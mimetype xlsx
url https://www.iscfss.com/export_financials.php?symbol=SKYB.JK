--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -969,51 +969,51 @@
       <c r="B2">
         <v>67951699.0</v>
       </c>
       <c r="C2">
         <v>67951699.0</v>
       </c>
       <c r="D2">
         <v>486928462.0</v>
       </c>
       <c r="E2">
         <v>659331407.0</v>
       </c>
       <c r="F2">
         <v>174505052054.0</v>
       </c>
       <c r="G2">
         <v>491753752216.0</v>
       </c>
       <c r="H2">
         <v>611297131041.0</v>
       </c>
       <c r="I2">
         <v>468341444777.0</v>
       </c>
       <c r="J2">
-        <v>11593859345.0</v>
+        <v>134036148420.0</v>
       </c>
       <c r="K2">
         <v>554185885.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
@@ -1253,54 +1253,54 @@
       <c r="B14">
         <v>585000000.0</v>
       </c>
       <c r="C14">
         <v>585000000.0</v>
       </c>
       <c r="D14">
         <v>585000000.0</v>
       </c>
       <c r="E14">
         <v>585000000.0</v>
       </c>
       <c r="F14">
         <v>585000000.0</v>
       </c>
       <c r="G14">
         <v>585000000.0</v>
       </c>
       <c r="H14">
         <v>585000000.0</v>
       </c>
       <c r="I14">
         <v>585000000.0</v>
       </c>
       <c r="J14">
-        <v>444780822.0</v>
+        <v>444781000.0</v>
       </c>
       <c r="K14">
-        <v>17502521.0</v>
+        <v>17503000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
@@ -1377,51 +1377,51 @@
       <c r="H20"/>
       <c r="I20">
         <v>77126000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>21200311.0</v>
       </c>
       <c r="G21">
         <v>79709028289.0</v>
       </c>
       <c r="H21">
         <v>81114485313.0</v>
       </c>
       <c r="I21">
-        <v>4120938000.0</v>
+        <v>402881392213.0</v>
       </c>
       <c r="J21">
         <v>4270833000.0</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
         <v>0.0</v>
       </c>
       <c r="G22">
         <v>4498902724.0</v>
       </c>
       <c r="H22">
         <v>9344725758.0</v>
       </c>
       <c r="I22">
         <v>175903991899.0</v>
@@ -1598,63 +1598,63 @@
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>82275630.0</v>
       </c>
       <c r="C30">
         <v>1696944502.0</v>
       </c>
       <c r="D30">
         <v>931680917.0</v>
       </c>
       <c r="E30">
         <v>704560304.0</v>
       </c>
       <c r="F30">
         <v>133003057230.0</v>
       </c>
       <c r="G30">
-        <v>715493701791.0</v>
+        <v>497494966025.0</v>
       </c>
       <c r="H30">
-        <v>830563806173.0</v>
+        <v>595725246439.0</v>
       </c>
       <c r="I30">
-        <v>582443076811.0</v>
+        <v>402881392213.0</v>
       </c>
       <c r="J30">
-        <v>127315863415.0</v>
+        <v>91820725729.0</v>
       </c>
       <c r="K30">
-        <v>9325895000.0</v>
+        <v>9990193386.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31">
         <v>55039274699.0</v>
       </c>
       <c r="C31">
         <v>57092902645.0</v>
       </c>
       <c r="D31">
         <v>58784891915.0</v>
       </c>
       <c r="E31">
         <v>17494464024.0</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
@@ -1842,101 +1842,101 @@
       </c>
       <c r="J38">
         <v>1652434000.0</v>
       </c>
       <c r="K38">
         <v>367837000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>67763865.0</v>
       </c>
       <c r="C39">
         <v>100379117.0</v>
       </c>
       <c r="D39">
         <v>999723895.0</v>
       </c>
       <c r="E39">
         <v>5916766490.0</v>
       </c>
       <c r="F39">
-        <v>1925218334.0</v>
+        <v>52068073938.0</v>
       </c>
       <c r="G39">
-        <v>15393473815.0</v>
+        <v>228516609581.0</v>
       </c>
       <c r="H39">
-        <v>83829059259.0</v>
+        <v>318667618993.0</v>
       </c>
       <c r="I39">
-        <v>1523982113.0</v>
+        <v>167542775213.0</v>
       </c>
       <c r="J39">
-        <v>151513300.0</v>
+        <v>35646650986.0</v>
       </c>
       <c r="K39">
-        <v>1003823000.0</v>
+        <v>339524544.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>595636868.0</v>
       </c>
       <c r="C40">
         <v>424259748.0</v>
       </c>
       <c r="D40">
         <v>456575859.0</v>
       </c>
       <c r="E40">
         <v>146001368256.0</v>
       </c>
       <c r="F40">
-        <v>37632856643.0</v>
+        <v>34167244959.0</v>
       </c>
       <c r="G40">
-        <v>42249566033.0</v>
+        <v>32058313020.0</v>
       </c>
       <c r="H40">
-        <v>104886160816.0</v>
+        <v>19132357400.0</v>
       </c>
       <c r="I40">
-        <v>32696514754.0</v>
+        <v>20395698388.0</v>
       </c>
       <c r="J40">
-        <v>132420341109.0</v>
+        <v>6192466598.0</v>
       </c>
       <c r="K40">
-        <v>3843624525.0</v>
+        <v>3276417776.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41">
         <v>310537684.0</v>
       </c>
       <c r="C41">
         <v>310537684.0</v>
       </c>
       <c r="D41">
         <v>310537684.0</v>
       </c>
       <c r="E41">
         <v>310537684.0</v>
       </c>
       <c r="F41">
         <v>4214399000.0</v>
       </c>
       <c r="G41">
         <v>23497335000.0</v>
       </c>
       <c r="H41">
@@ -1953,51 +1953,51 @@
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>62688984736.0</v>
       </c>
       <c r="C42">
         <v>62688984736.0</v>
       </c>
       <c r="D42">
         <v>62688984736.0</v>
       </c>
       <c r="E42">
         <v>61046441861.0</v>
       </c>
       <c r="F42">
         <v>61046441861.0</v>
       </c>
       <c r="G42">
         <v>61046441861.0</v>
       </c>
       <c r="H42">
-        <v>61046441861.0</v>
+        <v>117988145899.0</v>
       </c>
       <c r="I42">
         <v>61046441861.0</v>
       </c>
       <c r="J42">
         <v>61046441861.0</v>
       </c>
       <c r="K42"/>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
@@ -2031,51 +2031,51 @@
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
         <v>334883900.0</v>
       </c>
       <c r="C46">
         <v>383891300.0</v>
       </c>
       <c r="D46">
         <v>458419533.0</v>
       </c>
       <c r="E46">
         <v>566256645.0</v>
       </c>
       <c r="F46">
         <v>1886859229.0</v>
       </c>
       <c r="G46">
         <v>3958642068.0</v>
       </c>
       <c r="H46">
-        <v>5806384999.0</v>
+        <v>5806385000.0</v>
       </c>
       <c r="I46">
         <v>6653674686.0</v>
       </c>
       <c r="J46">
         <v>3372678042.0</v>
       </c>
       <c r="K46">
         <v>1295318378.0</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47">
         <v>334883900.0</v>
       </c>
       <c r="C47">
         <v>383891300.0</v>
       </c>
       <c r="D47">
         <v>458419533.0</v>
       </c>
       <c r="E47">
@@ -3501,51 +3501,53 @@
       </c>
       <c r="U14">
         <v>585000000.0</v>
       </c>
       <c r="V14">
         <v>585000000.0</v>
       </c>
       <c r="W14">
         <v>585000000.0</v>
       </c>
       <c r="X14">
         <v>585000000.0</v>
       </c>
       <c r="Y14">
         <v>585000000.0</v>
       </c>
       <c r="Z14">
         <v>585000000.0</v>
       </c>
       <c r="AA14">
         <v>585000000.0</v>
       </c>
       <c r="AB14">
         <v>585000000.0</v>
       </c>
-      <c r="AC14"/>
+      <c r="AC14">
+        <v>585000000.0</v>
+      </c>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
@@ -4434,79 +4436,83 @@
       </c>
       <c r="F30">
         <v>27831160.0</v>
       </c>
       <c r="G30">
         <v>1100148900.0</v>
       </c>
       <c r="H30">
         <v>2238539500.0</v>
       </c>
       <c r="I30">
         <v>1696944500.0</v>
       </c>
       <c r="J30">
         <v>920993900.0</v>
       </c>
       <c r="K30">
         <v>911884300.0</v>
       </c>
       <c r="L30">
         <v>926000200.0</v>
       </c>
       <c r="M30">
         <v>931680900.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
+      <c r="N30">
+        <v>56522315.0</v>
+      </c>
+      <c r="O30">
+        <v>18623903.0</v>
+      </c>
       <c r="P30"/>
       <c r="Q30">
         <v>704560300.0</v>
       </c>
       <c r="R30">
-        <v>284053505300.0</v>
+        <v>284053504696.0</v>
       </c>
       <c r="S30">
-        <v>306633732300.0</v>
+        <v>285364865517.0</v>
       </c>
       <c r="T30">
-        <v>305139041100.0</v>
+        <v>157298105207.0</v>
       </c>
       <c r="U30">
-        <v>281593094200.0</v>
+        <v>281593093984.0</v>
       </c>
       <c r="V30">
-        <v>488142660856.0</v>
+        <v>237061335000.0</v>
       </c>
       <c r="W30">
-        <v>559587996170.0</v>
+        <v>316876546000.0</v>
       </c>
       <c r="X30">
-        <v>741582269578.0</v>
+        <v>485803928000.0</v>
       </c>
       <c r="Y30">
-        <v>715493701791.0</v>
+        <v>445629930000.0</v>
       </c>
       <c r="Z30">
         <v>557656726600.0</v>
       </c>
       <c r="AA30">
         <v>581789588700.0</v>
       </c>
       <c r="AB30">
         <v>543874058800.0</v>
       </c>
       <c r="AC30">
         <v>591857246400.0</v>
       </c>
       <c r="AD30">
         <v>611874900900.0</v>
       </c>
       <c r="AE30">
         <v>686286237300.0</v>
       </c>
       <c r="AF30">
         <v>517467848500.0</v>
       </c>
       <c r="AG30">
         <v>384306209600.0</v>
       </c>
@@ -5092,106 +5098,106 @@
       <c r="AM38">
         <v>5504978800.0</v>
       </c>
       <c r="AN38"/>
       <c r="AO38">
         <v>507837000.0</v>
       </c>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>231485228.0</v>
       </c>
       <c r="C39">
         <v>154192228.0</v>
       </c>
       <c r="D39">
         <v>119031733.0</v>
       </c>
       <c r="E39">
         <v>67763865.0</v>
       </c>
       <c r="F39">
-        <v>4006000.0</v>
+        <v>100148370.0</v>
       </c>
       <c r="G39">
         <v>102860400.0</v>
       </c>
       <c r="H39">
-        <v>4006000.0</v>
+        <v>102906841.0</v>
       </c>
       <c r="I39">
-        <v>4006000.0</v>
+        <v>100379117.0</v>
       </c>
       <c r="J39">
         <v>84470400.0</v>
       </c>
       <c r="K39">
-        <v>4006000.0</v>
+        <v>991708817.0</v>
       </c>
       <c r="L39">
-        <v>11706165.0</v>
+        <v>1007389427.0</v>
       </c>
       <c r="M39">
-        <v>14925373.0</v>
+        <v>999723895.0</v>
       </c>
       <c r="N39">
-        <v>904006000.0</v>
+        <v>1233219669.0</v>
       </c>
       <c r="O39">
-        <v>4006000.0</v>
+        <v>5933610252.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39">
-        <v>4006000.0</v>
+        <v>6621326794.0</v>
       </c>
       <c r="R39">
-        <v>28146538.0</v>
+        <v>88658494997.0</v>
       </c>
       <c r="S39">
-        <v>28146538.0</v>
+        <v>88694423691.0</v>
       </c>
       <c r="T39">
-        <v>28146538.0</v>
+        <v>231340183864.0</v>
       </c>
       <c r="U39">
-        <v>1925218334.0</v>
+        <v>52068074164.0</v>
       </c>
       <c r="V39">
-        <v>4996857983.0</v>
+        <v>493139518839.0</v>
       </c>
       <c r="W39">
-        <v>2127191806.0</v>
+        <v>561715187976.0</v>
       </c>
       <c r="X39">
-        <v>5929912497.0</v>
+        <v>747512182075.0</v>
       </c>
       <c r="Y39">
-        <v>15393473815.0</v>
+        <v>730887175606.0</v>
       </c>
       <c r="Z39">
         <v>278818539900.0</v>
       </c>
       <c r="AA39">
         <v>245931952500.0</v>
       </c>
       <c r="AB39">
         <v>315054193100.0</v>
       </c>
       <c r="AC39">
         <v>318667619000.0</v>
       </c>
       <c r="AD39">
         <v>311181042200.0</v>
       </c>
       <c r="AE39">
         <v>274254352000.0</v>
       </c>
       <c r="AF39">
         <v>218251759600.0</v>
       </c>
       <c r="AG39">
         <v>186117957800.0</v>
       </c>
@@ -5213,106 +5219,106 @@
       <c r="AM39">
         <v>20588139100.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39">
         <v>1003823000.0</v>
       </c>
     </row>
     <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>6646117719.0</v>
       </c>
       <c r="C40">
         <v>8418844803.0</v>
       </c>
       <c r="D40">
         <v>1783486868.0</v>
       </c>
       <c r="E40">
         <v>595636868.0</v>
       </c>
       <c r="F40">
-        <v>1629850668.0</v>
+        <v>1615703997.0</v>
       </c>
       <c r="G40">
         <v>1631185000.0</v>
       </c>
       <c r="H40">
-        <v>455839298.0</v>
+        <v>443003997.0</v>
       </c>
       <c r="I40">
-        <v>437911695.0</v>
+        <v>424259748.0</v>
       </c>
       <c r="J40">
         <v>139434000.0</v>
       </c>
       <c r="K40">
-        <v>199767194.0</v>
+        <v>170711666.0</v>
       </c>
       <c r="L40">
-        <v>187885106.0</v>
+        <v>170196660.0</v>
       </c>
       <c r="M40">
-        <v>469433212.0</v>
+        <v>456575859.0</v>
       </c>
       <c r="N40">
-        <v>247073441.0</v>
+        <v>235036728.0</v>
       </c>
       <c r="O40">
-        <v>389612401.0</v>
+        <v>360077277.0</v>
       </c>
       <c r="P40"/>
       <c r="Q40">
-        <v>146024741218.0</v>
+        <v>146001368256.0</v>
       </c>
       <c r="R40">
-        <v>130233610198.0</v>
+        <v>128853703408.0</v>
       </c>
       <c r="S40">
-        <v>129732690276.0</v>
+        <v>128381456408.0</v>
       </c>
       <c r="T40">
-        <v>90013055130.0</v>
+        <v>88757530717.0</v>
       </c>
       <c r="U40">
-        <v>37632856643.0</v>
+        <v>34167244959.0</v>
       </c>
       <c r="V40">
-        <v>65686003595.0</v>
+        <v>65226021553.0</v>
       </c>
       <c r="W40">
-        <v>89129472642.0</v>
+        <v>82968455143.0</v>
       </c>
       <c r="X40">
-        <v>196827669246.0</v>
+        <v>194124375639.0</v>
       </c>
       <c r="Y40">
-        <v>42249566033.0</v>
+        <v>33789101327.0</v>
       </c>
       <c r="Z40">
         <v>108410129000.0</v>
       </c>
       <c r="AA40">
         <v>93773039000.0</v>
       </c>
       <c r="AB40">
         <v>84743750000.0</v>
       </c>
       <c r="AC40">
         <v>104886161000.0</v>
       </c>
       <c r="AD40">
         <v>107252379000.0</v>
       </c>
       <c r="AE40">
         <v>60046162000.0</v>
       </c>
       <c r="AF40">
         <v>40216032000.0</v>
       </c>
       <c r="AG40">
         <v>32696515000.0</v>
       </c>
@@ -7089,188 +7095,188 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>102</v>
       </c>
       <c r="B2">
         <v>4234173000.0</v>
       </c>
       <c r="C2">
         <v>2003298000.0</v>
       </c>
       <c r="D2">
         <v>107837000.0</v>
       </c>
       <c r="E2">
         <v>315259000.0</v>
       </c>
       <c r="F2">
-        <v>611188705406.0</v>
+        <v>611188705000.0</v>
       </c>
       <c r="G2">
-        <v>1335927693536.0</v>
+        <v>1335927694000.0</v>
       </c>
       <c r="H2">
-        <v>1680738274872.0</v>
+        <v>1680738275000.0</v>
       </c>
       <c r="I2">
-        <v>1303633469381.0</v>
+        <v>1303633469000.0</v>
       </c>
       <c r="J2">
-        <v>497326528870.0</v>
+        <v>497326529000.0</v>
       </c>
       <c r="K2">
-        <v>282005122166.0</v>
+        <v>282005122000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>103</v>
       </c>
       <c r="B3">
         <v>49007000.0</v>
       </c>
       <c r="C3">
         <v>74528000.0</v>
       </c>
       <c r="D3">
         <v>-82739818000.0</v>
       </c>
       <c r="E3">
         <v>315259000.0</v>
       </c>
       <c r="F3">
-        <v>-2962959773.0</v>
+        <v>2566340000.0</v>
       </c>
       <c r="G3">
-        <v>4005815242.0</v>
+        <v>4005815000.0</v>
       </c>
       <c r="H3">
-        <v>3912354822.0</v>
+        <v>3912355000.0</v>
       </c>
       <c r="I3">
-        <v>10341560987.0</v>
+        <v>3394134000.0</v>
       </c>
       <c r="J3">
         <v>4547396026.0</v>
       </c>
       <c r="K3">
         <v>1974372166.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-87302671922.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
         <v>-3014471000.0</v>
       </c>
       <c r="C5">
         <v>-2385232000.0</v>
       </c>
       <c r="D5">
         <v>39116969000.0</v>
       </c>
       <c r="E5">
         <v>-104536158000.0</v>
       </c>
       <c r="F5">
-        <v>-20025168193.0</v>
+        <v>-49597330000.0</v>
       </c>
       <c r="G5">
-        <v>-3850527140.0</v>
+        <v>-4345574000.0</v>
       </c>
       <c r="H5">
-        <v>4311151203.0</v>
+        <v>23111416000.0</v>
       </c>
       <c r="I5">
-        <v>44598766088.0</v>
+        <v>56179089000.0</v>
       </c>
       <c r="J5">
         <v>21621876026.0</v>
       </c>
       <c r="K5">
         <v>2292480804.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
         <v>-2965464000.0</v>
       </c>
       <c r="C6">
         <v>-2310704000.0</v>
       </c>
       <c r="D6">
-        <v>-43622849000.0</v>
+        <v>39116969000.0</v>
       </c>
       <c r="E6">
         <v>-104220899000.0</v>
       </c>
       <c r="F6">
-        <v>-22988127966.0</v>
+        <v>-47030990000.0</v>
       </c>
       <c r="G6">
-        <v>155288102.0</v>
+        <v>-339759000.0</v>
       </c>
       <c r="H6">
-        <v>8223506025.0</v>
+        <v>27023771000.0</v>
       </c>
       <c r="I6">
-        <v>54940327075.0</v>
+        <v>59573223000.0</v>
       </c>
       <c r="J6">
-        <v>26169272052.0</v>
+        <v>26909116000.0</v>
       </c>
       <c r="K6">
-        <v>4266852970.0</v>
+        <v>4350924000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
@@ -7280,171 +7286,171 @@
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>109</v>
       </c>
       <c r="B9">
         <v>21277000.0</v>
       </c>
       <c r="C9">
         <v>7380000.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9">
-        <v>10467568353.0</v>
+        <v>10467568000.0</v>
       </c>
       <c r="G9">
-        <v>18936113165.0</v>
+        <v>18936113000.0</v>
       </c>
       <c r="H9">
-        <v>39521001453.0</v>
+        <v>39521001000.0</v>
       </c>
       <c r="I9">
-        <v>109195298024.0</v>
+        <v>109195298000.0</v>
       </c>
       <c r="J9">
-        <v>55903546872.0</v>
+        <v>55903547000.0</v>
       </c>
       <c r="K9">
-        <v>6864096028.0</v>
+        <v>6864096000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>110</v>
       </c>
       <c r="B10">
         <v>-2711399000.0</v>
       </c>
       <c r="C10">
         <v>-2256873000.0</v>
       </c>
       <c r="D10">
         <v>39116969000.0</v>
       </c>
       <c r="E10">
         <v>-104536158000.0</v>
       </c>
       <c r="F10">
-        <v>-50561566624.0</v>
+        <v>-50561567000.0</v>
       </c>
       <c r="G10">
-        <v>-9933747375.0</v>
+        <v>-9933747000.0</v>
       </c>
       <c r="H10">
-        <v>13394480294.0</v>
+        <v>13394480000.0</v>
       </c>
       <c r="I10">
-        <v>44598766088.0</v>
+        <v>44598766000.0</v>
       </c>
       <c r="J10">
-        <v>26155295008.0</v>
+        <v>26155295000.0</v>
       </c>
       <c r="K10">
-        <v>4024258502.0</v>
+        <v>4024259000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>111</v>
       </c>
       <c r="B11">
         <v>-637359000.0</v>
       </c>
       <c r="C11">
         <v>-540813000.0</v>
       </c>
       <c r="D11">
         <v>-399968000.0</v>
       </c>
       <c r="E11">
         <v>-17062467000.0</v>
       </c>
       <c r="F11">
-        <v>-6477222310.0</v>
+        <v>-6477222000.0</v>
       </c>
       <c r="G11">
-        <v>2821206668.0</v>
+        <v>2821207000.0</v>
       </c>
       <c r="H11">
-        <v>662303827.0</v>
+        <v>662304000.0</v>
       </c>
       <c r="I11">
-        <v>13652859255.0</v>
+        <v>13652859000.0</v>
       </c>
       <c r="J11">
-        <v>6912321686.0</v>
+        <v>6912322000.0</v>
       </c>
       <c r="K11">
-        <v>663774381.0</v>
+        <v>663774000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>112</v>
       </c>
       <c r="B12">
         <v>5600000.0</v>
       </c>
       <c r="C12">
         <v>121439650.0</v>
       </c>
       <c r="D12">
         <v>4414760.0</v>
       </c>
       <c r="E12">
         <v>4428690.0</v>
       </c>
       <c r="F12">
-        <v>964236911.0</v>
+        <v>964237000.0</v>
       </c>
       <c r="G12">
-        <v>5588173257.0</v>
+        <v>5588173000.0</v>
       </c>
       <c r="H12">
-        <v>9716935872.0</v>
+        <v>9716936000.0</v>
       </c>
       <c r="I12">
-        <v>0.0</v>
+        <v>11580323000.0</v>
       </c>
       <c r="J12">
-        <v>981172017.0</v>
+        <v>981172000.0</v>
       </c>
       <c r="K12">
-        <v>326665464.0</v>
+        <v>326665000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>113</v>
       </c>
       <c r="B13">
         <v>37221290.0</v>
       </c>
       <c r="C13">
         <v>3782340.0</v>
       </c>
       <c r="D13">
         <v>4414761.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
@@ -7470,66 +7476,66 @@
       <c r="I14">
         <v>8415361000.0</v>
       </c>
       <c r="J14">
         <v>236911000.0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>115</v>
       </c>
       <c r="B15">
         <v>-2053628000.0</v>
       </c>
       <c r="C15">
         <v>-1691989000.0</v>
       </c>
       <c r="D15">
         <v>39647885000.0</v>
       </c>
       <c r="E15">
         <v>-87473691000.0</v>
       </c>
       <c r="F15">
-        <v>-44084344314.0</v>
+        <v>-37284335000.0</v>
       </c>
       <c r="G15">
-        <v>-10581327332.0</v>
+        <v>-10581327000.0</v>
       </c>
       <c r="H15">
-        <v>7648333033.0</v>
+        <v>7648333000.0</v>
       </c>
       <c r="I15">
-        <v>22530545818.0</v>
+        <v>22530546000.0</v>
       </c>
       <c r="J15">
-        <v>19006062309.0</v>
+        <v>19006062000.0</v>
       </c>
       <c r="K15">
-        <v>3360484121.0</v>
+        <v>3360484000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>116</v>
       </c>
       <c r="B16">
         <v>-2053627946.0</v>
       </c>
       <c r="C16">
         <v>-1691989270.0</v>
       </c>
       <c r="D16">
         <v>39647885016.0</v>
       </c>
       <c r="E16">
         <v>-111185017748.0</v>
       </c>
       <c r="F16">
         <v>-37284335500.0</v>
       </c>
       <c r="G16">
         <v>-10581327330.0</v>
       </c>
       <c r="H16">
@@ -7614,365 +7620,369 @@
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>121</v>
       </c>
       <c r="B21">
         <v>-3148070000.0</v>
       </c>
       <c r="C21">
         <v>-2385233000.0</v>
       </c>
       <c r="D21">
         <v>-2171660000.0</v>
       </c>
       <c r="E21">
         <v>-2452015000.0</v>
       </c>
       <c r="F21">
-        <v>-20025168193.0</v>
+        <v>-20025168000.0</v>
       </c>
       <c r="G21">
-        <v>-9933747375.0</v>
+        <v>-26261014000.0</v>
       </c>
       <c r="H21">
-        <v>13394480294.0</v>
+        <v>13394480000.0</v>
       </c>
       <c r="I21">
-        <v>44598766088.0</v>
+        <v>44598766000.0</v>
       </c>
       <c r="J21">
-        <v>21621876026.0</v>
+        <v>21621876000.0</v>
       </c>
       <c r="K21">
-        <v>2292480804.0</v>
+        <v>2292481000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>123</v>
       </c>
       <c r="B23">
         <v>7269923000.0</v>
       </c>
       <c r="C23">
         <v>4426874000.0</v>
       </c>
       <c r="D23">
         <v>2309066000.0</v>
       </c>
       <c r="E23">
-        <v>-104607683000.0</v>
+        <v>104607683000.0</v>
       </c>
       <c r="F23">
-        <v>641681441952.0</v>
+        <v>641681442000.0</v>
       </c>
       <c r="G23">
-        <v>1369341421919.0</v>
+        <v>1369341422000.0</v>
       </c>
       <c r="H23">
-        <v>1732598503218.0</v>
+        <v>1732598503000.0</v>
       </c>
       <c r="I23">
-        <v>1357888440330.0</v>
+        <v>1357888440000.0</v>
       </c>
       <c r="J23">
-        <v>531608199716.0</v>
+        <v>531608200000.0</v>
       </c>
       <c r="K23">
-        <v>286576737390.0</v>
+        <v>286576737000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>125</v>
       </c>
       <c r="B25">
         <v>49007400.0</v>
       </c>
       <c r="C25">
         <v>74528233.0</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
-        <v>509624766.0</v>
+        <v>509625000.0</v>
       </c>
       <c r="H26">
-        <v>1391295992.0</v>
+        <v>1391296000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>127</v>
       </c>
       <c r="B27">
         <v>651464000.0</v>
       </c>
       <c r="C27">
         <v>1056968000.0</v>
       </c>
       <c r="D27">
         <v>20429800.0</v>
       </c>
       <c r="E27">
         <v>35366000.0</v>
       </c>
       <c r="F27">
-        <v>637005090.0</v>
+        <v>637005000.0</v>
       </c>
       <c r="G27">
-        <v>1220737190.0</v>
+        <v>1220737000.0</v>
       </c>
       <c r="H27">
         <v>8246834241.0</v>
       </c>
       <c r="I27">
-        <v>17145426144.0</v>
+        <v>17145426000.0</v>
       </c>
       <c r="J27">
-        <v>9225935255.0</v>
+        <v>9225935000.0</v>
       </c>
       <c r="K27">
-        <v>155744469.0</v>
+        <v>155744000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28">
         <v>2335277000.0</v>
       </c>
       <c r="C28">
         <v>1261116000.0</v>
       </c>
       <c r="D28">
         <v>1112265000.0</v>
       </c>
       <c r="E28">
         <v>1076680000.0</v>
       </c>
       <c r="F28">
-        <v>4167342952.0</v>
+        <v>4167343000.0</v>
       </c>
       <c r="G28">
-        <v>6695010153.0</v>
+        <v>7266837000.0</v>
       </c>
       <c r="H28">
-        <v>12937509439.0</v>
+        <v>10000078390.0</v>
       </c>
       <c r="I28">
-        <v>56357347673.0</v>
+        <v>56357348000.0</v>
       </c>
       <c r="J28">
-        <v>25055735591.0</v>
+        <v>25055736000.0</v>
       </c>
       <c r="K28">
-        <v>4415870755.0</v>
+        <v>4415871000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>129</v>
       </c>
       <c r="B29">
         <v>-637359180.0</v>
       </c>
       <c r="C29">
         <v>-540812540.0</v>
       </c>
       <c r="D29">
         <v>-399967700.0</v>
       </c>
       <c r="E29">
         <v>-17062467090.0</v>
       </c>
       <c r="F29">
         <v>-6477222310.0</v>
       </c>
       <c r="G29">
         <v>2821206670.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30">
         <v>3035749000.0</v>
       </c>
       <c r="C30">
         <v>2392613000.0</v>
       </c>
       <c r="D30">
         <v>2171660000.0</v>
       </c>
       <c r="E30">
         <v>2408675000.0</v>
       </c>
       <c r="F30">
-        <v>30492736546.0</v>
+        <v>30492737000.0</v>
       </c>
       <c r="G30">
-        <v>33413728383.0</v>
+        <v>33413728000.0</v>
       </c>
       <c r="H30">
-        <v>51860228346.0</v>
+        <v>43192122000.0</v>
       </c>
       <c r="I30">
-        <v>54254970949.0</v>
+        <v>55390149000.0</v>
       </c>
       <c r="J30">
-        <v>34281670846.0</v>
+        <v>28994431000.0</v>
       </c>
       <c r="K30">
-        <v>4571615224.0</v>
+        <v>4571615000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>131</v>
       </c>
       <c r="B31">
         <v>436671000.0</v>
       </c>
       <c r="C31">
         <v>128360000.0</v>
       </c>
       <c r="D31">
         <v>41288629000.0</v>
       </c>
       <c r="E31">
         <v>-102084143000.0</v>
       </c>
       <c r="F31">
-        <v>-30536398431.0</v>
-[...2 lines deleted...]
-      <c r="H31"/>
+        <v>-28817629000.0</v>
+      </c>
+      <c r="G31">
+        <v>16327267000.0</v>
+      </c>
+      <c r="H31">
+        <v>24340000.0</v>
+      </c>
       <c r="I31"/>
       <c r="J31">
-        <v>4533418982.0</v>
+        <v>4533419000.0</v>
       </c>
       <c r="K31">
-        <v>1731777698.0</v>
+        <v>1731778000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>132</v>
       </c>
       <c r="B32">
         <v>4255451000.0</v>
       </c>
       <c r="C32">
         <v>2010677000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
-        <v>621656273759.0</v>
+        <v>621656274000.0</v>
       </c>
       <c r="G32">
-        <v>1354863806701.0</v>
+        <v>1354863807000.0</v>
       </c>
       <c r="H32">
-        <v>1720259276325.0</v>
+        <v>1720259276000.0</v>
       </c>
       <c r="I32">
-        <v>1412828767405.0</v>
+        <v>1412828767000.0</v>
       </c>
       <c r="J32">
-        <v>553230075742.0</v>
+        <v>553230076000.0</v>
       </c>
       <c r="K32">
-        <v>288869218194.0</v>
+        <v>288869218000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR32"/>
   <sheetViews>
@@ -8114,106 +8124,118 @@
       </c>
       <c r="AQ1" t="s">
         <v>134</v>
       </c>
       <c r="AR1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>102</v>
       </c>
       <c r="B2">
         <v>491617000.0</v>
       </c>
       <c r="C2">
         <v>436093000.0</v>
       </c>
       <c r="D2">
         <v>454026000.0</v>
       </c>
       <c r="E2">
         <v>18378000.0</v>
       </c>
       <c r="F2">
-        <v>1200350791.0</v>
+        <v>1200351000.0</v>
       </c>
       <c r="G2">
-        <v>908116962.0</v>
+        <v>908117000.0</v>
       </c>
       <c r="H2">
-        <v>2125705721.0</v>
+        <v>2125706000.0</v>
       </c>
       <c r="I2">
-        <v>2003297795.0</v>
-[...6 lines deleted...]
-      <c r="O2"/>
+        <v>2003298000.0</v>
+      </c>
+      <c r="J2">
+        <v>15898000.0</v>
+      </c>
+      <c r="K2">
+        <v>23189000.0</v>
+      </c>
+      <c r="L2">
+        <v>23189000.0</v>
+      </c>
+      <c r="M2">
+        <v>23919000.0</v>
+      </c>
+      <c r="N2">
+        <v>25378000.0</v>
+      </c>
+      <c r="O2">
+        <v>26135000.0</v>
+      </c>
       <c r="P2"/>
       <c r="Q2">
-        <v>-56362409024.0</v>
+        <v>-56362409000.0</v>
       </c>
       <c r="R2">
-        <v>19752785300.0</v>
+        <v>19922739000.0</v>
       </c>
       <c r="S2">
-        <v>19922739633.0</v>
+        <v>19922740000.0</v>
       </c>
       <c r="T2">
-        <v>36439669391.0</v>
+        <v>36439669000.0</v>
       </c>
       <c r="U2">
-        <v>79182311613.0</v>
+        <v>79182312000.0</v>
       </c>
       <c r="V2">
-        <v>127813473206.0</v>
+        <v>127813473000.0</v>
       </c>
       <c r="W2">
-        <v>162389794110.0</v>
+        <v>162389794000.0</v>
       </c>
       <c r="X2">
-        <v>241803126477.0</v>
+        <v>241803126000.0</v>
       </c>
       <c r="Y2">
-        <v>267646440757.0</v>
+        <v>267646441000.0</v>
       </c>
       <c r="Z2">
-        <v>387714728127.0</v>
+        <v>387714728000.0</v>
       </c>
       <c r="AA2">
-        <v>352411542157.0</v>
+        <v>352411542000.0</v>
       </c>
       <c r="AB2">
-        <v>328154982495.0</v>
+        <v>328154982000.0</v>
       </c>
       <c r="AC2">
-        <v>414952900800.0</v>
+        <v>415968000.0</v>
       </c>
       <c r="AD2">
         <v>221483042000.0</v>
       </c>
       <c r="AE2">
         <v>569527712700.0</v>
       </c>
       <c r="AF2">
         <v>472134145300.0</v>
       </c>
       <c r="AG2">
         <v>116839705200.0</v>
       </c>
       <c r="AH2">
         <v>438648370800.0</v>
       </c>
       <c r="AI2">
         <v>489621058600.0</v>
       </c>
       <c r="AJ2">
         <v>253885688300.0</v>
       </c>
       <c r="AK2">
         <v>216487519600.0</v>
       </c>
@@ -8234,111 +8256,121 @@
       </c>
       <c r="AQ2">
         <v>64380575500.0</v>
       </c>
       <c r="AR2">
         <v>64380575500.0</v>
       </c>
     </row>
     <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>103</v>
       </c>
       <c r="B3">
         <v>44646.0</v>
       </c>
       <c r="C3">
         <v>14787000.0</v>
       </c>
       <c r="D3">
         <v>12727000.0</v>
       </c>
       <c r="E3">
         <v>18378000.0</v>
       </c>
       <c r="F3">
-        <v>6125925.0</v>
+        <v>6126000.0</v>
       </c>
       <c r="G3">
-        <v>12251850.0</v>
+        <v>12252000.0</v>
       </c>
       <c r="H3">
-        <v>12251850.0</v>
+        <v>12252000.0</v>
       </c>
       <c r="I3">
-        <v>12251850.0</v>
+        <v>12252000.0</v>
       </c>
       <c r="J3">
-        <v>15897683.0</v>
-[...2 lines deleted...]
-      <c r="L3"/>
+        <v>15898000.0</v>
+      </c>
+      <c r="K3">
+        <v>23189000.0</v>
+      </c>
+      <c r="L3">
+        <v>23189000.0</v>
+      </c>
       <c r="M3">
-        <v>23918777.0</v>
-[...2 lines deleted...]
-      <c r="O3"/>
+        <v>23919000.0</v>
+      </c>
+      <c r="N3">
+        <v>25378000.0</v>
+      </c>
+      <c r="O3">
+        <v>26135000.0</v>
+      </c>
       <c r="P3">
-        <v>32405573.0</v>
+        <v>32406000.0</v>
       </c>
       <c r="Q3">
-        <v>-180408866.0</v>
+        <v>-180409000.0</v>
       </c>
       <c r="R3">
-        <v>67579840.0</v>
+        <v>67580000.0</v>
       </c>
       <c r="S3">
-        <v>189227594.0</v>
+        <v>189228000.0</v>
       </c>
       <c r="T3">
-        <v>217659876.0</v>
+        <v>217660000.0</v>
       </c>
       <c r="U3">
-        <v>422433125.0</v>
+        <v>422433000.0</v>
       </c>
       <c r="V3">
-        <v>439010650.0</v>
+        <v>439011000.0</v>
       </c>
       <c r="W3">
-        <v>719387662.0</v>
+        <v>719388000.0</v>
       </c>
       <c r="X3">
-        <v>985508625.0</v>
+        <v>985509000.0</v>
       </c>
       <c r="Y3">
-        <v>969486615.0</v>
+        <v>969487000.0</v>
       </c>
       <c r="Z3">
-        <v>1031389887.0</v>
+        <v>1031390000.0</v>
       </c>
       <c r="AA3">
-        <v>1003928533.0</v>
+        <v>1003929000.0</v>
       </c>
       <c r="AB3">
-        <v>1001010207.0</v>
-[...1 lines deleted...]
-      <c r="AC3"/>
+        <v>1001010000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1015000.0</v>
+      </c>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
@@ -8376,213 +8408,225 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
         <v>821110354.0</v>
       </c>
       <c r="C5">
         <v>100415000.0</v>
       </c>
       <c r="D5">
         <v>-1442118000.0</v>
       </c>
       <c r="E5">
         <v>-1399490000.0</v>
       </c>
       <c r="F5">
-        <v>-128052458.0</v>
+        <v>-130019000.0</v>
       </c>
       <c r="G5">
-        <v>-1131250505.0</v>
+        <v>-1131251000.0</v>
       </c>
       <c r="H5">
-        <v>-351622042.0</v>
+        <v>-351622000.0</v>
       </c>
       <c r="I5">
-        <v>-1005833605.0</v>
+        <v>-1005834000.0</v>
       </c>
       <c r="J5">
-        <v>-638095372.0</v>
-[...2 lines deleted...]
-      <c r="L5"/>
+        <v>-638096000.0</v>
+      </c>
+      <c r="K5">
+        <v>-470081000.0</v>
+      </c>
+      <c r="L5">
+        <v>-303550000.0</v>
+      </c>
       <c r="M5">
-        <v>-39831765392.0</v>
-[...2 lines deleted...]
-      <c r="O5"/>
+        <v>-42326247000.0</v>
+      </c>
+      <c r="N5">
+        <v>-548560000.0</v>
+      </c>
+      <c r="O5">
+        <v>40933045000.0</v>
+      </c>
       <c r="P5">
-        <v>-388675202.0</v>
+        <v>-388676000.0</v>
       </c>
       <c r="Q5">
-        <v>106233597293.0</v>
+        <v>4094122000.0</v>
       </c>
       <c r="R5">
-        <v>-2184676352.0</v>
+        <v>-2184677000.0</v>
       </c>
       <c r="S5">
-        <v>-2179268203.0</v>
+        <v>-2179269000.0</v>
       </c>
       <c r="T5">
-        <v>-1958443333.0</v>
+        <v>-1958443000.0</v>
       </c>
       <c r="U5">
-        <v>-18820596650.0</v>
+        <v>-23837056000.0</v>
       </c>
       <c r="V5">
-        <v>738312618.0</v>
+        <v>738312000.0</v>
       </c>
       <c r="W5">
-        <v>-23233365993.0</v>
+        <v>-23233366000.0</v>
       </c>
       <c r="X5">
-        <v>-3265219995.0</v>
+        <v>-3265220000.0</v>
       </c>
       <c r="Y5">
-        <v>-14948886648.0</v>
+        <v>-15443934000.0</v>
       </c>
       <c r="Z5">
-        <v>2748093557.0</v>
+        <v>2748093000.0</v>
       </c>
       <c r="AA5">
-        <v>2371366191.0</v>
+        <v>2371366000.0</v>
       </c>
       <c r="AB5">
-        <v>5978899760.0</v>
-[...1 lines deleted...]
-      <c r="AC5"/>
+        <v>5978900000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-28667000.0</v>
+      </c>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
     </row>
     <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
         <v>821155000.0</v>
       </c>
       <c r="C6">
         <v>115202000.0</v>
       </c>
       <c r="D6">
         <v>-1429391000.0</v>
       </c>
       <c r="E6">
         <v>-1381112000.0</v>
       </c>
       <c r="F6">
-        <v>-121926533.0</v>
+        <v>-123893000.0</v>
       </c>
       <c r="G6">
-        <v>-1118998655.0</v>
+        <v>-1118999000.0</v>
       </c>
       <c r="H6">
-        <v>-339370192.0</v>
+        <v>-339370000.0</v>
       </c>
       <c r="I6">
-        <v>-993581755.0</v>
+        <v>-993582000.0</v>
       </c>
       <c r="J6">
-        <v>-622197689.0</v>
+        <v>-622198000.0</v>
       </c>
       <c r="K6">
-        <v>-469455174.0</v>
+        <v>-446892000.0</v>
       </c>
       <c r="L6">
-        <v>-302812776.0</v>
+        <v>-280361000.0</v>
       </c>
       <c r="M6">
-        <v>-39807846615.0</v>
+        <v>-42302328000.0</v>
       </c>
       <c r="N6">
-        <v>-553324397.0</v>
+        <v>-523182000.0</v>
       </c>
       <c r="O6">
-        <v>40959179962.0</v>
+        <v>40959180000.0</v>
       </c>
       <c r="P6">
-        <v>-356269629.0</v>
+        <v>-356270000.0</v>
       </c>
       <c r="Q6">
-        <v>106053188427.0</v>
+        <v>3913713000.0</v>
       </c>
       <c r="R6">
-        <v>-2117096512.0</v>
+        <v>-2117097000.0</v>
       </c>
       <c r="S6">
-        <v>-1990040609.0</v>
+        <v>-1990041000.0</v>
       </c>
       <c r="T6">
-        <v>-1740783457.0</v>
+        <v>-1740783000.0</v>
       </c>
       <c r="U6">
-        <v>-18398163525.0</v>
+        <v>-23414623000.0</v>
       </c>
       <c r="V6">
-        <v>1177323268.0</v>
+        <v>1177323000.0</v>
       </c>
       <c r="W6">
-        <v>-22513978331.0</v>
+        <v>-22513978000.0</v>
       </c>
       <c r="X6">
-        <v>-2279711370.0</v>
+        <v>-2279711000.0</v>
       </c>
       <c r="Y6">
-        <v>-13979400033.0</v>
+        <v>-14474447000.0</v>
       </c>
       <c r="Z6">
-        <v>3779483444.0</v>
+        <v>3779483000.0</v>
       </c>
       <c r="AA6">
-        <v>3375294724.0</v>
+        <v>3375295000.0</v>
       </c>
       <c r="AB6">
-        <v>6979909967.0</v>
-[...1 lines deleted...]
-      <c r="AC6"/>
+        <v>6979910000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-27652000.0</v>
+      </c>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
     </row>
     <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
@@ -8668,117 +8712,119 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
     </row>
     <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>109</v>
       </c>
       <c r="B9">
         <v>1593189000.0</v>
       </c>
       <c r="C9">
         <v>657367000.0</v>
       </c>
       <c r="D9">
         <v>9081000.0</v>
       </c>
       <c r="E9">
         <v>-18378000.0</v>
       </c>
       <c r="F9">
-        <v>6031913.0</v>
+        <v>6032000.0</v>
       </c>
       <c r="G9">
-        <v>4563402.0</v>
+        <v>4563000.0</v>
       </c>
       <c r="H9">
-        <v>10681938.0</v>
+        <v>10682000.0</v>
       </c>
       <c r="I9">
-        <v>7379649.0</v>
+        <v>7380000.0</v>
       </c>
       <c r="J9">
         <v>900000.0</v>
       </c>
       <c r="K9">
         <v>727000.0</v>
       </c>
       <c r="L9">
         <v>40323000.0</v>
       </c>
       <c r="M9">
         <v>2206060000.0</v>
       </c>
       <c r="N9">
         <v>30281000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>112812000.0</v>
       </c>
       <c r="Q9">
-        <v>-973173697.0</v>
+        <v>-973174000.0</v>
       </c>
       <c r="R9">
         <v>526483000.0</v>
       </c>
       <c r="S9">
-        <v>356528719.0</v>
+        <v>356529000.0</v>
       </c>
       <c r="T9">
-        <v>616644978.0</v>
+        <v>616645000.0</v>
       </c>
       <c r="U9">
-        <v>225252036.0</v>
+        <v>225252000.0</v>
       </c>
       <c r="V9">
-        <v>6628294086.0</v>
+        <v>6628294000.0</v>
       </c>
       <c r="W9">
-        <v>2121295088.0</v>
+        <v>2121295000.0</v>
       </c>
       <c r="X9">
-        <v>1492727143.0</v>
+        <v>1492727000.0</v>
       </c>
       <c r="Y9">
-        <v>3729908298.0</v>
+        <v>3729908000.0</v>
       </c>
       <c r="Z9">
-        <v>896582179.0</v>
+        <v>896582000.0</v>
       </c>
       <c r="AA9">
-        <v>7237969282.0</v>
+        <v>7237969000.0</v>
       </c>
       <c r="AB9">
-        <v>7071653406.0</v>
-[...1 lines deleted...]
-      <c r="AC9"/>
+        <v>7071653000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-9277000.0</v>
+      </c>
       <c r="AD9">
         <v>15075660000.0</v>
       </c>
       <c r="AE9">
         <v>22887325000.0</v>
       </c>
       <c r="AF9">
         <v>33423702000.0</v>
       </c>
       <c r="AG9">
         <v>33651454000.0</v>
       </c>
       <c r="AH9">
         <v>43103979000.0</v>
       </c>
       <c r="AI9">
         <v>28823375000.0</v>
       </c>
       <c r="AJ9">
         <v>26367761000.0</v>
       </c>
       <c r="AK9">
         <v>25798214000.0</v>
       </c>
       <c r="AL9">
@@ -8798,120 +8844,120 @@
       </c>
       <c r="AQ9">
         <v>1970988000.0</v>
       </c>
       <c r="AR9">
         <v>1970988000.0</v>
       </c>
     </row>
     <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>110</v>
       </c>
       <c r="B10">
         <v>1001515000.0</v>
       </c>
       <c r="C10">
         <v>74381000.0</v>
       </c>
       <c r="D10">
         <v>-1442476000.0</v>
       </c>
       <c r="E10">
         <v>-1097917000.0</v>
       </c>
       <c r="F10">
-        <v>-130018626.0</v>
+        <v>-130019000.0</v>
       </c>
       <c r="G10">
-        <v>-1131741505.0</v>
+        <v>-1131742000.0</v>
       </c>
       <c r="H10">
-        <v>-351722042.0</v>
+        <v>-351722000.0</v>
       </c>
       <c r="I10">
-        <v>-844568738.0</v>
+        <v>-844569000.0</v>
       </c>
       <c r="J10">
-        <v>-638672797.0</v>
+        <v>-638673000.0</v>
       </c>
       <c r="K10">
-        <v>-470081354.0</v>
+        <v>-470081000.0</v>
       </c>
       <c r="L10">
-        <v>-303550061.0</v>
+        <v>-303550000.0</v>
       </c>
       <c r="M10">
-        <v>-895977449.0</v>
+        <v>-895977000.0</v>
       </c>
       <c r="N10">
-        <v>-554644422.0</v>
+        <v>-554644000.0</v>
       </c>
       <c r="O10">
-        <v>40957531097.0</v>
+        <v>40957531000.0</v>
       </c>
       <c r="P10">
-        <v>-389940677.0</v>
+        <v>-389941000.0</v>
       </c>
       <c r="Q10">
-        <v>-98211463941.0</v>
+        <v>-98211464000.0</v>
       </c>
       <c r="R10">
-        <v>-2186982594.0</v>
+        <v>-3942867000.0</v>
       </c>
       <c r="S10">
-        <v>-2179268203.0</v>
+        <v>-2179268000.0</v>
       </c>
       <c r="T10">
-        <v>-1958443333.0</v>
+        <v>-1958443000.0</v>
       </c>
       <c r="U10">
-        <v>-23831767594.0</v>
+        <v>-23831768000.0</v>
       </c>
       <c r="V10">
-        <v>736411047.0</v>
+        <v>736411000.0</v>
       </c>
       <c r="W10">
-        <v>-23315557812.0</v>
+        <v>-23315558000.0</v>
       </c>
       <c r="X10">
-        <v>-4150652265.0</v>
+        <v>-4150652000.0</v>
       </c>
       <c r="Y10">
-        <v>-16907131225.0</v>
+        <v>-16907131000.0</v>
       </c>
       <c r="Z10">
-        <v>1262786891.0</v>
+        <v>1262787000.0</v>
       </c>
       <c r="AA10">
-        <v>1010743614.0</v>
+        <v>1010744000.0</v>
       </c>
       <c r="AB10">
-        <v>4699853345.0</v>
+        <v>4699853000.0</v>
       </c>
       <c r="AC10">
-        <v>2432926400.0</v>
+        <v>2433000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10">
         <v>1373333800.0</v>
       </c>
       <c r="AF10">
         <v>14030541700.0</v>
       </c>
       <c r="AG10">
         <v>12812929500.0</v>
       </c>
       <c r="AH10">
         <v>14140710300.0</v>
       </c>
       <c r="AI10">
         <v>6634711900.0</v>
       </c>
       <c r="AJ10">
         <v>11010414300.0</v>
       </c>
       <c r="AK10">
         <v>17736038800.0</v>
       </c>
       <c r="AL10">
         <v>3657056800.0</v>
@@ -8928,120 +8974,120 @@
       </c>
       <c r="AQ10">
         <v>2142730800.0</v>
       </c>
       <c r="AR10">
         <v>2142730800.0</v>
       </c>
     </row>
     <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>111</v>
       </c>
       <c r="B11">
         <v>52126000.0</v>
       </c>
       <c r="C11">
         <v>-36589000.0</v>
       </c>
       <c r="D11">
         <v>-358089000.0</v>
       </c>
       <c r="E11">
         <v>-251012000.0</v>
       </c>
       <c r="F11">
-        <v>-28542079.0</v>
+        <v>-28542000.0</v>
       </c>
       <c r="G11">
-        <v>-277847058.0</v>
+        <v>-277847000.0</v>
       </c>
       <c r="H11">
-        <v>-79958475.0</v>
+        <v>-79958000.0</v>
       </c>
       <c r="I11">
-        <v>-169106467.0</v>
+        <v>-169106000.0</v>
       </c>
       <c r="J11">
-        <v>-157711618.0</v>
+        <v>-157712000.0</v>
       </c>
       <c r="K11">
-        <v>-122414633.0</v>
+        <v>-122415000.0</v>
       </c>
       <c r="L11">
-        <v>-91579824.0</v>
+        <v>-91580000.0</v>
       </c>
       <c r="M11">
-        <v>-129759378.0</v>
+        <v>-129759000.0</v>
       </c>
       <c r="N11">
-        <v>-75706788.0</v>
+        <v>-75707000.0</v>
       </c>
       <c r="O11">
-        <v>-106935583.0</v>
+        <v>-106936000.0</v>
       </c>
       <c r="P11">
-        <v>-87565954.0</v>
+        <v>-87566000.0</v>
       </c>
       <c r="Q11">
-        <v>-16660745192.0</v>
+        <v>-16660745000.0</v>
       </c>
       <c r="R11">
-        <v>-195152397.0</v>
+        <v>-195152000.0</v>
       </c>
       <c r="S11">
-        <v>-85137565.0</v>
+        <v>-85138000.0</v>
       </c>
       <c r="T11">
-        <v>-121431939.0</v>
+        <v>-121432000.0</v>
       </c>
       <c r="U11">
-        <v>-6477222310.0</v>
+        <v>-6477222000.0</v>
       </c>
       <c r="V11">
         <v>921139021.0</v>
       </c>
       <c r="W11">
         <v>-520407663.0</v>
       </c>
       <c r="X11">
-        <v>1123893156.0</v>
+        <v>1123893000.0</v>
       </c>
       <c r="Y11">
-        <v>2822592808.0</v>
+        <v>2822593000.0</v>
       </c>
       <c r="Z11">
-        <v>-1386140.0</v>
+        <v>-1386000.0</v>
       </c>
       <c r="AA11">
         <v>2217923347.0</v>
       </c>
       <c r="AB11">
         <v>4977382365.0</v>
       </c>
       <c r="AC11">
-        <v>184877200.0</v>
+        <v>184877.0</v>
       </c>
       <c r="AD11">
         <v>477426600.0</v>
       </c>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11">
         <v>13392760500.0</v>
       </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11">
         <v>1637164500.0</v>
       </c>
       <c r="AK11">
         <v>4259141500.0</v>
       </c>
       <c r="AL11">
         <v>893369300.0</v>
       </c>
       <c r="AM11">
         <v>1260849700.0</v>
       </c>
       <c r="AN11">
         <v>498961300.0</v>
@@ -9050,109 +9096,111 @@
       <c r="AP11"/>
       <c r="AQ11">
         <v>380222800.0</v>
       </c>
       <c r="AR11">
         <v>380222800.0</v>
       </c>
     </row>
     <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>112</v>
       </c>
       <c r="B12">
         <v>712230.0</v>
       </c>
       <c r="C12">
         <v>3495000.0</v>
       </c>
       <c r="D12">
         <v>358000.0</v>
       </c>
       <c r="E12">
         <v>4100000.0</v>
       </c>
       <c r="F12">
-        <v>1966168.0</v>
+        <v>1966000.0</v>
       </c>
       <c r="G12">
         <v>491000.0</v>
       </c>
       <c r="H12">
         <v>100000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>577425.0</v>
       </c>
       <c r="K12">
         <v>626180.0</v>
       </c>
       <c r="L12">
         <v>737285.0</v>
       </c>
       <c r="M12">
         <v>2851900.0</v>
       </c>
       <c r="N12">
-        <v>1320025.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="O12">
-        <v>1648865.0</v>
+        <v>1649000.0</v>
       </c>
       <c r="P12">
-        <v>1265475.0</v>
-[...1 lines deleted...]
-      <c r="Q12"/>
+        <v>1265000.0</v>
+      </c>
+      <c r="Q12">
+        <v>76741000.0</v>
+      </c>
       <c r="R12">
-        <v>2306242.0</v>
+        <v>2306000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>5288749.0</v>
       </c>
       <c r="V12">
-        <v>1901571.0</v>
+        <v>1902000.0</v>
       </c>
       <c r="W12">
-        <v>82191819.0</v>
+        <v>82192000.0</v>
       </c>
       <c r="X12">
-        <v>885432270.0</v>
+        <v>885432000.0</v>
       </c>
       <c r="Y12">
-        <v>1463197599.0</v>
+        <v>1463198000.0</v>
       </c>
       <c r="Z12">
-        <v>1485306666.0</v>
+        <v>1485307000.0</v>
       </c>
       <c r="AA12">
-        <v>1360622577.0</v>
+        <v>1360623000.0</v>
       </c>
       <c r="AB12">
-        <v>1279046415.0</v>
+        <v>1279046000.0</v>
       </c>
       <c r="AC12">
         <v>1605039800.0</v>
       </c>
       <c r="AD12">
         <v>2503390700.0</v>
       </c>
       <c r="AE12">
         <v>2183167900.0</v>
       </c>
       <c r="AF12">
         <v>3425337500.0</v>
       </c>
       <c r="AG12">
         <v>4492089300.0</v>
       </c>
       <c r="AH12">
         <v>3284372900.0</v>
       </c>
       <c r="AI12">
         <v>2925669500.0</v>
       </c>
       <c r="AJ12">
         <v>1296107600.0</v>
       </c>
@@ -9304,119 +9352,121 @@
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
     </row>
     <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>115</v>
       </c>
       <c r="B15">
         <v>946454000.0</v>
       </c>
       <c r="C15">
         <v>109016000.0</v>
       </c>
       <c r="D15">
         <v>-1084371000.0</v>
       </c>
       <c r="E15">
         <v>-826574000.0</v>
       </c>
       <c r="F15">
-        <v>-101476547.0</v>
+        <v>-101396000.0</v>
       </c>
       <c r="G15">
-        <v>-773350589.0</v>
+        <v>-773351000.0</v>
       </c>
       <c r="H15">
-        <v>-352307425.0</v>
+        <v>-271764000.0</v>
       </c>
       <c r="I15">
-        <v>-653959028.0</v>
+        <v>-653959000.0</v>
       </c>
       <c r="J15">
-        <v>-478761634.0</v>
+        <v>-478762000.0</v>
       </c>
       <c r="K15">
-        <v>-364814077.0</v>
+        <v>-364814000.0</v>
       </c>
       <c r="L15">
-        <v>-194454531.0</v>
+        <v>-194455000.0</v>
       </c>
       <c r="M15">
-        <v>-728823888.0</v>
+        <v>-728824000.0</v>
       </c>
       <c r="N15">
-        <v>-402898759.0</v>
+        <v>-402899000.0</v>
       </c>
       <c r="O15">
-        <v>41075587492.0</v>
+        <v>41075587000.0</v>
       </c>
       <c r="P15">
-        <v>-295979829.0</v>
+        <v>-295980000.0</v>
       </c>
       <c r="Q15">
-        <v>-106735697197.0</v>
+        <v>-106735697000.0</v>
       </c>
       <c r="R15">
-        <v>-1980425167.0</v>
+        <v>-1980425000.0</v>
       </c>
       <c r="S15">
-        <v>-1205438076.0</v>
+        <v>-1205438000.0</v>
       </c>
       <c r="T15">
-        <v>-1263457308.0</v>
+        <v>-1263457000.0</v>
       </c>
       <c r="U15">
-        <v>-9999437613.0</v>
+        <v>-9999438000.0</v>
       </c>
       <c r="V15">
-        <v>-182826403.0</v>
+        <v>-182826000.0</v>
       </c>
       <c r="W15">
-        <v>-22712958330.0</v>
+        <v>-22712958000.0</v>
       </c>
       <c r="X15">
-        <v>-4389113151.0</v>
+        <v>-4389113000.0</v>
       </c>
       <c r="Y15">
-        <v>-11499646069.0</v>
+        <v>-11499646000.0</v>
       </c>
       <c r="Z15">
-        <v>-236641502.0</v>
+        <v>-236642000.0</v>
       </c>
       <c r="AA15">
-        <v>153442844.0</v>
+        <v>153443000.0</v>
       </c>
       <c r="AB15">
-        <v>1001517395.0</v>
-[...1 lines deleted...]
-      <c r="AC15"/>
+        <v>1001517000.0</v>
+      </c>
+      <c r="AC15">
+        <v>6363000.0</v>
+      </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
     </row>
     <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>116</v>
       </c>
       <c r="B16">
         <v>813489453.0</v>
       </c>
       <c r="C16">
         <v>-560643766.0</v>
@@ -9670,119 +9720,121 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>121</v>
       </c>
       <c r="B21">
         <v>1001618000.0</v>
       </c>
       <c r="C21">
         <v>-81811000.0</v>
       </c>
       <c r="D21">
         <v>-1463794000.0</v>
       </c>
       <c r="E21">
         <v>-1308279000.0</v>
       </c>
       <c r="F21">
-        <v>-128052458.0</v>
+        <v>-221300000.0</v>
       </c>
       <c r="G21">
-        <v>-1131250505.0</v>
+        <v>-1160420000.0</v>
       </c>
       <c r="H21">
-        <v>-351622042.0</v>
+        <v>-353183000.0</v>
       </c>
       <c r="I21">
-        <v>-1005833605.0</v>
+        <v>-1005834000.0</v>
       </c>
       <c r="J21">
-        <v>-638095372.0</v>
+        <v>-581998000.0</v>
       </c>
       <c r="K21">
-        <v>-469455174.0</v>
+        <v>-500654000.0</v>
       </c>
       <c r="L21">
-        <v>-302812776.0</v>
+        <v>-425370000.0</v>
       </c>
       <c r="M21">
-        <v>-39831765392.0</v>
+        <v>1754421000.0</v>
       </c>
       <c r="N21">
-        <v>-553324397.0</v>
+        <v>-590659000.0</v>
       </c>
       <c r="O21">
-        <v>40959179962.0</v>
+        <v>-2967914000.0</v>
       </c>
       <c r="P21">
-        <v>-388675202.0</v>
+        <v>-504915000.0</v>
       </c>
       <c r="Q21">
-        <v>-98211463941.0</v>
+        <v>-98211464000.0</v>
       </c>
       <c r="R21">
-        <v>-2186982594.0</v>
+        <v>-2186983000.0</v>
       </c>
       <c r="S21">
-        <v>-2179268203.0</v>
+        <v>-2179268000.0</v>
       </c>
       <c r="T21">
-        <v>-1958443333.0</v>
+        <v>-2435175000.0</v>
       </c>
       <c r="U21">
-        <v>-23831767594.0</v>
+        <v>-8991670000.0</v>
       </c>
       <c r="V21">
-        <v>736411047.0</v>
+        <v>-975004000.0</v>
       </c>
       <c r="W21">
-        <v>-23315557812.0</v>
+        <v>-6502960000.0</v>
       </c>
       <c r="X21">
-        <v>-4150652265.0</v>
+        <v>-4150652000.0</v>
       </c>
       <c r="Y21">
-        <v>-16907131225.0</v>
+        <v>-16907131000.0</v>
       </c>
       <c r="Z21">
-        <v>1262786891.0</v>
+        <v>1262787000.0</v>
       </c>
       <c r="AA21">
-        <v>1010743614.0</v>
+        <v>1010744000.0</v>
       </c>
       <c r="AB21">
-        <v>4699853345.0</v>
-[...1 lines deleted...]
-      <c r="AC21"/>
+        <v>4699853000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-28667000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21">
         <v>3003107000.0</v>
       </c>
       <c r="AF21">
         <v>16967468000.0</v>
       </c>
       <c r="AG21">
         <v>19959012000.0</v>
       </c>
       <c r="AH21">
         <v>16185851000.0</v>
       </c>
       <c r="AI21">
         <v>8318755000.0</v>
       </c>
       <c r="AJ21">
         <v>9341530000.0</v>
       </c>
       <c r="AK21">
         <v>17291293000.0</v>
       </c>
       <c r="AL21">
         <v>3682798000.0</v>
       </c>
@@ -9846,119 +9898,121 @@
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>123</v>
       </c>
       <c r="B23">
         <v>1083188000.0</v>
       </c>
       <c r="C23">
         <v>1108247000.0</v>
       </c>
       <c r="D23">
         <v>1926001000.0</v>
       </c>
       <c r="E23">
         <v>1441878000.0</v>
       </c>
       <c r="F23">
-        <v>1427682272.0</v>
+        <v>1398972000.0</v>
       </c>
       <c r="G23">
-        <v>2044389897.0</v>
+        <v>2044390000.0</v>
       </c>
       <c r="H23">
-        <v>2489571111.0</v>
+        <v>2489571000.0</v>
       </c>
       <c r="I23">
-        <v>2857191924.0</v>
+        <v>2857192000.0</v>
       </c>
       <c r="J23">
-        <v>643658084.0</v>
+        <v>581998000.0</v>
       </c>
       <c r="K23">
-        <v>500654256.0</v>
+        <v>500654000.0</v>
       </c>
       <c r="L23">
-        <v>425370107.0</v>
+        <v>425370000.0</v>
       </c>
       <c r="M23">
-        <v>1754421315.0</v>
+        <v>1754421000.0</v>
       </c>
       <c r="N23">
-        <v>590658878.0</v>
+        <v>590659000.0</v>
       </c>
       <c r="O23">
-        <v>2967914118.0</v>
+        <v>2967914000.0</v>
       </c>
       <c r="P23">
-        <v>504914546.0</v>
+        <v>504915000.0</v>
       </c>
       <c r="Q23">
-        <v>61339362197.0</v>
+        <v>40875881000.0</v>
       </c>
       <c r="R23">
-        <v>2188027053.0</v>
+        <v>22840337000.0</v>
       </c>
       <c r="S23">
-        <v>22505399591.0</v>
+        <v>22505400000.0</v>
       </c>
       <c r="T23">
-        <v>39054610612.0</v>
+        <v>39054611000.0</v>
       </c>
       <c r="U23">
-        <v>90253132909.0</v>
+        <v>103239331000.0</v>
       </c>
       <c r="V23">
-        <v>133781362501.0</v>
+        <v>133781363000.0</v>
       </c>
       <c r="W23">
-        <v>168881069153.0</v>
+        <v>187826647000.0</v>
       </c>
       <c r="X23">
-        <v>248765877389.0</v>
+        <v>248765877000.0</v>
       </c>
       <c r="Y23">
-        <v>280785046963.0</v>
+        <v>288283480000.0</v>
       </c>
       <c r="Z23">
-        <v>399547262885.0</v>
+        <v>387348523000.0</v>
       </c>
       <c r="AA23">
-        <v>359087964372.0</v>
+        <v>359087964000.0</v>
       </c>
       <c r="AB23">
-        <v>329921147699.0</v>
-[...1 lines deleted...]
-      <c r="AC23"/>
+        <v>329921148000.0</v>
+      </c>
+      <c r="AC23">
+        <v>425151000.0</v>
+      </c>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
@@ -10089,201 +10143,207 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>127</v>
       </c>
       <c r="B27">
         <v>7425000.0</v>
       </c>
       <c r="C27">
         <v>18902000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27"/>
+      <c r="H27">
+        <v>182864000.0</v>
+      </c>
       <c r="I27"/>
-      <c r="J27"/>
+      <c r="J27">
+        <v>228108000.0</v>
+      </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>18000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
-        <v>2429800.0</v>
+        <v>2430000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
-        <v>26925786.0</v>
+        <v>26926000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
         <v>1500000.0</v>
       </c>
       <c r="T27">
-        <v>6940014.0</v>
+        <v>6940000.0</v>
       </c>
       <c r="U27">
-        <v>161349288.0</v>
+        <v>161349000.0</v>
       </c>
       <c r="V27">
-        <v>101717478.0</v>
+        <v>101717000.0</v>
       </c>
       <c r="W27">
-        <v>135849647.0</v>
+        <v>135850000.0</v>
       </c>
       <c r="X27">
-        <v>238088677.0</v>
+        <v>238089000.0</v>
       </c>
       <c r="Y27">
-        <v>88407120.0</v>
+        <v>88407000.0</v>
       </c>
       <c r="Z27">
-        <v>307248713.0</v>
+        <v>307249000.0</v>
       </c>
       <c r="AA27">
-        <v>406199097.0</v>
+        <v>406199000.0</v>
       </c>
       <c r="AB27">
-        <v>418882260.0</v>
-[...1 lines deleted...]
-      <c r="AC27"/>
+        <v>418882.0</v>
+      </c>
+      <c r="AC27">
+        <v>1550000.0</v>
+      </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
     </row>
     <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28">
         <v>365928000.0</v>
       </c>
       <c r="C28">
         <v>11463000.0</v>
       </c>
       <c r="D28">
         <v>294852462.0</v>
       </c>
       <c r="E28">
         <v>1203515534.0</v>
       </c>
       <c r="F28">
         <v>192495170.0</v>
       </c>
       <c r="G28">
         <v>1164983300.0</v>
       </c>
       <c r="H28">
-        <v>168749375.0</v>
+        <v>168749000.0</v>
       </c>
       <c r="I28">
         <v>563196044.0</v>
       </c>
       <c r="J28">
-        <v>386488995.0</v>
+        <v>810106000.0</v>
       </c>
       <c r="K28">
-        <v>112595454.0</v>
+        <v>112595000.0</v>
       </c>
       <c r="L28">
-        <v>424026882.0</v>
+        <v>424027000.0</v>
       </c>
       <c r="M28">
         <v>428591135.0</v>
       </c>
       <c r="N28">
-        <v>309338841.0</v>
+        <v>309339000.0</v>
       </c>
       <c r="O28">
-        <v>749670171.0</v>
+        <v>749670000.0</v>
       </c>
       <c r="P28">
-        <v>222912879.0</v>
+        <v>222913000.0</v>
       </c>
       <c r="Q28">
-        <v>737042618.0</v>
+        <v>737043000.0</v>
       </c>
       <c r="R28">
-        <v>460900259.0</v>
+        <v>460900000.0</v>
       </c>
       <c r="S28">
-        <v>948478544.0</v>
+        <v>948479000.0</v>
       </c>
       <c r="T28">
-        <v>404344206.0</v>
+        <v>404344000.0</v>
       </c>
       <c r="U28">
-        <v>235445047.0</v>
+        <v>235445000.0</v>
       </c>
       <c r="V28">
-        <v>185630196.0</v>
+        <v>185630000.0</v>
       </c>
       <c r="W28">
-        <v>2061265277.0</v>
+        <v>2061265000.0</v>
       </c>
       <c r="X28">
-        <v>2056262824.0</v>
+        <v>2056263000.0</v>
       </c>
       <c r="Y28">
-        <v>2692339924.0</v>
+        <v>2692340000.0</v>
       </c>
       <c r="Z28">
-        <v>2532680291.0</v>
+        <v>2532680000.0</v>
       </c>
       <c r="AA28">
-        <v>4203241535.0</v>
+        <v>4203242000.0</v>
       </c>
       <c r="AB28">
-        <v>2651428251.0</v>
+        <v>2651428000.0</v>
       </c>
       <c r="AC28">
-        <v>12172808400.0</v>
+        <v>14157000.0</v>
       </c>
       <c r="AD28">
         <v>16327530300.0</v>
       </c>
       <c r="AE28">
         <v>18917112700.0</v>
       </c>
       <c r="AF28">
         <v>15523561300.0</v>
       </c>
       <c r="AG28">
         <v>12601027400.0</v>
       </c>
       <c r="AH28">
         <v>24872137400.0</v>
       </c>
       <c r="AI28">
         <v>19613768700.0</v>
       </c>
       <c r="AJ28">
         <v>16415840300.0</v>
       </c>
       <c r="AK28">
         <v>8484149400.0</v>
       </c>
@@ -10362,298 +10422,316 @@
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
     </row>
     <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30">
         <v>1593189000.0</v>
       </c>
       <c r="C30">
         <v>753966000.0</v>
       </c>
       <c r="D30">
         <v>1471974000.0</v>
       </c>
       <c r="E30">
         <v>1423500000.0</v>
       </c>
       <c r="F30">
-        <v>227331481.0</v>
+        <v>192495000.0</v>
       </c>
       <c r="G30">
-        <v>1136272935.0</v>
+        <v>1136273000.0</v>
       </c>
       <c r="H30">
-        <v>363865390.0</v>
+        <v>10682000.0</v>
       </c>
       <c r="I30">
-        <v>853894129.0</v>
+        <v>853894000.0</v>
       </c>
       <c r="J30">
-        <v>643658084.0</v>
+        <v>581998000.0</v>
       </c>
       <c r="K30">
-        <v>500654256.0</v>
+        <v>478192000.0</v>
       </c>
       <c r="L30">
-        <v>425370107.0</v>
+        <v>400838000.0</v>
       </c>
       <c r="M30">
-        <v>-1754421315.0</v>
+        <v>-1754421000.0</v>
       </c>
       <c r="N30">
-        <v>590658878.0</v>
+        <v>564312000.0</v>
       </c>
       <c r="O30">
-        <v>2967914118.0</v>
+        <v>2967914000.0</v>
       </c>
       <c r="P30">
-        <v>504914546.0</v>
+        <v>504915000.0</v>
       </c>
       <c r="Q30">
-        <v>-4976953173.0</v>
+        <v>97238290000.0</v>
       </c>
       <c r="R30">
-        <v>2188027053.0</v>
+        <v>2188027000.0</v>
       </c>
       <c r="S30">
-        <v>2582659958.0</v>
+        <v>2535797000.0</v>
       </c>
       <c r="T30">
-        <v>2614941221.0</v>
+        <v>2575088000.0</v>
       </c>
       <c r="U30">
-        <v>11070821296.0</v>
+        <v>6521543000.0</v>
       </c>
       <c r="V30">
-        <v>5967889295.0</v>
+        <v>5891883000.0</v>
       </c>
       <c r="W30">
-        <v>6491275043.0</v>
+        <v>25436853000.0</v>
       </c>
       <c r="X30">
-        <v>6962750912.0</v>
+        <v>5643379000.0</v>
       </c>
       <c r="Y30">
-        <v>13138606206.0</v>
+        <v>20637040000.0</v>
       </c>
       <c r="Z30">
-        <v>11832534758.0</v>
+        <v>-366205000.0</v>
       </c>
       <c r="AA30">
-        <v>6676422215.0</v>
+        <v>6227226000.0</v>
       </c>
       <c r="AB30">
-        <v>1766165204.0</v>
-[...1 lines deleted...]
-      <c r="AC30"/>
+        <v>2371800000.0</v>
+      </c>
+      <c r="AC30">
+        <v>9183000.0</v>
+      </c>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
     </row>
     <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>131</v>
       </c>
       <c r="B31">
         <v>-103000.0</v>
       </c>
       <c r="C31">
         <v>156192000.0</v>
       </c>
       <c r="D31">
         <v>20418000.0</v>
       </c>
       <c r="E31">
         <v>305630000.0</v>
       </c>
       <c r="F31">
-        <v>-1966168.0</v>
+        <v>62571000.0</v>
       </c>
       <c r="G31">
-        <v>-491000.0</v>
+        <v>28678000.0</v>
       </c>
       <c r="H31">
-        <v>-100000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="I31">
-        <v>161264867.0</v>
+        <v>161265000.0</v>
       </c>
       <c r="J31">
-        <v>-577425.0</v>
+        <v>4985000.0</v>
       </c>
       <c r="K31">
-        <v>-626180.0</v>
+        <v>30573000.0</v>
       </c>
       <c r="L31">
-        <v>-737285.0</v>
+        <v>120476000.0</v>
       </c>
       <c r="M31">
-        <v>38935787943.0</v>
+        <v>1275683000.0</v>
       </c>
       <c r="N31">
-        <v>-1320025.0</v>
+        <v>35045000.0</v>
       </c>
       <c r="O31">
-        <v>-1648865.0</v>
+        <v>43925445000.0</v>
       </c>
       <c r="P31">
-        <v>-1265475.0</v>
+        <v>112153000.0</v>
       </c>
       <c r="Q31"/>
-      <c r="R31"/>
-[...5 lines deleted...]
-      <c r="X31"/>
+      <c r="R31">
+        <v>-1381798000.0</v>
+      </c>
+      <c r="S31">
+        <v>24327000.0</v>
+      </c>
+      <c r="T31">
+        <v>476732000.0</v>
+      </c>
+      <c r="U31">
+        <v>-14840097000.0</v>
+      </c>
+      <c r="V31">
+        <v>1711415000.0</v>
+      </c>
+      <c r="W31">
+        <v>-16812597000.0</v>
+      </c>
+      <c r="X31">
+        <v>2907492000.0</v>
+      </c>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>31100000.0</v>
+      </c>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
     </row>
     <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>132</v>
       </c>
       <c r="B32">
         <v>2084806000.0</v>
       </c>
       <c r="C32">
         <v>1108247000.0</v>
       </c>
       <c r="D32">
         <v>463107000.0</v>
       </c>
       <c r="E32">
         <v>-1.0</v>
       </c>
       <c r="F32">
-        <v>1206382704.0</v>
+        <v>1206383000.0</v>
       </c>
       <c r="G32">
-        <v>912680364.0</v>
+        <v>912680000.0</v>
       </c>
       <c r="H32">
-        <v>2136387659.0</v>
+        <v>2136388000.0</v>
       </c>
       <c r="I32">
-        <v>2010677444.0</v>
+        <v>2010677000.0</v>
       </c>
       <c r="J32">
         <v>900300.0</v>
       </c>
       <c r="K32">
         <v>726800.0</v>
       </c>
       <c r="L32">
         <v>40323400.0</v>
       </c>
       <c r="M32">
         <v>2206059600.0</v>
       </c>
       <c r="N32">
         <v>30280700.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>112812100.0</v>
       </c>
       <c r="Q32">
-        <v>-57335582721.0</v>
+        <v>-57335583000.0</v>
       </c>
       <c r="R32">
-        <v>20279268400.0</v>
+        <v>20279268000.0</v>
       </c>
       <c r="S32">
-        <v>20279268352.0</v>
+        <v>20279268000.0</v>
       </c>
       <c r="T32">
-        <v>37056314369.0</v>
+        <v>37056314000.0</v>
       </c>
       <c r="U32">
-        <v>79407563649.0</v>
+        <v>79407564000.0</v>
       </c>
       <c r="V32">
-        <v>134441767292.0</v>
+        <v>134441767000.0</v>
       </c>
       <c r="W32">
-        <v>164511089198.0</v>
+        <v>164511089000.0</v>
       </c>
       <c r="X32">
-        <v>243295853620.0</v>
+        <v>243295854000.0</v>
       </c>
       <c r="Y32">
-        <v>271376349055.0</v>
+        <v>271376349000.0</v>
       </c>
       <c r="Z32">
-        <v>388611310306.0</v>
+        <v>388611310000.0</v>
       </c>
       <c r="AA32">
-        <v>359649511439.0</v>
+        <v>359649511000.0</v>
       </c>
       <c r="AB32">
-        <v>335226635901.0</v>
+        <v>335226636000.0</v>
       </c>
       <c r="AC32">
-        <v>406691285900.0</v>
+        <v>406691000.0</v>
       </c>
       <c r="AD32">
         <v>236558702200.0</v>
       </c>
       <c r="AE32">
         <v>592415037500.0</v>
       </c>
       <c r="AF32">
         <v>505557846900.0</v>
       </c>
       <c r="AG32">
         <v>150491159500.0</v>
       </c>
       <c r="AH32">
         <v>481752350300.0</v>
       </c>
       <c r="AI32">
         <v>518444433900.0</v>
       </c>
       <c r="AJ32">
         <v>280253448500.0</v>
       </c>
       <c r="AK32">
         <v>242285733600.0</v>
       </c>
@@ -11257,88 +11335,92 @@
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>157</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>275000000.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
         <v>1250000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>5149722600.0</v>
       </c>
       <c r="H23">
         <v>-266851745.0</v>
       </c>
       <c r="I23">
         <v>9674891498.0</v>
       </c>
       <c r="J23">
-        <v>528442750952.0</v>
+        <v>-13542891498.0</v>
       </c>
       <c r="K23">
         <v>27549720296.0</v>
       </c>
       <c r="L23">
         <v>4709045101.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>275000000.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>1050000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>50000000.0</v>
       </c>
       <c r="H24">
         <v>8770838.0</v>
       </c>
       <c r="I24">
         <v>155382466.0</v>
       </c>
       <c r="J24"/>
-      <c r="K24"/>
-      <c r="L24"/>
+      <c r="K24">
+        <v>2500000.0</v>
+      </c>
+      <c r="L24">
+        <v>-140000000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>159</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
@@ -11432,56 +11514,58 @@
       <c r="A30" t="s">
         <v>164</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>275000000.0</v>
       </c>
       <c r="D30">
         <v>275000000.0</v>
       </c>
       <c r="E30">
         <v>1250000.0</v>
       </c>
       <c r="F30">
         <v>1250000.0</v>
       </c>
       <c r="G30">
         <v>5149722600.0</v>
       </c>
       <c r="H30">
         <v>-266851745.0</v>
       </c>
       <c r="I30">
         <v>-13383930853.0</v>
       </c>
-      <c r="J30"/>
+      <c r="J30">
+        <v>-6290120028.0</v>
+      </c>
       <c r="K30">
-        <v>2056004000.0</v>
+        <v>2056003842.0</v>
       </c>
       <c r="L30">
-        <v>4709045000.0</v>
+        <v>4709045101.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR30"/>
   <sheetViews>
@@ -13004,60 +13088,60 @@
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>1050000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23">
         <v>39194020.0</v>
       </c>
       <c r="V23">
         <v>32702929.0</v>
       </c>
       <c r="W23">
         <v>5114054251.0</v>
       </c>
       <c r="X23">
         <v>-36228600.0</v>
       </c>
       <c r="Y23">
-        <v>-71217742266.0</v>
+        <v>-71217741813.0</v>
       </c>
       <c r="Z23">
-        <v>18039307246.0</v>
+        <v>-673600000.0</v>
       </c>
       <c r="AA23">
-        <v>24811470443.0</v>
+        <v>-84000000.0</v>
       </c>
       <c r="AB23">
-        <v>28366964577.0</v>
+        <v>5620874089.0</v>
       </c>
       <c r="AC23">
         <v>9674891500.0</v>
       </c>
       <c r="AD23">
         <v>8063804600.0</v>
       </c>
       <c r="AE23"/>
       <c r="AF23">
         <v>3671825400.0</v>
       </c>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23">
         <v>27549720300.0</v>
       </c>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
@@ -13077,51 +13161,53 @@
         <v>275000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>50000000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>5140485800.0</v>
       </c>
       <c r="X24"/>
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>8770838.0</v>
+      </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>159</v>
       </c>
       <c r="B25"/>
@@ -13449,54 +13535,62 @@
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30">
         <v>1250000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30">
         <v>39194020.0</v>
       </c>
       <c r="V30">
         <v>32702929.0</v>
       </c>
       <c r="W30">
         <v>5114054251.0</v>
       </c>
       <c r="X30">
         <v>-36228600.0</v>
       </c>
-      <c r="Y30"/>
-[...2 lines deleted...]
-      <c r="AB30"/>
+      <c r="Y30">
+        <v>-51987322.0</v>
+      </c>
+      <c r="Z30">
+        <v>-66100296.0</v>
+      </c>
+      <c r="AA30">
+        <v>433933881.0</v>
+      </c>
+      <c r="AB30">
+        <v>-582698008.0</v>
+      </c>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30">
         <v>2056003800.0</v>
       </c>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30">
         <v>4709045100.0</v>
       </c>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>