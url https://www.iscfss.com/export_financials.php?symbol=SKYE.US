--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1124,80 +1127,84 @@
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>273646.0</v>
+      </c>
       <c r="C7">
         <v>455590.0</v>
       </c>
       <c r="D7">
         <v>243268.0</v>
       </c>
       <c r="E7">
         <v>78700.0</v>
       </c>
       <c r="F7">
         <v>161072.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>33379.0</v>
+      </c>
       <c r="C8">
         <v>30975.0</v>
       </c>
       <c r="D8">
         <v>12349.0</v>
       </c>
       <c r="E8">
         <v>913528.0</v>
       </c>
       <c r="F8">
         <v>476108.0</v>
       </c>
       <c r="G8">
         <v>288074.0</v>
       </c>
       <c r="H8">
         <v>182895.0</v>
       </c>
       <c r="I8">
         <v>133908.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1752,51 +1759,53 @@
         <v>-492413.0</v>
       </c>
       <c r="J28">
         <v>-24955.0</v>
       </c>
       <c r="K28">
         <v>-64820.0</v>
       </c>
       <c r="L28">
         <v>-3221209.0</v>
       </c>
       <c r="M28">
         <v>-207330.0</v>
       </c>
       <c r="N28">
         <v>-4948.0</v>
       </c>
       <c r="O28">
         <v>-26404.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>20024175.0</v>
+      </c>
       <c r="C29">
         <v>68151724.0</v>
       </c>
       <c r="D29">
         <v>2240180.0</v>
       </c>
       <c r="E29">
         <v>-1159679.0</v>
       </c>
       <c r="F29">
         <v>7839071.0</v>
       </c>
       <c r="G29">
         <v>1948589.0</v>
       </c>
       <c r="H29">
         <v>935128.0</v>
       </c>
       <c r="I29">
         <v>-14201292.0</v>
       </c>
       <c r="J29">
         <v>-3334506.0</v>
       </c>
       <c r="K29"/>
@@ -1849,51 +1858,53 @@
       </c>
       <c r="G31">
         <v>450786.0</v>
       </c>
       <c r="H31">
         <v>548058.0</v>
       </c>
       <c r="I31">
         <v>-15562252.0</v>
       </c>
       <c r="J31">
         <v>-3569506.0</v>
       </c>
       <c r="K31">
         <v>-2914235.0</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>18888688.0</v>
+      </c>
       <c r="C32">
         <v>66488360.0</v>
       </c>
       <c r="D32">
         <v>-2250156.0</v>
       </c>
       <c r="E32">
         <v>-3175408.0</v>
       </c>
       <c r="F32">
         <v>5699875.0</v>
       </c>
       <c r="G32">
         <v>1877186.0</v>
       </c>
       <c r="H32">
         <v>1023942.0</v>
       </c>
       <c r="I32">
         <v>-13985284.0</v>
       </c>
       <c r="J32">
         <v>-250163.0</v>
       </c>
       <c r="K32"/>
@@ -2282,51 +2293,53 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1939223.0</v>
+      </c>
       <c r="C45">
         <v>2116129.0</v>
       </c>
       <c r="D45">
         <v>281259.0</v>
       </c>
       <c r="E45">
         <v>159045.0</v>
       </c>
       <c r="F45">
         <v>234682.0</v>
       </c>
       <c r="G45">
         <v>7341.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
@@ -2557,51 +2570,53 @@
       </c>
       <c r="F52">
         <v>2057277.0</v>
       </c>
       <c r="G52">
         <v>64062.0</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
         <v>235000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
         <v>19854723.0</v>
       </c>
-      <c r="C53"/>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53">
         <v>-9080202.0</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53">
         <v>37500.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
@@ -2907,395 +2922,401 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BC1" t="s">
         <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>3936948.0</v>
+      </c>
+      <c r="C2">
         <v>2033431.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2825005.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3222510.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1713832.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>569252.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>780025.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1079493.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1095134.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>956754.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1631451.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1659811.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1328664.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1794898.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2187982.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1550280.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>902746.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>900010.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>338982.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>397177.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>509854.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>381372.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>753032.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1173573.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>978169.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>139809.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>206930.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73459.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>168281.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15597.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>60503.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>76920.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>198757.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>100921.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>990123.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>679494.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>227164.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>274650.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>387373.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>183216.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>137370.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>125357.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>132234.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>285895.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>388105.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>409497.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>6048.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13992.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12791.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11134.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9534.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>4079.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3310,52 +3331,53 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3370,52 +3392,53 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -3430,52 +3453,53 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3490,242 +3514,253 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>60980.0</v>
+      </c>
       <c r="C7">
+        <v>273646.0</v>
+      </c>
+      <c r="D7">
         <v>321845.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>367540.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>412111.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>455590.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>190994.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>209072.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>226488.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>243268.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>259187.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>274040.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>81318.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>78700.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>100583.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>121350.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>141507.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>161072.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>164164.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>35128.0</v>
+      </c>
       <c r="C8">
+        <v>33379.0</v>
+      </c>
+      <c r="D8">
         <v>30989.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>30988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30975.0</v>
       </c>
       <c r="F8">
         <v>30975.0</v>
       </c>
       <c r="G8">
+        <v>30975.0</v>
+      </c>
+      <c r="H8">
         <v>30338.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>28068.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>28063.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>12349.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>12338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971549.0</v>
       </c>
       <c r="M8">
         <v>971549.0</v>
       </c>
       <c r="N8">
+        <v>971549.0</v>
+      </c>
+      <c r="O8">
         <v>913528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495925.0</v>
       </c>
       <c r="P8">
         <v>495925.0</v>
       </c>
       <c r="Q8">
         <v>495925.0</v>
       </c>
       <c r="R8">
-        <v>476108.0</v>
+        <v>495925.0</v>
       </c>
       <c r="S8">
         <v>476108.0</v>
       </c>
       <c r="T8">
+        <v>476108.0</v>
+      </c>
+      <c r="U8">
         <v>396081.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -3740,216 +3775,220 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>8149015.0</v>
+      </c>
+      <c r="C10">
         <v>5882498.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18441079.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23838244.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>46421299.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68415741.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67412614.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>74120854.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>83342907.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1256453.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5126245.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>553443.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2668697.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1244527.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>415389.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2929895.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6006869.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8983007.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11089624.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5186331.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5152425.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2469410.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4224601.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>102524.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>563864.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1829977.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1319360.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2807826.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4412952.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1853373.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1058438.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1874720.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2945312.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>259955.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41978.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>108859.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>380272.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>64820.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>319930.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>831658.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2061622.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3221209.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4342722.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>601266.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>176705.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>207330.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1025023.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>39236.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>49952.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46476.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>37151.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>29712.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>26404.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -3964,550 +4003,560 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>17108629.0</v>
+      </c>
+      <c r="C12">
         <v>25737221.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35312308.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48585283.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59223949.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68415741.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67412614.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>74120854.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>83342907.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1256453.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5126245.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>553443.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2668697.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1244527.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>415389.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2929895.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6006869.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8983007.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11089624.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5186331.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5152425.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2469410.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4224601.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>102524.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>563864.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1829977.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1319360.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2807826.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4412952.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1853373.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1058438.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1874720.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2945312.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>259955.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>41978.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>108859.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>380272.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>64820.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>319930.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>831658.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2061622.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3221209.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4342722.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>601266.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>176705.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>207330.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1025023.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>39236.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>49952.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>46476.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>37151.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>29712.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>26404.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>35128.0</v>
+      </c>
+      <c r="C13">
         <v>33379.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30989.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>30988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30975.0</v>
       </c>
       <c r="F13">
         <v>30975.0</v>
       </c>
       <c r="G13">
+        <v>30975.0</v>
+      </c>
+      <c r="H13">
         <v>30338.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>28068.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>28063.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12349.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971549.0</v>
       </c>
       <c r="M13">
         <v>971549.0</v>
       </c>
       <c r="N13">
+        <v>971549.0</v>
+      </c>
+      <c r="O13">
         <v>913528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495925.0</v>
       </c>
       <c r="P13">
         <v>495925.0</v>
       </c>
       <c r="Q13">
         <v>495925.0</v>
       </c>
       <c r="R13">
-        <v>476108.0</v>
+        <v>495925.0</v>
       </c>
       <c r="S13">
         <v>476108.0</v>
       </c>
       <c r="T13">
+        <v>476108.0</v>
+      </c>
+      <c r="U13">
         <v>396081.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>367641.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>288074.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>250074.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183208.0</v>
       </c>
       <c r="Y13">
         <v>183208.0</v>
       </c>
       <c r="Z13">
+        <v>183208.0</v>
+      </c>
+      <c r="AA13">
         <v>182895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134095.0</v>
       </c>
       <c r="AB13">
         <v>134095.0</v>
       </c>
       <c r="AC13">
-        <v>133908.0</v>
+        <v>134095.0</v>
       </c>
       <c r="AD13">
         <v>133908.0</v>
       </c>
       <c r="AE13">
+        <v>133908.0</v>
+      </c>
+      <c r="AF13">
         <v>133445.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>132702.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>132414.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>33623.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>30671.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>30335.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>27311.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>21563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19913.0</v>
       </c>
       <c r="AN13">
         <v>19913.0</v>
       </c>
       <c r="AO13">
         <v>19913.0</v>
       </c>
       <c r="AP13">
+        <v>19913.0</v>
+      </c>
+      <c r="AQ13">
         <v>19903.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>18078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16266.0</v>
       </c>
       <c r="AS13">
         <v>16266.0</v>
       </c>
       <c r="AT13">
+        <v>16266.0</v>
+      </c>
+      <c r="AU13">
         <v>16000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1800980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623.0</v>
       </c>
       <c r="AW13">
         <v>3623.0</v>
       </c>
       <c r="AX13">
         <v>3623.0</v>
       </c>
       <c r="AY13">
-        <v>3147.0</v>
+        <v>3623.0</v>
       </c>
       <c r="AZ13">
         <v>3147.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13">
+      <c r="BA13">
+        <v>3147.0</v>
+      </c>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>2527.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>39681465.0</v>
+      </c>
+      <c r="C14">
         <v>39662664.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39665927.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39659266.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39652000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39969000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38819387.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38669000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12349000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>971549608.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3886198.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3767578.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>971654115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983700.0</v>
       </c>
       <c r="P14">
         <v>1983700.0</v>
       </c>
       <c r="Q14">
+        <v>1983700.0</v>
+      </c>
+      <c r="R14">
         <v>1983293.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1656000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1657844.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1513710.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1347533.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1136842.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1029000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>732208.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>734949.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>633478.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>532006.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>756379.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>530916.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>528348.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>525780.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>522675.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>88632.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120766.0</v>
       </c>
       <c r="AI14">
         <v>120766.0</v>
       </c>
       <c r="AJ14">
+        <v>120766.0</v>
+      </c>
+      <c r="AK14">
         <v>113504.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>92990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79652.0</v>
       </c>
       <c r="AM14">
         <v>79652.0</v>
       </c>
       <c r="AN14">
+        <v>79652.0</v>
+      </c>
+      <c r="AO14">
         <v>80542.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>79619.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>73934.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>68249.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>65062.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>64934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42010.0</v>
       </c>
       <c r="AU14">
         <v>42010.0</v>
       </c>
       <c r="AV14">
-        <v>34205.0</v>
+        <v>42010.0</v>
       </c>
       <c r="AW14">
         <v>34205.0</v>
       </c>
       <c r="AX14">
         <v>34205.0</v>
       </c>
       <c r="AY14">
         <v>34205.0</v>
       </c>
       <c r="AZ14">
         <v>34205.0</v>
       </c>
       <c r="BA14">
+        <v>34205.0</v>
+      </c>
+      <c r="BB14">
         <v>27975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34205.0</v>
       </c>
       <c r="BC14">
         <v>34205.0</v>
       </c>
       <c r="BD14">
         <v>34205.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>34205.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -4522,138 +4571,140 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1077256.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2968659.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1409659.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1575034.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>895203.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>393705.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>175124.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>303198.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81813.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37726.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-13992.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-12791.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1658.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4668,52 +4719,53 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4728,52 +4780,53 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4788,52 +4841,53 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -4848,52 +4902,53 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -4908,372 +4963,378 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>12334943.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10534933.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-755940.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9292025.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>558040.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1244919.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7213052.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>-13978.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1613.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>701.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>19416736.0</v>
+      </c>
+      <c r="C23">
         <v>28313633.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>41324289.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52160911.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64793240.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72763773.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>81535660.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87261531.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>94835276.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11940411.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15604330.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2235944.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4586928.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9111072.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2868821.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4967473.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7210652.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9855088.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11687095.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5488104.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5398699.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2671726.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4349585.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>227207.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>672975.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1996743.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1725037.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3079933.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4724964.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1957132.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1165881.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2042331.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3158191.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>557218.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>343005.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>484046.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>617393.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>323363.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>692127.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1081107.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2349526.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3511048.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4541520.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>820792.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>468729.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>348347.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1125796.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>167625.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>122728.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>140836.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>128991.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>134368.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>42884.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>1820156.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1668884.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1535770.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1433741.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1285292.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1166508.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>517780.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>387070.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5288,52 +5349,53 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5348,52 +5410,53 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5408,778 +5471,801 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-7837697.0</v>
+      </c>
+      <c r="C28">
         <v>-5608852.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18119234.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-23470704.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-46009188.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-67960151.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-67221620.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-69052257.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-78507216.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3358813.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-699896.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-188788.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2428803.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>603848.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2171180.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-396254.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3521314.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6847030.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9105304.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3517447.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3513132.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-971607.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2868207.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1115637.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-46084.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1442907.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1976889.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>294210.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1498715.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-492413.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1058438.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1874720.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2945312.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24955.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-41978.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-108859.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-380272.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-64820.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-319930.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-831658.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2061622.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3221209.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4342722.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-601266.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-176705.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-207330.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1025023.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41200.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-14597.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5428.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15372.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>27288.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-26404.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>9262142.0</v>
+      </c>
       <c r="C29">
+        <v>20024175.0</v>
+      </c>
+      <c r="D29">
         <v>32836185.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43676709.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59250314.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>68151724.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>75803375.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77668576.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83492596.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2240180.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5862420.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7698583.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4621993.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1159679.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-798995.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2110469.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5317140.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7839071.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10084938.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3939988.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4117942.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1948589.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3209761.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1876263.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1185117.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>9525.0</v>
+      </c>
+      <c r="C30">
         <v>10474.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30">
+        <v>16757.0</v>
+      </c>
+      <c r="E30">
         <v>13482.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6387.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5065.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3678.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>149279.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>158242.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>850605.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>747458.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>487531.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>74121.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>154501.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>39355.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35425.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>34802.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>28666.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32078.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>11944.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1695258.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7789198.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-3284981.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-301822.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2973092.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5864166.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8264782.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2271104.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2478649.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>450786.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1853367.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3094424.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1702897.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>548058.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>8162037.0</v>
+      </c>
       <c r="C32">
+        <v>18888688.0</v>
+      </c>
+      <c r="D32">
         <v>31556897.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>42270810.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>57708321.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66488360.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>74184006.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72681890.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78769157.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-2250156.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1567627.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-7923867.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-4916609.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3175408.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-3462290.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-462942.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2810986.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5699875.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>9932242.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3920425.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3997320.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1877186.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3137772.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1929168.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-995853.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>849767.0</v>
+      </c>
+      <c r="C33">
         <v>1219486.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1399495.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1578393.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1765459.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1936526.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1727431.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>257068.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>265189.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>289568.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>318141.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>343257.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>136040.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>167354.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>185536.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>193542.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>218012.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>242991.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>253279.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>19563.0</v>
       </c>
-      <c r="U33">
-[...1 lines deleted...]
-      </c>
       <c r="V33">
+        <v>17098.0</v>
+      </c>
+      <c r="W33">
         <v>7341.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>887.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1252.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1618.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1983.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2349.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2714.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3079.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3445.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3810.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4979.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2134.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1407.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>36935.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>39019.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>41446.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>43874.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>56878.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>60780.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>64682.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>57267.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>34640.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>35321.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>37635.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>39948.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>21045.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>89034.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>34813.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>37186.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>41933.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>69471.0</v>
       </c>
-      <c r="BA33"/>
-      <c r="BB33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>4536.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
-    </row>
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -6194,342 +6280,351 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
         <v>83999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>120207.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>172494.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>223466.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>273162.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>108062.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>129907.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>150953.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>171230.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>190510.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>208588.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1305412.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1748697.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8227.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>32422.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>55906.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>78700.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1920739.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1668884.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1535770.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1433741.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1285292.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1166508.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>708662.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>477867.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3863855.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3618413.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3877606.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1580413.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>60503.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>76920.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8589472.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>551322.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>791813.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1073310.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1099747.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1112308.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>869990.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>845581.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2869683.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2458192.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2895613.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2416.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1611.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>805.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35">
+      <c r="AV35"/>
+      <c r="AW35">
         <v>43006.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>53839.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>62317.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15851.0</v>
       </c>
       <c r="AZ35">
         <v>15851.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BA35">
+        <v>15851.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35">
         <v>4079.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
-    </row>
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>53910.0</v>
+        <v>35909.0</v>
       </c>
       <c r="C36">
         <v>53910.0</v>
       </c>
       <c r="D36">
         <v>53910.0</v>
       </c>
       <c r="E36">
         <v>53910.0</v>
       </c>
       <c r="F36">
         <v>53910.0</v>
       </c>
       <c r="G36">
+        <v>53910.0</v>
+      </c>
+      <c r="H36">
         <v>26310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8309.0</v>
       </c>
       <c r="I36">
         <v>8309.0</v>
       </c>
       <c r="J36">
         <v>8309.0</v>
       </c>
       <c r="K36">
         <v>8309.0</v>
       </c>
       <c r="L36">
         <v>8309.0</v>
       </c>
       <c r="M36">
         <v>8309.0</v>
       </c>
       <c r="N36">
         <v>8309.0</v>
       </c>
       <c r="O36">
         <v>8309.0</v>
       </c>
       <c r="P36">
         <v>8309.0</v>
       </c>
       <c r="Q36">
         <v>8309.0</v>
       </c>
       <c r="R36">
         <v>8309.0</v>
       </c>
       <c r="S36">
         <v>8309.0</v>
       </c>
       <c r="T36">
+        <v>8309.0</v>
+      </c>
+      <c r="U36">
         <v>4000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36"/>
+      <c r="V36">
+        <v>-1.0</v>
+      </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-      <c r="AI36">
-[...1 lines deleted...]
-      </c>
+      <c r="AI36"/>
       <c r="AJ36">
         <v>34290.0</v>
       </c>
       <c r="AK36">
         <v>34290.0</v>
       </c>
       <c r="AL36">
         <v>34290.0</v>
       </c>
       <c r="AM36">
-        <v>43884.0</v>
+        <v>34290.0</v>
       </c>
       <c r="AN36">
         <v>43884.0</v>
       </c>
       <c r="AO36">
         <v>43884.0</v>
       </c>
       <c r="AP36">
         <v>43884.0</v>
       </c>
       <c r="AQ36">
-        <v>18594.0</v>
+        <v>43884.0</v>
       </c>
       <c r="AR36">
         <v>18594.0</v>
       </c>
       <c r="AS36">
         <v>18594.0</v>
       </c>
       <c r="AT36">
         <v>18594.0</v>
       </c>
       <c r="AU36">
+        <v>18594.0</v>
+      </c>
+      <c r="AV36">
         <v>9000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3600.0</v>
       </c>
-      <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
-      <c r="BB36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>4536.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
-    </row>
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -6544,674 +6639,688 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8309.0</v>
       </c>
       <c r="L38">
         <v>8309.0</v>
       </c>
-      <c r="M38"/>
+      <c r="M38">
+        <v>8309.0</v>
+      </c>
       <c r="N38"/>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>8309.0</v>
       </c>
       <c r="Q38">
         <v>8309.0</v>
       </c>
       <c r="R38">
         <v>8309.0</v>
       </c>
       <c r="S38">
         <v>8309.0</v>
       </c>
       <c r="T38">
+        <v>8309.0</v>
+      </c>
+      <c r="U38">
         <v>4000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
+      <c r="V38">
+        <v>1.0</v>
+      </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>1448815.0</v>
+      </c>
+      <c r="C39">
         <v>1346452.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>4595729.0</v>
+      </c>
+      <c r="E39">
         <v>1983753.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3797445.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2406441.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12391937.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12883589.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11077901.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10236148.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9952718.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>591786.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1294660.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>412018.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2267896.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1844036.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>985771.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>629090.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>344192.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>282210.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>229175.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>194975.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>124097.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>123431.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>107493.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>164783.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>403328.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>269393.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>308933.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>100314.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>103633.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>162632.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>210745.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>295856.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>264092.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>336168.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>195675.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>214669.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>315319.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>188669.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>223222.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>232572.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>164158.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>184205.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>254389.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>101069.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>79728.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>2538.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>13978.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3808.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3107.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
-    </row>
-    <row r="40" spans="1:56">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>6156666.0</v>
+      </c>
+      <c r="C40">
         <v>5982381.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5341254.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4894152.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3416983.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3587207.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4761266.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8304390.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10021058.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8500209.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6430313.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8000676.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7798939.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7572304.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1379251.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1185374.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>849259.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>954935.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1099011.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1150939.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>770903.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>341765.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>386792.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>929897.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>689041.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>831009.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>14056713.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>11029503.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>28543268.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>15923374.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11260498.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10210690.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>123941.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>468422.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>666311.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>509144.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>519644.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>387308.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>453901.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>306984.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>352248.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>456503.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>487508.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1393496.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>416969.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>390793.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>349508.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>-588.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>862.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
-    </row>
-    <row r="41" spans="1:56">
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>190882.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>90797.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>208360523.0</v>
+      </c>
+      <c r="C42">
         <v>206865282.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>205237719.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>203323584.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>201272330.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>199070421.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>196976230.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>190085879.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>188257410.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>102238382.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>101645539.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>66256038.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>66153167.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>63726057.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>53065217.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>52921093.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>52776729.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>52644221.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>52532017.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>44793548.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>43005506.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>38896693.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>38835167.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>32657546.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>32628837.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>32538445.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>20488778.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>20452767.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>20001400.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>17528947.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16714448.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>16528683.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>16358271.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>10427742.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>10142283.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9965451.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>10933085.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8000775.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>8610337.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>8489787.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>8276765.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>6846373.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>6454924.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5006823.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3472922.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2447771.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1990980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86700.0</v>
       </c>
       <c r="AW42">
         <v>86700.0</v>
       </c>
       <c r="AX42">
         <v>86700.0</v>
       </c>
       <c r="AY42">
-        <v>59753.0</v>
+        <v>86700.0</v>
       </c>
       <c r="AZ42">
         <v>59753.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BA42">
+        <v>59753.0</v>
+      </c>
+      <c r="BB42"/>
+      <c r="BC42">
         <v>35573.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
-    </row>
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7226,52 +7335,53 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -7286,552 +7396,565 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>813858.0</v>
+      </c>
       <c r="C45">
+        <v>1939223.0</v>
+      </c>
+      <c r="D45">
         <v>1345585.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1524483.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1711549.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2116129.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1800750.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>248759.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>256880.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>281259.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>309832.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>334948.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>127731.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>159045.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>177227.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>813858.0</v>
+      </c>
+      <c r="C46">
         <v>1165576.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1345585.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1524483.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1711549.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1882616.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1701121.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>248759.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>256880.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>281259.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>309832.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>334948.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>127731.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>159045.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>177227.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>185233.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>209703.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>234682.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>244970.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15563.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>17099.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>7341.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>887.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1252.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1618.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1983.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2349.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2714.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3079.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3445.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3810.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4979.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2134.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1407.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2645.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4729.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>7156.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>9584.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>12994.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16896.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>20798.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>13383.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>16046.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16727.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>19041.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>21354.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>12045.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>85434.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>34813.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>37186.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>41933.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>69471.0</v>
       </c>
-      <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
-    </row>
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>309832.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>334948.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>177227.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>185233.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>209703.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>234682.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>244970.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>15563.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17099.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>7341.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>887.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1252.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1618.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1983.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-199383847.0</v>
+      </c>
+      <c r="C48">
         <v>-186874486.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-172432523.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-159677863.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-142052991.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-130949672.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-121203193.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-117304896.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-109402080.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-104382549.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-99962619.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-75016785.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-71905285.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-66737765.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-56846123.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-53718840.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-50299562.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-47256163.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-44743343.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-42918525.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-40894498.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-38733981.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-37231874.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-35935178.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-34514942.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-32173282.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-37025334.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-32094209.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-47999499.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-33225107.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-27003013.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-24906664.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-22244664.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-14030871.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-13402687.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-12922554.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-12219791.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-10936573.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-9816105.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-8870834.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-9443927.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-7758480.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-7067296.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5884504.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-3827544.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-2917319.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1214692.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-5559.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-13319.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>297.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1846.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2688.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>459.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
-    </row>
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -7846,456 +7969,471 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>250338.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>4859525.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4609203.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4371998.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4167162.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>90615.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>158576.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1848375.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2485986.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2412291.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2344048.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1974905.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>103523.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>64062.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>71102.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>51653.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>311318.0</v>
+      </c>
+      <c r="C51">
         <v>273646.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>321845.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>367540.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>412111.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>455590.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>190994.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5068597.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4835691.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4615266.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4426349.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>364655.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>239894.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1927075.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2586569.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2533641.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2485555.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2135977.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1984320.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1668884.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1639293.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1497803.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1356394.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1218161.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>517780.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>387070.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3296249.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3102036.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2914237.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1360960.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>235000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
-      <c r="AV51">
+      <c r="AV51"/>
+      <c r="AW51">
         <v>80436.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>35355.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>41048.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>52523.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>57000.0</v>
       </c>
-      <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>311318.0</v>
+      </c>
+      <c r="C52">
         <v>189647.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>201638.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>195046.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>188645.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>182428.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>82932.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4938690.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4684738.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4444036.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4235839.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>156067.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>239894.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1982526.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2578342.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2501219.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2429649.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2057277.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>63581.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>103523.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64062.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>71102.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>51653.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>235000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>37430.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>35355.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>41048.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>52523.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>41149.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>8959614.0</v>
+      </c>
+      <c r="C53">
         <v>19854723.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>16871229.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>24747039.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12802650.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8310,708 +8448,721 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>19416736.0</v>
+      </c>
+      <c r="C55">
         <v>28313633.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>41324289.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>52160911.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>64793240.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72763773.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>81535660.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>87261531.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>94835276.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11940411.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15604330.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2235944.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4586928.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9111072.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2868821.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4967473.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7210652.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>9855088.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11687095.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5488104.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5398699.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2671726.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4349585.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>227207.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>672975.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1996743.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1725037.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3079933.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4724964.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1957132.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1165881.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2042331.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3158191.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>557218.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>343005.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>484046.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>617393.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>323363.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>692127.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1081107.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2349526.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3511048.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4541520.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>820792.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>468729.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>348347.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1125796.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>167625.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>122728.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>140836.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>128991.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>134368.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>42884.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
-    </row>
-    <row r="56" spans="1:56">
+      <c r="BE55"/>
+    </row>
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>18566969.0</v>
+      </c>
+      <c r="C56">
         <v>27094147.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>39924794.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>50582518.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>63027781.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>70827247.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>79808229.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>87004463.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94570087.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>11650843.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>15286189.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1892687.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4450888.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8943718.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2683285.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4773931.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6992640.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9612097.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11433816.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5468541.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5381600.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2664385.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4348698.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>225955.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>671357.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1994760.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1722688.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3077219.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4721885.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1953687.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1162071.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2037352.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3156057.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>555811.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>306070.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>445027.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>575947.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>279489.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>635249.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1020327.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2284844.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3453781.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4506880.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>785471.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>431094.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>308399.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1104751.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>78591.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>87915.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>103650.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>87058.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>64897.0</v>
       </c>
-      <c r="BA56"/>
-      <c r="BB56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>38348.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
-    </row>
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>10404932.0</v>
+      </c>
+      <c r="C57">
         <v>8205459.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8367897.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8311708.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5319460.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4338887.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5624223.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>14322573.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15800930.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13900999.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13718562.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9816554.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9367497.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>12119126.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6145575.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5236873.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4181654.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3912222.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1501574.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1548116.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1384280.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>787199.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1210926.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2155123.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1667210.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>970818.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>14263643.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11102962.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28711549.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>15938971.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11321000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10287610.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>322698.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>805974.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1656434.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1188638.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>746808.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>661958.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>841274.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>491000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>490018.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>581860.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>619742.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1679391.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>805474.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>801090.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>349508.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>43478.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>49347.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>53839.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>64245.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>52929.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>4325.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
-    </row>
-    <row r="58" spans="1:56">
+      <c r="BE57"/>
+    </row>
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>10404932.0</v>
+      </c>
+      <c r="C58">
         <v>8289458.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8488104.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8484202.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5542926.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4612049.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5732285.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14452480.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15951883.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>14072229.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>13909072.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10025142.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9367497.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12119126.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6153802.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5269295.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4237560.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3990922.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3422313.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3217000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2920050.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2220940.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2496218.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3321631.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2375872.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1448685.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>18127498.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14721375.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>32589155.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17519384.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>11321000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>10287610.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8912170.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1357296.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2448247.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2261948.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1846555.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1774266.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1711264.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1336581.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3359701.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3040052.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3515355.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1681807.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>807085.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>801895.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>349508.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>86484.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>49347.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>53839.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>64245.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>68780.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>4325.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
-    </row>
-    <row r="59" spans="1:56">
+      <c r="BE58"/>
+    </row>
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9026,216 +9177,220 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>9011804.0</v>
+      </c>
+      <c r="C60">
         <v>20024175.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>32836185.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>43676709.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59250314.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68151724.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>75803375.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>72809051.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>78883393.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-2131818.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1695258.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-7789198.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-4780569.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-3008054.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-3284981.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-301822.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2973092.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5864166.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>8264782.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2271104.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2478649.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>450786.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1853367.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-3094424.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-1702897.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>548058.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-16402461.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-11641442.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-27864191.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-15562252.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-10155120.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-8245279.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-5753979.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-800078.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-2105242.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-1777902.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-1229162.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-1450903.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-1019137.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-255474.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-1010175.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>470996.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1026165.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-861015.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-338356.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-453548.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>776288.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>81141.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>73381.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>86997.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>64746.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>65588.0</v>
       </c>
-      <c r="BA60"/>
-      <c r="BB60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>38559.0</v>
       </c>
-      <c r="BC60"/>
       <c r="BD60"/>
-    </row>
-    <row r="61" spans="1:56">
+      <c r="BE60"/>
+    </row>
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9250,52 +9405,53 @@
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9310,50 +9466,51 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9406,1117 +9563,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>723352.0</v>
       </c>
       <c r="C2">
         <v>298640.0</v>
       </c>
       <c r="D2">
         <v>124251.0</v>
       </c>
       <c r="E2">
         <v>114998.0</v>
       </c>
       <c r="F2">
         <v>34131.0</v>
       </c>
       <c r="G2">
         <v>1872.0</v>
       </c>
       <c r="H2">
         <v>1462.0</v>
       </c>
       <c r="I2">
         <v>1544.0</v>
       </c>
       <c r="J2">
         <v>8038.0</v>
       </c>
       <c r="K2">
         <v>14916.0</v>
       </c>
       <c r="L2">
         <v>9953.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>131341.0</v>
       </c>
       <c r="O2">
         <v>5356.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>723352.0</v>
       </c>
       <c r="C3">
         <v>298640.0</v>
       </c>
       <c r="D3">
         <v>124251.0</v>
       </c>
       <c r="E3">
         <v>114998.0</v>
       </c>
       <c r="F3">
         <v>34131.0</v>
       </c>
       <c r="G3">
         <v>1872.0</v>
       </c>
       <c r="H3">
         <v>1462.0</v>
       </c>
       <c r="I3">
         <v>1544.0</v>
       </c>
       <c r="J3">
-        <v>-759000.0</v>
+        <v>8039.0</v>
       </c>
       <c r="K3">
         <v>14916.0</v>
       </c>
       <c r="L3">
         <v>9953.0</v>
       </c>
       <c r="M3">
         <v>1908.0</v>
       </c>
       <c r="N3">
-        <v>-5611.0</v>
+        <v>10872.0</v>
       </c>
       <c r="O3">
         <v>638.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-58163565.0</v>
+        <v>-55919414.0</v>
       </c>
       <c r="C5">
         <v>-25589450.0</v>
       </c>
       <c r="D5">
         <v>-36743977.0</v>
       </c>
       <c r="E5">
         <v>-18811087.0</v>
       </c>
       <c r="F5">
         <v>-7752571.0</v>
       </c>
       <c r="G5">
         <v>-5852714.0</v>
       </c>
       <c r="H5">
         <v>2041538.0</v>
       </c>
       <c r="I5">
         <v>-4692544.0</v>
       </c>
       <c r="J5">
         <v>-3092000.0</v>
       </c>
       <c r="K5">
         <v>-4471000.0</v>
       </c>
       <c r="L5">
         <v>-4317110.0</v>
       </c>
       <c r="M5">
         <v>-2732000.0</v>
       </c>
       <c r="N5">
         <v>-1631.0</v>
       </c>
       <c r="O5">
         <v>4117.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-57440213.0</v>
+        <v>-55196062.0</v>
       </c>
       <c r="C6">
         <v>-25290810.0</v>
       </c>
       <c r="D6">
         <v>-36619726.0</v>
       </c>
       <c r="E6">
         <v>-18696089.0</v>
       </c>
       <c r="F6">
         <v>-7718440.0</v>
       </c>
       <c r="G6">
         <v>-5850842.0</v>
       </c>
       <c r="H6">
         <v>2043000.0</v>
       </c>
       <c r="I6">
         <v>-4691000.0</v>
       </c>
       <c r="J6">
-        <v>-3851000.0</v>
+        <v>-3083961.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6">
-        <v>-7242.0</v>
+        <v>9241.0</v>
       </c>
       <c r="O6">
         <v>4755.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>-723352.0</v>
       </c>
       <c r="C9">
         <v>-298640.0</v>
       </c>
       <c r="D9">
         <v>-124251.0</v>
       </c>
       <c r="E9">
         <v>-114998.0</v>
       </c>
       <c r="F9">
         <v>-34131.0</v>
       </c>
       <c r="G9">
         <v>-1872.0</v>
       </c>
       <c r="H9">
         <v>-1462.0</v>
       </c>
       <c r="I9">
         <v>-1544.0</v>
       </c>
       <c r="J9">
         <v>-8038.0</v>
       </c>
       <c r="K9">
         <v>-14916.0</v>
       </c>
       <c r="L9">
         <v>-9953.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>208585.0</v>
       </c>
       <c r="O9">
         <v>10887.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>-55919414.0</v>
       </c>
       <c r="C10">
         <v>-26557052.0</v>
       </c>
       <c r="D10">
         <v>-37641184.0</v>
       </c>
       <c r="E10">
         <v>-19474861.0</v>
       </c>
       <c r="F10">
         <v>-8520082.0</v>
       </c>
       <c r="G10">
         <v>-6559099.0</v>
       </c>
       <c r="H10">
         <v>1053000.0</v>
       </c>
       <c r="I10">
         <v>-19193000.0</v>
       </c>
       <c r="J10">
         <v>-3093000.0</v>
       </c>
       <c r="K10">
         <v>-3176000.0</v>
       </c>
       <c r="L10">
         <v>-4839445.0</v>
       </c>
       <c r="M10">
         <v>-2732000.0</v>
       </c>
       <c r="N10">
         <v>-3782.0</v>
       </c>
       <c r="O10">
         <v>4755.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>5400.0</v>
       </c>
       <c r="C11">
         <v>10071.0</v>
       </c>
       <c r="D11">
         <v>3600.0</v>
       </c>
       <c r="E11">
         <v>6741.0</v>
       </c>
       <c r="F11">
         <v>2100.0</v>
       </c>
       <c r="G11">
         <v>1600.0</v>
       </c>
       <c r="H11">
         <v>1600.0</v>
       </c>
       <c r="I11">
         <v>1642.0</v>
       </c>
       <c r="J11">
         <v>1600.0</v>
       </c>
       <c r="K11">
         <v>1600.0</v>
       </c>
       <c r="L11">
         <v>1716.0</v>
       </c>
       <c r="M11">
         <v>2505.0</v>
       </c>
       <c r="N11">
         <v>-3460.0</v>
       </c>
       <c r="O11">
         <v>246.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>0.0</v>
+      </c>
       <c r="C12">
         <v>967602.0</v>
       </c>
       <c r="D12">
         <v>906270.0</v>
       </c>
       <c r="E12">
         <v>663774.0</v>
       </c>
       <c r="F12">
         <v>767511.0</v>
       </c>
       <c r="G12">
         <v>706385.0</v>
       </c>
       <c r="H12">
         <v>1000713.0</v>
       </c>
       <c r="I12">
         <v>94763.0</v>
       </c>
       <c r="J12">
         <v>667.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>522335.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>2151.0</v>
       </c>
       <c r="O12">
         <v>638.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>1883903.0</v>
+      </c>
       <c r="C13">
         <v>3263512.0</v>
       </c>
       <c r="D13">
         <v>99974.0</v>
       </c>
       <c r="E13">
         <v>19011.0</v>
       </c>
       <c r="F13">
         <v>3.0</v>
       </c>
       <c r="G13">
         <v>29.0</v>
       </c>
       <c r="H13">
         <v>26.0</v>
       </c>
       <c r="I13">
         <v>84.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>-55924814.0</v>
       </c>
       <c r="C15">
         <v>-26567123.0</v>
       </c>
       <c r="D15">
         <v>-37644784.0</v>
       </c>
       <c r="E15">
         <v>-19481602.0</v>
       </c>
       <c r="F15">
         <v>-8522182.0</v>
       </c>
       <c r="G15">
         <v>-6561000.0</v>
       </c>
       <c r="H15">
         <v>1052000.0</v>
       </c>
       <c r="I15">
         <v>-19194000.0</v>
       </c>
       <c r="J15">
         <v>-3094000.0</v>
       </c>
       <c r="K15">
         <v>-3178000.0</v>
       </c>
       <c r="L15">
         <v>-4841161.0</v>
       </c>
       <c r="M15">
         <v>-2734000.0</v>
       </c>
       <c r="N15">
         <v>-120403.0</v>
       </c>
       <c r="O15">
         <v>4509.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-8522182.0</v>
       </c>
       <c r="G16">
         <v>-6560699.0</v>
       </c>
       <c r="H16">
         <v>1051825.0</v>
       </c>
       <c r="I16">
         <v>-19194236.0</v>
       </c>
       <c r="J16">
         <v>-4138298.0</v>
       </c>
       <c r="K16">
         <v>-3503093.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-55924814.0</v>
+      </c>
       <c r="C17">
         <v>-26567123.0</v>
       </c>
       <c r="D17">
         <v>-37644784.0</v>
       </c>
       <c r="E17">
         <v>-19481602.0</v>
       </c>
       <c r="F17">
         <v>-8522182.0</v>
       </c>
       <c r="G17">
         <v>-6560699.0</v>
       </c>
       <c r="H17">
         <v>1051825.0</v>
       </c>
       <c r="I17">
         <v>-19194236.0</v>
       </c>
       <c r="J17">
         <v>-3094298.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>1883903.0</v>
+      </c>
       <c r="C18">
         <v>2279454.0</v>
       </c>
       <c r="D18">
         <v>-806296.0</v>
       </c>
       <c r="E18">
         <v>-766350.0</v>
       </c>
       <c r="F18">
         <v>-769156.0</v>
       </c>
       <c r="G18">
         <v>-706356.0</v>
       </c>
       <c r="H18">
         <v>-1000687.0</v>
       </c>
       <c r="I18">
         <v>-231871.0</v>
       </c>
       <c r="J18">
         <v>-667.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>-58163565.0</v>
       </c>
       <c r="C21">
         <v>-30192718.0</v>
       </c>
       <c r="D21">
         <v>-34735173.0</v>
       </c>
       <c r="E21">
         <v>-18311732.0</v>
       </c>
       <c r="F21">
         <v>-7847714.0</v>
       </c>
       <c r="G21">
         <v>-6289013.0</v>
       </c>
       <c r="H21">
         <v>-6633000.0</v>
       </c>
       <c r="I21">
         <v>-4693000.0</v>
       </c>
       <c r="J21">
         <v>-3859000.0</v>
       </c>
       <c r="K21">
         <v>-4471000.0</v>
       </c>
       <c r="L21">
         <v>-4317110.0</v>
       </c>
       <c r="M21">
         <v>-2732000.0</v>
       </c>
       <c r="N21">
         <v>-7242.0</v>
       </c>
       <c r="O21">
         <v>4117.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>58163565.0</v>
       </c>
       <c r="C23">
         <v>30192718.0</v>
       </c>
       <c r="D23">
         <v>34735173.0</v>
       </c>
       <c r="E23">
         <v>18311732.0</v>
       </c>
       <c r="F23">
         <v>7847714.0</v>
       </c>
       <c r="G23">
         <v>6289000.0</v>
       </c>
       <c r="H23">
         <v>6633000.0</v>
       </c>
       <c r="I23">
         <v>4693000.0</v>
       </c>
       <c r="J23">
         <v>3859000.0</v>
       </c>
       <c r="K23">
         <v>4471000.0</v>
       </c>
       <c r="L23">
         <v>4317110.0</v>
       </c>
       <c r="M23">
         <v>2732000.0</v>
       </c>
       <c r="N23">
         <v>347168.0</v>
       </c>
       <c r="O23">
         <v>12126.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>723352.0</v>
+      </c>
       <c r="C25">
         <v>298640.0</v>
       </c>
       <c r="D25">
         <v>124251.0</v>
       </c>
       <c r="E25">
         <v>114998.0</v>
       </c>
       <c r="F25">
         <v>34131.0</v>
       </c>
       <c r="G25">
         <v>1872.0</v>
       </c>
       <c r="H25">
         <v>1462.0</v>
       </c>
       <c r="I25">
         <v>1544.0</v>
       </c>
       <c r="J25">
         <v>8039.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>42361879.0</v>
       </c>
       <c r="C26">
         <v>18701694.0</v>
       </c>
       <c r="D26">
         <v>5819461.0</v>
       </c>
       <c r="E26">
         <v>6011805.0</v>
       </c>
       <c r="F26">
         <v>2931437.0</v>
       </c>
       <c r="G26">
         <v>1944000.0</v>
       </c>
       <c r="H26">
         <v>2236000.0</v>
       </c>
       <c r="I26">
         <v>329966.0</v>
       </c>
       <c r="J26">
         <v>311302.0</v>
       </c>
       <c r="K26">
         <v>939040.0</v>
       </c>
       <c r="L26">
         <v>576093.0</v>
       </c>
       <c r="M26">
         <v>227500.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>124251.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
-        <v>59744.0</v>
+        <v>-59744.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>15801686.0</v>
       </c>
       <c r="C28">
         <v>17725741.0</v>
       </c>
       <c r="D28">
         <v>7852340.0</v>
       </c>
       <c r="E28">
         <v>6094617.0</v>
       </c>
       <c r="F28">
         <v>4916277.0</v>
       </c>
       <c r="G28">
         <v>4345000.0</v>
       </c>
       <c r="H28">
         <v>4395000.0</v>
       </c>
       <c r="I28">
         <v>4363000.0</v>
       </c>
       <c r="J28">
         <v>3548000.0</v>
       </c>
       <c r="K28">
         <v>3532000.0</v>
       </c>
       <c r="L28">
         <v>3741017.0</v>
       </c>
       <c r="M28">
         <v>2504000.0</v>
       </c>
       <c r="N28">
         <v>120403.0</v>
       </c>
       <c r="O28">
         <v>6374.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>5400.0</v>
+      </c>
       <c r="C29">
         <v>10071.0</v>
       </c>
       <c r="D29">
         <v>3600.0</v>
       </c>
       <c r="E29">
         <v>6741.0</v>
       </c>
       <c r="F29">
         <v>2100.0</v>
       </c>
       <c r="G29">
         <v>1600.0</v>
       </c>
       <c r="H29">
         <v>1600.0</v>
       </c>
       <c r="I29">
         <v>1642.0</v>
       </c>
       <c r="J29">
         <v>1600.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>57440213.0</v>
       </c>
       <c r="C30">
         <v>30192718.0</v>
       </c>
       <c r="D30">
         <v>34735173.0</v>
       </c>
       <c r="E30">
         <v>18311732.0</v>
       </c>
       <c r="F30">
         <v>7847714.0</v>
       </c>
       <c r="G30">
         <v>6287141.0</v>
       </c>
       <c r="H30">
         <v>6633000.0</v>
       </c>
       <c r="I30">
         <v>4693000.0</v>
       </c>
       <c r="J30">
         <v>3859000.0</v>
       </c>
       <c r="K30">
         <v>4471000.0</v>
       </c>
       <c r="L30">
         <v>4317110.0</v>
       </c>
       <c r="M30">
         <v>2732000.0</v>
       </c>
       <c r="N30">
         <v>215827.0</v>
       </c>
       <c r="O30">
         <v>6770.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>2244151.0</v>
       </c>
       <c r="C31">
         <v>3635666.0</v>
       </c>
       <c r="D31">
         <v>-2906011.0</v>
       </c>
       <c r="E31">
         <v>-1163129.0</v>
       </c>
       <c r="F31">
         <v>-672368.0</v>
       </c>
       <c r="G31">
         <v>-270000.0</v>
       </c>
       <c r="H31">
         <v>7686000.0</v>
       </c>
       <c r="I31">
         <v>-14500000.0</v>
       </c>
       <c r="J31">
         <v>766531.0</v>
       </c>
       <c r="K31">
         <v>1294000.0</v>
       </c>
       <c r="L31">
         <v>-522335.0</v>
       </c>
       <c r="M31"/>
       <c r="N31">
         <v>3460.0</v>
       </c>
       <c r="O31">
         <v>638.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32"/>
@@ -10528,511 +10699,520 @@
       <c r="O32">
         <v>16243.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BC1" t="s">
         <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>172886.0</v>
+      </c>
+      <c r="C2">
         <v>180009.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>187066.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>177379.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>175293.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>65997.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29790.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27560.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28371.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28789.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33917.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33174.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31531.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28805.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27683.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>24719.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>776.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>44129.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>19417.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23605.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20524.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31874.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>43587.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>24581.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5356.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>-543343.0</v>
+        <v>172886.0</v>
       </c>
       <c r="C3">
+        <v>180009.0</v>
+      </c>
+      <c r="D3">
         <v>178898.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>187066.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>177379.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>175293.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>65997.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29790.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27560.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28371.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28789.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33917.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>33174.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31532.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28805.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27683.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26978.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24719.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7464.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1010.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>938.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>776.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>365.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>366.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>365.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365.0</v>
       </c>
       <c r="AB3">
         <v>365.0</v>
       </c>
       <c r="AC3">
-        <v>366.0</v>
+        <v>365.0</v>
       </c>
       <c r="AD3">
         <v>366.0</v>
       </c>
       <c r="AE3">
+        <v>366.0</v>
+      </c>
+      <c r="AF3">
         <v>365.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>482.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>331.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1238.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1946.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2427.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2428.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3902.0</v>
       </c>
       <c r="AN3">
         <v>3902.0</v>
       </c>
       <c r="AO3">
+        <v>3902.0</v>
+      </c>
+      <c r="AP3">
         <v>3701.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2663.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313.0</v>
       </c>
       <c r="AS3">
         <v>2313.0</v>
       </c>
       <c r="AT3">
+        <v>2313.0</v>
+      </c>
+      <c r="AU3">
         <v>1564.0</v>
       </c>
-      <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>3108.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2373.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3854.0</v>
       </c>
       <c r="AZ3">
         <v>3854.0</v>
       </c>
       <c r="BA3">
+        <v>3854.0</v>
+      </c>
+      <c r="BB3">
         <v>791.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>142.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>148.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>169.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11045,394 +11225,401 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>41475999.0</v>
+        <v>-12507162.0</v>
       </c>
       <c r="C5">
+        <v>-14441963.0</v>
+      </c>
+      <c r="D5">
         <v>-12754660.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17621472.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11099867.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9793394.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3607229.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7444693.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4580595.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-3989795.0</v>
+      </c>
+      <c r="L5">
         <v>-24654020.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2921471.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5149124.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9839139.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2916513.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3209281.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2844796.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-2313483.0</v>
+      </c>
+      <c r="T5">
         <v>-1629880.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1832775.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1976005.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1316316.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1114466.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1247382.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2175668.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5128280.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4633365.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16197635.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14658366.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6165366.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2096365.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2660482.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8176331.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-219238.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-479946.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-701427.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1282387.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-912411.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-856148.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1481902.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1220701.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1154663.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-896664.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1356313.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-909825.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1701027.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-858000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8536.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13207.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4030.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-846.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3774.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>455.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4760.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-93.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-550.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>40932656.0</v>
+        <v>-12334276.0</v>
       </c>
       <c r="C6">
+        <v>-14261954.0</v>
+      </c>
+      <c r="D6">
         <v>-12575762.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17434406.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10922488.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9618101.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3541232.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7414903.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4553035.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
+        <v>-3961424.0</v>
+      </c>
+      <c r="L6">
         <v>-24625231.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2887554.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5115950.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9807607.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2887708.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3181598.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2817818.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-2288764.0</v>
+      </c>
+      <c r="T6">
         <v>-1622416.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1831765.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1975067.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1315540.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1114101.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1247016.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2175303.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5128646.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4633000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16198000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14658000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6165000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2096000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2660000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8176000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-218000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-478000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-699000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1279959.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-909000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-852246.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1478000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1217000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1152000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-894000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1354000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-907512.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1699463.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-858000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11644.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-10834.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6404.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3008.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7628.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1246.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4902.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>55.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-381.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11445,54 +11632,55 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11505,726 +11693,744 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>-172886.0</v>
+      </c>
+      <c r="C9">
         <v>-180009.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-187066.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-177379.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-175293.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-65997.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-29790.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-27560.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-28371.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-28789.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-33917.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-33174.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-31531.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-28805.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-27683.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-776.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-180390.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>51680.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>49235.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>42897.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>59278.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>65342.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>32549.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10887.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-12509361.0</v>
+      </c>
+      <c r="C10">
         <v>-14441963.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12754660.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17621472.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11101319.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9746479.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3898297.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7894745.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5017531.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4419930.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24945834.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3107900.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5167520.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9890042.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3127283.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3414137.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3043399.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2512320.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1824818.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2022427.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2160517.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1502107.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1296696.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1418636.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2341660.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4852052.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4931000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15907000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14774000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6222000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2096000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2660000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8214000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-629000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-480000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-701000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1282387.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1120000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-944871.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>573493.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1685000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-691000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1182000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2057000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-909825.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1701027.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-858000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7760.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-13514.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3620.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1508.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3125.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>242.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4902.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>55.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-381.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3400.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>8071.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-982006.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>291814.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3600.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>690192.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1600.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>205001.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5141.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>155378.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>500.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5709.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1600.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>423255.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>183180.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-241524.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1600.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>130452.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6695562.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3428011.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1600.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>13259325.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4906742.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1051000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1642.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6962432.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-831.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-281497.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1600.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400.0</v>
       </c>
       <c r="AM11">
         <v>400.0</v>
       </c>
       <c r="AN11">
         <v>400.0</v>
       </c>
       <c r="AO11">
         <v>400.0</v>
       </c>
       <c r="AP11">
         <v>400.0</v>
       </c>
       <c r="AQ11">
+        <v>400.0</v>
+      </c>
+      <c r="AR11">
         <v>500.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>416.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>400.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1600.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>905.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>83.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4850.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-342.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-796.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1056.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>82.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>246.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>-338.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>2199.0</v>
+      </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
+        <v>0.0</v>
+      </c>
+      <c r="F12">
         <v>1452.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>428748.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>291068.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>450052.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>436936.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>430135.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>271307.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>186429.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18396.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>169798.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>211229.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>205300.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>199033.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>198837.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>195358.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>190058.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>184905.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>185791.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>182614.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>171625.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>166355.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>289138.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>301547.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>293965.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>116063.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>57055.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1051000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>74.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37708.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>208010.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>88723.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>464708.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>286000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>700000.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>776.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>307.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>410.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>662.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>649.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>213.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>142.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>148.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>169.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>169615.0</v>
+      </c>
       <c r="C13">
+        <v>274096.0</v>
+      </c>
+      <c r="D13">
         <v>418474.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>533090.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>619054.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>732273.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1292594.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>961237.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>426514.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50305.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>39882.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8598.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>24514.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19011.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>26.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12237,532 +12443,547 @@
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-12509361.0</v>
+      </c>
+      <c r="C15">
         <v>-14441963.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12754660.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-17624872.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-11103319.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9746479.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3898297.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7902816.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5019531.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4419930.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-24945834.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3111500.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5167520.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-9891642.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3127283.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3419278.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3043399.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-2512820.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1824818.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-2024027.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2160517.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1502107.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1296696.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1420236.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2341660.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4852052.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4931000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15905000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-14774000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6222000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2096000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2662000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8214000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-628000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-480000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-703000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1283218.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1120000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-945271.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>573093.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-1685000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-691000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1183000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2057000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-910225.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1702627.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-859000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7760.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-13514.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3620.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-712.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2069.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>160.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4656.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>55.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-381.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-24945834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3111500.0</v>
       </c>
       <c r="M16">
         <v>-3111500.0</v>
       </c>
       <c r="N16">
         <v>-3111500.0</v>
       </c>
       <c r="O16">
+        <v>-3111500.0</v>
+      </c>
+      <c r="P16">
         <v>-3127283.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3419278.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3043399.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-2512820.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1824818.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2024027.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2160517.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1502107.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1296696.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1420236.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2341660.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4852052.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-12509361.0</v>
+      </c>
       <c r="C17">
+        <v>-14441963.0</v>
+      </c>
+      <c r="D17">
         <v>-12754660.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17624872.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-11103319.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9746479.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3898297.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7902816.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5019531.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4419930.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-24945834.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3111500.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5167520.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-9891642.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3127283.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3419278.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3043399.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-2512820.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1824818.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2024027.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2160517.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1502107.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1296696.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1420236.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2341660.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4852052.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>167416.0</v>
+      </c>
       <c r="C18">
+        <v>274096.0</v>
+      </c>
+      <c r="D18">
         <v>418474.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>533090.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>617602.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>779188.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>998463.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>511185.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10422.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-379830.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-254745.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-177831.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6115.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-150787.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-211229.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-205300.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-199033.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-198834.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-195358.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-190058.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-184905.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-185762.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-182614.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-171625.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-166355.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-289112.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -12775,54 +12996,55 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -12835,224 +13057,228 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-12674366.0</v>
+      </c>
+      <c r="C21">
         <v>-14895544.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13264534.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18243925.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11759562.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10666101.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4968796.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8405571.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6152250.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4086257.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-24705766.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2842997.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3100158.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9283070.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2922282.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3218360.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2888021.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2461670.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1819109.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1829674.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1737262.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1318927.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1538220.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1220658.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2211208.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1843510.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1503000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1771000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1515000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1315000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1046000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1080000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1251000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-987000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-762000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-731000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1380153.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-912000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-856148.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1482000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1220000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1154000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-896000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1357000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-909825.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>872274.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-858000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4052.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-13431.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1230.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>744.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3612.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6194.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4760.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-93.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-550.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13065,224 +13291,228 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>12674366.0</v>
+      </c>
+      <c r="C23">
         <v>14895544.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13264534.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18243925.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11759562.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10666101.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4968796.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8405571.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6152250.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4086257.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24705766.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2842997.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3100158.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9283070.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2922282.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3218360.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2888021.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2461670.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1819109.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1829674.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1737262.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1318927.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1538220.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1220658.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2211208.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1843510.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1503000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1771000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1515000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1315000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1046000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1080000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1251000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>986519.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>761630.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>730927.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1380153.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>912058.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>856148.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1482000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1220000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1154000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>896292.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1357000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>909825.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1701027.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>857613.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>67045.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>86271.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>64651.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>90408.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>105317.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>63324.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11483.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>93.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>550.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13295,1100 +13525,1129 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>172886.0</v>
+      </c>
       <c r="C25">
+        <v>180009.0</v>
+      </c>
+      <c r="D25">
         <v>178898.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>187066.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>177379.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>175293.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>65997.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29790.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27560.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28371.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28789.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>33917.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>33174.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>31532.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28805.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27683.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26978.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24719.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7464.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1010.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>938.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>776.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>365.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>366.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>365.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>7762794.0</v>
+      </c>
+      <c r="C26">
         <v>11469425.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9357444.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14337753.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7197257.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7793156.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4883337.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4078751.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1946450.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1591494.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1254653.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1788434.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1184880.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1537274.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1781724.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1427154.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1265653.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1113378.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>327731.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>880672.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>609656.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>369278.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>346217.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>428529.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>799612.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>715925.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>513004.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>688041.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>320986.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>237675.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>67291.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>25000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>70000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>88550.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>60651.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>92100.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>263200.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>80525.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>459957.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>135358.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>343231.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>152288.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>43374.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>37200.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>32500.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>195000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>28371.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>4738686.0</v>
+      </c>
+      <c r="C28">
         <v>3426119.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3907090.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3906172.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4562305.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4554194.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4638927.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4326820.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4205800.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2494763.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2235899.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1206405.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1915278.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1540486.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1140558.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1791206.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1622368.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1348292.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1491378.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>949002.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1127606.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>948873.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1192003.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>792129.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1411596.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1127585.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>990110.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1083000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1194000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1078000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>978329.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1080000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1226000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>916519.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>673080.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>670276.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1288053.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>648858.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>775623.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1022000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1085000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>811218.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>744004.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1313000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>872625.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1668527.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>662613.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>33389.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>46048.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>29828.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>39457.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>40129.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>28923.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5731.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>93.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>550.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>3400.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>8071.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>3600.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1600.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5141.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>500.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1600.0</v>
       </c>
-      <c r="U29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V29"/>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>1600.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>14715535.0</v>
+        <v>12501480.0</v>
       </c>
       <c r="C30">
+        <v>14895544.0</v>
+      </c>
+      <c r="D30">
         <v>13264534.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18243925.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11759562.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10666101.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4968796.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8405571.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6152250.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4086257.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24705766.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2842997.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3100158.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9283070.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2922282.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3218360.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2888021.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2461670.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1819109.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1829674.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1737262.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1318151.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1538220.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1220658.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2211208.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1843510.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1503000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1771000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1515000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1315000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1046000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1080000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1251000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>986519.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>761630.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>730927.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1380153.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>912058.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>856148.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1482000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1220000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1154000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>896292.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1357000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>909825.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1701027.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>857613.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>47628.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>62666.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>44127.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>58534.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>61730.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>38743.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6127.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>93.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>550.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>165005.0</v>
+      </c>
+      <c r="C31">
         <v>453581.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>509874.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>622453.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>658243.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>919622.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1070499.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>510826.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1134719.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-333673.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-240068.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-264903.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2067362.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-606972.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-205001.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-195777.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-155378.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-50650.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5709.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-192753.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-423255.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-183180.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>241524.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-197978.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-130452.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6695562.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3428000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>17678000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13259000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4907000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1051000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1580000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6962000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>357504.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>281497.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>29763.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>97766.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-208000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-88723.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2056000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-465000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>463665.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-286000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-700000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-2736428.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>3708.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-83.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4850.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2252.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-487.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>6436.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>142.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>148.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>169.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>163389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
-      <c r="AA32"/>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-      <c r="AT32">
+      <c r="AT32"/>
+      <c r="AU32">
         <v>-136261.0</v>
       </c>
-      <c r="AU32"/>
-      <c r="AV32">
+      <c r="AV32"/>
+      <c r="AW32">
         <v>71097.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>72840.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>63421.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>91152.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>108929.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>57130.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>16243.0</v>
       </c>
-      <c r="BC32"/>
       <c r="BD32"/>
+      <c r="BE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14441,1031 +14700,1035 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>68415741.0</v>
       </c>
       <c r="C2">
         <v>10336655.0</v>
       </c>
       <c r="D2">
         <v>1249107.0</v>
       </c>
       <c r="E2">
         <v>8987578.0</v>
       </c>
       <c r="F2">
         <v>2473976.0</v>
       </c>
       <c r="G2">
         <v>1834515.0</v>
       </c>
       <c r="H2">
         <v>1857885.0</v>
       </c>
       <c r="I2">
         <v>264383.0</v>
       </c>
       <c r="J2">
         <v>64820.0</v>
       </c>
       <c r="K2">
         <v>3221209.0</v>
       </c>
       <c r="L2">
         <v>207330.0</v>
       </c>
       <c r="M2">
         <v>52186.0</v>
       </c>
       <c r="N2">
         <v>26404.0</v>
       </c>
       <c r="O2">
         <v>13914.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>6312</v>
       </c>
       <c r="C3">
         <v>1604027</v>
       </c>
       <c r="D3">
         <v>12550</v>
       </c>
       <c r="E3">
         <v>28060</v>
       </c>
       <c r="F3">
         <v>90866</v>
       </c>
       <c r="G3">
         <v>7230</v>
       </c>
       <c r="H3">
         <v>7230</v>
       </c>
       <c r="I3">
         <v>4385</v>
       </c>
       <c r="J3">
         <v>19654</v>
       </c>
       <c r="K3">
         <v>11117</v>
       </c>
       <c r="L3">
         <v>1982</v>
       </c>
       <c r="M3">
         <v>23262</v>
       </c>
       <c r="N3">
         <v>49116</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-62533243.0</v>
       </c>
       <c r="C6">
         <v>58079086.0</v>
       </c>
       <c r="D6">
         <v>9087548.0</v>
       </c>
       <c r="E6">
         <v>-7738471.0</v>
       </c>
       <c r="F6">
         <v>6513602.0</v>
       </c>
       <c r="G6">
         <v>639461.0</v>
       </c>
       <c r="H6">
         <v>-23370.0</v>
       </c>
       <c r="I6">
         <v>1593502.0</v>
       </c>
       <c r="J6">
         <v>195135.0</v>
       </c>
       <c r="K6">
         <v>-3156389.0</v>
       </c>
       <c r="L6">
         <v>3013879.0</v>
       </c>
       <c r="M6">
         <v>207330.0</v>
       </c>
       <c r="N6">
         <v>25782.0</v>
       </c>
       <c r="O6">
         <v>12490.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>4731989.0</v>
       </c>
       <c r="C7">
         <v>-2628758.0</v>
       </c>
       <c r="D7">
         <v>-469307.0</v>
       </c>
       <c r="E7">
         <v>-761904.0</v>
       </c>
       <c r="F7">
         <v>646943.0</v>
       </c>
       <c r="G7">
         <v>94191.0</v>
       </c>
       <c r="H7">
         <v>295714.0</v>
       </c>
       <c r="I7">
         <v>100192.0</v>
       </c>
       <c r="J7">
         <v>-323846.0</v>
       </c>
       <c r="K7">
         <v>40517.0</v>
       </c>
       <c r="L7">
         <v>-418570.0</v>
       </c>
       <c r="M7">
         <v>500079.0</v>
       </c>
       <c r="N7">
         <v>120403.0</v>
       </c>
       <c r="O7">
         <v>-2581.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>-18432.0</v>
       </c>
       <c r="O9">
         <v>-6906.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>132918.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>518638.0</v>
       </c>
       <c r="G11">
         <v>241563.0</v>
       </c>
       <c r="H11">
         <v>134212.0</v>
       </c>
       <c r="I11">
         <v>-85324.0</v>
       </c>
       <c r="J11">
         <v>-173729.0</v>
       </c>
       <c r="K11">
         <v>149293.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>772418.0</v>
       </c>
       <c r="G12">
         <v>-133528.0</v>
       </c>
       <c r="H12">
         <v>-8006235.0</v>
       </c>
       <c r="I12">
         <v>15090950.0</v>
       </c>
       <c r="J12">
         <v>78820.0</v>
       </c>
       <c r="K12">
         <v>-430281.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>128305.0</v>
       </c>
       <c r="G13">
         <v>-147372.0</v>
       </c>
       <c r="H13">
         <v>161502.0</v>
       </c>
       <c r="I13">
         <v>185516.0</v>
       </c>
       <c r="J13">
         <v>-150117.0</v>
       </c>
       <c r="K13">
         <v>-108776.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>723352.0</v>
       </c>
       <c r="C14">
         <v>298640.0</v>
       </c>
       <c r="D14">
         <v>124251.0</v>
       </c>
       <c r="E14">
         <v>114998.0</v>
       </c>
       <c r="F14">
         <v>34131.0</v>
       </c>
       <c r="G14">
         <v>1872.0</v>
       </c>
       <c r="H14">
         <v>1462.0</v>
       </c>
       <c r="I14">
         <v>1544.0</v>
       </c>
       <c r="J14">
         <v>8039.0</v>
       </c>
       <c r="K14">
         <v>14916.0</v>
       </c>
       <c r="L14">
         <v>9953.0</v>
       </c>
       <c r="M14">
         <v>1908.0</v>
       </c>
       <c r="N14">
         <v>10872.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>5882498.0</v>
       </c>
       <c r="C16">
         <v>68415741.0</v>
       </c>
       <c r="D16">
         <v>10336655.0</v>
       </c>
       <c r="E16">
         <v>1249107.0</v>
       </c>
       <c r="F16">
         <v>8987578.0</v>
       </c>
       <c r="G16">
         <v>2473976.0</v>
       </c>
       <c r="H16">
         <v>1834515.0</v>
       </c>
       <c r="I16">
         <v>1857885.0</v>
       </c>
       <c r="J16">
         <v>259955.0</v>
       </c>
       <c r="K16">
         <v>64820.0</v>
       </c>
       <c r="L16">
         <v>3221209.0</v>
       </c>
       <c r="M16">
         <v>207330.0</v>
       </c>
       <c r="N16">
         <v>52186.0</v>
       </c>
       <c r="O16">
         <v>26404.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-43068841.0</v>
       </c>
       <c r="C18">
         <v>-26841507.0</v>
       </c>
       <c r="D18">
         <v>-13964728.0</v>
       </c>
       <c r="E18">
         <v>-12772132.0</v>
       </c>
       <c r="F18">
         <v>-6565754.0</v>
       </c>
       <c r="G18">
         <v>-6061361.0</v>
       </c>
       <c r="H18">
         <v>-6027941.0</v>
       </c>
       <c r="I18">
         <v>-3947399.0</v>
       </c>
       <c r="J18">
         <v>-3317867.0</v>
       </c>
       <c r="K18">
         <v>-3564058.0</v>
       </c>
       <c r="L18">
         <v>-3729971.0</v>
       </c>
       <c r="M18">
         <v>-1778470.0</v>
       </c>
       <c r="N18">
         <v>-63611.0</v>
       </c>
       <c r="O18">
         <v>1928.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>-19854723.0</v>
+      </c>
       <c r="C19">
         <v>-245615.0</v>
       </c>
       <c r="D19">
         <v>6596456.0</v>
       </c>
       <c r="E19">
         <v>5214395.0</v>
       </c>
       <c r="F19">
         <v>-90866.0</v>
       </c>
       <c r="G19">
         <v>-7230.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>-4385.0</v>
       </c>
       <c r="J19">
         <v>-19654.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>167</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>83556563.0</v>
       </c>
       <c r="D20">
         <v>11734947.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>6062774.0</v>
       </c>
       <c r="G20">
         <v>6085589.0</v>
       </c>
       <c r="H20">
         <v>1919372.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>4714349.0</v>
       </c>
       <c r="E21">
         <v>-210761.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>566700.0</v>
       </c>
       <c r="H21">
         <v>5199.0</v>
       </c>
       <c r="I21">
         <v>2346293.0</v>
       </c>
       <c r="J21">
         <v>500000.0</v>
       </c>
       <c r="K21">
         <v>500000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>-55924814.0</v>
       </c>
       <c r="C22">
         <v>-26567123.0</v>
       </c>
       <c r="D22">
         <v>-37644784.0</v>
       </c>
       <c r="E22">
         <v>-19481602.0</v>
       </c>
       <c r="F22">
         <v>-8522182.0</v>
       </c>
       <c r="G22">
         <v>-6560699.0</v>
       </c>
       <c r="H22">
         <v>1051825.0</v>
       </c>
       <c r="I22">
         <v>-19194236.0</v>
       </c>
       <c r="J22">
         <v>-3094298.0</v>
       </c>
       <c r="K22">
         <v>-3178093.0</v>
       </c>
       <c r="L22">
         <v>-4841161.0</v>
       </c>
       <c r="M22">
         <v>-2734166.0</v>
       </c>
       <c r="N22">
         <v>-120403.0</v>
       </c>
       <c r="O22">
         <v>4509.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>5618.0</v>
       </c>
       <c r="D23">
         <v>-6026.0</v>
       </c>
       <c r="E23">
         <v>1967.0</v>
       </c>
       <c r="F23">
         <v>7016582.0</v>
       </c>
       <c r="G23">
         <v>48533.0</v>
       </c>
       <c r="H23">
         <v>4080000.0</v>
       </c>
       <c r="I23">
         <v>98700.0</v>
       </c>
       <c r="J23">
         <v>3013002.0</v>
       </c>
       <c r="K23">
         <v>407669.0</v>
       </c>
       <c r="L23">
         <v>6022829.0</v>
       </c>
       <c r="M23"/>
       <c r="N23">
         <v>78393.0</v>
       </c>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1358412.0</v>
       </c>
       <c r="D24">
         <v>6609006.0</v>
       </c>
       <c r="E24">
         <v>-66458.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>11000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>-360750.0</v>
       </c>
       <c r="C25">
         <v>-4657719.0</v>
       </c>
       <c r="D25">
         <v>23050152.0</v>
       </c>
       <c r="E25">
         <v>6755404.0</v>
       </c>
       <c r="F25">
         <v>497014.0</v>
       </c>
       <c r="G25">
         <v>107763.0</v>
       </c>
       <c r="H25">
         <v>629293.0</v>
       </c>
       <c r="I25">
         <v>14474525.0</v>
       </c>
       <c r="J25">
         <v>-496784.0</v>
       </c>
       <c r="K25">
         <v>98564.0</v>
       </c>
       <c r="L25">
         <v>1107446.0</v>
       </c>
       <c r="M25">
         <v>466200.0</v>
       </c>
       <c r="N25">
         <v>-25367.0</v>
       </c>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>7767694.0</v>
       </c>
       <c r="C27">
         <v>8317480.0</v>
       </c>
       <c r="D27">
         <v>987510.0</v>
       </c>
       <c r="E27">
         <v>629032.0</v>
       </c>
       <c r="F27">
         <v>869206.0</v>
       </c>
       <c r="G27">
         <v>302742.0</v>
       </c>
       <c r="H27">
         <v>680455.0</v>
       </c>
       <c r="I27">
         <v>674961.0</v>
       </c>
       <c r="J27">
         <v>608676.0</v>
       </c>
       <c r="K27">
         <v>706368.0</v>
       </c>
       <c r="L27">
         <v>414343.0</v>
       </c>
       <c r="M27">
         <v>10771.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>29571.0</v>
       </c>
       <c r="C28">
         <v>83562181.0</v>
       </c>
       <c r="D28">
         <v>16443270.0</v>
       </c>
       <c r="E28">
         <v>-208794.0</v>
       </c>
       <c r="F28">
         <v>13079356.0</v>
       </c>
       <c r="G28">
         <v>6700822.0</v>
       </c>
       <c r="H28">
         <v>6004571.0</v>
       </c>
       <c r="I28">
         <v>5540901.0</v>
       </c>
       <c r="J28">
         <v>3513002.0</v>
       </c>
       <c r="K28">
         <v>407669.0</v>
       </c>
       <c r="L28">
         <v>6743850.0</v>
       </c>
       <c r="M28">
         <v>1985800.0</v>
       </c>
       <c r="N28">
         <v>78393.0</v>
       </c>
       <c r="O28">
         <v>10562.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>-43062529.0</v>
       </c>
       <c r="C29">
         <v>-25237480.0</v>
       </c>
       <c r="D29">
         <v>-13952178.0</v>
       </c>
       <c r="E29">
         <v>-12744072.0</v>
       </c>
       <c r="F29">
         <v>-6474888.0</v>
       </c>
       <c r="G29">
         <v>-6054131.0</v>
       </c>
       <c r="H29">
         <v>-6027941.0</v>
       </c>
       <c r="I29">
         <v>-3943014.0</v>
       </c>
       <c r="J29">
         <v>-3298213.0</v>
       </c>
       <c r="K29">
         <v>-3552941.0</v>
       </c>
       <c r="L29">
         <v>-3727989.0</v>
       </c>
       <c r="M29">
         <v>-1755208.0</v>
       </c>
       <c r="N29">
         <v>-14495.0</v>
       </c>
       <c r="O29">
         <v>1928.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-19500285.0</v>
       </c>
       <c r="C30">
         <v>-245615.0</v>
       </c>
       <c r="D30">
         <v>6596456.0</v>
       </c>
       <c r="E30">
         <v>5214395.0</v>
       </c>
       <c r="F30">
         <v>-90866.0</v>
       </c>
       <c r="G30">
         <v>-7230.0</v>
       </c>
       <c r="H30">
         <v>-7230.0</v>
       </c>
       <c r="I30">
         <v>-4385.0</v>
       </c>
@@ -15485,557 +15748,566 @@
         <v>-38116.0</v>
       </c>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>5882498.0</v>
+      </c>
+      <c r="C2">
         <v>18441079.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23838244.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46421299.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68415741000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76492816.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>83201056.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92423109.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10336655.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14211044.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>558034.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2673283.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1249107.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>419963.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2934468.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6011441.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8987578.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11094194.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5190900.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5156992.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2473976.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4229139.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>107062.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>568402.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1834515.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1323872.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2812338.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4417464.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1857885.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1062940.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1879222.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2949740.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>264383.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41978.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>108859.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>380272.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>64820.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>319930.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>831658.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2061622.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3221209.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4342722.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>601266.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>176705.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>207330.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1025023.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>49952.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>46476.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>52186.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29712.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23261.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>26404.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13082.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12375.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
+        <v>3</v>
+      </c>
+      <c r="D3">
         <v>5</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6312000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50024</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1518359</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32463</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3181</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7012</v>
-      </c>
-[...1 lines deleted...]
-        <v>3673</v>
       </c>
       <c r="L3">
         <v>3673</v>
       </c>
       <c r="M3">
+        <v>4</v>
+      </c>
+      <c r="N3">
         <v>1860</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>78962</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10344</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3213</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1995</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>54038</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26658</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>526</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10696</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7227</v>
-      </c>
-[...1 lines deleted...]
-        <v>7230</v>
       </c>
       <c r="X3">
         <v>7230</v>
       </c>
       <c r="Y3">
         <v>7230</v>
       </c>
       <c r="Z3">
+        <v>7230</v>
+      </c>
+      <c r="AA3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>3326</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1059</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11117</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
         <v>11116</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
         <v>10873</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>67832</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>25000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>26645</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1645</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>47471</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16046,54 +16318,55 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16104,380 +16377,387 @@
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>2266517.0</v>
+      </c>
+      <c r="C6">
         <v>-12558581.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5397165.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-22583055.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21994442000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8077075.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6708240.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9222053.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>82086454.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3874389.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13653010.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2115249.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1424176.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>829144.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2514505.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3076973.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2976137.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2106616.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5903294.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33908.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2683016.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1755163.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4122077.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-461340.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1266113.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>510643.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1488466.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1605126.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2559579.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>794945.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-816282.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1070518.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2685357.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>217977.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-66881.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-271413.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>315452.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-255110.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-511728.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1229964.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1159587.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1121513.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3741456.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>424561.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-30625.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-817693.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10716.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3476.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5710.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7439.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6451.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3143.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13322.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>707.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>2273954.0</v>
+      </c>
+      <c r="C7">
         <v>3056914.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2611349.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4747873.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-461449.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-869444.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1083181.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1556100.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1286395.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-110570.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-592154.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>952546.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-719125.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1860460.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>738450.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>195581.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-146993.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>390726.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-119785.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>90931.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>285071.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-484955.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-540174.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>203087.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>916233.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>272926.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-48489.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>100078.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-28801.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3280.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>73662.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-78740.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>108550.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1340220.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>532996.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>299018.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>217432.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-21175.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>159311.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>53583.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-151202.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-167920.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-474761.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>254443.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-30332.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>421452.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>953.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>14556.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-10139.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3515.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7384.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-13440.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3131.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16488,620 +16768,629 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-2761.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8897.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-623.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-9464.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3412.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-10446.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-14726.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6906.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>10039.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-3821.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-90535.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>331147.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>417137.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>68349.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2736.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>588389.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-85556.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-112677.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>128482.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-371660.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-420541.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>195404.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>838360.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-57121.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>21352101.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133201.0</v>
       </c>
       <c r="M12">
         <v>133201.0</v>
       </c>
       <c r="N12">
         <v>133201.0</v>
       </c>
       <c r="O12">
+        <v>133201.0</v>
+      </c>
+      <c r="P12">
         <v>137896.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>134841.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>93703.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-26230.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>299324.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>114394.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>384930.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58944.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-275773.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>55062.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28239.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-6818902.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-501622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621399.0</v>
       </c>
       <c r="M13">
         <v>621399.0</v>
       </c>
       <c r="N13">
         <v>621399.0</v>
       </c>
       <c r="O13">
+        <v>621399.0</v>
+      </c>
+      <c r="P13">
         <v>321314.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>127231.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-149729.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-197663.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-34229.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>203608.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>156589.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-113295.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-119633.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7683.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>77873.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>330047.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>172886.0</v>
+      </c>
+      <c r="C14">
         <v>-177021612.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>178898.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>187066.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>177379.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>175293.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65997.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29790.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27560.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28371.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28789.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>33917.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33174.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40661.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28805.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27683.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26978.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24719.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7464.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1010.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>938.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>776.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>365.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>366.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>365.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365.0</v>
       </c>
       <c r="AB14">
         <v>365.0</v>
       </c>
       <c r="AC14">
-        <v>366.0</v>
+        <v>365.0</v>
       </c>
       <c r="AD14">
         <v>366.0</v>
       </c>
       <c r="AE14">
+        <v>366.0</v>
+      </c>
+      <c r="AF14">
         <v>365.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>482.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>331.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1238.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1946.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2427.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2428.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3902.0</v>
       </c>
       <c r="AN14">
         <v>3902.0</v>
       </c>
       <c r="AO14">
+        <v>3902.0</v>
+      </c>
+      <c r="AP14">
         <v>3701.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2663.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313.0</v>
       </c>
       <c r="AS14">
         <v>2313.0</v>
       </c>
       <c r="AT14">
+        <v>2313.0</v>
+      </c>
+      <c r="AU14">
         <v>-7855.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3108.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2373.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3854.0</v>
       </c>
       <c r="AY14">
         <v>3854.0</v>
       </c>
       <c r="AZ14">
+        <v>3854.0</v>
+      </c>
+      <c r="BA14">
         <v>791.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -17112,218 +17401,222 @@
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>8149015.0</v>
+      </c>
+      <c r="C16">
         <v>5882498.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18441079.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23838244.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46421299000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68415741.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>76492816.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>83201056.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92423109.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10336655.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14211044.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>558034.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2673283.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1249107.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>419963.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2934468.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6011441.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8987578.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11094194.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5190900.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5156992.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2473976.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4229139.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>107062.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>568402.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1834515.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1323872.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2812338.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4417464.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1857885.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1062940.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1879222.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2949740.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>259955.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41978.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>108859.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>380272.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>64820.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>319930.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>831658.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2061622.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3221209.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4342722.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>601266.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>176705.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>207330.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>39236.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>49952.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>46476.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>37151.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>29712.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>23261.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>26404.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13082.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17334,1008 +17627,1037 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
-        <v>-9186061007.0</v>
+        <v>-8557920.0</v>
       </c>
       <c r="C18">
+        <v>-9766490.0</v>
+      </c>
+      <c r="D18">
         <v>-13364380.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10746190.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9191792000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8223127.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6781077.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7125999.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4711304.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3851730.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4058374.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1991836.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4062783.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4950484.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2066935.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2904297.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2916870.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2022894.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1513201.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1670875.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1358784.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1793160.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1974045.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1028040.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1266113.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1503230.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1488466.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1605126.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1431120.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1014157.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-816282.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1062739.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1054221.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2163168.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-66881.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-271413.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-816405.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-662779.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-511728.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1229964.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1159587.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1113653.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1296885.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-567739.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-751694.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-813513.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-59908.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3313.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4145.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-19296.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-3106.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-59960.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1525.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>55.0</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>10895109.0</v>
+      </c>
       <c r="C19">
+        <v>-2983494.0</v>
+      </c>
+      <c r="D19">
         <v>7967210.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11855026.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12808962.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>90410.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1445522.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-32463.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1141960.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7017.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1073067.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>0.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5530406.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5666505.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-366068.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-84043.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1999.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-54038.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-26658.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>526.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10696.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>0.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>-2096054.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>85652617.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>11734947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>83722.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-71525.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4905723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123413.0</v>
       </c>
       <c r="M21">
         <v>-123413.0</v>
       </c>
       <c r="N21">
         <v>-123413.0</v>
       </c>
       <c r="O21">
-        <v>-91846.0</v>
+        <v>-123413.0</v>
       </c>
       <c r="P21">
         <v>-91846.0</v>
       </c>
       <c r="Q21">
-        <v>-61230.0</v>
+        <v>-91846.0</v>
       </c>
       <c r="R21">
         <v>-61230.0</v>
       </c>
       <c r="S21">
         <v>-61230.0</v>
       </c>
       <c r="T21">
         <v>-61230.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>-61230.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>566700.0</v>
       </c>
       <c r="Z21">
+        <v>566700.0</v>
+      </c>
+      <c r="AA21">
         <v>-3994801.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-12509361.0</v>
+      </c>
+      <c r="C22">
         <v>11077773718.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12754660.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17624872.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-11103319.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9746479.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3898297.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7902816.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5019531.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4419930.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-24945834.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3111500.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5167520.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9891642.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3127283.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3419278.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3043399.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2512820.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1824818.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2024027.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2160517.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1502107.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1296696.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1420236.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2341660.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4852052.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4931125.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15905290.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-14774392.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6222094.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2096349.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2662000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8213793.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-628184.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-480133.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-702763.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1283218.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1120468.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-945271.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>573093.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1685447.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-691184.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1182792.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2056960.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-910225.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1702627.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7760.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13616.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3620.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-842.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2069.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>160.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4656.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>55.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>169</v>
+      </c>
+      <c r="B23">
+        <v>-71525.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>83562181.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1445522.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-32463.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1141960.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7017.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4973684.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6026.0</v>
       </c>
       <c r="M23">
         <v>-6026.0</v>
       </c>
       <c r="N23">
+        <v>-6026.0</v>
+      </c>
+      <c r="O23">
         <v>34161.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>1967.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-83722.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7416495.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1704783.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4041800.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>38000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6096122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-854078.0</v>
       </c>
       <c r="Y23">
         <v>-854078.0</v>
       </c>
       <c r="Z23">
+        <v>-854078.0</v>
+      </c>
+      <c r="AA23">
         <v>4080000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>-3233099.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>98700.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2381145.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>1131857.0</v>
       </c>
-      <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-7812.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5030641.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1000000.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>-44517.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>15426.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>850.0</v>
+      </c>
+      <c r="C24">
         <v>90624.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12796333801.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-12796153038.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>140434.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>72837.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1145141.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5532266.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1076740.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>5532266.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-80830.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-3141.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>37645.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9574.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-2604.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>652.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>7615.0</v>
+      </c>
+      <c r="C25">
         <v>-8715486956.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-91400.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-89363.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9176294520.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>178317.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4435216.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>507116.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-907936.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>64558.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21294291.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>30330.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1660969.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6636733.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>159313.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>150566.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>111181.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6565.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>151272.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>148986.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>379840.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>138827.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>138233.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>133681.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>94807.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6794345.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>194213.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>187799.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>56952.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5020610.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1051532.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1580242.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>219608.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-14316.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-273859.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3327.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>94784.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15692.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>61058.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-31414.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>53228.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17945.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>286000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1109114.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>50202.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>486390.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3897.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>1684.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18346,636 +18668,649 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>1496989.0</v>
+      </c>
+      <c r="C27">
         <v>-2198088551.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1914136.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2033109.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2201909.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2089210.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1921617.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1828474.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2478179.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>592853.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>160207.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>102871.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>131579.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>203186.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>144124.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>144364.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>137358.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>121954.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>488973.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>111699.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>146580.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>61526.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>148365.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>28709.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>64142.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>165772.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>170106.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>173084.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>171493.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>190241.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>154508.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>100603.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>229609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152169.0</v>
       </c>
       <c r="AI27">
         <v>152169.0</v>
       </c>
       <c r="AJ27">
         <v>152169.0</v>
       </c>
       <c r="AK27">
         <v>152169.0</v>
       </c>
       <c r="AL27">
+        <v>152169.0</v>
+      </c>
+      <c r="AM27">
         <v>161545.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>181607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181608.0</v>
       </c>
       <c r="AO27">
         <v>181608.0</v>
       </c>
       <c r="AP27">
+        <v>181608.0</v>
+      </c>
+      <c r="AQ27">
         <v>150358.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4286.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>123351.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>136348.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-71525.0</v>
+      </c>
+      <c r="C28">
         <v>11413.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18158.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5618.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2096054.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>85652617.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-22654.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16634644.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-123413.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-45307.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34161.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-91846.0</v>
       </c>
       <c r="P28">
         <v>-91846.0</v>
       </c>
       <c r="Q28">
+        <v>-91846.0</v>
+      </c>
+      <c r="R28">
         <v>-59263.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-83722.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7416495.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1704783.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4041800.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>38000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6096122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566700.0</v>
       </c>
       <c r="Y28">
         <v>566700.0</v>
       </c>
       <c r="Z28">
+        <v>566700.0</v>
+      </c>
+      <c r="AA28">
         <v>2013872.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>3990699.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1809102.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-7779.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3739578.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2381145.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1131857.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>407669.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-7860.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5038341.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>992300.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>721069.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4180.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>49192.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>163.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1565.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-11772.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>24983.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>56817.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10562.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>-8557917.0</v>
+      </c>
+      <c r="C29">
         <v>-9766487.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-13364375.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10746187.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9185480000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8173103.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5262718.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7093536.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4708123.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3844718.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4054701.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1991836.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4060923.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4871522.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2056591.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2901084.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2914875.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1968856.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1486543.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1671401.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1348088.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1785933.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1974045.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1028040.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1266113.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1503229.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1488466.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1605126.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1431120.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1014157.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-816282.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1059413.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1053162.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2143514.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-66881.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-271413.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-816405.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-662778.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-511728.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1229964.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1148471.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1113653.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1294903.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-567739.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-751694.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-802640.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7924.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3313.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4145.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>8211.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1461.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-12489.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1525.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>55.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>10895959.0</v>
+      </c>
+      <c r="C30">
         <v>-2803507.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7967210.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11855026.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12808962000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90410.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1445522.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-32463.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1141960.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073067.0</v>
       </c>
       <c r="L30">
         <v>1073067.0</v>
       </c>
       <c r="M30">
+        <v>1073067.0</v>
+      </c>
+      <c r="N30">
         <v>5530406.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5666505.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-366068.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-84043.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1999.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-54038.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26658.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>526.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7230.0</v>
       </c>
       <c r="W30">
         <v>-7230.0</v>
       </c>
       <c r="X30">
         <v>-7230.0</v>
       </c>
       <c r="Y30">
         <v>-7230.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="Z30">
+        <v>-7230.0</v>
+      </c>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-3326.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1059.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-19654.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-11116.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-1982.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-10873.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-67832.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>21859.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-17071.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-47471.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2604.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>652.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>