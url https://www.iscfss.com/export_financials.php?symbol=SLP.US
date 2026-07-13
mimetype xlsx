--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -5433,775 +5439,787 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN62"/>
+  <dimension ref="A1:DP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>2234000.0</v>
+      </c>
+      <c r="C2">
+        <v>803000.0</v>
+      </c>
+      <c r="D2">
         <v>863000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>470000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1663000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1206000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1120000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>602000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>658000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>360000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>317000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>144000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>357000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>350000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>238000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>225000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>426000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>414000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>387000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>298000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>400000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>332000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>351000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>663337.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>624645.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>584944.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>204075.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>209085.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>289762.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>218151.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>351605.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>197110.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>164857.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>141815.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>240892.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>211645.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>221355.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>211800.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>108111.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>184996.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>126078.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>90155.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>209407.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>133126.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>120657.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>153211.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>130547.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>177356.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>306723.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>235422.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>146011.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>221715.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>254737.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>194107.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>177509.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>301432.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>387848.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>314424.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>176136.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>390324.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>446795.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>309480.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>239424.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>281387.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>301637.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>299502.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>199218.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>265580.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>174473.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>165454.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>181230.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>269724.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>133910.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>225150.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>201246.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>88738.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>310741.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>140548.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>215418.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>159410.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>184467.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>124449.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>91041.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>182283.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>182355.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>135353.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>152886.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>131573.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>173980.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>174046.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>175008.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>80682.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>121170.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>132094.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>145697.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>102400.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>194262.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>272789.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>264305.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>232945.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>293352.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>279828.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>239000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>255381.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>149569.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>239142.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>244047.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF2">
         <v>200000.0</v>
       </c>
       <c r="DG2">
+        <v>300000.0</v>
+      </c>
+      <c r="DH2">
+        <v>200000.0</v>
+      </c>
+      <c r="DI2">
         <v>334759.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ2">
         <v>100000.0</v>
       </c>
       <c r="DK2">
+        <v>100000.0</v>
+      </c>
+      <c r="DL2">
+        <v>100000.0</v>
+      </c>
+      <c r="DM2">
         <v>140542.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>100000.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6278,52 +6296,54 @@
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
+      <c r="DO3"/>
+      <c r="DP3"/>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6400,510 +6420,518 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-270000.0</v>
+      </c>
+      <c r="C5">
+        <v>-272000.0</v>
+      </c>
+      <c r="D5">
         <v>-277000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-274000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-315000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-289000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-251000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-305000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-210000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-195000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-141000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-134000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-278000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-255000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-308000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-294000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-318000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-280000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-43000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>94000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>54000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>58000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>58467.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>30460.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1162437.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1121004.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1083128.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1050546.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1016943.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-985352.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-951300.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-913777.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-878402.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-844874.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-812100.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-777004.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-742229.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-703378.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-660656.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-612847.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-563399.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-514624.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-464406.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-421537.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-365391.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-309115.0</v>
       </c>
-      <c r="AU5">
-[...4 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-217623.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-433498.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-422336.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-411924.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-401615.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-390925.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-379566.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-368760.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-363186.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-615316.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-592471.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-579106.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-572697.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-565646.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-559871.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-553677.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-546808.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-541455.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-536170.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-530280.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-561549.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-551324.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-544356.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-533320.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-557888.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-544988.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-540625.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-527234.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-520266.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-509753.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-499354.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-493842.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-493144.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-486887.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-479434.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-485667.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-474846.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-464585.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-457530.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-449313.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-441020.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-470037.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-471175.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-464115.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-452722.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-442790.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-438325.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-423955.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-409919.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-395019.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-375990.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-431880.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-416395.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-400908.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-368301.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-132875.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-132875.0</v>
       </c>
-      <c r="DC5"/>
-      <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
-[...1 lines deleted...]
-      </c>
+      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5">
-        <v>-200000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-300000.0</v>
+      </c>
+      <c r="DI5"/>
       <c r="DJ5">
         <v>-200000.0</v>
       </c>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>-200000.0</v>
+      </c>
       <c r="DL5">
         <v>-200000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>-200000.0</v>
       </c>
-      <c r="DN5"/>
+      <c r="DO5">
+        <v>-200000.0</v>
+      </c>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6">
-[...1 lines deleted...]
-      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
@@ -6918,132 +6946,138 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>487000.0</v>
+      </c>
+      <c r="C7">
+        <v>508000.0</v>
+      </c>
+      <c r="D7">
         <v>557000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>616000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>719000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>796000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1320000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1006000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>922000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1032000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1089000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1197000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>942000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1179000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1292000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1404000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1528000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1650000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1148000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1278000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1406000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1533000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>771000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>926777.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1014917.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>635600.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>768127.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7090,114 +7124,120 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>20000.0</v>
       </c>
       <c r="C8">
         <v>20000.0</v>
       </c>
       <c r="D8">
+        <v>20000.0</v>
+      </c>
+      <c r="E8">
+        <v>20000.0</v>
+      </c>
+      <c r="F8">
         <v>20116000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>156229000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>154424000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>152328000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>150451000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>148472000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>146591000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>144974000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>143666000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>137821000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>140306000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>138512000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>137556000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>135472000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>134512000.0</v>
       </c>
-      <c r="S8">
-[...2 lines deleted...]
-      <c r="T8">
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>131994000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7250,186 +7290,188 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9">
         <v>128531427.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>20231443.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>16406702.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>15822118.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>15319474.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>14813016.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14435574.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>14055994.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>13453668.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>12933560.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>12624190.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>12303662.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>12109141.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>11816573.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11673696.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>11497832.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>11376007.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>10078647.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>9942194.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9859889.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>9714290.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>9643394.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>9517692.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>9427906.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>6085427.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>6021432.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>4987194.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>4908456.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>4842794.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4825548.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4797317.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>4666465.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>4628366.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>4642281.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>4537177.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>4247789.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
@@ -7444,402 +7486,410 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>35324000.0</v>
+      </c>
+      <c r="C10">
+        <v>25727000.0</v>
+      </c>
+      <c r="D10">
         <v>30189000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>30853000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26950000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10992000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6187000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10311000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>109092000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>37031000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>39789000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>57523000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>55131000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>39292000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>49392000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>51567000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>42353000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>60373000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>41680000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>36984000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>58811000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>42385000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>27651000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>49207314.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7354496.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12248652.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>12610446.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>11435499.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>10308125.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9893953.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>9352238.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9400701.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7223115.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6920792.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7045756.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6215718.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8248197.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>7426811.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8844664.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8030284.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7279683.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>7062993.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7154513.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8551275.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>6428596.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6103042.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5791177.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8614929.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7757972.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>9701417.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>10554707.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10179298.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>10005490.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9754861.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>11379378.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>12701075.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12889180.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13240930.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>12662240.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>10181049.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>9893600.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>8758887.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8873080.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>9631762.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8583193.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>8641289.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>7973340.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>7473485.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>7372614.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>7522211.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>6063754.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>5889601.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5986029.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>5507079.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>4584313.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4537714.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3038178.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3219116.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2102782.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1685036.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1099182.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1067672.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>931796.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1754042.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1348491.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1009331.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1048378.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>734266.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>402058.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>57396.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>351067.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>260733.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>103600.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>60094.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>51673.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>36072.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>83046.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>126724.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>51905.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>166652.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>63873.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>18087.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>50530.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>37535.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>113462.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>132741.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>64321.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>52323.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>30000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>198154.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>30000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>2156761.0</v>
       </c>
-      <c r="DL10"/>
-      <c r="DM10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>200000.0</v>
       </c>
-      <c r="DN10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7916,1722 +7966,32782 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>49990000.0</v>
+      </c>
+      <c r="C12">
+        <v>41836000.0</v>
+      </c>
+      <c r="D12">
         <v>35689000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="E12"/>
+      <c r="F12">
         <v>28450000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21385000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>18170000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>20255000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>118967000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>108504000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>113890000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>115463000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>122365000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>115344000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>131531000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>128235000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>122473000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>124565000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>124340000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>123604000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>119759000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>117752000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>118766000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>116010909.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7354496.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12248652.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12610446.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11435499.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10308125.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9893953.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9352238.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9400701.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7223115.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6920792.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7045756.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6215718.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8248197.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7426811.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8844664.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8030284.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7279683.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>7062993.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7154513.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8551275.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6428596.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6103042.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5791177.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>8614929.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7757972.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>9701417.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>10554707.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>10179298.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>10005490.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9754861.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>11379378.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>12701075.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>12889180.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>13240930.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>12662240.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>10181049.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>9893600.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>8758887.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>8873080.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>9631762.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>8583193.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>8641289.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>7973340.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>7473485.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7372614.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7522211.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>6063754.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>5889601.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5986029.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>5507079.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>4584313.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>4537714.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3038178.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>3219116.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>2102782.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1685036.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1099182.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1067672.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>931796.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1754042.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1348491.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1009331.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>1048378.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>734266.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>402058.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>57396.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>351067.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>260733.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>103600.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>60094.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>51673.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>36072.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>83046.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>126724.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>51905.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>166652.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>63873.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>18087.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>50530.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>113462.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>132741.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>64321.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>52323.0</v>
       </c>
-      <c r="DD12"/>
-      <c r="DE12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>30000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>198154.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>30000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>2156761.0</v>
       </c>
-      <c r="DL12"/>
-      <c r="DM12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>200000.0</v>
       </c>
-      <c r="DN12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>20000.0</v>
       </c>
-      <c r="C13"/>
+      <c r="C13">
+        <v>20000.0</v>
+      </c>
       <c r="D13">
+        <v>20000.0</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13">
         <v>20116000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>156229000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>154424000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>20000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>150451000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>148472000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>146591000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>144974000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>143666000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>137821000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>140306000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>138512000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>137556000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>135472000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>134512000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>133418000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>131994000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>130713000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>129253000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>9926.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7791.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7651.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7626.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>7595.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>7531.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7501.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>7461.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>7417.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>7359.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>7326.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>7288.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>7278.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>7244.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>7241.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>7231.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>7227.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>5504.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>5489.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>5467.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>5414.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>5358.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>5323.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>5312.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>4821.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>4807.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>4634.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>4545.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>4502.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>4502.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>4493.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>4399.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>4399.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>4394.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>4347.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>4044.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>4044.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>4004.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>3813.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>3973.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>4304.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>4324.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>4526.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>4155.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>4172.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>4495.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>4608.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>4878.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>4769.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>4700.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>4700.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>4453.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>4233.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>4197.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>3964.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>3802.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>3794.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>3703.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>3734.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>3651.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>3650.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>3633.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>3622.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>3582.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>3565.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>3546.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>3500.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>3440.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>3413.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>3412.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>3410.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3409.0</v>
       </c>
       <c r="CR13">
         <v>3409.0</v>
       </c>
       <c r="CS13">
         <v>3409.0</v>
       </c>
       <c r="CT13">
         <v>3409.0</v>
       </c>
       <c r="CU13">
         <v>3409.0</v>
       </c>
       <c r="CV13">
+        <v>3409.0</v>
+      </c>
+      <c r="CW13">
+        <v>3409.0</v>
+      </c>
+      <c r="CX13">
         <v>3408.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>3386.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="CZ13">
         <v>3386.0</v>
       </c>
       <c r="DA13">
+        <v>3000.0</v>
+      </c>
+      <c r="DB13">
         <v>3386.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
+        <v>3386.0</v>
+      </c>
+      <c r="DD13">
         <v>3384.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>3384.0</v>
       </c>
-      <c r="DD13"/>
-[...1 lines deleted...]
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13">
         <v>3350.0</v>
       </c>
-      <c r="DG13">
+      <c r="DI13">
         <v>3350.0</v>
       </c>
-      <c r="DH13"/>
-[...1 lines deleted...]
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13">
         <v>3350.0</v>
       </c>
-      <c r="DK13">
+      <c r="DM13">
         <v>3350.0</v>
       </c>
-      <c r="DL13"/>
-      <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>20233000.0</v>
+      </c>
+      <c r="C14">
+        <v>20232000.0</v>
+      </c>
+      <c r="D14">
         <v>20220000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>20137480.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>20113000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>20277000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>20266000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>20051134.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20433000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20315000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20279000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>19937961.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20355000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>20529000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>20825000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>20803000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>20768000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>20745000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>20746000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20753000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>20802000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>20842000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>20799000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19151857.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18427000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>18316000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>18307000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>18265585.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18096195.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>18002741.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17997735.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>17421838.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>17904428.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>17855351.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>17859683.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>17282132.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>17585528.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>17438508.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>17409134.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>17000228.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>17227540.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>17268144.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>17255068.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>16966089.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>17073155.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>17105412.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>17097858.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>16193976.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>16455078.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>16356544.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>16366720.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>16366720.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>16335608.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>16336353.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>16365552.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>15927806.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>16340765.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>15995226.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>16129535.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>15572943.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>16039951.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>16217573.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>16525142.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>15691345.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>15691345.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>16558423.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>16775287.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>15648630.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>16925581.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>17108322.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>17516583.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>16348818.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>17868750.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>18279889.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>18429743.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>15911312.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>18361258.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>18029650.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>17097120.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>14889102.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>16452132.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>16360900.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>14597336.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>14597336.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>15832252.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>16459488.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>16574748.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>14284764.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>16184892.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>16837836.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>16512368.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>13668808.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>14867624.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>15126360.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>13723072.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>13633324.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>13633324.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>14286256.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>13577196.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>13577196.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>13569736.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>13744644.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>13539872.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>13539872.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>13542516.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>13536812.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>13518156.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>13518156.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>3750000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>3333333.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13400000.0</v>
       </c>
       <c r="DH14">
         <v>3333333.0</v>
       </c>
       <c r="DI14">
+        <v>13400000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>3333333.0</v>
+      </c>
+      <c r="DK14">
         <v>3529412.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>2941177.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>13400000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>2352941.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>2222222.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>2222222.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>143666000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>137821000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>140306000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>138512000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>137556000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>135472000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>134512000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="U15"/>
+      <c r="V15">
         <v>131994000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>130713000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>129253000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>9926.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>7791.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7651.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7626.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>7595.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>7531.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>7501.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>7461.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>7417.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>7359.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>7326.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>7288.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>7278.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>7244.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>7241.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>7231.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>7227.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5504.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5489.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5467.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5414.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5358.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5323.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5312.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>4821.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4807.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4634.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4545.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4502000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4502.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>4493.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4399.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>4399.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>4394.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>4347.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>4044.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4044.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>4004.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>3813.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>3973.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>4304.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>4324.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>4526.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>4155.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>4172.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>4495.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>4608.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>4878.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>4769.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4700.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>4700.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>4453.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4233.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>4197.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>3964.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>3802.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>3794.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>3703.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>3734.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>3651.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>3650.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>3633.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>3622.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3582.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>3565.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>3546.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>3500.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>3440.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>3413.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>3412.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>3410.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3409.0</v>
       </c>
       <c r="CR15">
         <v>3409.0</v>
       </c>
       <c r="CS15">
         <v>3409.0</v>
       </c>
       <c r="CT15">
         <v>3409.0</v>
       </c>
       <c r="CU15">
         <v>3409.0</v>
       </c>
       <c r="CV15">
+        <v>3409.0</v>
+      </c>
+      <c r="CW15">
+        <v>3409.0</v>
+      </c>
+      <c r="CX15">
         <v>3408.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3386.0</v>
       </c>
       <c r="CY15">
         <v>3386.0</v>
       </c>
       <c r="CZ15">
         <v>3386.0</v>
       </c>
       <c r="DA15">
         <v>3386.0</v>
       </c>
       <c r="DB15">
+        <v>3386.0</v>
+      </c>
+      <c r="DC15">
+        <v>3386.0</v>
+      </c>
+      <c r="DD15">
         <v>3384.0</v>
       </c>
+      <c r="DE15">
+        <v>3384.0</v>
+      </c>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15">
+        <v>3350.0</v>
+      </c>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15">
+        <v>3350.0</v>
+      </c>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+    </row>
+    <row r="16" spans="1:120">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>5278000.0</v>
+      </c>
+      <c r="C16">
+        <v>5530000.0</v>
+      </c>
+      <c r="D16">
+        <v>5719000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
+        <v>4344000.0</v>
+      </c>
+      <c r="G16">
+        <v>3346000.0</v>
+      </c>
+      <c r="H16">
+        <v>3231000.0</v>
+      </c>
+      <c r="I16">
+        <v>1996000.0</v>
+      </c>
+      <c r="J16">
+        <v>1437000.0</v>
+      </c>
+      <c r="K16">
+        <v>2457000.0</v>
+      </c>
+      <c r="L16">
+        <v>2660000.0</v>
+      </c>
+      <c r="M16">
+        <v>3100000.0</v>
+      </c>
+      <c r="N16">
+        <v>3172000.0</v>
+      </c>
+      <c r="O16">
+        <v>2049999.0</v>
+      </c>
+      <c r="P16">
+        <v>3064000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2864000.0</v>
+      </c>
+      <c r="R16">
+        <v>2083000.0</v>
+      </c>
+      <c r="S16">
+        <v>1241000.0</v>
+      </c>
+      <c r="T16">
+        <v>620000.0</v>
+      </c>
+      <c r="U16">
+        <v>651000.0</v>
+      </c>
+      <c r="V16">
+        <v>669000.0</v>
+      </c>
+      <c r="W16">
+        <v>781000.0</v>
+      </c>
+      <c r="X16">
+        <v>450000.0</v>
+      </c>
+      <c r="Y16">
+        <v>440473.0</v>
+      </c>
+      <c r="Z16">
+        <v>697843.0</v>
+      </c>
+      <c r="AA16">
+        <v>1075215.0</v>
+      </c>
+      <c r="AB16">
+        <v>1161438.0</v>
+      </c>
+      <c r="AC16">
+        <v>1179336.0</v>
+      </c>
+      <c r="AD16">
+        <v>1321131.0</v>
+      </c>
+      <c r="AE16">
+        <v>1850598.0</v>
+      </c>
+      <c r="AF16">
+        <v>725921.0</v>
+      </c>
+      <c r="AG16">
+        <v>766531.0</v>
+      </c>
+      <c r="AH16">
+        <v>1256047.0</v>
+      </c>
+      <c r="AI16">
+        <v>1509184.0</v>
+      </c>
+      <c r="AJ16">
+        <v>872483.0</v>
+      </c>
+      <c r="AK16">
+        <v>570920.0</v>
+      </c>
+      <c r="AL16">
+        <v>362363.0</v>
+      </c>
+      <c r="AM16">
+        <v>350011.0</v>
+      </c>
+      <c r="AN16">
+        <v>349089.0</v>
+      </c>
+      <c r="AO16">
+        <v>406522.0</v>
+      </c>
+      <c r="AP16">
+        <v>373711.0</v>
+      </c>
+      <c r="AQ16">
+        <v>286928.0</v>
+      </c>
+      <c r="AR16">
+        <v>265030.0</v>
+      </c>
+      <c r="AS16">
+        <v>185479.0</v>
+      </c>
+      <c r="AT16">
+        <v>135290.0</v>
+      </c>
+      <c r="AU16">
+        <v>141751.0</v>
+      </c>
+      <c r="AV16">
+        <v>164604.0</v>
+      </c>
+      <c r="AW16">
+        <v>30370.0</v>
+      </c>
+      <c r="AX16">
+        <v>234671.0</v>
+      </c>
+      <c r="AY16">
+        <v>243388.0</v>
+      </c>
+      <c r="AZ16">
+        <v>168241.0</v>
+      </c>
+      <c r="BA16">
+        <v>89227.0</v>
+      </c>
+      <c r="BB16">
+        <v>167106.0</v>
+      </c>
+      <c r="BC16">
+        <v>222735.0</v>
+      </c>
+      <c r="BD16">
+        <v>207228.0</v>
+      </c>
+      <c r="BE16">
+        <v>131782.0</v>
+      </c>
+      <c r="BF16">
+        <v>132610.0</v>
+      </c>
+      <c r="BG16">
+        <v>180932.0</v>
+      </c>
+      <c r="BH16">
+        <v>108482.0</v>
+      </c>
+      <c r="BI16">
+        <v>141191.0</v>
+      </c>
+      <c r="BJ16">
+        <v>117580.0</v>
+      </c>
+      <c r="BK16">
+        <v>83624.0</v>
+      </c>
+      <c r="BL16">
+        <v>33170.0</v>
+      </c>
+      <c r="BM16">
+        <v>96092.0</v>
+      </c>
+      <c r="BN16">
+        <v>191922.0</v>
+      </c>
+      <c r="BO16">
+        <v>119751.0</v>
+      </c>
+      <c r="BP16">
+        <v>149810.0</v>
+      </c>
+      <c r="BQ16">
+        <v>82190.0</v>
+      </c>
+      <c r="BR16">
+        <v>42333.0</v>
+      </c>
+      <c r="BS16">
+        <v>205833.0</v>
+      </c>
+      <c r="BT16">
+        <v>33333.0</v>
+      </c>
+      <c r="BU16">
+        <v>83333.0</v>
+      </c>
+      <c r="BV16">
+        <v>3200.0</v>
+      </c>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16">
+        <v>73333.0</v>
+      </c>
+      <c r="CA16">
+        <v>110923.0</v>
+      </c>
+      <c r="CB16">
+        <v>157173.0</v>
+      </c>
+      <c r="CC16">
+        <v>129461.0</v>
+      </c>
+      <c r="CD16">
+        <v>73298.0</v>
+      </c>
+      <c r="CE16">
+        <v>14277.0</v>
+      </c>
+      <c r="CF16">
+        <v>65416.0</v>
+      </c>
+      <c r="CG16">
+        <v>132416.0</v>
+      </c>
+      <c r="CH16">
+        <v>11416.0</v>
+      </c>
+      <c r="CI16">
+        <v>11416.0</v>
+      </c>
+      <c r="CJ16">
+        <v>11416.0</v>
+      </c>
+      <c r="CK16">
+        <v>11416.0</v>
+      </c>
+      <c r="CL16">
+        <v>11416.0</v>
+      </c>
+      <c r="CM16">
+        <v>11416.0</v>
+      </c>
+      <c r="CN16">
+        <v>11416.0</v>
+      </c>
+      <c r="CO16">
+        <v>15016.0</v>
+      </c>
+      <c r="CP16">
+        <v>18616.0</v>
+      </c>
+      <c r="CQ16">
+        <v>21647.0</v>
+      </c>
+      <c r="CR16">
+        <v>474162.0</v>
+      </c>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16">
+        <v>5836.0</v>
+      </c>
+      <c r="CX16">
+        <v>11662.0</v>
+      </c>
+      <c r="CY16">
+        <v>4028.0</v>
+      </c>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16">
+        <v>-31982.0</v>
+      </c>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16">
+        <v>-30365.0</v>
+      </c>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+    </row>
+    <row r="17" spans="1:120">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+    </row>
+    <row r="18" spans="1:120">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>110000.0</v>
+      </c>
+      <c r="O18">
+        <v>1859000.0</v>
+      </c>
+      <c r="P18">
+        <v>1456000.0</v>
+      </c>
+      <c r="Q18">
+        <v>1456000.0</v>
+      </c>
+      <c r="R18">
+        <v>1680000.0</v>
+      </c>
+      <c r="S18">
+        <v>2150000.0</v>
+      </c>
+      <c r="T18">
+        <v>2113000.0</v>
+      </c>
+      <c r="U18">
+        <v>1726000.0</v>
+      </c>
+      <c r="V18">
+        <v>2270000.0</v>
+      </c>
+      <c r="W18">
+        <v>2360000.0</v>
+      </c>
+      <c r="X18">
+        <v>2401000.0</v>
+      </c>
+      <c r="Y18">
+        <v>2353858.0</v>
+      </c>
+      <c r="Z18">
+        <v>2775398.0</v>
+      </c>
+      <c r="AA18">
+        <v>2714398.0</v>
+      </c>
+      <c r="AB18">
+        <v>2703711.0</v>
+      </c>
+      <c r="AC18">
+        <v>2731616.0</v>
+      </c>
+      <c r="AD18">
+        <v>2715632.0</v>
+      </c>
+      <c r="AE18">
+        <v>2814535.0</v>
+      </c>
+      <c r="AF18">
+        <v>2922457.0</v>
+      </c>
+      <c r="AG18">
+        <v>3195139.0</v>
+      </c>
+      <c r="AH18">
+        <v>3189761.0</v>
+      </c>
+      <c r="AI18">
+        <v>3204373.0</v>
+      </c>
+      <c r="AJ18">
+        <v>4791460.0</v>
+      </c>
+      <c r="AK18">
+        <v>4926960.0</v>
+      </c>
+      <c r="AL18">
+        <v>3055465.0</v>
+      </c>
+      <c r="AM18">
+        <v>2755636.0</v>
+      </c>
+      <c r="AN18">
+        <v>2905061.0</v>
+      </c>
+      <c r="AO18">
+        <v>3184919.0</v>
+      </c>
+      <c r="AP18">
+        <v>3264372.0</v>
+      </c>
+      <c r="AQ18">
+        <v>3054076.0</v>
+      </c>
+      <c r="AR18">
+        <v>3123517.0</v>
+      </c>
+      <c r="AS18">
+        <v>3190419.0</v>
+      </c>
+      <c r="AT18">
+        <v>3510899.0</v>
+      </c>
+      <c r="AU18">
+        <v>3289089.0</v>
+      </c>
+      <c r="AV18">
+        <v>3230446.0</v>
+      </c>
+      <c r="AW18">
+        <v>2375874.0</v>
+      </c>
+      <c r="AX18">
+        <v>2529371.0</v>
+      </c>
+      <c r="AY18">
+        <v>1311594.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1220435.0</v>
+      </c>
+      <c r="BA18">
+        <v>1146389.0</v>
+      </c>
+      <c r="BB18">
+        <v>910878.0</v>
+      </c>
+      <c r="BC18">
+        <v>876968.0</v>
+      </c>
+      <c r="BD18">
+        <v>819405.0</v>
+      </c>
+      <c r="BE18">
+        <v>788857.0</v>
+      </c>
+      <c r="BF18">
+        <v>873255.0</v>
+      </c>
+      <c r="BG18">
+        <v>738974.0</v>
+      </c>
+      <c r="BH18">
+        <v>771726.0</v>
+      </c>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+    </row>
+    <row r="19" spans="1:120">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+    </row>
+    <row r="20" spans="1:120">
+      <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20">
+        <v>43717000.0</v>
+      </c>
+      <c r="C20">
+        <v>43717000.0</v>
+      </c>
+      <c r="D20">
+        <v>43717000.0</v>
+      </c>
+      <c r="E20">
+        <v>43717000.0</v>
+      </c>
+      <c r="F20">
+        <v>43487000.0</v>
+      </c>
+      <c r="G20">
+        <v>96305000.0</v>
+      </c>
+      <c r="H20">
+        <v>96305000.0</v>
+      </c>
+      <c r="I20">
+        <v>96078000.0</v>
+      </c>
+      <c r="J20">
+        <v>19099000.0</v>
+      </c>
+      <c r="K20">
+        <v>19099000.0</v>
+      </c>
+      <c r="L20">
+        <v>19099000.0</v>
+      </c>
+      <c r="M20">
+        <v>19099000.0</v>
+      </c>
+      <c r="N20">
+        <v>12921000.0</v>
+      </c>
+      <c r="O20">
+        <v>12921000.0</v>
+      </c>
+      <c r="P20">
+        <v>12921000.0</v>
+      </c>
+      <c r="Q20">
+        <v>12921000.0</v>
+      </c>
+      <c r="R20">
+        <v>12921000.0</v>
+      </c>
+      <c r="S20">
+        <v>12921000.0</v>
+      </c>
+      <c r="T20">
+        <v>12921000.0</v>
+      </c>
+      <c r="U20">
+        <v>12921000.0</v>
+      </c>
+      <c r="V20">
+        <v>12921000.0</v>
+      </c>
+      <c r="W20">
+        <v>12921000.0</v>
+      </c>
+      <c r="X20">
+        <v>12921000.0</v>
+      </c>
+      <c r="Y20">
+        <v>12921185.0</v>
+      </c>
+      <c r="Z20">
+        <v>12792171.0</v>
+      </c>
+      <c r="AA20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AB20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AC20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AD20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AE20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AF20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AG20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AH20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AI20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AJ20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AK20">
+        <v>10387198.0</v>
+      </c>
+      <c r="AL20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AM20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AN20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AO20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AP20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AQ20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AR20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AS20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AT20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AU20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AV20">
+        <v>4789248.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+    </row>
+    <row r="21" spans="1:120">
+      <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21">
+        <v>16470000.0</v>
+      </c>
+      <c r="C21">
+        <v>11327000.0</v>
+      </c>
+      <c r="D21">
+        <v>28801000.0</v>
+      </c>
+      <c r="E21">
+        <v>29210000.0</v>
+      </c>
+      <c r="F21">
+        <v>30133000.0</v>
+      </c>
+      <c r="G21">
+        <v>56323000.0</v>
+      </c>
+      <c r="H21">
+        <v>57562000.0</v>
+      </c>
+      <c r="I21">
+        <v>58839000.0</v>
+      </c>
+      <c r="J21">
+        <v>32817999.0</v>
+      </c>
+      <c r="K21">
+        <v>33141000.0</v>
+      </c>
+      <c r="L21">
+        <v>33131000.0</v>
+      </c>
+      <c r="M21">
+        <v>32848999.0</v>
+      </c>
+      <c r="N21">
+        <v>26705000.0</v>
+      </c>
+      <c r="O21">
+        <v>26246000.0</v>
+      </c>
+      <c r="P21">
+        <v>26249000.0</v>
+      </c>
+      <c r="Q21">
+        <v>26180000.0</v>
+      </c>
+      <c r="R21">
+        <v>26091000.0</v>
+      </c>
+      <c r="S21">
+        <v>26160000.0</v>
+      </c>
+      <c r="T21">
+        <v>24632000.0</v>
+      </c>
+      <c r="U21">
+        <v>24579000.0</v>
+      </c>
+      <c r="V21">
+        <v>24748000.0</v>
+      </c>
+      <c r="W21">
+        <v>24788000.0</v>
+      </c>
+      <c r="X21">
+        <v>24902000.0</v>
+      </c>
+      <c r="Y21">
+        <v>24993623.0</v>
+      </c>
+      <c r="Z21">
+        <v>25177220.0</v>
+      </c>
+      <c r="AA21">
+        <v>13126753.0</v>
+      </c>
+      <c r="AB21">
+        <v>13140024.0</v>
+      </c>
+      <c r="AC21">
+        <v>13265985.0</v>
+      </c>
+      <c r="AD21">
+        <v>13507400.0</v>
+      </c>
+      <c r="AE21">
+        <v>13729158.0</v>
+      </c>
+      <c r="AF21">
+        <v>13820333.0</v>
+      </c>
+      <c r="AG21">
+        <v>14695510.0</v>
+      </c>
+      <c r="AH21">
+        <v>14849761.0</v>
+      </c>
+      <c r="AI21">
+        <v>15017807.0</v>
+      </c>
+      <c r="AJ21">
+        <v>15033546.0</v>
+      </c>
+      <c r="AK21">
+        <v>15132183.0</v>
+      </c>
+      <c r="AL21">
+        <v>9532144.0</v>
+      </c>
+      <c r="AM21">
+        <v>9667377.0</v>
+      </c>
+      <c r="AN21">
+        <v>9796239.0</v>
+      </c>
+      <c r="AO21">
+        <v>10034377.0</v>
+      </c>
+      <c r="AP21">
+        <v>10088342.0</v>
+      </c>
+      <c r="AQ21">
+        <v>10247775.0</v>
+      </c>
+      <c r="AR21">
+        <v>10405871.0</v>
+      </c>
+      <c r="AS21">
+        <v>10574589.0</v>
+      </c>
+      <c r="AT21">
+        <v>10845162.0</v>
+      </c>
+      <c r="AU21">
+        <v>11047095.0</v>
+      </c>
+      <c r="AV21">
+        <v>11079480.0</v>
+      </c>
+      <c r="AW21">
+        <v>9333791.0</v>
+      </c>
+      <c r="AX21">
+        <v>9391757.0</v>
+      </c>
+      <c r="AY21">
+        <v>3300971.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3134422.0</v>
+      </c>
+      <c r="BA21">
+        <v>2954919.0</v>
+      </c>
+      <c r="BB21">
+        <v>2846952.0</v>
+      </c>
+      <c r="BC21">
+        <v>2770035.0</v>
+      </c>
+      <c r="BD21">
+        <v>2628841.0</v>
+      </c>
+      <c r="BE21">
+        <v>2550718.0</v>
+      </c>
+      <c r="BF21">
+        <v>2507305.0</v>
+      </c>
+      <c r="BG21">
+        <v>2447145.0</v>
+      </c>
+      <c r="BH21">
+        <v>2233674.0</v>
+      </c>
+      <c r="BI21">
+        <v>2410528.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2374005.0</v>
+      </c>
+      <c r="BK21">
+        <v>2287724.0</v>
+      </c>
+      <c r="BL21">
+        <v>2194565.0</v>
+      </c>
+      <c r="BM21">
+        <v>2196019.0</v>
+      </c>
+      <c r="BN21">
+        <v>2167463.0</v>
+      </c>
+      <c r="BO21">
+        <v>2098380.0</v>
+      </c>
+      <c r="BP21">
+        <v>2012360.0</v>
+      </c>
+      <c r="BQ21">
+        <v>23314.0</v>
+      </c>
+      <c r="BR21">
+        <v>1925371.0</v>
+      </c>
+      <c r="BS21">
+        <v>1921998.0</v>
+      </c>
+      <c r="BT21">
+        <v>1904101.0</v>
+      </c>
+      <c r="BU21">
+        <v>1831769.0</v>
+      </c>
+      <c r="BV21">
+        <v>1837141.0</v>
+      </c>
+      <c r="BW21">
+        <v>1735582.0</v>
+      </c>
+      <c r="BX21">
+        <v>1647324.0</v>
+      </c>
+      <c r="BY21">
+        <v>1527810.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1523500.0</v>
+      </c>
+      <c r="CA21">
+        <v>1501029.0</v>
+      </c>
+      <c r="CB21">
+        <v>1400231.0</v>
+      </c>
+      <c r="CC21">
+        <v>1474806.0</v>
+      </c>
+      <c r="CD21">
+        <v>1431419.0</v>
+      </c>
+      <c r="CE21">
+        <v>1427146.0</v>
+      </c>
+      <c r="CF21">
+        <v>1407000.0</v>
+      </c>
+      <c r="CG21">
+        <v>937000.0</v>
+      </c>
+      <c r="CH21">
+        <v>713000.0</v>
+      </c>
+      <c r="CI21">
+        <v>697000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>665000.0</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21">
+        <v>570346.0</v>
+      </c>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21">
+        <v>400000.0</v>
+      </c>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21">
+        <v>432477.0</v>
+      </c>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+    </row>
+    <row r="22" spans="1:120">
+      <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>5900000.0</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
+        <v>37000.0</v>
+      </c>
+      <c r="M22">
+        <v>804000.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
+        <v>397000.0</v>
+      </c>
+      <c r="P22">
+        <v>992000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22">
+        <v>449000.0</v>
+      </c>
+      <c r="T22">
+        <v>584000.0</v>
+      </c>
+      <c r="U22">
+        <v>1012000.0</v>
+      </c>
+      <c r="V22">
+        <v>492000.0</v>
+      </c>
+      <c r="W22">
+        <v>1250000.0</v>
+      </c>
+      <c r="X22">
+        <v>560000.0</v>
+      </c>
+      <c r="Y22">
+        <v>969688.0</v>
+      </c>
+      <c r="Z22">
+        <v>392099.0</v>
+      </c>
+      <c r="AA22">
+        <v>457232.0</v>
+      </c>
+      <c r="AB22">
+        <v>87078.0</v>
+      </c>
+      <c r="AC22">
+        <v>765110.0</v>
+      </c>
+      <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
+        <v>1.0</v>
+      </c>
+      <c r="AG22">
+        <v>312593.0</v>
+      </c>
+      <c r="AH22">
+        <v>1.0</v>
+      </c>
+      <c r="AI22">
+        <v>136312.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>462443.0</v>
+      </c>
+      <c r="AL22">
+        <v>241540.0</v>
+      </c>
+      <c r="AM22">
+        <v>374405.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>784199.0</v>
+      </c>
+      <c r="AP22">
+        <v>398525.0</v>
+      </c>
+      <c r="AQ22">
+        <v>477673.0</v>
+      </c>
+      <c r="AR22">
+        <v>161431.0</v>
+      </c>
+      <c r="AS22">
+        <v>210972.0</v>
+      </c>
+      <c r="AT22">
+        <v>209705.0</v>
+      </c>
+      <c r="AU22">
+        <v>531827.0</v>
+      </c>
+      <c r="AV22">
+        <v>900676.0</v>
+      </c>
+      <c r="AW22">
+        <v>863205.0</v>
+      </c>
+      <c r="AX22">
+        <v>217655.0</v>
+      </c>
+      <c r="AY22">
+        <v>248377.0</v>
+      </c>
+      <c r="AZ22">
+        <v>252924.0</v>
+      </c>
+      <c r="BA22">
+        <v>485831.0</v>
+      </c>
+      <c r="BB22">
+        <v>216331.0</v>
+      </c>
+      <c r="BC22">
+        <v>210456.0</v>
+      </c>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>391653.0</v>
+      </c>
+      <c r="BI22">
+        <v>391653.0</v>
+      </c>
+      <c r="BJ22">
+        <v>386206.0</v>
+      </c>
+      <c r="BK22">
+        <v>502505.0</v>
+      </c>
+      <c r="BL22">
+        <v>522478.0</v>
+      </c>
+      <c r="BM22">
+        <v>554867.0</v>
+      </c>
+      <c r="BN22">
+        <v>408741.0</v>
+      </c>
+      <c r="BO22">
+        <v>336177.0</v>
+      </c>
+      <c r="BP22">
+        <v>370691.0</v>
+      </c>
+      <c r="BQ22">
+        <v>325926.0</v>
+      </c>
+      <c r="BR22">
+        <v>375389.0</v>
+      </c>
+      <c r="BS22">
+        <v>391677.0</v>
+      </c>
+      <c r="BT22">
+        <v>337259.0</v>
+      </c>
+      <c r="BU22">
+        <v>342051.0</v>
+      </c>
+      <c r="BV22">
+        <v>260228.0</v>
+      </c>
+      <c r="BW22">
+        <v>281385.0</v>
+      </c>
+      <c r="BX22">
+        <v>237167.0</v>
+      </c>
+      <c r="BY22">
+        <v>230914.0</v>
+      </c>
+      <c r="BZ22">
+        <v>260568.0</v>
+      </c>
+      <c r="CA22">
+        <v>274384.0</v>
+      </c>
+      <c r="CB22">
+        <v>233906.0</v>
+      </c>
+      <c r="CC22">
+        <v>237048.0</v>
+      </c>
+      <c r="CD22">
+        <v>231870.0</v>
+      </c>
+      <c r="CE22">
+        <v>241852.0</v>
+      </c>
+      <c r="CF22">
+        <v>313290.0</v>
+      </c>
+      <c r="CG22">
+        <v>281400.0</v>
+      </c>
+      <c r="CH22">
+        <v>300558.0</v>
+      </c>
+      <c r="CI22">
+        <v>250432.0</v>
+      </c>
+      <c r="CJ22">
+        <v>327829.0</v>
+      </c>
+      <c r="CK22">
+        <v>358590.0</v>
+      </c>
+      <c r="CL22">
+        <v>365363.0</v>
+      </c>
+      <c r="CM22">
+        <v>229589.0</v>
+      </c>
+      <c r="CN22">
+        <v>236410.0</v>
+      </c>
+      <c r="CO22">
+        <v>191839.0</v>
+      </c>
+      <c r="CP22">
+        <v>197352.0</v>
+      </c>
+      <c r="CQ22">
+        <v>227215.0</v>
+      </c>
+      <c r="CR22">
+        <v>256022.0</v>
+      </c>
+      <c r="CS22">
+        <v>208605.0</v>
+      </c>
+      <c r="CT22">
+        <v>200455.0</v>
+      </c>
+      <c r="CU22">
+        <v>214410.0</v>
+      </c>
+      <c r="CV22">
+        <v>182711.0</v>
+      </c>
+      <c r="CW22">
+        <v>182358.0</v>
+      </c>
+      <c r="CX22">
+        <v>223888.0</v>
+      </c>
+      <c r="CY22">
+        <v>241382.0</v>
+      </c>
+      <c r="CZ22">
+        <v>176120.0</v>
+      </c>
+      <c r="DA22">
+        <v>158317.0</v>
+      </c>
+      <c r="DB22">
+        <v>160497.0</v>
+      </c>
+      <c r="DC22">
+        <v>152848.0</v>
+      </c>
+      <c r="DD22">
+        <v>189705.0</v>
+      </c>
+      <c r="DE22">
+        <v>193174.0</v>
+      </c>
+      <c r="DF22">
+        <v>200000.0</v>
+      </c>
+      <c r="DG22">
+        <v>200000.0</v>
+      </c>
+      <c r="DH22">
+        <v>300000.0</v>
+      </c>
+      <c r="DI22">
+        <v>348675.0</v>
+      </c>
+      <c r="DJ22">
+        <v>200000.0</v>
+      </c>
+      <c r="DK22">
+        <v>200000.0</v>
+      </c>
+      <c r="DL22">
+        <v>200000.0</v>
+      </c>
+      <c r="DM22">
+        <v>222798.0</v>
+      </c>
+      <c r="DN22">
+        <v>100000.0</v>
+      </c>
+      <c r="DO22">
+        <v>100000.0</v>
+      </c>
+      <c r="DP22"/>
+    </row>
+    <row r="23" spans="1:120">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>152976000.0</v>
+      </c>
+      <c r="C23">
+        <v>146484000.0</v>
+      </c>
+      <c r="D23">
+        <v>137831000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
+        <v>134360000.0</v>
+      </c>
+      <c r="G23">
+        <v>201427000.0</v>
+      </c>
+      <c r="H23">
+        <v>196916000.0</v>
+      </c>
+      <c r="I23">
+        <v>207637000.0</v>
+      </c>
+      <c r="J23">
+        <v>192691000.0</v>
+      </c>
+      <c r="K23">
+        <v>193973000.0</v>
+      </c>
+      <c r="L23">
+        <v>185778000.0</v>
+      </c>
+      <c r="M23">
+        <v>192641000.0</v>
+      </c>
+      <c r="N23">
+        <v>179134000.0</v>
+      </c>
+      <c r="O23">
+        <v>173201000.0</v>
+      </c>
+      <c r="P23">
+        <v>190461000.0</v>
+      </c>
+      <c r="Q23">
+        <v>190503000.0</v>
+      </c>
+      <c r="R23">
+        <v>186223000.0</v>
+      </c>
+      <c r="S23">
+        <v>185044000.0</v>
+      </c>
+      <c r="T23">
+        <v>180994000.0</v>
+      </c>
+      <c r="U23">
+        <v>181614000.0</v>
+      </c>
+      <c r="V23">
+        <v>179083000.0</v>
+      </c>
+      <c r="W23">
+        <v>175769000.0</v>
+      </c>
+      <c r="X23">
+        <v>170470000.0</v>
+      </c>
+      <c r="Y23">
+        <v>169819660.0</v>
+      </c>
+      <c r="Z23">
+        <v>61579127.0</v>
+      </c>
+      <c r="AA23">
+        <v>49199903.0</v>
+      </c>
+      <c r="AB23">
+        <v>47763068.0</v>
+      </c>
+      <c r="AC23">
+        <v>46094946.0</v>
+      </c>
+      <c r="AD23">
+        <v>45501674.0</v>
+      </c>
+      <c r="AE23">
+        <v>43361098.0</v>
+      </c>
+      <c r="AF23">
+        <v>41948226.0</v>
+      </c>
+      <c r="AG23">
+        <v>44149588.0</v>
+      </c>
+      <c r="AH23">
+        <v>42880139.0</v>
+      </c>
+      <c r="AI23">
+        <v>41065699.0</v>
+      </c>
+      <c r="AJ23">
+        <v>39750135.0</v>
+      </c>
+      <c r="AK23">
+        <v>38512468.0</v>
+      </c>
+      <c r="AL23">
+        <v>29547914.0</v>
+      </c>
+      <c r="AM23">
+        <v>28760687.0</v>
+      </c>
+      <c r="AN23">
+        <v>28503494.0</v>
+      </c>
+      <c r="AO23">
+        <v>28043030.0</v>
+      </c>
+      <c r="AP23">
+        <v>28797899.0</v>
+      </c>
+      <c r="AQ23">
+        <v>27902581.0</v>
+      </c>
+      <c r="AR23">
+        <v>27958081.0</v>
+      </c>
+      <c r="AS23">
+        <v>27344226.0</v>
+      </c>
+      <c r="AT23">
+        <v>27912458.0</v>
+      </c>
+      <c r="AU23">
+        <v>27062615.0</v>
+      </c>
+      <c r="AV23">
+        <v>27107597.0</v>
+      </c>
+      <c r="AW23">
+        <v>20980844.0</v>
+      </c>
+      <c r="AX23">
+        <v>21899136.0</v>
+      </c>
+      <c r="AY23">
+        <v>16725538.0</v>
+      </c>
+      <c r="AZ23">
+        <v>16404985.0</v>
+      </c>
+      <c r="BA23">
+        <v>16063181.0</v>
+      </c>
+      <c r="BB23">
+        <v>16402643.0</v>
+      </c>
+      <c r="BC23">
+        <v>15641700.0</v>
+      </c>
+      <c r="BD23">
+        <v>16529816.0</v>
+      </c>
+      <c r="BE23">
+        <v>17346869.0</v>
+      </c>
+      <c r="BF23">
+        <v>18412213.0</v>
+      </c>
+      <c r="BG23">
+        <v>18737702.0</v>
+      </c>
+      <c r="BH23">
+        <v>16959682.0</v>
+      </c>
+      <c r="BI23">
+        <v>15867338.0</v>
+      </c>
+      <c r="BJ23">
+        <v>16337433.0</v>
+      </c>
+      <c r="BK23">
+        <v>14784644.0</v>
+      </c>
+      <c r="BL23">
+        <v>14062965.0</v>
+      </c>
+      <c r="BM23">
+        <v>14660445.0</v>
+      </c>
+      <c r="BN23">
+        <v>14565780.0</v>
+      </c>
+      <c r="BO23">
+        <v>13612760.0</v>
+      </c>
+      <c r="BP23">
+        <v>12828432.0</v>
+      </c>
+      <c r="BQ23">
+        <v>12303006.0</v>
+      </c>
+      <c r="BR23">
+        <v>12775004.0</v>
+      </c>
+      <c r="BS23">
+        <v>12629985.0</v>
+      </c>
+      <c r="BT23">
+        <v>12108321.0</v>
+      </c>
+      <c r="BU23">
+        <v>11553303.0</v>
+      </c>
+      <c r="BV23">
+        <v>11353876.0</v>
+      </c>
+      <c r="BW23">
+        <v>9994294.0</v>
+      </c>
+      <c r="BX23">
+        <v>9213859.0</v>
+      </c>
+      <c r="BY23">
+        <v>8895423.0</v>
+      </c>
+      <c r="BZ23">
+        <v>8617985.0</v>
+      </c>
+      <c r="CA23">
+        <v>7653169.0</v>
+      </c>
+      <c r="CB23">
+        <v>6533746.0</v>
+      </c>
+      <c r="CC23">
+        <v>6513461.0</v>
+      </c>
+      <c r="CD23">
+        <v>6033907.0</v>
+      </c>
+      <c r="CE23">
+        <v>5541606.0</v>
+      </c>
+      <c r="CF23">
+        <v>5313389.0</v>
+      </c>
+      <c r="CG23">
+        <v>5560860.0</v>
+      </c>
+      <c r="CH23">
+        <v>5267287.0</v>
+      </c>
+      <c r="CI23">
+        <v>5044214.0</v>
+      </c>
+      <c r="CJ23">
+        <v>5009622.0</v>
+      </c>
+      <c r="CK23">
+        <v>4963929.0</v>
+      </c>
+      <c r="CL23">
+        <v>4344931.0</v>
+      </c>
+      <c r="CM23">
+        <v>4112724.0</v>
+      </c>
+      <c r="CN23">
+        <v>3907865.0</v>
+      </c>
+      <c r="CO23">
+        <v>3967563.0</v>
+      </c>
+      <c r="CP23">
+        <v>1634727.0</v>
+      </c>
+      <c r="CQ23">
+        <v>1506466.0</v>
+      </c>
+      <c r="CR23">
+        <v>1591465.0</v>
+      </c>
+      <c r="CS23">
+        <v>1585991.0</v>
+      </c>
+      <c r="CT23">
+        <v>1345424.0</v>
+      </c>
+      <c r="CU23">
+        <v>1445720.0</v>
+      </c>
+      <c r="CV23">
+        <v>1317427.0</v>
+      </c>
+      <c r="CW23">
+        <v>1257259.0</v>
+      </c>
+      <c r="CX23">
+        <v>1367989.0</v>
+      </c>
+      <c r="CY23">
+        <v>1465921.0</v>
+      </c>
+      <c r="CZ23">
+        <v>1458911.0</v>
+      </c>
+      <c r="DA23">
+        <v>1465840.0</v>
+      </c>
+      <c r="DB23">
+        <v>1437692.0</v>
+      </c>
+      <c r="DC23">
+        <v>1517821.0</v>
+      </c>
+      <c r="DD23">
+        <v>1561835.0</v>
+      </c>
+      <c r="DE23">
+        <v>1611254.0</v>
+      </c>
+      <c r="DF23">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG23">
+        <v>1700000.0</v>
+      </c>
+      <c r="DH23">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI23">
+        <v>2010858.0</v>
+      </c>
+      <c r="DJ23">
+        <v>2600000.0</v>
+      </c>
+      <c r="DK23">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL23">
+        <v>3300000.0</v>
+      </c>
+      <c r="DM23">
+        <v>3777725.0</v>
+      </c>
+      <c r="DN23">
+        <v>2000000.0</v>
+      </c>
+      <c r="DO23">
+        <v>2000000.0</v>
+      </c>
+      <c r="DP23"/>
+    </row>
+    <row r="24" spans="1:120">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>3334296.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>5738188.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24"/>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2854404.0</v>
+      </c>
+      <c r="AU24">
+        <v>3604404.0</v>
+      </c>
+      <c r="AV24">
+        <v>3604405.0</v>
+      </c>
+      <c r="AW24">
+        <v>1750000.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24">
+        <v>3000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>5000.0</v>
+      </c>
+      <c r="CR24">
+        <v>8000.0</v>
+      </c>
+      <c r="CS24">
+        <v>10000.0</v>
+      </c>
+      <c r="CT24">
+        <v>12000.0</v>
+      </c>
+      <c r="CU24">
+        <v>15000.0</v>
+      </c>
+      <c r="CV24">
+        <v>18000.0</v>
+      </c>
+      <c r="CW24">
+        <v>21000.0</v>
+      </c>
+      <c r="CX24">
+        <v>25000.0</v>
+      </c>
+      <c r="CY24">
+        <v>28000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>32000.0</v>
+      </c>
+      <c r="DA24">
+        <v>35000.0</v>
+      </c>
+      <c r="DB24">
+        <v>10000.0</v>
+      </c>
+      <c r="DC24">
+        <v>3000.0</v>
+      </c>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+    </row>
+    <row r="25" spans="1:120">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25">
+        <v>3334296.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25">
+        <v>5738188.0</v>
+      </c>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>2854404.0</v>
+      </c>
+      <c r="AU25">
+        <v>3604404.0</v>
+      </c>
+      <c r="AV25">
+        <v>3604405.0</v>
+      </c>
+      <c r="AW25">
+        <v>1750000.0</v>
+      </c>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+    </row>
+    <row r="26" spans="1:120">
+      <c r="A26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>9024000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+    </row>
+    <row r="27" spans="1:120">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+    </row>
+    <row r="28" spans="1:120">
+      <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28">
+        <v>-34837000.0</v>
+      </c>
+      <c r="C28">
+        <v>-25219000.0</v>
+      </c>
+      <c r="D28">
+        <v>-29632000.0</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28">
+        <v>-26231000.0</v>
+      </c>
+      <c r="G28">
+        <v>-10196000.0</v>
+      </c>
+      <c r="H28">
+        <v>-4867000.0</v>
+      </c>
+      <c r="I28">
+        <v>-9305000.0</v>
+      </c>
+      <c r="J28">
+        <v>-108170000.0</v>
+      </c>
+      <c r="K28">
+        <v>-35999000.0</v>
+      </c>
+      <c r="L28">
+        <v>-38700000.0</v>
+      </c>
+      <c r="M28">
+        <v>-56326000.0</v>
+      </c>
+      <c r="N28">
+        <v>-54189000.0</v>
+      </c>
+      <c r="O28">
+        <v>-38113000.0</v>
+      </c>
+      <c r="P28">
+        <v>-48100000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-50163000.0</v>
+      </c>
+      <c r="R28">
+        <v>-40825000.0</v>
+      </c>
+      <c r="S28">
+        <v>-58723000.0</v>
+      </c>
+      <c r="T28">
+        <v>-40532000.0</v>
+      </c>
+      <c r="U28">
+        <v>-35706000.0</v>
+      </c>
+      <c r="V28">
+        <v>-57405000.0</v>
+      </c>
+      <c r="W28">
+        <v>-40852000.0</v>
+      </c>
+      <c r="X28">
+        <v>-26880000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-48280537.0</v>
+      </c>
+      <c r="Z28">
+        <v>-6339579.0</v>
+      </c>
+      <c r="AA28">
+        <v>-11613052.0</v>
+      </c>
+      <c r="AB28">
+        <v>-11842319.0</v>
+      </c>
+      <c r="AC28">
+        <v>-11435499.0</v>
+      </c>
+      <c r="AD28">
+        <v>-10308125.0</v>
+      </c>
+      <c r="AE28">
+        <v>-9893953.0</v>
+      </c>
+      <c r="AF28">
+        <v>-9352238.0</v>
+      </c>
+      <c r="AG28">
+        <v>-9400701.0</v>
+      </c>
+      <c r="AH28">
+        <v>-7223115.0</v>
+      </c>
+      <c r="AI28">
+        <v>-6920792.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-7045756.0</v>
+      </c>
+      <c r="AK28">
+        <v>-6215718.0</v>
+      </c>
+      <c r="AL28">
+        <v>-8248197.0</v>
+      </c>
+      <c r="AM28">
+        <v>-7426811.0</v>
+      </c>
+      <c r="AN28">
+        <v>-8844664.0</v>
+      </c>
+      <c r="AO28">
+        <v>-8030284.0</v>
+      </c>
+      <c r="AP28">
+        <v>-7279683.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-7062993.0</v>
+      </c>
+      <c r="AR28">
+        <v>-7154513.0</v>
+      </c>
+      <c r="AS28">
+        <v>-8551275.0</v>
+      </c>
+      <c r="AT28">
+        <v>-6428596.0</v>
+      </c>
+      <c r="AU28">
+        <v>-6103042.0</v>
+      </c>
+      <c r="AV28">
+        <v>-5791177.0</v>
+      </c>
+      <c r="AW28">
+        <v>-8614929.0</v>
+      </c>
+      <c r="AX28">
+        <v>-7757972.0</v>
+      </c>
+      <c r="AY28">
+        <v>-9701417.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-10554707.0</v>
+      </c>
+      <c r="BA28">
+        <v>301029702.0</v>
+      </c>
+      <c r="BB28">
+        <v>-10005490.0</v>
+      </c>
+      <c r="BC28">
+        <v>-9754861.0</v>
+      </c>
+      <c r="BD28">
+        <v>-11379378.0</v>
+      </c>
+      <c r="BE28">
+        <v>-12701075.0</v>
+      </c>
+      <c r="BF28">
+        <v>-12889180.0</v>
+      </c>
+      <c r="BG28">
+        <v>-13240930.0</v>
+      </c>
+      <c r="BH28">
+        <v>-12662240.0</v>
+      </c>
+      <c r="BI28">
+        <v>-10181049.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-9893600.0</v>
+      </c>
+      <c r="BK28">
+        <v>-8758887.0</v>
+      </c>
+      <c r="BL28">
+        <v>-8873080.0</v>
+      </c>
+      <c r="BM28">
+        <v>-9631762.0</v>
+      </c>
+      <c r="BN28">
+        <v>-8583193.0</v>
+      </c>
+      <c r="BO28">
+        <v>-8641289.0</v>
+      </c>
+      <c r="BP28">
+        <v>-7973340.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-7473485.0</v>
+      </c>
+      <c r="BR28">
+        <v>-7372614.0</v>
+      </c>
+      <c r="BS28">
+        <v>-7522211.0</v>
+      </c>
+      <c r="BT28">
+        <v>-6063754.0</v>
+      </c>
+      <c r="BU28">
+        <v>-5889601.0</v>
+      </c>
+      <c r="BV28">
+        <v>-5986029.0</v>
+      </c>
+      <c r="BW28">
+        <v>-5507079.0</v>
+      </c>
+      <c r="BX28">
+        <v>-4584313.0</v>
+      </c>
+      <c r="BY28">
+        <v>-4537714.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-3038178.0</v>
+      </c>
+      <c r="CA28">
+        <v>-3219116.0</v>
+      </c>
+      <c r="CB28">
+        <v>-2102782.0</v>
+      </c>
+      <c r="CC28">
+        <v>-1685036.0</v>
+      </c>
+      <c r="CD28">
+        <v>-1099182.0</v>
+      </c>
+      <c r="CE28">
+        <v>-1067672.0</v>
+      </c>
+      <c r="CF28">
+        <v>-931796.0</v>
+      </c>
+      <c r="CG28">
+        <v>-1754042.0</v>
+      </c>
+      <c r="CH28">
+        <v>-1348491.0</v>
+      </c>
+      <c r="CI28">
+        <v>-1009331.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-1048378.0</v>
+      </c>
+      <c r="CK28">
+        <v>-734266.0</v>
+      </c>
+      <c r="CL28">
+        <v>-402058.0</v>
+      </c>
+      <c r="CM28">
+        <v>-57396.0</v>
+      </c>
+      <c r="CN28">
+        <v>-351067.0</v>
+      </c>
+      <c r="CO28">
+        <v>-250769.0</v>
+      </c>
+      <c r="CP28">
+        <v>-91376.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-45690.0</v>
+      </c>
+      <c r="CR28">
+        <v>-34083.0</v>
+      </c>
+      <c r="CS28">
+        <v>-14872.0</v>
+      </c>
+      <c r="CT28">
+        <v>-58363.0</v>
+      </c>
+      <c r="CU28">
+        <v>1286.0</v>
+      </c>
+      <c r="CV28">
+        <v>79346.0</v>
+      </c>
+      <c r="CW28">
+        <v>-33279.0</v>
+      </c>
+      <c r="CX28">
+        <v>72576.0</v>
+      </c>
+      <c r="CY28">
+        <v>121945.0</v>
+      </c>
+      <c r="CZ28">
+        <v>93226.0</v>
+      </c>
+      <c r="DA28">
+        <v>111245.0</v>
+      </c>
+      <c r="DB28">
+        <v>3920.0</v>
+      </c>
+      <c r="DC28">
+        <v>-9915.0</v>
+      </c>
+      <c r="DD28">
+        <v>54069.0</v>
+      </c>
+      <c r="DE28">
+        <v>73427.0</v>
+      </c>
+      <c r="DF28">
+        <v>100000.0</v>
+      </c>
+      <c r="DG28">
+        <v>80000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-39726.0</v>
+      </c>
+      <c r="DI28">
+        <v>-39726.0</v>
+      </c>
+      <c r="DJ28">
+        <v>70000.0</v>
+      </c>
+      <c r="DK28">
+        <v>-50000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-600000.0</v>
+      </c>
+      <c r="DM28">
+        <v>-2075177.0</v>
+      </c>
+      <c r="DN28">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO28">
+        <v>1600000.0</v>
+      </c>
+      <c r="DP28"/>
+    </row>
+    <row r="29" spans="1:120">
+      <c r="A29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29">
+        <v>139035000.0</v>
+      </c>
+      <c r="C29">
+        <v>133771000.0</v>
+      </c>
+      <c r="D29">
+        <v>127113000.0</v>
+      </c>
+      <c r="E29">
+        <v>124801000.0</v>
+      </c>
+      <c r="F29">
+        <v>123779000.0</v>
+      </c>
+      <c r="G29">
+        <v>189548000.0</v>
+      </c>
+      <c r="H29">
+        <v>184695000.0</v>
+      </c>
+      <c r="I29">
+        <v>182431000.0</v>
+      </c>
+      <c r="J29">
+        <v>180859000.0</v>
+      </c>
+      <c r="K29">
+        <v>177038000.0</v>
+      </c>
+      <c r="L29">
+        <v>172341000.0</v>
+      </c>
+      <c r="M29">
+        <v>170029000.0</v>
+      </c>
+      <c r="N29">
+        <v>169390000.0</v>
+      </c>
+      <c r="O29">
+        <v>164593000.0</v>
+      </c>
+      <c r="P29">
+        <v>180122000.0</v>
+      </c>
+      <c r="Q29">
+        <v>178248000.0</v>
+      </c>
+      <c r="R29">
+        <v>177559000.0</v>
+      </c>
+      <c r="S29">
+        <v>172576000.0</v>
+      </c>
+      <c r="T29">
+        <v>168456000.0</v>
+      </c>
+      <c r="U29">
+        <v>165782000.0</v>
+      </c>
+      <c r="V29">
+        <v>165398000.0</v>
+      </c>
+      <c r="W29">
+        <v>161497000.0</v>
+      </c>
+      <c r="X29">
+        <v>158031000.0</v>
+      </c>
+      <c r="Y29">
+        <v>156035945.0</v>
+      </c>
+      <c r="Z29">
+        <v>46586888.0</v>
+      </c>
+      <c r="AA29">
+        <v>40862126.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+    </row>
+    <row r="30" spans="1:120">
+      <c r="A30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30">
+        <v>17202000.0</v>
+      </c>
+      <c r="C30">
+        <v>18170000.0</v>
+      </c>
+      <c r="D30">
+        <v>12154000.0</v>
+      </c>
+      <c r="E30">
+        <v>9717000.0</v>
+      </c>
+      <c r="F30">
+        <v>14780000.0</v>
+      </c>
+      <c r="G30">
+        <v>16493000.0</v>
+      </c>
+      <c r="H30">
+        <v>12804000.0</v>
+      </c>
+      <c r="I30">
+        <v>9136000.0</v>
+      </c>
+      <c r="J30">
+        <v>13844000.0</v>
+      </c>
+      <c r="K30">
+        <v>15714000.0</v>
+      </c>
+      <c r="L30">
+        <v>10346000.0</v>
+      </c>
+      <c r="M30">
+        <v>10201000.0</v>
+      </c>
+      <c r="N30">
+        <v>10214000.0</v>
+      </c>
+      <c r="O30">
+        <v>11398000.0</v>
+      </c>
+      <c r="P30">
+        <v>11699000.0</v>
+      </c>
+      <c r="Q30">
+        <v>13787000.0</v>
+      </c>
+      <c r="R30">
+        <v>18587000.0</v>
+      </c>
+      <c r="S30">
+        <v>15039000.0</v>
+      </c>
+      <c r="T30">
+        <v>13306000.0</v>
+      </c>
+      <c r="U30">
+        <v>13051000.0</v>
+      </c>
+      <c r="V30">
+        <v>16845000.0</v>
+      </c>
+      <c r="W30">
+        <v>15143000.0</v>
+      </c>
+      <c r="X30">
+        <v>10168000.0</v>
+      </c>
+      <c r="Y30">
+        <v>10515000.0</v>
+      </c>
+      <c r="Z30">
+        <v>13691524.0</v>
+      </c>
+      <c r="AA30">
+        <v>11357529.0</v>
+      </c>
+      <c r="AB30">
+        <v>9834350.0</v>
+      </c>
+      <c r="AC30">
+        <v>8260217.0</v>
+      </c>
+      <c r="AD30">
+        <v>10416111.0</v>
+      </c>
+      <c r="AE30">
+        <v>8492073.0</v>
+      </c>
+      <c r="AF30">
+        <v>7546736.0</v>
+      </c>
+      <c r="AG30">
+        <v>7500124.0</v>
+      </c>
+      <c r="AH30">
+        <v>9720078.0</v>
+      </c>
+      <c r="AI30">
+        <v>7841003.0</v>
+      </c>
+      <c r="AJ30">
+        <v>6592066.0</v>
+      </c>
+      <c r="AK30">
+        <v>5529807.0</v>
+      </c>
+      <c r="AL30">
+        <v>6140743.0</v>
+      </c>
+      <c r="AM30">
+        <v>5891739.0</v>
+      </c>
+      <c r="AN30">
+        <v>4452557.0</v>
+      </c>
+      <c r="AO30">
+        <v>3703648.0</v>
+      </c>
+      <c r="AP30">
+        <v>5622470.0</v>
+      </c>
+      <c r="AQ30">
+        <v>4664639.0</v>
+      </c>
+      <c r="AR30">
+        <v>4785375.0</v>
+      </c>
+      <c r="AS30">
+        <v>2388832.0</v>
+      </c>
+      <c r="AT30">
+        <v>4915260.0</v>
+      </c>
+      <c r="AU30">
+        <v>3828221.0</v>
+      </c>
+      <c r="AV30">
+        <v>3730462.0</v>
+      </c>
+      <c r="AW30">
+        <v>1867072.0</v>
+      </c>
+      <c r="AX30">
+        <v>3344013.0</v>
+      </c>
+      <c r="AY30">
+        <v>2826005.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2155485.0</v>
+      </c>
+      <c r="BA30">
+        <v>2114528.0</v>
+      </c>
+      <c r="BB30">
+        <v>3082595.0</v>
+      </c>
+      <c r="BC30">
+        <v>2622811.0</v>
+      </c>
+      <c r="BD30">
+        <v>1861191.0</v>
+      </c>
+      <c r="BE30">
+        <v>1470757.0</v>
+      </c>
+      <c r="BF30">
+        <v>2557106.0</v>
+      </c>
+      <c r="BG30">
+        <v>2566017.0</v>
+      </c>
+      <c r="BH30">
+        <v>1682980.0</v>
+      </c>
+      <c r="BI30">
+        <v>1616111.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2938100.0</v>
+      </c>
+      <c r="BK30">
+        <v>2659454.0</v>
+      </c>
+      <c r="BL30">
+        <v>1963816.0</v>
+      </c>
+      <c r="BM30">
+        <v>1700941.0</v>
+      </c>
+      <c r="BN30">
+        <v>2857774.0</v>
+      </c>
+      <c r="BO30">
+        <v>2029962.0</v>
+      </c>
+      <c r="BP30">
+        <v>2008566.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1968469.0</v>
+      </c>
+      <c r="BR30">
+        <v>2649333.0</v>
+      </c>
+      <c r="BS30">
+        <v>2181850.0</v>
+      </c>
+      <c r="BT30">
+        <v>2474455.0</v>
+      </c>
+      <c r="BU30">
+        <v>2105074.0</v>
+      </c>
+      <c r="BV30">
+        <v>2860769.0</v>
+      </c>
+      <c r="BW30">
+        <v>1964747.0</v>
+      </c>
+      <c r="BX30">
+        <v>2379574.0</v>
+      </c>
+      <c r="BY30">
+        <v>2107672.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2956456.0</v>
+      </c>
+      <c r="CA30">
+        <v>1577349.0</v>
+      </c>
+      <c r="CB30">
+        <v>1400252.0</v>
+      </c>
+      <c r="CC30">
+        <v>1782766.0</v>
+      </c>
+      <c r="CD30">
+        <v>1571312.0</v>
+      </c>
+      <c r="CE30">
+        <v>992469.0</v>
+      </c>
+      <c r="CF30">
+        <v>814557.0</v>
+      </c>
+      <c r="CG30">
+        <v>1097531.0</v>
+      </c>
+      <c r="CH30">
+        <v>1392912.0</v>
+      </c>
+      <c r="CI30">
+        <v>1507605.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1390432.0</v>
+      </c>
+      <c r="CK30">
+        <v>1705033.0</v>
+      </c>
+      <c r="CL30">
+        <v>1516355.0</v>
+      </c>
+      <c r="CM30">
+        <v>1379011.0</v>
+      </c>
+      <c r="CN30">
+        <v>1281720.0</v>
+      </c>
+      <c r="CO30">
+        <v>1422508.0</v>
+      </c>
+      <c r="CP30">
+        <v>845164.0</v>
+      </c>
+      <c r="CQ30">
+        <v>755355.0</v>
+      </c>
+      <c r="CR30">
+        <v>878069.0</v>
+      </c>
+      <c r="CS30">
+        <v>928237.0</v>
+      </c>
+      <c r="CT30">
+        <v>638547.0</v>
+      </c>
+      <c r="CU30">
+        <v>670150.0</v>
+      </c>
+      <c r="CV30">
+        <v>621182.0</v>
+      </c>
+      <c r="CW30">
+        <v>444400.0</v>
+      </c>
+      <c r="CX30">
+        <v>587089.0</v>
+      </c>
+      <c r="CY30">
+        <v>687265.0</v>
+      </c>
+      <c r="CZ30">
+        <v>550490.0</v>
+      </c>
+      <c r="DA30">
+        <v>542569.0</v>
+      </c>
+      <c r="DB30">
+        <v>442763.0</v>
+      </c>
+      <c r="DC30">
+        <v>485433.0</v>
+      </c>
+      <c r="DD30">
+        <v>553159.0</v>
+      </c>
+      <c r="DE30">
+        <v>570346.0</v>
+      </c>
+      <c r="DF30">
+        <v>600000.0</v>
+      </c>
+      <c r="DG30">
+        <v>500000.0</v>
+      </c>
+      <c r="DH30">
+        <v>400000.0</v>
+      </c>
+      <c r="DI30">
+        <v>404711.0</v>
+      </c>
+      <c r="DJ30">
+        <v>400000.0</v>
+      </c>
+      <c r="DK30">
+        <v>300000.0</v>
+      </c>
+      <c r="DL30">
+        <v>200000.0</v>
+      </c>
+      <c r="DM30">
+        <v>432477.0</v>
+      </c>
+      <c r="DN30">
+        <v>400000.0</v>
+      </c>
+      <c r="DO30">
+        <v>400000.0</v>
+      </c>
+      <c r="DP30"/>
+    </row>
+    <row r="31" spans="1:120">
+      <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>129764000.0</v>
+      </c>
+      <c r="O31">
+        <v>125426000.0</v>
+      </c>
+      <c r="P31">
+        <v>140952000.0</v>
+      </c>
+      <c r="Q31">
+        <v>139147000.0</v>
+      </c>
+      <c r="R31">
+        <v>138547000.0</v>
+      </c>
+      <c r="S31">
+        <v>143249000.0</v>
+      </c>
+      <c r="T31">
+        <v>141015000.0</v>
+      </c>
+      <c r="U31">
+        <v>128282000.0</v>
+      </c>
+      <c r="V31">
+        <v>127729000.0</v>
+      </c>
+      <c r="W31">
+        <v>123788000.0</v>
+      </c>
+      <c r="X31">
+        <v>120208000.0</v>
+      </c>
+      <c r="Y31">
+        <v>118121137.0</v>
+      </c>
+      <c r="Z31">
+        <v>8617497.0</v>
+      </c>
+      <c r="AA31">
+        <v>17348175.0</v>
+      </c>
+      <c r="AB31">
+        <v>15658955.0</v>
+      </c>
+      <c r="AC31">
+        <v>14028421.0</v>
+      </c>
+      <c r="AD31">
+        <v>12073783.0</v>
+      </c>
+      <c r="AE31">
+        <v>9636751.0</v>
+      </c>
+      <c r="AF31">
+        <v>8115394.0</v>
+      </c>
+      <c r="AG31">
+        <v>6839917.0</v>
+      </c>
+      <c r="AH31">
+        <v>5871863.0</v>
+      </c>
+      <c r="AI31">
+        <v>4029616.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1257592.0</v>
+      </c>
+      <c r="AK31">
+        <v>285506.0</v>
+      </c>
+      <c r="AL31">
+        <v>10904096.0</v>
+      </c>
+      <c r="AM31">
+        <v>9407985.0</v>
+      </c>
+      <c r="AN31">
+        <v>8769179.0</v>
+      </c>
+      <c r="AO31">
+        <v>7908969.0</v>
+      </c>
+      <c r="AP31">
+        <v>6628045.0</v>
+      </c>
+      <c r="AQ31">
+        <v>5274280.0</v>
+      </c>
+      <c r="AR31">
+        <v>4739408.0</v>
+      </c>
+      <c r="AS31">
+        <v>4168365.0</v>
+      </c>
+      <c r="AT31">
+        <v>4182587.0</v>
+      </c>
+      <c r="AU31">
+        <v>2846251.0</v>
+      </c>
+      <c r="AV31">
+        <v>2596441.0</v>
+      </c>
+      <c r="AW31">
+        <v>6101560.0</v>
+      </c>
+      <c r="AX31">
+        <v>6573559.0</v>
+      </c>
+      <c r="AY31">
+        <v>11130644.0</v>
+      </c>
+      <c r="AZ31">
+        <v>11215975.0</v>
+      </c>
+      <c r="BA31">
+        <v>11287574.0</v>
+      </c>
+      <c r="BB31">
+        <v>11614415.0</v>
+      </c>
+      <c r="BC31">
+        <v>11150774.0</v>
+      </c>
+      <c r="BD31">
+        <v>12342430.0</v>
+      </c>
+      <c r="BE31">
+        <v>12591858.0</v>
+      </c>
+      <c r="BF31">
+        <v>13096379.0</v>
+      </c>
+      <c r="BG31">
+        <v>12978206.0</v>
+      </c>
+      <c r="BH31">
+        <v>12854101.0</v>
+      </c>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+    </row>
+    <row r="32" spans="1:120">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32">
+        <v>61559000.0</v>
+      </c>
+      <c r="C32">
+        <v>55217000.0</v>
+      </c>
+      <c r="D32">
+        <v>47800000.0</v>
+      </c>
+      <c r="E32">
+        <v>44824000.0</v>
+      </c>
+      <c r="F32">
+        <v>41644000.0</v>
+      </c>
+      <c r="G32">
+        <v>36022000.0</v>
+      </c>
+      <c r="H32">
+        <v>30661000.0</v>
+      </c>
+      <c r="I32">
+        <v>27272000.0</v>
+      </c>
+      <c r="J32">
+        <v>124296000.0</v>
+      </c>
+      <c r="K32">
+        <v>113429000.0</v>
+      </c>
+      <c r="L32">
+        <v>121099000.0</v>
+      </c>
+      <c r="M32">
+        <v>118385000.0</v>
+      </c>
+      <c r="N32">
+        <v>128287000.0</v>
+      </c>
+      <c r="O32">
+        <v>125472000.0</v>
+      </c>
+      <c r="P32">
+        <v>140695000.0</v>
+      </c>
+      <c r="Q32">
+        <v>139055000.0</v>
+      </c>
+      <c r="R32">
+        <v>138939000.0</v>
+      </c>
+      <c r="S32">
+        <v>134622000.0</v>
+      </c>
+      <c r="T32">
+        <v>130291000.0</v>
+      </c>
+      <c r="U32">
+        <v>127739000.0</v>
+      </c>
+      <c r="V32">
+        <v>131358000.0</v>
+      </c>
+      <c r="W32">
+        <v>129012000.0</v>
+      </c>
+      <c r="X32">
+        <v>125755000.0</v>
+      </c>
+      <c r="Y32">
+        <v>123586788.0</v>
+      </c>
+      <c r="Z32">
+        <v>14398542.0</v>
+      </c>
+      <c r="AA32">
+        <v>19194882.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+    </row>
+    <row r="33" spans="1:120">
+      <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33">
+        <v>77852000.0</v>
+      </c>
+      <c r="C33">
+        <v>78924000.0</v>
+      </c>
+      <c r="D33">
+        <v>79691000.0</v>
+      </c>
+      <c r="E33">
+        <v>80387000.0</v>
+      </c>
+      <c r="F33">
+        <v>82585000.0</v>
+      </c>
+      <c r="G33">
+        <v>154709999.0</v>
+      </c>
+      <c r="H33">
+        <v>156517000.0</v>
+      </c>
+      <c r="I33">
+        <v>168296000.0</v>
+      </c>
+      <c r="J33">
+        <v>57074999.0</v>
+      </c>
+      <c r="K33">
+        <v>66016000.0</v>
+      </c>
+      <c r="L33">
+        <v>56090999.0</v>
+      </c>
+      <c r="M33">
+        <v>62268999.0</v>
+      </c>
+      <c r="N33">
+        <v>41824999.0</v>
+      </c>
+      <c r="O33">
+        <v>41727000.0</v>
+      </c>
+      <c r="P33">
+        <v>41727000.0</v>
+      </c>
+      <c r="Q33">
+        <v>43712999.0</v>
+      </c>
+      <c r="R33">
+        <v>41369000.0</v>
+      </c>
+      <c r="S33">
+        <v>41418000.0</v>
+      </c>
+      <c r="T33">
+        <v>41087999.0</v>
+      </c>
+      <c r="U33">
+        <v>42301000.0</v>
+      </c>
+      <c r="V33">
+        <v>40384999.0</v>
+      </c>
+      <c r="W33">
+        <v>40216000.0</v>
+      </c>
+      <c r="X33">
+        <v>39238000.0</v>
+      </c>
+      <c r="Y33">
+        <v>40728303.0</v>
+      </c>
+      <c r="Z33">
+        <v>39395540.0</v>
+      </c>
+      <c r="AA33">
+        <v>24523985.0</v>
+      </c>
+      <c r="AB33">
+        <v>24670064.0</v>
+      </c>
+      <c r="AC33">
+        <v>24929804.0</v>
+      </c>
+      <c r="AD33">
+        <v>24243666.0</v>
+      </c>
+      <c r="AE33">
+        <v>24456560.0</v>
+      </c>
+      <c r="AF33">
+        <v>24547189.0</v>
+      </c>
+      <c r="AG33">
+        <v>26325731.0</v>
+      </c>
+      <c r="AH33">
+        <v>25553291.0</v>
+      </c>
+      <c r="AI33">
+        <v>25730940.0</v>
+      </c>
+      <c r="AJ33">
+        <v>25763605.0</v>
+      </c>
+      <c r="AK33">
+        <v>25844597.0</v>
+      </c>
+      <c r="AL33">
+        <v>14613025.0</v>
+      </c>
+      <c r="AM33">
+        <v>14771338.0</v>
+      </c>
+      <c r="AN33">
+        <v>14891566.0</v>
+      </c>
+      <c r="AO33">
+        <v>15114088.0</v>
+      </c>
+      <c r="AP33">
+        <v>15209057.0</v>
+      </c>
+      <c r="AQ33">
+        <v>15388124.0</v>
+      </c>
+      <c r="AR33">
+        <v>15593700.0</v>
+      </c>
+      <c r="AS33">
+        <v>15811429.0</v>
+      </c>
+      <c r="AT33">
+        <v>16089121.0</v>
+      </c>
+      <c r="AU33">
+        <v>16330738.0</v>
+      </c>
+      <c r="AV33">
+        <v>16421189.0</v>
+      </c>
+      <c r="AW33">
+        <v>9447478.0</v>
+      </c>
+      <c r="AX33">
+        <v>9513798.0</v>
+      </c>
+      <c r="AY33">
+        <v>3431884.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3268794.0</v>
+      </c>
+      <c r="BA33">
+        <v>3091351.0</v>
+      </c>
+      <c r="BB33">
+        <v>2960655.0</v>
+      </c>
+      <c r="BC33">
+        <v>2882571.0</v>
+      </c>
+      <c r="BD33">
+        <v>2745644.0</v>
+      </c>
+      <c r="BE33">
+        <v>2676573.0</v>
+      </c>
+      <c r="BF33">
+        <v>2634847.0</v>
+      </c>
+      <c r="BG33">
+        <v>2578929.0</v>
+      </c>
+      <c r="BH33">
+        <v>2373483.0</v>
+      </c>
+      <c r="BI33">
+        <v>2592511.0</v>
+      </c>
+      <c r="BJ33">
+        <v>2566244.0</v>
+      </c>
+      <c r="BK33">
+        <v>2381493.0</v>
+      </c>
+      <c r="BL33">
+        <v>2288374.0</v>
+      </c>
+      <c r="BM33">
+        <v>2270448.0</v>
+      </c>
+      <c r="BN33">
+        <v>2230248.0</v>
+      </c>
+      <c r="BO33">
+        <v>2165016.0</v>
+      </c>
+      <c r="BP33">
+        <v>2078449.0</v>
+      </c>
+      <c r="BQ33">
+        <v>2037872.0</v>
+      </c>
+      <c r="BR33">
+        <v>1992538.0</v>
+      </c>
+      <c r="BS33">
+        <v>1995055.0</v>
+      </c>
+      <c r="BT33">
+        <v>2766919.0</v>
+      </c>
+      <c r="BU33">
+        <v>2702847.0</v>
+      </c>
+      <c r="BV33">
+        <v>1958875.0</v>
+      </c>
+      <c r="BW33">
+        <v>1865722.0</v>
+      </c>
+      <c r="BX33">
+        <v>1742772.0</v>
+      </c>
+      <c r="BY33">
+        <v>1704854.0</v>
+      </c>
+      <c r="BZ33">
+        <v>2125667.0</v>
+      </c>
+      <c r="CA33">
+        <v>2326103.0</v>
+      </c>
+      <c r="CB33">
+        <v>2549875.0</v>
+      </c>
+      <c r="CC33">
+        <v>2618282.0</v>
+      </c>
+      <c r="CD33">
+        <v>2993784.0</v>
+      </c>
+      <c r="CE33">
+        <v>3155837.0</v>
+      </c>
+      <c r="CF33">
+        <v>3107739.0</v>
+      </c>
+      <c r="CG33">
+        <v>2286883.0</v>
+      </c>
+      <c r="CH33">
+        <v>1972602.0</v>
+      </c>
+      <c r="CI33">
+        <v>2173359.0</v>
+      </c>
+      <c r="CJ33">
+        <v>1962297.0</v>
+      </c>
+      <c r="CK33">
+        <v>1863996.0</v>
+      </c>
+      <c r="CL33">
+        <v>1913888.0</v>
+      </c>
+      <c r="CM33">
+        <v>2391315.0</v>
+      </c>
+      <c r="CN33">
+        <v>2017037.0</v>
+      </c>
+      <c r="CO33">
+        <v>2027335.0</v>
+      </c>
+      <c r="CP33">
+        <v>442298.0</v>
+      </c>
+      <c r="CQ33">
+        <v>402604.0</v>
+      </c>
+      <c r="CR33">
+        <v>374370.0</v>
+      </c>
+      <c r="CS33">
+        <v>376471.0</v>
+      </c>
+      <c r="CT33">
+        <v>398288.0</v>
+      </c>
+      <c r="CU33">
+        <v>406687.0</v>
+      </c>
+      <c r="CV33">
+        <v>414003.0</v>
+      </c>
+      <c r="CW33">
+        <v>463849.0</v>
+      </c>
+      <c r="CX33">
+        <v>464517.0</v>
+      </c>
+      <c r="CY33">
+        <v>491849.0</v>
+      </c>
+      <c r="CZ33">
+        <v>651079.0</v>
+      </c>
+      <c r="DA33">
+        <v>727419.0</v>
+      </c>
+      <c r="DB33">
+        <v>688821.0</v>
+      </c>
+      <c r="DC33">
+        <v>723501.0</v>
+      </c>
+      <c r="DD33">
+        <v>735662.0</v>
+      </c>
+      <c r="DE33">
+        <v>795411.0</v>
+      </c>
+      <c r="DF33">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG33">
+        <v>900000.0</v>
+      </c>
+      <c r="DH33">
+        <v>1000000.0</v>
+      </c>
+      <c r="DI33">
+        <v>1059318.0</v>
+      </c>
+      <c r="DJ33">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK33">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL33">
+        <v>1200000.0</v>
+      </c>
+      <c r="DM33">
+        <v>965689.0</v>
+      </c>
+      <c r="DN33">
+        <v>1400000.0</v>
+      </c>
+      <c r="DO33">
+        <v>1200000.0</v>
+      </c>
+      <c r="DP33"/>
+    </row>
+    <row r="34" spans="1:120">
+      <c r="A34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>612000.0</v>
+      </c>
+      <c r="O34">
+        <v>747000.0</v>
+      </c>
+      <c r="P34">
+        <v>844000.0</v>
+      </c>
+      <c r="Q34">
+        <v>943000.0</v>
+      </c>
+      <c r="R34">
+        <v>1069000.0</v>
+      </c>
+      <c r="S34">
+        <v>1314000.0</v>
+      </c>
+      <c r="T34">
+        <v>810000.0</v>
+      </c>
+      <c r="U34">
+        <v>896000.0</v>
+      </c>
+      <c r="V34">
+        <v>4075000.0</v>
+      </c>
+      <c r="W34">
+        <v>5371000.0</v>
+      </c>
+      <c r="X34">
+        <v>4561000.0</v>
+      </c>
+      <c r="Y34">
+        <v>4527145.0</v>
+      </c>
+      <c r="Z34">
+        <v>4431796.0</v>
+      </c>
+      <c r="AA34">
+        <v>142343.0</v>
+      </c>
+      <c r="AB34">
+        <v>240072.0</v>
+      </c>
+      <c r="AC34"/>
+      <c r="AD34">
+        <v>1743357.0</v>
+      </c>
+      <c r="AE34">
+        <v>1660672.0</v>
+      </c>
+      <c r="AF34">
+        <v>1622484.0</v>
+      </c>
+      <c r="AG34"/>
+      <c r="AH34">
+        <v>3372752.0</v>
+      </c>
+      <c r="AI34">
+        <v>2904564.0</v>
+      </c>
+      <c r="AJ34">
+        <v>2626376.0</v>
+      </c>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34">
+        <v>3309.0</v>
+      </c>
+      <c r="AS34">
+        <v>8274.0</v>
+      </c>
+      <c r="AT34">
+        <v>13239.0</v>
+      </c>
+      <c r="AU34">
+        <v>18204.0</v>
+      </c>
+      <c r="AV34">
+        <v>23169.0</v>
+      </c>
+      <c r="AW34">
+        <v>28134.0</v>
+      </c>
+      <c r="AX34">
+        <v>1783099.0</v>
+      </c>
+      <c r="AY34">
+        <v>38064.0</v>
+      </c>
+      <c r="AZ34">
+        <v>43028.0</v>
+      </c>
+      <c r="BA34">
+        <v>47993.0</v>
+      </c>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+    </row>
+    <row r="35" spans="1:120">
+      <c r="A35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35">
+        <v>375000.0</v>
+      </c>
+      <c r="C35">
+        <v>370000.0</v>
+      </c>
+      <c r="D35">
+        <v>378000.0</v>
+      </c>
+      <c r="E35">
+        <v>410000.0</v>
+      </c>
+      <c r="F35">
+        <v>449999.0</v>
+      </c>
+      <c r="G35">
+        <v>1183999.0</v>
+      </c>
+      <c r="H35">
+        <v>2483000.0</v>
+      </c>
+      <c r="I35">
+        <v>13136999.0</v>
+      </c>
+      <c r="J35">
+        <v>512000.0</v>
+      </c>
+      <c r="K35">
+        <v>2406999.0</v>
+      </c>
+      <c r="L35">
+        <v>4849000.0</v>
+      </c>
+      <c r="M35">
+        <v>10624999.0</v>
+      </c>
+      <c r="N35">
+        <v>721999.0</v>
+      </c>
+      <c r="O35">
+        <v>2606000.0</v>
+      </c>
+      <c r="P35">
+        <v>2300000.0</v>
+      </c>
+      <c r="Q35">
+        <v>4520000.0</v>
+      </c>
+      <c r="R35">
+        <v>2748999.0</v>
+      </c>
+      <c r="S35">
+        <v>3464000.0</v>
+      </c>
+      <c r="T35">
+        <v>2923000.0</v>
+      </c>
+      <c r="U35">
+        <v>4258000.0</v>
+      </c>
+      <c r="V35">
+        <v>6345000.0</v>
+      </c>
+      <c r="W35">
+        <v>7731000.0</v>
+      </c>
+      <c r="X35">
+        <v>6962000.0</v>
+      </c>
+      <c r="Y35">
+        <v>8279146.0</v>
+      </c>
+      <c r="Z35">
+        <v>7207193.0</v>
+      </c>
+      <c r="AA35">
+        <v>2856741.0</v>
+      </c>
+      <c r="AB35">
+        <v>2943783.0</v>
+      </c>
+      <c r="AC35">
+        <v>3629864.0</v>
+      </c>
+      <c r="AD35">
+        <v>4458989.0</v>
+      </c>
+      <c r="AE35">
+        <v>4475207.0</v>
+      </c>
+      <c r="AF35">
+        <v>4544941.0</v>
+      </c>
+      <c r="AG35">
+        <v>7400007.0</v>
+      </c>
+      <c r="AH35">
+        <v>6562513.0</v>
+      </c>
+      <c r="AI35">
+        <v>6108937.0</v>
+      </c>
+      <c r="AJ35">
+        <v>7417836.0</v>
+      </c>
+      <c r="AK35">
+        <v>10665147.0</v>
+      </c>
+      <c r="AL35">
+        <v>3055465.0</v>
+      </c>
+      <c r="AM35">
+        <v>2755636.0</v>
+      </c>
+      <c r="AN35">
+        <v>2905061.0</v>
+      </c>
+      <c r="AO35">
+        <v>3184919.0</v>
+      </c>
+      <c r="AP35">
+        <v>3264372.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4054076.0</v>
+      </c>
+      <c r="AR35">
+        <v>4126826.0</v>
+      </c>
+      <c r="AS35">
+        <v>4198693.0</v>
+      </c>
+      <c r="AT35">
+        <v>6378542.0</v>
+      </c>
+      <c r="AU35">
+        <v>6911697.0</v>
+      </c>
+      <c r="AV35">
+        <v>6858020.0</v>
+      </c>
+      <c r="AW35">
+        <v>4154008.0</v>
+      </c>
+      <c r="AX35">
+        <v>4312470.0</v>
+      </c>
+      <c r="AY35">
+        <v>1349658.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1263463.0</v>
+      </c>
+      <c r="BA35">
+        <v>1194382.0</v>
+      </c>
+      <c r="BB35">
+        <v>910878.0</v>
+      </c>
+      <c r="BC35">
+        <v>876968.0</v>
+      </c>
+      <c r="BD35">
+        <v>819405.0</v>
+      </c>
+      <c r="BE35">
+        <v>788857.0</v>
+      </c>
+      <c r="BF35">
+        <v>873255.0</v>
+      </c>
+      <c r="BG35">
+        <v>738974.0</v>
+      </c>
+      <c r="BH35">
+        <v>771726.0</v>
+      </c>
+      <c r="BI35">
+        <v>689605.0</v>
+      </c>
+      <c r="BJ35">
+        <v>782593.0</v>
+      </c>
+      <c r="BK35">
+        <v>669545.0</v>
+      </c>
+      <c r="BL35">
+        <v>486072.0</v>
+      </c>
+      <c r="BM35">
+        <v>410523.0</v>
+      </c>
+      <c r="BN35">
+        <v>432761.0</v>
+      </c>
+      <c r="BO35">
+        <v>857104.0</v>
+      </c>
+      <c r="BP35">
+        <v>795140.0</v>
+      </c>
+      <c r="BQ35">
+        <v>795140.0</v>
+      </c>
+      <c r="BR35">
+        <v>789300.0</v>
+      </c>
+      <c r="BS35">
+        <v>794000.0</v>
+      </c>
+      <c r="BT35">
+        <v>777300.0</v>
+      </c>
+      <c r="BU35">
+        <v>742400.0</v>
+      </c>
+      <c r="BV35">
+        <v>723300.0</v>
+      </c>
+      <c r="BW35">
+        <v>83000.0</v>
+      </c>
+      <c r="BX35">
+        <v>313215.0</v>
+      </c>
+      <c r="BY35">
+        <v>227200.0</v>
+      </c>
+      <c r="BZ35">
+        <v>62501.0</v>
+      </c>
+      <c r="CA35">
+        <v>59647.0</v>
+      </c>
+      <c r="CB35">
+        <v>62501.0</v>
+      </c>
+      <c r="CC35">
+        <v>344879.0</v>
+      </c>
+      <c r="CD35">
+        <v>232708.0</v>
+      </c>
+      <c r="CE35">
+        <v>198744.0</v>
+      </c>
+      <c r="CF35">
+        <v>5715.0</v>
+      </c>
+      <c r="CG35">
+        <v>8569.0</v>
+      </c>
+      <c r="CH35">
+        <v>11423.0</v>
+      </c>
+      <c r="CI35">
+        <v>14277.0</v>
+      </c>
+      <c r="CJ35">
+        <v>19692.0</v>
+      </c>
+      <c r="CK35">
+        <v>23248.0</v>
+      </c>
+      <c r="CL35">
+        <v>26804.0</v>
+      </c>
+      <c r="CM35">
+        <v>30360.0</v>
+      </c>
+      <c r="CN35">
+        <v>33998.0</v>
+      </c>
+      <c r="CO35">
+        <v>31401.0</v>
+      </c>
+      <c r="CP35">
+        <v>36928.0</v>
+      </c>
+      <c r="CQ35">
+        <v>42869.0</v>
+      </c>
+      <c r="CR35">
+        <v>47574.0</v>
+      </c>
+      <c r="CS35">
+        <v>67440.0</v>
+      </c>
+      <c r="CT35">
+        <v>12224.0</v>
+      </c>
+      <c r="CU35">
+        <v>14675.0</v>
+      </c>
+      <c r="CV35">
+        <v>17588.0</v>
+      </c>
+      <c r="CW35">
+        <v>21200.0</v>
+      </c>
+      <c r="CX35">
+        <v>24684.0</v>
+      </c>
+      <c r="CY35">
+        <v>28045.0</v>
+      </c>
+      <c r="CZ35">
+        <v>31286.0</v>
+      </c>
+      <c r="DA35">
+        <v>34860.0</v>
+      </c>
+      <c r="DB35">
+        <v>10210.0</v>
+      </c>
+      <c r="DC35">
+        <v>2873.0</v>
+      </c>
+      <c r="DD35">
+        <v>1782.0</v>
+      </c>
+      <c r="DE35">
+        <v>3940.0</v>
+      </c>
+      <c r="DF35">
+        <v>20000.0</v>
+      </c>
+      <c r="DG35">
+        <v>20000.0</v>
+      </c>
+      <c r="DH35">
+        <v>30000.0</v>
+      </c>
+      <c r="DI35">
+        <v>30935.0</v>
+      </c>
+      <c r="DJ35">
+        <v>30000.0</v>
+      </c>
+      <c r="DK35">
+        <v>50000.0</v>
+      </c>
+      <c r="DL35">
+        <v>50000.0</v>
+      </c>
+      <c r="DM35">
+        <v>55727.0</v>
+      </c>
+      <c r="DN35">
+        <v>100000.0</v>
+      </c>
+      <c r="DO35">
+        <v>200000.0</v>
+      </c>
+      <c r="DP35"/>
+    </row>
+    <row r="36" spans="1:120">
+      <c r="A36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36">
+        <v>12589000.0</v>
+      </c>
+      <c r="C36">
+        <v>18166000.0</v>
+      </c>
+      <c r="D36">
+        <v>1384000.0</v>
+      </c>
+      <c r="E36">
+        <v>1399000.0</v>
+      </c>
+      <c r="F36">
+        <v>430000.0</v>
+      </c>
+      <c r="G36">
+        <v>454999.0</v>
+      </c>
+      <c r="H36">
+        <v>489000.0</v>
+      </c>
+      <c r="I36">
+        <v>542000.0</v>
+      </c>
+      <c r="J36">
+        <v>523999.0</v>
+      </c>
+      <c r="K36">
+        <v>524000.0</v>
+      </c>
+      <c r="L36">
+        <v>429999.0</v>
+      </c>
+      <c r="M36">
+        <v>424999.0</v>
+      </c>
+      <c r="N36">
+        <v>515999.0</v>
+      </c>
+      <c r="O36">
+        <v>548000.0</v>
+      </c>
+      <c r="P36">
+        <v>570000.0</v>
+      </c>
+      <c r="Q36">
+        <v>438999.0</v>
+      </c>
+      <c r="R36">
+        <v>217000.0</v>
+      </c>
+      <c r="S36">
+        <v>50000.0</v>
+      </c>
+      <c r="T36">
+        <v>49999.0</v>
+      </c>
+      <c r="U36">
+        <v>51000.0</v>
+      </c>
+      <c r="V36">
+        <v>50999.0</v>
+      </c>
+      <c r="W36">
+        <v>51000.0</v>
+      </c>
+      <c r="X36">
+        <v>51000.0</v>
+      </c>
+      <c r="Y36">
+        <v>50965.0</v>
+      </c>
+      <c r="Z36">
+        <v>49957.0</v>
+      </c>
+      <c r="AA36">
+        <v>37227.0</v>
+      </c>
+      <c r="AB36">
+        <v>37226.0</v>
+      </c>
+      <c r="AC36">
+        <v>37227.0</v>
+      </c>
+      <c r="AD36">
+        <v>37227.0</v>
+      </c>
+      <c r="AE36">
+        <v>37227.0</v>
+      </c>
+      <c r="AF36">
+        <v>37227.0</v>
+      </c>
+      <c r="AG36">
+        <v>37227.0</v>
+      </c>
+      <c r="AH36">
+        <v>37227.0</v>
+      </c>
+      <c r="AI36">
+        <v>37227.0</v>
+      </c>
+      <c r="AJ36">
+        <v>37227.0</v>
+      </c>
+      <c r="AK36">
+        <v>34081.0</v>
+      </c>
+      <c r="AL36">
+        <v>34081.0</v>
+      </c>
+      <c r="AM36">
+        <v>34082.0</v>
+      </c>
+      <c r="AN36">
+        <v>34082.0</v>
+      </c>
+      <c r="AO36">
+        <v>34082.0</v>
+      </c>
+      <c r="AP36">
+        <v>34082.0</v>
+      </c>
+      <c r="AQ36">
+        <v>34082.0</v>
+      </c>
+      <c r="AR36">
+        <v>34082.0</v>
+      </c>
+      <c r="AS36">
+        <v>34082.0</v>
+      </c>
+      <c r="AT36">
+        <v>34082.0</v>
+      </c>
+      <c r="AU36">
+        <v>34082.0</v>
+      </c>
+      <c r="AV36">
+        <v>34083.0</v>
+      </c>
+      <c r="AW36">
+        <v>18445.0</v>
+      </c>
+      <c r="AX36">
+        <v>18445.0</v>
+      </c>
+      <c r="AY36">
+        <v>18445.0</v>
+      </c>
+      <c r="AZ36">
+        <v>18445.0</v>
+      </c>
+      <c r="BA36">
+        <v>18445.0</v>
+      </c>
+      <c r="BB36">
+        <v>18445.0</v>
+      </c>
+      <c r="BC36">
+        <v>18445.0</v>
+      </c>
+      <c r="BD36">
+        <v>18445.0</v>
+      </c>
+      <c r="BE36">
+        <v>18445.0</v>
+      </c>
+      <c r="BF36">
+        <v>18445.0</v>
+      </c>
+      <c r="BG36">
+        <v>18694.0</v>
+      </c>
+      <c r="BH36">
+        <v>19318.0</v>
+      </c>
+      <c r="BI36">
+        <v>18445.0</v>
+      </c>
+      <c r="BJ36">
+        <v>18445.0</v>
+      </c>
+      <c r="BK36">
+        <v>23432.0</v>
+      </c>
+      <c r="BL36">
+        <v>18445.0</v>
+      </c>
+      <c r="BM36">
+        <v>18445.0</v>
+      </c>
+      <c r="BN36">
+        <v>18445.0</v>
+      </c>
+      <c r="BO36">
+        <v>18445.0</v>
+      </c>
+      <c r="BP36">
+        <v>18445.0</v>
+      </c>
+      <c r="BQ36">
+        <v>1961338.0</v>
+      </c>
+      <c r="BR36">
+        <v>18445.0</v>
+      </c>
+      <c r="BS36">
+        <v>18445.0</v>
+      </c>
+      <c r="BT36">
+        <v>768445.0</v>
+      </c>
+      <c r="BU36">
+        <v>768445.0</v>
+      </c>
+      <c r="BV36">
+        <v>20527.0</v>
+      </c>
+      <c r="BW36">
+        <v>18445.0</v>
+      </c>
+      <c r="BX36">
+        <v>18445.0</v>
+      </c>
+      <c r="BY36">
+        <v>87141.0</v>
+      </c>
+      <c r="BZ36">
+        <v>18445.0</v>
+      </c>
+      <c r="CA36">
+        <v>18445.0</v>
+      </c>
+      <c r="CB36">
+        <v>157550.0</v>
+      </c>
+      <c r="CC36">
+        <v>55626.0</v>
+      </c>
+      <c r="CD36">
+        <v>313843.0</v>
+      </c>
+      <c r="CE36">
+        <v>369052.0</v>
+      </c>
+      <c r="CF36">
+        <v>1725042.0</v>
+      </c>
+      <c r="CG36">
+        <v>947765.0</v>
+      </c>
+      <c r="CH36">
+        <v>724201.0</v>
+      </c>
+      <c r="CI36">
+        <v>708644.0</v>
+      </c>
+      <c r="CJ36">
+        <v>675793.0</v>
+      </c>
+      <c r="CK36">
+        <v>587630.0</v>
+      </c>
+      <c r="CL36">
+        <v>550425.0</v>
+      </c>
+      <c r="CM36">
+        <v>1022479.0</v>
+      </c>
+      <c r="CN36">
+        <v>651306.0</v>
+      </c>
+      <c r="CO36">
+        <v>656514.0</v>
+      </c>
+      <c r="CP36">
+        <v>358738.0</v>
+      </c>
+      <c r="CQ36">
+        <v>326506.0</v>
+      </c>
+      <c r="CR36">
+        <v>294834.0</v>
+      </c>
+      <c r="CS36">
+        <v>314032.0</v>
+      </c>
+      <c r="CT36">
+        <v>337221.0</v>
+      </c>
+      <c r="CU36">
+        <v>334785.0</v>
+      </c>
+      <c r="CV36">
+        <v>331453.0</v>
+      </c>
+      <c r="CW36">
+        <v>372581.0</v>
+      </c>
+      <c r="CX36">
+        <v>384921.0</v>
+      </c>
+      <c r="CY36">
+        <v>396953.0</v>
+      </c>
+      <c r="CZ36">
+        <v>540698.0</v>
+      </c>
+      <c r="DA36">
+        <v>601551.0</v>
+      </c>
+      <c r="DB36">
+        <v>572055.0</v>
+      </c>
+      <c r="DC36">
+        <v>15862.0</v>
+      </c>
+      <c r="DD36">
+        <v>13529.0</v>
+      </c>
+      <c r="DE36">
+        <v>645991.0</v>
+      </c>
+      <c r="DF36">
+        <v>800000.0</v>
+      </c>
+      <c r="DG36">
+        <v>700000.0</v>
+      </c>
+      <c r="DH36">
+        <v>800000.0</v>
+      </c>
+      <c r="DI36">
+        <v>869115.0</v>
+      </c>
+      <c r="DJ36">
+        <v>1200000.0</v>
+      </c>
+      <c r="DK36">
+        <v>900000.0</v>
+      </c>
+      <c r="DL36">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM36">
+        <v>781716.0</v>
+      </c>
+      <c r="DN36">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO36">
+        <v>1000000.0</v>
+      </c>
+      <c r="DP36"/>
+    </row>
+    <row r="37" spans="1:120">
+      <c r="A37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37"/>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37"/>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+    </row>
+    <row r="38" spans="1:120">
+      <c r="A38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>10998000.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>516000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>570000.0</v>
+      </c>
+      <c r="Q38">
+        <v>439000.0</v>
+      </c>
+      <c r="R38">
+        <v>217000.0</v>
+      </c>
+      <c r="S38">
+        <v>50000.0</v>
+      </c>
+      <c r="T38">
+        <v>50000.0</v>
+      </c>
+      <c r="U38">
+        <v>51000.0</v>
+      </c>
+      <c r="V38">
+        <v>51000.0</v>
+      </c>
+      <c r="W38">
+        <v>51000.0</v>
+      </c>
+      <c r="X38">
+        <v>18850000.0</v>
+      </c>
+      <c r="Y38">
+        <v>18962913.0</v>
+      </c>
+      <c r="Z38">
+        <v>49957.0</v>
+      </c>
+      <c r="AA38">
+        <v>37227.0</v>
+      </c>
+      <c r="AB38">
+        <v>37227.0</v>
+      </c>
+      <c r="AC38">
+        <v>37227.0</v>
+      </c>
+      <c r="AD38">
+        <v>37230.0</v>
+      </c>
+      <c r="AE38">
+        <v>37227.0</v>
+      </c>
+      <c r="AF38">
+        <v>1.0</v>
+      </c>
+      <c r="AG38">
+        <v>37227.0</v>
+      </c>
+      <c r="AH38">
+        <v>37227.0</v>
+      </c>
+      <c r="AI38">
+        <v>-1.0</v>
+      </c>
+      <c r="AJ38">
+        <v>25457000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1.0</v>
+      </c>
+      <c r="AL38">
+        <v>14355000.0</v>
+      </c>
+      <c r="AM38">
+        <v>14491000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1.0</v>
+      </c>
+      <c r="AO38">
+        <v>14858000.0</v>
+      </c>
+      <c r="AP38">
+        <v>14912000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>15072000.0</v>
+      </c>
+      <c r="AR38">
+        <v>15229000.0</v>
+      </c>
+      <c r="AS38">
+        <v>15397000.0</v>
+      </c>
+      <c r="AT38">
+        <v>15668000.0</v>
+      </c>
+      <c r="AU38">
+        <v>15871000.0</v>
+      </c>
+      <c r="AV38">
+        <v>15904000.0</v>
+      </c>
+      <c r="AW38">
+        <v>9353000.0</v>
+      </c>
+      <c r="AX38">
+        <v>9410000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-1.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3153000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2973000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2866000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2789000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2648000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2569000.0</v>
+      </c>
+      <c r="BF38">
+        <v>2526000.0</v>
+      </c>
+      <c r="BG38">
+        <v>2467000.0</v>
+      </c>
+      <c r="BH38">
+        <v>2254000.0</v>
+      </c>
+      <c r="BI38">
+        <v>2428000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>2392000.0</v>
+      </c>
+      <c r="BK38">
+        <v>2312000.0</v>
+      </c>
+      <c r="BL38">
+        <v>2213000.0</v>
+      </c>
+      <c r="BM38">
+        <v>2214000.0</v>
+      </c>
+      <c r="BN38">
+        <v>2186000.0</v>
+      </c>
+      <c r="BO38">
+        <v>2117000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2030000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>1985000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1944000.0</v>
+      </c>
+      <c r="BS38">
+        <v>1940000.0</v>
+      </c>
+      <c r="BT38">
+        <v>2673000.0</v>
+      </c>
+      <c r="BU38">
+        <v>2600000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1858000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1753000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1666000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1614000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>2023000.0</v>
+      </c>
+      <c r="CA38">
+        <v>2221000.0</v>
+      </c>
+      <c r="CB38">
+        <v>2448000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2522000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2891000.0</v>
+      </c>
+      <c r="CE38">
+        <v>3048000.0</v>
+      </c>
+      <c r="CF38">
+        <v>3018000.0</v>
+      </c>
+      <c r="CG38">
+        <v>2200000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1884000.0</v>
+      </c>
+      <c r="CI38">
+        <v>2104000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1886000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1798000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1842000.0</v>
+      </c>
+      <c r="CM38">
+        <v>2314000.0</v>
+      </c>
+      <c r="CN38">
+        <v>1942000.0</v>
+      </c>
+      <c r="CO38">
+        <v>1948000.0</v>
+      </c>
+      <c r="CP38">
+        <v>359000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>326000.0</v>
+      </c>
+      <c r="CR38">
+        <v>295000.0</v>
+      </c>
+      <c r="CS38">
+        <v>314000.0</v>
+      </c>
+      <c r="CT38">
+        <v>337000.0</v>
+      </c>
+      <c r="CU38">
+        <v>335000.0</v>
+      </c>
+      <c r="CV38">
+        <v>331000.0</v>
+      </c>
+      <c r="CW38">
+        <v>373000.0</v>
+      </c>
+      <c r="CX38">
+        <v>385000.0</v>
+      </c>
+      <c r="CY38">
+        <v>397000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>541000.0</v>
+      </c>
+      <c r="DA38">
+        <v>602000.0</v>
+      </c>
+      <c r="DB38">
+        <v>572000.0</v>
+      </c>
+      <c r="DC38">
+        <v>605000.0</v>
+      </c>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
+    </row>
+    <row r="39" spans="1:120">
+      <c r="A39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39">
+        <v>7933000.0</v>
+      </c>
+      <c r="C39">
+        <v>7554000.0</v>
+      </c>
+      <c r="D39">
+        <v>10297000.0</v>
+      </c>
+      <c r="E39">
+        <v>7702000.0</v>
+      </c>
+      <c r="F39">
+        <v>8545000.0</v>
+      </c>
+      <c r="G39">
+        <v>8839000.0</v>
+      </c>
+      <c r="H39">
+        <v>9425000.0</v>
+      </c>
+      <c r="I39">
+        <v>4050000.0</v>
+      </c>
+      <c r="J39">
+        <v>2805000.0</v>
+      </c>
+      <c r="K39">
+        <v>3739000.0</v>
+      </c>
+      <c r="L39">
+        <v>5451000.0</v>
+      </c>
+      <c r="M39">
+        <v>3904000.0</v>
+      </c>
+      <c r="N39">
+        <v>4730000.0</v>
+      </c>
+      <c r="O39">
+        <v>4732000.0</v>
+      </c>
+      <c r="P39">
+        <v>4512000.0</v>
+      </c>
+      <c r="Q39">
+        <v>4768000.0</v>
+      </c>
+      <c r="R39">
+        <v>3794000.0</v>
+      </c>
+      <c r="S39">
+        <v>4022000.0</v>
+      </c>
+      <c r="T39">
+        <v>2260000.0</v>
+      </c>
+      <c r="U39">
+        <v>1012000.0</v>
+      </c>
+      <c r="V39">
+        <v>2094000.0</v>
+      </c>
+      <c r="W39">
+        <v>1408000.0</v>
+      </c>
+      <c r="X39">
+        <v>2298000.0</v>
+      </c>
+      <c r="Y39">
+        <v>970000.0</v>
+      </c>
+      <c r="Z39">
+        <v>745468.0</v>
+      </c>
+      <c r="AA39">
+        <v>612505.0</v>
+      </c>
+      <c r="AB39">
+        <v>648207.0</v>
+      </c>
+      <c r="AC39">
+        <v>1469426.0</v>
+      </c>
+      <c r="AD39">
+        <v>533772.0</v>
+      </c>
+      <c r="AE39">
+        <v>518512.0</v>
+      </c>
+      <c r="AF39">
+        <v>502063.0</v>
+      </c>
+      <c r="AG39">
+        <v>923032.0</v>
+      </c>
+      <c r="AH39">
+        <v>383655.0</v>
+      </c>
+      <c r="AI39">
+        <v>572964.0</v>
+      </c>
+      <c r="AJ39">
+        <v>348708.0</v>
+      </c>
+      <c r="AK39">
+        <v>922345.0</v>
+      </c>
+      <c r="AL39">
+        <v>545948.0</v>
+      </c>
+      <c r="AM39">
+        <v>670799.0</v>
+      </c>
+      <c r="AN39">
+        <v>314707.0</v>
+      </c>
+      <c r="AO39">
+        <v>1050335.0</v>
+      </c>
+      <c r="AP39">
+        <v>686689.0</v>
+      </c>
+      <c r="AQ39">
+        <v>786825.0</v>
+      </c>
+      <c r="AR39">
+        <v>424493.0</v>
+      </c>
+      <c r="AS39">
+        <v>592690.0</v>
+      </c>
+      <c r="AT39">
+        <v>479481.0</v>
+      </c>
+      <c r="AU39">
+        <v>800614.0</v>
+      </c>
+      <c r="AV39">
+        <v>1164769.0</v>
+      </c>
+      <c r="AW39">
+        <v>1051365.0</v>
+      </c>
+      <c r="AX39">
+        <v>1283353.0</v>
+      </c>
+      <c r="AY39">
+        <v>766233.0</v>
+      </c>
+      <c r="AZ39">
+        <v>425999.0</v>
+      </c>
+      <c r="BA39">
+        <v>678004.0</v>
+      </c>
+      <c r="BB39">
+        <v>353903.0</v>
+      </c>
+      <c r="BC39">
+        <v>378807.0</v>
+      </c>
+      <c r="BD39">
+        <v>389707.0</v>
+      </c>
+      <c r="BE39">
+        <v>498464.0</v>
+      </c>
+      <c r="BF39">
+        <v>331080.0</v>
+      </c>
+      <c r="BG39">
+        <v>351826.0</v>
+      </c>
+      <c r="BH39">
+        <v>240979.0</v>
+      </c>
+      <c r="BI39">
+        <v>1086014.0</v>
+      </c>
+      <c r="BJ39">
+        <v>553283.0</v>
+      </c>
+      <c r="BK39">
+        <v>482305.0</v>
+      </c>
+      <c r="BL39">
+        <v>415217.0</v>
+      </c>
+      <c r="BM39">
+        <v>502427.0</v>
+      </c>
+      <c r="BN39">
+        <v>485824.0</v>
+      </c>
+      <c r="BO39">
+        <v>440316.0</v>
+      </c>
+      <c r="BP39">
+        <v>397386.0</v>
+      </c>
+      <c r="BQ39">
+        <v>497254.0</v>
+      </c>
+      <c r="BR39">
+        <v>385130.0</v>
+      </c>
+      <c r="BS39">
+        <v>539192.0</v>
+      </c>
+      <c r="BT39">
+        <v>465934.0</v>
+      </c>
+      <c r="BU39">
+        <v>513730.0</v>
+      </c>
+      <c r="BV39">
+        <v>287975.0</v>
+      </c>
+      <c r="BW39">
+        <v>375361.0</v>
+      </c>
+      <c r="BX39">
+        <v>270033.0</v>
+      </c>
+      <c r="BY39">
+        <v>314269.0</v>
+      </c>
+      <c r="BZ39">
+        <v>237116.0</v>
+      </c>
+      <c r="CA39">
+        <v>256217.0</v>
+      </c>
+      <c r="CB39">
+        <v>246931.0</v>
+      </c>
+      <c r="CC39">
+        <v>190329.0</v>
+      </c>
+      <c r="CD39">
+        <v>137759.0</v>
+      </c>
+      <c r="CE39">
+        <v>83776.0</v>
+      </c>
+      <c r="CF39">
+        <v>146007.0</v>
+      </c>
+      <c r="CG39">
+        <v>141004.0</v>
+      </c>
+      <c r="CH39">
+        <v>252724.0</v>
+      </c>
+      <c r="CI39">
+        <v>103487.0</v>
+      </c>
+      <c r="CJ39">
+        <v>280686.0</v>
+      </c>
+      <c r="CK39">
+        <v>302044.0</v>
+      </c>
+      <c r="CL39">
+        <v>147267.0</v>
+      </c>
+      <c r="CM39">
+        <v>55413.0</v>
+      </c>
+      <c r="CN39">
+        <v>21631.0</v>
+      </c>
+      <c r="CO39">
+        <v>65148.0</v>
+      </c>
+      <c r="CP39">
+        <v>46313.0</v>
+      </c>
+      <c r="CQ39">
+        <v>61198.0</v>
+      </c>
+      <c r="CR39">
+        <v>31331.0</v>
+      </c>
+      <c r="CS39">
+        <v>36606.0</v>
+      </c>
+      <c r="CT39">
+        <v>25088.0</v>
+      </c>
+      <c r="CU39">
+        <v>27749.0</v>
+      </c>
+      <c r="CV39">
+        <v>47626.0</v>
+      </c>
+      <c r="CW39"/>
+      <c r="CX39">
+        <v>28622.0</v>
+      </c>
+      <c r="CY39">
+        <v>27338.0</v>
+      </c>
+      <c r="CZ39">
+        <v>30692.0</v>
+      </c>
+      <c r="DA39"/>
+      <c r="DB39">
+        <v>32149.0</v>
+      </c>
+      <c r="DC39">
+        <v>23298.0</v>
+      </c>
+      <c r="DD39">
+        <v>18988.0</v>
+      </c>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39">
+        <v>100000.0</v>
+      </c>
+      <c r="DH39">
+        <v>100000.0</v>
+      </c>
+      <c r="DI39"/>
+      <c r="DJ39">
+        <v>500000.0</v>
+      </c>
+      <c r="DK39">
+        <v>900000.0</v>
+      </c>
+      <c r="DL39">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM39"/>
+      <c r="DN39">
+        <v>100000.0</v>
+      </c>
+      <c r="DO39">
+        <v>100000.0</v>
+      </c>
+      <c r="DP39"/>
+    </row>
+    <row r="40" spans="1:120">
+      <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40">
+        <v>5679000.0</v>
+      </c>
+      <c r="C40">
+        <v>5203000.0</v>
+      </c>
+      <c r="D40">
+        <v>1834000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
+        <v>2901000.0</v>
+      </c>
+      <c r="G40">
+        <v>4455000.0</v>
+      </c>
+      <c r="H40">
+        <v>2575000.0</v>
+      </c>
+      <c r="I40">
+        <v>8996000.0</v>
+      </c>
+      <c r="J40">
+        <v>5004999.0</v>
+      </c>
+      <c r="K40">
+        <v>9922000.0</v>
+      </c>
+      <c r="L40">
+        <v>5154000.0</v>
+      </c>
+      <c r="M40">
+        <v>7497000.0</v>
+      </c>
+      <c r="N40">
+        <v>4370000.0</v>
+      </c>
+      <c r="O40">
+        <v>2773000.0</v>
+      </c>
+      <c r="P40">
+        <v>3297000.0</v>
+      </c>
+      <c r="Q40">
+        <v>4185000.0</v>
+      </c>
+      <c r="R40">
+        <v>2625000.0</v>
+      </c>
+      <c r="S40">
+        <v>6564000.0</v>
+      </c>
+      <c r="T40">
+        <v>8054000.0</v>
+      </c>
+      <c r="U40">
+        <v>9142000.0</v>
+      </c>
+      <c r="V40">
+        <v>5931000.0</v>
+      </c>
+      <c r="W40">
+        <v>3641000.0</v>
+      </c>
+      <c r="X40">
+        <v>3740000.0</v>
+      </c>
+      <c r="Y40">
+        <v>4249631.0</v>
+      </c>
+      <c r="Z40">
+        <v>5898411.0</v>
+      </c>
+      <c r="AA40">
+        <v>-453944081.0</v>
+      </c>
+      <c r="AB40">
+        <v>-83719329.0</v>
+      </c>
+      <c r="AC40">
+        <v>-761709934.0</v>
+      </c>
+      <c r="AD40">
+        <v>3109202.0</v>
+      </c>
+      <c r="AE40">
+        <v>2885579.0</v>
+      </c>
+      <c r="AF40">
+        <v>3968068.0</v>
+      </c>
+      <c r="AG40">
+        <v>3708820.0</v>
+      </c>
+      <c r="AH40">
+        <v>3586195.0</v>
+      </c>
+      <c r="AI40">
+        <v>-132463900.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4235065.0</v>
+      </c>
+      <c r="AK40">
+        <v>1230621.0</v>
+      </c>
+      <c r="AL40">
+        <v>692953.0</v>
+      </c>
+      <c r="AM40">
+        <v>-372835925.0</v>
+      </c>
+      <c r="AN40">
+        <v>1581936.0</v>
+      </c>
+      <c r="AO40">
+        <v>-3205116.0</v>
+      </c>
+      <c r="AP40">
+        <v>3469184.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-236704876.0</v>
+      </c>
+      <c r="AR40">
+        <v>3421478.0</v>
+      </c>
+      <c r="AS40">
+        <v>3360322.0</v>
+      </c>
+      <c r="AT40">
+        <v>1404899.0</v>
+      </c>
+      <c r="AU40">
+        <v>-324886333.0</v>
+      </c>
+      <c r="AV40">
+        <v>-624496803.0</v>
+      </c>
+      <c r="AW40">
+        <v>1260938.0</v>
+      </c>
+      <c r="AX40">
+        <v>-945074006.0</v>
+      </c>
+      <c r="AY40">
+        <v>637542.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-64242297.0</v>
+      </c>
+      <c r="BA40">
+        <v>-301092705.0</v>
+      </c>
+      <c r="BB40">
+        <v>382885.0</v>
+      </c>
+      <c r="BC40">
+        <v>338592.0</v>
+      </c>
+      <c r="BD40">
+        <v>-95684195.0</v>
+      </c>
+      <c r="BE40">
+        <v>372912.0</v>
+      </c>
+      <c r="BF40">
+        <v>369314.0</v>
+      </c>
+      <c r="BG40">
+        <v>1144763.0</v>
+      </c>
+      <c r="BH40">
+        <v>348375.0</v>
+      </c>
+      <c r="BI40">
+        <v>654894.0</v>
+      </c>
+      <c r="BJ40">
+        <v>550765.0</v>
+      </c>
+      <c r="BK40">
+        <v>549555.0</v>
+      </c>
+      <c r="BL40">
+        <v>649639.0</v>
+      </c>
+      <c r="BM40">
+        <v>606693.0</v>
+      </c>
+      <c r="BN40">
+        <v>621193.0</v>
+      </c>
+      <c r="BO40">
+        <v>704591.0</v>
+      </c>
+      <c r="BP40">
+        <v>735724.0</v>
+      </c>
+      <c r="BQ40">
+        <v>655667.0</v>
+      </c>
+      <c r="BR40">
+        <v>-114947259.0</v>
+      </c>
+      <c r="BS40">
+        <v>-301562997253.0</v>
+      </c>
+      <c r="BT40">
+        <v>-127815770.0</v>
+      </c>
+      <c r="BU40">
+        <v>631262.0</v>
+      </c>
+      <c r="BV40">
+        <v>668096.0</v>
+      </c>
+      <c r="BW40">
+        <v>877764.0</v>
+      </c>
+      <c r="BX40">
+        <v>600701.0</v>
+      </c>
+      <c r="BY40">
+        <v>802369.0</v>
+      </c>
+      <c r="BZ40">
+        <v>711436.0</v>
+      </c>
+      <c r="CA40">
+        <v>565330.0</v>
+      </c>
+      <c r="CB40">
+        <v>418843.0</v>
+      </c>
+      <c r="CC40">
+        <v>500017.0</v>
+      </c>
+      <c r="CD40">
+        <v>399890.0</v>
+      </c>
+      <c r="CE40">
+        <v>346340.0</v>
+      </c>
+      <c r="CF40">
+        <v>452227.0</v>
+      </c>
+      <c r="CG40">
+        <v>466676.0</v>
+      </c>
+      <c r="CH40">
+        <v>309410.0</v>
+      </c>
+      <c r="CI40">
+        <v>272583.0</v>
+      </c>
+      <c r="CJ40">
+        <v>348137.0</v>
+      </c>
+      <c r="CK40">
+        <v>330428.0</v>
+      </c>
+      <c r="CL40">
+        <v>363056.0</v>
+      </c>
+      <c r="CM40">
+        <v>300897.0</v>
+      </c>
+      <c r="CN40">
+        <v>325791.0</v>
+      </c>
+      <c r="CO40">
+        <v>457077.0</v>
+      </c>
+      <c r="CP40">
+        <v>289153.0</v>
+      </c>
+      <c r="CQ40">
+        <v>345025.0</v>
+      </c>
+      <c r="CR40">
+        <v>503221.0</v>
+      </c>
+      <c r="CS40">
+        <v>593734.0</v>
+      </c>
+      <c r="CT40">
+        <v>597894.0</v>
+      </c>
+      <c r="CU40">
+        <v>612039.0</v>
+      </c>
+      <c r="CV40">
+        <v>619912.0</v>
+      </c>
+      <c r="CW40">
+        <v>570776.0</v>
+      </c>
+      <c r="CX40">
+        <v>558982.0</v>
+      </c>
+      <c r="CY40">
+        <v>555169.0</v>
+      </c>
+      <c r="CZ40">
+        <v>565035.0</v>
+      </c>
+      <c r="DA40">
+        <v>592000.0</v>
+      </c>
+      <c r="DB40">
+        <v>485331.0</v>
+      </c>
+      <c r="DC40">
+        <v>497487.0</v>
+      </c>
+      <c r="DD40">
+        <v>506602.0</v>
+      </c>
+      <c r="DE40">
+        <v>532781.0</v>
+      </c>
+      <c r="DF40">
+        <v>400000.0</v>
+      </c>
+      <c r="DG40">
+        <v>400000.0</v>
+      </c>
+      <c r="DH40">
+        <v>400000.0</v>
+      </c>
+      <c r="DI40">
+        <v>264244.0</v>
+      </c>
+      <c r="DJ40">
+        <v>300000.0</v>
+      </c>
+      <c r="DK40">
+        <v>200000.0</v>
+      </c>
+      <c r="DL40">
+        <v>200000.0</v>
+      </c>
+      <c r="DM40">
+        <v>228425.0</v>
+      </c>
+      <c r="DN40">
+        <v>400000.0</v>
+      </c>
+      <c r="DO40">
+        <v>300000.0</v>
+      </c>
+      <c r="DP40"/>
+    </row>
+    <row r="41" spans="1:120">
+      <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>110000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>1456000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1456000.0</v>
+      </c>
+      <c r="R41">
+        <v>1680000.0</v>
+      </c>
+      <c r="S41">
+        <v>2150000.0</v>
+      </c>
+      <c r="T41">
+        <v>2113000.0</v>
+      </c>
+      <c r="U41">
+        <v>1726000.0</v>
+      </c>
+      <c r="V41">
+        <v>5365000.0</v>
+      </c>
+      <c r="W41">
+        <v>6667000.0</v>
+      </c>
+      <c r="X41">
+        <v>6586000.0</v>
+      </c>
+      <c r="Y41">
+        <v>6417691.0</v>
+      </c>
+      <c r="Z41">
+        <v>6717731.0</v>
+      </c>
+      <c r="AA41">
+        <v>2714398.0</v>
+      </c>
+      <c r="AB41">
+        <v>2703711.0</v>
+      </c>
+      <c r="AC41">
+        <v>2731616.0</v>
+      </c>
+      <c r="AD41">
+        <v>4458989.0</v>
+      </c>
+      <c r="AE41">
+        <v>4475207.0</v>
+      </c>
+      <c r="AF41">
+        <v>4544941.0</v>
+      </c>
+      <c r="AG41">
+        <v>6529435.0</v>
+      </c>
+      <c r="AH41">
+        <v>6562513.0</v>
+      </c>
+      <c r="AI41">
+        <v>2905000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>2626000.0</v>
+      </c>
+      <c r="AK41">
+        <v>5738000.0</v>
+      </c>
+      <c r="AL41">
+        <v>3055465.0</v>
+      </c>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41">
+        <v>2956206.0</v>
+      </c>
+      <c r="AP41"/>
+      <c r="AQ41">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1003000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1008000.0</v>
+      </c>
+      <c r="AT41">
+        <v>2867000.0</v>
+      </c>
+      <c r="AU41">
+        <v>3623000.0</v>
+      </c>
+      <c r="AV41">
+        <v>3629000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1778000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1784000.0</v>
+      </c>
+      <c r="AY41">
+        <v>38000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>43000.0</v>
+      </c>
+      <c r="BA41">
+        <v>48000.0</v>
+      </c>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41">
+        <v>62000.0</v>
+      </c>
+      <c r="CA41">
+        <v>60000.0</v>
+      </c>
+      <c r="CB41">
+        <v>62000.0</v>
+      </c>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41">
+        <v>6000.0</v>
+      </c>
+      <c r="CG41">
+        <v>9000.0</v>
+      </c>
+      <c r="CH41">
+        <v>11000.0</v>
+      </c>
+      <c r="CI41">
+        <v>15000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>20000.0</v>
+      </c>
+      <c r="CK41">
+        <v>23000.0</v>
+      </c>
+      <c r="CL41">
+        <v>27000.0</v>
+      </c>
+      <c r="CM41">
+        <v>31000.0</v>
+      </c>
+      <c r="CN41">
+        <v>34000.0</v>
+      </c>
+      <c r="CO41">
+        <v>32000.0</v>
+      </c>
+      <c r="CP41">
+        <v>34000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>38000.0</v>
+      </c>
+      <c r="CR41">
+        <v>40000.0</v>
+      </c>
+      <c r="CS41">
+        <v>57000.0</v>
+      </c>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+    </row>
+    <row r="42" spans="1:120">
+      <c r="A42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42">
+        <v>164863000.0</v>
+      </c>
+      <c r="C42">
+        <v>163176000.0</v>
+      </c>
+      <c r="D42">
+        <v>161058000.0</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42">
+        <v>137620000.0</v>
+      </c>
+      <c r="G42">
+        <v>33634000.0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42">
+        <v>152308000.0</v>
+      </c>
+      <c r="J42">
+        <v>-1.0</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
+        <v>-134000.0</v>
+      </c>
+      <c r="O42">
+        <v>-278000.0</v>
+      </c>
+      <c r="P42">
+        <v>-255000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-308000.0</v>
+      </c>
+      <c r="R42">
+        <v>-294000.0</v>
+      </c>
+      <c r="S42">
+        <v>-318000.0</v>
+      </c>
+      <c r="T42">
+        <v>-280000.0</v>
+      </c>
+      <c r="U42">
+        <v>133418000.0</v>
+      </c>
+      <c r="V42">
+        <v>1486000.0</v>
+      </c>
+      <c r="W42">
+        <v>1400000.0</v>
+      </c>
+      <c r="X42">
+        <v>58000.0</v>
+      </c>
+      <c r="Y42">
+        <v>128531427.0</v>
+      </c>
+      <c r="Z42">
+        <v>20231443.0</v>
+      </c>
+      <c r="AA42">
+        <v>16406702.0</v>
+      </c>
+      <c r="AB42">
+        <v>15822118.0</v>
+      </c>
+      <c r="AC42">
+        <v>15319474.0</v>
+      </c>
+      <c r="AD42">
+        <v>14813016.0</v>
+      </c>
+      <c r="AE42">
+        <v>14435574.0</v>
+      </c>
+      <c r="AF42">
+        <v>14055994.0</v>
+      </c>
+      <c r="AG42">
+        <v>13453668.0</v>
+      </c>
+      <c r="AH42">
+        <v>12933560.0</v>
+      </c>
+      <c r="AI42">
+        <v>12624190.0</v>
+      </c>
+      <c r="AJ42">
+        <v>12303662.0</v>
+      </c>
+      <c r="AK42">
+        <v>12109141.0</v>
+      </c>
+      <c r="AL42">
+        <v>11816573.0</v>
+      </c>
+      <c r="AM42">
+        <v>11673696.0</v>
+      </c>
+      <c r="AN42">
+        <v>11497832.0</v>
+      </c>
+      <c r="AO42">
+        <v>11376007.0</v>
+      </c>
+      <c r="AP42">
+        <v>10078647.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9942194.0</v>
+      </c>
+      <c r="AR42">
+        <v>9859889.0</v>
+      </c>
+      <c r="AS42">
+        <v>9714290.0</v>
+      </c>
+      <c r="AT42">
+        <v>9643394.0</v>
+      </c>
+      <c r="AU42">
+        <v>9517692.0</v>
+      </c>
+      <c r="AV42">
+        <v>9427906.0</v>
+      </c>
+      <c r="AW42">
+        <v>6085427.0</v>
+      </c>
+      <c r="AX42">
+        <v>6021432.0</v>
+      </c>
+      <c r="AY42">
+        <v>4987194.0</v>
+      </c>
+      <c r="AZ42">
+        <v>4908456.0</v>
+      </c>
+      <c r="BA42">
+        <v>4842794.0</v>
+      </c>
+      <c r="BB42">
+        <v>4825548.0</v>
+      </c>
+      <c r="BC42">
+        <v>4797317.0</v>
+      </c>
+      <c r="BD42">
+        <v>4666465.0</v>
+      </c>
+      <c r="BE42">
+        <v>4628366.0</v>
+      </c>
+      <c r="BF42">
+        <v>4642281.0</v>
+      </c>
+      <c r="BG42">
+        <v>4537177.0</v>
+      </c>
+      <c r="BH42">
+        <v>4247789.0</v>
+      </c>
+      <c r="BI42">
+        <v>4167650.0</v>
+      </c>
+      <c r="BJ42">
+        <v>4124551.0</v>
+      </c>
+      <c r="BK42">
+        <v>4025716.0</v>
+      </c>
+      <c r="BL42">
+        <v>4759943.0</v>
+      </c>
+      <c r="BM42">
+        <v>-7137239451.0</v>
+      </c>
+      <c r="BN42">
+        <v>5981591.0</v>
+      </c>
+      <c r="BO42">
+        <v>5391840.0</v>
+      </c>
+      <c r="BP42">
+        <v>-5424000192490.0</v>
+      </c>
+      <c r="BQ42">
+        <v>-4983641381.0</v>
+      </c>
+      <c r="BR42">
+        <v>-4820119445.0</v>
+      </c>
+      <c r="BS42">
+        <v>-4261906551676.0</v>
+      </c>
+      <c r="BT42">
+        <v>-3883535874.0</v>
+      </c>
+      <c r="BU42">
+        <v>6328185.0</v>
+      </c>
+      <c r="BV42">
+        <v>6267570.0</v>
+      </c>
+      <c r="BW42">
+        <v>6230295.0</v>
+      </c>
+      <c r="BX42">
+        <v>5970525.0</v>
+      </c>
+      <c r="BY42">
+        <v>5803820.0</v>
+      </c>
+      <c r="BZ42">
+        <v>5763960.0</v>
+      </c>
+      <c r="CA42">
+        <v>5471036.0</v>
+      </c>
+      <c r="CB42">
+        <v>5287207.0</v>
+      </c>
+      <c r="CC42">
+        <v>5274314.0</v>
+      </c>
+      <c r="CD42">
+        <v>5246954.0</v>
+      </c>
+      <c r="CE42">
+        <v>5228274.0</v>
+      </c>
+      <c r="CF42">
+        <v>5145880.0</v>
+      </c>
+      <c r="CG42">
+        <v>5630813.0</v>
+      </c>
+      <c r="CH42">
+        <v>5092265.0</v>
+      </c>
+      <c r="CI42">
+        <v>5076354.0</v>
+      </c>
+      <c r="CJ42">
+        <v>5016671.0</v>
+      </c>
+      <c r="CK42">
+        <v>4990122.0</v>
+      </c>
+      <c r="CL42">
+        <v>4961861.0</v>
+      </c>
+      <c r="CM42">
+        <v>4897446.0</v>
+      </c>
+      <c r="CN42">
+        <v>4696676.0</v>
+      </c>
+      <c r="CO42">
+        <v>4659905.0</v>
+      </c>
+      <c r="CP42">
+        <v>4659429.0</v>
+      </c>
+      <c r="CQ42">
+        <v>4656065.0</v>
+      </c>
+      <c r="CR42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CS42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CT42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CU42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CV42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CW42">
+        <v>4654756.0</v>
+      </c>
+      <c r="CX42">
+        <v>4654759.0</v>
+      </c>
+      <c r="CY42">
+        <v>4632281.0</v>
+      </c>
+      <c r="CZ42">
+        <v>4632278.0</v>
+      </c>
+      <c r="DA42"/>
+      <c r="DB42">
+        <v>4632281.0</v>
+      </c>
+      <c r="DC42">
+        <v>4631886.0</v>
+      </c>
+      <c r="DD42">
+        <v>4629268.0</v>
+      </c>
+      <c r="DE42">
+        <v>4629268.0</v>
+      </c>
+      <c r="DF42">
+        <v>4700000.0</v>
+      </c>
+      <c r="DG42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DH42">
+        <v>4900000.0</v>
+      </c>
+      <c r="DI42">
+        <v>4595771.0</v>
+      </c>
+      <c r="DJ42">
+        <v>4800000.0</v>
+      </c>
+      <c r="DK42">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL42">
+        <v>4800000.0</v>
+      </c>
+      <c r="DM42">
+        <v>4595771.0</v>
+      </c>
+      <c r="DN42">
+        <v>300000.0</v>
+      </c>
+      <c r="DO42">
+        <v>200000.0</v>
+      </c>
+      <c r="DP42"/>
+    </row>
+    <row r="43" spans="1:120">
+      <c r="A43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+    </row>
+    <row r="44" spans="1:120">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44"/>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44"/>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+    </row>
+    <row r="45" spans="1:120">
+      <c r="A45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45">
+        <v>908000.0</v>
+      </c>
+      <c r="C45">
+        <v>1125000.0</v>
+      </c>
+      <c r="D45">
+        <v>1183000.0</v>
+      </c>
+      <c r="E45">
+        <v>1864000.0</v>
+      </c>
+      <c r="F45">
+        <v>1106000.0</v>
+      </c>
+      <c r="G45">
+        <v>1627000.0</v>
+      </c>
+      <c r="H45">
+        <v>2161000.0</v>
+      </c>
+      <c r="I45">
+        <v>2442000.0</v>
+      </c>
+      <c r="J45">
+        <v>1830000.0</v>
+      </c>
+      <c r="K45">
+        <v>1905000.0</v>
+      </c>
+      <c r="L45">
+        <v>1605000.0</v>
+      </c>
+      <c r="M45">
+        <v>1918000.0</v>
+      </c>
+      <c r="N45">
+        <v>1683000.0</v>
+      </c>
+      <c r="O45">
+        <v>2012000.0</v>
+      </c>
+      <c r="P45">
+        <v>1987000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45">
+        <v>607000.0</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>2665000.0</v>
+      </c>
+      <c r="W45">
+        <v>2456000.0</v>
+      </c>
+      <c r="X45">
+        <v>596000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1364387.0</v>
+      </c>
+      <c r="Z45">
+        <v>1376192.0</v>
+      </c>
+      <c r="AA45">
+        <v>972807.0</v>
+      </c>
+      <c r="AB45">
+        <v>1105616.0</v>
+      </c>
+      <c r="AC45">
+        <v>341145.0</v>
+      </c>
+      <c r="AD45">
+        <v>311841.0</v>
+      </c>
+      <c r="AE45">
+        <v>302977.0</v>
+      </c>
+      <c r="AF45">
+        <v>302430.0</v>
+      </c>
+      <c r="AG45">
+        <v>335224.0</v>
+      </c>
+      <c r="AH45">
+        <v>279105.0</v>
+      </c>
+      <c r="AI45">
+        <v>288709.0</v>
+      </c>
+      <c r="AJ45">
+        <v>305634.0</v>
+      </c>
+      <c r="AK45">
+        <v>291134.0</v>
+      </c>
+      <c r="AL45">
+        <v>257552.0</v>
+      </c>
+      <c r="AM45">
+        <v>280631.0</v>
+      </c>
+      <c r="AN45">
+        <v>271996.0</v>
+      </c>
+      <c r="AO45">
+        <v>256381.0</v>
+      </c>
+      <c r="AP45">
+        <v>297385.0</v>
+      </c>
+      <c r="AQ45">
+        <v>317019.0</v>
+      </c>
+      <c r="AR45">
+        <v>364499.0</v>
+      </c>
+      <c r="AS45">
+        <v>413510.0</v>
+      </c>
+      <c r="AT45">
+        <v>420629.0</v>
+      </c>
+      <c r="AU45">
+        <v>460313.0</v>
+      </c>
+      <c r="AV45">
+        <v>518378.0</v>
+      </c>
+      <c r="AW45">
+        <v>95242.0</v>
+      </c>
+      <c r="AX45">
+        <v>103596.0</v>
+      </c>
+      <c r="AY45">
+        <v>112468.0</v>
+      </c>
+      <c r="AZ45">
+        <v>115927.0</v>
+      </c>
+      <c r="BA45">
+        <v>117987000.0</v>
+      </c>
+      <c r="BB45">
+        <v>95258.0</v>
+      </c>
+      <c r="BC45">
+        <v>94091.0</v>
+      </c>
+      <c r="BD45">
+        <v>98358.0</v>
+      </c>
+      <c r="BE45">
+        <v>107410.0</v>
+      </c>
+      <c r="BF45">
+        <v>109097.0</v>
+      </c>
+      <c r="BG45">
+        <v>113090.0</v>
+      </c>
+      <c r="BH45">
+        <v>120491.0</v>
+      </c>
+      <c r="BI45">
+        <v>163538.0</v>
+      </c>
+      <c r="BJ45">
+        <v>173794.0</v>
+      </c>
+      <c r="BK45">
+        <v>70337.0</v>
+      </c>
+      <c r="BL45">
+        <v>75364.0</v>
+      </c>
+      <c r="BM45">
+        <v>55984.0</v>
+      </c>
+      <c r="BN45">
+        <v>44340.0</v>
+      </c>
+      <c r="BO45">
+        <v>48191.0</v>
+      </c>
+      <c r="BP45">
+        <v>47644.0</v>
+      </c>
+      <c r="BQ45">
+        <v>53220.0</v>
+      </c>
+      <c r="BR45">
+        <v>48722.0</v>
+      </c>
+      <c r="BS45">
+        <v>54612.0</v>
+      </c>
+      <c r="BT45">
+        <v>94373.0</v>
+      </c>
+      <c r="BU45">
+        <v>102633.0</v>
+      </c>
+      <c r="BV45">
+        <v>101207.0</v>
+      </c>
+      <c r="BW45">
+        <v>111695.0</v>
+      </c>
+      <c r="BX45">
+        <v>77003.0</v>
+      </c>
+      <c r="BY45">
+        <v>89903.0</v>
+      </c>
+      <c r="BZ45">
+        <v>102922.0</v>
+      </c>
+      <c r="CA45">
+        <v>105183.0</v>
+      </c>
+      <c r="CB45">
+        <v>102278.0</v>
+      </c>
+      <c r="CC45">
+        <v>96384.0</v>
+      </c>
+      <c r="CD45">
+        <v>102783.0</v>
+      </c>
+      <c r="CE45">
+        <v>107839.0</v>
+      </c>
+      <c r="CF45">
+        <v>88897.0</v>
+      </c>
+      <c r="CG45">
+        <v>87318.0</v>
+      </c>
+      <c r="CH45">
+        <v>88401.0</v>
+      </c>
+      <c r="CI45">
+        <v>68715.0</v>
+      </c>
+      <c r="CJ45">
+        <v>76504.0</v>
+      </c>
+      <c r="CK45">
+        <v>66366.0</v>
+      </c>
+      <c r="CL45">
+        <v>72353.0</v>
+      </c>
+      <c r="CM45">
+        <v>77726.0</v>
+      </c>
+      <c r="CN45">
+        <v>74621.0</v>
+      </c>
+      <c r="CO45">
+        <v>79711.0</v>
+      </c>
+      <c r="CP45">
+        <v>83560.0</v>
+      </c>
+      <c r="CQ45">
+        <v>76098.0</v>
+      </c>
+      <c r="CR45">
+        <v>79536.0</v>
+      </c>
+      <c r="CS45">
+        <v>62439.0</v>
+      </c>
+      <c r="CT45">
+        <v>61067.0</v>
+      </c>
+      <c r="CU45">
+        <v>71902.0</v>
+      </c>
+      <c r="CV45">
+        <v>82550.0</v>
+      </c>
+      <c r="CW45">
+        <v>91268.0</v>
+      </c>
+      <c r="CX45">
+        <v>79596.0</v>
+      </c>
+      <c r="CY45">
+        <v>94896.0</v>
+      </c>
+      <c r="CZ45">
+        <v>110381.0</v>
+      </c>
+      <c r="DA45">
+        <v>125868.0</v>
+      </c>
+      <c r="DB45">
+        <v>116766.0</v>
+      </c>
+      <c r="DC45">
+        <v>707639.0</v>
+      </c>
+      <c r="DD45">
+        <v>722133.0</v>
+      </c>
+      <c r="DE45">
+        <v>149420.0</v>
+      </c>
+      <c r="DF45">
+        <v>200000.0</v>
+      </c>
+      <c r="DG45">
+        <v>200000.0</v>
+      </c>
+      <c r="DH45">
+        <v>200000.0</v>
+      </c>
+      <c r="DI45">
+        <v>190203.0</v>
+      </c>
+      <c r="DJ45">
+        <v>300000.0</v>
+      </c>
+      <c r="DK45">
+        <v>300000.0</v>
+      </c>
+      <c r="DL45">
+        <v>200000.0</v>
+      </c>
+      <c r="DM45">
+        <v>183973.0</v>
+      </c>
+      <c r="DN45">
+        <v>200000.0</v>
+      </c>
+      <c r="DO45">
+        <v>200000.0</v>
+      </c>
+      <c r="DP45"/>
+    </row>
+    <row r="46" spans="1:120">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46">
+        <v>908000.0</v>
+      </c>
+      <c r="C46">
+        <v>1125000.0</v>
+      </c>
+      <c r="D46">
+        <v>1183000.0</v>
+      </c>
+      <c r="E46">
+        <v>1287000.0</v>
+      </c>
+      <c r="F46">
+        <v>1106000.0</v>
+      </c>
+      <c r="G46">
+        <v>1627000.0</v>
+      </c>
+      <c r="H46">
+        <v>2161000.0</v>
+      </c>
+      <c r="I46">
+        <v>1839000.0</v>
+      </c>
+      <c r="J46">
+        <v>1830000.0</v>
+      </c>
+      <c r="K46">
+        <v>1905000.0</v>
+      </c>
+      <c r="L46">
+        <v>1605000.0</v>
+      </c>
+      <c r="M46">
+        <v>1918000.0</v>
+      </c>
+      <c r="N46">
+        <v>1683000.0</v>
+      </c>
+      <c r="O46">
+        <v>2012000.0</v>
+      </c>
+      <c r="P46">
+        <v>1987000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2052000.0</v>
+      </c>
+      <c r="R46">
+        <v>2140000.0</v>
+      </c>
+      <c r="S46">
+        <v>2287000.0</v>
+      </c>
+      <c r="T46">
+        <v>3485000.0</v>
+      </c>
+      <c r="U46">
+        <v>3114000.0</v>
+      </c>
+      <c r="V46">
+        <v>2665000.0</v>
+      </c>
+      <c r="W46">
+        <v>2456000.0</v>
+      </c>
+      <c r="X46">
+        <v>1364000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1364387.0</v>
+      </c>
+      <c r="Z46">
+        <v>1376192.0</v>
+      </c>
+      <c r="AA46">
+        <v>972807.0</v>
+      </c>
+      <c r="AB46">
+        <v>1105616.0</v>
+      </c>
+      <c r="AC46">
+        <v>341145.0</v>
+      </c>
+      <c r="AD46">
+        <v>311841.0</v>
+      </c>
+      <c r="AE46">
+        <v>302977.0</v>
+      </c>
+      <c r="AF46">
+        <v>302431.0</v>
+      </c>
+      <c r="AG46">
+        <v>335224.0</v>
+      </c>
+      <c r="AH46">
+        <v>279105.0</v>
+      </c>
+      <c r="AI46">
+        <v>288708.0</v>
+      </c>
+      <c r="AJ46">
+        <v>305634.0</v>
+      </c>
+      <c r="AK46">
+        <v>291134.0</v>
+      </c>
+      <c r="AL46">
+        <v>257552.0</v>
+      </c>
+      <c r="AM46">
+        <v>280631.0</v>
+      </c>
+      <c r="AN46">
+        <v>271996.0</v>
+      </c>
+      <c r="AO46">
+        <v>256381.0</v>
+      </c>
+      <c r="AP46">
+        <v>297385.0</v>
+      </c>
+      <c r="AQ46">
+        <v>317019.0</v>
+      </c>
+      <c r="AR46">
+        <v>364499.0</v>
+      </c>
+      <c r="AS46">
+        <v>413510.0</v>
+      </c>
+      <c r="AT46">
+        <v>420629.0</v>
+      </c>
+      <c r="AU46">
+        <v>460313.0</v>
+      </c>
+      <c r="AV46">
+        <v>518378.0</v>
+      </c>
+      <c r="AW46">
+        <v>95242.0</v>
+      </c>
+      <c r="AX46">
+        <v>103596.0</v>
+      </c>
+      <c r="AY46">
+        <v>112468.0</v>
+      </c>
+      <c r="AZ46">
+        <v>115927.0</v>
+      </c>
+      <c r="BA46">
+        <v>117987.0</v>
+      </c>
+      <c r="BB46">
+        <v>95258.0</v>
+      </c>
+      <c r="BC46">
+        <v>94091.0</v>
+      </c>
+      <c r="BD46">
+        <v>98358.0</v>
+      </c>
+      <c r="BE46">
+        <v>107410.0</v>
+      </c>
+      <c r="BF46">
+        <v>109097.0</v>
+      </c>
+      <c r="BG46">
+        <v>113090.0</v>
+      </c>
+      <c r="BH46">
+        <v>120491.0</v>
+      </c>
+      <c r="BI46">
+        <v>163538.0</v>
+      </c>
+      <c r="BJ46">
+        <v>173794.0</v>
+      </c>
+      <c r="BK46">
+        <v>70337.0</v>
+      </c>
+      <c r="BL46">
+        <v>75364.0</v>
+      </c>
+      <c r="BM46">
+        <v>55984.0</v>
+      </c>
+      <c r="BN46">
+        <v>44340.0</v>
+      </c>
+      <c r="BO46">
+        <v>48191.0</v>
+      </c>
+      <c r="BP46">
+        <v>47644.0</v>
+      </c>
+      <c r="BQ46">
+        <v>53220.0</v>
+      </c>
+      <c r="BR46">
+        <v>48722.0</v>
+      </c>
+      <c r="BS46">
+        <v>54612.0</v>
+      </c>
+      <c r="BT46">
+        <v>94373.0</v>
+      </c>
+      <c r="BU46">
+        <v>102633.0</v>
+      </c>
+      <c r="BV46">
+        <v>101207.0</v>
+      </c>
+      <c r="BW46">
+        <v>111695.0</v>
+      </c>
+      <c r="BX46">
+        <v>77003.0</v>
+      </c>
+      <c r="BY46">
+        <v>89903.0</v>
+      </c>
+      <c r="BZ46">
+        <v>102922.0</v>
+      </c>
+      <c r="CA46">
+        <v>105183.0</v>
+      </c>
+      <c r="CB46">
+        <v>102278.0</v>
+      </c>
+      <c r="CC46">
+        <v>96384.0</v>
+      </c>
+      <c r="CD46">
+        <v>102783.0</v>
+      </c>
+      <c r="CE46">
+        <v>107839.0</v>
+      </c>
+      <c r="CF46">
+        <v>88897.0</v>
+      </c>
+      <c r="CG46">
+        <v>87318.0</v>
+      </c>
+      <c r="CH46">
+        <v>88401.0</v>
+      </c>
+      <c r="CI46">
+        <v>68715.0</v>
+      </c>
+      <c r="CJ46">
+        <v>76504.0</v>
+      </c>
+      <c r="CK46">
+        <v>66366.0</v>
+      </c>
+      <c r="CL46">
+        <v>72353.0</v>
+      </c>
+      <c r="CM46">
+        <v>77726.0</v>
+      </c>
+      <c r="CN46">
+        <v>74621.0</v>
+      </c>
+      <c r="CO46">
+        <v>79711.0</v>
+      </c>
+      <c r="CP46">
+        <v>83560.0</v>
+      </c>
+      <c r="CQ46">
+        <v>76098.0</v>
+      </c>
+      <c r="CR46">
+        <v>79536.0</v>
+      </c>
+      <c r="CS46">
+        <v>62439.0</v>
+      </c>
+      <c r="CT46">
+        <v>61067.0</v>
+      </c>
+      <c r="CU46">
+        <v>71902.0</v>
+      </c>
+      <c r="CV46">
+        <v>82550.0</v>
+      </c>
+      <c r="CW46">
+        <v>91268.0</v>
+      </c>
+      <c r="CX46">
+        <v>79596.0</v>
+      </c>
+      <c r="CY46">
+        <v>94896.0</v>
+      </c>
+      <c r="CZ46">
+        <v>110381.0</v>
+      </c>
+      <c r="DA46"/>
+      <c r="DB46">
+        <v>116766.0</v>
+      </c>
+      <c r="DC46">
+        <v>707639.0</v>
+      </c>
+      <c r="DD46">
+        <v>722133.0</v>
+      </c>
+      <c r="DE46">
+        <v>149420.0</v>
+      </c>
+      <c r="DF46">
+        <v>200000.0</v>
+      </c>
+      <c r="DG46">
+        <v>200000.0</v>
+      </c>
+      <c r="DH46">
+        <v>200000.0</v>
+      </c>
+      <c r="DI46">
+        <v>190203.0</v>
+      </c>
+      <c r="DJ46">
+        <v>300000.0</v>
+      </c>
+      <c r="DK46">
+        <v>300000.0</v>
+      </c>
+      <c r="DL46">
+        <v>200000.0</v>
+      </c>
+      <c r="DM46">
+        <v>183973.0</v>
+      </c>
+      <c r="DN46">
+        <v>200000.0</v>
+      </c>
+      <c r="DO46">
+        <v>200000.0</v>
+      </c>
+      <c r="DP46"/>
+    </row>
+    <row r="47" spans="1:120">
+      <c r="A47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>701000.0</v>
+      </c>
+      <c r="O47">
+        <v>822000.0</v>
+      </c>
+      <c r="P47">
+        <v>682000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2052000.0</v>
+      </c>
+      <c r="R47">
+        <v>2140000.0</v>
+      </c>
+      <c r="S47">
+        <v>634000.0</v>
+      </c>
+      <c r="T47">
+        <v>2339000.0</v>
+      </c>
+      <c r="U47">
+        <v>3114000.0</v>
+      </c>
+      <c r="V47">
+        <v>2665000.0</v>
+      </c>
+      <c r="W47">
+        <v>924000.0</v>
+      </c>
+      <c r="X47">
+        <v>596000.0</v>
+      </c>
+      <c r="Y47">
+        <v>437787.0</v>
+      </c>
+      <c r="Z47">
+        <v>356784.0</v>
+      </c>
+      <c r="AA47">
+        <v>335298.0</v>
+      </c>
+      <c r="AB47">
+        <v>334763.0</v>
+      </c>
+      <c r="AC47">
+        <v>341145.0</v>
+      </c>
+      <c r="AD47">
+        <v>311841.0</v>
+      </c>
+      <c r="AE47">
+        <v>302977.0</v>
+      </c>
+      <c r="AF47">
+        <v>302431.0</v>
+      </c>
+      <c r="AG47">
+        <v>335224.0</v>
+      </c>
+      <c r="AH47">
+        <v>279105.0</v>
+      </c>
+      <c r="AI47">
+        <v>288708.0</v>
+      </c>
+      <c r="AJ47">
+        <v>305634.0</v>
+      </c>
+      <c r="AK47">
+        <v>291135.0</v>
+      </c>
+      <c r="AL47">
+        <v>257552.0</v>
+      </c>
+      <c r="AM47">
+        <v>280631.0</v>
+      </c>
+      <c r="AN47">
+        <v>271997.0</v>
+      </c>
+      <c r="AO47">
+        <v>256381.0</v>
+      </c>
+      <c r="AP47">
+        <v>297385.0</v>
+      </c>
+      <c r="AQ47">
+        <v>317019.0</v>
+      </c>
+      <c r="AR47">
+        <v>364499.0</v>
+      </c>
+      <c r="AS47">
+        <v>413510.0</v>
+      </c>
+      <c r="AT47">
+        <v>420629.0</v>
+      </c>
+      <c r="AU47">
+        <v>460313.0</v>
+      </c>
+      <c r="AV47">
+        <v>518378.0</v>
+      </c>
+      <c r="AW47">
+        <v>95242.0</v>
+      </c>
+      <c r="AX47">
+        <v>103596.0</v>
+      </c>
+      <c r="AY47">
+        <v>112467.0</v>
+      </c>
+      <c r="AZ47">
+        <v>115927.0</v>
+      </c>
+      <c r="BA47">
+        <v>117987.0</v>
+      </c>
+      <c r="BB47">
+        <v>95258.0</v>
+      </c>
+      <c r="BC47">
+        <v>94091.0</v>
+      </c>
+      <c r="BD47">
+        <v>98358.0</v>
+      </c>
+      <c r="BE47">
+        <v>107410.0</v>
+      </c>
+      <c r="BF47">
+        <v>109097.0</v>
+      </c>
+      <c r="BG47">
+        <v>113090.0</v>
+      </c>
+      <c r="BH47">
+        <v>120491.0</v>
+      </c>
+      <c r="BI47">
+        <v>164000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>174000.0</v>
+      </c>
+      <c r="BK47">
+        <v>70000.0</v>
+      </c>
+      <c r="BL47">
+        <v>75000.0</v>
+      </c>
+      <c r="BM47">
+        <v>56000.0</v>
+      </c>
+      <c r="BN47">
+        <v>44000.0</v>
+      </c>
+      <c r="BO47">
+        <v>48000.0</v>
+      </c>
+      <c r="BP47">
+        <v>48000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>53000.0</v>
+      </c>
+      <c r="BR47">
+        <v>49000.0</v>
+      </c>
+      <c r="BS47">
+        <v>55000.0</v>
+      </c>
+      <c r="BT47">
+        <v>94000.0</v>
+      </c>
+      <c r="BU47">
+        <v>103000.0</v>
+      </c>
+      <c r="BV47">
+        <v>101000.0</v>
+      </c>
+      <c r="BW47">
+        <v>112000.0</v>
+      </c>
+      <c r="BX47">
+        <v>77000.0</v>
+      </c>
+      <c r="BY47">
+        <v>90000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>103000.0</v>
+      </c>
+      <c r="CA47">
+        <v>105000.0</v>
+      </c>
+      <c r="CB47">
+        <v>102000.0</v>
+      </c>
+      <c r="CC47">
+        <v>96000.0</v>
+      </c>
+      <c r="CD47">
+        <v>103000.0</v>
+      </c>
+      <c r="CE47">
+        <v>108000.0</v>
+      </c>
+      <c r="CF47">
+        <v>89000.0</v>
+      </c>
+      <c r="CG47">
+        <v>87000.0</v>
+      </c>
+      <c r="CH47">
+        <v>88000.0</v>
+      </c>
+      <c r="CI47">
+        <v>69000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>77000.0</v>
+      </c>
+      <c r="CK47">
+        <v>66000.0</v>
+      </c>
+      <c r="CL47">
+        <v>72000.0</v>
+      </c>
+      <c r="CM47">
+        <v>78000.0</v>
+      </c>
+      <c r="CN47">
+        <v>75000.0</v>
+      </c>
+      <c r="CO47">
+        <v>80000.0</v>
+      </c>
+      <c r="CP47">
+        <v>84000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>76000.0</v>
+      </c>
+      <c r="CR47">
+        <v>80000.0</v>
+      </c>
+      <c r="CS47">
+        <v>62000.0</v>
+      </c>
+      <c r="CT47">
+        <v>61000.0</v>
+      </c>
+      <c r="CU47">
+        <v>72000.0</v>
+      </c>
+      <c r="CV47">
+        <v>83000.0</v>
+      </c>
+      <c r="CW47">
+        <v>91000.0</v>
+      </c>
+      <c r="CX47">
+        <v>80000.0</v>
+      </c>
+      <c r="CY47">
+        <v>95000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>110000.0</v>
+      </c>
+      <c r="DA47">
+        <v>126000.0</v>
+      </c>
+      <c r="DB47">
+        <v>117000.0</v>
+      </c>
+      <c r="DC47">
+        <v>119000.0</v>
+      </c>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+    </row>
+    <row r="48" spans="1:120">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48">
+        <v>-25578000.0</v>
+      </c>
+      <c r="C48">
+        <v>-29153000.0</v>
+      </c>
+      <c r="D48">
+        <v>-33688000.0</v>
+      </c>
+      <c r="E48">
+        <v>-34364000.0</v>
+      </c>
+      <c r="F48">
+        <v>-33683000.0</v>
+      </c>
+      <c r="G48">
+        <v>33634000.0</v>
+      </c>
+      <c r="H48">
+        <v>30560000.0</v>
+      </c>
+      <c r="I48">
+        <v>30354000.0</v>
+      </c>
+      <c r="J48">
+        <v>30713000.0</v>
+      </c>
+      <c r="K48">
+        <v>28776000.0</v>
+      </c>
+      <c r="L48">
+        <v>25945000.0</v>
+      </c>
+      <c r="M48">
+        <v>25196000.0</v>
+      </c>
+      <c r="N48">
+        <v>25858000.0</v>
+      </c>
+      <c r="O48">
+        <v>27050000.0</v>
+      </c>
+      <c r="P48">
+        <v>40071000.0</v>
+      </c>
+      <c r="Q48">
+        <v>40044000.0</v>
+      </c>
+      <c r="R48">
+        <v>40297000.0</v>
+      </c>
+      <c r="S48">
+        <v>37422000.0</v>
+      </c>
+      <c r="T48">
+        <v>34224000.0</v>
+      </c>
+      <c r="U48">
+        <v>32406999.0</v>
+      </c>
+      <c r="V48">
+        <v>33310000.0</v>
+      </c>
+      <c r="W48">
+        <v>30730000.0</v>
+      </c>
+      <c r="X48">
+        <v>28720000.0</v>
+      </c>
+      <c r="Y48">
+        <v>27436125.0</v>
+      </c>
+      <c r="Z48">
+        <v>26317194.0</v>
+      </c>
+      <c r="AA48">
+        <v>24447773.0</v>
+      </c>
+      <c r="AB48">
+        <v>23356433.0</v>
+      </c>
+      <c r="AC48">
+        <v>22354535.0</v>
+      </c>
+      <c r="AD48">
+        <v>21147834.0</v>
+      </c>
+      <c r="AE48">
+        <v>19310032.0</v>
+      </c>
+      <c r="AF48">
+        <v>18259470.0</v>
+      </c>
+      <c r="AG48">
+        <v>18461540.0</v>
+      </c>
+      <c r="AH48">
+        <v>18167903.0</v>
+      </c>
+      <c r="AI48">
+        <v>16803105.0</v>
+      </c>
+      <c r="AJ48">
+        <v>14367386.0</v>
+      </c>
+      <c r="AK48">
+        <v>13688468.0</v>
+      </c>
+      <c r="AL48">
+        <v>13401671.0</v>
+      </c>
+      <c r="AM48">
+        <v>12183673.0</v>
+      </c>
+      <c r="AN48">
+        <v>11849603.0</v>
+      </c>
+      <c r="AO48">
+        <v>11349360.0</v>
+      </c>
+      <c r="AP48">
+        <v>11421484.0</v>
+      </c>
+      <c r="AQ48">
+        <v>10363620.0</v>
+      </c>
+      <c r="AR48">
+        <v>10069171.0</v>
+      </c>
+      <c r="AS48">
+        <v>9812498.0</v>
+      </c>
+      <c r="AT48">
+        <v>10168245.0</v>
+      </c>
+      <c r="AU48">
+        <v>9159579.0</v>
+      </c>
+      <c r="AV48">
+        <v>9031951.0</v>
+      </c>
+      <c r="AW48">
+        <v>9345103.0</v>
+      </c>
+      <c r="AX48">
+        <v>9939077.0</v>
+      </c>
+      <c r="AY48">
+        <v>9439787.0</v>
+      </c>
+      <c r="AZ48">
+        <v>9437396.0</v>
+      </c>
+      <c r="BA48">
+        <v>9395197.0</v>
+      </c>
+      <c r="BB48">
+        <v>9631317.0</v>
+      </c>
+      <c r="BC48">
+        <v>9119000.0</v>
+      </c>
+      <c r="BD48">
+        <v>10300407.0</v>
+      </c>
+      <c r="BE48">
+        <v>10509811.0</v>
+      </c>
+      <c r="BF48">
+        <v>10957009.0</v>
+      </c>
+      <c r="BG48">
+        <v>10883827.0</v>
+      </c>
+      <c r="BH48">
+        <v>10835942.0</v>
+      </c>
+      <c r="BI48">
+        <v>9864921.0</v>
+      </c>
+      <c r="BJ48">
+        <v>9679397.0</v>
+      </c>
+      <c r="BK48">
+        <v>8625254.0</v>
+      </c>
+      <c r="BL48">
+        <v>7717774.0</v>
+      </c>
+      <c r="BM48">
+        <v>7150281.0</v>
+      </c>
+      <c r="BN48">
+        <v>6804987.0</v>
+      </c>
+      <c r="BO48">
+        <v>6064873.0</v>
+      </c>
+      <c r="BP48">
+        <v>5424011.0</v>
+      </c>
+      <c r="BQ48">
+        <v>4994208.0</v>
+      </c>
+      <c r="BR48">
+        <v>4831051.0</v>
+      </c>
+      <c r="BS48">
+        <v>4261917.0</v>
+      </c>
+      <c r="BT48">
+        <v>3893846.0</v>
+      </c>
+      <c r="BU48">
+        <v>3582124.0</v>
+      </c>
+      <c r="BV48">
+        <v>3417286.0</v>
+      </c>
+      <c r="BW48">
+        <v>2664625.0</v>
+      </c>
+      <c r="BX48">
+        <v>2099815.0</v>
+      </c>
+      <c r="BY48">
+        <v>1856555.0</v>
+      </c>
+      <c r="BZ48">
+        <v>1913820.0</v>
+      </c>
+      <c r="CA48">
+        <v>1131528.0</v>
+      </c>
+      <c r="CB48">
+        <v>463672.0</v>
+      </c>
+      <c r="CC48">
+        <v>390457.0</v>
+      </c>
+      <c r="CD48">
+        <v>150652.0</v>
+      </c>
+      <c r="CE48">
+        <v>-235486.0</v>
+      </c>
+      <c r="CF48">
+        <v>-483949.0</v>
+      </c>
+      <c r="CG48">
+        <v>-285418.0</v>
+      </c>
+      <c r="CH48">
+        <v>-343143.0</v>
+      </c>
+      <c r="CI48">
+        <v>-516393.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-525229.0</v>
+      </c>
+      <c r="CK48">
+        <v>-547736.0</v>
+      </c>
+      <c r="CL48">
+        <v>-1153325.0</v>
+      </c>
+      <c r="CM48">
+        <v>-1304875.0</v>
+      </c>
+      <c r="CN48">
+        <v>-1337502.0</v>
+      </c>
+      <c r="CO48">
+        <v>-1384221.0</v>
+      </c>
+      <c r="CP48">
+        <v>-3463044.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-3692933.0</v>
+      </c>
+      <c r="CR48">
+        <v>-3759568.0</v>
+      </c>
+      <c r="CS48">
+        <v>-3890281.0</v>
+      </c>
+      <c r="CT48">
+        <v>-4037718.0</v>
+      </c>
+      <c r="CU48">
+        <v>-4146756.0</v>
+      </c>
+      <c r="CV48">
+        <v>-4364690.0</v>
+      </c>
+      <c r="CW48">
+        <v>-4375196.0</v>
+      </c>
+      <c r="CX48">
+        <v>-4230216.0</v>
+      </c>
+      <c r="CY48">
+        <v>-4162327.0</v>
+      </c>
+      <c r="CZ48">
+        <v>-4165372.0</v>
+      </c>
+      <c r="DA48">
+        <v>-4149596.0</v>
+      </c>
+      <c r="DB48">
+        <v>-4056069.0</v>
+      </c>
+      <c r="DC48">
+        <v>-3887333.0</v>
+      </c>
+      <c r="DD48">
+        <v>-3934951.0</v>
+      </c>
+      <c r="DE48">
+        <v>-3891994.0</v>
+      </c>
+      <c r="DF48">
+        <v>-3600000.0</v>
+      </c>
+      <c r="DG48">
+        <v>-3600000.0</v>
+      </c>
+      <c r="DH48">
+        <v>-3400000.0</v>
+      </c>
+      <c r="DI48">
+        <v>-3315329.0</v>
+      </c>
+      <c r="DJ48">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DK48">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DL48">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DM48">
+        <v>-1246090.0</v>
+      </c>
+      <c r="DN48">
+        <v>-600000.0</v>
+      </c>
+      <c r="DO48">
+        <v>-200000.0</v>
+      </c>
+      <c r="DP48"/>
+    </row>
+    <row r="49" spans="1:120">
+      <c r="A49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>25858000.0</v>
+      </c>
+      <c r="O49">
+        <v>27050000.0</v>
+      </c>
+      <c r="P49">
+        <v>40071000.0</v>
+      </c>
+      <c r="Q49">
+        <v>40044000.0</v>
+      </c>
+      <c r="R49">
+        <v>40297000.0</v>
+      </c>
+      <c r="S49">
+        <v>37422000.0</v>
+      </c>
+      <c r="T49">
+        <v>34224000.0</v>
+      </c>
+      <c r="U49">
+        <v>32407000.0</v>
+      </c>
+      <c r="V49">
+        <v>33310000.0</v>
+      </c>
+      <c r="W49">
+        <v>30730000.0</v>
+      </c>
+      <c r="X49">
+        <v>28720000.0</v>
+      </c>
+      <c r="Y49">
+        <v>27436125.0</v>
+      </c>
+      <c r="Z49">
+        <v>26317194.0</v>
+      </c>
+      <c r="AA49">
+        <v>24447773.0</v>
+      </c>
+      <c r="AB49">
+        <v>23356433.0</v>
+      </c>
+      <c r="AC49">
+        <v>22354535.0</v>
+      </c>
+      <c r="AD49">
+        <v>21147834.0</v>
+      </c>
+      <c r="AE49">
+        <v>19310032.0</v>
+      </c>
+      <c r="AF49">
+        <v>18259470.0</v>
+      </c>
+      <c r="AG49">
+        <v>18461540.0</v>
+      </c>
+      <c r="AH49">
+        <v>18167903.0</v>
+      </c>
+      <c r="AI49">
+        <v>16803105.0</v>
+      </c>
+      <c r="AJ49">
+        <v>14367386.0</v>
+      </c>
+      <c r="AK49">
+        <v>13688468.0</v>
+      </c>
+      <c r="AL49">
+        <v>13401671.0</v>
+      </c>
+      <c r="AM49">
+        <v>12183673.0</v>
+      </c>
+      <c r="AN49">
+        <v>11849603.0</v>
+      </c>
+      <c r="AO49">
+        <v>11349360.0</v>
+      </c>
+      <c r="AP49">
+        <v>11421484.0</v>
+      </c>
+      <c r="AQ49">
+        <v>10363620.0</v>
+      </c>
+      <c r="AR49">
+        <v>10069171.0</v>
+      </c>
+      <c r="AS49">
+        <v>9812498.0</v>
+      </c>
+      <c r="AT49">
+        <v>10168245.0</v>
+      </c>
+      <c r="AU49">
+        <v>9159579.0</v>
+      </c>
+      <c r="AV49">
+        <v>9031951.0</v>
+      </c>
+      <c r="AW49">
+        <v>9345103.0</v>
+      </c>
+      <c r="AX49">
+        <v>9939077.0</v>
+      </c>
+      <c r="AY49">
+        <v>9439787.0</v>
+      </c>
+      <c r="AZ49">
+        <v>9437396.0</v>
+      </c>
+      <c r="BA49">
+        <v>9395197.0</v>
+      </c>
+      <c r="BB49">
+        <v>9631317.0</v>
+      </c>
+      <c r="BC49">
+        <v>9118999.0</v>
+      </c>
+      <c r="BD49">
+        <v>10300407.0</v>
+      </c>
+      <c r="BE49">
+        <v>10509811.0</v>
+      </c>
+      <c r="BF49">
+        <v>10957009.0</v>
+      </c>
+      <c r="BG49">
+        <v>10883827.0</v>
+      </c>
+      <c r="BH49">
+        <v>10835942.0</v>
+      </c>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+    </row>
+    <row r="50" spans="1:120">
+      <c r="A50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
+        <v>2910000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>3150000.0</v>
+      </c>
+      <c r="AK50">
+        <v>247328.0</v>
+      </c>
+      <c r="AL50"/>
+      <c r="AM50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AO50">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP50">
+        <v>2854404.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
+        <v>2604404.0</v>
+      </c>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
+        <v>750000.0</v>
+      </c>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+    </row>
+    <row r="51" spans="1:120">
+      <c r="A51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51">
+        <v>487000.0</v>
+      </c>
+      <c r="C51">
+        <v>508000.0</v>
+      </c>
+      <c r="D51">
+        <v>557000.0</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51">
+        <v>719000.0</v>
+      </c>
+      <c r="G51">
+        <v>796000.0</v>
+      </c>
+      <c r="H51">
+        <v>1320000.0</v>
+      </c>
+      <c r="I51">
+        <v>1006000.0</v>
+      </c>
+      <c r="J51">
+        <v>922000.0</v>
+      </c>
+      <c r="K51">
+        <v>1032000.0</v>
+      </c>
+      <c r="L51">
+        <v>1089000.0</v>
+      </c>
+      <c r="M51">
+        <v>1197000.0</v>
+      </c>
+      <c r="N51">
+        <v>942000.0</v>
+      </c>
+      <c r="O51">
+        <v>1179000.0</v>
+      </c>
+      <c r="P51">
+        <v>1292000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1404000.0</v>
+      </c>
+      <c r="R51">
+        <v>1528000.0</v>
+      </c>
+      <c r="S51">
+        <v>1650000.0</v>
+      </c>
+      <c r="T51">
+        <v>1148000.0</v>
+      </c>
+      <c r="U51">
+        <v>1278000.0</v>
+      </c>
+      <c r="V51">
+        <v>1406000.0</v>
+      </c>
+      <c r="W51">
+        <v>1533000.0</v>
+      </c>
+      <c r="X51">
+        <v>771000.0</v>
+      </c>
+      <c r="Y51">
+        <v>926777.0</v>
+      </c>
+      <c r="Z51">
+        <v>1014917.0</v>
+      </c>
+      <c r="AA51">
+        <v>635600.0</v>
+      </c>
+      <c r="AB51">
+        <v>768127.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51">
+        <v>481610000.0</v>
+      </c>
+      <c r="AO51">
+        <v>481610000.0</v>
+      </c>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51">
+        <v>311209000.0</v>
+      </c>
+      <c r="BA51">
+        <v>311209000.0</v>
+      </c>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51">
+        <v>9964.0</v>
+      </c>
+      <c r="CP51">
+        <v>12224.0</v>
+      </c>
+      <c r="CQ51">
+        <v>14404.0</v>
+      </c>
+      <c r="CR51">
+        <v>17590.0</v>
+      </c>
+      <c r="CS51">
+        <v>21200.0</v>
+      </c>
+      <c r="CT51">
+        <v>24683.0</v>
+      </c>
+      <c r="CU51">
+        <v>128010.0</v>
+      </c>
+      <c r="CV51">
+        <v>131251.0</v>
+      </c>
+      <c r="CW51">
+        <v>133373.0</v>
+      </c>
+      <c r="CX51">
+        <v>136449.0</v>
+      </c>
+      <c r="CY51">
+        <v>140032.0</v>
+      </c>
+      <c r="CZ51">
+        <v>143756.0</v>
+      </c>
+      <c r="DA51">
+        <v>148780.0</v>
+      </c>
+      <c r="DB51">
+        <v>117382.0</v>
+      </c>
+      <c r="DC51">
+        <v>122826.0</v>
+      </c>
+      <c r="DD51">
+        <v>118390.0</v>
+      </c>
+      <c r="DE51">
+        <v>125750.0</v>
+      </c>
+      <c r="DF51">
+        <v>100000.0</v>
+      </c>
+      <c r="DG51">
+        <v>110000.0</v>
+      </c>
+      <c r="DH51">
+        <v>100000.0</v>
+      </c>
+      <c r="DI51">
+        <v>158428.0</v>
+      </c>
+      <c r="DJ51">
+        <v>100000.0</v>
+      </c>
+      <c r="DK51">
+        <v>50000.0</v>
+      </c>
+      <c r="DL51">
+        <v>100000.0</v>
+      </c>
+      <c r="DM51">
+        <v>81584.0</v>
+      </c>
+      <c r="DN51">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO51">
+        <v>1800000.0</v>
+      </c>
+      <c r="DP51"/>
+    </row>
+    <row r="52" spans="1:120">
+      <c r="A52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52">
+        <v>112000.0</v>
+      </c>
+      <c r="C52">
+        <v>138000.0</v>
+      </c>
+      <c r="D52">
+        <v>179000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
+        <v>269000.0</v>
+      </c>
+      <c r="G52">
+        <v>313000.0</v>
+      </c>
+      <c r="H52">
+        <v>485000.0</v>
+      </c>
+      <c r="I52">
+        <v>475000.0</v>
+      </c>
+      <c r="J52">
+        <v>410000.0</v>
+      </c>
+      <c r="K52">
+        <v>425000.0</v>
+      </c>
+      <c r="L52">
+        <v>420000.0</v>
+      </c>
+      <c r="M52">
+        <v>442000.0</v>
+      </c>
+      <c r="N52">
+        <v>330000.0</v>
+      </c>
+      <c r="O52">
+        <v>432000.0</v>
+      </c>
+      <c r="P52">
+        <v>448000.0</v>
+      </c>
+      <c r="Q52">
+        <v>461000.0</v>
+      </c>
+      <c r="R52">
+        <v>459000.0</v>
+      </c>
+      <c r="S52">
+        <v>336000.0</v>
+      </c>
+      <c r="T52">
+        <v>338000.0</v>
+      </c>
+      <c r="U52">
+        <v>382000.0</v>
+      </c>
+      <c r="V52">
+        <v>426000.0</v>
+      </c>
+      <c r="W52">
+        <v>469000.0</v>
+      </c>
+      <c r="X52">
+        <v>395000.0</v>
+      </c>
+      <c r="Y52">
+        <v>463465.0</v>
+      </c>
+      <c r="Z52">
+        <v>525454.0</v>
+      </c>
+      <c r="AA52">
+        <v>493257.0</v>
+      </c>
+      <c r="AB52">
+        <v>528055.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>4136288.0</v>
+      </c>
+      <c r="AG52">
+        <v>2556644.0</v>
+      </c>
+      <c r="AH52"/>
+      <c r="AI52">
+        <v>2910000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>3150000.0</v>
+      </c>
+      <c r="AK52">
+        <v>247328.0</v>
+      </c>
+      <c r="AL52"/>
+      <c r="AM52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1679569.0</v>
+      </c>
+      <c r="AO52">
+        <v>1602610.0</v>
+      </c>
+      <c r="AP52">
+        <v>3455946.0</v>
+      </c>
+      <c r="AQ52">
+        <v>3105992.0</v>
+      </c>
+      <c r="AR52">
+        <v>3521684.0</v>
+      </c>
+      <c r="AS52">
+        <v>3198586.0</v>
+      </c>
+      <c r="AT52">
+        <v>1428644.0</v>
+      </c>
+      <c r="AU52">
+        <v>1186057.0</v>
+      </c>
+      <c r="AV52">
+        <v>1446734.0</v>
+      </c>
+      <c r="AW52">
+        <v>1210709.0</v>
+      </c>
+      <c r="AX52">
+        <v>1189464.0</v>
+      </c>
+      <c r="AY52">
+        <v>374295.0</v>
+      </c>
+      <c r="AZ52">
+        <v>367603.0</v>
+      </c>
+      <c r="BA52">
+        <v>371209.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52">
+        <v>499562.0</v>
+      </c>
+      <c r="CD52">
+        <v>398733.0</v>
+      </c>
+      <c r="CE52">
+        <v>344481.0</v>
+      </c>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52">
+        <v>305445.0</v>
+      </c>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52">
+        <v>251202.0</v>
+      </c>
+      <c r="CL52">
+        <v>360248.0</v>
+      </c>
+      <c r="CM52">
+        <v>298089.0</v>
+      </c>
+      <c r="CN52">
+        <v>323065.0</v>
+      </c>
+      <c r="CO52">
+        <v>9964.0</v>
+      </c>
+      <c r="CP52">
+        <v>9551.0</v>
+      </c>
+      <c r="CQ52">
+        <v>9213.0</v>
+      </c>
+      <c r="CR52">
+        <v>9979.0</v>
+      </c>
+      <c r="CS52">
+        <v>11236.0</v>
+      </c>
+      <c r="CT52">
+        <v>12459.0</v>
+      </c>
+      <c r="CU52">
+        <v>113335.0</v>
+      </c>
+      <c r="CV52">
+        <v>113663.0</v>
+      </c>
+      <c r="CW52">
+        <v>112173.0</v>
+      </c>
+      <c r="CX52">
+        <v>111765.0</v>
+      </c>
+      <c r="CY52">
+        <v>111987.0</v>
+      </c>
+      <c r="CZ52">
+        <v>112470.0</v>
+      </c>
+      <c r="DA52">
+        <v>113920.0</v>
+      </c>
+      <c r="DB52">
+        <v>107172.0</v>
+      </c>
+      <c r="DC52">
+        <v>119953.0</v>
+      </c>
+      <c r="DD52">
+        <v>116608.0</v>
+      </c>
+      <c r="DE52">
+        <v>89828.0</v>
+      </c>
+      <c r="DF52">
+        <v>100000.0</v>
+      </c>
+      <c r="DG52"/>
+      <c r="DH52">
+        <v>100000.0</v>
+      </c>
+      <c r="DI52">
+        <v>97128.0</v>
+      </c>
+      <c r="DJ52">
+        <v>100000.0</v>
+      </c>
+      <c r="DK52"/>
+      <c r="DL52">
+        <v>25857.0</v>
+      </c>
+      <c r="DM52"/>
+      <c r="DN52">
+        <v>1800000.0</v>
+      </c>
+      <c r="DO52">
+        <v>1700000.0</v>
+      </c>
+      <c r="DP52"/>
+    </row>
+    <row r="53" spans="1:120">
+      <c r="A53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53">
+        <v>14666000.0</v>
+      </c>
+      <c r="C53">
+        <v>16109000.0</v>
+      </c>
+      <c r="D53">
+        <v>5500000.0</v>
+      </c>
+      <c r="E53">
+        <v>1500000.0</v>
+      </c>
+      <c r="F53">
+        <v>1500000.0</v>
+      </c>
+      <c r="G53">
+        <v>10393000.0</v>
+      </c>
+      <c r="H53">
+        <v>11983000.0</v>
+      </c>
+      <c r="I53">
+        <v>9944000.0</v>
+      </c>
+      <c r="J53">
+        <v>9875000.0</v>
+      </c>
+      <c r="K53">
+        <v>71473000.0</v>
+      </c>
+      <c r="L53">
+        <v>74101000.0</v>
+      </c>
+      <c r="M53">
+        <v>57940000.0</v>
+      </c>
+      <c r="N53">
+        <v>67234000.0</v>
+      </c>
+      <c r="O53">
+        <v>76052000.0</v>
+      </c>
+      <c r="P53">
+        <v>82139000.0</v>
+      </c>
+      <c r="Q53">
+        <v>76668000.0</v>
+      </c>
+      <c r="R53">
+        <v>80120000.0</v>
+      </c>
+      <c r="S53">
+        <v>64192000.0</v>
+      </c>
+      <c r="T53">
+        <v>82660000.0</v>
+      </c>
+      <c r="U53">
+        <v>86620000.0</v>
+      </c>
+      <c r="V53">
+        <v>60948000.0</v>
+      </c>
+      <c r="W53">
+        <v>75367000.0</v>
+      </c>
+      <c r="X53">
+        <v>91115000.0</v>
+      </c>
+      <c r="Y53">
+        <v>66803595.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+    </row>
+    <row r="54" spans="1:120">
+      <c r="A54" t="s">
+        <v>83</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+    </row>
+    <row r="55" spans="1:120">
+      <c r="A55" t="s">
+        <v>84</v>
+      </c>
+      <c r="B55">
+        <v>152977000.0</v>
+      </c>
+      <c r="C55">
+        <v>146484000.0</v>
+      </c>
+      <c r="D55">
+        <v>137831000.0</v>
+      </c>
+      <c r="E55">
+        <v>131936000.0</v>
+      </c>
+      <c r="F55">
+        <v>134360000.0</v>
+      </c>
+      <c r="G55">
+        <v>201427000.0</v>
+      </c>
+      <c r="H55">
+        <v>196916000.0</v>
+      </c>
+      <c r="I55">
+        <v>207637000.0</v>
+      </c>
+      <c r="J55">
+        <v>192691000.0</v>
+      </c>
+      <c r="K55">
+        <v>193973000.0</v>
+      </c>
+      <c r="L55">
+        <v>185778000.0</v>
+      </c>
+      <c r="M55">
+        <v>192641000.0</v>
+      </c>
+      <c r="N55">
+        <v>179134000.0</v>
+      </c>
+      <c r="O55">
+        <v>173201000.0</v>
+      </c>
+      <c r="P55">
+        <v>190461000.0</v>
+      </c>
+      <c r="Q55">
+        <v>190503000.0</v>
+      </c>
+      <c r="R55">
+        <v>186223000.0</v>
+      </c>
+      <c r="S55">
+        <v>185044000.0</v>
+      </c>
+      <c r="T55">
+        <v>180994000.0</v>
+      </c>
+      <c r="U55">
+        <v>181614000.0</v>
+      </c>
+      <c r="V55">
+        <v>179083000.0</v>
+      </c>
+      <c r="W55">
+        <v>175769000.0</v>
+      </c>
+      <c r="X55">
+        <v>170470000.0</v>
+      </c>
+      <c r="Y55">
+        <v>169819660.0</v>
+      </c>
+      <c r="Z55">
+        <v>61579127.0</v>
+      </c>
+      <c r="AA55">
+        <v>49199903.0</v>
+      </c>
+      <c r="AB55">
+        <v>47763068.0</v>
+      </c>
+      <c r="AC55">
+        <v>46094946.0</v>
+      </c>
+      <c r="AD55">
+        <v>45501674.0</v>
+      </c>
+      <c r="AE55">
+        <v>43361098.0</v>
+      </c>
+      <c r="AF55">
+        <v>41948226.0</v>
+      </c>
+      <c r="AG55">
+        <v>44149588.0</v>
+      </c>
+      <c r="AH55">
+        <v>42880139.0</v>
+      </c>
+      <c r="AI55">
+        <v>41065699.0</v>
+      </c>
+      <c r="AJ55">
+        <v>39750135.0</v>
+      </c>
+      <c r="AK55">
+        <v>38512468.0</v>
+      </c>
+      <c r="AL55">
+        <v>29547914.0</v>
+      </c>
+      <c r="AM55">
+        <v>28760687.0</v>
+      </c>
+      <c r="AN55">
+        <v>28503494.0</v>
+      </c>
+      <c r="AO55">
+        <v>28043030.0</v>
+      </c>
+      <c r="AP55">
+        <v>28797899.0</v>
+      </c>
+      <c r="AQ55">
+        <v>27902581.0</v>
+      </c>
+      <c r="AR55">
+        <v>27958081.0</v>
+      </c>
+      <c r="AS55">
+        <v>27344226.0</v>
+      </c>
+      <c r="AT55">
+        <v>27912458.0</v>
+      </c>
+      <c r="AU55">
+        <v>27062615.0</v>
+      </c>
+      <c r="AV55">
+        <v>27107597.0</v>
+      </c>
+      <c r="AW55">
+        <v>20980844.0</v>
+      </c>
+      <c r="AX55">
+        <v>21899136.0</v>
+      </c>
+      <c r="AY55">
+        <v>16725538.0</v>
+      </c>
+      <c r="AZ55">
+        <v>16404985.0</v>
+      </c>
+      <c r="BA55">
+        <v>16063181.0</v>
+      </c>
+      <c r="BB55">
+        <v>16402643.0</v>
+      </c>
+      <c r="BC55">
+        <v>15641700.0</v>
+      </c>
+      <c r="BD55">
+        <v>16529816.0</v>
+      </c>
+      <c r="BE55">
+        <v>17346869.0</v>
+      </c>
+      <c r="BF55">
+        <v>18412213.0</v>
+      </c>
+      <c r="BG55">
+        <v>18737702.0</v>
+      </c>
+      <c r="BH55">
+        <v>16959682.0</v>
+      </c>
+      <c r="BI55">
+        <v>15867338.0</v>
+      </c>
+      <c r="BJ55">
+        <v>16337433.0</v>
+      </c>
+      <c r="BK55">
+        <v>14784644.0</v>
+      </c>
+      <c r="BL55">
+        <v>14062965.0</v>
+      </c>
+      <c r="BM55">
+        <v>14660445.0</v>
+      </c>
+      <c r="BN55">
+        <v>14565780.0</v>
+      </c>
+      <c r="BO55">
+        <v>13612760.0</v>
+      </c>
+      <c r="BP55">
+        <v>12828432.0</v>
+      </c>
+      <c r="BQ55">
+        <v>12303006.0</v>
+      </c>
+      <c r="BR55">
+        <v>12775004.0</v>
+      </c>
+      <c r="BS55">
+        <v>12629985.0</v>
+      </c>
+      <c r="BT55">
+        <v>12108321.0</v>
+      </c>
+      <c r="BU55">
+        <v>11553303.0</v>
+      </c>
+      <c r="BV55">
+        <v>11353876.0</v>
+      </c>
+      <c r="BW55">
+        <v>9994294.0</v>
+      </c>
+      <c r="BX55">
+        <v>9213859.0</v>
+      </c>
+      <c r="BY55">
+        <v>8895423.0</v>
+      </c>
+      <c r="BZ55">
+        <v>8617985.0</v>
+      </c>
+      <c r="CA55">
+        <v>7653169.0</v>
+      </c>
+      <c r="CB55">
+        <v>6533746.0</v>
+      </c>
+      <c r="CC55">
+        <v>6513461.0</v>
+      </c>
+      <c r="CD55">
+        <v>6033907.0</v>
+      </c>
+      <c r="CE55">
+        <v>5541606.0</v>
+      </c>
+      <c r="CF55">
+        <v>5313389.0</v>
+      </c>
+      <c r="CG55">
+        <v>5560860.0</v>
+      </c>
+      <c r="CH55">
+        <v>5267287.0</v>
+      </c>
+      <c r="CI55">
+        <v>5044214.0</v>
+      </c>
+      <c r="CJ55">
+        <v>5009622.0</v>
+      </c>
+      <c r="CK55">
+        <v>4963929.0</v>
+      </c>
+      <c r="CL55">
+        <v>4344931.0</v>
+      </c>
+      <c r="CM55">
+        <v>4112724.0</v>
+      </c>
+      <c r="CN55">
+        <v>3907865.0</v>
+      </c>
+      <c r="CO55">
+        <v>3967563.0</v>
+      </c>
+      <c r="CP55">
+        <v>1634727.0</v>
+      </c>
+      <c r="CQ55">
+        <v>1506466.0</v>
+      </c>
+      <c r="CR55">
+        <v>1591465.0</v>
+      </c>
+      <c r="CS55">
+        <v>1585991.0</v>
+      </c>
+      <c r="CT55">
+        <v>1345424.0</v>
+      </c>
+      <c r="CU55">
+        <v>1445720.0</v>
+      </c>
+      <c r="CV55">
+        <v>1317427.0</v>
+      </c>
+      <c r="CW55">
+        <v>1257259.0</v>
+      </c>
+      <c r="CX55">
+        <v>1367989.0</v>
+      </c>
+      <c r="CY55">
+        <v>1465921.0</v>
+      </c>
+      <c r="CZ55">
+        <v>1458911.0</v>
+      </c>
+      <c r="DA55">
+        <v>1465840.0</v>
+      </c>
+      <c r="DB55">
+        <v>1437692.0</v>
+      </c>
+      <c r="DC55">
+        <v>1517821.0</v>
+      </c>
+      <c r="DD55">
+        <v>1561835.0</v>
+      </c>
+      <c r="DE55">
+        <v>1611254.0</v>
+      </c>
+      <c r="DF55">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG55">
+        <v>1700000.0</v>
+      </c>
+      <c r="DH55">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI55">
+        <v>2010858.0</v>
+      </c>
+      <c r="DJ55">
+        <v>2600000.0</v>
+      </c>
+      <c r="DK55">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL55">
+        <v>3300000.0</v>
+      </c>
+      <c r="DM55">
+        <v>3777725.0</v>
+      </c>
+      <c r="DN55">
+        <v>2000000.0</v>
+      </c>
+      <c r="DO55">
+        <v>2000000.0</v>
+      </c>
+      <c r="DP55"/>
+    </row>
+    <row r="56" spans="1:120">
+      <c r="A56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56">
+        <v>75125000.0</v>
+      </c>
+      <c r="C56">
+        <v>67560000.0</v>
+      </c>
+      <c r="D56">
+        <v>58140000.0</v>
+      </c>
+      <c r="E56">
+        <v>51549000.0</v>
+      </c>
+      <c r="F56">
+        <v>51775000.0</v>
+      </c>
+      <c r="G56">
+        <v>46717000.0</v>
+      </c>
+      <c r="H56">
+        <v>40399000.0</v>
+      </c>
+      <c r="I56">
+        <v>39341000.0</v>
+      </c>
+      <c r="J56">
+        <v>135616000.0</v>
+      </c>
+      <c r="K56">
+        <v>127957000.0</v>
+      </c>
+      <c r="L56">
+        <v>129687000.0</v>
+      </c>
+      <c r="M56">
+        <v>130372000.0</v>
+      </c>
+      <c r="N56">
+        <v>137309000.0</v>
+      </c>
+      <c r="O56">
+        <v>131474000.0</v>
+      </c>
+      <c r="P56">
+        <v>148734000.0</v>
+      </c>
+      <c r="Q56">
+        <v>146790000.0</v>
+      </c>
+      <c r="R56">
+        <v>144854000.0</v>
+      </c>
+      <c r="S56">
+        <v>143626000.0</v>
+      </c>
+      <c r="T56">
+        <v>139906000.0</v>
+      </c>
+      <c r="U56">
+        <v>139313000.0</v>
+      </c>
+      <c r="V56">
+        <v>138698000.0</v>
+      </c>
+      <c r="W56">
+        <v>135553000.0</v>
+      </c>
+      <c r="X56">
+        <v>131232000.0</v>
+      </c>
+      <c r="Y56">
+        <v>129091357.0</v>
+      </c>
+      <c r="Z56">
+        <v>22183587.0</v>
+      </c>
+      <c r="AA56">
+        <v>24675918.0</v>
+      </c>
+      <c r="AB56">
+        <v>23093003.0</v>
+      </c>
+      <c r="AC56">
+        <v>21165142.0</v>
+      </c>
+      <c r="AD56">
+        <v>21258008.0</v>
+      </c>
+      <c r="AE56">
+        <v>18904538.0</v>
+      </c>
+      <c r="AF56">
+        <v>17401037.0</v>
+      </c>
+      <c r="AG56">
+        <v>17823857.0</v>
+      </c>
+      <c r="AH56">
+        <v>17326848.0</v>
+      </c>
+      <c r="AI56">
+        <v>15334759.0</v>
+      </c>
+      <c r="AJ56">
+        <v>13986530.0</v>
+      </c>
+      <c r="AK56">
+        <v>12667870.0</v>
+      </c>
+      <c r="AL56">
+        <v>14934888.0</v>
+      </c>
+      <c r="AM56">
+        <v>13989349.0</v>
+      </c>
+      <c r="AN56">
+        <v>13611928.0</v>
+      </c>
+      <c r="AO56">
+        <v>12928942.0</v>
+      </c>
+      <c r="AP56">
+        <v>13588842.0</v>
+      </c>
+      <c r="AQ56">
+        <v>12514457.0</v>
+      </c>
+      <c r="AR56">
+        <v>12364381.0</v>
+      </c>
+      <c r="AS56">
+        <v>11532797.0</v>
+      </c>
+      <c r="AT56">
+        <v>11823337.0</v>
+      </c>
+      <c r="AU56">
+        <v>10731877.0</v>
+      </c>
+      <c r="AV56">
+        <v>10686408.0</v>
+      </c>
+      <c r="AW56">
+        <v>11533366.0</v>
+      </c>
+      <c r="AX56">
+        <v>12385338.0</v>
+      </c>
+      <c r="AY56">
+        <v>13293655.0</v>
+      </c>
+      <c r="AZ56">
+        <v>13136191.0</v>
+      </c>
+      <c r="BA56">
+        <v>12971830.0</v>
+      </c>
+      <c r="BB56">
+        <v>13441988.0</v>
+      </c>
+      <c r="BC56">
+        <v>12759129.0</v>
+      </c>
+      <c r="BD56">
+        <v>13784172.0</v>
+      </c>
+      <c r="BE56">
+        <v>14670296.0</v>
+      </c>
+      <c r="BF56">
+        <v>15777366.0</v>
+      </c>
+      <c r="BG56">
+        <v>16158773.0</v>
+      </c>
+      <c r="BH56">
+        <v>14586199.0</v>
+      </c>
+      <c r="BI56">
+        <v>13274827.0</v>
+      </c>
+      <c r="BJ56">
+        <v>13771189.0</v>
+      </c>
+      <c r="BK56">
+        <v>12403151.0</v>
+      </c>
+      <c r="BL56">
+        <v>11774591.0</v>
+      </c>
+      <c r="BM56">
+        <v>12389997.0</v>
+      </c>
+      <c r="BN56">
+        <v>12335532.0</v>
+      </c>
+      <c r="BO56">
+        <v>11447744.0</v>
+      </c>
+      <c r="BP56">
+        <v>10749983.0</v>
+      </c>
+      <c r="BQ56">
+        <v>10265134.0</v>
+      </c>
+      <c r="BR56">
+        <v>10782466.0</v>
+      </c>
+      <c r="BS56">
+        <v>10634930.0</v>
+      </c>
+      <c r="BT56">
+        <v>9341402.0</v>
+      </c>
+      <c r="BU56">
+        <v>8850456.0</v>
+      </c>
+      <c r="BV56">
+        <v>9395000.0</v>
+      </c>
+      <c r="BW56">
+        <v>8128572.0</v>
+      </c>
+      <c r="BX56">
+        <v>7471087.0</v>
+      </c>
+      <c r="BY56">
+        <v>7190569.0</v>
+      </c>
+      <c r="BZ56">
+        <v>6492318.0</v>
+      </c>
+      <c r="CA56">
+        <v>5327066.0</v>
+      </c>
+      <c r="CB56">
+        <v>3983871.0</v>
+      </c>
+      <c r="CC56">
+        <v>3895179.0</v>
+      </c>
+      <c r="CD56">
+        <v>3040123.0</v>
+      </c>
+      <c r="CE56">
+        <v>2385769.0</v>
+      </c>
+      <c r="CF56">
+        <v>2205650.0</v>
+      </c>
+      <c r="CG56">
+        <v>3273977.0</v>
+      </c>
+      <c r="CH56">
+        <v>3294685.0</v>
+      </c>
+      <c r="CI56">
+        <v>2870855.0</v>
+      </c>
+      <c r="CJ56">
+        <v>3047325.0</v>
+      </c>
+      <c r="CK56">
+        <v>3099933.0</v>
+      </c>
+      <c r="CL56">
+        <v>2431043.0</v>
+      </c>
+      <c r="CM56">
+        <v>1721409.0</v>
+      </c>
+      <c r="CN56">
+        <v>1890828.0</v>
+      </c>
+      <c r="CO56">
+        <v>1940228.0</v>
+      </c>
+      <c r="CP56">
+        <v>1192429.0</v>
+      </c>
+      <c r="CQ56">
+        <v>1103862.0</v>
+      </c>
+      <c r="CR56">
+        <v>1217095.0</v>
+      </c>
+      <c r="CS56">
+        <v>1209520.0</v>
+      </c>
+      <c r="CT56">
+        <v>947136.0</v>
+      </c>
+      <c r="CU56">
+        <v>1039033.0</v>
+      </c>
+      <c r="CV56">
+        <v>903424.0</v>
+      </c>
+      <c r="CW56">
+        <v>793410.0</v>
+      </c>
+      <c r="CX56">
+        <v>903472.0</v>
+      </c>
+      <c r="CY56">
+        <v>974072.0</v>
+      </c>
+      <c r="CZ56">
+        <v>807832.0</v>
+      </c>
+      <c r="DA56">
+        <v>738421.0</v>
+      </c>
+      <c r="DB56">
+        <v>748871.0</v>
+      </c>
+      <c r="DC56">
+        <v>794320.0</v>
+      </c>
+      <c r="DD56">
+        <v>826173.0</v>
+      </c>
+      <c r="DE56">
+        <v>815843.0</v>
+      </c>
+      <c r="DF56">
+        <v>800000.0</v>
+      </c>
+      <c r="DG56">
+        <v>800000.0</v>
+      </c>
+      <c r="DH56">
+        <v>900000.0</v>
+      </c>
+      <c r="DI56">
+        <v>951540.0</v>
+      </c>
+      <c r="DJ56">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK56">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL56">
+        <v>2100000.0</v>
+      </c>
+      <c r="DM56">
+        <v>2812036.0</v>
+      </c>
+      <c r="DN56">
+        <v>600000.0</v>
+      </c>
+      <c r="DO56">
+        <v>800000.0</v>
+      </c>
+      <c r="DP56"/>
+    </row>
+    <row r="57" spans="1:120">
+      <c r="A57" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57">
+        <v>13566000.0</v>
+      </c>
+      <c r="C57">
+        <v>12343000.0</v>
+      </c>
+      <c r="D57">
+        <v>10340000.0</v>
+      </c>
+      <c r="E57">
+        <v>6725000.0</v>
+      </c>
+      <c r="F57">
+        <v>10131000.0</v>
+      </c>
+      <c r="G57">
+        <v>10695000.0</v>
+      </c>
+      <c r="H57">
+        <v>9738000.0</v>
+      </c>
+      <c r="I57">
+        <v>12069000.0</v>
+      </c>
+      <c r="J57">
+        <v>11320000.0</v>
+      </c>
+      <c r="K57">
+        <v>14528000.0</v>
+      </c>
+      <c r="L57">
+        <v>8588000.0</v>
+      </c>
+      <c r="M57">
+        <v>11987000.0</v>
+      </c>
+      <c r="N57">
+        <v>9022000.0</v>
+      </c>
+      <c r="O57">
+        <v>6002000.0</v>
+      </c>
+      <c r="P57">
+        <v>8039000.0</v>
+      </c>
+      <c r="Q57">
+        <v>7735000.0</v>
+      </c>
+      <c r="R57">
+        <v>5915000.0</v>
+      </c>
+      <c r="S57">
+        <v>9004000.0</v>
+      </c>
+      <c r="T57">
+        <v>9615000.0</v>
+      </c>
+      <c r="U57">
+        <v>11574000.0</v>
+      </c>
+      <c r="V57">
+        <v>7340000.0</v>
+      </c>
+      <c r="W57">
+        <v>6541000.0</v>
+      </c>
+      <c r="X57">
+        <v>5477000.0</v>
+      </c>
+      <c r="Y57">
+        <v>5504569.0</v>
+      </c>
+      <c r="Z57">
+        <v>7785045.0</v>
+      </c>
+      <c r="AA57">
+        <v>5481036.0</v>
+      </c>
+      <c r="AB57">
+        <v>5633108.0</v>
+      </c>
+      <c r="AC57">
+        <v>4783477.0</v>
+      </c>
+      <c r="AD57">
+        <v>5074304.0</v>
+      </c>
+      <c r="AE57">
+        <v>5132784.0</v>
+      </c>
+      <c r="AF57">
+        <v>5080360.0</v>
+      </c>
+      <c r="AG57">
+        <v>4826956.0</v>
+      </c>
+      <c r="AH57">
+        <v>5208804.0</v>
+      </c>
+      <c r="AI57">
+        <v>5522141.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5653963.0</v>
+      </c>
+      <c r="AK57">
+        <v>2042433.0</v>
+      </c>
+      <c r="AL57">
+        <v>1266961.0</v>
+      </c>
+      <c r="AM57">
+        <v>2140441.0</v>
+      </c>
+      <c r="AN57">
+        <v>2243767.0</v>
+      </c>
+      <c r="AO57">
+        <v>2125517.0</v>
+      </c>
+      <c r="AP57">
+        <v>4027892.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3537202.0</v>
+      </c>
+      <c r="AR57">
+        <v>3896728.0</v>
+      </c>
+      <c r="AS57">
+        <v>3613331.0</v>
+      </c>
+      <c r="AT57">
+        <v>1716919.0</v>
+      </c>
+      <c r="AU57">
+        <v>1468324.0</v>
+      </c>
+      <c r="AV57">
+        <v>1784408.0</v>
+      </c>
+      <c r="AW57">
+        <v>1391485.0</v>
+      </c>
+      <c r="AX57">
+        <v>1621350.0</v>
+      </c>
+      <c r="AY57">
+        <v>944265.0</v>
+      </c>
+      <c r="AZ57">
+        <v>791125.0</v>
+      </c>
+      <c r="BA57">
+        <v>626306.0</v>
+      </c>
+      <c r="BB57">
+        <v>1030398.0</v>
+      </c>
+      <c r="BC57">
+        <v>843923.0</v>
+      </c>
+      <c r="BD57">
+        <v>739140.0</v>
+      </c>
+      <c r="BE57">
+        <v>1415436.0</v>
+      </c>
+      <c r="BF57">
+        <v>1935274.0</v>
+      </c>
+      <c r="BG57">
+        <v>2573377.0</v>
+      </c>
+      <c r="BH57">
+        <v>1100181.0</v>
+      </c>
+      <c r="BI57">
+        <v>1141118.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1746888.0</v>
+      </c>
+      <c r="BK57">
+        <v>1460316.0</v>
+      </c>
+      <c r="BL57">
+        <v>1095203.0</v>
+      </c>
+      <c r="BM57">
+        <v>1204069.0</v>
+      </c>
+      <c r="BN57">
+        <v>1342117.0</v>
+      </c>
+      <c r="BO57">
+        <v>1294417.0</v>
+      </c>
+      <c r="BP57">
+        <v>1221627.0</v>
+      </c>
+      <c r="BQ57">
+        <v>937075.0</v>
+      </c>
+      <c r="BR57">
+        <v>1049654.0</v>
+      </c>
+      <c r="BS57">
+        <v>1383053.0</v>
+      </c>
+      <c r="BT57">
+        <v>1016017.0</v>
+      </c>
+      <c r="BU57">
+        <v>895825.0</v>
+      </c>
+      <c r="BV57">
+        <v>941020.0</v>
+      </c>
+      <c r="BW57">
+        <v>1011674.0</v>
+      </c>
+      <c r="BX57">
+        <v>825851.0</v>
+      </c>
+      <c r="BY57">
+        <v>1003615.0</v>
+      </c>
+      <c r="BZ57">
+        <v>873507.0</v>
+      </c>
+      <c r="CA57">
+        <v>986994.0</v>
+      </c>
+      <c r="CB57">
+        <v>716564.0</v>
+      </c>
+      <c r="CC57">
+        <v>844896.0</v>
+      </c>
+      <c r="CD57">
+        <v>632598.0</v>
+      </c>
+      <c r="CE57">
+        <v>545084.0</v>
+      </c>
+      <c r="CF57">
+        <v>642092.0</v>
+      </c>
+      <c r="CG57">
+        <v>690133.0</v>
+      </c>
+      <c r="CH57">
+        <v>503109.0</v>
+      </c>
+      <c r="CI57">
+        <v>466354.0</v>
+      </c>
+      <c r="CJ57">
+        <v>494906.0</v>
+      </c>
+      <c r="CK57">
+        <v>494730.0</v>
+      </c>
+      <c r="CL57">
+        <v>506045.0</v>
+      </c>
+      <c r="CM57">
+        <v>486293.0</v>
+      </c>
+      <c r="CN57">
+        <v>511253.0</v>
+      </c>
+      <c r="CO57">
+        <v>657065.0</v>
+      </c>
+      <c r="CP57">
+        <v>398002.0</v>
+      </c>
+      <c r="CQ57">
+        <v>497055.0</v>
+      </c>
+      <c r="CR57">
+        <v>645294.0</v>
+      </c>
+      <c r="CS57">
+        <v>750667.0</v>
+      </c>
+      <c r="CT57">
+        <v>712753.0</v>
+      </c>
+      <c r="CU57">
+        <v>919636.0</v>
+      </c>
+      <c r="CV57">
+        <v>1006364.0</v>
+      </c>
+      <c r="CW57">
+        <v>953090.0</v>
+      </c>
+      <c r="CX57">
+        <v>915354.0</v>
+      </c>
+      <c r="CY57">
+        <v>964536.0</v>
+      </c>
+      <c r="CZ57">
+        <v>957333.0</v>
+      </c>
+      <c r="DA57">
+        <v>944912.0</v>
+      </c>
+      <c r="DB57">
+        <v>847884.0</v>
+      </c>
+      <c r="DC57">
+        <v>767009.0</v>
+      </c>
+      <c r="DD57">
+        <v>862352.0</v>
+      </c>
+      <c r="DE57">
+        <v>866656.0</v>
+      </c>
+      <c r="DF57">
+        <v>700000.0</v>
+      </c>
+      <c r="DG57">
+        <v>700000.0</v>
+      </c>
+      <c r="DH57">
+        <v>700000.0</v>
+      </c>
+      <c r="DI57">
+        <v>696131.0</v>
+      </c>
+      <c r="DJ57">
+        <v>500000.0</v>
+      </c>
+      <c r="DK57">
+        <v>300000.0</v>
+      </c>
+      <c r="DL57">
+        <v>300000.0</v>
+      </c>
+      <c r="DM57">
+        <v>368967.0</v>
+      </c>
+      <c r="DN57">
+        <v>2500000.0</v>
+      </c>
+      <c r="DO57">
+        <v>2100000.0</v>
+      </c>
+      <c r="DP57"/>
+    </row>
+    <row r="58" spans="1:120">
+      <c r="A58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58">
+        <v>13941000.0</v>
+      </c>
+      <c r="C58">
+        <v>12713000.0</v>
+      </c>
+      <c r="D58">
+        <v>10718000.0</v>
+      </c>
+      <c r="E58">
+        <v>7135000.0</v>
+      </c>
+      <c r="F58">
+        <v>10581000.0</v>
+      </c>
+      <c r="G58">
+        <v>11879000.0</v>
+      </c>
+      <c r="H58">
+        <v>12221000.0</v>
+      </c>
+      <c r="I58">
+        <v>25206000.0</v>
+      </c>
+      <c r="J58">
+        <v>11832000.0</v>
+      </c>
+      <c r="K58">
+        <v>16935000.0</v>
+      </c>
+      <c r="L58">
+        <v>13437000.0</v>
+      </c>
+      <c r="M58">
+        <v>22612000.0</v>
+      </c>
+      <c r="N58">
+        <v>9744000.0</v>
+      </c>
+      <c r="O58">
+        <v>8608000.0</v>
+      </c>
+      <c r="P58">
+        <v>10339000.0</v>
+      </c>
+      <c r="Q58">
+        <v>12255000.0</v>
+      </c>
+      <c r="R58">
+        <v>8664000.0</v>
+      </c>
+      <c r="S58">
+        <v>12468000.0</v>
+      </c>
+      <c r="T58">
+        <v>12538000.0</v>
+      </c>
+      <c r="U58">
+        <v>15832000.0</v>
+      </c>
+      <c r="V58">
+        <v>13685000.0</v>
+      </c>
+      <c r="W58">
+        <v>14272000.0</v>
+      </c>
+      <c r="X58">
+        <v>12439000.0</v>
+      </c>
+      <c r="Y58">
+        <v>13783715.0</v>
+      </c>
+      <c r="Z58">
+        <v>14992239.0</v>
+      </c>
+      <c r="AA58">
+        <v>8337777.0</v>
+      </c>
+      <c r="AB58">
+        <v>8576891.0</v>
+      </c>
+      <c r="AC58">
+        <v>8413342.0</v>
+      </c>
+      <c r="AD58">
+        <v>9533293.0</v>
+      </c>
+      <c r="AE58">
+        <v>9607991.0</v>
+      </c>
+      <c r="AF58">
+        <v>9625301.0</v>
+      </c>
+      <c r="AG58">
+        <v>12226963.0</v>
+      </c>
+      <c r="AH58">
+        <v>11771317.0</v>
+      </c>
+      <c r="AI58">
+        <v>11631078.0</v>
+      </c>
+      <c r="AJ58">
+        <v>13071799.0</v>
+      </c>
+      <c r="AK58">
+        <v>12707581.0</v>
+      </c>
+      <c r="AL58">
+        <v>4322426.0</v>
+      </c>
+      <c r="AM58">
+        <v>4896077.0</v>
+      </c>
+      <c r="AN58">
+        <v>5148828.0</v>
+      </c>
+      <c r="AO58">
+        <v>5310436.0</v>
+      </c>
+      <c r="AP58">
+        <v>7292264.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7591278.0</v>
+      </c>
+      <c r="AR58">
+        <v>8023554.0</v>
+      </c>
+      <c r="AS58">
+        <v>7812024.0</v>
+      </c>
+      <c r="AT58">
+        <v>8095461.0</v>
+      </c>
+      <c r="AU58">
+        <v>8380021.0</v>
+      </c>
+      <c r="AV58">
+        <v>8642428.0</v>
+      </c>
+      <c r="AW58">
+        <v>5545493.0</v>
+      </c>
+      <c r="AX58">
+        <v>5933820.0</v>
+      </c>
+      <c r="AY58">
+        <v>2293923.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2054588.0</v>
+      </c>
+      <c r="BA58">
+        <v>1820688.0</v>
+      </c>
+      <c r="BB58">
+        <v>1941276.0</v>
+      </c>
+      <c r="BC58">
+        <v>1720891.0</v>
+      </c>
+      <c r="BD58">
+        <v>1558545.0</v>
+      </c>
+      <c r="BE58">
+        <v>2204293.0</v>
+      </c>
+      <c r="BF58">
+        <v>2808529.0</v>
+      </c>
+      <c r="BG58">
+        <v>3312351.0</v>
+      </c>
+      <c r="BH58">
+        <v>1871907.0</v>
+      </c>
+      <c r="BI58">
+        <v>1830723.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2529481.0</v>
+      </c>
+      <c r="BK58">
+        <v>2129861.0</v>
+      </c>
+      <c r="BL58">
+        <v>1581275.0</v>
+      </c>
+      <c r="BM58">
+        <v>1614592.0</v>
+      </c>
+      <c r="BN58">
+        <v>1774878.0</v>
+      </c>
+      <c r="BO58">
+        <v>2151521.0</v>
+      </c>
+      <c r="BP58">
+        <v>2016767.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1732215.0</v>
+      </c>
+      <c r="BR58">
+        <v>1838954.0</v>
+      </c>
+      <c r="BS58">
+        <v>2177053.0</v>
+      </c>
+      <c r="BT58">
+        <v>1793317.0</v>
+      </c>
+      <c r="BU58">
+        <v>1638225.0</v>
+      </c>
+      <c r="BV58">
+        <v>1664320.0</v>
+      </c>
+      <c r="BW58">
+        <v>1094674.0</v>
+      </c>
+      <c r="BX58">
+        <v>1139066.0</v>
+      </c>
+      <c r="BY58">
+        <v>1230815.0</v>
+      </c>
+      <c r="BZ58">
+        <v>936008.0</v>
+      </c>
+      <c r="CA58">
+        <v>1046641.0</v>
+      </c>
+      <c r="CB58">
+        <v>779065.0</v>
+      </c>
+      <c r="CC58">
+        <v>844896.0</v>
+      </c>
+      <c r="CD58">
+        <v>632598.0</v>
+      </c>
+      <c r="CE58">
+        <v>545084.0</v>
+      </c>
+      <c r="CF58">
+        <v>647807.0</v>
+      </c>
+      <c r="CG58">
+        <v>698702.0</v>
+      </c>
+      <c r="CH58">
+        <v>514532.0</v>
+      </c>
+      <c r="CI58">
+        <v>480631.0</v>
+      </c>
+      <c r="CJ58">
+        <v>514598.0</v>
+      </c>
+      <c r="CK58">
+        <v>517978.0</v>
+      </c>
+      <c r="CL58">
+        <v>532849.0</v>
+      </c>
+      <c r="CM58">
+        <v>516653.0</v>
+      </c>
+      <c r="CN58">
+        <v>545251.0</v>
+      </c>
+      <c r="CO58">
+        <v>688466.0</v>
+      </c>
+      <c r="CP58">
+        <v>434930.0</v>
+      </c>
+      <c r="CQ58">
+        <v>539924.0</v>
+      </c>
+      <c r="CR58">
+        <v>692868.0</v>
+      </c>
+      <c r="CS58">
+        <v>818107.0</v>
+      </c>
+      <c r="CT58">
+        <v>724977.0</v>
+      </c>
+      <c r="CU58">
+        <v>934311.0</v>
+      </c>
+      <c r="CV58">
+        <v>1023952.0</v>
+      </c>
+      <c r="CW58">
+        <v>974290.0</v>
+      </c>
+      <c r="CX58">
+        <v>940038.0</v>
+      </c>
+      <c r="CY58">
+        <v>992581.0</v>
+      </c>
+      <c r="CZ58">
+        <v>988619.0</v>
+      </c>
+      <c r="DA58">
+        <v>979772.0</v>
+      </c>
+      <c r="DB58">
+        <v>858094.0</v>
+      </c>
+      <c r="DC58">
+        <v>769882.0</v>
+      </c>
+      <c r="DD58">
+        <v>864134.0</v>
+      </c>
+      <c r="DE58">
+        <v>870596.0</v>
+      </c>
+      <c r="DF58">
+        <v>700000.0</v>
+      </c>
+      <c r="DG58">
+        <v>700000.0</v>
+      </c>
+      <c r="DH58">
+        <v>700000.0</v>
+      </c>
+      <c r="DI58">
+        <v>727066.0</v>
+      </c>
+      <c r="DJ58">
+        <v>600000.0</v>
+      </c>
+      <c r="DK58">
+        <v>300000.0</v>
+      </c>
+      <c r="DL58">
+        <v>400000.0</v>
+      </c>
+      <c r="DM58">
+        <v>424694.0</v>
+      </c>
+      <c r="DN58">
+        <v>2500000.0</v>
+      </c>
+      <c r="DO58">
+        <v>2200000.0</v>
+      </c>
+      <c r="DP58"/>
+    </row>
+    <row r="59" spans="1:120">
+      <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+    </row>
+    <row r="60" spans="1:120">
+      <c r="A60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B60">
+        <v>139035000.0</v>
+      </c>
+      <c r="C60">
+        <v>133771000.0</v>
+      </c>
+      <c r="D60">
+        <v>127113000.0</v>
+      </c>
+      <c r="E60">
+        <v>124801000.0</v>
+      </c>
+      <c r="F60">
+        <v>123779000.0</v>
+      </c>
+      <c r="G60">
+        <v>189548000.0</v>
+      </c>
+      <c r="H60">
+        <v>184695000.0</v>
+      </c>
+      <c r="I60">
+        <v>182431000.0</v>
+      </c>
+      <c r="J60">
+        <v>180859000.0</v>
+      </c>
+      <c r="K60">
+        <v>177038000.0</v>
+      </c>
+      <c r="L60">
+        <v>172341000.0</v>
+      </c>
+      <c r="M60">
+        <v>170029000.0</v>
+      </c>
+      <c r="N60">
+        <v>169390000.0</v>
+      </c>
+      <c r="O60">
+        <v>164593000.0</v>
+      </c>
+      <c r="P60">
+        <v>180122000.0</v>
+      </c>
+      <c r="Q60">
+        <v>178248000.0</v>
+      </c>
+      <c r="R60">
+        <v>177559000.0</v>
+      </c>
+      <c r="S60">
+        <v>172576000.0</v>
+      </c>
+      <c r="T60">
+        <v>168456000.0</v>
+      </c>
+      <c r="U60">
+        <v>165782000.0</v>
+      </c>
+      <c r="V60">
+        <v>165398000.0</v>
+      </c>
+      <c r="W60">
+        <v>161497000.0</v>
+      </c>
+      <c r="X60">
+        <v>158031000.0</v>
+      </c>
+      <c r="Y60">
+        <v>156035945.0</v>
+      </c>
+      <c r="Z60">
+        <v>46586888.0</v>
+      </c>
+      <c r="AA60">
+        <v>40862126.0</v>
+      </c>
+      <c r="AB60">
+        <v>39186177.0</v>
+      </c>
+      <c r="AC60">
+        <v>37681604.0</v>
+      </c>
+      <c r="AD60">
+        <v>35968381.0</v>
+      </c>
+      <c r="AE60">
+        <v>33753107.0</v>
+      </c>
+      <c r="AF60">
+        <v>32322925.0</v>
+      </c>
+      <c r="AG60">
+        <v>31922625.0</v>
+      </c>
+      <c r="AH60">
+        <v>31108822.0</v>
+      </c>
+      <c r="AI60">
+        <v>29434621.0</v>
+      </c>
+      <c r="AJ60">
+        <v>26678336.0</v>
+      </c>
+      <c r="AK60">
+        <v>25804887.0</v>
+      </c>
+      <c r="AL60">
+        <v>25225488.0</v>
+      </c>
+      <c r="AM60">
+        <v>23864610.0</v>
+      </c>
+      <c r="AN60">
+        <v>23354666.0</v>
+      </c>
+      <c r="AO60">
+        <v>22732594.0</v>
+      </c>
+      <c r="AP60">
+        <v>21505635.0</v>
+      </c>
+      <c r="AQ60">
+        <v>20311303.0</v>
+      </c>
+      <c r="AR60">
+        <v>19934527.0</v>
+      </c>
+      <c r="AS60">
+        <v>19532202.0</v>
+      </c>
+      <c r="AT60">
+        <v>19816997.0</v>
+      </c>
+      <c r="AU60">
+        <v>18682594.0</v>
+      </c>
+      <c r="AV60">
+        <v>18465169.0</v>
+      </c>
+      <c r="AW60">
+        <v>15435351.0</v>
+      </c>
+      <c r="AX60">
+        <v>15965316.0</v>
+      </c>
+      <c r="AY60">
+        <v>14431615.0</v>
+      </c>
+      <c r="AZ60">
+        <v>14350397.0</v>
+      </c>
+      <c r="BA60">
+        <v>14242493.0</v>
+      </c>
+      <c r="BB60">
+        <v>14461367.0</v>
+      </c>
+      <c r="BC60">
+        <v>13920809.0</v>
+      </c>
+      <c r="BD60">
+        <v>14971271.0</v>
+      </c>
+      <c r="BE60">
+        <v>15142576.0</v>
+      </c>
+      <c r="BF60">
+        <v>15603684.0</v>
+      </c>
+      <c r="BG60">
+        <v>15425351.0</v>
+      </c>
+      <c r="BH60">
+        <v>15087775.0</v>
+      </c>
+      <c r="BI60">
+        <v>14036615.0</v>
+      </c>
+      <c r="BJ60">
+        <v>13807952.0</v>
+      </c>
+      <c r="BK60">
+        <v>12654783.0</v>
+      </c>
+      <c r="BL60">
+        <v>12481690.0</v>
+      </c>
+      <c r="BM60">
+        <v>13045853.0</v>
+      </c>
+      <c r="BN60">
+        <v>12790902.0</v>
+      </c>
+      <c r="BO60">
+        <v>11461239.0</v>
+      </c>
+      <c r="BP60">
+        <v>10811665.0</v>
+      </c>
+      <c r="BQ60">
+        <v>10570791.0</v>
+      </c>
+      <c r="BR60">
+        <v>10936050.0</v>
+      </c>
+      <c r="BS60">
+        <v>10452932.0</v>
+      </c>
+      <c r="BT60">
+        <v>10315004.0</v>
+      </c>
+      <c r="BU60">
+        <v>9915078.0</v>
+      </c>
+      <c r="BV60">
+        <v>9689556.0</v>
+      </c>
+      <c r="BW60">
+        <v>8899620.0</v>
+      </c>
+      <c r="BX60">
+        <v>8074793.0</v>
+      </c>
+      <c r="BY60">
+        <v>7664608.0</v>
+      </c>
+      <c r="BZ60">
+        <v>7681977.0</v>
+      </c>
+      <c r="CA60">
+        <v>6606528.0</v>
+      </c>
+      <c r="CB60">
+        <v>5754681.0</v>
+      </c>
+      <c r="CC60">
+        <v>5668565.0</v>
+      </c>
+      <c r="CD60">
+        <v>5401309.0</v>
+      </c>
+      <c r="CE60">
+        <v>4996522.0</v>
+      </c>
+      <c r="CF60">
+        <v>4665582.0</v>
+      </c>
+      <c r="CG60">
+        <v>4862158.0</v>
+      </c>
+      <c r="CH60">
+        <v>4752755.0</v>
+      </c>
+      <c r="CI60">
+        <v>4563583.0</v>
+      </c>
+      <c r="CJ60">
+        <v>4495024.0</v>
+      </c>
+      <c r="CK60">
+        <v>4445951.0</v>
+      </c>
+      <c r="CL60">
+        <v>3812082.0</v>
+      </c>
+      <c r="CM60">
+        <v>3596071.0</v>
+      </c>
+      <c r="CN60">
+        <v>3362614.0</v>
+      </c>
+      <c r="CO60">
+        <v>3279097.0</v>
+      </c>
+      <c r="CP60">
+        <v>1199797.0</v>
+      </c>
+      <c r="CQ60">
+        <v>966542.0</v>
+      </c>
+      <c r="CR60">
+        <v>898597.0</v>
+      </c>
+      <c r="CS60">
+        <v>767884.0</v>
+      </c>
+      <c r="CT60">
+        <v>620447.0</v>
+      </c>
+      <c r="CU60">
+        <v>511409.0</v>
+      </c>
+      <c r="CV60">
+        <v>293475.0</v>
+      </c>
+      <c r="CW60">
+        <v>282969.0</v>
+      </c>
+      <c r="CX60">
+        <v>427951.0</v>
+      </c>
+      <c r="CY60">
+        <v>473340.0</v>
+      </c>
+      <c r="CZ60">
+        <v>470292.0</v>
+      </c>
+      <c r="DA60">
+        <v>486000.0</v>
+      </c>
+      <c r="DB60">
+        <v>579598.0</v>
+      </c>
+      <c r="DC60">
+        <v>747939.0</v>
+      </c>
+      <c r="DD60">
+        <v>697701.0</v>
+      </c>
+      <c r="DE60">
+        <v>740658.0</v>
+      </c>
+      <c r="DF60">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG60">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH60">
+        <v>1200000.0</v>
+      </c>
+      <c r="DI60">
+        <v>1283792.0</v>
+      </c>
+      <c r="DJ60">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK60">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL60">
+        <v>2900000.0</v>
+      </c>
+      <c r="DM60">
+        <v>3353031.0</v>
+      </c>
+      <c r="DN60">
+        <v>-500000.0</v>
+      </c>
+      <c r="DO60">
+        <v>-200000.0</v>
+      </c>
+      <c r="DP60"/>
+    </row>
+    <row r="61" spans="1:120">
+      <c r="A61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61"/>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+    </row>
+    <row r="62" spans="1:120">
+      <c r="A62" t="s">
+        <v>91</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>182</v>
+      </c>
+      <c r="L1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>32958000.0</v>
+      </c>
+      <c r="C2">
+        <v>26862000.0</v>
+      </c>
+      <c r="D2">
+        <v>11630000.0</v>
+      </c>
+      <c r="E2">
+        <v>10822000.0</v>
+      </c>
+      <c r="F2">
+        <v>10600000.0</v>
+      </c>
+      <c r="G2">
+        <v>10649000.0</v>
+      </c>
+      <c r="H2">
+        <v>9026000.0</v>
+      </c>
+      <c r="I2">
+        <v>7994228.0</v>
+      </c>
+      <c r="J2">
+        <v>6307800.0</v>
+      </c>
+      <c r="K2">
+        <v>4315870.0</v>
+      </c>
+      <c r="L2">
+        <v>4601513.0</v>
+      </c>
+      <c r="M2">
+        <v>4392477.0</v>
+      </c>
+      <c r="N2">
+        <v>1629069.0</v>
+      </c>
+      <c r="O2">
+        <v>1646530.0</v>
+      </c>
+      <c r="P2">
+        <v>1510148.0</v>
+      </c>
+      <c r="Q2">
+        <v>1558178.0</v>
+      </c>
+      <c r="R2">
+        <v>2545709.0</v>
+      </c>
+      <c r="S2">
+        <v>2321592.0</v>
+      </c>
+      <c r="T2">
+        <v>2100055.0</v>
+      </c>
+      <c r="U2">
+        <v>2082291.0</v>
+      </c>
+      <c r="V2">
+        <v>1604519.0</v>
+      </c>
+      <c r="W2">
+        <v>1508185.0</v>
+      </c>
+      <c r="X2">
+        <v>1557122.0</v>
+      </c>
+      <c r="Y2">
+        <v>1537844.0</v>
+      </c>
+      <c r="Z2">
+        <v>1456332.0</v>
+      </c>
+      <c r="AA2">
+        <v>1562830.0</v>
+      </c>
+      <c r="AB2">
+        <v>1162239.0</v>
+      </c>
+      <c r="AC2">
+        <v>1648510.0</v>
+      </c>
+      <c r="AD2">
+        <v>1200000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1252343.0</v>
+      </c>
+      <c r="AF2">
+        <v>1200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>8211000.0</v>
+      </c>
+      <c r="C3">
+        <v>5665000.0</v>
+      </c>
+      <c r="D3">
+        <v>3840000.0</v>
+      </c>
+      <c r="E3">
+        <v>3574000.0</v>
+      </c>
+      <c r="F3">
+        <v>3590000.0</v>
+      </c>
+      <c r="G3">
+        <v>2962000.0</v>
+      </c>
+      <c r="H3">
+        <v>2750000.0</v>
+      </c>
+      <c r="I3">
+        <v>2721304.0</v>
+      </c>
+      <c r="J3">
+        <v>2135078.0</v>
+      </c>
+      <c r="K3"/>
+      <c r="L3">
+        <v>1932316.0</v>
+      </c>
+      <c r="M3">
+        <v>1989593.0</v>
+      </c>
+      <c r="N3">
+        <v>1037436.0</v>
+      </c>
+      <c r="O3">
+        <v>766960.0</v>
+      </c>
+      <c r="P3">
+        <v>715444.0</v>
+      </c>
+      <c r="Q3">
+        <v>690445.0</v>
+      </c>
+      <c r="R3">
+        <v>682943.0</v>
+      </c>
+      <c r="S3">
+        <v>561007.0</v>
+      </c>
+      <c r="T3">
+        <v>543415.0</v>
+      </c>
+      <c r="U3">
+        <v>512448.0</v>
+      </c>
+      <c r="V3">
+        <v>363175.0</v>
+      </c>
+      <c r="W3">
+        <v>206890.0</v>
+      </c>
+      <c r="X3">
+        <v>223978.0</v>
+      </c>
+      <c r="Y3">
+        <v>195595.0</v>
+      </c>
+      <c r="Z3">
+        <v>191830.0</v>
+      </c>
+      <c r="AA3">
+        <v>293851.0</v>
+      </c>
+      <c r="AB3">
+        <v>261152.0</v>
+      </c>
+      <c r="AC3">
+        <v>503764.0</v>
+      </c>
+      <c r="AD3">
+        <v>632093.0</v>
+      </c>
+      <c r="AE3">
+        <v>139864.0</v>
+      </c>
+      <c r="AF3">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4">
+        <v>215922.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5">
+        <v>6492000.0</v>
+      </c>
+      <c r="C5">
+        <v>12411000.0</v>
+      </c>
+      <c r="D5">
+        <v>8725000.0</v>
+      </c>
+      <c r="E5">
+        <v>15115000.0</v>
+      </c>
+      <c r="F5">
+        <v>11107000.0</v>
+      </c>
+      <c r="G5">
+        <v>11387000.0</v>
+      </c>
+      <c r="H5">
+        <v>10556000.0</v>
+      </c>
+      <c r="I5">
+        <v>10297788.0</v>
+      </c>
+      <c r="J5">
+        <v>8278455.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
+        <v>7236392.0</v>
+      </c>
+      <c r="M5">
+        <v>5692929.0</v>
+      </c>
+      <c r="N5">
+        <v>4439372.0</v>
+      </c>
+      <c r="O5">
+        <v>4072371.0</v>
+      </c>
+      <c r="P5">
+        <v>3954658.0</v>
+      </c>
+      <c r="Q5">
+        <v>3698161.0</v>
+      </c>
+      <c r="R5">
+        <v>3105547.0</v>
+      </c>
+      <c r="S5">
+        <v>2026660.0</v>
+      </c>
+      <c r="T5">
+        <v>2178151.0</v>
+      </c>
+      <c r="U5">
+        <v>2502807.0</v>
+      </c>
+      <c r="V5">
+        <v>833135.0</v>
+      </c>
+      <c r="W5">
+        <v>296428.0</v>
+      </c>
+      <c r="X5">
+        <v>626231.0</v>
+      </c>
+      <c r="Y5">
+        <v>1265444.0</v>
+      </c>
+      <c r="Z5">
+        <v>500114.0</v>
+      </c>
+      <c r="AA5">
+        <v>-201948.0</v>
+      </c>
+      <c r="AB5">
+        <v>-236663.0</v>
+      </c>
+      <c r="AC5">
+        <v>-709047.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1169287.0</v>
+      </c>
+      <c r="AF5">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>14703000.0</v>
+      </c>
+      <c r="C6">
+        <v>18076000.0</v>
+      </c>
+      <c r="D6">
+        <v>12565000.0</v>
+      </c>
+      <c r="E6">
+        <v>18689000.0</v>
+      </c>
+      <c r="F6">
+        <v>14697000.0</v>
+      </c>
+      <c r="G6">
+        <v>14349000.0</v>
+      </c>
+      <c r="H6">
+        <v>13306000.0</v>
+      </c>
+      <c r="I6">
+        <v>13019092.0</v>
+      </c>
+      <c r="J6">
+        <v>10413533.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
+        <v>9168708.0</v>
+      </c>
+      <c r="M6">
+        <v>7682522.0</v>
+      </c>
+      <c r="N6">
+        <v>5476808.0</v>
+      </c>
+      <c r="O6">
+        <v>4839331.0</v>
+      </c>
+      <c r="P6">
+        <v>4670102.0</v>
+      </c>
+      <c r="Q6">
+        <v>4388606.0</v>
+      </c>
+      <c r="R6">
+        <v>3788490.0</v>
+      </c>
+      <c r="S6">
+        <v>2587667.0</v>
+      </c>
+      <c r="T6">
+        <v>2721566.0</v>
+      </c>
+      <c r="U6">
+        <v>3015255.0</v>
+      </c>
+      <c r="V6">
+        <v>1196310.0</v>
+      </c>
+      <c r="W6">
+        <v>503318.0</v>
+      </c>
+      <c r="X6">
+        <v>850209.0</v>
+      </c>
+      <c r="Y6">
+        <v>1461039.0</v>
+      </c>
+      <c r="Z6">
+        <v>691944.0</v>
+      </c>
+      <c r="AA6">
+        <v>91903.0</v>
+      </c>
+      <c r="AB6">
+        <v>24489.0</v>
+      </c>
+      <c r="AC6">
+        <v>-205283.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1667907.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1029423.0</v>
+      </c>
+      <c r="AF6">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>1500000.0</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>46221000.0</v>
+      </c>
+      <c r="C9">
+        <v>43151000.0</v>
+      </c>
+      <c r="D9">
+        <v>47947000.0</v>
+      </c>
+      <c r="E9">
+        <v>43084000.0</v>
+      </c>
+      <c r="F9">
+        <v>35866000.0</v>
+      </c>
+      <c r="G9">
+        <v>30940000.0</v>
+      </c>
+      <c r="H9">
+        <v>24944000.0</v>
+      </c>
+      <c r="I9">
+        <v>21672296.0</v>
+      </c>
+      <c r="J9">
+        <v>17830113.0</v>
+      </c>
+      <c r="K9">
+        <v>13998378.0</v>
+      </c>
+      <c r="L9">
+        <v>15370566.0</v>
+      </c>
+      <c r="M9">
+        <v>13921771.0</v>
+      </c>
+      <c r="N9">
+        <v>9831811.0</v>
+      </c>
+      <c r="O9">
+        <v>8424240.0</v>
+      </c>
+      <c r="P9">
+        <v>7938460.0</v>
+      </c>
+      <c r="Q9">
+        <v>7180561.0</v>
+      </c>
+      <c r="R9">
+        <v>8166120.0</v>
+      </c>
+      <c r="S9">
+        <v>6821679.0</v>
+      </c>
+      <c r="T9">
+        <v>6867915.0</v>
+      </c>
+      <c r="U9">
+        <v>6775519.0</v>
+      </c>
+      <c r="V9">
+        <v>4250685.0</v>
+      </c>
+      <c r="W9">
+        <v>3244456.0</v>
+      </c>
+      <c r="X9">
+        <v>3649552.0</v>
+      </c>
+      <c r="Y9">
+        <v>3946876.0</v>
+      </c>
+      <c r="Z9">
+        <v>2987510.0</v>
+      </c>
+      <c r="AA9">
+        <v>2351753.0</v>
+      </c>
+      <c r="AB9">
+        <v>2467312.0</v>
+      </c>
+      <c r="AC9">
+        <v>1818295.0</v>
+      </c>
+      <c r="AD9">
+        <v>1400000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1240758.0</v>
+      </c>
+      <c r="AF9">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>-69377000.0</v>
+      </c>
+      <c r="C10">
+        <v>12411000.0</v>
+      </c>
+      <c r="D10">
+        <v>11695000.0</v>
+      </c>
+      <c r="E10">
+        <v>15115000.0</v>
+      </c>
+      <c r="F10">
+        <v>11085000.0</v>
+      </c>
+      <c r="G10">
+        <v>11387000.0</v>
+      </c>
+      <c r="H10">
+        <v>10556000.0</v>
+      </c>
+      <c r="I10">
+        <v>10138942.0</v>
+      </c>
+      <c r="J10">
+        <v>8240267.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>7236392.0</v>
+      </c>
+      <c r="M10">
+        <v>5692929.0</v>
+      </c>
+      <c r="N10">
+        <v>4513297.0</v>
+      </c>
+      <c r="O10">
+        <v>4256780.0</v>
+      </c>
+      <c r="P10">
+        <v>3954655.0</v>
+      </c>
+      <c r="Q10">
+        <v>3698118.0</v>
+      </c>
+      <c r="R10">
+        <v>3104502.0</v>
+      </c>
+      <c r="S10">
+        <v>2026660.0</v>
+      </c>
+      <c r="T10">
+        <v>2446177.0</v>
+      </c>
+      <c r="U10">
+        <v>2624498.0</v>
+      </c>
+      <c r="V10">
+        <v>888775.0</v>
+      </c>
+      <c r="W10">
+        <v>348118.0</v>
+      </c>
+      <c r="X10">
+        <v>698629.0</v>
+      </c>
+      <c r="Y10">
+        <v>1258007.0</v>
+      </c>
+      <c r="Z10">
+        <v>486515.0</v>
+      </c>
+      <c r="AA10">
+        <v>-224000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-256000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-575065.0</v>
+      </c>
+      <c r="AD10">
+        <v>-2067639.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1475277.0</v>
+      </c>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11">
+        <v>-4659000.0</v>
+      </c>
+      <c r="C11">
+        <v>2457000.0</v>
+      </c>
+      <c r="D11">
+        <v>1734000.0</v>
+      </c>
+      <c r="E11">
+        <v>2632000.0</v>
+      </c>
+      <c r="F11">
+        <v>1303000.0</v>
+      </c>
+      <c r="G11">
+        <v>2055000.0</v>
+      </c>
+      <c r="H11">
+        <v>1973000.0</v>
+      </c>
+      <c r="I11">
+        <v>1204130.0</v>
+      </c>
+      <c r="J11">
+        <v>2452670.0</v>
+      </c>
+      <c r="K11">
+        <v>1849968.0</v>
+      </c>
+      <c r="L11">
+        <v>2286256.0</v>
+      </c>
+      <c r="M11">
+        <v>1849968.0</v>
+      </c>
+      <c r="N11">
+        <v>1487806.0</v>
+      </c>
+      <c r="O11">
+        <v>1370182.0</v>
+      </c>
+      <c r="P11">
+        <v>1142693.0</v>
+      </c>
+      <c r="Q11">
+        <v>1035473.0</v>
+      </c>
+      <c r="R11">
+        <v>948429.0</v>
+      </c>
+      <c r="S11">
+        <v>614576.0</v>
+      </c>
+      <c r="T11">
+        <v>720608.0</v>
+      </c>
+      <c r="U11">
+        <v>1158400.0</v>
+      </c>
+      <c r="V11">
+        <v>212900.0</v>
+      </c>
+      <c r="W11">
+        <v>85800.0</v>
+      </c>
+      <c r="X11">
+        <v>-137856.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1248053.0</v>
+      </c>
+      <c r="Z11">
+        <v>1600.0</v>
+      </c>
+      <c r="AA11">
+        <v>1600.0</v>
+      </c>
+      <c r="AB11">
+        <v>1600.0</v>
+      </c>
+      <c r="AC11">
+        <v>1600.0</v>
+      </c>
+      <c r="AD11">
+        <v>1600.0</v>
+      </c>
+      <c r="AE11">
+        <v>-38800.0</v>
+      </c>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
+        <v>717000.0</v>
+      </c>
+      <c r="F12">
+        <v>22000.0</v>
+      </c>
+      <c r="G12">
+        <v>2496204.0</v>
+      </c>
+      <c r="H12">
+        <v>109078.0</v>
+      </c>
+      <c r="I12">
+        <v>153034.0</v>
+      </c>
+      <c r="J12">
+        <v>38188.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>18014.0</v>
+      </c>
+      <c r="M12">
+        <v>17935.0</v>
+      </c>
+      <c r="N12">
+        <v>31437.0</v>
+      </c>
+      <c r="O12">
+        <v>49492.0</v>
+      </c>
+      <c r="P12">
+        <v>3.0</v>
+      </c>
+      <c r="Q12">
+        <v>43.0</v>
+      </c>
+      <c r="R12">
+        <v>1045.0</v>
+      </c>
+      <c r="S12">
+        <v>93874.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>5359.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>722000.0</v>
+      </c>
+      <c r="C13">
+        <v>4375000.0</v>
+      </c>
+      <c r="D13">
+        <v>4131000.0</v>
+      </c>
+      <c r="E13">
+        <v>717000.0</v>
+      </c>
+      <c r="F13">
+        <v>201000.0</v>
+      </c>
+      <c r="G13">
+        <v>29468.0</v>
+      </c>
+      <c r="H13">
+        <v>33522.0</v>
+      </c>
+      <c r="I13">
+        <v>27122.0</v>
+      </c>
+      <c r="J13">
+        <v>15857.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
+        <v>18014.0</v>
+      </c>
+      <c r="M13">
+        <v>163600.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>-64718000.0</v>
+      </c>
+      <c r="C15">
+        <v>9954000.0</v>
+      </c>
+      <c r="D15">
+        <v>9961000.0</v>
+      </c>
+      <c r="E15">
+        <v>12483000.0</v>
+      </c>
+      <c r="F15">
+        <v>9782000.0</v>
+      </c>
+      <c r="G15">
+        <v>9332000.0</v>
+      </c>
+      <c r="H15">
+        <v>8583000.0</v>
+      </c>
+      <c r="I15">
+        <v>8934812.0</v>
+      </c>
+      <c r="J15">
+        <v>5787597.0</v>
+      </c>
+      <c r="K15">
+        <v>3842961.0</v>
+      </c>
+      <c r="L15">
+        <v>4950136.0</v>
+      </c>
+      <c r="M15">
+        <v>3842961.0</v>
+      </c>
+      <c r="N15">
+        <v>3025491.0</v>
+      </c>
+      <c r="O15">
+        <v>2886598.0</v>
+      </c>
+      <c r="P15">
+        <v>3027884.0</v>
+      </c>
+      <c r="Q15">
+        <v>2714641.0</v>
+      </c>
+      <c r="R15">
+        <v>2156073.0</v>
+      </c>
+      <c r="S15">
+        <v>1412084.0</v>
+      </c>
+      <c r="T15">
+        <v>1725569.0</v>
+      </c>
+      <c r="U15">
+        <v>1466098.0</v>
+      </c>
+      <c r="V15">
+        <v>675875.0</v>
+      </c>
+      <c r="W15">
+        <v>262318.0</v>
+      </c>
+      <c r="X15">
+        <v>836485.0</v>
+      </c>
+      <c r="Y15">
+        <v>2506060.0</v>
+      </c>
+      <c r="Z15">
+        <v>484915.0</v>
+      </c>
+      <c r="AA15">
+        <v>-225600.0</v>
+      </c>
+      <c r="AB15">
+        <v>-257602.0</v>
+      </c>
+      <c r="AC15">
+        <v>-576665.0</v>
+      </c>
+      <c r="AD15">
+        <v>-2100000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1436477.0</v>
+      </c>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>12483000.0</v>
+      </c>
+      <c r="F16">
+        <v>9782000.0</v>
+      </c>
+      <c r="G16">
+        <v>9332060.0</v>
+      </c>
+      <c r="H16">
+        <v>8583329.0</v>
+      </c>
+      <c r="I16">
+        <v>8934812.0</v>
+      </c>
+      <c r="J16">
+        <v>5787597.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16">
+        <v>4950136.0</v>
+      </c>
+      <c r="M16">
+        <v>3842961.0</v>
+      </c>
+      <c r="N16">
+        <v>3025491.0</v>
+      </c>
+      <c r="O16">
+        <v>2886598.0</v>
+      </c>
+      <c r="P16">
+        <v>3027884.0</v>
+      </c>
+      <c r="Q16">
+        <v>2715000.0</v>
+      </c>
+      <c r="R16">
+        <v>2156000.0</v>
+      </c>
+      <c r="S16">
+        <v>1412000.0</v>
+      </c>
+      <c r="T16">
+        <v>1726000.0</v>
+      </c>
+      <c r="U16">
+        <v>1466000.0</v>
+      </c>
+      <c r="V16">
+        <v>676000.0</v>
+      </c>
+      <c r="W16">
+        <v>262000.0</v>
+      </c>
+      <c r="X16">
+        <v>836000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2506000.0</v>
+      </c>
+      <c r="Z16">
+        <v>485000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>-64718000.0</v>
+      </c>
+      <c r="C17">
+        <v>9954000.0</v>
+      </c>
+      <c r="D17">
+        <v>9961000.0</v>
+      </c>
+      <c r="E17">
+        <v>12483000.0</v>
+      </c>
+      <c r="F17">
+        <v>9782000.0</v>
+      </c>
+      <c r="G17">
+        <v>9332060.0</v>
+      </c>
+      <c r="H17">
+        <v>8583329.0</v>
+      </c>
+      <c r="I17">
+        <v>8934812.0</v>
+      </c>
+      <c r="J17">
+        <v>5787597.0</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17">
+        <v>4950136.0</v>
+      </c>
+      <c r="M17">
+        <v>3842961.0</v>
+      </c>
+      <c r="N17">
+        <v>3025491.0</v>
+      </c>
+      <c r="O17">
+        <v>5626962.0</v>
+      </c>
+      <c r="P17">
+        <v>5097348.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>722000.0</v>
+      </c>
+      <c r="C18">
+        <v>4375000.0</v>
+      </c>
+      <c r="D18">
+        <v>4131000.0</v>
+      </c>
+      <c r="E18">
+        <v>717000.0</v>
+      </c>
+      <c r="F18">
+        <v>179000.0</v>
+      </c>
+      <c r="G18">
+        <v>29468.0</v>
+      </c>
+      <c r="H18">
+        <v>-75556.0</v>
+      </c>
+      <c r="I18">
+        <v>-125912.0</v>
+      </c>
+      <c r="J18">
+        <v>-22331.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
+        <v>18014.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>204000.0</v>
+      </c>
+      <c r="F19">
+        <v>-146000.0</v>
+      </c>
+      <c r="G19">
+        <v>-218129.0</v>
+      </c>
+      <c r="H19">
+        <v>16825.0</v>
+      </c>
+      <c r="I19">
+        <v>-158846.0</v>
+      </c>
+      <c r="J19">
+        <v>-24017.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19">
+        <v>4586.0</v>
+      </c>
+      <c r="M19">
+        <v>-163599.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>-70729000.0</v>
+      </c>
+      <c r="C21">
+        <v>6131000.0</v>
+      </c>
+      <c r="D21">
+        <v>8725000.0</v>
+      </c>
+      <c r="E21">
+        <v>14911000.0</v>
+      </c>
+      <c r="F21">
+        <v>11253000.0</v>
+      </c>
+      <c r="G21">
+        <v>11605000.0</v>
+      </c>
+      <c r="H21">
+        <v>10648000.0</v>
+      </c>
+      <c r="I21">
+        <v>10297788.0</v>
+      </c>
+      <c r="J21">
+        <v>8264284.0</v>
+      </c>
+      <c r="K21">
+        <v>5856528.0</v>
+      </c>
+      <c r="L21">
+        <v>7231806.0</v>
+      </c>
+      <c r="M21">
+        <v>5856528.0</v>
+      </c>
+      <c r="N21">
+        <v>4439372.0</v>
+      </c>
+      <c r="O21">
+        <v>4072371.0</v>
+      </c>
+      <c r="P21">
+        <v>3611887.0</v>
+      </c>
+      <c r="Q21">
+        <v>3530281.0</v>
+      </c>
+      <c r="R21">
+        <v>2870628.0</v>
+      </c>
+      <c r="S21">
+        <v>1811829.0</v>
+      </c>
+      <c r="T21">
+        <v>2178151.0</v>
+      </c>
+      <c r="U21">
+        <v>2502807.0</v>
+      </c>
+      <c r="V21">
+        <v>833135.0</v>
+      </c>
+      <c r="W21">
+        <v>296428.0</v>
+      </c>
+      <c r="X21">
+        <v>626231.0</v>
+      </c>
+      <c r="Y21">
+        <v>1265444.0</v>
+      </c>
+      <c r="Z21">
+        <v>500114.0</v>
+      </c>
+      <c r="AA21">
+        <v>-201948.0</v>
+      </c>
+      <c r="AB21">
+        <v>-236663.0</v>
+      </c>
+      <c r="AC21">
+        <v>-709047.0</v>
+      </c>
+      <c r="AD21">
+        <v>-2184474.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1169287.0</v>
+      </c>
+      <c r="AF21">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>149908000.0</v>
+      </c>
+      <c r="C23">
+        <v>63882000.0</v>
+      </c>
+      <c r="D23">
+        <v>50852000.0</v>
+      </c>
+      <c r="E23">
+        <v>38995000.0</v>
+      </c>
+      <c r="F23">
+        <v>35213000.0</v>
+      </c>
+      <c r="G23">
+        <v>29984000.0</v>
+      </c>
+      <c r="H23">
+        <v>23322000.0</v>
+      </c>
+      <c r="I23">
+        <v>19368736.0</v>
+      </c>
+      <c r="J23">
+        <v>15873629.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>12740273.0</v>
+      </c>
+      <c r="M23">
+        <v>12457720.0</v>
+      </c>
+      <c r="N23">
+        <v>7021508.0</v>
+      </c>
+      <c r="O23">
+        <v>5998399.0</v>
+      </c>
+      <c r="P23">
+        <v>5836721.0</v>
+      </c>
+      <c r="Q23">
+        <v>5208458.0</v>
+      </c>
+      <c r="R23">
+        <v>7841201.0</v>
+      </c>
+      <c r="S23">
+        <v>7331442.0</v>
+      </c>
+      <c r="T23">
+        <v>6789819.0</v>
+      </c>
+      <c r="U23">
+        <v>6355003.0</v>
+      </c>
+      <c r="V23">
+        <v>5022069.0</v>
+      </c>
+      <c r="W23">
+        <v>4456213.0</v>
+      </c>
+      <c r="X23">
+        <v>4580443.0</v>
+      </c>
+      <c r="Y23">
+        <v>4219276.0</v>
+      </c>
+      <c r="Z23">
+        <v>3943728.0</v>
+      </c>
+      <c r="AA23">
+        <v>4116531.0</v>
+      </c>
+      <c r="AB23">
+        <v>3866214.0</v>
+      </c>
+      <c r="AC23">
+        <v>4175852.0</v>
+      </c>
+      <c r="AD23">
+        <v>4784474.0</v>
+      </c>
+      <c r="AE23">
+        <v>3662388.0</v>
+      </c>
+      <c r="AF23">
+        <v>2600000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>8211000.0</v>
+      </c>
+      <c r="C25">
+        <v>5665000.0</v>
+      </c>
+      <c r="D25">
+        <v>3840000.0</v>
+      </c>
+      <c r="E25">
+        <v>3574000.0</v>
+      </c>
+      <c r="F25">
+        <v>3590000.0</v>
+      </c>
+      <c r="G25">
+        <v>2961930.0</v>
+      </c>
+      <c r="H25">
+        <v>2750245.0</v>
+      </c>
+      <c r="I25">
+        <v>2721304.0</v>
+      </c>
+      <c r="J25">
+        <v>2135078.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>6884000.0</v>
+      </c>
+      <c r="C26">
+        <v>5754000.0</v>
+      </c>
+      <c r="D26">
+        <v>4504000.0</v>
+      </c>
+      <c r="E26">
+        <v>3208000.0</v>
+      </c>
+      <c r="F26">
+        <v>4047000.0</v>
+      </c>
+      <c r="G26">
+        <v>2975000.0</v>
+      </c>
+      <c r="H26">
+        <v>2500000.0</v>
+      </c>
+      <c r="I26">
+        <v>1790656.0</v>
+      </c>
+      <c r="J26">
+        <v>1367645.0</v>
+      </c>
+      <c r="K26">
+        <v>1328476.0</v>
+      </c>
+      <c r="L26">
+        <v>1445069.0</v>
+      </c>
+      <c r="M26">
+        <v>1328476.0</v>
+      </c>
+      <c r="N26">
+        <v>952774.0</v>
+      </c>
+      <c r="O26">
+        <v>802374.0</v>
+      </c>
+      <c r="P26">
+        <v>947556.0</v>
+      </c>
+      <c r="Q26">
+        <v>464281.0</v>
+      </c>
+      <c r="R26">
+        <v>969871.0</v>
+      </c>
+      <c r="S26">
+        <v>1113855.0</v>
+      </c>
+      <c r="T26">
+        <v>990491.0</v>
+      </c>
+      <c r="U26">
+        <v>814946.0</v>
+      </c>
+      <c r="V26">
+        <v>445252.0</v>
+      </c>
+      <c r="W26">
+        <v>524561.0</v>
+      </c>
+      <c r="X26">
+        <v>515016.0</v>
+      </c>
+      <c r="Y26">
+        <v>379632.0</v>
+      </c>
+      <c r="Z26">
+        <v>382143.0</v>
+      </c>
+      <c r="AA26">
+        <v>354090.0</v>
+      </c>
+      <c r="AB26">
+        <v>299875.0</v>
+      </c>
+      <c r="AC26">
+        <v>218514.0</v>
+      </c>
+      <c r="AD26">
+        <v>400000.0</v>
+      </c>
+      <c r="AE26">
+        <v>133023.0</v>
+      </c>
+      <c r="AF26">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27">
+        <v>11904000.0</v>
+      </c>
+      <c r="C27">
+        <v>8915000.0</v>
+      </c>
+      <c r="D27">
+        <v>6558000.0</v>
+      </c>
+      <c r="E27">
+        <v>4879000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>131783.0</v>
+      </c>
+      <c r="M27">
+        <v>38000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>20941000.0</v>
+      </c>
+      <c r="C28">
+        <v>22351000.0</v>
+      </c>
+      <c r="D28">
+        <v>34718000.0</v>
+      </c>
+      <c r="E28">
+        <v>20086000.0</v>
+      </c>
+      <c r="F28">
+        <v>20566000.0</v>
+      </c>
+      <c r="G28">
+        <v>16360053.0</v>
+      </c>
+      <c r="H28">
+        <v>11796027.0</v>
+      </c>
+      <c r="I28">
+        <v>9583852.0</v>
+      </c>
+      <c r="J28">
+        <v>8198184.0</v>
+      </c>
+      <c r="K28">
+        <v>6813374.0</v>
+      </c>
+      <c r="L28">
+        <v>6561908.0</v>
+      </c>
+      <c r="M28">
+        <v>6775374.0</v>
+      </c>
+      <c r="N28">
+        <v>4439665.0</v>
+      </c>
+      <c r="O28">
+        <v>3549495.0</v>
+      </c>
+      <c r="P28">
+        <v>3379017.0</v>
+      </c>
+      <c r="Q28">
+        <v>4305156.0</v>
+      </c>
+      <c r="R28">
+        <v>4325621.0</v>
+      </c>
+      <c r="S28">
+        <v>3895995.0</v>
+      </c>
+      <c r="T28">
+        <v>3699273.0</v>
+      </c>
+      <c r="U28">
+        <v>3457766.0</v>
+      </c>
+      <c r="V28">
+        <v>2972298.0</v>
+      </c>
+      <c r="W28">
+        <v>2423467.0</v>
+      </c>
+      <c r="X28">
+        <v>2508305.0</v>
+      </c>
+      <c r="Y28">
+        <v>2301800.0</v>
+      </c>
+      <c r="Z28">
+        <v>2105253.0</v>
+      </c>
+      <c r="AA28">
+        <v>2199611.0</v>
+      </c>
+      <c r="AB28">
+        <v>2142948.0</v>
+      </c>
+      <c r="AC28">
+        <v>2308828.0</v>
+      </c>
+      <c r="AD28">
+        <v>2683282.0</v>
+      </c>
+      <c r="AE28">
+        <v>2277022.0</v>
+      </c>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>-4659000.0</v>
+      </c>
+      <c r="C29">
+        <v>2457000.0</v>
+      </c>
+      <c r="D29">
+        <v>1734000.0</v>
+      </c>
+      <c r="E29">
+        <v>2632000.0</v>
+      </c>
+      <c r="F29">
+        <v>1303000.0</v>
+      </c>
+      <c r="G29">
+        <v>2054989.0</v>
+      </c>
+      <c r="H29">
+        <v>1973147.0</v>
+      </c>
+      <c r="I29">
+        <v>1204130.0</v>
+      </c>
+      <c r="J29">
+        <v>2452670.0</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
+        <v>2286256.0</v>
+      </c>
+      <c r="M29">
+        <v>1849970.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>116950000.0</v>
+      </c>
+      <c r="C30">
+        <v>37020000.0</v>
+      </c>
+      <c r="D30">
+        <v>39222000.0</v>
+      </c>
+      <c r="E30">
+        <v>28173000.0</v>
+      </c>
+      <c r="F30">
+        <v>24613000.0</v>
+      </c>
+      <c r="G30">
+        <v>19335000.0</v>
+      </c>
+      <c r="H30">
+        <v>14296000.0</v>
+      </c>
+      <c r="I30">
+        <v>11374508.0</v>
+      </c>
+      <c r="J30">
+        <v>9565829.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
+        <v>8138760.0</v>
+      </c>
+      <c r="M30">
+        <v>8065243.0</v>
+      </c>
+      <c r="N30">
+        <v>5392439.0</v>
+      </c>
+      <c r="O30">
+        <v>4351869.0</v>
+      </c>
+      <c r="P30">
+        <v>4326573.0</v>
+      </c>
+      <c r="Q30">
+        <v>3650280.0</v>
+      </c>
+      <c r="R30">
+        <v>5295492.0</v>
+      </c>
+      <c r="S30">
+        <v>5009850.0</v>
+      </c>
+      <c r="T30">
+        <v>4689764.0</v>
+      </c>
+      <c r="U30">
+        <v>4272712.0</v>
+      </c>
+      <c r="V30">
+        <v>3417550.0</v>
+      </c>
+      <c r="W30">
+        <v>2948028.0</v>
+      </c>
+      <c r="X30">
+        <v>3023321.0</v>
+      </c>
+      <c r="Y30">
+        <v>2681432.0</v>
+      </c>
+      <c r="Z30">
+        <v>2487396.0</v>
+      </c>
+      <c r="AA30">
+        <v>2553701.0</v>
+      </c>
+      <c r="AB30">
+        <v>2703975.0</v>
+      </c>
+      <c r="AC30">
+        <v>2527342.0</v>
+      </c>
+      <c r="AD30">
+        <v>3584474.0</v>
+      </c>
+      <c r="AE30">
+        <v>2410045.0</v>
+      </c>
+      <c r="AF30">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31">
+        <v>1352000.0</v>
+      </c>
+      <c r="C31">
+        <v>6280000.0</v>
+      </c>
+      <c r="D31">
+        <v>2970000.0</v>
+      </c>
+      <c r="E31">
+        <v>204000.0</v>
+      </c>
+      <c r="F31">
+        <v>-168000.0</v>
+      </c>
+      <c r="G31">
+        <v>-218000.0</v>
+      </c>
+      <c r="H31">
+        <v>-92000.0</v>
+      </c>
+      <c r="I31">
+        <v>-158846.0</v>
+      </c>
+      <c r="J31">
+        <v>-24017.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>4586.0</v>
+      </c>
+      <c r="M31">
+        <v>-163599.0</v>
+      </c>
+      <c r="N31">
+        <v>73925.0</v>
+      </c>
+      <c r="O31">
+        <v>184409.0</v>
+      </c>
+      <c r="P31">
+        <v>342768.0</v>
+      </c>
+      <c r="Q31">
+        <v>167837.0</v>
+      </c>
+      <c r="R31">
+        <v>233874.0</v>
+      </c>
+      <c r="S31">
+        <v>214831.0</v>
+      </c>
+      <c r="T31">
+        <v>268026.0</v>
+      </c>
+      <c r="U31">
+        <v>121691.0</v>
+      </c>
+      <c r="V31">
+        <v>55640.0</v>
+      </c>
+      <c r="W31">
+        <v>51690.0</v>
+      </c>
+      <c r="X31">
+        <v>72398.0</v>
+      </c>
+      <c r="Y31">
+        <v>-7437.0</v>
+      </c>
+      <c r="Z31">
+        <v>-13599.0</v>
+      </c>
+      <c r="AA31">
+        <v>-22052.0</v>
+      </c>
+      <c r="AB31">
+        <v>-19339.0</v>
+      </c>
+      <c r="AC31">
+        <v>133982.0</v>
+      </c>
+      <c r="AD31">
+        <v>116835.0</v>
+      </c>
+      <c r="AE31">
+        <v>-305990.0</v>
+      </c>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32">
+        <v>79179000.0</v>
+      </c>
+      <c r="C32">
+        <v>70013000.0</v>
+      </c>
+      <c r="D32">
+        <v>59577000.0</v>
+      </c>
+      <c r="E32">
+        <v>53906000.0</v>
+      </c>
+      <c r="F32">
+        <v>46466000.0</v>
+      </c>
+      <c r="G32">
+        <v>41589000.0</v>
+      </c>
+      <c r="H32">
+        <v>33970000.0</v>
+      </c>
+      <c r="I32">
+        <v>29666524.0</v>
+      </c>
+      <c r="J32">
+        <v>24137913.0</v>
+      </c>
+      <c r="K32">
+        <v>18314248.0</v>
+      </c>
+      <c r="L32">
+        <v>19972079.0</v>
+      </c>
+      <c r="M32">
+        <v>18314248.0</v>
+      </c>
+      <c r="N32">
+        <v>11460880.0</v>
+      </c>
+      <c r="O32">
+        <v>10070770.0</v>
+      </c>
+      <c r="P32">
+        <v>9448608.0</v>
+      </c>
+      <c r="Q32">
+        <v>8738739.0</v>
+      </c>
+      <c r="R32">
+        <v>10711829.0</v>
+      </c>
+      <c r="S32">
+        <v>9143271.0</v>
+      </c>
+      <c r="T32">
+        <v>8967970.0</v>
+      </c>
+      <c r="U32">
+        <v>8857810.0</v>
+      </c>
+      <c r="V32">
+        <v>5855204.0</v>
+      </c>
+      <c r="W32">
+        <v>4752641.0</v>
+      </c>
+      <c r="X32">
+        <v>5206674.0</v>
+      </c>
+      <c r="Y32">
+        <v>5484720.0</v>
+      </c>
+      <c r="Z32">
+        <v>4443842.0</v>
+      </c>
+      <c r="AA32">
+        <v>3914583.0</v>
+      </c>
+      <c r="AB32">
+        <v>3629551.0</v>
+      </c>
+      <c r="AC32">
+        <v>3466805.0</v>
+      </c>
+      <c r="AD32">
+        <v>2600000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2493101.0</v>
+      </c>
+      <c r="AF32">
+        <v>2600000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DP32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:120">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="2" spans="1:120">
+      <c r="A2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2">
+        <v>6759000.0</v>
+      </c>
+      <c r="C2">
+        <v>8148000.0</v>
+      </c>
+      <c r="D2">
+        <v>7530000.0</v>
+      </c>
+      <c r="E2">
+        <v>7616000.0</v>
+      </c>
+      <c r="F2">
+        <v>7331000.0</v>
+      </c>
+      <c r="G2">
+        <v>9305000.0</v>
+      </c>
+      <c r="H2">
+        <v>8706000.0</v>
+      </c>
+      <c r="I2">
+        <v>11839000.0</v>
+      </c>
+      <c r="J2">
+        <v>5287000.0</v>
+      </c>
+      <c r="K2">
+        <v>5084000.0</v>
+      </c>
+      <c r="L2">
+        <v>4652000.0</v>
+      </c>
+      <c r="M2">
+        <v>3378000.0</v>
+      </c>
+      <c r="N2">
+        <v>2961000.0</v>
+      </c>
+      <c r="O2">
+        <v>2620000.0</v>
+      </c>
+      <c r="P2">
+        <v>2671000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2677000.0</v>
+      </c>
+      <c r="R2">
+        <v>2559000.0</v>
+      </c>
+      <c r="S2">
+        <v>2830000.0</v>
+      </c>
+      <c r="T2">
+        <v>2756000.0</v>
+      </c>
+      <c r="U2">
+        <v>2785000.0</v>
+      </c>
+      <c r="V2">
+        <v>2471000.0</v>
+      </c>
+      <c r="W2">
+        <v>2911000.0</v>
+      </c>
+      <c r="X2">
+        <v>2433000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2674528.0</v>
+      </c>
+      <c r="Z2">
+        <v>2666000.0</v>
+      </c>
+      <c r="AA2">
+        <v>2666000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2643000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2290814.0</v>
+      </c>
+      <c r="AD2">
+        <v>2324188.0</v>
+      </c>
+      <c r="AE2">
+        <v>2207831.0</v>
+      </c>
+      <c r="AF2">
+        <v>2200371.0</v>
+      </c>
+      <c r="AG2">
+        <v>2120166.0</v>
+      </c>
+      <c r="AH2">
+        <v>2022972.0</v>
+      </c>
+      <c r="AI2">
+        <v>2115483.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1735608.0</v>
+      </c>
+      <c r="AK2">
+        <v>1973101.0</v>
+      </c>
+      <c r="AL2">
+        <v>1444764.0</v>
+      </c>
+      <c r="AM2">
+        <v>1553952.0</v>
+      </c>
+      <c r="AN2">
+        <v>1335982.0</v>
+      </c>
+      <c r="AO2">
+        <v>1059610.0</v>
+      </c>
+      <c r="AP2">
+        <v>1194815.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1263741.0</v>
+      </c>
+      <c r="AR2">
+        <v>1083347.0</v>
+      </c>
+      <c r="AS2">
+        <v>1077074.0</v>
+      </c>
+      <c r="AT2">
+        <v>1132695.0</v>
+      </c>
+      <c r="AU2">
+        <v>1130907.0</v>
+      </c>
+      <c r="AV2">
+        <v>997734.0</v>
+      </c>
+      <c r="AW2">
+        <v>460850.0</v>
+      </c>
+      <c r="AX2">
+        <v>227600.0</v>
+      </c>
+      <c r="AY2">
+        <v>492199.0</v>
+      </c>
+      <c r="AZ2">
+        <v>448420.0</v>
+      </c>
+      <c r="BA2">
+        <v>308947.0</v>
+      </c>
+      <c r="BB2">
+        <v>451935.0</v>
+      </c>
+      <c r="BC2">
+        <v>498778.0</v>
+      </c>
+      <c r="BD2">
+        <v>386870.0</v>
+      </c>
+      <c r="BE2">
+        <v>323478.0</v>
+      </c>
+      <c r="BF2">
+        <v>437734.0</v>
+      </c>
+      <c r="BG2">
+        <v>396566.0</v>
+      </c>
+      <c r="BH2">
+        <v>352370.0</v>
+      </c>
+      <c r="BI2">
+        <v>572689.0</v>
+      </c>
+      <c r="BJ2">
+        <v>453907.0</v>
+      </c>
+      <c r="BK2">
+        <v>412778.0</v>
+      </c>
+      <c r="BL2">
+        <v>353656.0</v>
+      </c>
+      <c r="BM2">
+        <v>538943.0</v>
+      </c>
+      <c r="BN2">
+        <v>699402.0</v>
+      </c>
+      <c r="BO2">
+        <v>700475.0</v>
+      </c>
+      <c r="BP2">
+        <v>606889.0</v>
+      </c>
+      <c r="BQ2">
+        <v>699136.0</v>
+      </c>
+      <c r="BR2">
+        <v>582954.0</v>
+      </c>
+      <c r="BS2">
+        <v>627124.0</v>
+      </c>
+      <c r="BT2">
+        <v>558726.0</v>
+      </c>
+      <c r="BU2">
+        <v>534846.0</v>
+      </c>
+      <c r="BV2">
+        <v>623756.0</v>
+      </c>
+      <c r="BW2">
+        <v>455513.0</v>
+      </c>
+      <c r="BX2">
+        <v>485940.0</v>
+      </c>
+      <c r="BY2">
+        <v>532963.0</v>
+      </c>
+      <c r="BZ2">
+        <v>550786.0</v>
+      </c>
+      <c r="CA2">
+        <v>557102.0</v>
+      </c>
+      <c r="CB2">
+        <v>441440.0</v>
+      </c>
+      <c r="CC2">
+        <v>452359.0</v>
+      </c>
+      <c r="CD2">
+        <v>433496.0</v>
+      </c>
+      <c r="CE2">
+        <v>387067.0</v>
+      </c>
+      <c r="CF2">
+        <v>331597.0</v>
+      </c>
+      <c r="CG2">
+        <v>386995.0</v>
+      </c>
+      <c r="CH2">
+        <v>428266.0</v>
+      </c>
+      <c r="CI2">
+        <v>370796.0</v>
+      </c>
+      <c r="CJ2">
+        <v>322128.0</v>
+      </c>
+      <c r="CK2">
+        <v>362855.0</v>
+      </c>
+      <c r="CL2">
+        <v>382731.0</v>
+      </c>
+      <c r="CM2">
+        <v>459790.0</v>
+      </c>
+      <c r="CN2">
+        <v>351746.0</v>
+      </c>
+      <c r="CO2">
+        <v>418952.0</v>
+      </c>
+      <c r="CP2">
+        <v>414299.0</v>
+      </c>
+      <c r="CQ2">
+        <v>371795.0</v>
+      </c>
+      <c r="CR2">
+        <v>332798.0</v>
+      </c>
+      <c r="CS2">
+        <v>377626.0</v>
+      </c>
+      <c r="CT2">
+        <v>373064.0</v>
+      </c>
+      <c r="CU2">
+        <v>333098.0</v>
+      </c>
+      <c r="CV2">
+        <v>372545.0</v>
+      </c>
+      <c r="CW2">
+        <v>302955.0</v>
+      </c>
+      <c r="CX2">
+        <v>384515.0</v>
+      </c>
+      <c r="CY2">
+        <v>464864.0</v>
+      </c>
+      <c r="CZ2">
+        <v>410496.0</v>
+      </c>
+      <c r="DA2">
+        <v>391015.0</v>
+      </c>
+      <c r="DB2">
+        <v>281919.0</v>
+      </c>
+      <c r="DC2">
+        <v>320833.0</v>
+      </c>
+      <c r="DD2">
+        <v>211744.0</v>
+      </c>
+      <c r="DE2">
+        <v>648510.0</v>
+      </c>
+      <c r="DF2">
+        <v>300000.0</v>
+      </c>
+      <c r="DG2">
+        <v>400000.0</v>
+      </c>
+      <c r="DH2">
+        <v>300000.0</v>
+      </c>
+      <c r="DI2">
+        <v>955905.0</v>
+      </c>
+      <c r="DJ2">
+        <v>400000.0</v>
+      </c>
+      <c r="DK2">
+        <v>200000.0</v>
+      </c>
+      <c r="DL2">
+        <v>200000.0</v>
+      </c>
+      <c r="DM2">
+        <v>552343.0</v>
+      </c>
+      <c r="DN2">
+        <v>300000.0</v>
+      </c>
+      <c r="DO2">
+        <v>300000.0</v>
+      </c>
+      <c r="DP2"/>
+    </row>
+    <row r="3" spans="1:120">
+      <c r="A3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3">
+        <v>-2893000.0</v>
+      </c>
+      <c r="C3">
+        <v>1547000.0</v>
+      </c>
+      <c r="D3">
+        <v>1346000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2318000.0</v>
+      </c>
+      <c r="G3">
+        <v>2274000.0</v>
+      </c>
+      <c r="H3">
+        <v>2265000.0</v>
+      </c>
+      <c r="I3">
+        <v>2206000.0</v>
+      </c>
+      <c r="J3">
+        <v>1263000.0</v>
+      </c>
+      <c r="K3">
+        <v>1105000.0</v>
+      </c>
+      <c r="L3">
+        <v>1091000.0</v>
+      </c>
+      <c r="M3">
+        <v>1037000.0</v>
+      </c>
+      <c r="N3">
+        <v>945000.0</v>
+      </c>
+      <c r="O3">
+        <v>935000.0</v>
+      </c>
+      <c r="P3">
+        <v>923000.0</v>
+      </c>
+      <c r="Q3">
+        <v>850000.0</v>
+      </c>
+      <c r="R3">
+        <v>884000.0</v>
+      </c>
+      <c r="S3">
+        <v>995000.0</v>
+      </c>
+      <c r="T3">
+        <v>845000.0</v>
+      </c>
+      <c r="U3">
+        <v>928000.0</v>
+      </c>
+      <c r="V3">
+        <v>886000.0</v>
+      </c>
+      <c r="W3">
+        <v>911000.0</v>
+      </c>
+      <c r="X3">
+        <v>865000.0</v>
+      </c>
+      <c r="Y3">
+        <v>828254.0</v>
+      </c>
+      <c r="Z3">
+        <v>789000.0</v>
+      </c>
+      <c r="AA3">
+        <v>674000.0</v>
+      </c>
+      <c r="AB3">
+        <v>671000.0</v>
+      </c>
+      <c r="AC3">
+        <v>679662.0</v>
+      </c>
+      <c r="AD3">
+        <v>677820.0</v>
+      </c>
+      <c r="AE3">
+        <v>697974.0</v>
+      </c>
+      <c r="AF3">
+        <v>694789.0</v>
+      </c>
+      <c r="AG3">
+        <v>705479.0</v>
+      </c>
+      <c r="AH3">
+        <v>687655.0</v>
+      </c>
+      <c r="AI3">
+        <v>689666.0</v>
+      </c>
+      <c r="AJ3">
+        <v>638504.0</v>
+      </c>
+      <c r="AK3">
+        <v>588037.0</v>
+      </c>
+      <c r="AL3">
+        <v>514092.0</v>
+      </c>
+      <c r="AM3">
+        <v>517261.0</v>
+      </c>
+      <c r="AN3">
+        <v>515688.0</v>
+      </c>
+      <c r="AO3">
+        <v>482045.0</v>
+      </c>
+      <c r="AP3">
+        <v>479242.0</v>
+      </c>
+      <c r="AQ3">
+        <v>484793.0</v>
+      </c>
+      <c r="AR3">
+        <v>486236.0</v>
+      </c>
+      <c r="AS3">
+        <v>506028.0</v>
+      </c>
+      <c r="AT3">
+        <v>503573.0</v>
+      </c>
+      <c r="AU3">
+        <v>521791.0</v>
+      </c>
+      <c r="AV3">
+        <v>458201.0</v>
+      </c>
+      <c r="AW3">
+        <v>386844.0</v>
+      </c>
+      <c r="AX3">
+        <v>239317.0</v>
+      </c>
+      <c r="AY3">
+        <v>205668.0</v>
+      </c>
+      <c r="AZ3">
+        <v>205607.0</v>
+      </c>
+      <c r="BA3">
+        <v>197818.0</v>
+      </c>
+      <c r="BB3">
+        <v>185380.0</v>
+      </c>
+      <c r="BC3">
+        <v>189112.0</v>
+      </c>
+      <c r="BD3">
+        <v>194650.0</v>
+      </c>
+      <c r="BE3">
+        <v>207175.0</v>
+      </c>
+      <c r="BF3">
+        <v>183674.0</v>
+      </c>
+      <c r="BG3">
+        <v>157360.0</v>
+      </c>
+      <c r="BH3">
+        <v>167235.0</v>
+      </c>
+      <c r="BI3">
+        <v>712870.0</v>
+      </c>
+      <c r="BJ3">
+        <v>168919.0</v>
+      </c>
+      <c r="BK3">
+        <v>346998.0</v>
+      </c>
+      <c r="BL3">
+        <v>5411.0</v>
+      </c>
+      <c r="BM3">
+        <v>174757.0</v>
+      </c>
+      <c r="BN3">
+        <v>171031.0</v>
+      </c>
+      <c r="BO3">
+        <v>176393.0</v>
+      </c>
+      <c r="BP3">
+        <v>160762.0</v>
+      </c>
+      <c r="BQ3">
+        <v>147673.0</v>
+      </c>
+      <c r="BR3">
+        <v>139975.0</v>
+      </c>
+      <c r="BS3">
+        <v>131659.0</v>
+      </c>
+      <c r="BT3">
+        <v>141700.0</v>
+      </c>
+      <c r="BU3">
+        <v>148623.0</v>
+      </c>
+      <c r="BV3">
+        <v>117971.0</v>
+      </c>
+      <c r="BW3">
+        <v>140768.0</v>
+      </c>
+      <c r="BX3">
+        <v>136053.0</v>
+      </c>
+      <c r="BY3">
+        <v>126760.0</v>
+      </c>
+      <c r="BZ3">
+        <v>122098.0</v>
+      </c>
+      <c r="CA3">
+        <v>136330.0</v>
+      </c>
+      <c r="CB3">
+        <v>127260.0</v>
+      </c>
+      <c r="CC3">
+        <v>108498.0</v>
+      </c>
+      <c r="CD3">
+        <v>103893.0</v>
+      </c>
+      <c r="CE3">
+        <v>93215.0</v>
+      </c>
+      <c r="CF3">
+        <v>57569.0</v>
+      </c>
+      <c r="CG3">
+        <v>53275.0</v>
+      </c>
+      <c r="CH3">
+        <v>54287.0</v>
+      </c>
+      <c r="CI3">
+        <v>56763.0</v>
+      </c>
+      <c r="CJ3">
+        <v>42565.0</v>
+      </c>
+      <c r="CK3">
+        <v>55577.0</v>
+      </c>
+      <c r="CL3">
+        <v>39711.0</v>
+      </c>
+      <c r="CM3">
+        <v>68078.0</v>
+      </c>
+      <c r="CN3">
+        <v>60612.0</v>
+      </c>
+      <c r="CO3">
+        <v>48074.0</v>
+      </c>
+      <c r="CP3">
+        <v>53069.0</v>
+      </c>
+      <c r="CQ3">
+        <v>48970.0</v>
+      </c>
+      <c r="CR3">
+        <v>45482.0</v>
+      </c>
+      <c r="CS3">
+        <v>47486.0</v>
+      </c>
+      <c r="CT3">
+        <v>45700.0</v>
+      </c>
+      <c r="CU3">
+        <v>52770.0</v>
+      </c>
+      <c r="CV3">
+        <v>45874.0</v>
+      </c>
+      <c r="CW3">
+        <v>-35532.0</v>
+      </c>
+      <c r="CX3">
+        <v>67576.0</v>
+      </c>
+      <c r="CY3">
+        <v>194053.0</v>
+      </c>
+      <c r="CZ3">
+        <v>67754.0</v>
+      </c>
+      <c r="DA3">
+        <v>77198.0</v>
+      </c>
+      <c r="DB3">
+        <v>88803.0</v>
+      </c>
+      <c r="DC3">
+        <v>47530.0</v>
+      </c>
+      <c r="DD3">
+        <v>47621.0</v>
+      </c>
+      <c r="DE3">
+        <v>703764.0</v>
+      </c>
+      <c r="DF3">
+        <v>100000.0</v>
+      </c>
+      <c r="DG3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI3">
+        <v>832093.0</v>
+      </c>
+      <c r="DJ3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK3">
+        <v>100000.0</v>
+      </c>
+      <c r="DL3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DM3">
+        <v>339864.0</v>
+      </c>
+      <c r="DN3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP3">
+        <v>-800000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:120">
+      <c r="A4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>993230.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>215922.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+    </row>
+    <row r="5" spans="1:120">
+      <c r="A5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B5">
+        <v>3986000.0</v>
+      </c>
+      <c r="C5">
+        <v>5886000.0</v>
+      </c>
+      <c r="D5">
+        <v>970000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2995000.0</v>
+      </c>
+      <c r="G5">
+        <v>3508000.0</v>
+      </c>
+      <c r="H5">
+        <v>270000.0</v>
+      </c>
+      <c r="I5">
+        <v>863000.0</v>
+      </c>
+      <c r="J5">
+        <v>3890000.0</v>
+      </c>
+      <c r="K5">
+        <v>5252000.0</v>
+      </c>
+      <c r="L5">
+        <v>2406000.0</v>
+      </c>
+      <c r="M5">
+        <v>2686000.0</v>
+      </c>
+      <c r="N5">
+        <v>4940000.0</v>
+      </c>
+      <c r="O5">
+        <v>5068000.0</v>
+      </c>
+      <c r="P5">
+        <v>1618000.0</v>
+      </c>
+      <c r="Q5">
+        <v>892000.0</v>
+      </c>
+      <c r="R5">
+        <v>4834000.0</v>
+      </c>
+      <c r="S5">
+        <v>5533000.0</v>
+      </c>
+      <c r="T5">
+        <v>3856000.0</v>
+      </c>
+      <c r="U5">
+        <v>175000.0</v>
+      </c>
+      <c r="V5">
+        <v>4491000.0</v>
+      </c>
+      <c r="W5">
+        <v>3445000.0</v>
+      </c>
+      <c r="X5">
+        <v>3051000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2255976.0</v>
+      </c>
+      <c r="Z5">
+        <v>3780000.0</v>
+      </c>
+      <c r="AA5">
+        <v>2836000.0</v>
+      </c>
+      <c r="AB5">
+        <v>2718000.0</v>
+      </c>
+      <c r="AC5">
+        <v>1986784.0</v>
+      </c>
+      <c r="AD5">
+        <v>3885142.0</v>
+      </c>
+      <c r="AE5">
+        <v>2733821.0</v>
+      </c>
+      <c r="AF5">
+        <v>2059806.0</v>
+      </c>
+      <c r="AG5">
+        <v>1878887.0</v>
+      </c>
+      <c r="AH5">
+        <v>3434838.0</v>
+      </c>
+      <c r="AI5">
+        <v>2422776.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2555474.0</v>
+      </c>
+      <c r="AK5">
+        <v>1460308.0</v>
+      </c>
+      <c r="AL5">
+        <v>3095084.0</v>
+      </c>
+      <c r="AM5">
+        <v>1794966.0</v>
+      </c>
+      <c r="AN5">
+        <v>1928097.0</v>
+      </c>
+      <c r="AO5">
+        <v>1000279.0</v>
+      </c>
+      <c r="AP5">
+        <v>2788244.0</v>
+      </c>
+      <c r="AQ5">
+        <v>1715752.0</v>
+      </c>
+      <c r="AR5">
+        <v>1727533.0</v>
+      </c>
+      <c r="AS5">
+        <v>778285.0</v>
+      </c>
+      <c r="AT5">
+        <v>2853785.0</v>
+      </c>
+      <c r="AU5">
+        <v>1475081.0</v>
+      </c>
+      <c r="AV5">
+        <v>749377.0</v>
+      </c>
+      <c r="AW5">
+        <v>213813.0</v>
+      </c>
+      <c r="AX5">
+        <v>2073970.0</v>
+      </c>
+      <c r="AY5">
+        <v>1131739.0</v>
+      </c>
+      <c r="AZ5">
+        <v>959373.0</v>
+      </c>
+      <c r="BA5">
+        <v>243127.0</v>
+      </c>
+      <c r="BB5">
+        <v>1545748.0</v>
+      </c>
+      <c r="BC5">
+        <v>1516838.0</v>
+      </c>
+      <c r="BD5">
+        <v>791829.0</v>
+      </c>
+      <c r="BE5">
+        <v>339442.0</v>
+      </c>
+      <c r="BF5">
+        <v>1291857.0</v>
+      </c>
+      <c r="BG5">
+        <v>1259562.0</v>
+      </c>
+      <c r="BH5">
+        <v>1063797.0</v>
+      </c>
+      <c r="BI5">
+        <v>172489.0</v>
+      </c>
+      <c r="BJ5">
+        <v>1365620.0</v>
+      </c>
+      <c r="BK5">
+        <v>1338271.0</v>
+      </c>
+      <c r="BL5">
+        <v>833977.0</v>
+      </c>
+      <c r="BM5">
+        <v>358144.0</v>
+      </c>
+      <c r="BN5">
+        <v>1112016.0</v>
+      </c>
+      <c r="BO5">
+        <v>973849.0</v>
+      </c>
+      <c r="BP5">
+        <v>661538.0</v>
+      </c>
+      <c r="BQ5">
+        <v>126886.0</v>
+      </c>
+      <c r="BR5">
+        <v>887973.0</v>
+      </c>
+      <c r="BS5">
+        <v>558745.0</v>
+      </c>
+      <c r="BT5">
+        <v>453055.0</v>
+      </c>
+      <c r="BU5">
+        <v>16374.0</v>
+      </c>
+      <c r="BV5">
+        <v>1180374.0</v>
+      </c>
+      <c r="BW5">
+        <v>639775.0</v>
+      </c>
+      <c r="BX5">
+        <v>1156242.0</v>
+      </c>
+      <c r="BY5">
+        <v>635674.0</v>
+      </c>
+      <c r="BZ5">
+        <v>968338.0</v>
+      </c>
+      <c r="CA5">
+        <v>824188.0</v>
+      </c>
+      <c r="CB5">
+        <v>74607.0</v>
+      </c>
+      <c r="CC5">
+        <v>344087.0</v>
+      </c>
+      <c r="CD5">
+        <v>440534.0</v>
+      </c>
+      <c r="CE5">
+        <v>287274.0</v>
+      </c>
+      <c r="CF5">
+        <v>-238760.0</v>
+      </c>
+      <c r="CG5">
+        <v>93525.0</v>
+      </c>
+      <c r="CH5">
+        <v>217663.0</v>
+      </c>
+      <c r="CI5">
+        <v>-5689.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-1291.0</v>
+      </c>
+      <c r="CK5">
+        <v>456771.0</v>
+      </c>
+      <c r="CL5">
+        <v>110512.0</v>
+      </c>
+      <c r="CM5">
+        <v>21224.0</v>
+      </c>
+      <c r="CN5">
+        <v>37771.0</v>
+      </c>
+      <c r="CO5">
+        <v>830293.0</v>
+      </c>
+      <c r="CP5">
+        <v>232309.0</v>
+      </c>
+      <c r="CQ5">
+        <v>67703.0</v>
+      </c>
+      <c r="CR5">
+        <v>132238.0</v>
+      </c>
+      <c r="CS5">
+        <v>150188.0</v>
+      </c>
+      <c r="CT5">
+        <v>111637.0</v>
+      </c>
+      <c r="CU5">
+        <v>222742.0</v>
+      </c>
+      <c r="CV5">
+        <v>15547.0</v>
+      </c>
+      <c r="CW5">
+        <v>-149224.0</v>
+      </c>
+      <c r="CX5">
+        <v>-47116.0</v>
+      </c>
+      <c r="CY5">
+        <v>-28173.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-9657.0</v>
+      </c>
+      <c r="DA5">
+        <v>-83158.0</v>
+      </c>
+      <c r="DB5">
+        <v>-78418.0</v>
+      </c>
+      <c r="DC5">
+        <v>52492.0</v>
+      </c>
+      <c r="DD5">
+        <v>-38777.0</v>
+      </c>
+      <c r="DE5">
+        <v>-276665.0</v>
+      </c>
+      <c r="DF5">
+        <v>-200000.0</v>
+      </c>
+      <c r="DG5">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH5">
+        <v>-684474.0</v>
+      </c>
+      <c r="DI5">
+        <v>-769239.0</v>
+      </c>
+      <c r="DJ5">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK5">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL5">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM5">
+        <v>-636477.0</v>
+      </c>
+      <c r="DN5">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO5">
+        <v>0.0</v>
+      </c>
+      <c r="DP5">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:120">
+      <c r="A6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>1093000.0</v>
+      </c>
+      <c r="C6">
+        <v>7433000.0</v>
+      </c>
+      <c r="D6">
+        <v>2316000.0</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6">
+        <v>5313000.0</v>
+      </c>
+      <c r="G6">
+        <v>5782000.0</v>
+      </c>
+      <c r="H6">
+        <v>2535000.0</v>
+      </c>
+      <c r="I6">
+        <v>3069000.0</v>
+      </c>
+      <c r="J6">
+        <v>5153000.0</v>
+      </c>
+      <c r="K6">
+        <v>6357000.0</v>
+      </c>
+      <c r="L6">
+        <v>3497000.0</v>
+      </c>
+      <c r="M6">
+        <v>3723000.0</v>
+      </c>
+      <c r="N6">
+        <v>5885000.0</v>
+      </c>
+      <c r="O6">
+        <v>6003000.0</v>
+      </c>
+      <c r="P6">
+        <v>2541000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1742000.0</v>
+      </c>
+      <c r="R6">
+        <v>5718000.0</v>
+      </c>
+      <c r="S6">
+        <v>6528000.0</v>
+      </c>
+      <c r="T6">
+        <v>4701000.0</v>
+      </c>
+      <c r="U6">
+        <v>1103000.0</v>
+      </c>
+      <c r="V6">
+        <v>5377000.0</v>
+      </c>
+      <c r="W6">
+        <v>4356000.0</v>
+      </c>
+      <c r="X6">
+        <v>3916000.0</v>
+      </c>
+      <c r="Y6">
+        <v>3084230.0</v>
+      </c>
+      <c r="Z6">
+        <v>4569000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3510000.0</v>
+      </c>
+      <c r="AB6">
+        <v>3389000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2666446.0</v>
+      </c>
+      <c r="AD6">
+        <v>4562962.0</v>
+      </c>
+      <c r="AE6">
+        <v>3431795.0</v>
+      </c>
+      <c r="AF6">
+        <v>2754595.0</v>
+      </c>
+      <c r="AG6">
+        <v>2584366.0</v>
+      </c>
+      <c r="AH6">
+        <v>4122493.0</v>
+      </c>
+      <c r="AI6">
+        <v>3112442.0</v>
+      </c>
+      <c r="AJ6">
+        <v>3193978.0</v>
+      </c>
+      <c r="AK6">
+        <v>2048345.0</v>
+      </c>
+      <c r="AL6">
+        <v>3609176.0</v>
+      </c>
+      <c r="AM6">
+        <v>2312227.0</v>
+      </c>
+      <c r="AN6">
+        <v>2443785.0</v>
+      </c>
+      <c r="AO6">
+        <v>1482324.0</v>
+      </c>
+      <c r="AP6">
+        <v>3267486.0</v>
+      </c>
+      <c r="AQ6">
+        <v>2200545.0</v>
+      </c>
+      <c r="AR6">
+        <v>2213769.0</v>
+      </c>
+      <c r="AS6">
+        <v>1284313.0</v>
+      </c>
+      <c r="AT6">
+        <v>3357358.0</v>
+      </c>
+      <c r="AU6">
+        <v>1996872.0</v>
+      </c>
+      <c r="AV6">
+        <v>1207578.0</v>
+      </c>
+      <c r="AW6">
+        <v>600657.0</v>
+      </c>
+      <c r="AX6">
+        <v>2313287.0</v>
+      </c>
+      <c r="AY6">
+        <v>1337407.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1164980.0</v>
+      </c>
+      <c r="BA6">
+        <v>440945.0</v>
+      </c>
+      <c r="BB6">
+        <v>1731128.0</v>
+      </c>
+      <c r="BC6">
+        <v>1705950.0</v>
+      </c>
+      <c r="BD6">
+        <v>986479.0</v>
+      </c>
+      <c r="BE6">
+        <v>546617.0</v>
+      </c>
+      <c r="BF6">
+        <v>1475531.0</v>
+      </c>
+      <c r="BG6">
+        <v>1416922.0</v>
+      </c>
+      <c r="BH6">
+        <v>1231032.0</v>
+      </c>
+      <c r="BI6">
+        <v>885359.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1534539.0</v>
+      </c>
+      <c r="BK6">
+        <v>1685269.0</v>
+      </c>
+      <c r="BL6">
+        <v>839388.0</v>
+      </c>
+      <c r="BM6">
+        <v>532901.0</v>
+      </c>
+      <c r="BN6">
+        <v>1283047.0</v>
+      </c>
+      <c r="BO6">
+        <v>1150242.0</v>
+      </c>
+      <c r="BP6">
+        <v>822300.0</v>
+      </c>
+      <c r="BQ6">
+        <v>274559.0</v>
+      </c>
+      <c r="BR6">
+        <v>1027948.0</v>
+      </c>
+      <c r="BS6">
+        <v>690404.0</v>
+      </c>
+      <c r="BT6">
+        <v>594755.0</v>
+      </c>
+      <c r="BU6">
+        <v>164997.0</v>
+      </c>
+      <c r="BV6">
+        <v>1298345.0</v>
+      </c>
+      <c r="BW6">
+        <v>780543.0</v>
+      </c>
+      <c r="BX6">
+        <v>1292295.0</v>
+      </c>
+      <c r="BY6">
+        <v>762434.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1090436.0</v>
+      </c>
+      <c r="CA6">
+        <v>960518.0</v>
+      </c>
+      <c r="CB6">
+        <v>201867.0</v>
+      </c>
+      <c r="CC6">
+        <v>452585.0</v>
+      </c>
+      <c r="CD6">
+        <v>544427.0</v>
+      </c>
+      <c r="CE6">
+        <v>380489.0</v>
+      </c>
+      <c r="CF6">
+        <v>-181191.0</v>
+      </c>
+      <c r="CG6">
+        <v>146800.0</v>
+      </c>
+      <c r="CH6">
+        <v>271950.0</v>
+      </c>
+      <c r="CI6">
+        <v>51074.0</v>
+      </c>
+      <c r="CJ6">
+        <v>41274.0</v>
+      </c>
+      <c r="CK6">
+        <v>512348.0</v>
+      </c>
+      <c r="CL6">
+        <v>150223.0</v>
+      </c>
+      <c r="CM6">
+        <v>89302.0</v>
+      </c>
+      <c r="CN6">
+        <v>98383.0</v>
+      </c>
+      <c r="CO6">
+        <v>878367.0</v>
+      </c>
+      <c r="CP6">
+        <v>285378.0</v>
+      </c>
+      <c r="CQ6">
+        <v>116673.0</v>
+      </c>
+      <c r="CR6">
+        <v>177720.0</v>
+      </c>
+      <c r="CS6">
+        <v>197674.0</v>
+      </c>
+      <c r="CT6">
+        <v>157337.0</v>
+      </c>
+      <c r="CU6">
+        <v>275512.0</v>
+      </c>
+      <c r="CV6">
+        <v>61421.0</v>
+      </c>
+      <c r="CW6">
+        <v>-184756.0</v>
+      </c>
+      <c r="CX6">
+        <v>20460.0</v>
+      </c>
+      <c r="CY6">
+        <v>165880.0</v>
+      </c>
+      <c r="CZ6">
+        <v>58097.0</v>
+      </c>
+      <c r="DA6">
+        <v>-5960.0</v>
+      </c>
+      <c r="DB6">
+        <v>10385.0</v>
+      </c>
+      <c r="DC6">
+        <v>100022.0</v>
+      </c>
+      <c r="DD6">
+        <v>8844.0</v>
+      </c>
+      <c r="DE6">
+        <v>427099.0</v>
+      </c>
+      <c r="DF6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DH6">
+        <v>147619.0</v>
+      </c>
+      <c r="DI6">
+        <v>62854.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-400000.0</v>
+      </c>
+      <c r="DK6">
+        <v>-500000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-400000.0</v>
+      </c>
+      <c r="DM6">
+        <v>-296613.0</v>
+      </c>
+      <c r="DN6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DO6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP6">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:120">
+      <c r="A7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+    </row>
+    <row r="8" spans="1:120">
+      <c r="A8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+    </row>
+    <row r="9" spans="1:120">
+      <c r="A9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>15127000.0</v>
+      </c>
+      <c r="C9">
+        <v>16143000.0</v>
+      </c>
+      <c r="D9">
+        <v>10891000.0</v>
+      </c>
+      <c r="E9">
+        <v>9844000.0</v>
+      </c>
+      <c r="F9">
+        <v>13032000.0</v>
+      </c>
+      <c r="G9">
+        <v>13127000.0</v>
+      </c>
+      <c r="H9">
+        <v>10218000.0</v>
+      </c>
+      <c r="I9">
+        <v>6825000.0</v>
+      </c>
+      <c r="J9">
+        <v>13257000.0</v>
+      </c>
+      <c r="K9">
+        <v>13221000.0</v>
+      </c>
+      <c r="L9">
+        <v>9848000.0</v>
+      </c>
+      <c r="M9">
+        <v>12251000.0</v>
+      </c>
+      <c r="N9">
+        <v>13273000.0</v>
+      </c>
+      <c r="O9">
+        <v>13130000.0</v>
+      </c>
+      <c r="P9">
+        <v>9293000.0</v>
+      </c>
+      <c r="Q9">
+        <v>9057000.0</v>
+      </c>
+      <c r="R9">
+        <v>12400000.0</v>
+      </c>
+      <c r="S9">
+        <v>11966000.0</v>
+      </c>
+      <c r="T9">
+        <v>9661000.0</v>
+      </c>
+      <c r="U9">
+        <v>7056000.0</v>
+      </c>
+      <c r="V9">
+        <v>10306000.0</v>
+      </c>
+      <c r="W9">
+        <v>10236000.0</v>
+      </c>
+      <c r="X9">
+        <v>8268000.0</v>
+      </c>
+      <c r="Y9">
+        <v>6865553.0</v>
+      </c>
+      <c r="Z9">
+        <v>9632000.0</v>
+      </c>
+      <c r="AA9">
+        <v>7684000.0</v>
+      </c>
+      <c r="AB9">
+        <v>6758000.0</v>
+      </c>
+      <c r="AC9">
+        <v>5735081.0</v>
+      </c>
+      <c r="AD9">
+        <v>7612733.0</v>
+      </c>
+      <c r="AE9">
+        <v>6263889.0</v>
+      </c>
+      <c r="AF9">
+        <v>5335532.0</v>
+      </c>
+      <c r="AG9">
+        <v>4567793.0</v>
+      </c>
+      <c r="AH9">
+        <v>6530096.0</v>
+      </c>
+      <c r="AI9">
+        <v>5241231.0</v>
+      </c>
+      <c r="AJ9">
+        <v>5333174.0</v>
+      </c>
+      <c r="AK9">
+        <v>4292768.0</v>
+      </c>
+      <c r="AL9">
+        <v>5303754.0</v>
+      </c>
+      <c r="AM9">
+        <v>4151638.0</v>
+      </c>
+      <c r="AN9">
+        <v>4081951.0</v>
+      </c>
+      <c r="AO9">
+        <v>2897930.0</v>
+      </c>
+      <c r="AP9">
+        <v>4817378.0</v>
+      </c>
+      <c r="AQ9">
+        <v>3899985.0</v>
+      </c>
+      <c r="AR9">
+        <v>3755273.0</v>
+      </c>
+      <c r="AS9">
+        <v>2634710.0</v>
+      </c>
+      <c r="AT9">
+        <v>4809387.0</v>
+      </c>
+      <c r="AU9">
+        <v>3443284.0</v>
+      </c>
+      <c r="AV9">
+        <v>3088458.0</v>
+      </c>
+      <c r="AW9">
+        <v>1536971.0</v>
+      </c>
+      <c r="AX9">
+        <v>3512967.0</v>
+      </c>
+      <c r="AY9">
+        <v>2589293.0</v>
+      </c>
+      <c r="AZ9">
+        <v>2192580.0</v>
+      </c>
+      <c r="BA9">
+        <v>1258829.0</v>
+      </c>
+      <c r="BB9">
+        <v>2642844.0</v>
+      </c>
+      <c r="BC9">
+        <v>2619343.0</v>
+      </c>
+      <c r="BD9">
+        <v>1903224.0</v>
+      </c>
+      <c r="BE9">
+        <v>1316448.0</v>
+      </c>
+      <c r="BF9">
+        <v>2333766.0</v>
+      </c>
+      <c r="BG9">
+        <v>2392660.0</v>
+      </c>
+      <c r="BH9">
+        <v>1895586.0</v>
+      </c>
+      <c r="BI9">
+        <v>1547494.0</v>
+      </c>
+      <c r="BJ9">
+        <v>2185601.0</v>
+      </c>
+      <c r="BK9">
+        <v>2208908.0</v>
+      </c>
+      <c r="BL9">
+        <v>1696778.0</v>
+      </c>
+      <c r="BM9">
+        <v>1667179.0</v>
+      </c>
+      <c r="BN9">
+        <v>2419534.0</v>
+      </c>
+      <c r="BO9">
+        <v>2249244.0</v>
+      </c>
+      <c r="BP9">
+        <v>1830163.0</v>
+      </c>
+      <c r="BQ9">
+        <v>1140599.0</v>
+      </c>
+      <c r="BR9">
+        <v>2130570.0</v>
+      </c>
+      <c r="BS9">
+        <v>1829638.0</v>
+      </c>
+      <c r="BT9">
+        <v>1574524.0</v>
+      </c>
+      <c r="BU9">
+        <v>1301287.0</v>
+      </c>
+      <c r="BV9">
+        <v>2344597.0</v>
+      </c>
+      <c r="BW9">
+        <v>1724162.0</v>
+      </c>
+      <c r="BX9">
+        <v>1497869.0</v>
+      </c>
+      <c r="BY9">
+        <v>1703335.0</v>
+      </c>
+      <c r="BZ9">
+        <v>2080439.0</v>
+      </c>
+      <c r="CA9">
+        <v>1976734.0</v>
+      </c>
+      <c r="CB9">
+        <v>1015011.0</v>
+      </c>
+      <c r="CC9">
+        <v>1313955.0</v>
+      </c>
+      <c r="CD9">
+        <v>1354788.0</v>
+      </c>
+      <c r="CE9">
+        <v>1094724.0</v>
+      </c>
+      <c r="CF9">
+        <v>487218.0</v>
+      </c>
+      <c r="CG9">
+        <v>842958.0</v>
+      </c>
+      <c r="CH9">
+        <v>996172.0</v>
+      </c>
+      <c r="CI9">
+        <v>660980.0</v>
+      </c>
+      <c r="CJ9">
+        <v>744346.0</v>
+      </c>
+      <c r="CK9">
+        <v>1103116.0</v>
+      </c>
+      <c r="CL9">
+        <v>850489.0</v>
+      </c>
+      <c r="CM9">
+        <v>908960.0</v>
+      </c>
+      <c r="CN9">
+        <v>786987.0</v>
+      </c>
+      <c r="CO9">
+        <v>1607631.0</v>
+      </c>
+      <c r="CP9">
+        <v>846293.0</v>
+      </c>
+      <c r="CQ9">
+        <v>748234.0</v>
+      </c>
+      <c r="CR9">
+        <v>744717.0</v>
+      </c>
+      <c r="CS9">
+        <v>832339.0</v>
+      </c>
+      <c r="CT9">
+        <v>746903.0</v>
+      </c>
+      <c r="CU9">
+        <v>773524.0</v>
+      </c>
+      <c r="CV9">
+        <v>634743.0</v>
+      </c>
+      <c r="CW9">
+        <v>516713.0</v>
+      </c>
+      <c r="CX9">
+        <v>589651.0</v>
+      </c>
+      <c r="CY9">
+        <v>597562.0</v>
+      </c>
+      <c r="CZ9">
+        <v>647827.0</v>
+      </c>
+      <c r="DA9">
+        <v>590151.0</v>
+      </c>
+      <c r="DB9">
+        <v>460601.0</v>
+      </c>
+      <c r="DC9">
+        <v>771116.0</v>
+      </c>
+      <c r="DD9">
+        <v>602172.0</v>
+      </c>
+      <c r="DE9">
+        <v>318295.0</v>
+      </c>
+      <c r="DF9">
+        <v>600000.0</v>
+      </c>
+      <c r="DG9">
+        <v>400000.0</v>
+      </c>
+      <c r="DH9">
+        <v>600000.0</v>
+      </c>
+      <c r="DI9">
+        <v>-110746.0</v>
+      </c>
+      <c r="DJ9">
+        <v>300000.0</v>
+      </c>
+      <c r="DK9">
+        <v>300000.0</v>
+      </c>
+      <c r="DL9">
+        <v>300000.0</v>
+      </c>
+      <c r="DM9">
+        <v>140758.0</v>
+      </c>
+      <c r="DN9">
+        <v>300000.0</v>
+      </c>
+      <c r="DO9">
+        <v>300000.0</v>
+      </c>
+      <c r="DP9">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:120">
+      <c r="A10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>4806000.0</v>
+      </c>
+      <c r="C10">
+        <v>5886000.0</v>
+      </c>
+      <c r="D10">
+        <v>970000.0</v>
+      </c>
+      <c r="E10">
+        <v>889000.0</v>
+      </c>
+      <c r="F10">
+        <v>-74044000.0</v>
+      </c>
+      <c r="G10">
+        <v>3508000.0</v>
+      </c>
+      <c r="H10">
+        <v>270000.0</v>
+      </c>
+      <c r="I10">
+        <v>863000.0</v>
+      </c>
+      <c r="J10">
+        <v>3890000.0</v>
+      </c>
+      <c r="K10">
+        <v>5252000.0</v>
+      </c>
+      <c r="L10">
+        <v>2406000.0</v>
+      </c>
+      <c r="M10">
+        <v>69000.0</v>
+      </c>
+      <c r="N10">
+        <v>4940000.0</v>
+      </c>
+      <c r="O10">
+        <v>5068000.0</v>
+      </c>
+      <c r="P10">
+        <v>1618000.0</v>
+      </c>
+      <c r="Q10">
+        <v>892000.0</v>
+      </c>
+      <c r="R10">
+        <v>4834000.0</v>
+      </c>
+      <c r="S10">
+        <v>5533000.0</v>
+      </c>
+      <c r="T10">
+        <v>3856000.0</v>
+      </c>
+      <c r="U10">
+        <v>175000.0</v>
+      </c>
+      <c r="V10">
+        <v>4491000.0</v>
+      </c>
+      <c r="W10">
+        <v>3423000.0</v>
+      </c>
+      <c r="X10">
+        <v>2996000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2037847.0</v>
+      </c>
+      <c r="Z10">
+        <v>3780000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2836000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2733000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1986784.0</v>
+      </c>
+      <c r="AD10">
+        <v>3852440.0</v>
+      </c>
+      <c r="AE10">
+        <v>2695633.0</v>
+      </c>
+      <c r="AF10">
+        <v>2021618.0</v>
+      </c>
+      <c r="AG10">
+        <v>1840699.0</v>
+      </c>
+      <c r="AH10">
+        <v>3396650.0</v>
+      </c>
+      <c r="AI10">
+        <v>2384588.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2517004.0</v>
+      </c>
+      <c r="AK10">
+        <v>1402999.0</v>
+      </c>
+      <c r="AL10">
+        <v>3084834.0</v>
+      </c>
+      <c r="AM10">
+        <v>1784954.0</v>
+      </c>
+      <c r="AN10">
+        <v>1967480.0</v>
+      </c>
+      <c r="AO10">
+        <v>1026848.0</v>
+      </c>
+      <c r="AP10">
+        <v>2800530.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1691908.0</v>
+      </c>
+      <c r="AR10">
+        <v>1717105.0</v>
+      </c>
+      <c r="AS10">
+        <v>679399.0</v>
+      </c>
+      <c r="AT10">
+        <v>2822544.0</v>
+      </c>
+      <c r="AU10">
+        <v>1444809.0</v>
+      </c>
+      <c r="AV10">
+        <v>746179.0</v>
+      </c>
+      <c r="AW10">
+        <v>287738.0</v>
+      </c>
+      <c r="AX10">
+        <v>2089327.0</v>
+      </c>
+      <c r="AY10">
+        <v>1144124.0</v>
+      </c>
+      <c r="AZ10">
+        <v>992108.0</v>
+      </c>
+      <c r="BA10">
+        <v>243127.0</v>
+      </c>
+      <c r="BB10">
+        <v>1545748.0</v>
+      </c>
+      <c r="BC10">
+        <v>1572290.0</v>
+      </c>
+      <c r="BD10">
+        <v>895615.0</v>
+      </c>
+      <c r="BE10">
+        <v>339442.0</v>
+      </c>
+      <c r="BF10">
+        <v>1291857.0</v>
+      </c>
+      <c r="BG10">
+        <v>1259562.0</v>
+      </c>
+      <c r="BH10">
+        <v>1063794.0</v>
+      </c>
+      <c r="BI10">
+        <v>172489.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1365620.0</v>
+      </c>
+      <c r="BK10">
+        <v>1338271.0</v>
+      </c>
+      <c r="BL10">
+        <v>833934.0</v>
+      </c>
+      <c r="BM10">
+        <v>357402.0</v>
+      </c>
+      <c r="BN10">
+        <v>1112016.0</v>
+      </c>
+      <c r="BO10">
+        <v>973848.0</v>
+      </c>
+      <c r="BP10">
+        <v>661236.0</v>
+      </c>
+      <c r="BQ10">
+        <v>126886.0</v>
+      </c>
+      <c r="BR10">
+        <v>887973.0</v>
+      </c>
+      <c r="BS10">
+        <v>558745.0</v>
+      </c>
+      <c r="BT10">
+        <v>453055.0</v>
+      </c>
+      <c r="BU10">
+        <v>150984.0</v>
+      </c>
+      <c r="BV10">
+        <v>1187982.0</v>
+      </c>
+      <c r="BW10">
+        <v>701776.0</v>
+      </c>
+      <c r="BX10">
+        <v>405434.0</v>
+      </c>
+      <c r="BY10">
+        <v>671469.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1002938.0</v>
+      </c>
+      <c r="CA10">
+        <v>856226.0</v>
+      </c>
+      <c r="CB10">
+        <v>93865.0</v>
+      </c>
+      <c r="CC10">
+        <v>369644.0</v>
+      </c>
+      <c r="CD10">
+        <v>459688.0</v>
+      </c>
+      <c r="CE10">
+        <v>299974.0</v>
+      </c>
+      <c r="CF10">
+        <v>-240531.0</v>
+      </c>
+      <c r="CG10">
+        <v>93525.0</v>
+      </c>
+      <c r="CH10">
+        <v>223250.0</v>
+      </c>
+      <c r="CI10">
+        <v>8836.0</v>
+      </c>
+      <c r="CJ10">
+        <v>22507.0</v>
+      </c>
+      <c r="CK10">
+        <v>467733.0</v>
+      </c>
+      <c r="CL10">
+        <v>132574.0</v>
+      </c>
+      <c r="CM10">
+        <v>40430.0</v>
+      </c>
+      <c r="CN10">
+        <v>57892.0</v>
+      </c>
+      <c r="CO10">
+        <v>830770.0</v>
+      </c>
+      <c r="CP10">
+        <v>226988.0</v>
+      </c>
+      <c r="CQ10">
+        <v>66635.0</v>
+      </c>
+      <c r="CR10">
+        <v>130713.0</v>
+      </c>
+      <c r="CS10">
+        <v>149041.0</v>
+      </c>
+      <c r="CT10">
+        <v>109037.0</v>
+      </c>
+      <c r="CU10">
+        <v>217931.0</v>
+      </c>
+      <c r="CV10">
+        <v>10506.0</v>
+      </c>
+      <c r="CW10">
+        <v>-143379.0</v>
+      </c>
+      <c r="CX10">
+        <v>-67890.0</v>
+      </c>
+      <c r="CY10">
+        <v>3047.0</v>
+      </c>
+      <c r="CZ10">
+        <v>-82383.0</v>
+      </c>
+      <c r="DA10"/>
+      <c r="DB10">
+        <v>-168737.0</v>
+      </c>
+      <c r="DC10">
+        <v>51887.0</v>
+      </c>
+      <c r="DD10">
+        <v>-326665.0</v>
+      </c>
+      <c r="DE10"/>
+      <c r="DF10">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG10"/>
+      <c r="DH10">
+        <v>-894172.0</v>
+      </c>
+      <c r="DI10"/>
+      <c r="DJ10">
+        <v>-200000.0</v>
+      </c>
+      <c r="DK10"/>
+      <c r="DL10">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM10"/>
+      <c r="DN10">
+        <v>-500000.0</v>
+      </c>
+      <c r="DO10"/>
+      <c r="DP10"/>
+    </row>
+    <row r="11" spans="1:120">
+      <c r="A11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B11">
+        <v>1231000.0</v>
+      </c>
+      <c r="C11">
+        <v>1351000.0</v>
+      </c>
+      <c r="D11">
+        <v>294000.0</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11">
+        <v>-6727000.0</v>
+      </c>
+      <c r="G11">
+        <v>434000.0</v>
+      </c>
+      <c r="H11">
+        <v>64000.0</v>
+      </c>
+      <c r="I11">
+        <v>20000.0</v>
+      </c>
+      <c r="J11">
+        <v>753000.0</v>
+      </c>
+      <c r="K11">
+        <v>1223000.0</v>
+      </c>
+      <c r="L11">
+        <v>461000.0</v>
+      </c>
+      <c r="M11">
+        <v>-465000.0</v>
+      </c>
+      <c r="N11">
+        <v>932000.0</v>
+      </c>
+      <c r="O11">
+        <v>894000.0</v>
+      </c>
+      <c r="P11">
+        <v>373000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-69000.0</v>
+      </c>
+      <c r="R11">
+        <v>747000.0</v>
+      </c>
+      <c r="S11">
+        <v>1124000.0</v>
+      </c>
+      <c r="T11">
+        <v>830000.0</v>
+      </c>
+      <c r="U11">
+        <v>-130000.0</v>
+      </c>
+      <c r="V11">
+        <v>704000.0</v>
+      </c>
+      <c r="W11">
+        <v>212000.0</v>
+      </c>
+      <c r="X11">
+        <v>517000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-150287.0</v>
+      </c>
+      <c r="Z11">
+        <v>844000.0</v>
+      </c>
+      <c r="AA11">
+        <v>686000.0</v>
+      </c>
+      <c r="AB11">
+        <v>675000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-72443.0</v>
+      </c>
+      <c r="AD11">
+        <v>963734.0</v>
+      </c>
+      <c r="AE11">
+        <v>596184.0</v>
+      </c>
+      <c r="AF11">
+        <v>485671.0</v>
+      </c>
+      <c r="AG11">
+        <v>502715.0</v>
+      </c>
+      <c r="AH11">
+        <v>990613.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1090198.0</v>
+      </c>
+      <c r="AJ11">
+        <v>800999.0</v>
+      </c>
+      <c r="AK11">
+        <v>252756.0</v>
+      </c>
+      <c r="AL11">
+        <v>1004805.0</v>
+      </c>
+      <c r="AM11">
+        <v>589194.0</v>
+      </c>
+      <c r="AN11">
+        <v>605915.0</v>
+      </c>
+      <c r="AO11">
+        <v>237873.0</v>
+      </c>
+      <c r="AP11">
+        <v>891191.0</v>
+      </c>
+      <c r="AQ11">
+        <v>546559.0</v>
+      </c>
+      <c r="AR11">
+        <v>610632.0</v>
+      </c>
+      <c r="AS11">
+        <v>187996.0</v>
+      </c>
+      <c r="AT11">
+        <v>970122.0</v>
+      </c>
+      <c r="AU11">
+        <v>474576.0</v>
+      </c>
+      <c r="AV11">
+        <v>217275.0</v>
+      </c>
+      <c r="AW11">
+        <v>64815.0</v>
+      </c>
+      <c r="AX11">
+        <v>781778.0</v>
+      </c>
+      <c r="AY11">
+        <v>334260.0</v>
+      </c>
+      <c r="AZ11">
+        <v>306953.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1680.0</v>
+      </c>
+      <c r="BB11">
+        <v>552518.0</v>
+      </c>
+      <c r="BC11">
+        <v>510715.0</v>
+      </c>
+      <c r="BD11">
+        <v>308629.0</v>
+      </c>
+      <c r="BE11">
+        <v>-9511.0</v>
+      </c>
+      <c r="BF11">
+        <v>422524.0</v>
+      </c>
+      <c r="BG11">
+        <v>420985.0</v>
+      </c>
+      <c r="BH11">
+        <v>308695.0</v>
+      </c>
+      <c r="BI11">
+        <v>-13036.0</v>
+      </c>
+      <c r="BJ11">
+        <v>321167.0</v>
+      </c>
+      <c r="BK11">
+        <v>467324.0</v>
+      </c>
+      <c r="BL11">
+        <v>257150.0</v>
+      </c>
+      <c r="BM11">
+        <v>12108.0</v>
+      </c>
+      <c r="BN11">
+        <v>371903.0</v>
+      </c>
+      <c r="BO11">
+        <v>332985.0</v>
+      </c>
+      <c r="BP11">
+        <v>231433.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-36270.0</v>
+      </c>
+      <c r="BR11">
+        <v>318840.0</v>
+      </c>
+      <c r="BS11">
+        <v>190673.0</v>
+      </c>
+      <c r="BT11">
+        <v>141333.0</v>
+      </c>
+      <c r="BU11">
+        <v>-13854.0</v>
+      </c>
+      <c r="BV11">
+        <v>435321.0</v>
+      </c>
+      <c r="BW11">
+        <v>136967.0</v>
+      </c>
+      <c r="BX11">
+        <v>162174.0</v>
+      </c>
+      <c r="BY11">
+        <v>728734.0</v>
+      </c>
+      <c r="BZ11">
+        <v>220646.0</v>
+      </c>
+      <c r="CA11">
+        <v>188370.0</v>
+      </c>
+      <c r="CB11">
+        <v>20650.0</v>
+      </c>
+      <c r="CC11">
+        <v>129839.0</v>
+      </c>
+      <c r="CD11">
+        <v>73550.0</v>
+      </c>
+      <c r="CE11">
+        <v>51511.0</v>
+      </c>
+      <c r="CF11">
+        <v>-42000.0</v>
+      </c>
+      <c r="CG11">
+        <v>35800.0</v>
+      </c>
+      <c r="CH11">
+        <v>50000.0</v>
+      </c>
+      <c r="CI11">
+        <v>-14525.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-23798.0</v>
+      </c>
+      <c r="CK11">
+        <v>-148818.0</v>
+      </c>
+      <c r="CL11">
+        <v>-22062.0</v>
+      </c>
+      <c r="CM11">
+        <v>7803.0</v>
+      </c>
+      <c r="CN11">
+        <v>11173.0</v>
+      </c>
+      <c r="CO11">
+        <v>-1248530.0</v>
+      </c>
+      <c r="CP11">
+        <v>5321.0</v>
+      </c>
+      <c r="CQ11">
+        <v>1068.0</v>
+      </c>
+      <c r="CR11">
+        <v>1525.0</v>
+      </c>
+      <c r="CS11">
+        <v>2747.0</v>
+      </c>
+      <c r="CT11">
+        <v>2600.0</v>
+      </c>
+      <c r="CU11">
+        <v>4811.0</v>
+      </c>
+      <c r="CV11">
+        <v>5041.0</v>
+      </c>
+      <c r="CW11">
+        <v>-39777.0</v>
+      </c>
+      <c r="CX11">
+        <v>20774.0</v>
+      </c>
+      <c r="CY11">
+        <v>-31220.0</v>
+      </c>
+      <c r="CZ11">
+        <v>6121.0</v>
+      </c>
+      <c r="DA11">
+        <v>2000.0</v>
+      </c>
+      <c r="DB11">
+        <v>1516.0</v>
+      </c>
+      <c r="DC11">
+        <v>4873.0</v>
+      </c>
+      <c r="DD11">
+        <v>4181.0</v>
+      </c>
+      <c r="DE11"/>
+      <c r="DF11">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG11">
+        <v>100000.0</v>
+      </c>
+      <c r="DH11">
+        <v>200000.0</v>
+      </c>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11">
+        <v>600000.0</v>
+      </c>
+      <c r="DL11">
+        <v>100000.0</v>
+      </c>
+      <c r="DM11"/>
+      <c r="DN11">
+        <v>300000.0</v>
+      </c>
+      <c r="DO11">
+        <v>100000.0</v>
+      </c>
+      <c r="DP11">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:120">
+      <c r="A12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>734800.0</v>
+      </c>
+      <c r="N12">
+        <v>1021000.0</v>
+      </c>
+      <c r="O12">
+        <v>1969000.0</v>
+      </c>
+      <c r="P12">
+        <v>213200.0</v>
+      </c>
+      <c r="Q12">
+        <v>439000.0</v>
+      </c>
+      <c r="R12">
+        <v>139000.0</v>
+      </c>
+      <c r="S12">
+        <v>75000.0</v>
+      </c>
+      <c r="T12">
+        <v>64000.0</v>
+      </c>
+      <c r="U12">
+        <v>45000.0</v>
+      </c>
+      <c r="V12">
+        <v>37000.0</v>
+      </c>
+      <c r="W12">
+        <v>22000.0</v>
+      </c>
+      <c r="X12">
+        <v>61000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1654.0</v>
+      </c>
+      <c r="Z12">
+        <v>4465.0</v>
+      </c>
+      <c r="AA12">
+        <v>12073.0</v>
+      </c>
+      <c r="AB12">
+        <v>11274.0</v>
+      </c>
+      <c r="AC12">
+        <v>13226.0</v>
+      </c>
+      <c r="AD12">
+        <v>32702.0</v>
+      </c>
+      <c r="AE12">
+        <v>38188.0</v>
+      </c>
+      <c r="AF12">
+        <v>38188.0</v>
+      </c>
+      <c r="AG12">
+        <v>38188.0</v>
+      </c>
+      <c r="AH12">
+        <v>38188.0</v>
+      </c>
+      <c r="AI12">
+        <v>38188.0</v>
+      </c>
+      <c r="AJ12">
+        <v>38470.0</v>
+      </c>
+      <c r="AK12">
+        <v>38188.0</v>
+      </c>
+      <c r="AL12">
+        <v>4663.0</v>
+      </c>
+      <c r="AM12">
+        <v>4429.0</v>
+      </c>
+      <c r="AN12">
+        <v>4456.0</v>
+      </c>
+      <c r="AO12">
+        <v>4507.0</v>
+      </c>
+      <c r="AP12">
+        <v>4553.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4486.0</v>
+      </c>
+      <c r="AR12">
+        <v>4467.0</v>
+      </c>
+      <c r="AS12">
+        <v>4541.0</v>
+      </c>
+      <c r="AT12">
+        <v>4391.0</v>
+      </c>
+      <c r="AU12">
+        <v>4412.0</v>
+      </c>
+      <c r="AV12">
+        <v>4592.0</v>
+      </c>
+      <c r="AW12">
+        <v>6437.0</v>
+      </c>
+      <c r="AX12">
+        <v>8017.0</v>
+      </c>
+      <c r="AY12">
+        <v>7957.0</v>
+      </c>
+      <c r="AZ12">
+        <v>9026.0</v>
+      </c>
+      <c r="BA12">
+        <v>9487.0</v>
+      </c>
+      <c r="BB12">
+        <v>9203.0</v>
+      </c>
+      <c r="BC12">
+        <v>17074.0</v>
+      </c>
+      <c r="BD12">
+        <v>13728.0</v>
+      </c>
+      <c r="BE12">
+        <v>19737.0</v>
+      </c>
+      <c r="BF12">
+        <v>22572.0</v>
+      </c>
+      <c r="BG12">
+        <v>25083.0</v>
+      </c>
+      <c r="BH12">
+        <v>3.0</v>
+      </c>
+      <c r="BI12">
+        <v>23955.0</v>
+      </c>
+      <c r="BJ12">
+        <v>22948.0</v>
+      </c>
+      <c r="BK12">
+        <v>20317.0</v>
+      </c>
+      <c r="BL12">
+        <v>43.0</v>
+      </c>
+      <c r="BM12">
+        <v>742.0</v>
+      </c>
+      <c r="BN12">
+        <v>1.0</v>
+      </c>
+      <c r="BO12">
+        <v>1.0</v>
+      </c>
+      <c r="BP12">
+        <v>302.0</v>
+      </c>
+      <c r="BQ12">
+        <v>20776.0</v>
+      </c>
+      <c r="BR12">
+        <v>20105.0</v>
+      </c>
+      <c r="BS12">
+        <v>19606.0</v>
+      </c>
+      <c r="BT12">
+        <v>0.0</v>
+      </c>
+      <c r="BU12">
+        <v>0.0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>4.0</v>
+      </c>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
+        <v>0.0</v>
+      </c>
+      <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
+        <v>1000.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
+        <v>1000.0</v>
+      </c>
+      <c r="CM12">
+        <v>65.0</v>
+      </c>
+      <c r="CN12">
+        <v>366.0</v>
+      </c>
+      <c r="CO12">
+        <v>315.0</v>
+      </c>
+      <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
+        <v>0.0</v>
+      </c>
+      <c r="CS12">
+        <v>1000.0</v>
+      </c>
+      <c r="CT12">
+        <v>2601.0</v>
+      </c>
+      <c r="CU12">
+        <v>5000.0</v>
+      </c>
+      <c r="CV12">
+        <v>5000.0</v>
+      </c>
+      <c r="CW12">
+        <v>5000.0</v>
+      </c>
+      <c r="CX12">
+        <v>5000.0</v>
+      </c>
+      <c r="CY12">
+        <v>6000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>6000.0</v>
+      </c>
+      <c r="DA12">
+        <v>10000.0</v>
+      </c>
+      <c r="DB12">
+        <v>4000.0</v>
+      </c>
+      <c r="DC12">
+        <v>5000.0</v>
+      </c>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+    </row>
+    <row r="13" spans="1:120">
+      <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>344000.0</v>
+      </c>
+      <c r="C13">
+        <v>288000.0</v>
+      </c>
+      <c r="D13">
+        <v>267000.0</v>
+      </c>
+      <c r="E13">
+        <v>239000.0</v>
+      </c>
+      <c r="F13">
+        <v>170000.0</v>
+      </c>
+      <c r="G13">
+        <v>154000.0</v>
+      </c>
+      <c r="H13">
+        <v>159000.0</v>
+      </c>
+      <c r="I13">
+        <v>213000.0</v>
+      </c>
+      <c r="J13">
+        <v>1522000.0</v>
+      </c>
+      <c r="K13">
+        <v>1348000.0</v>
+      </c>
+      <c r="L13">
+        <v>1292000.0</v>
+      </c>
+      <c r="M13">
+        <v>1255000.0</v>
+      </c>
+      <c r="N13">
+        <v>1120000.0</v>
+      </c>
+      <c r="O13">
+        <v>985000.0</v>
+      </c>
+      <c r="P13">
+        <v>771000.0</v>
+      </c>
+      <c r="Q13">
+        <v>439000.0</v>
+      </c>
+      <c r="R13">
+        <v>139000.0</v>
+      </c>
+      <c r="S13">
+        <v>75000.0</v>
+      </c>
+      <c r="T13">
+        <v>64000.0</v>
+      </c>
+      <c r="U13">
+        <v>46000.0</v>
+      </c>
+      <c r="V13">
+        <v>37000.0</v>
+      </c>
+      <c r="W13">
+        <v>58000.0</v>
+      </c>
+      <c r="X13">
+        <v>61000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1654.0</v>
+      </c>
+      <c r="Z13">
+        <v>4465.0</v>
+      </c>
+      <c r="AA13">
+        <v>12073.0</v>
+      </c>
+      <c r="AB13">
+        <v>11274.0</v>
+      </c>
+      <c r="AC13">
+        <v>13226.0</v>
+      </c>
+      <c r="AD13">
+        <v>11050.0</v>
+      </c>
+      <c r="AE13">
+        <v>5573.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+    </row>
+    <row r="14" spans="1:120">
+      <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+    </row>
+    <row r="15" spans="1:120">
+      <c r="A15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>3575000.0</v>
+      </c>
+      <c r="C15">
+        <v>4535000.0</v>
+      </c>
+      <c r="D15">
+        <v>676000.0</v>
+      </c>
+      <c r="E15">
+        <v>-681000.0</v>
+      </c>
+      <c r="F15">
+        <v>-67317000.0</v>
+      </c>
+      <c r="G15">
+        <v>3074000.0</v>
+      </c>
+      <c r="H15">
+        <v>206000.0</v>
+      </c>
+      <c r="I15">
+        <v>843000.0</v>
+      </c>
+      <c r="J15">
+        <v>3137000.0</v>
+      </c>
+      <c r="K15">
+        <v>4029000.0</v>
+      </c>
+      <c r="L15">
+        <v>1945000.0</v>
+      </c>
+      <c r="M15">
+        <v>534000.0</v>
+      </c>
+      <c r="N15">
+        <v>4008000.0</v>
+      </c>
+      <c r="O15">
+        <v>4174000.0</v>
+      </c>
+      <c r="P15">
+        <v>1245000.0</v>
+      </c>
+      <c r="Q15">
+        <v>961000.0</v>
+      </c>
+      <c r="R15">
+        <v>4087000.0</v>
+      </c>
+      <c r="S15">
+        <v>4409000.0</v>
+      </c>
+      <c r="T15">
+        <v>3026000.0</v>
+      </c>
+      <c r="U15">
+        <v>305000.0</v>
+      </c>
+      <c r="V15">
+        <v>3787000.0</v>
+      </c>
+      <c r="W15">
+        <v>3211000.0</v>
+      </c>
+      <c r="X15">
+        <v>2479000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2188135.0</v>
+      </c>
+      <c r="Z15">
+        <v>2936000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2150000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2058000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2059227.0</v>
+      </c>
+      <c r="AD15">
+        <v>2888706.0</v>
+      </c>
+      <c r="AE15">
+        <v>2099449.0</v>
+      </c>
+      <c r="AF15">
+        <v>1535947.0</v>
+      </c>
+      <c r="AG15">
+        <v>1337984.0</v>
+      </c>
+      <c r="AH15">
+        <v>2406037.0</v>
+      </c>
+      <c r="AI15">
+        <v>3474786.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1716005.0</v>
+      </c>
+      <c r="AK15">
+        <v>1150243.0</v>
+      </c>
+      <c r="AL15">
+        <v>2080029.0</v>
+      </c>
+      <c r="AM15">
+        <v>1195760.0</v>
+      </c>
+      <c r="AN15">
+        <v>1361565.0</v>
+      </c>
+      <c r="AO15">
+        <v>788975.0</v>
+      </c>
+      <c r="AP15">
+        <v>1909339.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1145349.0</v>
+      </c>
+      <c r="AR15">
+        <v>1106473.0</v>
+      </c>
+      <c r="AS15">
+        <v>491403.0</v>
+      </c>
+      <c r="AT15">
+        <v>1852422.0</v>
+      </c>
+      <c r="AU15">
+        <v>970233.0</v>
+      </c>
+      <c r="AV15">
+        <v>528904.0</v>
+      </c>
+      <c r="AW15">
+        <v>222923.0</v>
+      </c>
+      <c r="AX15">
+        <v>1307549.0</v>
+      </c>
+      <c r="AY15">
+        <v>809864.0</v>
+      </c>
+      <c r="AZ15">
+        <v>685155.0</v>
+      </c>
+      <c r="BA15">
+        <v>244807.0</v>
+      </c>
+      <c r="BB15">
+        <v>993230.0</v>
+      </c>
+      <c r="BC15">
+        <v>1061575.0</v>
+      </c>
+      <c r="BD15">
+        <v>586986.0</v>
+      </c>
+      <c r="BE15">
+        <v>348953.0</v>
+      </c>
+      <c r="BF15">
+        <v>869333.0</v>
+      </c>
+      <c r="BG15">
+        <v>838577.0</v>
+      </c>
+      <c r="BH15">
+        <v>971021.0</v>
+      </c>
+      <c r="BI15">
+        <v>185525.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1054143.0</v>
+      </c>
+      <c r="BK15">
+        <v>907480.0</v>
+      </c>
+      <c r="BL15">
+        <v>567493.0</v>
+      </c>
+      <c r="BM15">
+        <v>345294.0</v>
+      </c>
+      <c r="BN15">
+        <v>740113.0</v>
+      </c>
+      <c r="BO15">
+        <v>640863.0</v>
+      </c>
+      <c r="BP15">
+        <v>429803.0</v>
+      </c>
+      <c r="BQ15">
+        <v>163156.0</v>
+      </c>
+      <c r="BR15">
+        <v>569133.0</v>
+      </c>
+      <c r="BS15">
+        <v>368072.0</v>
+      </c>
+      <c r="BT15">
+        <v>311722.0</v>
+      </c>
+      <c r="BU15">
+        <v>164838.0</v>
+      </c>
+      <c r="BV15">
+        <v>752661.0</v>
+      </c>
+      <c r="BW15">
+        <v>564809.0</v>
+      </c>
+      <c r="BX15">
+        <v>243260.0</v>
+      </c>
+      <c r="BY15">
+        <v>-57265.0</v>
+      </c>
+      <c r="BZ15">
+        <v>782292.0</v>
+      </c>
+      <c r="CA15">
+        <v>667856.0</v>
+      </c>
+      <c r="CB15">
+        <v>73215.0</v>
+      </c>
+      <c r="CC15">
+        <v>239805.0</v>
+      </c>
+      <c r="CD15">
+        <v>386138.0</v>
+      </c>
+      <c r="CE15">
+        <v>248463.0</v>
+      </c>
+      <c r="CF15">
+        <v>-198531.0</v>
+      </c>
+      <c r="CG15">
+        <v>57725.0</v>
+      </c>
+      <c r="CH15">
+        <v>173250.0</v>
+      </c>
+      <c r="CI15">
+        <v>8836.0</v>
+      </c>
+      <c r="CJ15">
+        <v>22507.0</v>
+      </c>
+      <c r="CK15">
+        <v>605589.0</v>
+      </c>
+      <c r="CL15">
+        <v>132574.0</v>
+      </c>
+      <c r="CM15">
+        <v>32627.0</v>
+      </c>
+      <c r="CN15">
+        <v>46719.0</v>
+      </c>
+      <c r="CO15">
+        <v>2078823.0</v>
+      </c>
+      <c r="CP15">
+        <v>226988.0</v>
+      </c>
+      <c r="CQ15">
+        <v>66635.0</v>
+      </c>
+      <c r="CR15">
+        <v>130713.0</v>
+      </c>
+      <c r="CS15">
+        <v>147441.0</v>
+      </c>
+      <c r="CT15">
+        <v>109037.0</v>
+      </c>
+      <c r="CU15">
+        <v>217931.0</v>
+      </c>
+      <c r="CV15">
+        <v>10506.0</v>
+      </c>
+      <c r="CW15">
+        <v>-144979.0</v>
+      </c>
+      <c r="CX15">
+        <v>-67890.0</v>
+      </c>
+      <c r="CY15">
+        <v>3047.0</v>
+      </c>
+      <c r="CZ15">
+        <v>-15778.0</v>
+      </c>
+      <c r="DA15">
+        <v>-93527.0</v>
+      </c>
+      <c r="DB15">
+        <v>-168737.0</v>
+      </c>
       <c r="DC15">
-        <v>3384.0</v>
-[...2 lines deleted...]
-      <c r="DE15"/>
+        <v>47619.0</v>
+      </c>
+      <c r="DD15">
+        <v>-42958.0</v>
+      </c>
+      <c r="DE15">
+        <v>-276665.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15">
-        <v>3350.0</v>
-[...3 lines deleted...]
-      <c r="DJ15"/>
+        <v>-200000.0</v>
+      </c>
+      <c r="DH15">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI15">
+        <v>-769239.0</v>
+      </c>
+      <c r="DJ15">
+        <v>-300000.0</v>
+      </c>
       <c r="DK15">
-        <v>3350.0</v>
-[...3 lines deleted...]
-      <c r="DN15"/>
+        <v>-600000.0</v>
+      </c>
+      <c r="DL15">
+        <v>-400000.0</v>
+      </c>
+      <c r="DM15">
+        <v>-636477.0</v>
+      </c>
+      <c r="DN15">
+        <v>-400000.0</v>
+      </c>
+      <c r="DO15">
+        <v>-200000.0</v>
+      </c>
+      <c r="DP15">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
-[...28 lines deleted...]
-      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
       <c r="N16">
-        <v>3064000.0</v>
+        <v>4008000.0</v>
       </c>
       <c r="O16">
-        <v>2864000.0</v>
+        <v>4174000.0</v>
       </c>
       <c r="P16">
-        <v>2083000.0</v>
+        <v>1245000.0</v>
       </c>
       <c r="Q16">
-        <v>1241000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="R16">
-        <v>620000.0</v>
+        <v>4087000.0</v>
       </c>
       <c r="S16">
-        <v>651000.0</v>
+        <v>4409000.0</v>
       </c>
       <c r="T16">
-        <v>669000.0</v>
+        <v>3026000.0</v>
       </c>
       <c r="U16">
-        <v>781000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="V16">
-        <v>450000.0</v>
+        <v>3787000.0</v>
       </c>
       <c r="W16">
-        <v>440473.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="X16">
-        <v>697843.0</v>
+        <v>2479000.0</v>
       </c>
       <c r="Y16">
-        <v>1075215.0</v>
+        <v>2188134.0</v>
       </c>
       <c r="Z16">
-        <v>1161438.0</v>
+        <v>2935569.0</v>
       </c>
       <c r="AA16">
-        <v>1179336.0</v>
+        <v>2150080.0</v>
       </c>
       <c r="AB16">
-        <v>1321131.0</v>
+        <v>2058277.0</v>
       </c>
       <c r="AC16">
-        <v>1850598.0</v>
+        <v>2059227.0</v>
       </c>
       <c r="AD16">
-        <v>725921.0</v>
+        <v>2888706.0</v>
       </c>
       <c r="AE16">
-        <v>766531.0</v>
+        <v>2099449.0</v>
       </c>
       <c r="AF16">
-        <v>1256047.0</v>
+        <v>1535947.0</v>
       </c>
       <c r="AG16">
-        <v>1509184.0</v>
+        <v>1337982.0</v>
       </c>
       <c r="AH16">
-        <v>872483.0</v>
+        <v>2406037.0</v>
       </c>
       <c r="AI16">
-        <v>570920.0</v>
+        <v>3474787.0</v>
       </c>
       <c r="AJ16">
-        <v>362363.0</v>
+        <v>1716006.0</v>
       </c>
       <c r="AK16">
-        <v>350011.0</v>
+        <v>1150243.0</v>
       </c>
       <c r="AL16">
-        <v>349089.0</v>
+        <v>2080029.0</v>
       </c>
       <c r="AM16">
-        <v>406522.0</v>
+        <v>1195760.0</v>
       </c>
       <c r="AN16">
-        <v>373711.0</v>
+        <v>1361565.0</v>
       </c>
       <c r="AO16">
-        <v>286928.0</v>
+        <v>788975.0</v>
       </c>
       <c r="AP16">
-        <v>265030.0</v>
+        <v>1909339.0</v>
       </c>
       <c r="AQ16">
-        <v>185479.0</v>
+        <v>1145349.0</v>
       </c>
       <c r="AR16">
-        <v>135290.0</v>
+        <v>1106473.0</v>
       </c>
       <c r="AS16">
-        <v>141751.0</v>
+        <v>491402.0</v>
       </c>
       <c r="AT16">
-        <v>164604.0</v>
+        <v>1852422.0</v>
       </c>
       <c r="AU16">
-        <v>30370.0</v>
+        <v>970233.0</v>
       </c>
       <c r="AV16">
-        <v>234671.0</v>
+        <v>528904.0</v>
       </c>
       <c r="AW16">
-        <v>243388.0</v>
+        <v>222923.0</v>
       </c>
       <c r="AX16">
-        <v>168241.0</v>
+        <v>1307549.0</v>
       </c>
       <c r="AY16">
-        <v>89227.0</v>
+        <v>809864.0</v>
       </c>
       <c r="AZ16">
-        <v>167106.0</v>
+        <v>685155.0</v>
       </c>
       <c r="BA16">
-        <v>222735.0</v>
+        <v>244807.0</v>
       </c>
       <c r="BB16">
-        <v>207228.0</v>
+        <v>993230.0</v>
       </c>
       <c r="BC16">
-        <v>131782.0</v>
+        <v>1061575.0</v>
       </c>
       <c r="BD16">
-        <v>132610.0</v>
+        <v>586986.0</v>
       </c>
       <c r="BE16">
-        <v>180932.0</v>
+        <v>348953.0</v>
       </c>
       <c r="BF16">
-        <v>108482.0</v>
+        <v>869333.0</v>
       </c>
       <c r="BG16">
-        <v>141191.0</v>
+        <v>838577.0</v>
       </c>
       <c r="BH16">
-        <v>117580.0</v>
+        <v>971021.0</v>
       </c>
       <c r="BI16">
-        <v>83624.0</v>
+        <v>176000.0</v>
       </c>
       <c r="BJ16">
-        <v>33170.0</v>
+        <v>1043000.0</v>
       </c>
       <c r="BK16">
-        <v>96092.0</v>
+        <v>871000.0</v>
       </c>
       <c r="BL16">
-        <v>191922.0</v>
+        <v>573000.0</v>
       </c>
       <c r="BM16">
-        <v>119751.0</v>
+        <v>345000.0</v>
       </c>
       <c r="BN16">
-        <v>149810.0</v>
+        <v>740000.0</v>
       </c>
       <c r="BO16">
-        <v>82190.0</v>
+        <v>641000.0</v>
       </c>
       <c r="BP16">
-        <v>42333.0</v>
+        <v>430000.0</v>
       </c>
       <c r="BQ16">
-        <v>205833.0</v>
+        <v>163000.0</v>
       </c>
       <c r="BR16">
-        <v>33333.0</v>
+        <v>569000.0</v>
       </c>
       <c r="BS16">
-        <v>83333.0</v>
+        <v>368000.0</v>
       </c>
       <c r="BT16">
-        <v>3200.0</v>
-[...3 lines deleted...]
-      <c r="BW16"/>
+        <v>312000.0</v>
+      </c>
+      <c r="BU16">
+        <v>165000.0</v>
+      </c>
+      <c r="BV16">
+        <v>753000.0</v>
+      </c>
+      <c r="BW16">
+        <v>565000.0</v>
+      </c>
       <c r="BX16">
-        <v>73333.0</v>
+        <v>243000.0</v>
       </c>
       <c r="BY16">
-        <v>110923.0</v>
+        <v>684000.0</v>
       </c>
       <c r="BZ16">
-        <v>157173.0</v>
+        <v>782000.0</v>
       </c>
       <c r="CA16">
-        <v>129461.0</v>
+        <v>668000.0</v>
       </c>
       <c r="CB16">
-        <v>73298.0</v>
+        <v>73000.0</v>
       </c>
       <c r="CC16">
-        <v>14277.0</v>
+        <v>240000.0</v>
       </c>
       <c r="CD16">
-        <v>65416.0</v>
+        <v>386000.0</v>
       </c>
       <c r="CE16">
-        <v>132416.0</v>
+        <v>249000.0</v>
       </c>
       <c r="CF16">
-        <v>11416.0</v>
+        <v>0.0</v>
       </c>
       <c r="CG16">
-        <v>11416.0</v>
+        <v>57000.0</v>
       </c>
       <c r="CH16">
-        <v>11416.0</v>
+        <v>174000.0</v>
       </c>
       <c r="CI16">
-        <v>11416.0</v>
+        <v>8000.0</v>
       </c>
       <c r="CJ16">
-        <v>11416.0</v>
+        <v>23000.0</v>
       </c>
       <c r="CK16">
-        <v>11416.0</v>
+        <v>605000.0</v>
       </c>
       <c r="CL16">
-        <v>11416.0</v>
+        <v>133000.0</v>
       </c>
       <c r="CM16">
-        <v>15016.0</v>
+        <v>51000.0</v>
       </c>
       <c r="CN16">
-        <v>18616.0</v>
+        <v>47000.0</v>
       </c>
       <c r="CO16">
-        <v>21647.0</v>
+        <v>2079000.0</v>
       </c>
       <c r="CP16">
-        <v>474162.0</v>
-[...4 lines deleted...]
-      <c r="CT16"/>
+        <v>227000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>69000.0</v>
+      </c>
+      <c r="CR16">
+        <v>131000.0</v>
+      </c>
+      <c r="CS16">
+        <v>148000.0</v>
+      </c>
+      <c r="CT16">
+        <v>109000.0</v>
+      </c>
       <c r="CU16">
-        <v>5836.0</v>
+        <v>217000.0</v>
       </c>
       <c r="CV16">
-        <v>11662.0</v>
+        <v>11000.0</v>
       </c>
       <c r="CW16">
-        <v>4028.0</v>
-[...3 lines deleted...]
-      <c r="CZ16"/>
+        <v>0.0</v>
+      </c>
+      <c r="CX16">
+        <v>-3000.0</v>
+      </c>
+      <c r="CY16">
+        <v>3000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>0.0</v>
+      </c>
       <c r="DA16"/>
-      <c r="DB16">
-[...2 lines deleted...]
-      <c r="DC16"/>
+      <c r="DB16"/>
+      <c r="DC16">
+        <v>48000.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
-[...1 lines deleted...]
-      </c>
+      <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+    </row>
+    <row r="17" spans="1:120">
+      <c r="A17" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>3575000.0</v>
+      </c>
+      <c r="C17">
+        <v>4535000.0</v>
+      </c>
+      <c r="D17">
+        <v>676000.0</v>
+      </c>
+      <c r="E17">
+        <v>-681000.0</v>
+      </c>
+      <c r="F17">
+        <v>-67317000.0</v>
+      </c>
+      <c r="G17">
+        <v>3074000.0</v>
+      </c>
+      <c r="H17">
+        <v>206000.0</v>
+      </c>
+      <c r="I17">
+        <v>843000.0</v>
+      </c>
+      <c r="J17">
+        <v>3137000.0</v>
+      </c>
+      <c r="K17">
+        <v>4029000.0</v>
+      </c>
+      <c r="L17">
+        <v>1945000.0</v>
+      </c>
+      <c r="M17">
+        <v>534000.0</v>
+      </c>
+      <c r="N17">
+        <v>4008000.0</v>
+      </c>
+      <c r="O17">
+        <v>4174000.0</v>
+      </c>
+      <c r="P17">
+        <v>1245000.0</v>
+      </c>
+      <c r="Q17">
+        <v>961000.0</v>
+      </c>
+      <c r="R17">
+        <v>4087000.0</v>
+      </c>
+      <c r="S17">
+        <v>4409000.0</v>
+      </c>
+      <c r="T17">
+        <v>3026000.0</v>
+      </c>
+      <c r="U17">
+        <v>305000.0</v>
+      </c>
+      <c r="V17">
+        <v>3787000.0</v>
+      </c>
+      <c r="W17">
+        <v>3211000.0</v>
+      </c>
+      <c r="X17">
+        <v>2479000.0</v>
+      </c>
+      <c r="Y17">
+        <v>2188134.0</v>
+      </c>
+      <c r="Z17">
+        <v>2935569.0</v>
+      </c>
+      <c r="AA17">
+        <v>2150080.0</v>
+      </c>
+      <c r="AB17">
+        <v>2058277.0</v>
+      </c>
+      <c r="AC17">
+        <v>2059227.0</v>
+      </c>
+      <c r="AD17">
+        <v>2888706.0</v>
+      </c>
+      <c r="AE17">
+        <v>2099449.0</v>
+      </c>
+      <c r="AF17">
+        <v>1535947.0</v>
+      </c>
+      <c r="AG17">
+        <v>1337982.0</v>
+      </c>
+      <c r="AH17">
+        <v>2406037.0</v>
+      </c>
+      <c r="AI17">
+        <v>3474787.0</v>
+      </c>
+      <c r="AJ17">
+        <v>1716006.0</v>
+      </c>
+      <c r="AK17">
+        <v>1150243.0</v>
+      </c>
+      <c r="AL17">
+        <v>2080029.0</v>
+      </c>
+      <c r="AM17">
+        <v>1195760.0</v>
+      </c>
+      <c r="AN17">
+        <v>1361565.0</v>
+      </c>
+      <c r="AO17">
+        <v>788975.0</v>
+      </c>
+      <c r="AP17">
+        <v>1909339.0</v>
+      </c>
+      <c r="AQ17">
+        <v>1145349.0</v>
+      </c>
+      <c r="AR17">
+        <v>1106473.0</v>
+      </c>
+      <c r="AS17">
+        <v>491402.0</v>
+      </c>
+      <c r="AT17">
+        <v>1852422.0</v>
+      </c>
+      <c r="AU17">
+        <v>970233.0</v>
+      </c>
+      <c r="AV17">
+        <v>528904.0</v>
+      </c>
+      <c r="AW17">
+        <v>283400.0</v>
+      </c>
+      <c r="AX17">
+        <v>1292192.0</v>
+      </c>
+      <c r="AY17">
+        <v>797479.0</v>
+      </c>
+      <c r="AZ17">
+        <v>652420.0</v>
+      </c>
+      <c r="BA17">
+        <v>241447.0</v>
+      </c>
+      <c r="BB17">
+        <v>2098266.0</v>
+      </c>
+      <c r="BC17">
+        <v>2083005.0</v>
+      </c>
+      <c r="BD17">
+        <v>1204244.0</v>
+      </c>
+      <c r="BE17">
+        <v>329931.0</v>
+      </c>
+      <c r="BF17">
+        <v>1714381.0</v>
+      </c>
+      <c r="BG17">
+        <v>1680547.0</v>
+      </c>
+      <c r="BH17">
+        <v>1372489.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+    </row>
+    <row r="18" spans="1:120">
+      <c r="A18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>344000.0</v>
+      </c>
+      <c r="C18">
+        <v>288000.0</v>
+      </c>
+      <c r="D18">
+        <v>267000.0</v>
+      </c>
+      <c r="E18">
+        <v>239000.0</v>
+      </c>
+      <c r="F18">
+        <v>170000.0</v>
+      </c>
+      <c r="G18">
+        <v>154000.0</v>
+      </c>
+      <c r="H18">
+        <v>159000.0</v>
+      </c>
+      <c r="I18">
+        <v>213000.0</v>
+      </c>
+      <c r="J18">
+        <v>1522000.0</v>
+      </c>
+      <c r="K18">
+        <v>1348000.0</v>
+      </c>
+      <c r="L18">
+        <v>1292000.0</v>
+      </c>
+      <c r="M18">
+        <v>1255000.0</v>
+      </c>
+      <c r="N18">
+        <v>1120000.0</v>
+      </c>
+      <c r="O18">
+        <v>985000.0</v>
+      </c>
+      <c r="P18">
+        <v>771000.0</v>
+      </c>
+      <c r="Q18">
+        <v>439000.0</v>
+      </c>
+      <c r="R18">
+        <v>139000.0</v>
+      </c>
+      <c r="S18">
+        <v>75000.0</v>
+      </c>
+      <c r="T18">
+        <v>64000.0</v>
+      </c>
+      <c r="U18">
+        <v>46000.0</v>
+      </c>
+      <c r="V18">
+        <v>37000.0</v>
+      </c>
+      <c r="W18">
+        <v>36000.0</v>
+      </c>
+      <c r="X18">
+        <v>61000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1654.0</v>
+      </c>
+      <c r="Z18">
+        <v>4465.0</v>
+      </c>
+      <c r="AA18">
+        <v>12073.0</v>
+      </c>
+      <c r="AB18">
+        <v>11274.0</v>
+      </c>
+      <c r="AC18">
+        <v>13226.0</v>
+      </c>
+      <c r="AD18">
+        <v>-21652.0</v>
+      </c>
+      <c r="AE18">
+        <v>-32615.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+    </row>
+    <row r="19" spans="1:120">
+      <c r="A19" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>843000.0</v>
+      </c>
+      <c r="O19">
+        <v>1034000.0</v>
+      </c>
+      <c r="P19">
+        <v>740000.0</v>
+      </c>
+      <c r="Q19">
+        <v>198000.0</v>
+      </c>
+      <c r="R19">
+        <v>-112000.0</v>
+      </c>
+      <c r="S19">
+        <v>53000.0</v>
+      </c>
+      <c r="T19">
+        <v>65000.0</v>
+      </c>
+      <c r="U19">
+        <v>1000.0</v>
+      </c>
+      <c r="V19">
+        <v>-51000.0</v>
+      </c>
+      <c r="W19">
+        <v>-41000.0</v>
+      </c>
+      <c r="X19">
+        <v>-55000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-166225.0</v>
+      </c>
+      <c r="Z19">
+        <v>-77137.0</v>
+      </c>
+      <c r="AA19">
+        <v>10248.0</v>
+      </c>
+      <c r="AB19">
+        <v>14985.0</v>
+      </c>
+      <c r="AC19">
+        <v>146076.0</v>
+      </c>
+      <c r="AD19">
+        <v>-29593.0</v>
+      </c>
+      <c r="AE19">
+        <v>-34531.0</v>
+      </c>
+      <c r="AF19">
+        <v>-65127.0</v>
+      </c>
+      <c r="AG19">
+        <v>-58493.0</v>
+      </c>
+      <c r="AH19">
+        <v>-20922.0</v>
+      </c>
+      <c r="AI19">
+        <v>-32593.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-46838.0</v>
+      </c>
+      <c r="AK19">
+        <v>-43139.0</v>
+      </c>
+      <c r="AL19">
+        <v>-10250.0</v>
+      </c>
+      <c r="AM19">
+        <v>-10012.0</v>
+      </c>
+      <c r="AN19">
+        <v>39384.0</v>
+      </c>
+      <c r="AO19">
+        <v>26572.0</v>
+      </c>
+      <c r="AP19">
+        <v>12286.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-23844.0</v>
+      </c>
+      <c r="AR19">
+        <v>-10428.0</v>
+      </c>
+      <c r="AS19">
+        <v>-163599.0</v>
+      </c>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+    </row>
+    <row r="20" spans="1:120">
+      <c r="A20" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+    </row>
+    <row r="21" spans="1:120">
+      <c r="A21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>4499000.0</v>
+      </c>
+      <c r="C21">
+        <v>5630000.0</v>
+      </c>
+      <c r="D21">
+        <v>713000.0</v>
+      </c>
+      <c r="E21">
+        <v>659000.0</v>
+      </c>
+      <c r="F21">
+        <v>-74226000.0</v>
+      </c>
+      <c r="G21">
+        <v>2712000.0</v>
+      </c>
+      <c r="H21">
+        <v>126000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1151000.0</v>
+      </c>
+      <c r="J21">
+        <v>1880000.0</v>
+      </c>
+      <c r="K21">
+        <v>4442000.0</v>
+      </c>
+      <c r="L21">
+        <v>960000.0</v>
+      </c>
+      <c r="M21">
+        <v>-284000.0</v>
+      </c>
+      <c r="N21">
+        <v>4097000.0</v>
+      </c>
+      <c r="O21">
+        <v>4034000.0</v>
+      </c>
+      <c r="P21">
+        <v>878000.0</v>
+      </c>
+      <c r="Q21">
+        <v>694000.0</v>
+      </c>
+      <c r="R21">
+        <v>4946000.0</v>
+      </c>
+      <c r="S21">
+        <v>5480000.0</v>
+      </c>
+      <c r="T21">
+        <v>3791000.0</v>
+      </c>
+      <c r="U21">
+        <v>174000.0</v>
+      </c>
+      <c r="V21">
+        <v>4542000.0</v>
+      </c>
+      <c r="W21">
+        <v>3486000.0</v>
+      </c>
+      <c r="X21">
+        <v>3051000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2204074.0</v>
+      </c>
+      <c r="Z21">
+        <v>3857000.0</v>
+      </c>
+      <c r="AA21">
+        <v>2826000.0</v>
+      </c>
+      <c r="AB21">
+        <v>2718000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1949788.0</v>
+      </c>
+      <c r="AD21">
+        <v>3882033.0</v>
+      </c>
+      <c r="AE21">
+        <v>2730164.0</v>
+      </c>
+      <c r="AF21">
+        <v>2086745.0</v>
+      </c>
+      <c r="AG21">
+        <v>1899192.0</v>
+      </c>
+      <c r="AH21">
+        <v>3417572.0</v>
+      </c>
+      <c r="AI21">
+        <v>2417181.0</v>
+      </c>
+      <c r="AJ21">
+        <v>2563843.0</v>
+      </c>
+      <c r="AK21">
+        <v>1446137.0</v>
+      </c>
+      <c r="AL21">
+        <v>3095084.0</v>
+      </c>
+      <c r="AM21">
+        <v>1794966.0</v>
+      </c>
+      <c r="AN21">
+        <v>1928097.0</v>
+      </c>
+      <c r="AO21">
+        <v>1000279.0</v>
+      </c>
+      <c r="AP21">
+        <v>2788244.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1715752.0</v>
+      </c>
+      <c r="AR21">
+        <v>1727533.0</v>
+      </c>
+      <c r="AS21">
+        <v>778285.0</v>
+      </c>
+      <c r="AT21">
+        <v>2853785.0</v>
+      </c>
+      <c r="AU21">
+        <v>1475081.0</v>
+      </c>
+      <c r="AV21">
+        <v>749377.0</v>
+      </c>
+      <c r="AW21">
+        <v>274290.0</v>
+      </c>
+      <c r="AX21">
+        <v>2073970.0</v>
+      </c>
+      <c r="AY21">
+        <v>1131739.0</v>
+      </c>
+      <c r="AZ21">
+        <v>959373.0</v>
+      </c>
+      <c r="BA21">
+        <v>230873.0</v>
+      </c>
+      <c r="BB21">
+        <v>1532831.0</v>
+      </c>
+      <c r="BC21">
+        <v>1516838.0</v>
+      </c>
+      <c r="BD21">
+        <v>791829.0</v>
+      </c>
+      <c r="BE21">
+        <v>282123.0</v>
+      </c>
+      <c r="BF21">
+        <v>1214472.0</v>
+      </c>
+      <c r="BG21">
+        <v>1171754.0</v>
+      </c>
+      <c r="BH21">
+        <v>943538.0</v>
+      </c>
+      <c r="BI21">
+        <v>114122.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1308009.0</v>
+      </c>
+      <c r="BK21">
+        <v>1309373.0</v>
+      </c>
+      <c r="BL21">
+        <v>809973.0</v>
+      </c>
+      <c r="BM21">
+        <v>330077.0</v>
+      </c>
+      <c r="BN21">
+        <v>1067659.0</v>
+      </c>
+      <c r="BO21">
+        <v>908327.0</v>
+      </c>
+      <c r="BP21">
+        <v>564565.0</v>
+      </c>
+      <c r="BQ21">
+        <v>56159.0</v>
+      </c>
+      <c r="BR21">
+        <v>847121.0</v>
+      </c>
+      <c r="BS21">
+        <v>506799.0</v>
+      </c>
+      <c r="BT21">
+        <v>401749.0</v>
+      </c>
+      <c r="BU21">
+        <v>16374.0</v>
+      </c>
+      <c r="BV21">
+        <v>1180374.0</v>
+      </c>
+      <c r="BW21">
+        <v>639775.0</v>
+      </c>
+      <c r="BX21">
+        <v>1156242.0</v>
+      </c>
+      <c r="BY21">
+        <v>635674.0</v>
+      </c>
+      <c r="BZ21">
+        <v>968338.0</v>
+      </c>
+      <c r="CA21">
+        <v>824188.0</v>
+      </c>
+      <c r="CB21">
+        <v>74607.0</v>
+      </c>
+      <c r="CC21">
+        <v>344087.0</v>
+      </c>
+      <c r="CD21">
+        <v>440534.0</v>
+      </c>
+      <c r="CE21">
+        <v>287274.0</v>
+      </c>
+      <c r="CF21">
+        <v>-238760.0</v>
+      </c>
+      <c r="CG21">
+        <v>85745.0</v>
+      </c>
+      <c r="CH21">
+        <v>217663.0</v>
+      </c>
+      <c r="CI21">
+        <v>-5689.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-1291.0</v>
+      </c>
+      <c r="CK21">
+        <v>456771.0</v>
+      </c>
+      <c r="CL21">
+        <v>110512.0</v>
+      </c>
+      <c r="CM21">
+        <v>21224.0</v>
+      </c>
+      <c r="CN21">
+        <v>37771.0</v>
+      </c>
+      <c r="CO21">
+        <v>830293.0</v>
+      </c>
+      <c r="CP21">
+        <v>232309.0</v>
+      </c>
+      <c r="CQ21">
+        <v>67703.0</v>
+      </c>
+      <c r="CR21">
+        <v>132238.0</v>
+      </c>
+      <c r="CS21">
+        <v>150188.0</v>
+      </c>
+      <c r="CT21">
+        <v>111637.0</v>
+      </c>
+      <c r="CU21">
+        <v>222742.0</v>
+      </c>
+      <c r="CV21">
+        <v>15547.0</v>
+      </c>
+      <c r="CW21">
+        <v>-138482.0</v>
+      </c>
+      <c r="CX21">
+        <v>-62418.0</v>
+      </c>
+      <c r="CY21">
+        <v>8609.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-9657.0</v>
+      </c>
+      <c r="DA21">
+        <v>-83158.0</v>
+      </c>
+      <c r="DB21">
+        <v>-167221.0</v>
+      </c>
+      <c r="DC21">
+        <v>52492.0</v>
+      </c>
+      <c r="DD21">
+        <v>-38777.0</v>
+      </c>
+      <c r="DE21">
+        <v>-209047.0</v>
+      </c>
+      <c r="DF21">
+        <v>-200000.0</v>
+      </c>
+      <c r="DG21">
+        <v>-200000.0</v>
+      </c>
+      <c r="DH21">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI21">
+        <v>-684474.0</v>
+      </c>
+      <c r="DJ21">
+        <v>-400000.0</v>
+      </c>
+      <c r="DK21">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL21">
+        <v>-500000.0</v>
+      </c>
+      <c r="DM21">
+        <v>-569287.0</v>
+      </c>
+      <c r="DN21">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO21">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP21">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:120">
+      <c r="A22" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+    </row>
+    <row r="23" spans="1:120">
+      <c r="A23" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23">
+        <v>17387000.0</v>
+      </c>
+      <c r="C23">
+        <v>18661000.0</v>
+      </c>
+      <c r="D23">
+        <v>17708000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
+        <v>94589000.0</v>
+      </c>
+      <c r="G23">
+        <v>19720000.0</v>
+      </c>
+      <c r="H23">
+        <v>18798000.0</v>
+      </c>
+      <c r="I23">
+        <v>19815000.0</v>
+      </c>
+      <c r="J23">
+        <v>16664000.0</v>
+      </c>
+      <c r="K23">
+        <v>13863000.0</v>
+      </c>
+      <c r="L23">
+        <v>13540000.0</v>
+      </c>
+      <c r="M23">
+        <v>15913000.0</v>
+      </c>
+      <c r="N23">
+        <v>12137000.0</v>
+      </c>
+      <c r="O23">
+        <v>11716000.0</v>
+      </c>
+      <c r="P23">
+        <v>11086000.0</v>
+      </c>
+      <c r="Q23">
+        <v>11040000.0</v>
+      </c>
+      <c r="R23">
+        <v>10013000.0</v>
+      </c>
+      <c r="S23">
+        <v>9316000.0</v>
+      </c>
+      <c r="T23">
+        <v>8626000.0</v>
+      </c>
+      <c r="U23">
+        <v>9667000.0</v>
+      </c>
+      <c r="V23">
+        <v>8235000.0</v>
+      </c>
+      <c r="W23">
+        <v>9661000.0</v>
+      </c>
+      <c r="X23">
+        <v>7650000.0</v>
+      </c>
+      <c r="Y23">
+        <v>7336007.0</v>
+      </c>
+      <c r="Z23">
+        <v>8441000.0</v>
+      </c>
+      <c r="AA23">
+        <v>7524000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6683000.0</v>
+      </c>
+      <c r="AC23">
+        <v>6076107.0</v>
+      </c>
+      <c r="AD23">
+        <v>6054888.0</v>
+      </c>
+      <c r="AE23">
+        <v>5741556.0</v>
+      </c>
+      <c r="AF23">
+        <v>5449158.0</v>
+      </c>
+      <c r="AG23">
+        <v>4788767.0</v>
+      </c>
+      <c r="AH23">
+        <v>5135496.0</v>
+      </c>
+      <c r="AI23">
+        <v>4939533.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4504939.0</v>
+      </c>
+      <c r="AK23">
+        <v>4819732.0</v>
+      </c>
+      <c r="AL23">
+        <v>3653434.0</v>
+      </c>
+      <c r="AM23">
+        <v>3910624.0</v>
+      </c>
+      <c r="AN23">
+        <v>3489836.0</v>
+      </c>
+      <c r="AO23">
+        <v>2957261.0</v>
+      </c>
+      <c r="AP23">
+        <v>3223949.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3447974.0</v>
+      </c>
+      <c r="AR23">
+        <v>3111087.0</v>
+      </c>
+      <c r="AS23">
+        <v>2933499.0</v>
+      </c>
+      <c r="AT23">
+        <v>3088297.0</v>
+      </c>
+      <c r="AU23">
+        <v>3099110.0</v>
+      </c>
+      <c r="AV23">
+        <v>3336815.0</v>
+      </c>
+      <c r="AW23">
+        <v>1723531.0</v>
+      </c>
+      <c r="AX23">
+        <v>1666597.0</v>
+      </c>
+      <c r="AY23">
+        <v>1949753.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1681627.0</v>
+      </c>
+      <c r="BA23">
+        <v>1336903.0</v>
+      </c>
+      <c r="BB23">
+        <v>1561948.0</v>
+      </c>
+      <c r="BC23">
+        <v>1601283.0</v>
+      </c>
+      <c r="BD23">
+        <v>1498265.0</v>
+      </c>
+      <c r="BE23">
+        <v>1357803.0</v>
+      </c>
+      <c r="BF23">
+        <v>1557028.0</v>
+      </c>
+      <c r="BG23">
+        <v>1617472.0</v>
+      </c>
+      <c r="BH23">
+        <v>1304418.0</v>
+      </c>
+      <c r="BI23">
+        <v>2006061.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1331499.0</v>
+      </c>
+      <c r="BK23">
+        <v>1312313.0</v>
+      </c>
+      <c r="BL23">
+        <v>1240461.0</v>
+      </c>
+      <c r="BM23">
+        <v>1876045.0</v>
+      </c>
+      <c r="BN23">
+        <v>2051277.0</v>
+      </c>
+      <c r="BO23">
+        <v>2041392.0</v>
+      </c>
+      <c r="BP23">
+        <v>1872487.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1783576.0</v>
+      </c>
+      <c r="BR23">
+        <v>1866403.0</v>
+      </c>
+      <c r="BS23">
+        <v>1949963.0</v>
+      </c>
+      <c r="BT23">
+        <v>1731501.0</v>
+      </c>
+      <c r="BU23">
+        <v>1819759.0</v>
+      </c>
+      <c r="BV23">
+        <v>1787979.0</v>
+      </c>
+      <c r="BW23">
+        <v>1539900.0</v>
+      </c>
+      <c r="BX23">
+        <v>827567.0</v>
+      </c>
+      <c r="BY23">
+        <v>1600624.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1662887.0</v>
+      </c>
+      <c r="CA23">
+        <v>1709648.0</v>
+      </c>
+      <c r="CB23">
+        <v>1381844.0</v>
+      </c>
+      <c r="CC23">
+        <v>1422227.0</v>
+      </c>
+      <c r="CD23">
+        <v>1347750.0</v>
+      </c>
+      <c r="CE23">
+        <v>1194517.0</v>
+      </c>
+      <c r="CF23">
+        <v>1057575.0</v>
+      </c>
+      <c r="CG23">
+        <v>1144208.0</v>
+      </c>
+      <c r="CH23">
+        <v>1206775.0</v>
+      </c>
+      <c r="CI23">
+        <v>1037465.0</v>
+      </c>
+      <c r="CJ23">
+        <v>1067765.0</v>
+      </c>
+      <c r="CK23">
+        <v>1009200.0</v>
+      </c>
+      <c r="CL23">
+        <v>1122708.0</v>
+      </c>
+      <c r="CM23">
+        <v>1347526.0</v>
+      </c>
+      <c r="CN23">
+        <v>1100962.0</v>
+      </c>
+      <c r="CO23">
+        <v>1196290.0</v>
+      </c>
+      <c r="CP23">
+        <v>1028283.0</v>
+      </c>
+      <c r="CQ23">
+        <v>1052326.0</v>
+      </c>
+      <c r="CR23">
+        <v>945277.0</v>
+      </c>
+      <c r="CS23">
+        <v>1059777.0</v>
+      </c>
+      <c r="CT23">
+        <v>1008330.0</v>
+      </c>
+      <c r="CU23">
+        <v>883880.0</v>
+      </c>
+      <c r="CV23">
+        <v>991741.0</v>
+      </c>
+      <c r="CW23">
+        <v>958150.0</v>
+      </c>
+      <c r="CX23">
+        <v>1036584.0</v>
+      </c>
+      <c r="CY23">
+        <v>1053817.0</v>
+      </c>
+      <c r="CZ23">
+        <v>1067980.0</v>
+      </c>
+      <c r="DA23">
+        <v>1064324.0</v>
+      </c>
+      <c r="DB23">
+        <v>909741.0</v>
+      </c>
+      <c r="DC23">
+        <v>1039457.0</v>
+      </c>
+      <c r="DD23">
+        <v>852693.0</v>
+      </c>
+      <c r="DE23">
+        <v>1175852.0</v>
+      </c>
+      <c r="DF23">
+        <v>900000.0</v>
+      </c>
+      <c r="DG23">
+        <v>800000.0</v>
+      </c>
+      <c r="DH23">
+        <v>900000.0</v>
+      </c>
+      <c r="DI23">
+        <v>1529633.0</v>
+      </c>
+      <c r="DJ23">
+        <v>700000.0</v>
+      </c>
+      <c r="DK23">
+        <v>500000.0</v>
+      </c>
+      <c r="DL23">
+        <v>500000.0</v>
+      </c>
+      <c r="DM23">
+        <v>1262388.0</v>
+      </c>
+      <c r="DN23">
+        <v>600000.0</v>
+      </c>
+      <c r="DO23">
+        <v>600000.0</v>
+      </c>
+      <c r="DP23">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:120">
+      <c r="A24" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+    </row>
+    <row r="25" spans="1:120">
+      <c r="A25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>1368000.0</v>
+      </c>
+      <c r="C25">
+        <v>1547000.0</v>
+      </c>
+      <c r="D25">
+        <v>1346000.0</v>
+      </c>
+      <c r="E25">
+        <v>1354000.0</v>
+      </c>
+      <c r="F25">
+        <v>2318000.0</v>
+      </c>
+      <c r="G25">
+        <v>2274000.0</v>
+      </c>
+      <c r="H25">
+        <v>2265000.0</v>
+      </c>
+      <c r="I25">
+        <v>2206000.0</v>
+      </c>
+      <c r="J25">
+        <v>1263000.0</v>
+      </c>
+      <c r="K25">
+        <v>1105000.0</v>
+      </c>
+      <c r="L25">
+        <v>1091000.0</v>
+      </c>
+      <c r="M25">
+        <v>1037000.0</v>
+      </c>
+      <c r="N25">
+        <v>945000.0</v>
+      </c>
+      <c r="O25">
+        <v>935000.0</v>
+      </c>
+      <c r="P25">
+        <v>923000.0</v>
+      </c>
+      <c r="Q25">
+        <v>850000.0</v>
+      </c>
+      <c r="R25">
+        <v>884000.0</v>
+      </c>
+      <c r="S25">
+        <v>995000.0</v>
+      </c>
+      <c r="T25">
+        <v>845000.0</v>
+      </c>
+      <c r="U25">
+        <v>928000.0</v>
+      </c>
+      <c r="V25">
+        <v>886000.0</v>
+      </c>
+      <c r="W25">
+        <v>911000.0</v>
+      </c>
+      <c r="X25">
+        <v>865000.0</v>
+      </c>
+      <c r="Y25">
+        <v>828254.0</v>
+      </c>
+      <c r="Z25">
+        <v>788363.0</v>
+      </c>
+      <c r="AA25">
+        <v>674601.0</v>
+      </c>
+      <c r="AB25">
+        <v>670712.0</v>
+      </c>
+      <c r="AC25">
+        <v>679662.0</v>
+      </c>
+      <c r="AD25">
+        <v>677820.0</v>
+      </c>
+      <c r="AE25">
+        <v>697974.0</v>
+      </c>
+      <c r="AF25">
+        <v>694789.0</v>
+      </c>
+      <c r="AG25">
+        <v>705479.0</v>
+      </c>
+      <c r="AH25">
+        <v>687655.0</v>
+      </c>
+      <c r="AI25">
+        <v>689666.0</v>
+      </c>
+      <c r="AJ25">
+        <v>638504.0</v>
+      </c>
+      <c r="AK25">
+        <v>588037.0</v>
+      </c>
+      <c r="AL25">
+        <v>514092.0</v>
+      </c>
+      <c r="AM25">
+        <v>517261.0</v>
+      </c>
+      <c r="AN25">
+        <v>515688.0</v>
+      </c>
+      <c r="AO25">
+        <v>482045.0</v>
+      </c>
+      <c r="AP25">
+        <v>479242.0</v>
+      </c>
+      <c r="AQ25">
+        <v>484793.0</v>
+      </c>
+      <c r="AR25">
+        <v>486236.0</v>
+      </c>
+      <c r="AS25">
+        <v>506028.0</v>
+      </c>
+      <c r="AT25">
+        <v>503573.0</v>
+      </c>
+      <c r="AU25">
+        <v>521791.0</v>
+      </c>
+      <c r="AV25">
+        <v>458201.0</v>
+      </c>
+      <c r="AW25">
+        <v>386844.0</v>
+      </c>
+      <c r="AX25">
+        <v>239317.0</v>
+      </c>
+      <c r="AY25">
+        <v>205668.0</v>
+      </c>
+      <c r="AZ25">
+        <v>205607.0</v>
+      </c>
+      <c r="BA25">
+        <v>197818.0</v>
+      </c>
+      <c r="BB25">
+        <v>185380.0</v>
+      </c>
+      <c r="BC25">
+        <v>189112.0</v>
+      </c>
+      <c r="BD25">
+        <v>194650.0</v>
+      </c>
+      <c r="BE25">
+        <v>207175.0</v>
+      </c>
+      <c r="BF25">
+        <v>183674.0</v>
+      </c>
+      <c r="BG25">
+        <v>315558.0</v>
+      </c>
+      <c r="BH25">
+        <v>9037.0</v>
+      </c>
+      <c r="BI25">
+        <v>712870.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-334560.0</v>
+      </c>
+      <c r="BK25">
+        <v>173199.0</v>
+      </c>
+      <c r="BL25">
+        <v>195794.0</v>
+      </c>
+      <c r="BM25">
+        <v>174757.0</v>
+      </c>
+      <c r="BN25">
+        <v>171031.0</v>
+      </c>
+      <c r="BO25">
+        <v>176393.0</v>
+      </c>
+      <c r="BP25">
+        <v>160762.0</v>
+      </c>
+      <c r="BQ25">
+        <v>147673.0</v>
+      </c>
+      <c r="BR25">
+        <v>139975.0</v>
+      </c>
+      <c r="BS25">
+        <v>131659.0</v>
+      </c>
+      <c r="BT25">
+        <v>141700.0</v>
+      </c>
+      <c r="BU25">
+        <v>148623.0</v>
+      </c>
+      <c r="BV25">
+        <v>117971.0</v>
+      </c>
+      <c r="BW25">
+        <v>140768.0</v>
+      </c>
+      <c r="BX25">
+        <v>136053.0</v>
+      </c>
+      <c r="BY25">
+        <v>126760.0</v>
+      </c>
+      <c r="BZ25">
+        <v>122098.0</v>
+      </c>
+      <c r="CA25">
+        <v>136330.0</v>
+      </c>
+      <c r="CB25">
+        <v>127260.0</v>
+      </c>
+      <c r="CC25">
+        <v>108498.0</v>
+      </c>
+      <c r="CD25">
+        <v>103893.0</v>
+      </c>
+      <c r="CE25">
+        <v>93215.0</v>
+      </c>
+      <c r="CF25">
+        <v>57569.0</v>
+      </c>
+      <c r="CG25">
+        <v>53275.0</v>
+      </c>
+      <c r="CH25">
+        <v>54287.0</v>
+      </c>
+      <c r="CI25">
+        <v>56763.0</v>
+      </c>
+      <c r="CJ25">
+        <v>42565.0</v>
+      </c>
+      <c r="CK25">
+        <v>55577.0</v>
+      </c>
+      <c r="CL25">
+        <v>39711.0</v>
+      </c>
+      <c r="CM25">
+        <v>68078.0</v>
+      </c>
+      <c r="CN25">
+        <v>60612.0</v>
+      </c>
+      <c r="CO25">
+        <v>48074.0</v>
+      </c>
+      <c r="CP25">
+        <v>53069.0</v>
+      </c>
+      <c r="CQ25">
+        <v>48970.0</v>
+      </c>
+      <c r="CR25">
+        <v>45482.0</v>
+      </c>
+      <c r="CS25">
+        <v>47486.0</v>
+      </c>
+      <c r="CT25">
+        <v>45700.0</v>
+      </c>
+      <c r="CU25">
+        <v>52770.0</v>
+      </c>
+      <c r="CV25">
+        <v>45874.0</v>
+      </c>
+      <c r="CW25">
+        <v>-35532.0</v>
+      </c>
+      <c r="CX25">
+        <v>67576.0</v>
+      </c>
+      <c r="CY25">
+        <v>194053.0</v>
+      </c>
+      <c r="CZ25">
+        <v>77198.0</v>
+      </c>
+      <c r="DA25">
+        <v>77198.0</v>
+      </c>
+      <c r="DB25">
+        <v>88803.0</v>
+      </c>
+      <c r="DC25">
+        <v>47530.0</v>
+      </c>
+      <c r="DD25">
+        <v>47621.0</v>
+      </c>
+      <c r="DE25">
+        <v>703764.0</v>
+      </c>
+      <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI25">
+        <v>832093.0</v>
+      </c>
+      <c r="DJ25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK25">
+        <v>100000.0</v>
+      </c>
+      <c r="DL25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DM25">
+        <v>339864.0</v>
+      </c>
+      <c r="DN25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO25"/>
+      <c r="DP25"/>
+    </row>
+    <row r="26" spans="1:120">
+      <c r="A26" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>3406000.0</v>
+      </c>
+      <c r="C26">
+        <v>3470000.0</v>
+      </c>
+      <c r="D26">
+        <v>2980000.0</v>
+      </c>
+      <c r="E26">
+        <v>1677000.0</v>
+      </c>
+      <c r="F26">
+        <v>1216000.0</v>
+      </c>
+      <c r="G26">
+        <v>2143000.0</v>
+      </c>
+      <c r="H26">
+        <v>1848000.0</v>
+      </c>
+      <c r="I26">
+        <v>1925000.0</v>
+      </c>
+      <c r="J26">
+        <v>1300000.0</v>
+      </c>
+      <c r="K26">
+        <v>1312000.0</v>
+      </c>
+      <c r="L26">
+        <v>1217000.0</v>
+      </c>
+      <c r="M26">
+        <v>1076000.0</v>
+      </c>
+      <c r="N26">
+        <v>945000.0</v>
+      </c>
+      <c r="O26">
+        <v>1317000.0</v>
+      </c>
+      <c r="P26">
+        <v>1166000.0</v>
+      </c>
+      <c r="Q26">
+        <v>769000.0</v>
+      </c>
+      <c r="R26">
+        <v>655000.0</v>
+      </c>
+      <c r="S26">
+        <v>902000.0</v>
+      </c>
+      <c r="T26">
+        <v>882000.0</v>
+      </c>
+      <c r="U26">
+        <v>1276000.0</v>
+      </c>
+      <c r="V26">
+        <v>670000.0</v>
+      </c>
+      <c r="W26">
+        <v>1292000.0</v>
+      </c>
+      <c r="X26">
+        <v>809000.0</v>
+      </c>
+      <c r="Y26">
+        <v>947939.0</v>
+      </c>
+      <c r="Z26">
+        <v>752000.0</v>
+      </c>
+      <c r="AA26">
+        <v>748000.0</v>
+      </c>
+      <c r="AB26">
+        <v>526000.0</v>
+      </c>
+      <c r="AC26">
+        <v>603054.0</v>
+      </c>
+      <c r="AD26">
+        <v>643255.0</v>
+      </c>
+      <c r="AE26">
+        <v>724034.0</v>
+      </c>
+      <c r="AF26">
+        <v>529636.0</v>
+      </c>
+      <c r="AG26">
+        <v>437153.0</v>
+      </c>
+      <c r="AH26">
+        <v>508356.0</v>
+      </c>
+      <c r="AI26">
+        <v>484329.0</v>
+      </c>
+      <c r="AJ26">
+        <v>360817.0</v>
+      </c>
+      <c r="AK26">
+        <v>415010.0</v>
+      </c>
+      <c r="AL26">
+        <v>253799.0</v>
+      </c>
+      <c r="AM26">
+        <v>408536.0</v>
+      </c>
+      <c r="AN26">
+        <v>290299.0</v>
+      </c>
+      <c r="AO26">
+        <v>283945.0</v>
+      </c>
+      <c r="AP26">
+        <v>348427.0</v>
+      </c>
+      <c r="AQ26">
+        <v>461389.0</v>
+      </c>
+      <c r="AR26">
+        <v>351307.0</v>
+      </c>
+      <c r="AS26">
+        <v>346843.0</v>
+      </c>
+      <c r="AT26">
+        <v>348285.0</v>
+      </c>
+      <c r="AU26">
+        <v>360708.0</v>
+      </c>
+      <c r="AV26">
+        <v>259912.0</v>
+      </c>
+      <c r="AW26">
+        <v>201966.0</v>
+      </c>
+      <c r="AX26">
+        <v>234685.0</v>
+      </c>
+      <c r="AY26">
+        <v>354007.0</v>
+      </c>
+      <c r="AZ26">
+        <v>162116.0</v>
+      </c>
+      <c r="BA26">
+        <v>168093.0</v>
+      </c>
+      <c r="BB26">
+        <v>206424.0</v>
+      </c>
+      <c r="BC26">
+        <v>247522.0</v>
+      </c>
+      <c r="BD26">
+        <v>180335.0</v>
+      </c>
+      <c r="BE26">
+        <v>202877.0</v>
+      </c>
+      <c r="BF26">
+        <v>228163.0</v>
+      </c>
+      <c r="BG26">
+        <v>264581.0</v>
+      </c>
+      <c r="BH26">
+        <v>92367.0</v>
+      </c>
+      <c r="BI26">
+        <v>234332.0</v>
+      </c>
+      <c r="BJ26">
+        <v>99507.0</v>
+      </c>
+      <c r="BK26">
+        <v>233894.0</v>
+      </c>
+      <c r="BL26">
+        <v>200754.0</v>
+      </c>
+      <c r="BM26">
+        <v>222130.0</v>
+      </c>
+      <c r="BN26">
+        <v>234318.0</v>
+      </c>
+      <c r="BO26">
+        <v>252098.0</v>
+      </c>
+      <c r="BP26">
+        <v>261325.0</v>
+      </c>
+      <c r="BQ26">
+        <v>118023.0</v>
+      </c>
+      <c r="BR26">
+        <v>294284.0</v>
+      </c>
+      <c r="BS26">
+        <v>286115.0</v>
+      </c>
+      <c r="BT26">
+        <v>269085.0</v>
+      </c>
+      <c r="BU26">
+        <v>290405.0</v>
+      </c>
+      <c r="BV26">
+        <v>222241.0</v>
+      </c>
+      <c r="BW26">
+        <v>251894.0</v>
+      </c>
+      <c r="BX26">
+        <v>225951.0</v>
+      </c>
+      <c r="BY26">
+        <v>188138.0</v>
+      </c>
+      <c r="BZ26">
+        <v>226749.0</v>
+      </c>
+      <c r="CA26">
+        <v>216432.0</v>
+      </c>
+      <c r="CB26">
+        <v>183627.0</v>
+      </c>
+      <c r="CC26">
+        <v>109610.0</v>
+      </c>
+      <c r="CD26">
+        <v>118707.0</v>
+      </c>
+      <c r="CE26">
+        <v>119713.0</v>
+      </c>
+      <c r="CF26">
+        <v>97222.0</v>
+      </c>
+      <c r="CG26">
+        <v>145635.0</v>
+      </c>
+      <c r="CH26">
+        <v>134007.0</v>
+      </c>
+      <c r="CI26">
+        <v>131227.0</v>
+      </c>
+      <c r="CJ26">
+        <v>113692.0</v>
+      </c>
+      <c r="CK26">
+        <v>99662.0</v>
+      </c>
+      <c r="CL26">
+        <v>117972.0</v>
+      </c>
+      <c r="CM26">
+        <v>153989.0</v>
+      </c>
+      <c r="CN26">
+        <v>143393.0</v>
+      </c>
+      <c r="CO26">
+        <v>114648.0</v>
+      </c>
+      <c r="CP26">
+        <v>73801.0</v>
+      </c>
+      <c r="CQ26">
+        <v>81585.0</v>
+      </c>
+      <c r="CR26">
+        <v>109598.0</v>
+      </c>
+      <c r="CS26">
+        <v>111691.0</v>
+      </c>
+      <c r="CT26">
+        <v>94929.0</v>
+      </c>
+      <c r="CU26">
+        <v>81534.0</v>
+      </c>
+      <c r="CV26">
+        <v>93989.0</v>
+      </c>
+      <c r="CW26">
+        <v>84328.0</v>
+      </c>
+      <c r="CX26">
+        <v>87161.0</v>
+      </c>
+      <c r="CY26">
+        <v>93447.0</v>
+      </c>
+      <c r="CZ26">
+        <v>89154.0</v>
+      </c>
+      <c r="DA26">
+        <v>65671.0</v>
+      </c>
+      <c r="DB26">
+        <v>69706.0</v>
+      </c>
+      <c r="DC26">
+        <v>74686.0</v>
+      </c>
+      <c r="DD26">
+        <v>89812.0</v>
+      </c>
+      <c r="DE26">
+        <v>118514.0</v>
+      </c>
+      <c r="DF26">
+        <v>100000.0</v>
+      </c>
+      <c r="DG26"/>
+      <c r="DH26">
+        <v>90446.0</v>
+      </c>
+      <c r="DI26">
+        <v>90446.0</v>
+      </c>
+      <c r="DJ26"/>
+      <c r="DK26">
+        <v>100000.0</v>
+      </c>
+      <c r="DL26">
+        <v>100000.0</v>
+      </c>
+      <c r="DM26">
+        <v>33023.0</v>
+      </c>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+    </row>
+    <row r="27" spans="1:120">
+      <c r="A27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27">
+        <v>2538000.0</v>
+      </c>
+      <c r="C27">
+        <v>2930000.0</v>
+      </c>
+      <c r="D27">
+        <v>3179000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>2680000.0</v>
+      </c>
+      <c r="G27">
+        <v>3717000.0</v>
+      </c>
+      <c r="H27">
+        <v>2851000.0</v>
+      </c>
+      <c r="I27">
+        <v>2578000.0</v>
+      </c>
+      <c r="J27">
+        <v>2399000.0</v>
+      </c>
+      <c r="K27">
+        <v>1949000.0</v>
+      </c>
+      <c r="L27">
+        <v>1989000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
+        <v>1683000.0</v>
+      </c>
+      <c r="O27">
+        <v>1730000.0</v>
+      </c>
+      <c r="P27">
+        <v>1485000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27">
+        <v>58445.0</v>
+      </c>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27">
+        <v>131783.0</v>
+      </c>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27">
+        <v>38000.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+    </row>
+    <row r="28" spans="1:120">
+      <c r="A28" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28">
+        <v>4684000.0</v>
+      </c>
+      <c r="C28">
+        <v>4113000.0</v>
+      </c>
+      <c r="D28">
+        <v>4019000.0</v>
+      </c>
+      <c r="E28">
+        <v>7508000.0</v>
+      </c>
+      <c r="F28">
+        <v>6141000.0</v>
+      </c>
+      <c r="G28">
+        <v>4555000.0</v>
+      </c>
+      <c r="H28">
+        <v>5393000.0</v>
+      </c>
+      <c r="I28">
+        <v>3473000.0</v>
+      </c>
+      <c r="J28">
+        <v>7678000.0</v>
+      </c>
+      <c r="K28">
+        <v>5518000.0</v>
+      </c>
+      <c r="L28">
+        <v>5682000.0</v>
+      </c>
+      <c r="M28">
+        <v>11459000.0</v>
+      </c>
+      <c r="N28">
+        <v>6548000.0</v>
+      </c>
+      <c r="O28">
+        <v>6049000.0</v>
+      </c>
+      <c r="P28">
+        <v>5764000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7594000.0</v>
+      </c>
+      <c r="R28">
+        <v>6799000.0</v>
+      </c>
+      <c r="S28">
+        <v>5584000.0</v>
+      </c>
+      <c r="T28">
+        <v>4988000.0</v>
+      </c>
+      <c r="U28">
+        <v>5606000.0</v>
+      </c>
+      <c r="V28">
+        <v>5094000.0</v>
+      </c>
+      <c r="W28">
+        <v>5458000.0</v>
+      </c>
+      <c r="X28">
+        <v>4408000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3713541.0</v>
+      </c>
+      <c r="Z28">
+        <v>5023132.0</v>
+      </c>
+      <c r="AA28">
+        <v>4110018.0</v>
+      </c>
+      <c r="AB28">
+        <v>3513361.0</v>
+      </c>
+      <c r="AC28">
+        <v>3182239.0</v>
+      </c>
+      <c r="AD28">
+        <v>3087445.0</v>
+      </c>
+      <c r="AE28">
+        <v>2809691.0</v>
+      </c>
+      <c r="AF28">
+        <v>2719151.0</v>
+      </c>
+      <c r="AG28">
+        <v>2231448.0</v>
+      </c>
+      <c r="AH28">
+        <v>2604168.0</v>
+      </c>
+      <c r="AI28">
+        <v>2339721.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2408514.0</v>
+      </c>
+      <c r="AK28">
+        <v>2373176.0</v>
+      </c>
+      <c r="AL28">
+        <v>1954871.0</v>
+      </c>
+      <c r="AM28">
+        <v>1948136.0</v>
+      </c>
+      <c r="AN28">
+        <v>1863555.0</v>
+      </c>
+      <c r="AO28">
+        <v>1481923.0</v>
+      </c>
+      <c r="AP28">
+        <v>1680707.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1722844.0</v>
+      </c>
+      <c r="AR28">
+        <v>1676433.0</v>
+      </c>
+      <c r="AS28">
+        <v>1471582.0</v>
+      </c>
+      <c r="AT28">
+        <v>1624610.0</v>
+      </c>
+      <c r="AU28">
+        <v>1612742.0</v>
+      </c>
+      <c r="AV28">
+        <v>2079169.0</v>
+      </c>
+      <c r="AW28">
+        <v>1060715.0</v>
+      </c>
+      <c r="AX28">
+        <v>1204312.0</v>
+      </c>
+      <c r="AY28">
+        <v>1103547.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1071091.0</v>
+      </c>
+      <c r="BA28">
+        <v>3549495.0</v>
+      </c>
+      <c r="BB28">
+        <v>903589.0</v>
+      </c>
+      <c r="BC28">
+        <v>854983.0</v>
+      </c>
+      <c r="BD28">
+        <v>931060.0</v>
+      </c>
+      <c r="BE28">
+        <v>831448.0</v>
+      </c>
+      <c r="BF28">
+        <v>891131.0</v>
+      </c>
+      <c r="BG28">
+        <v>956325.0</v>
+      </c>
+      <c r="BH28">
+        <v>700113.0</v>
+      </c>
+      <c r="BI28">
+        <v>1199040.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1063414.0</v>
+      </c>
+      <c r="BK28">
+        <v>980327.0</v>
+      </c>
+      <c r="BL28">
+        <v>1062375.0</v>
+      </c>
+      <c r="BM28">
+        <v>1114972.0</v>
+      </c>
+      <c r="BN28">
+        <v>1117557.0</v>
+      </c>
+      <c r="BO28">
+        <v>1088819.0</v>
+      </c>
+      <c r="BP28">
+        <v>1004273.0</v>
+      </c>
+      <c r="BQ28">
+        <v>966417.0</v>
+      </c>
+      <c r="BR28">
+        <v>989165.0</v>
+      </c>
+      <c r="BS28">
+        <v>1036724.0</v>
+      </c>
+      <c r="BT28">
+        <v>903690.0</v>
+      </c>
+      <c r="BU28">
+        <v>994508.0</v>
+      </c>
+      <c r="BV28">
+        <v>941982.0</v>
+      </c>
+      <c r="BW28">
+        <v>832493.0</v>
+      </c>
+      <c r="BX28">
+        <v>930291.0</v>
+      </c>
+      <c r="BY28">
+        <v>879523.0</v>
+      </c>
+      <c r="BZ28">
+        <v>885352.0</v>
+      </c>
+      <c r="CA28">
+        <v>936114.0</v>
+      </c>
+      <c r="CB28">
+        <v>756777.0</v>
+      </c>
+      <c r="CC28">
+        <v>860258.0</v>
+      </c>
+      <c r="CD28">
+        <v>795547.0</v>
+      </c>
+      <c r="CE28">
+        <v>687737.0</v>
+      </c>
+      <c r="CF28">
+        <v>628756.0</v>
+      </c>
+      <c r="CG28">
+        <v>611578.0</v>
+      </c>
+      <c r="CH28">
+        <v>644502.0</v>
+      </c>
+      <c r="CI28">
+        <v>535442.0</v>
+      </c>
+      <c r="CJ28">
+        <v>631945.0</v>
+      </c>
+      <c r="CK28">
+        <v>546683.0</v>
+      </c>
+      <c r="CL28">
+        <v>622005.0</v>
+      </c>
+      <c r="CM28">
+        <v>733747.0</v>
+      </c>
+      <c r="CN28">
+        <v>605823.0</v>
+      </c>
+      <c r="CO28">
+        <v>662690.0</v>
+      </c>
+      <c r="CP28">
+        <v>540183.0</v>
+      </c>
+      <c r="CQ28">
+        <v>598946.0</v>
+      </c>
+      <c r="CR28">
+        <v>502881.0</v>
+      </c>
+      <c r="CS28">
+        <v>570460.0</v>
+      </c>
+      <c r="CT28">
+        <v>540337.0</v>
+      </c>
+      <c r="CU28">
+        <v>469248.0</v>
+      </c>
+      <c r="CV28">
+        <v>525207.0</v>
+      </c>
+      <c r="CW28">
+        <v>617141.0</v>
+      </c>
+      <c r="CX28">
+        <v>549606.0</v>
+      </c>
+      <c r="CY28">
+        <v>532288.0</v>
+      </c>
+      <c r="CZ28">
+        <v>530440.0</v>
+      </c>
+      <c r="DA28">
+        <v>530440.0</v>
+      </c>
+      <c r="DB28">
+        <v>490809.0</v>
+      </c>
+      <c r="DC28">
+        <v>596408.0</v>
+      </c>
+      <c r="DD28">
+        <v>525292.0</v>
+      </c>
+      <c r="DE28">
+        <v>608828.0</v>
+      </c>
+      <c r="DF28">
+        <v>600000.0</v>
+      </c>
+      <c r="DG28">
+        <v>600000.0</v>
+      </c>
+      <c r="DH28">
+        <v>600000.0</v>
+      </c>
+      <c r="DI28">
+        <v>683282.0</v>
+      </c>
+      <c r="DJ28">
+        <v>700000.0</v>
+      </c>
+      <c r="DK28">
+        <v>700000.0</v>
+      </c>
+      <c r="DL28">
+        <v>600000.0</v>
+      </c>
+      <c r="DM28">
+        <v>877022.0</v>
+      </c>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+    </row>
+    <row r="29" spans="1:120">
+      <c r="A29" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>1231000.0</v>
+      </c>
+      <c r="C29">
+        <v>1351000.0</v>
+      </c>
+      <c r="D29">
+        <v>294000.0</v>
+      </c>
+      <c r="E29">
+        <v>1570000.0</v>
+      </c>
+      <c r="F29">
+        <v>-6727000.0</v>
+      </c>
+      <c r="G29">
+        <v>434000.0</v>
+      </c>
+      <c r="H29">
+        <v>64000.0</v>
+      </c>
+      <c r="I29">
+        <v>20000.0</v>
+      </c>
+      <c r="J29">
+        <v>753000.0</v>
+      </c>
+      <c r="K29">
+        <v>1223000.0</v>
+      </c>
+      <c r="L29">
+        <v>461000.0</v>
+      </c>
+      <c r="M29">
+        <v>-465000.0</v>
+      </c>
+      <c r="N29">
+        <v>932000.0</v>
+      </c>
+      <c r="O29">
+        <v>894000.0</v>
+      </c>
+      <c r="P29">
+        <v>373000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-69000.0</v>
+      </c>
+      <c r="R29">
+        <v>747000.0</v>
+      </c>
+      <c r="S29">
+        <v>1124000.0</v>
+      </c>
+      <c r="T29">
+        <v>830000.0</v>
+      </c>
+      <c r="U29">
+        <v>-130000.0</v>
+      </c>
+      <c r="V29">
+        <v>704000.0</v>
+      </c>
+      <c r="W29">
+        <v>212000.0</v>
+      </c>
+      <c r="X29">
+        <v>517000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-150287.0</v>
+      </c>
+      <c r="Z29">
+        <v>844073.0</v>
+      </c>
+      <c r="AA29">
+        <v>686013.0</v>
+      </c>
+      <c r="AB29">
+        <v>675190.0</v>
+      </c>
+      <c r="AC29">
+        <v>-72443.0</v>
+      </c>
+      <c r="AD29">
+        <v>963734.0</v>
+      </c>
+      <c r="AE29">
+        <v>596184.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+    </row>
+    <row r="30" spans="1:120">
+      <c r="A30" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30">
+        <v>10628000.0</v>
+      </c>
+      <c r="C30">
+        <v>10513000.0</v>
+      </c>
+      <c r="D30">
+        <v>10178000.0</v>
+      </c>
+      <c r="E30">
+        <v>16801000.0</v>
+      </c>
+      <c r="F30">
+        <v>87258000.0</v>
+      </c>
+      <c r="G30">
+        <v>10415000.0</v>
+      </c>
+      <c r="H30">
+        <v>10092000.0</v>
+      </c>
+      <c r="I30">
+        <v>7976000.0</v>
+      </c>
+      <c r="J30">
+        <v>11377000.0</v>
+      </c>
+      <c r="K30">
+        <v>8779000.0</v>
+      </c>
+      <c r="L30">
+        <v>8888000.0</v>
+      </c>
+      <c r="M30">
+        <v>12535000.0</v>
+      </c>
+      <c r="N30">
+        <v>9176000.0</v>
+      </c>
+      <c r="O30">
+        <v>9096000.0</v>
+      </c>
+      <c r="P30">
+        <v>8415000.0</v>
+      </c>
+      <c r="Q30">
+        <v>8363000.0</v>
+      </c>
+      <c r="R30">
+        <v>7454000.0</v>
+      </c>
+      <c r="S30">
+        <v>6486000.0</v>
+      </c>
+      <c r="T30">
+        <v>5870000.0</v>
+      </c>
+      <c r="U30">
+        <v>6882000.0</v>
+      </c>
+      <c r="V30">
+        <v>5764000.0</v>
+      </c>
+      <c r="W30">
+        <v>6750000.0</v>
+      </c>
+      <c r="X30">
+        <v>5217000.0</v>
+      </c>
+      <c r="Y30">
+        <v>4661479.0</v>
+      </c>
+      <c r="Z30">
+        <v>5775000.0</v>
+      </c>
+      <c r="AA30">
+        <v>4858000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4040000.0</v>
+      </c>
+      <c r="AC30">
+        <v>3785293.0</v>
+      </c>
+      <c r="AD30">
+        <v>3730700.0</v>
+      </c>
+      <c r="AE30">
+        <v>3533725.0</v>
+      </c>
+      <c r="AF30">
+        <v>3248787.0</v>
+      </c>
+      <c r="AG30">
+        <v>2668601.0</v>
+      </c>
+      <c r="AH30">
+        <v>3112524.0</v>
+      </c>
+      <c r="AI30">
+        <v>2824050.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2769331.0</v>
+      </c>
+      <c r="AK30">
+        <v>2846631.0</v>
+      </c>
+      <c r="AL30">
+        <v>2208670.0</v>
+      </c>
+      <c r="AM30">
+        <v>2356672.0</v>
+      </c>
+      <c r="AN30">
+        <v>2153854.0</v>
+      </c>
+      <c r="AO30">
+        <v>1897651.0</v>
+      </c>
+      <c r="AP30">
+        <v>2029134.0</v>
+      </c>
+      <c r="AQ30">
+        <v>2184233.0</v>
+      </c>
+      <c r="AR30">
+        <v>2027740.0</v>
+      </c>
+      <c r="AS30">
+        <v>1856425.0</v>
+      </c>
+      <c r="AT30">
+        <v>1955602.0</v>
+      </c>
+      <c r="AU30">
+        <v>1968203.0</v>
+      </c>
+      <c r="AV30">
+        <v>2339081.0</v>
+      </c>
+      <c r="AW30">
+        <v>1262681.0</v>
+      </c>
+      <c r="AX30">
+        <v>1438997.0</v>
+      </c>
+      <c r="AY30">
+        <v>1457554.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1233207.0</v>
+      </c>
+      <c r="BA30">
+        <v>1027956.0</v>
+      </c>
+      <c r="BB30">
+        <v>1110013.0</v>
+      </c>
+      <c r="BC30">
+        <v>1102505.0</v>
+      </c>
+      <c r="BD30">
+        <v>1111395.0</v>
+      </c>
+      <c r="BE30">
+        <v>1034325.0</v>
+      </c>
+      <c r="BF30">
+        <v>1119294.0</v>
+      </c>
+      <c r="BG30">
+        <v>1220906.0</v>
+      </c>
+      <c r="BH30">
+        <v>952048.0</v>
+      </c>
+      <c r="BI30">
+        <v>1433372.0</v>
+      </c>
+      <c r="BJ30">
+        <v>877592.0</v>
+      </c>
+      <c r="BK30">
+        <v>899535.0</v>
+      </c>
+      <c r="BL30">
+        <v>886805.0</v>
+      </c>
+      <c r="BM30">
+        <v>1337102.0</v>
+      </c>
+      <c r="BN30">
+        <v>1351875.0</v>
+      </c>
+      <c r="BO30">
+        <v>1340917.0</v>
+      </c>
+      <c r="BP30">
+        <v>1265598.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1084440.0</v>
+      </c>
+      <c r="BR30">
+        <v>1283449.0</v>
+      </c>
+      <c r="BS30">
+        <v>1322839.0</v>
+      </c>
+      <c r="BT30">
+        <v>1172775.0</v>
+      </c>
+      <c r="BU30">
+        <v>1284913.0</v>
+      </c>
+      <c r="BV30">
+        <v>1164223.0</v>
+      </c>
+      <c r="BW30">
+        <v>1084387.0</v>
+      </c>
+      <c r="BX30">
+        <v>341627.0</v>
+      </c>
+      <c r="BY30">
+        <v>1067661.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1112101.0</v>
+      </c>
+      <c r="CA30">
+        <v>1152546.0</v>
+      </c>
+      <c r="CB30">
+        <v>940404.0</v>
+      </c>
+      <c r="CC30">
+        <v>969868.0</v>
+      </c>
+      <c r="CD30">
+        <v>914254.0</v>
+      </c>
+      <c r="CE30">
+        <v>807450.0</v>
+      </c>
+      <c r="CF30">
+        <v>725978.0</v>
+      </c>
+      <c r="CG30">
+        <v>757213.0</v>
+      </c>
+      <c r="CH30">
+        <v>778509.0</v>
+      </c>
+      <c r="CI30">
+        <v>666669.0</v>
+      </c>
+      <c r="CJ30">
+        <v>745637.0</v>
+      </c>
+      <c r="CK30">
+        <v>646345.0</v>
+      </c>
+      <c r="CL30">
+        <v>739977.0</v>
+      </c>
+      <c r="CM30">
+        <v>887736.0</v>
+      </c>
+      <c r="CN30">
+        <v>749216.0</v>
+      </c>
+      <c r="CO30">
+        <v>777338.0</v>
+      </c>
+      <c r="CP30">
+        <v>613984.0</v>
+      </c>
+      <c r="CQ30">
+        <v>680531.0</v>
+      </c>
+      <c r="CR30">
+        <v>612479.0</v>
+      </c>
+      <c r="CS30">
+        <v>682151.0</v>
+      </c>
+      <c r="CT30">
+        <v>635266.0</v>
+      </c>
+      <c r="CU30">
+        <v>550782.0</v>
+      </c>
+      <c r="CV30">
+        <v>619196.0</v>
+      </c>
+      <c r="CW30">
+        <v>655195.0</v>
+      </c>
+      <c r="CX30">
+        <v>652069.0</v>
+      </c>
+      <c r="CY30">
+        <v>588953.0</v>
+      </c>
+      <c r="CZ30">
+        <v>657484.0</v>
+      </c>
+      <c r="DA30">
+        <v>673309.0</v>
+      </c>
+      <c r="DB30">
+        <v>627822.0</v>
+      </c>
+      <c r="DC30">
+        <v>718624.0</v>
+      </c>
+      <c r="DD30">
+        <v>640949.0</v>
+      </c>
+      <c r="DE30">
+        <v>527342.0</v>
+      </c>
+      <c r="DF30">
+        <v>600000.0</v>
+      </c>
+      <c r="DG30">
+        <v>400000.0</v>
+      </c>
+      <c r="DH30">
+        <v>600000.0</v>
+      </c>
+      <c r="DI30">
+        <v>573728.0</v>
+      </c>
+      <c r="DJ30">
+        <v>300000.0</v>
+      </c>
+      <c r="DK30">
+        <v>300000.0</v>
+      </c>
+      <c r="DL30">
+        <v>300000.0</v>
+      </c>
+      <c r="DM30">
+        <v>710045.0</v>
+      </c>
+      <c r="DN30">
+        <v>300000.0</v>
+      </c>
+      <c r="DO30">
+        <v>300000.0</v>
+      </c>
+      <c r="DP30">
+        <v>600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:120">
+      <c r="A31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31">
+        <v>307000.0</v>
+      </c>
+      <c r="C31">
+        <v>256000.0</v>
+      </c>
+      <c r="D31">
+        <v>257000.0</v>
+      </c>
+      <c r="E31">
+        <v>-9000.0</v>
+      </c>
+      <c r="F31">
+        <v>182000.0</v>
+      </c>
+      <c r="G31">
+        <v>796000.0</v>
+      </c>
+      <c r="H31">
+        <v>144000.0</v>
+      </c>
+      <c r="I31">
+        <v>2014000.0</v>
+      </c>
+      <c r="J31">
+        <v>2010000.0</v>
+      </c>
+      <c r="K31">
+        <v>810000.0</v>
+      </c>
+      <c r="L31">
+        <v>1446000.0</v>
+      </c>
+      <c r="M31">
+        <v>353000.0</v>
+      </c>
+      <c r="N31">
+        <v>843000.0</v>
+      </c>
+      <c r="O31">
+        <v>1034000.0</v>
+      </c>
+      <c r="P31">
+        <v>740000.0</v>
+      </c>
+      <c r="Q31">
+        <v>198000.0</v>
+      </c>
+      <c r="R31">
+        <v>-112000.0</v>
+      </c>
+      <c r="S31">
+        <v>53000.0</v>
+      </c>
+      <c r="T31">
+        <v>65000.0</v>
+      </c>
+      <c r="U31">
+        <v>1000.0</v>
+      </c>
+      <c r="V31">
+        <v>-51000.0</v>
+      </c>
+      <c r="W31">
+        <v>-63000.0</v>
+      </c>
+      <c r="X31">
+        <v>-55000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-166227.0</v>
+      </c>
+      <c r="Z31">
+        <v>-77000.0</v>
+      </c>
+      <c r="AA31">
+        <v>10000.0</v>
+      </c>
+      <c r="AB31">
+        <v>15000.0</v>
+      </c>
+      <c r="AC31">
+        <v>36996.0</v>
+      </c>
+      <c r="AD31">
+        <v>-29593.0</v>
+      </c>
+      <c r="AE31">
+        <v>-34531.0</v>
+      </c>
+      <c r="AF31">
+        <v>-65127.0</v>
+      </c>
+      <c r="AG31">
+        <v>-58493.0</v>
+      </c>
+      <c r="AH31">
+        <v>-20922.0</v>
+      </c>
+      <c r="AI31">
+        <v>-32593.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-46839.0</v>
+      </c>
+      <c r="AK31">
+        <v>-43138.0</v>
+      </c>
+      <c r="AL31">
+        <v>-10250.0</v>
+      </c>
+      <c r="AM31">
+        <v>-10012.0</v>
+      </c>
+      <c r="AN31">
+        <v>39383.0</v>
+      </c>
+      <c r="AO31">
+        <v>26569.0</v>
+      </c>
+      <c r="AP31">
+        <v>12286.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-23844.0</v>
+      </c>
+      <c r="AR31">
+        <v>-10428.0</v>
+      </c>
+      <c r="AS31">
+        <v>-98886.0</v>
+      </c>
+      <c r="AT31">
+        <v>-31241.0</v>
+      </c>
+      <c r="AU31">
+        <v>-30272.0</v>
+      </c>
+      <c r="AV31">
+        <v>-3198.0</v>
+      </c>
+      <c r="AW31">
+        <v>13448.0</v>
+      </c>
+      <c r="AX31">
+        <v>15357.0</v>
+      </c>
+      <c r="AY31">
+        <v>12385.0</v>
+      </c>
+      <c r="AZ31">
+        <v>32735.0</v>
+      </c>
+      <c r="BA31">
+        <v>12254.0</v>
+      </c>
+      <c r="BB31">
+        <v>12917.0</v>
+      </c>
+      <c r="BC31">
+        <v>55452.0</v>
+      </c>
+      <c r="BD31">
+        <v>103786.0</v>
+      </c>
+      <c r="BE31">
+        <v>57319.0</v>
+      </c>
+      <c r="BF31">
+        <v>77385.0</v>
+      </c>
+      <c r="BG31">
+        <v>87808.0</v>
+      </c>
+      <c r="BH31">
+        <v>120256.0</v>
+      </c>
+      <c r="BI31">
+        <v>58367.0</v>
+      </c>
+      <c r="BJ31">
+        <v>57611.0</v>
+      </c>
+      <c r="BK31">
+        <v>28898.0</v>
+      </c>
+      <c r="BL31">
+        <v>23961.0</v>
+      </c>
+      <c r="BM31">
+        <v>27325.0</v>
+      </c>
+      <c r="BN31">
+        <v>44357.0</v>
+      </c>
+      <c r="BO31">
+        <v>65521.0</v>
+      </c>
+      <c r="BP31">
+        <v>96671.0</v>
+      </c>
+      <c r="BQ31">
+        <v>70727.0</v>
+      </c>
+      <c r="BR31">
+        <v>40852.0</v>
+      </c>
+      <c r="BS31">
+        <v>51946.0</v>
+      </c>
+      <c r="BT31">
+        <v>51306.0</v>
+      </c>
+      <c r="BU31">
+        <v>134610.0</v>
+      </c>
+      <c r="BV31">
+        <v>7608.0</v>
+      </c>
+      <c r="BW31">
+        <v>62000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-750808.0</v>
+      </c>
+      <c r="BY31">
+        <v>35795.0</v>
+      </c>
+      <c r="BZ31">
+        <v>34600.0</v>
+      </c>
+      <c r="CA31">
+        <v>32038.0</v>
+      </c>
+      <c r="CB31">
+        <v>19258.0</v>
+      </c>
+      <c r="CC31">
+        <v>25557.0</v>
+      </c>
+      <c r="CD31">
+        <v>19154.0</v>
+      </c>
+      <c r="CE31">
+        <v>12700.0</v>
+      </c>
+      <c r="CF31">
+        <v>-1771.0</v>
+      </c>
+      <c r="CG31">
+        <v>7780.0</v>
+      </c>
+      <c r="CH31">
+        <v>5587.0</v>
+      </c>
+      <c r="CI31">
+        <v>14525.0</v>
+      </c>
+      <c r="CJ31">
+        <v>23798.0</v>
+      </c>
+      <c r="CK31">
+        <v>10962.0</v>
+      </c>
+      <c r="CL31">
+        <v>22062.0</v>
+      </c>
+      <c r="CM31">
+        <v>19206.0</v>
+      </c>
+      <c r="CN31">
+        <v>20121.0</v>
+      </c>
+      <c r="CO31">
+        <v>477.0</v>
+      </c>
+      <c r="CP31">
+        <v>-5321.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-1068.0</v>
+      </c>
+      <c r="CR31">
+        <v>-1525.0</v>
+      </c>
+      <c r="CS31">
+        <v>-1147.0</v>
+      </c>
+      <c r="CT31">
+        <v>-2600.0</v>
+      </c>
+      <c r="CU31">
+        <v>-4811.0</v>
+      </c>
+      <c r="CV31">
+        <v>-5041.0</v>
+      </c>
+      <c r="CW31">
+        <v>-4897.0</v>
+      </c>
+      <c r="CX31">
+        <v>-5472.0</v>
+      </c>
+      <c r="CY31">
+        <v>-5562.0</v>
+      </c>
+      <c r="CZ31">
+        <v>9657.0</v>
+      </c>
+      <c r="DA31">
+        <v>775.0</v>
+      </c>
+      <c r="DB31">
+        <v>-1516.0</v>
+      </c>
+      <c r="DC31">
+        <v>-52492.0</v>
+      </c>
+      <c r="DD31">
+        <v>38777.0</v>
+      </c>
+      <c r="DE31">
+        <v>-50000.0</v>
+      </c>
+      <c r="DF31">
+        <v>200000.0</v>
+      </c>
+      <c r="DG31">
+        <v>200000.0</v>
+      </c>
+      <c r="DH31">
+        <v>100000.0</v>
+      </c>
+      <c r="DI31">
+        <v>-124933.0</v>
+      </c>
+      <c r="DJ31">
+        <v>400000.0</v>
+      </c>
+      <c r="DK31">
+        <v>600000.0</v>
+      </c>
+      <c r="DL31">
+        <v>500000.0</v>
+      </c>
+      <c r="DM31">
+        <v>-62841.0</v>
+      </c>
+      <c r="DN31">
+        <v>300000.0</v>
+      </c>
+      <c r="DO31">
+        <v>100000.0</v>
+      </c>
+      <c r="DP31">
+        <v>-600000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:120">
+      <c r="A32" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32">
+        <v>21886000.0</v>
+      </c>
+      <c r="C32">
+        <v>24291000.0</v>
+      </c>
+      <c r="D32">
+        <v>18421000.0</v>
+      </c>
+      <c r="E32">
+        <v>17460000.0</v>
+      </c>
+      <c r="F32">
+        <v>20363000.0</v>
+      </c>
+      <c r="G32">
+        <v>22432000.0</v>
+      </c>
+      <c r="H32">
+        <v>18924000.0</v>
+      </c>
+      <c r="I32">
+        <v>18664000.0</v>
+      </c>
+      <c r="J32">
+        <v>18544000.0</v>
+      </c>
+      <c r="K32">
+        <v>18305000.0</v>
+      </c>
+      <c r="L32">
+        <v>14500000.0</v>
+      </c>
+      <c r="M32">
+        <v>15629000.0</v>
+      </c>
+      <c r="N32">
+        <v>16234000.0</v>
+      </c>
+      <c r="O32">
+        <v>15750000.0</v>
+      </c>
+      <c r="P32">
+        <v>11964000.0</v>
+      </c>
+      <c r="Q32">
+        <v>11734000.0</v>
+      </c>
+      <c r="R32">
+        <v>14959000.0</v>
+      </c>
+      <c r="S32">
+        <v>14796000.0</v>
+      </c>
+      <c r="T32">
+        <v>12417000.0</v>
+      </c>
+      <c r="U32">
+        <v>9841000.0</v>
+      </c>
+      <c r="V32">
+        <v>12777000.0</v>
+      </c>
+      <c r="W32">
+        <v>13147000.0</v>
+      </c>
+      <c r="X32">
+        <v>10701000.0</v>
+      </c>
+      <c r="Y32">
+        <v>9540081.0</v>
+      </c>
+      <c r="Z32">
+        <v>12298000.0</v>
+      </c>
+      <c r="AA32">
+        <v>10350000.0</v>
+      </c>
+      <c r="AB32">
+        <v>9401000.0</v>
+      </c>
+      <c r="AC32">
+        <v>8025895.0</v>
+      </c>
+      <c r="AD32">
+        <v>9936921.0</v>
+      </c>
+      <c r="AE32">
+        <v>8471720.0</v>
+      </c>
+      <c r="AF32">
+        <v>7535903.0</v>
+      </c>
+      <c r="AG32">
+        <v>6687959.0</v>
+      </c>
+      <c r="AH32">
+        <v>8553068.0</v>
+      </c>
+      <c r="AI32">
+        <v>7356714.0</v>
+      </c>
+      <c r="AJ32">
+        <v>7068782.0</v>
+      </c>
+      <c r="AK32">
+        <v>6265869.0</v>
+      </c>
+      <c r="AL32">
+        <v>6748518.0</v>
+      </c>
+      <c r="AM32">
+        <v>5705590.0</v>
+      </c>
+      <c r="AN32">
+        <v>5417933.0</v>
+      </c>
+      <c r="AO32">
+        <v>3957540.0</v>
+      </c>
+      <c r="AP32">
+        <v>6012193.0</v>
+      </c>
+      <c r="AQ32">
+        <v>5163726.0</v>
+      </c>
+      <c r="AR32">
+        <v>4838620.0</v>
+      </c>
+      <c r="AS32">
+        <v>3711784.0</v>
+      </c>
+      <c r="AT32">
+        <v>5942082.0</v>
+      </c>
+      <c r="AU32">
+        <v>4574191.0</v>
+      </c>
+      <c r="AV32">
+        <v>4086192.0</v>
+      </c>
+      <c r="AW32">
+        <v>1997821.0</v>
+      </c>
+      <c r="AX32">
+        <v>3740567.0</v>
+      </c>
+      <c r="AY32">
+        <v>3081492.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2641000.0</v>
+      </c>
+      <c r="BA32">
+        <v>1567776.0</v>
+      </c>
+      <c r="BB32">
+        <v>3094779.0</v>
+      </c>
+      <c r="BC32">
+        <v>3118121.0</v>
+      </c>
+      <c r="BD32">
+        <v>2290094.0</v>
+      </c>
+      <c r="BE32">
+        <v>1639926.0</v>
+      </c>
+      <c r="BF32">
+        <v>2771500.0</v>
+      </c>
+      <c r="BG32">
+        <v>2789226.0</v>
+      </c>
+      <c r="BH32">
+        <v>2247956.0</v>
+      </c>
+      <c r="BI32">
+        <v>2120183.0</v>
+      </c>
+      <c r="BJ32">
+        <v>2639508.0</v>
+      </c>
+      <c r="BK32">
+        <v>2621686.0</v>
+      </c>
+      <c r="BL32">
+        <v>2050434.0</v>
+      </c>
+      <c r="BM32">
+        <v>2206122.0</v>
+      </c>
+      <c r="BN32">
+        <v>3118936.0</v>
+      </c>
+      <c r="BO32">
+        <v>2949719.0</v>
+      </c>
+      <c r="BP32">
+        <v>2437052.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1839735.0</v>
+      </c>
+      <c r="BR32">
+        <v>2713524.0</v>
+      </c>
+      <c r="BS32">
+        <v>2456762.0</v>
+      </c>
+      <c r="BT32">
+        <v>2133250.0</v>
+      </c>
+      <c r="BU32">
+        <v>1836133.0</v>
+      </c>
+      <c r="BV32">
+        <v>2968353.0</v>
+      </c>
+      <c r="BW32">
+        <v>2179675.0</v>
+      </c>
+      <c r="BX32">
+        <v>1983809.0</v>
+      </c>
+      <c r="BY32">
+        <v>2236298.0</v>
+      </c>
+      <c r="BZ32">
+        <v>2631225.0</v>
+      </c>
+      <c r="CA32">
+        <v>2533836.0</v>
+      </c>
+      <c r="CB32">
+        <v>1456451.0</v>
+      </c>
+      <c r="CC32">
+        <v>1766314.0</v>
+      </c>
+      <c r="CD32">
+        <v>1788284.0</v>
+      </c>
+      <c r="CE32">
+        <v>1481791.0</v>
+      </c>
+      <c r="CF32">
+        <v>818815.0</v>
+      </c>
+      <c r="CG32">
+        <v>1229953.0</v>
+      </c>
+      <c r="CH32">
+        <v>1424438.0</v>
+      </c>
+      <c r="CI32">
+        <v>1031776.0</v>
+      </c>
+      <c r="CJ32">
+        <v>1066474.0</v>
+      </c>
+      <c r="CK32">
+        <v>1465971.0</v>
+      </c>
+      <c r="CL32">
+        <v>1233220.0</v>
+      </c>
+      <c r="CM32">
+        <v>1368750.0</v>
+      </c>
+      <c r="CN32">
+        <v>1138733.0</v>
+      </c>
+      <c r="CO32">
+        <v>2026583.0</v>
+      </c>
+      <c r="CP32">
+        <v>1260592.0</v>
+      </c>
+      <c r="CQ32">
+        <v>1120029.0</v>
+      </c>
+      <c r="CR32">
+        <v>1077515.0</v>
+      </c>
+      <c r="CS32">
+        <v>1209965.0</v>
+      </c>
+      <c r="CT32">
+        <v>1119967.0</v>
+      </c>
+      <c r="CU32">
+        <v>1106622.0</v>
+      </c>
+      <c r="CV32">
+        <v>1007288.0</v>
+      </c>
+      <c r="CW32">
+        <v>819668.0</v>
+      </c>
+      <c r="CX32">
+        <v>974166.0</v>
+      </c>
+      <c r="CY32">
+        <v>1062426.0</v>
+      </c>
+      <c r="CZ32">
+        <v>1058323.0</v>
+      </c>
+      <c r="DA32">
+        <v>981166.0</v>
+      </c>
+      <c r="DB32">
+        <v>742520.0</v>
+      </c>
+      <c r="DC32">
+        <v>1091949.0</v>
+      </c>
+      <c r="DD32">
+        <v>813916.0</v>
+      </c>
+      <c r="DE32">
+        <v>966805.0</v>
+      </c>
+      <c r="DF32">
+        <v>900000.0</v>
+      </c>
+      <c r="DG32">
+        <v>800000.0</v>
+      </c>
+      <c r="DH32">
+        <v>900000.0</v>
+      </c>
+      <c r="DI32">
+        <v>845159.0</v>
+      </c>
+      <c r="DJ32">
+        <v>700000.0</v>
+      </c>
+      <c r="DK32">
+        <v>500000.0</v>
+      </c>
+      <c r="DL32">
+        <v>500000.0</v>
+      </c>
+      <c r="DM32">
+        <v>693101.0</v>
+      </c>
+      <c r="DN32">
+        <v>600000.0</v>
+      </c>
+      <c r="DO32">
+        <v>600000.0</v>
+      </c>
+      <c r="DP32">
+        <v>600000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>182</v>
+      </c>
+      <c r="L1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B2">
+        <v>10311000.0</v>
+      </c>
+      <c r="C2">
+        <v>57523000.0</v>
+      </c>
+      <c r="D2">
+        <v>51567000.0</v>
+      </c>
+      <c r="E2">
+        <v>36984000.0</v>
+      </c>
+      <c r="F2">
+        <v>49207000.0</v>
+      </c>
+      <c r="G2">
+        <v>11435499.0</v>
+      </c>
+      <c r="H2">
+        <v>9400701.0</v>
+      </c>
+      <c r="I2">
+        <v>6215718.0</v>
+      </c>
+      <c r="J2">
+        <v>8030284.0</v>
+      </c>
+      <c r="K2">
+        <v>8030284.0</v>
+      </c>
+      <c r="L2">
+        <v>8551275.0</v>
+      </c>
+      <c r="M2">
+        <v>8614929.0</v>
+      </c>
+      <c r="N2">
+        <v>10179298.0</v>
+      </c>
+      <c r="O2">
+        <v>12701075.0</v>
+      </c>
+      <c r="P2">
+        <v>10181049.0</v>
+      </c>
+      <c r="Q2">
+        <v>9631762.0</v>
+      </c>
+      <c r="R2">
+        <v>7473485.0</v>
+      </c>
+      <c r="S2">
+        <v>5889601.0</v>
+      </c>
+      <c r="T2">
+        <v>4537714.0</v>
+      </c>
+      <c r="U2">
+        <v>1685036.0</v>
+      </c>
+      <c r="V2">
+        <v>1754042.0</v>
+      </c>
+      <c r="W2">
+        <v>734266.0</v>
+      </c>
+      <c r="X2">
+        <v>260733.0</v>
+      </c>
+      <c r="Y2">
+        <v>36072.0</v>
+      </c>
+      <c r="Z2">
+        <v>166652.0</v>
+      </c>
+      <c r="AA2">
+        <v>37535.0</v>
+      </c>
+      <c r="AB2">
+        <v>52323.0</v>
+      </c>
+      <c r="AC2">
+        <v>198154.0</v>
+      </c>
+      <c r="AD2">
+        <v>2156761.0</v>
+      </c>
+      <c r="AE2">
+        <v>174100.0</v>
+      </c>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3">
+        <v>713000</v>
+      </c>
+      <c r="C3">
+        <v>566000</v>
+      </c>
+      <c r="D3">
+        <v>4273000</v>
+      </c>
+      <c r="E3">
+        <v>3970000</v>
+      </c>
+      <c r="F3">
+        <v>4576000</v>
+      </c>
+      <c r="G3">
+        <v>2584568</v>
+      </c>
+      <c r="H3">
+        <v>1955741</v>
+      </c>
+      <c r="I3">
+        <v>2328720</v>
+      </c>
+      <c r="J3">
+        <v>1559672</v>
+      </c>
+      <c r="K3">
+        <v>71369</v>
+      </c>
+      <c r="L3">
+        <v>1234975</v>
+      </c>
+      <c r="M3">
+        <v>1240306</v>
+      </c>
+      <c r="N3">
+        <v>3893563</v>
+      </c>
+      <c r="O3">
+        <v>1181738</v>
+      </c>
+      <c r="P3">
+        <v>1140342</v>
+      </c>
+      <c r="Q3">
+        <v>1069366</v>
+      </c>
+      <c r="R3">
+        <v>939073</v>
+      </c>
+      <c r="S3">
+        <v>718112</v>
+      </c>
+      <c r="T3">
+        <v>809621</v>
+      </c>
+      <c r="U3">
+        <v>630742</v>
+      </c>
+      <c r="V3">
+        <v>1367703</v>
+      </c>
+      <c r="W3">
+        <v>70607</v>
+      </c>
+      <c r="X3">
+        <v>44062</v>
+      </c>
+      <c r="Y3">
+        <v>77294</v>
+      </c>
+      <c r="Z3">
+        <v>35329</v>
+      </c>
+      <c r="AA3">
+        <v>30700</v>
+      </c>
+      <c r="AB3">
+        <v>6232</v>
+      </c>
+      <c r="AC3">
+        <v>196130</v>
+      </c>
+      <c r="AD3">
+        <v>20858</v>
+      </c>
+      <c r="AE3">
+        <v>80409</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>14583000.0</v>
+      </c>
+      <c r="F4">
+        <v>-12223000.0</v>
+      </c>
+      <c r="G4">
+        <v>37771815.0</v>
+      </c>
+      <c r="H4">
+        <v>2034798.0</v>
+      </c>
+      <c r="I4">
+        <v>3184983.0</v>
+      </c>
+      <c r="J4">
+        <v>-1814566.0</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4">
+        <v>-520991.0</v>
+      </c>
+      <c r="M4">
+        <v>-63654.0</v>
+      </c>
+      <c r="N4">
+        <v>-1564369.0</v>
+      </c>
+      <c r="O4">
+        <v>-2521777.0</v>
+      </c>
+      <c r="P4">
+        <v>2520027.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>437000.0</v>
+      </c>
+      <c r="F5">
+        <v>-324000.0</v>
+      </c>
+      <c r="G5">
+        <v>-410593.0</v>
+      </c>
+      <c r="H5">
+        <v>-546394.0</v>
+      </c>
+      <c r="I5">
+        <v>-3832.0</v>
+      </c>
+      <c r="J5">
+        <v>1230538.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
+        <v>396487.0</v>
+      </c>
+      <c r="M5">
+        <v>643523.0</v>
+      </c>
+      <c r="N5">
+        <v>-442772.0</v>
+      </c>
+      <c r="O5">
+        <v>-259800.0</v>
+      </c>
+      <c r="P5">
+        <v>78636.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B6">
+        <v>20542000.0</v>
+      </c>
+      <c r="C6">
+        <v>-47212000.0</v>
+      </c>
+      <c r="D6">
+        <v>5956000.0</v>
+      </c>
+      <c r="E6">
+        <v>14583000.0</v>
+      </c>
+      <c r="F6">
+        <v>-12223000.0</v>
+      </c>
+      <c r="G6">
+        <v>37771815.0</v>
+      </c>
+      <c r="H6">
+        <v>2034798.0</v>
+      </c>
+      <c r="I6">
+        <v>3184983.0</v>
+      </c>
+      <c r="J6">
+        <v>-1814566.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-520991.0</v>
+      </c>
+      <c r="M6">
+        <v>-63654.0</v>
+      </c>
+      <c r="N6">
+        <v>-1564369.0</v>
+      </c>
+      <c r="O6">
+        <v>-2521777.0</v>
+      </c>
+      <c r="P6">
+        <v>2520027.0</v>
+      </c>
+      <c r="Q6">
+        <v>549287.0</v>
+      </c>
+      <c r="R6">
+        <v>2158277.0</v>
+      </c>
+      <c r="S6">
+        <v>1583884.0</v>
+      </c>
+      <c r="T6">
+        <v>1351887.0</v>
+      </c>
+      <c r="U6">
+        <v>2852678.0</v>
+      </c>
+      <c r="V6">
+        <v>-69006.0</v>
+      </c>
+      <c r="W6">
+        <v>1019776.0</v>
+      </c>
+      <c r="X6">
+        <v>473533.0</v>
+      </c>
+      <c r="Y6">
+        <v>224661.0</v>
+      </c>
+      <c r="Z6">
+        <v>-130580.0</v>
+      </c>
+      <c r="AA6">
+        <v>129117.0</v>
+      </c>
+      <c r="AB6">
+        <v>-14788.0</v>
+      </c>
+      <c r="AC6">
+        <v>-145831.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1958607.0</v>
+      </c>
+      <c r="AE6">
+        <v>1982661.0</v>
+      </c>
+      <c r="AF6">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>-2586000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4212000.0</v>
+      </c>
+      <c r="D7">
+        <v>5103000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2620000.0</v>
+      </c>
+      <c r="F7">
+        <v>974000.0</v>
+      </c>
+      <c r="G7">
+        <v>-2783318.0</v>
+      </c>
+      <c r="H7">
+        <v>-582955.0</v>
+      </c>
+      <c r="I7">
+        <v>-1498942.0</v>
+      </c>
+      <c r="J7">
+        <v>-1526531.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-1791079.0</v>
+      </c>
+      <c r="M7">
+        <v>951275.0</v>
+      </c>
+      <c r="N7">
+        <v>-199996.0</v>
+      </c>
+      <c r="O7">
+        <v>-1503096.0</v>
+      </c>
+      <c r="P7">
+        <v>587562.0</v>
+      </c>
+      <c r="Q7">
+        <v>-436602.0</v>
+      </c>
+      <c r="R7">
+        <v>605107.0</v>
+      </c>
+      <c r="S7">
+        <v>82650.0</v>
+      </c>
+      <c r="T7">
+        <v>-382724.0</v>
+      </c>
+      <c r="U7">
+        <v>-178193.0</v>
+      </c>
+      <c r="V7">
+        <v>-91960.0</v>
+      </c>
+      <c r="W7">
+        <v>900456.0</v>
+      </c>
+      <c r="X7">
+        <v>-485417.0</v>
+      </c>
+      <c r="Y7">
+        <v>-2162117.0</v>
+      </c>
+      <c r="Z7">
+        <v>-565677.0</v>
+      </c>
+      <c r="AA7">
+        <v>97551.0</v>
+      </c>
+      <c r="AB7">
+        <v>147003.0</v>
+      </c>
+      <c r="AC7">
+        <v>166074.0</v>
+      </c>
+      <c r="AD7">
+        <v>80724.0</v>
+      </c>
+      <c r="AE7">
+        <v>-224805.0</v>
+      </c>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-3936000.0</v>
+      </c>
+      <c r="F8">
+        <v>-2429000.0</v>
+      </c>
+      <c r="G8">
+        <v>-1877476.0</v>
+      </c>
+      <c r="H8">
+        <v>-760093.0</v>
+      </c>
+      <c r="I8">
+        <v>-1298158.0</v>
+      </c>
+      <c r="J8">
+        <v>-994292.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
+        <v>-1292244.0</v>
+      </c>
+      <c r="M8">
+        <v>809063.0</v>
+      </c>
+      <c r="N8">
+        <v>247456.0</v>
+      </c>
+      <c r="O8">
+        <v>-643771.0</v>
+      </c>
+      <c r="P8">
+        <v>-114080.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B9">
+        <v>-581000.0</v>
+      </c>
+      <c r="C9">
+        <v>3129000.0</v>
+      </c>
+      <c r="D9">
+        <v>4097000.0</v>
+      </c>
+      <c r="E9">
+        <v>-3936000.0</v>
+      </c>
+      <c r="F9">
+        <v>-2429000.0</v>
+      </c>
+      <c r="G9">
+        <v>-2017792.0</v>
+      </c>
+      <c r="H9">
+        <v>487970.0</v>
+      </c>
+      <c r="I9">
+        <v>-1465803.0</v>
+      </c>
+      <c r="J9">
+        <v>-876231.0</v>
+      </c>
+      <c r="K9">
+        <v>-1048969.0</v>
+      </c>
+      <c r="L9">
+        <v>-1415810.0</v>
+      </c>
+      <c r="M9">
+        <v>1048969.0</v>
+      </c>
+      <c r="N9">
+        <v>247456.0</v>
+      </c>
+      <c r="O9">
+        <v>-643771.0</v>
+      </c>
+      <c r="P9">
+        <v>-114080.0</v>
+      </c>
+      <c r="Q9">
+        <v>-484423.0</v>
+      </c>
+      <c r="R9">
+        <v>492665.0</v>
+      </c>
+      <c r="S9">
+        <v>-83397.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9">
+        <v>607000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>98000.0</v>
+      </c>
+      <c r="AB9">
+        <v>28000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10">
+        <v>911000.0</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10">
+        <v>3154000.0</v>
+      </c>
+      <c r="G10">
+        <v>-247247.0</v>
+      </c>
+      <c r="H10">
+        <v>-1307595.0</v>
+      </c>
+      <c r="I10">
+        <v>-339463.0</v>
+      </c>
+      <c r="J10">
+        <v>-378994.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>-495016.0</v>
+      </c>
+      <c r="M10">
+        <v>74196.0</v>
+      </c>
+      <c r="N10">
+        <v>-373131.0</v>
+      </c>
+      <c r="O10">
+        <v>-785272.0</v>
+      </c>
+      <c r="P10">
+        <v>680881.0</v>
+      </c>
+      <c r="Q10">
+        <v>163214.0</v>
+      </c>
+      <c r="R10">
+        <v>-228940.0</v>
+      </c>
+      <c r="S10">
+        <v>88205.0</v>
+      </c>
+      <c r="T10">
+        <v>-92924.0</v>
+      </c>
+      <c r="U10">
+        <v>6134.0</v>
+      </c>
+      <c r="V10">
+        <v>44352.0</v>
+      </c>
+      <c r="W10">
+        <v>77190.0</v>
+      </c>
+      <c r="X10">
+        <v>-151951.0</v>
+      </c>
+      <c r="Y10">
+        <v>39544.0</v>
+      </c>
+      <c r="Z10">
+        <v>-26247.0</v>
+      </c>
+      <c r="AA10">
+        <v>-24041.0</v>
+      </c>
+      <c r="AB10">
+        <v>34857.0</v>
+      </c>
+      <c r="AC10">
+        <v>155501.0</v>
+      </c>
+      <c r="AD10">
+        <v>-172570.0</v>
+      </c>
+      <c r="AE10">
+        <v>-130736.0</v>
+      </c>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2051000.0</v>
+      </c>
+      <c r="F11">
+        <v>249000.0</v>
+      </c>
+      <c r="G11">
+        <v>-495249.0</v>
+      </c>
+      <c r="H11">
+        <v>723532.0</v>
+      </c>
+      <c r="I11">
+        <v>-196952.0</v>
+      </c>
+      <c r="J11">
+        <v>-665810.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11">
+        <v>85744.0</v>
+      </c>
+      <c r="M11">
+        <v>-501311.0</v>
+      </c>
+      <c r="N11">
+        <v>-4680.0</v>
+      </c>
+      <c r="O11">
+        <v>-670331.0</v>
+      </c>
+      <c r="P11">
+        <v>623006.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>4463000.0</v>
+      </c>
+      <c r="F12">
+        <v>4857000.0</v>
+      </c>
+      <c r="G12">
+        <v>1401266.0</v>
+      </c>
+      <c r="H12">
+        <v>887801.0</v>
+      </c>
+      <c r="I12">
+        <v>-869986.0</v>
+      </c>
+      <c r="J12">
+        <v>481595.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12">
+        <v>323836.0</v>
+      </c>
+      <c r="M12">
+        <v>351162.0</v>
+      </c>
+      <c r="N12">
+        <v>1443223.0</v>
+      </c>
+      <c r="O12">
+        <v>482726.0</v>
+      </c>
+      <c r="P12">
+        <v>-546905.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>168000.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12">
+        <v>70000.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
+        <v>42000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-356000.0</v>
+      </c>
+      <c r="F13">
+        <v>3253000.0</v>
+      </c>
+      <c r="G13">
+        <v>-375183.0</v>
+      </c>
+      <c r="H13">
+        <v>392985.0</v>
+      </c>
+      <c r="I13">
+        <v>15201.0</v>
+      </c>
+      <c r="J13">
+        <v>316085.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
+        <v>3078.0</v>
+      </c>
+      <c r="M13">
+        <v>-478263.0</v>
+      </c>
+      <c r="N13">
+        <v>73655.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>8211000.0</v>
+      </c>
+      <c r="C14">
+        <v>5665000.0</v>
+      </c>
+      <c r="D14">
+        <v>3840000.0</v>
+      </c>
+      <c r="E14">
+        <v>3574000.0</v>
+      </c>
+      <c r="F14">
+        <v>3590000.0</v>
+      </c>
+      <c r="G14">
+        <v>2961930.0</v>
+      </c>
+      <c r="H14">
+        <v>2750245.0</v>
+      </c>
+      <c r="I14">
+        <v>2721304.0</v>
+      </c>
+      <c r="J14">
+        <v>2135078.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>1932316.0</v>
+      </c>
+      <c r="M14">
+        <v>1989593.0</v>
+      </c>
+      <c r="N14">
+        <v>1037436.0</v>
+      </c>
+      <c r="O14">
+        <v>766960.0</v>
+      </c>
+      <c r="P14">
+        <v>715444.0</v>
+      </c>
+      <c r="Q14">
+        <v>747303.0</v>
+      </c>
+      <c r="R14">
+        <v>682943.0</v>
+      </c>
+      <c r="S14">
+        <v>561007.0</v>
+      </c>
+      <c r="T14">
+        <v>543415.0</v>
+      </c>
+      <c r="U14">
+        <v>512448.0</v>
+      </c>
+      <c r="V14">
+        <v>363175.0</v>
+      </c>
+      <c r="W14">
+        <v>206890.0</v>
+      </c>
+      <c r="X14">
+        <v>223978.0</v>
+      </c>
+      <c r="Y14">
+        <v>195595.0</v>
+      </c>
+      <c r="Z14">
+        <v>191830.0</v>
+      </c>
+      <c r="AA14">
+        <v>293851.0</v>
+      </c>
+      <c r="AB14">
+        <v>261152.0</v>
+      </c>
+      <c r="AC14">
+        <v>503764.0</v>
+      </c>
+      <c r="AD14">
+        <v>632093.0</v>
+      </c>
+      <c r="AE14">
+        <v>139864.0</v>
+      </c>
+      <c r="AF14">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>-4796000.0</v>
+      </c>
+      <c r="D15">
+        <v>4809000.0</v>
+      </c>
+      <c r="E15">
+        <v>4846000.0</v>
+      </c>
+      <c r="F15">
+        <v>4811000.0</v>
+      </c>
+      <c r="G15">
+        <v>4250470.0</v>
+      </c>
+      <c r="H15">
+        <v>-4197055.0</v>
+      </c>
+      <c r="I15">
+        <v>-4161740.0</v>
+      </c>
+      <c r="J15">
+        <v>-3448489.0</v>
+      </c>
+      <c r="K15">
+        <v>3375566.0</v>
+      </c>
+      <c r="L15">
+        <v>-3413274.0</v>
+      </c>
+      <c r="M15">
+        <v>-3375566.0</v>
+      </c>
+      <c r="N15">
+        <v>-3075585.0</v>
+      </c>
+      <c r="O15">
+        <v>-4001212.0</v>
+      </c>
+      <c r="P15">
+        <v>-2382994.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>30853000.0</v>
+      </c>
+      <c r="C16">
+        <v>10311000.0</v>
+      </c>
+      <c r="D16">
+        <v>57523000.0</v>
+      </c>
+      <c r="E16">
+        <v>51567000.0</v>
+      </c>
+      <c r="F16">
+        <v>36984000.0</v>
+      </c>
+      <c r="G16">
+        <v>49207314.0</v>
+      </c>
+      <c r="H16">
+        <v>11435499.0</v>
+      </c>
+      <c r="I16">
+        <v>9400701.0</v>
+      </c>
+      <c r="J16">
+        <v>6215718.0</v>
+      </c>
+      <c r="K16">
+        <v>8030284.0</v>
+      </c>
+      <c r="L16">
+        <v>8030284.0</v>
+      </c>
+      <c r="M16">
+        <v>8551275.0</v>
+      </c>
+      <c r="N16">
+        <v>8614929.0</v>
+      </c>
+      <c r="O16">
+        <v>10179298.0</v>
+      </c>
+      <c r="P16">
+        <v>12701076.0</v>
+      </c>
+      <c r="Q16">
+        <v>10181049.0</v>
+      </c>
+      <c r="R16">
+        <v>9631762.0</v>
+      </c>
+      <c r="S16">
+        <v>7473485.0</v>
+      </c>
+      <c r="T16">
+        <v>5889601.0</v>
+      </c>
+      <c r="U16">
+        <v>4537714.0</v>
+      </c>
+      <c r="V16">
+        <v>1685036.0</v>
+      </c>
+      <c r="W16">
+        <v>1754042.0</v>
+      </c>
+      <c r="X16">
+        <v>734266.0</v>
+      </c>
+      <c r="Y16">
+        <v>260733.0</v>
+      </c>
+      <c r="Z16">
+        <v>36072.0</v>
+      </c>
+      <c r="AA16">
+        <v>166652.0</v>
+      </c>
+      <c r="AB16">
+        <v>37535.0</v>
+      </c>
+      <c r="AC16">
+        <v>52323.0</v>
+      </c>
+      <c r="AD16">
+        <v>198154.0</v>
+      </c>
+      <c r="AE16">
+        <v>2156761.0</v>
+      </c>
+      <c r="AF16">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>229</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>17413000.0</v>
+      </c>
+      <c r="C18">
+        <v>12754000.0</v>
+      </c>
+      <c r="D18">
+        <v>17583000.0</v>
+      </c>
+      <c r="E18">
+        <v>13930000.0</v>
+      </c>
+      <c r="F18">
+        <v>14627000.0</v>
+      </c>
+      <c r="G18">
+        <v>8327370.0</v>
+      </c>
+      <c r="H18">
+        <v>9682679.0</v>
+      </c>
+      <c r="I18">
+        <v>6958468.0</v>
+      </c>
+      <c r="J18">
+        <v>5318067.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
+        <v>4180234.0</v>
+      </c>
+      <c r="M18">
+        <v>5894685.0</v>
+      </c>
+      <c r="N18">
+        <v>1412591.0</v>
+      </c>
+      <c r="O18">
+        <v>1380644.0</v>
+      </c>
+      <c r="P18">
+        <v>2643643.0</v>
+      </c>
+      <c r="Q18">
+        <v>2428177.0</v>
+      </c>
+      <c r="R18">
+        <v>1966884.0</v>
+      </c>
+      <c r="S18">
+        <v>1773549.0</v>
+      </c>
+      <c r="T18">
+        <v>1667194.0</v>
+      </c>
+      <c r="U18">
+        <v>2332803.0</v>
+      </c>
+      <c r="V18">
+        <v>-220087.0</v>
+      </c>
+      <c r="W18">
+        <v>1367766.0</v>
+      </c>
+      <c r="X18">
+        <v>530984.0</v>
+      </c>
+      <c r="Y18">
+        <v>464555.0</v>
+      </c>
+      <c r="Z18">
+        <v>75739.0</v>
+      </c>
+      <c r="AA18">
+        <v>261398.0</v>
+      </c>
+      <c r="AB18">
+        <v>141715.0</v>
+      </c>
+      <c r="AC18">
+        <v>-106970.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1313339.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1480504.0</v>
+      </c>
+      <c r="AF18">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>3562000.0</v>
+      </c>
+      <c r="C19">
+        <v>-53967000.0</v>
+      </c>
+      <c r="D19">
+        <v>7366000.0</v>
+      </c>
+      <c r="E19">
+        <v>8275000.0</v>
+      </c>
+      <c r="F19">
+        <v>-22166000.0</v>
+      </c>
+      <c r="G19">
+        <v>-76720276.0</v>
+      </c>
+      <c r="H19">
+        <v>-1955741.0</v>
+      </c>
+      <c r="I19">
+        <v>-2328720.0</v>
+      </c>
+      <c r="J19">
+        <v>-4515982.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19">
+        <v>-720000.0</v>
+      </c>
+      <c r="M19">
+        <v>-2080000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>232</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>107747338.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>233</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
+        <v>-750000.0</v>
+      </c>
+      <c r="M21">
+        <v>-750000.0</v>
+      </c>
+      <c r="N21">
+        <v>-750000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22">
+        <v>-64718000.0</v>
+      </c>
+      <c r="C22">
+        <v>9954000.0</v>
+      </c>
+      <c r="D22">
+        <v>9961000.0</v>
+      </c>
+      <c r="E22">
+        <v>12483000.0</v>
+      </c>
+      <c r="F22">
+        <v>9782000.0</v>
+      </c>
+      <c r="G22">
+        <v>9332060.0</v>
+      </c>
+      <c r="H22">
+        <v>8583329.0</v>
+      </c>
+      <c r="I22">
+        <v>8934812.0</v>
+      </c>
+      <c r="J22">
+        <v>5787597.0</v>
+      </c>
+      <c r="K22">
+        <v>3842961.0</v>
+      </c>
+      <c r="L22">
+        <v>4950136.0</v>
+      </c>
+      <c r="M22">
+        <v>3842961.0</v>
+      </c>
+      <c r="N22">
+        <v>3025491.0</v>
+      </c>
+      <c r="O22">
+        <v>2886598.0</v>
+      </c>
+      <c r="P22">
+        <v>-215922.0</v>
+      </c>
+      <c r="Q22">
+        <v>2714641.0</v>
+      </c>
+      <c r="R22">
+        <v>2156073.0</v>
+      </c>
+      <c r="S22">
+        <v>1412084.0</v>
+      </c>
+      <c r="T22">
+        <v>1725569.0</v>
+      </c>
+      <c r="U22">
+        <v>1466098.0</v>
+      </c>
+      <c r="V22">
+        <v>675875.0</v>
+      </c>
+      <c r="W22">
+        <v>262318.0</v>
+      </c>
+      <c r="X22">
+        <v>836485.0</v>
+      </c>
+      <c r="Y22">
+        <v>2506060.0</v>
+      </c>
+      <c r="Z22">
+        <v>484915.0</v>
+      </c>
+      <c r="AA22">
+        <v>-225600.0</v>
+      </c>
+      <c r="AB22">
+        <v>-257602.0</v>
+      </c>
+      <c r="AC22">
+        <v>-576665.0</v>
+      </c>
+      <c r="AD22">
+        <v>-2069239.0</v>
+      </c>
+      <c r="AE22">
+        <v>-1436477.0</v>
+      </c>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>234</v>
+      </c>
+      <c r="B23">
+        <v>-1576000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2500000.0</v>
+      </c>
+      <c r="D23">
+        <v>1543000.0</v>
+      </c>
+      <c r="E23">
+        <v>-3667000.0</v>
+      </c>
+      <c r="F23">
+        <v>127000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1131281.0</v>
+      </c>
+      <c r="H23">
+        <v>-3450881.0</v>
+      </c>
+      <c r="I23">
+        <v>388255.0</v>
+      </c>
+      <c r="J23">
+        <v>-888596.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>-567951.0</v>
+      </c>
+      <c r="M23">
+        <v>-692957.0</v>
+      </c>
+      <c r="N23">
+        <v>98625.0</v>
+      </c>
+      <c r="O23">
+        <v>98791.0</v>
+      </c>
+      <c r="P23">
+        <v>279550.0</v>
+      </c>
+      <c r="Q23">
+        <v>169042.0</v>
+      </c>
+      <c r="R23">
+        <v>1225499.0</v>
+      </c>
+      <c r="S23">
+        <v>124764.0</v>
+      </c>
+      <c r="T23">
+        <v>-1559621.0</v>
+      </c>
+      <c r="U23">
+        <v>-624167.0</v>
+      </c>
+      <c r="V23">
+        <v>-1347154.0</v>
+      </c>
+      <c r="W23">
+        <v>-522489.0</v>
+      </c>
+      <c r="X23">
+        <v>-3893.0</v>
+      </c>
+      <c r="Y23">
+        <v>-11236.0</v>
+      </c>
+      <c r="Z23">
+        <v>-112173.0</v>
+      </c>
+      <c r="AA23">
+        <v>-15407.0</v>
+      </c>
+      <c r="AB23">
+        <v>-31023.0</v>
+      </c>
+      <c r="AC23">
+        <v>-38861.0</v>
+      </c>
+      <c r="AD23">
+        <v>70371.0</v>
+      </c>
+      <c r="AE23">
+        <v>-1338949.0</v>
+      </c>
+      <c r="AF23">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>235</v>
+      </c>
+      <c r="B24">
+        <v>-4237000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3735000.0</v>
+      </c>
+      <c r="D24">
+        <v>16042000.0</v>
+      </c>
+      <c r="E24">
+        <v>-3151000.0</v>
+      </c>
+      <c r="F24">
+        <v>-2949000.0</v>
+      </c>
+      <c r="G24">
+        <v>1445946.0</v>
+      </c>
+      <c r="H24">
+        <v>-1818000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2145429.0</v>
+      </c>
+      <c r="J24">
+        <v>-1383711.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>-1195854.0</v>
+      </c>
+      <c r="M24">
+        <v>-1168937.0</v>
+      </c>
+      <c r="N24">
+        <v>-3869077.0</v>
+      </c>
+      <c r="O24">
+        <v>-1128588.0</v>
+      </c>
+      <c r="P24">
+        <v>6732.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
+        <v>6575.0</v>
+      </c>
+      <c r="V24">
+        <v>20549.0</v>
+      </c>
+      <c r="W24">
+        <v>-451882.0</v>
+      </c>
+      <c r="X24">
+        <v>-221177.0</v>
+      </c>
+      <c r="Y24">
+        <v>-233811.0</v>
+      </c>
+      <c r="Z24">
+        <v>-94146.0</v>
+      </c>
+      <c r="AA24">
+        <v>-139375.0</v>
+      </c>
+      <c r="AB24">
+        <v>-128492.0</v>
+      </c>
+      <c r="AC24"/>
+      <c r="AD24">
+        <v>-715639.0</v>
+      </c>
+      <c r="AE24">
+        <v>-631865.0</v>
+      </c>
+      <c r="AF24">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>236</v>
+      </c>
+      <c r="B25">
+        <v>76291000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2860000.0</v>
+      </c>
+      <c r="D25">
+        <v>219000.0</v>
+      </c>
+      <c r="E25">
+        <v>1696000.0</v>
+      </c>
+      <c r="F25">
+        <v>2735000.0</v>
+      </c>
+      <c r="G25">
+        <v>202500.0</v>
+      </c>
+      <c r="H25">
+        <v>109060.0</v>
+      </c>
+      <c r="I25">
+        <v>152752.0</v>
+      </c>
+      <c r="J25">
+        <v>74951.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25">
+        <v>5627821.0</v>
+      </c>
+      <c r="M25">
+        <v>1551629.0</v>
+      </c>
+      <c r="N25">
+        <v>1585494.0</v>
+      </c>
+      <c r="O25">
+        <v>-70806.0</v>
+      </c>
+      <c r="P25">
+        <v>2361546.0</v>
+      </c>
+      <c r="Q25">
+        <v>-24321.0</v>
+      </c>
+      <c r="R25">
+        <v>-955592.0</v>
+      </c>
+      <c r="S25">
+        <v>219998.0</v>
+      </c>
+      <c r="T25">
+        <v>153155.0</v>
+      </c>
+      <c r="U25">
+        <v>79592.0</v>
+      </c>
+      <c r="V25">
+        <v>-10774.0</v>
+      </c>
+      <c r="W25">
+        <v>-15491.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>2311.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25">
+        <v>126296.0</v>
+      </c>
+      <c r="AB25">
+        <v>-2606.0</v>
+      </c>
+      <c r="AC25">
+        <v>-4013.0</v>
+      </c>
+      <c r="AD25">
+        <v>63941.0</v>
+      </c>
+      <c r="AE25">
+        <v>120943.0</v>
+      </c>
+      <c r="AF25">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="F26">
+        <v>1461000.0</v>
+      </c>
+      <c r="G26">
+        <v>108377085.0</v>
+      </c>
+      <c r="H26">
+        <v>788147.0</v>
+      </c>
+      <c r="I26">
+        <v>635583.0</v>
+      </c>
+      <c r="J26">
+        <v>111404.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>182049.0</v>
+      </c>
+      <c r="M26">
+        <v>57043.0</v>
+      </c>
+      <c r="N26">
+        <v>98625.0</v>
+      </c>
+      <c r="O26">
+        <v>27985.0</v>
+      </c>
+      <c r="P26">
+        <v>301641.0</v>
+      </c>
+      <c r="Q26">
+        <v>-2048172.0</v>
+      </c>
+      <c r="R26">
+        <v>-1034106.0</v>
+      </c>
+      <c r="S26">
+        <v>-1064429.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>238</v>
+      </c>
+      <c r="B27">
+        <v>6354000.0</v>
+      </c>
+      <c r="C27">
+        <v>6538000.0</v>
+      </c>
+      <c r="D27">
+        <v>4828000.0</v>
+      </c>
+      <c r="E27">
+        <v>3037000.0</v>
+      </c>
+      <c r="F27">
+        <v>2750000.0</v>
+      </c>
+      <c r="G27">
+        <v>1576525.0</v>
+      </c>
+      <c r="H27">
+        <v>1077837.0</v>
+      </c>
+      <c r="I27">
+        <v>709083.0</v>
+      </c>
+      <c r="J27">
+        <v>585018.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>347077.0</v>
+      </c>
+      <c r="M27">
+        <v>295243.0</v>
+      </c>
+      <c r="N27">
+        <v>144327.0</v>
+      </c>
+      <c r="O27">
+        <v>115740.0</v>
+      </c>
+      <c r="P27">
+        <v>127738.0</v>
+      </c>
+      <c r="Q27">
+        <v>155252.0</v>
+      </c>
+      <c r="R27">
+        <v>127597.0</v>
+      </c>
+      <c r="S27">
+        <v>183294.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27">
+        <v>-3500.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>239</v>
+      </c>
+      <c r="B28">
+        <v>-1146000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6565000.0</v>
+      </c>
+      <c r="D28">
+        <v>-23266000.0</v>
+      </c>
+      <c r="E28">
+        <v>-7622000.0</v>
+      </c>
+      <c r="F28">
+        <v>-4684000.0</v>
+      </c>
+      <c r="G28">
+        <v>102365587.0</v>
+      </c>
+      <c r="H28">
+        <v>-7647881.0</v>
+      </c>
+      <c r="I28">
+        <v>-3773485.0</v>
+      </c>
+      <c r="J28">
+        <v>-4337085.0</v>
+      </c>
+      <c r="K28">
+        <v>-4068523.0</v>
+      </c>
+      <c r="L28">
+        <v>-3981225.0</v>
+      </c>
+      <c r="M28">
+        <v>-4068523.0</v>
+      </c>
+      <c r="N28">
+        <v>-2976960.0</v>
+      </c>
+      <c r="O28">
+        <v>-3902421.0</v>
+      </c>
+      <c r="P28">
+        <v>-2103444.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1879130.0</v>
+      </c>
+      <c r="R28">
+        <v>191393.0</v>
+      </c>
+      <c r="S28">
+        <v>-939665.0</v>
+      </c>
+      <c r="T28">
+        <v>434693.0</v>
+      </c>
+      <c r="U28">
+        <v>513300.0</v>
+      </c>
+      <c r="V28">
+        <v>130532.0</v>
+      </c>
+      <c r="W28">
+        <v>103892.0</v>
+      </c>
+      <c r="X28">
+        <v>163726.0</v>
+      </c>
+      <c r="Y28">
+        <v>-6083.0</v>
+      </c>
+      <c r="Z28">
+        <v>-112173.0</v>
+      </c>
+      <c r="AA28">
+        <v>7094.0</v>
+      </c>
+      <c r="AB28">
+        <v>-28011.0</v>
+      </c>
+      <c r="AC28">
+        <v>-38861.0</v>
+      </c>
+      <c r="AD28">
+        <v>70371.0</v>
+      </c>
+      <c r="AE28">
+        <v>4095030.0</v>
+      </c>
+      <c r="AF28">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>240</v>
+      </c>
+      <c r="B29">
+        <v>18126000.0</v>
+      </c>
+      <c r="C29">
+        <v>13320000.0</v>
+      </c>
+      <c r="D29">
+        <v>21856000.0</v>
+      </c>
+      <c r="E29">
+        <v>17900000.0</v>
+      </c>
+      <c r="F29">
+        <v>19203000.0</v>
+      </c>
+      <c r="G29">
+        <v>10911938.0</v>
+      </c>
+      <c r="H29">
+        <v>11638420.0</v>
+      </c>
+      <c r="I29">
+        <v>9287188.0</v>
+      </c>
+      <c r="J29">
+        <v>6877739.0</v>
+      </c>
+      <c r="K29">
+        <v>7134991.0</v>
+      </c>
+      <c r="L29">
+        <v>5415209.0</v>
+      </c>
+      <c r="M29">
+        <v>7134991.0</v>
+      </c>
+      <c r="N29">
+        <v>5306154.0</v>
+      </c>
+      <c r="O29">
+        <v>2562382.0</v>
+      </c>
+      <c r="P29">
+        <v>3783985.0</v>
+      </c>
+      <c r="Q29">
+        <v>3497543.0</v>
+      </c>
+      <c r="R29">
+        <v>2905957.0</v>
+      </c>
+      <c r="S29">
+        <v>2491661.0</v>
+      </c>
+      <c r="T29">
+        <v>2476815.0</v>
+      </c>
+      <c r="U29">
+        <v>2963545.0</v>
+      </c>
+      <c r="V29">
+        <v>1147616.0</v>
+      </c>
+      <c r="W29">
+        <v>1438373.0</v>
+      </c>
+      <c r="X29">
+        <v>575046.0</v>
+      </c>
+      <c r="Y29">
+        <v>541849.0</v>
+      </c>
+      <c r="Z29">
+        <v>111068.0</v>
+      </c>
+      <c r="AA29">
+        <v>292098.0</v>
+      </c>
+      <c r="AB29">
+        <v>147947.0</v>
+      </c>
+      <c r="AC29">
+        <v>89160.0</v>
+      </c>
+      <c r="AD29">
+        <v>-1292481.0</v>
+      </c>
+      <c r="AE29">
+        <v>-1400095.0</v>
+      </c>
+      <c r="AF29">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>241</v>
+      </c>
+      <c r="B30">
+        <v>3562000.0</v>
+      </c>
+      <c r="C30">
+        <v>-53967000.0</v>
+      </c>
+      <c r="D30">
+        <v>7366000.0</v>
+      </c>
+      <c r="E30">
+        <v>4305000.0</v>
+      </c>
+      <c r="F30">
+        <v>-26742000.0</v>
+      </c>
+      <c r="G30">
+        <v>-75505710.0</v>
+      </c>
+      <c r="H30">
+        <v>-1955741.0</v>
+      </c>
+      <c r="I30">
+        <v>-2328720.0</v>
+      </c>
+      <c r="J30">
+        <v>-4355220.0</v>
+      </c>
+      <c r="K30">
+        <v>-3130122.0</v>
+      </c>
+      <c r="L30">
+        <v>-1954975.0</v>
+      </c>
+      <c r="M30">
+        <v>-3130122.0</v>
+      </c>
+      <c r="N30">
+        <v>-3893563.0</v>
+      </c>
+      <c r="O30">
+        <v>-1181738.0</v>
+      </c>
+      <c r="P30">
+        <v>839486.0</v>
+      </c>
+      <c r="Q30">
+        <v>-1069126.0</v>
+      </c>
+      <c r="R30">
+        <v>-939073.0</v>
+      </c>
+      <c r="S30">
+        <v>31888.0</v>
+      </c>
+      <c r="T30">
+        <v>-1559621.0</v>
+      </c>
+      <c r="U30">
+        <v>-624167.0</v>
+      </c>
+      <c r="V30">
+        <v>-1347154.0</v>
+      </c>
+      <c r="W30">
+        <v>-522489.0</v>
+      </c>
+      <c r="X30">
+        <v>-265239.0</v>
+      </c>
+      <c r="Y30">
+        <v>-311105.0</v>
+      </c>
+      <c r="Z30">
+        <v>-129475.0</v>
+      </c>
+      <c r="AA30">
+        <v>-170075.0</v>
+      </c>
+      <c r="AB30">
+        <v>-134724.0</v>
+      </c>
+      <c r="AC30">
+        <v>-196130.0</v>
+      </c>
+      <c r="AD30">
+        <v>-736497.0</v>
+      </c>
+      <c r="AE30">
+        <v>-712274.0</v>
+      </c>
+      <c r="AF30">
+        <v>-100000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:118">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="2" spans="1:118">
+      <c r="A2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B2">
+        <v>25727000.0</v>
+      </c>
+      <c r="C2">
+        <v>30189000.0</v>
+      </c>
+      <c r="D2">
+        <v>30853000.0</v>
+      </c>
+      <c r="E2">
+        <v>26950000.0</v>
+      </c>
+      <c r="F2">
+        <v>10992000.0</v>
+      </c>
+      <c r="G2">
+        <v>6187000.0</v>
+      </c>
+      <c r="H2">
+        <v>10311000.0</v>
+      </c>
+      <c r="I2">
+        <v>109092000.0</v>
+      </c>
+      <c r="J2">
+        <v>37031000.0</v>
+      </c>
+      <c r="K2">
+        <v>39789000.0</v>
+      </c>
+      <c r="L2">
+        <v>57523000.0</v>
+      </c>
+      <c r="M2">
+        <v>55131000.0</v>
+      </c>
+      <c r="N2">
+        <v>39292000.0</v>
+      </c>
+      <c r="O2">
+        <v>49392000.0</v>
+      </c>
+      <c r="P2">
+        <v>51567000.0</v>
+      </c>
+      <c r="Q2">
+        <v>42353000.0</v>
+      </c>
+      <c r="R2">
+        <v>60373000.0</v>
+      </c>
+      <c r="S2">
+        <v>41680000.0</v>
+      </c>
+      <c r="T2">
+        <v>36984000.0</v>
+      </c>
+      <c r="U2">
+        <v>58811000.0</v>
+      </c>
+      <c r="V2">
+        <v>42385000.0</v>
+      </c>
+      <c r="W2">
+        <v>27651000.0</v>
+      </c>
+      <c r="X2">
+        <v>49207000.0</v>
+      </c>
+      <c r="Y2">
+        <v>7354496.0</v>
+      </c>
+      <c r="Z2">
+        <v>12248652.0</v>
+      </c>
+      <c r="AA2">
+        <v>12610446.0</v>
+      </c>
+      <c r="AB2">
+        <v>11435499.0</v>
+      </c>
+      <c r="AC2">
+        <v>10308125.0</v>
+      </c>
+      <c r="AD2">
+        <v>9893953.0</v>
+      </c>
+      <c r="AE2">
+        <v>9352238.0</v>
+      </c>
+      <c r="AF2">
+        <v>9400701.0</v>
+      </c>
+      <c r="AG2">
+        <v>7223115.0</v>
+      </c>
+      <c r="AH2">
+        <v>6920792.0</v>
+      </c>
+      <c r="AI2">
+        <v>7045756.0</v>
+      </c>
+      <c r="AJ2">
+        <v>6215718.0</v>
+      </c>
+      <c r="AK2">
+        <v>8248197.0</v>
+      </c>
+      <c r="AL2">
+        <v>7426811.0</v>
+      </c>
+      <c r="AM2">
+        <v>8844664.0</v>
+      </c>
+      <c r="AN2">
+        <v>8030284.0</v>
+      </c>
+      <c r="AO2">
+        <v>7279683.0</v>
+      </c>
+      <c r="AP2">
+        <v>7062993.0</v>
+      </c>
+      <c r="AQ2">
+        <v>7154513.0</v>
+      </c>
+      <c r="AR2">
+        <v>8551275.0</v>
+      </c>
+      <c r="AS2">
+        <v>6428596.0</v>
+      </c>
+      <c r="AT2">
+        <v>6103042.0</v>
+      </c>
+      <c r="AU2">
+        <v>5791177.0</v>
+      </c>
+      <c r="AV2">
+        <v>8614929.0</v>
+      </c>
+      <c r="AW2">
+        <v>7757972.0</v>
+      </c>
+      <c r="AX2">
+        <v>9701417.0</v>
+      </c>
+      <c r="AY2">
+        <v>10554707.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10179298.0</v>
+      </c>
+      <c r="BA2">
+        <v>10005490.0</v>
+      </c>
+      <c r="BB2">
+        <v>9754861.0</v>
+      </c>
+      <c r="BC2">
+        <v>11379378.0</v>
+      </c>
+      <c r="BD2">
+        <v>12701075.0</v>
+      </c>
+      <c r="BE2">
+        <v>12889180.0</v>
+      </c>
+      <c r="BF2">
+        <v>13240930.0</v>
+      </c>
+      <c r="BG2">
+        <v>12662240.0</v>
+      </c>
+      <c r="BH2">
+        <v>10181049.0</v>
+      </c>
+      <c r="BI2">
+        <v>9893600.0</v>
+      </c>
+      <c r="BJ2">
+        <v>8758887.0</v>
+      </c>
+      <c r="BK2">
+        <v>8873080.0</v>
+      </c>
+      <c r="BL2">
+        <v>9631762.0</v>
+      </c>
+      <c r="BM2">
+        <v>8583193.0</v>
+      </c>
+      <c r="BN2">
+        <v>8641289.0</v>
+      </c>
+      <c r="BO2">
+        <v>7973340.0</v>
+      </c>
+      <c r="BP2">
+        <v>7473485.0</v>
+      </c>
+      <c r="BQ2">
+        <v>7372614.0</v>
+      </c>
+      <c r="BR2">
+        <v>7522211.0</v>
+      </c>
+      <c r="BS2">
+        <v>6063754.0</v>
+      </c>
+      <c r="BT2">
+        <v>5889601.0</v>
+      </c>
+      <c r="BU2">
+        <v>5986029.0</v>
+      </c>
+      <c r="BV2">
+        <v>5507079.0</v>
+      </c>
+      <c r="BW2">
+        <v>4584313.0</v>
+      </c>
+      <c r="BX2">
+        <v>4537714.0</v>
+      </c>
+      <c r="BY2">
+        <v>3038178.0</v>
+      </c>
+      <c r="BZ2">
+        <v>3219116.0</v>
+      </c>
+      <c r="CA2">
+        <v>2102782.0</v>
+      </c>
+      <c r="CB2">
+        <v>1685036.0</v>
+      </c>
+      <c r="CC2">
+        <v>1099182.0</v>
+      </c>
+      <c r="CD2">
+        <v>1067672.0</v>
+      </c>
+      <c r="CE2">
+        <v>931796.0</v>
+      </c>
+      <c r="CF2">
+        <v>1754042.0</v>
+      </c>
+      <c r="CG2">
+        <v>1348491.0</v>
+      </c>
+      <c r="CH2">
+        <v>1009331.0</v>
+      </c>
+      <c r="CI2">
+        <v>1048378.0</v>
+      </c>
+      <c r="CJ2">
+        <v>734266.0</v>
+      </c>
+      <c r="CK2">
+        <v>402058.0</v>
+      </c>
+      <c r="CL2">
+        <v>57396.0</v>
+      </c>
+      <c r="CM2">
+        <v>351067.0</v>
+      </c>
+      <c r="CN2">
+        <v>260733.0</v>
+      </c>
+      <c r="CO2">
+        <v>103600.0</v>
+      </c>
+      <c r="CP2">
+        <v>60094.0</v>
+      </c>
+      <c r="CQ2">
+        <v>51673.0</v>
+      </c>
+      <c r="CR2">
+        <v>36072.0</v>
+      </c>
+      <c r="CS2">
+        <v>83046.0</v>
+      </c>
+      <c r="CT2">
+        <v>126724.0</v>
+      </c>
+      <c r="CU2">
+        <v>51905.0</v>
+      </c>
+      <c r="CV2">
+        <v>166652.0</v>
+      </c>
+      <c r="CW2">
+        <v>63873.0</v>
+      </c>
+      <c r="CX2">
+        <v>18087.0</v>
+      </c>
+      <c r="CY2">
+        <v>50530.0</v>
+      </c>
+      <c r="CZ2">
+        <v>37535.0</v>
+      </c>
+      <c r="DA2">
+        <v>113462.0</v>
+      </c>
+      <c r="DB2">
+        <v>132741.0</v>
+      </c>
+      <c r="DC2">
+        <v>64321.0</v>
+      </c>
+      <c r="DD2">
+        <v>52323.0</v>
+      </c>
+      <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2">
+        <v>141393.0</v>
+      </c>
+      <c r="DH2">
+        <v>200000.0</v>
+      </c>
+      <c r="DI2"/>
+      <c r="DJ2">
+        <v>500000.0</v>
+      </c>
+      <c r="DK2">
+        <v>2182661.0</v>
+      </c>
+      <c r="DL2">
+        <v>2200000.0</v>
+      </c>
+      <c r="DM2"/>
+      <c r="DN2"/>
+    </row>
+    <row r="3" spans="1:118">
+      <c r="A3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3">
+        <v>807000</v>
+      </c>
+      <c r="C3">
+        <v>46000</v>
+      </c>
+      <c r="D3">
+        <v>900000</v>
+      </c>
+      <c r="E3">
+        <v>791000</v>
+      </c>
+      <c r="F3">
+        <v>297000</v>
+      </c>
+      <c r="G3">
+        <v>66000</v>
+      </c>
+      <c r="H3">
+        <v>86000</v>
+      </c>
+      <c r="I3">
+        <v>723000</v>
+      </c>
+      <c r="J3">
+        <v>959000</v>
+      </c>
+      <c r="K3">
+        <v>1521000</v>
+      </c>
+      <c r="L3">
+        <v>1098000</v>
+      </c>
+      <c r="M3">
+        <v>947000</v>
+      </c>
+      <c r="N3">
+        <v>1258000</v>
+      </c>
+      <c r="O3">
+        <v>1026000</v>
+      </c>
+      <c r="P3">
+        <v>1042000</v>
+      </c>
+      <c r="Q3">
+        <v>964000</v>
+      </c>
+      <c r="R3">
+        <v>789000</v>
+      </c>
+      <c r="S3">
+        <v>818000</v>
+      </c>
+      <c r="T3">
+        <v>1399000</v>
+      </c>
+      <c r="U3">
+        <v>1337000</v>
+      </c>
+      <c r="V3">
+        <v>1182000</v>
+      </c>
+      <c r="W3">
+        <v>1124000</v>
+      </c>
+      <c r="X3">
+        <v>933000</v>
+      </c>
+      <c r="Y3">
+        <v>745660</v>
+      </c>
+      <c r="Z3">
+        <v>638674</v>
+      </c>
+      <c r="AA3">
+        <v>661868</v>
+      </c>
+      <c r="AB3">
+        <v>538366</v>
+      </c>
+      <c r="AC3">
+        <v>467551</v>
+      </c>
+      <c r="AD3">
+        <v>464927</v>
+      </c>
+      <c r="AE3">
+        <v>607344</v>
+      </c>
+      <c r="AF3">
+        <v>415919</v>
+      </c>
+      <c r="AG3">
+        <v>607348</v>
+      </c>
+      <c r="AH3">
+        <v>510006</v>
+      </c>
+      <c r="AI3">
+        <v>657000</v>
+      </c>
+      <c r="AJ3">
+        <v>554366</v>
+      </c>
+      <c r="AK3">
+        <v>513693</v>
+      </c>
+      <c r="AL3">
+        <v>355780</v>
+      </c>
+      <c r="AM3">
+        <v>397033</v>
+      </c>
+      <c r="AN3">
+        <v>293166</v>
+      </c>
+      <c r="AO3">
+        <v>387076</v>
+      </c>
+      <c r="AP3">
+        <v>300175</v>
+      </c>
+      <c r="AQ3">
+        <v>279217</v>
+      </c>
+      <c r="AR3">
+        <v>268507</v>
+      </c>
+      <c r="AS3">
+        <v>228336</v>
+      </c>
+      <c r="AT3">
+        <v>261956</v>
+      </c>
+      <c r="AU3">
+        <v>431341</v>
+      </c>
+      <c r="AV3">
+        <v>318673</v>
+      </c>
+      <c r="AW3">
+        <v>320524</v>
+      </c>
+      <c r="AX3">
+        <v>2821232</v>
+      </c>
+      <c r="AY3">
+        <v>368760</v>
+      </c>
+      <c r="AZ3">
+        <v>383047</v>
+      </c>
+      <c r="BA3">
+        <v>328514</v>
+      </c>
+      <c r="BB3">
+        <v>263464</v>
+      </c>
+      <c r="BC3">
+        <v>326039</v>
+      </c>
+      <c r="BD3">
+        <v>263721</v>
+      </c>
+      <c r="BE3">
+        <v>248902</v>
+      </c>
+      <c r="BF3">
+        <v>314591</v>
+      </c>
+      <c r="BG3">
+        <v>288439</v>
+      </c>
+      <c r="BH3">
+        <v>288410</v>
+      </c>
+      <c r="BI3">
+        <v>330431</v>
+      </c>
+      <c r="BJ3">
+        <v>258898</v>
+      </c>
+      <c r="BK3">
+        <v>266317</v>
+      </c>
+      <c r="BL3">
+        <v>213720</v>
+      </c>
+      <c r="BM3">
+        <v>214958</v>
+      </c>
+      <c r="BN3">
+        <v>236264</v>
+      </c>
+      <c r="BO3">
+        <v>262960</v>
+      </c>
+      <c r="BP3">
+        <v>224891</v>
+      </c>
+      <c r="BQ3">
+        <v>193008</v>
+      </c>
+      <c r="BR3">
+        <v>137458</v>
+      </c>
+      <c r="BS3">
+        <v>178649</v>
+      </c>
+      <c r="BT3">
+        <v>208997</v>
+      </c>
+      <c r="BU3">
+        <v>146879</v>
+      </c>
+      <c r="BV3">
+        <v>211902</v>
+      </c>
+      <c r="BW3">
+        <v>276869</v>
+      </c>
+      <c r="BX3">
+        <v>173971</v>
+      </c>
+      <c r="BY3">
+        <v>187675</v>
+      </c>
+      <c r="BZ3">
+        <v>142308</v>
+      </c>
+      <c r="CA3">
+        <v>149520</v>
+      </c>
+      <c r="CB3">
+        <v>151239</v>
+      </c>
+      <c r="CC3">
+        <v>973767</v>
+      </c>
+      <c r="CD3">
+        <v>106707</v>
+      </c>
+      <c r="CE3">
+        <v>276573</v>
+      </c>
+      <c r="CF3">
+        <v>10656</v>
+      </c>
+      <c r="CG3">
+        <v>10463</v>
+      </c>
+      <c r="CH3">
+        <v>32743</v>
+      </c>
+      <c r="CI3">
+        <v>3872</v>
+      </c>
+      <c r="CJ3">
+        <v>23529</v>
+      </c>
+      <c r="CK3">
+        <v>20047</v>
+      </c>
+      <c r="CL3">
+        <v>6109</v>
+      </c>
+      <c r="CM3">
+        <v>14936</v>
+      </c>
+      <c r="CN3">
+        <v>2970</v>
+      </c>
+      <c r="CO3">
+        <v>21235</v>
+      </c>
+      <c r="CP3">
+        <v>19050</v>
+      </c>
+      <c r="CQ3">
+        <v>9980</v>
+      </c>
+      <c r="CR3">
+        <v>27029</v>
+      </c>
+      <c r="CS3">
+        <v>22224</v>
+      </c>
+      <c r="CT3">
+        <v>3535</v>
+      </c>
+      <c r="CU3">
+        <v>3388</v>
+      </c>
+      <c r="CV3">
+        <v>6182</v>
+      </c>
+      <c r="CW3">
+        <v>31000</v>
+      </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
+      <c r="CZ3">
+        <v>32338</v>
+      </c>
+      <c r="DA3">
+        <v>3742</v>
+      </c>
+      <c r="DB3">
+        <v>54890</v>
+      </c>
+      <c r="DC3">
+        <v>33037</v>
+      </c>
+      <c r="DD3">
+        <v>24343</v>
+      </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
+        <v>0</v>
+      </c>
+      <c r="DG3">
+        <v>0</v>
+      </c>
+      <c r="DH3">
+        <v>79142</v>
+      </c>
+      <c r="DI3">
+        <v>0</v>
+      </c>
+      <c r="DJ3">
+        <v>0</v>
+      </c>
+      <c r="DK3">
+        <v>0</v>
+      </c>
+      <c r="DL3">
+        <v>19591</v>
+      </c>
+      <c r="DM3">
+        <v>0</v>
+      </c>
+      <c r="DN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:118">
+      <c r="A4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>15839000.0</v>
+      </c>
+      <c r="O4">
+        <v>-10100000.0</v>
+      </c>
+      <c r="P4">
+        <v>-2175000.0</v>
+      </c>
+      <c r="Q4">
+        <v>9214000.0</v>
+      </c>
+      <c r="R4">
+        <v>-18020000.0</v>
+      </c>
+      <c r="S4">
+        <v>18693000.0</v>
+      </c>
+      <c r="T4">
+        <v>4696000.0</v>
+      </c>
+      <c r="U4">
+        <v>-21827000.0</v>
+      </c>
+      <c r="V4">
+        <v>16426000.0</v>
+      </c>
+      <c r="W4">
+        <v>14734000.0</v>
+      </c>
+      <c r="X4">
+        <v>-21556000.0</v>
+      </c>
+      <c r="Y4">
+        <v>41852818.0</v>
+      </c>
+      <c r="Z4">
+        <v>-4894156.0</v>
+      </c>
+      <c r="AA4">
+        <v>-361794.0</v>
+      </c>
+      <c r="AB4">
+        <v>1174947.0</v>
+      </c>
+      <c r="AC4">
+        <v>1127374.0</v>
+      </c>
+      <c r="AD4">
+        <v>414172.0</v>
+      </c>
+      <c r="AE4">
+        <v>541715.0</v>
+      </c>
+      <c r="AF4">
+        <v>-48463.0</v>
+      </c>
+      <c r="AG4">
+        <v>2177586.0</v>
+      </c>
+      <c r="AH4">
+        <v>302323.0</v>
+      </c>
+      <c r="AI4">
+        <v>-124964.0</v>
+      </c>
+      <c r="AJ4">
+        <v>830038.0</v>
+      </c>
+      <c r="AK4">
+        <v>-2032479.0</v>
+      </c>
+      <c r="AL4">
+        <v>821386.0</v>
+      </c>
+      <c r="AM4">
+        <v>-1417853.0</v>
+      </c>
+      <c r="AN4">
+        <v>814380.0</v>
+      </c>
+      <c r="AO4">
+        <v>750601.0</v>
+      </c>
+      <c r="AP4">
+        <v>216690.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-91520.0</v>
+      </c>
+      <c r="AR4">
+        <v>-1396762.0</v>
+      </c>
+      <c r="AS4">
+        <v>2122679.0</v>
+      </c>
+      <c r="AT4">
+        <v>325554.0</v>
+      </c>
+      <c r="AU4">
+        <v>311865.0</v>
+      </c>
+      <c r="AV4">
+        <v>-2823752.0</v>
+      </c>
+      <c r="AW4">
+        <v>856957.0</v>
+      </c>
+      <c r="AX4">
+        <v>-1943445.0</v>
+      </c>
+      <c r="AY4">
+        <v>-853290.0</v>
+      </c>
+      <c r="AZ4">
+        <v>375409.0</v>
+      </c>
+      <c r="BA4">
+        <v>173808.0</v>
+      </c>
+      <c r="BB4">
+        <v>250629.0</v>
+      </c>
+      <c r="BC4">
+        <v>-1624517.0</v>
+      </c>
+      <c r="BD4">
+        <v>-1321697.0</v>
+      </c>
+      <c r="BE4">
+        <v>-188104.0</v>
+      </c>
+      <c r="BF4">
+        <v>-351750.0</v>
+      </c>
+      <c r="BG4">
+        <v>578690.0</v>
+      </c>
+      <c r="BH4">
+        <v>2481191.0</v>
+      </c>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+    </row>
+    <row r="5" spans="1:118">
+      <c r="A5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>178000.0</v>
+      </c>
+      <c r="O5">
+        <v>772000.0</v>
+      </c>
+      <c r="P5">
+        <v>-815000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2642000.0</v>
+      </c>
+      <c r="R5">
+        <v>1517000.0</v>
+      </c>
+      <c r="S5">
+        <v>-252000.0</v>
+      </c>
+      <c r="T5">
+        <v>1814000.0</v>
+      </c>
+      <c r="U5">
+        <v>-28000.0</v>
+      </c>
+      <c r="V5">
+        <v>427000.0</v>
+      </c>
+      <c r="W5">
+        <v>-992000.0</v>
+      </c>
+      <c r="X5">
+        <v>269000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1100324.0</v>
+      </c>
+      <c r="Z5">
+        <v>290042.0</v>
+      </c>
+      <c r="AA5">
+        <v>-421530.0</v>
+      </c>
+      <c r="AB5">
+        <v>821219.0</v>
+      </c>
+      <c r="AC5">
+        <v>-935654.0</v>
+      </c>
+      <c r="AD5">
+        <v>-15260.0</v>
+      </c>
+      <c r="AE5">
+        <v>-16449.0</v>
+      </c>
+      <c r="AF5">
+        <v>420969.0</v>
+      </c>
+      <c r="AG5">
+        <v>-539377.0</v>
+      </c>
+      <c r="AH5">
+        <v>189309.0</v>
+      </c>
+      <c r="AI5">
+        <v>-509566.0</v>
+      </c>
+      <c r="AJ5">
+        <v>855802.0</v>
+      </c>
+      <c r="AK5">
+        <v>-54254.0</v>
+      </c>
+      <c r="AL5">
+        <v>415418.0</v>
+      </c>
+      <c r="AM5">
+        <v>-66433.0</v>
+      </c>
+      <c r="AN5">
+        <v>935807.0</v>
+      </c>
+      <c r="AO5">
+        <v>-323956.0</v>
+      </c>
+      <c r="AP5">
+        <v>393456.0</v>
+      </c>
+      <c r="AQ5">
+        <v>208331.0</v>
+      </c>
+      <c r="AR5">
+        <v>118656.0</v>
+      </c>
+      <c r="AS5">
+        <v>-111942.0</v>
+      </c>
+      <c r="AT5">
+        <v>325245.0</v>
+      </c>
+      <c r="AU5">
+        <v>295201.0</v>
+      </c>
+      <c r="AV5">
+        <v>135019.0</v>
+      </c>
+      <c r="AW5">
+        <v>129180.0</v>
+      </c>
+      <c r="AX5">
+        <v>-547842.0</v>
+      </c>
+      <c r="AY5">
+        <v>-279983.0</v>
+      </c>
+      <c r="AZ5">
+        <v>255873.0</v>
+      </c>
+      <c r="BA5">
+        <v>-202278.0</v>
+      </c>
+      <c r="BB5">
+        <v>-39474.0</v>
+      </c>
+      <c r="BC5">
+        <v>42882.0</v>
+      </c>
+      <c r="BD5">
+        <v>-60930.0</v>
+      </c>
+      <c r="BE5">
+        <v>68166.0</v>
+      </c>
+      <c r="BF5">
+        <v>26949.0</v>
+      </c>
+      <c r="BG5">
+        <v>-33650.0</v>
+      </c>
+      <c r="BH5">
+        <v>17171.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+    </row>
+    <row r="6" spans="1:118">
+      <c r="A6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B6">
+        <v>10658000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4462000.0</v>
+      </c>
+      <c r="D6">
+        <v>-664000.0</v>
+      </c>
+      <c r="E6">
+        <v>3903000.0</v>
+      </c>
+      <c r="F6">
+        <v>15958000.0</v>
+      </c>
+      <c r="G6">
+        <v>4805000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4124000.0</v>
+      </c>
+      <c r="I6">
+        <v>-98781000.0</v>
+      </c>
+      <c r="J6">
+        <v>72061000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2758000.0</v>
+      </c>
+      <c r="L6">
+        <v>-17734000.0</v>
+      </c>
+      <c r="M6">
+        <v>2392000.0</v>
+      </c>
+      <c r="N6">
+        <v>15839000.0</v>
+      </c>
+      <c r="O6">
+        <v>-10100000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2175000.0</v>
+      </c>
+      <c r="Q6">
+        <v>9214000.0</v>
+      </c>
+      <c r="R6">
+        <v>-18020000.0</v>
+      </c>
+      <c r="S6">
+        <v>18693000.0</v>
+      </c>
+      <c r="T6">
+        <v>4696000.0</v>
+      </c>
+      <c r="U6">
+        <v>-21827000.0</v>
+      </c>
+      <c r="V6">
+        <v>16426000.0</v>
+      </c>
+      <c r="W6">
+        <v>14734000.0</v>
+      </c>
+      <c r="X6">
+        <v>-21556000.0</v>
+      </c>
+      <c r="Y6">
+        <v>41852818.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4894156.0</v>
+      </c>
+      <c r="AA6">
+        <v>-361794.0</v>
+      </c>
+      <c r="AB6">
+        <v>1174947.0</v>
+      </c>
+      <c r="AC6">
+        <v>1127374.0</v>
+      </c>
+      <c r="AD6">
+        <v>414172.0</v>
+      </c>
+      <c r="AE6">
+        <v>541715.0</v>
+      </c>
+      <c r="AF6">
+        <v>-48463.0</v>
+      </c>
+      <c r="AG6">
+        <v>2177586.0</v>
+      </c>
+      <c r="AH6">
+        <v>302323.0</v>
+      </c>
+      <c r="AI6">
+        <v>-124964.0</v>
+      </c>
+      <c r="AJ6">
+        <v>830038.0</v>
+      </c>
+      <c r="AK6">
+        <v>-2032479.0</v>
+      </c>
+      <c r="AL6">
+        <v>821386.0</v>
+      </c>
+      <c r="AM6">
+        <v>-1417853.0</v>
+      </c>
+      <c r="AN6">
+        <v>814380.0</v>
+      </c>
+      <c r="AO6">
+        <v>750601.0</v>
+      </c>
+      <c r="AP6">
+        <v>216690.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-91520.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1396762.0</v>
+      </c>
+      <c r="AS6">
+        <v>2122679.0</v>
+      </c>
+      <c r="AT6">
+        <v>325554.0</v>
+      </c>
+      <c r="AU6">
+        <v>311865.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2823752.0</v>
+      </c>
+      <c r="AW6">
+        <v>856957.0</v>
+      </c>
+      <c r="AX6">
+        <v>-1943445.0</v>
+      </c>
+      <c r="AY6">
+        <v>-853290.0</v>
+      </c>
+      <c r="AZ6">
+        <v>375409.0</v>
+      </c>
+      <c r="BA6">
+        <v>173808.0</v>
+      </c>
+      <c r="BB6">
+        <v>250629.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1624517.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1321697.0</v>
+      </c>
+      <c r="BE6">
+        <v>-188104.0</v>
+      </c>
+      <c r="BF6">
+        <v>-351750.0</v>
+      </c>
+      <c r="BG6">
+        <v>578690.0</v>
+      </c>
+      <c r="BH6">
+        <v>2481191.0</v>
+      </c>
+      <c r="BI6">
+        <v>287449.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1134713.0</v>
+      </c>
+      <c r="BK6">
+        <v>-114193.0</v>
+      </c>
+      <c r="BL6">
+        <v>-758682.0</v>
+      </c>
+      <c r="BM6">
+        <v>1048569.0</v>
+      </c>
+      <c r="BN6">
+        <v>-58096.0</v>
+      </c>
+      <c r="BO6">
+        <v>667949.0</v>
+      </c>
+      <c r="BP6">
+        <v>499855.0</v>
+      </c>
+      <c r="BQ6">
+        <v>100871.0</v>
+      </c>
+      <c r="BR6">
+        <v>-149597.0</v>
+      </c>
+      <c r="BS6">
+        <v>1458457.0</v>
+      </c>
+      <c r="BT6">
+        <v>174153.0</v>
+      </c>
+      <c r="BU6">
+        <v>-96428.0</v>
+      </c>
+      <c r="BV6">
+        <v>478950.0</v>
+      </c>
+      <c r="BW6">
+        <v>922766.0</v>
+      </c>
+      <c r="BX6">
+        <v>46599.0</v>
+      </c>
+      <c r="BY6">
+        <v>1499536.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-180938.0</v>
+      </c>
+      <c r="CA6">
+        <v>1116334.0</v>
+      </c>
+      <c r="CB6">
+        <v>417746.0</v>
+      </c>
+      <c r="CC6">
+        <v>585854.0</v>
+      </c>
+      <c r="CD6">
+        <v>31510.0</v>
+      </c>
+      <c r="CE6">
+        <v>135876.0</v>
+      </c>
+      <c r="CF6">
+        <v>-822246.0</v>
+      </c>
+      <c r="CG6">
+        <v>405551.0</v>
+      </c>
+      <c r="CH6">
+        <v>339160.0</v>
+      </c>
+      <c r="CI6">
+        <v>-39047.0</v>
+      </c>
+      <c r="CJ6">
+        <v>314112.0</v>
+      </c>
+      <c r="CK6">
+        <v>332208.0</v>
+      </c>
+      <c r="CL6">
+        <v>344662.0</v>
+      </c>
+      <c r="CM6">
+        <v>-293671.0</v>
+      </c>
+      <c r="CN6">
+        <v>90334.0</v>
+      </c>
+      <c r="CO6">
+        <v>157133.0</v>
+      </c>
+      <c r="CP6">
+        <v>43506.0</v>
+      </c>
+      <c r="CQ6">
+        <v>8421.0</v>
+      </c>
+      <c r="CR6">
+        <v>15601.0</v>
+      </c>
+      <c r="CS6">
+        <v>-46974.0</v>
+      </c>
+      <c r="CT6">
+        <v>-43678.0</v>
+      </c>
+      <c r="CU6">
+        <v>74819.0</v>
+      </c>
+      <c r="CV6">
+        <v>-114747.0</v>
+      </c>
+      <c r="CW6">
+        <v>102779.0</v>
+      </c>
+      <c r="CX6">
+        <v>45786.0</v>
+      </c>
+      <c r="CY6">
+        <v>-32443.0</v>
+      </c>
+      <c r="CZ6">
+        <v>12995.0</v>
+      </c>
+      <c r="DA6">
+        <v>-75927.0</v>
+      </c>
+      <c r="DB6">
+        <v>-19279.0</v>
+      </c>
+      <c r="DC6">
+        <v>68420.0</v>
+      </c>
+      <c r="DD6">
+        <v>11998.0</v>
+      </c>
+      <c r="DE6"/>
+      <c r="DF6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG6"/>
+      <c r="DH6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-29629.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DK6">
+        <v>500000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DM6">
+        <v>3195030.0</v>
+      </c>
+      <c r="DN6">
+        <v>-300000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:118">
+      <c r="A7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7">
+        <v>2399000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1222000.0</v>
+      </c>
+      <c r="D7">
+        <v>360000.0</v>
+      </c>
+      <c r="E7">
+        <v>732000.0</v>
+      </c>
+      <c r="F7">
+        <v>1623000.0</v>
+      </c>
+      <c r="G7">
+        <v>491000.0</v>
+      </c>
+      <c r="H7">
+        <v>-5432000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1202000.0</v>
+      </c>
+      <c r="J7">
+        <v>915000.0</v>
+      </c>
+      <c r="K7">
+        <v>-636000.0</v>
+      </c>
+      <c r="L7">
+        <v>28000.0</v>
+      </c>
+      <c r="M7">
+        <v>175000.0</v>
+      </c>
+      <c r="N7">
+        <v>4311000.0</v>
+      </c>
+      <c r="O7">
+        <v>-924000.0</v>
+      </c>
+      <c r="P7">
+        <v>1541000.0</v>
+      </c>
+      <c r="Q7">
+        <v>5411000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1908000.0</v>
+      </c>
+      <c r="S7">
+        <v>-4231000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1892000.0</v>
+      </c>
+      <c r="U7">
+        <v>6292000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1629000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4348000.0</v>
+      </c>
+      <c r="X7">
+        <v>659000.0</v>
+      </c>
+      <c r="Y7">
+        <v>1659166.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1947254.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2061163.0</v>
+      </c>
+      <c r="AB7">
+        <v>-434067.0</v>
+      </c>
+      <c r="AC7">
+        <v>1134605.0</v>
+      </c>
+      <c r="AD7">
+        <v>-1947760.0</v>
+      </c>
+      <c r="AE7">
+        <v>90637.0</v>
+      </c>
+      <c r="AF7">
+        <v>139563.0</v>
+      </c>
+      <c r="AG7">
+        <v>1222085.0</v>
+      </c>
+      <c r="AH7">
+        <v>-1573103.0</v>
+      </c>
+      <c r="AI7">
+        <v>-1365015.0</v>
+      </c>
+      <c r="AJ7">
+        <v>217091.0</v>
+      </c>
+      <c r="AK7">
+        <v>348771.0</v>
+      </c>
+      <c r="AL7">
+        <v>2367.0</v>
+      </c>
+      <c r="AM7">
+        <v>-1898602.0</v>
+      </c>
+      <c r="AN7">
+        <v>20933.0</v>
+      </c>
+      <c r="AO7">
+        <v>1301408.0</v>
+      </c>
+      <c r="AP7">
+        <v>-564727.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-528305.0</v>
+      </c>
+      <c r="AR7">
+        <v>-1999455.0</v>
+      </c>
+      <c r="AS7">
+        <v>2451529.0</v>
+      </c>
+      <c r="AT7">
+        <v>-518164.0</v>
+      </c>
+      <c r="AU7">
+        <v>-123609.0</v>
+      </c>
+      <c r="AV7">
+        <v>-858481.0</v>
+      </c>
+      <c r="AW7">
+        <v>1371291.0</v>
+      </c>
+      <c r="AX7">
+        <v>-1143730.0</v>
+      </c>
+      <c r="AY7">
+        <v>-802324.0</v>
+      </c>
+      <c r="AZ7">
+        <v>374767.0</v>
+      </c>
+      <c r="BA7">
+        <v>255794.0</v>
+      </c>
+      <c r="BB7">
+        <v>-239880.0</v>
+      </c>
+      <c r="BC7">
+        <v>-391350.0</v>
+      </c>
+      <c r="BD7">
+        <v>-1127660.0</v>
+      </c>
+      <c r="BE7">
+        <v>330792.0</v>
+      </c>
+      <c r="BF7">
+        <v>210809.0</v>
+      </c>
+      <c r="BG7">
+        <v>-234183.0</v>
+      </c>
+      <c r="BH7">
+        <v>280144.0</v>
+      </c>
+      <c r="BI7">
+        <v>186993.0</v>
+      </c>
+      <c r="BJ7">
+        <v>38380.0</v>
+      </c>
+      <c r="BK7">
+        <v>-355592.0</v>
+      </c>
+      <c r="BL7">
+        <v>-306383.0</v>
+      </c>
+      <c r="BM7">
+        <v>705470.0</v>
+      </c>
+      <c r="BN7">
+        <v>-388249.0</v>
+      </c>
+      <c r="BO7">
+        <v>-49150.0</v>
+      </c>
+      <c r="BP7">
+        <v>337036.0</v>
+      </c>
+      <c r="BQ7">
+        <v>543938.0</v>
+      </c>
+      <c r="BR7">
+        <v>-948516.0</v>
+      </c>
+      <c r="BS7">
+        <v>714822.0</v>
+      </c>
+      <c r="BT7">
+        <v>-227594.0</v>
+      </c>
+      <c r="BU7">
+        <v>572317.0</v>
+      </c>
+      <c r="BV7">
+        <v>-851214.0</v>
+      </c>
+      <c r="BW7">
+        <v>410449.0</v>
+      </c>
+      <c r="BX7">
+        <v>-514276.0</v>
+      </c>
+      <c r="BY7">
+        <v>904511.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-1665843.0</v>
+      </c>
+      <c r="CA7">
+        <v>248954.0</v>
+      </c>
+      <c r="CB7">
+        <v>334185.0</v>
+      </c>
+      <c r="CC7">
+        <v>227347.0</v>
+      </c>
+      <c r="CD7">
+        <v>-457121.0</v>
+      </c>
+      <c r="CE7">
+        <v>-198116.0</v>
+      </c>
+      <c r="CF7">
+        <v>335930.0</v>
+      </c>
+      <c r="CG7">
+        <v>484429.0</v>
+      </c>
+      <c r="CH7">
+        <v>135230.0</v>
+      </c>
+      <c r="CI7">
+        <v>-82543.0</v>
+      </c>
+      <c r="CJ7">
+        <v>363340.0</v>
+      </c>
+      <c r="CK7">
+        <v>-254941.0</v>
+      </c>
+      <c r="CL7">
+        <v>143083.0</v>
+      </c>
+      <c r="CM7">
+        <v>-372730.0</v>
+      </c>
+      <c r="CN7">
+        <v>-829.0</v>
+      </c>
+      <c r="CO7">
+        <v>-1875642.0</v>
+      </c>
+      <c r="CP7">
+        <v>-147875.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-26997.0</v>
+      </c>
+      <c r="CR7">
+        <v>-111603.0</v>
+      </c>
+      <c r="CS7">
+        <v>-212745.0</v>
+      </c>
+      <c r="CT7">
+        <v>-57788.0</v>
+      </c>
+      <c r="CU7">
+        <v>-147190.0</v>
+      </c>
+      <c r="CV7">
+        <v>-147954.0</v>
+      </c>
+      <c r="CW7">
+        <v>225153.0</v>
+      </c>
+      <c r="CX7">
+        <v>65726.0</v>
+      </c>
+      <c r="CY7">
+        <v>-191705.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-1623.0</v>
+      </c>
+      <c r="DA7">
+        <v>-107478.0</v>
+      </c>
+      <c r="DB7">
+        <v>119826.0</v>
+      </c>
+      <c r="DC7">
+        <v>-748.0</v>
+      </c>
+      <c r="DD7">
+        <v>39038.0</v>
+      </c>
+      <c r="DE7">
+        <v>166074.0</v>
+      </c>
+      <c r="DF7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG7">
+        <v>100000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI7">
+        <v>-19276.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-600000.0</v>
+      </c>
+      <c r="DK7">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL7">
+        <v>100000.0</v>
+      </c>
+      <c r="DM7">
+        <v>-224805.0</v>
+      </c>
+      <c r="DN7">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:118">
+      <c r="A8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>1184000.0</v>
+      </c>
+      <c r="O8">
+        <v>301000.0</v>
+      </c>
+      <c r="P8">
+        <v>2088000.0</v>
+      </c>
+      <c r="Q8">
+        <v>4800000.0</v>
+      </c>
+      <c r="R8">
+        <v>-3548000.0</v>
+      </c>
+      <c r="S8">
+        <v>-3216000.0</v>
+      </c>
+      <c r="T8">
+        <v>-1972000.0</v>
+      </c>
+      <c r="U8">
+        <v>3111000.0</v>
+      </c>
+      <c r="V8">
+        <v>-1656000.0</v>
+      </c>
+      <c r="W8">
+        <v>-4231000.0</v>
+      </c>
+      <c r="X8">
+        <v>347000.0</v>
+      </c>
+      <c r="Y8">
+        <v>2995502.0</v>
+      </c>
+      <c r="Z8">
+        <v>-1775666.0</v>
+      </c>
+      <c r="AA8">
+        <v>-1523179.0</v>
+      </c>
+      <c r="AB8">
+        <v>-1574133.0</v>
+      </c>
+      <c r="AC8">
+        <v>1346333.0</v>
+      </c>
+      <c r="AD8">
+        <v>-1967744.0</v>
+      </c>
+      <c r="AE8">
+        <v>-253418.0</v>
+      </c>
+      <c r="AF8">
+        <v>114736.0</v>
+      </c>
+      <c r="AG8">
+        <v>2136930.0</v>
+      </c>
+      <c r="AH8">
+        <v>-1716169.0</v>
+      </c>
+      <c r="AI8">
+        <v>-922095.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-796824.0</v>
+      </c>
+      <c r="AK8">
+        <v>923481.0</v>
+      </c>
+      <c r="AL8">
+        <v>-184044.0</v>
+      </c>
+      <c r="AM8">
+        <v>-1292466.0</v>
+      </c>
+      <c r="AN8">
+        <v>-441263.0</v>
+      </c>
+      <c r="AO8">
+        <v>1690711.0</v>
+      </c>
+      <c r="AP8">
+        <v>-834344.0</v>
+      </c>
+      <c r="AQ8">
+        <v>194934.0</v>
+      </c>
+      <c r="AR8">
+        <v>-2343545.0</v>
+      </c>
+      <c r="AS8">
+        <v>2525024.0</v>
+      </c>
+      <c r="AT8">
+        <v>-1087039.0</v>
+      </c>
+      <c r="AU8">
+        <v>-97759.0</v>
+      </c>
+      <c r="AV8">
+        <v>-531163.0</v>
+      </c>
+      <c r="AW8">
+        <v>1476941.0</v>
+      </c>
+      <c r="AX8">
+        <v>-518008.0</v>
+      </c>
+      <c r="AY8">
+        <v>-670520.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-40957.0</v>
+      </c>
+      <c r="BA8">
+        <v>968067.0</v>
+      </c>
+      <c r="BB8">
+        <v>-459784.0</v>
+      </c>
+      <c r="BC8">
+        <v>-761620.0</v>
+      </c>
+      <c r="BD8">
+        <v>-390434.0</v>
+      </c>
+      <c r="BE8">
+        <v>826915.0</v>
+      </c>
+      <c r="BF8">
+        <v>8911.0</v>
+      </c>
+      <c r="BG8">
+        <v>-883037.0</v>
+      </c>
+      <c r="BH8">
+        <v>-66869.0</v>
+      </c>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+    </row>
+    <row r="9" spans="1:118">
+      <c r="A9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B9">
+        <v>968000.0</v>
+      </c>
+      <c r="C9">
+        <v>-6016000.0</v>
+      </c>
+      <c r="D9">
+        <v>-2437000.0</v>
+      </c>
+      <c r="E9">
+        <v>5063000.0</v>
+      </c>
+      <c r="F9">
+        <v>1713000.0</v>
+      </c>
+      <c r="G9">
+        <v>-3689000.0</v>
+      </c>
+      <c r="H9">
+        <v>-3668000.0</v>
+      </c>
+      <c r="I9">
+        <v>3072000.0</v>
+      </c>
+      <c r="J9">
+        <v>2970000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2768000.0</v>
+      </c>
+      <c r="L9">
+        <v>-145000.0</v>
+      </c>
+      <c r="M9">
+        <v>524000.0</v>
+      </c>
+      <c r="N9">
+        <v>1184000.0</v>
+      </c>
+      <c r="O9">
+        <v>301000.0</v>
+      </c>
+      <c r="P9">
+        <v>2088000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4800000.0</v>
+      </c>
+      <c r="R9">
+        <v>-3548000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3216000.0</v>
+      </c>
+      <c r="T9">
+        <v>-1972000.0</v>
+      </c>
+      <c r="U9">
+        <v>3111000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1656000.0</v>
+      </c>
+      <c r="W9">
+        <v>-3975000.0</v>
+      </c>
+      <c r="X9">
+        <v>91000.0</v>
+      </c>
+      <c r="Y9">
+        <v>3250773.0</v>
+      </c>
+      <c r="Z9">
+        <v>-3050779.0</v>
+      </c>
+      <c r="AA9">
+        <v>-890928.0</v>
+      </c>
+      <c r="AB9">
+        <v>-1326858.0</v>
+      </c>
+      <c r="AC9">
+        <v>2708765.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1507768.0</v>
+      </c>
+      <c r="AE9">
+        <v>-940429.0</v>
+      </c>
+      <c r="AF9">
+        <v>227402.0</v>
+      </c>
+      <c r="AG9">
+        <v>2187131.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1698608.0</v>
+      </c>
+      <c r="AI9">
+        <v>-772227.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1182099.0</v>
+      </c>
+      <c r="AK9">
+        <v>1124841.0</v>
+      </c>
+      <c r="AL9">
+        <v>-342370.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1250740.0</v>
+      </c>
+      <c r="AN9">
+        <v>-407962.0</v>
+      </c>
+      <c r="AO9">
+        <v>1573056.0</v>
+      </c>
+      <c r="AP9">
+        <v>-774492.0</v>
+      </c>
+      <c r="AQ9">
+        <v>234355.0</v>
+      </c>
+      <c r="AR9">
+        <v>-2448729.0</v>
+      </c>
+      <c r="AS9">
+        <v>2396760.0</v>
+      </c>
+      <c r="AT9">
+        <v>-811179.0</v>
+      </c>
+      <c r="AU9">
+        <v>-183329.0</v>
+      </c>
+      <c r="AV9">
+        <v>-353283.0</v>
+      </c>
+      <c r="AW9">
+        <v>1476941.0</v>
+      </c>
+      <c r="AX9">
+        <v>-518008.0</v>
+      </c>
+      <c r="AY9">
+        <v>-670520.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-40957.0</v>
+      </c>
+      <c r="BA9">
+        <v>968067.0</v>
+      </c>
+      <c r="BB9">
+        <v>-459784.0</v>
+      </c>
+      <c r="BC9">
+        <v>-761620.0</v>
+      </c>
+      <c r="BD9">
+        <v>-390434.0</v>
+      </c>
+      <c r="BE9">
+        <v>826915.0</v>
+      </c>
+      <c r="BF9">
+        <v>8911.0</v>
+      </c>
+      <c r="BG9">
+        <v>-883037.0</v>
+      </c>
+      <c r="BH9">
+        <v>-66869.0</v>
+      </c>
+      <c r="BI9">
+        <v>718812.0</v>
+      </c>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9">
+        <v>-374904.0</v>
+      </c>
+      <c r="BM9">
+        <v>479996.0</v>
+      </c>
+      <c r="BN9">
+        <v>-372796.0</v>
+      </c>
+      <c r="BO9">
+        <v>-104581.0</v>
+      </c>
+      <c r="BP9">
+        <v>-2619.0</v>
+      </c>
+      <c r="BQ9">
+        <v>680861.0</v>
+      </c>
+      <c r="BR9">
+        <v>-554443.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
+        <v>80000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>195000.0</v>
+      </c>
+      <c r="CB9">
+        <v>373000.0</v>
+      </c>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
+        <v>213000.0</v>
+      </c>
+      <c r="CF9">
+        <v>442000.0</v>
+      </c>
+      <c r="CG9">
+        <v>607000.0</v>
+      </c>
+      <c r="CH9">
+        <v>311000.0</v>
+      </c>
+      <c r="CI9">
+        <v>198000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>314000.0</v>
+      </c>
+      <c r="CK9"/>
+      <c r="CL9">
+        <v>177000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9">
+        <v>141000.0</v>
+      </c>
+      <c r="CO9"/>
+      <c r="CP9">
+        <v>83000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>173000.0</v>
+      </c>
+      <c r="CR9">
+        <v>50000.0</v>
+      </c>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9">
+        <v>98000.0</v>
+      </c>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9">
+        <v>28000.0</v>
+      </c>
+      <c r="DB9">
+        <v>128000.0</v>
+      </c>
+      <c r="DC9">
+        <v>85000.0</v>
+      </c>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG9"/>
+      <c r="DH9">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9">
+        <v>100000.0</v>
+      </c>
+      <c r="DM9"/>
+      <c r="DN9"/>
+    </row>
+    <row r="10" spans="1:118">
+      <c r="A10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
+        <v>-2877000.0</v>
+      </c>
+      <c r="M10">
+        <v>-4000.0</v>
+      </c>
+      <c r="N10">
+        <v>1998000.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
+        <v>479000.0</v>
+      </c>
+      <c r="U10">
+        <v>3109000.0</v>
+      </c>
+      <c r="V10">
+        <v>241000.0</v>
+      </c>
+      <c r="W10">
+        <v>-770000.0</v>
+      </c>
+      <c r="X10">
+        <v>574000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1230394.0</v>
+      </c>
+      <c r="Z10">
+        <v>1577040.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1123716.0</v>
+      </c>
+      <c r="AB10">
+        <v>529823.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1693575.0</v>
+      </c>
+      <c r="AD10">
+        <v>170134.0</v>
+      </c>
+      <c r="AE10">
+        <v>-165221.0</v>
+      </c>
+      <c r="AF10">
+        <v>381067.0</v>
+      </c>
+      <c r="AG10">
+        <v>-630025.0</v>
+      </c>
+      <c r="AH10">
+        <v>346389.0</v>
+      </c>
+      <c r="AI10">
+        <v>-1252531.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1196704.0</v>
+      </c>
+      <c r="AK10">
+        <v>-445389.0</v>
+      </c>
+      <c r="AL10">
+        <v>342095.0</v>
+      </c>
+      <c r="AM10">
+        <v>-658337.0</v>
+      </c>
+      <c r="AN10">
+        <v>382637.0</v>
+      </c>
+      <c r="AO10">
+        <v>-227574.0</v>
+      </c>
+      <c r="AP10">
+        <v>64064.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-820481.0</v>
+      </c>
+      <c r="AR10">
+        <v>488975.0</v>
+      </c>
+      <c r="AS10">
+        <v>-71701.0</v>
+      </c>
+      <c r="AT10">
+        <v>287007.0</v>
+      </c>
+      <c r="AU10">
+        <v>115129.0</v>
+      </c>
+      <c r="AV10">
+        <v>-256239.0</v>
+      </c>
+      <c r="AW10">
+        <v>145460.0</v>
+      </c>
+      <c r="AX10">
+        <v>-487638.0</v>
+      </c>
+      <c r="AY10">
+        <v>-278255.0</v>
+      </c>
+      <c r="AZ10">
+        <v>247302.0</v>
+      </c>
+      <c r="BA10">
+        <v>-558690.0</v>
+      </c>
+      <c r="BB10">
+        <v>308555.0</v>
+      </c>
+      <c r="BC10">
+        <v>304026.0</v>
+      </c>
+      <c r="BD10">
+        <v>-839163.0</v>
+      </c>
+      <c r="BE10">
+        <v>-374971.0</v>
+      </c>
+      <c r="BF10">
+        <v>311437.0</v>
+      </c>
+      <c r="BG10">
+        <v>502980.0</v>
+      </c>
+      <c r="BH10">
+        <v>241435.0</v>
+      </c>
+      <c r="BI10">
+        <v>106202.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4650.0</v>
+      </c>
+      <c r="BK10">
+        <v>19973.0</v>
+      </c>
+      <c r="BL10">
+        <v>32389.0</v>
+      </c>
+      <c r="BM10">
+        <v>-146125.0</v>
+      </c>
+      <c r="BN10">
+        <v>-72564.0</v>
+      </c>
+      <c r="BO10">
+        <v>34514.0</v>
+      </c>
+      <c r="BP10">
+        <v>-44765.0</v>
+      </c>
+      <c r="BQ10">
+        <v>49464.0</v>
+      </c>
+      <c r="BR10">
+        <v>16288.0</v>
+      </c>
+      <c r="BS10">
+        <v>14436.0</v>
+      </c>
+      <c r="BT10">
+        <v>8017.0</v>
+      </c>
+      <c r="BU10">
+        <v>-63610.0</v>
+      </c>
+      <c r="BV10">
+        <v>21157.0</v>
+      </c>
+      <c r="BW10">
+        <v>-44218.0</v>
+      </c>
+      <c r="BX10">
+        <v>-6253.0</v>
+      </c>
+      <c r="BY10">
+        <v>29654.0</v>
+      </c>
+      <c r="BZ10">
+        <v>13815.0</v>
+      </c>
+      <c r="CA10">
+        <v>-40477.0</v>
+      </c>
+      <c r="CB10">
+        <v>3142.0</v>
+      </c>
+      <c r="CC10">
+        <v>-5178.0</v>
+      </c>
+      <c r="CD10">
+        <v>9982.0</v>
+      </c>
+      <c r="CE10">
+        <v>71438.0</v>
+      </c>
+      <c r="CF10">
+        <v>-31890.0</v>
+      </c>
+      <c r="CG10">
+        <v>19158.0</v>
+      </c>
+      <c r="CH10">
+        <v>-50126.0</v>
+      </c>
+      <c r="CI10">
+        <v>77397.0</v>
+      </c>
+      <c r="CJ10">
+        <v>30761.0</v>
+      </c>
+      <c r="CK10">
+        <v>21573.0</v>
+      </c>
+      <c r="CL10">
+        <v>-135774.0</v>
+      </c>
+      <c r="CM10">
+        <v>6821.0</v>
+      </c>
+      <c r="CN10">
+        <v>-44571.0</v>
+      </c>
+      <c r="CO10">
+        <v>28291.0</v>
+      </c>
+      <c r="CP10">
+        <v>29863.0</v>
+      </c>
+      <c r="CQ10">
+        <v>28807.0</v>
+      </c>
+      <c r="CR10">
+        <v>-47417.0</v>
+      </c>
+      <c r="CS10">
+        <v>-8150.0</v>
+      </c>
+      <c r="CT10">
+        <v>13955.0</v>
+      </c>
+      <c r="CU10">
+        <v>-31699.0</v>
+      </c>
+      <c r="CV10">
+        <v>-353.0</v>
+      </c>
+      <c r="CW10">
+        <v>41529.0</v>
+      </c>
+      <c r="CX10">
+        <v>17495.0</v>
+      </c>
+      <c r="CY10">
+        <v>-65262.0</v>
+      </c>
+      <c r="CZ10">
+        <v>-17803.0</v>
+      </c>
+      <c r="DA10">
+        <v>2180.0</v>
+      </c>
+      <c r="DB10">
+        <v>-7649.0</v>
+      </c>
+      <c r="DC10">
+        <v>36857.0</v>
+      </c>
+      <c r="DD10">
+        <v>3469.0</v>
+      </c>
+      <c r="DE10">
+        <v>55501.0</v>
+      </c>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10">
+        <v>-272570.0</v>
+      </c>
+      <c r="DI10">
+        <v>-272570.0</v>
+      </c>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10">
+        <v>100000.0</v>
+      </c>
+      <c r="DM10">
+        <v>-30736.0</v>
+      </c>
+      <c r="DN10"/>
+    </row>
+    <row r="11" spans="1:118">
+      <c r="A11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>3093000.0</v>
+      </c>
+      <c r="O11">
+        <v>-2019000.0</v>
+      </c>
+      <c r="P11">
+        <v>320000.0</v>
+      </c>
+      <c r="Q11">
+        <v>587000.0</v>
+      </c>
+      <c r="R11">
+        <v>147000.0</v>
+      </c>
+      <c r="S11">
+        <v>-801000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1971000.0</v>
+      </c>
+      <c r="U11">
+        <v>72000.0</v>
+      </c>
+      <c r="V11">
+        <v>-214000.0</v>
+      </c>
+      <c r="W11">
+        <v>871000.0</v>
+      </c>
+      <c r="X11">
+        <v>43000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-317012.0</v>
+      </c>
+      <c r="Z11">
+        <v>-380630.0</v>
+      </c>
+      <c r="AA11">
+        <v>-116454.0</v>
+      </c>
+      <c r="AB11">
+        <v>318847.0</v>
+      </c>
+      <c r="AC11">
+        <v>723926.0</v>
+      </c>
+      <c r="AD11">
+        <v>35244.0</v>
+      </c>
+      <c r="AE11">
+        <v>360504.0</v>
+      </c>
+      <c r="AF11">
+        <v>-396142.0</v>
+      </c>
+      <c r="AG11">
+        <v>-375468.0</v>
+      </c>
+      <c r="AH11">
+        <v>-46243.0</v>
+      </c>
+      <c r="AI11">
+        <v>-218664.0</v>
+      </c>
+      <c r="AJ11">
+        <v>443423.0</v>
+      </c>
+      <c r="AK11">
+        <v>-287932.0</v>
+      </c>
+      <c r="AL11">
+        <v>61560.0</v>
+      </c>
+      <c r="AM11">
+        <v>-250044.0</v>
+      </c>
+      <c r="AN11">
+        <v>-189394.0</v>
+      </c>
+      <c r="AO11">
+        <v>180140.0</v>
+      </c>
+      <c r="AP11">
+        <v>117203.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-437033.0</v>
+      </c>
+      <c r="AR11">
+        <v>225434.0</v>
+      </c>
+      <c r="AS11">
+        <v>38447.0</v>
+      </c>
+      <c r="AT11">
+        <v>243630.0</v>
+      </c>
+      <c r="AU11">
+        <v>-321051.0</v>
+      </c>
+      <c r="AV11">
+        <v>-462337.0</v>
+      </c>
+      <c r="AW11">
+        <v>-234830.0</v>
+      </c>
+      <c r="AX11">
+        <v>-77880.0</v>
+      </c>
+      <c r="AY11">
+        <v>148179.0</v>
+      </c>
+      <c r="AZ11">
+        <v>159851.0</v>
+      </c>
+      <c r="BA11">
+        <v>-509995.0</v>
+      </c>
+      <c r="BB11">
+        <v>189125.0</v>
+      </c>
+      <c r="BC11">
+        <v>326835.0</v>
+      </c>
+      <c r="BD11">
+        <v>-676296.0</v>
+      </c>
+      <c r="BE11">
+        <v>-564289.0</v>
+      </c>
+      <c r="BF11">
+        <v>174949.0</v>
+      </c>
+      <c r="BG11">
+        <v>682504.0</v>
+      </c>
+      <c r="BH11">
+        <v>329842.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
+        <v>21000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>7000.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11">
+        <v>57000.0</v>
+      </c>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11">
+        <v>54000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>39000.0</v>
+      </c>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+    </row>
+    <row r="12" spans="1:118">
+      <c r="A12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>-501000.0</v>
+      </c>
+      <c r="O12">
+        <v>1667000.0</v>
+      </c>
+      <c r="P12">
+        <v>1036000.0</v>
+      </c>
+      <c r="Q12">
+        <v>705000.0</v>
+      </c>
+      <c r="R12">
+        <v>336000.0</v>
+      </c>
+      <c r="S12">
+        <v>950000.0</v>
+      </c>
+      <c r="T12">
+        <v>1230000.0</v>
+      </c>
+      <c r="U12">
+        <v>748000.0</v>
+      </c>
+      <c r="V12">
+        <v>1252000.0</v>
+      </c>
+      <c r="W12">
+        <v>885000.0</v>
+      </c>
+      <c r="X12">
+        <v>700000.0</v>
+      </c>
+      <c r="Y12">
+        <v>213349.0</v>
+      </c>
+      <c r="Z12">
+        <v>420600.0</v>
+      </c>
+      <c r="AA12">
+        <v>428105.0</v>
+      </c>
+      <c r="AB12">
+        <v>339212.0</v>
+      </c>
+      <c r="AC12">
+        <v>250979.0</v>
+      </c>
+      <c r="AD12">
+        <v>207464.0</v>
+      </c>
+      <c r="AE12">
+        <v>187936.0</v>
+      </c>
+      <c r="AF12">
+        <v>241422.0</v>
+      </c>
+      <c r="AG12">
+        <v>238233.0</v>
+      </c>
+      <c r="AH12">
+        <v>192729.0</v>
+      </c>
+      <c r="AI12">
+        <v>-1370630.0</v>
+      </c>
+      <c r="AJ12">
+        <v>69682.0</v>
+      </c>
+      <c r="AK12">
+        <v>26971.0</v>
+      </c>
+      <c r="AL12">
+        <v>442708.0</v>
+      </c>
+      <c r="AM12">
+        <v>-32799.0</v>
+      </c>
+      <c r="AN12">
+        <v>44715.0</v>
+      </c>
+      <c r="AO12">
+        <v>94130.0</v>
+      </c>
+      <c r="AP12">
+        <v>272385.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-89280.0</v>
+      </c>
+      <c r="AR12">
+        <v>46601.0</v>
+      </c>
+      <c r="AS12">
+        <v>-257005.0</v>
+      </c>
+      <c r="AT12">
+        <v>297575.0</v>
+      </c>
+      <c r="AU12">
+        <v>212423.0</v>
+      </c>
+      <c r="AV12">
+        <v>98169.0</v>
+      </c>
+      <c r="AW12">
+        <v>-9860.0</v>
+      </c>
+      <c r="AX12">
+        <v>1280910.0</v>
+      </c>
+      <c r="AY12">
+        <v>86635.0</v>
+      </c>
+      <c r="AZ12">
+        <v>85538.0</v>
+      </c>
+      <c r="BA12">
+        <v>284830.0</v>
+      </c>
+      <c r="BB12">
+        <v>126529.0</v>
+      </c>
+      <c r="BC12">
+        <v>-13071.0</v>
+      </c>
+      <c r="BD12">
+        <v>84438.0</v>
+      </c>
+      <c r="BE12">
+        <v>-7880.0</v>
+      </c>
+      <c r="BF12">
+        <v>165868.0</v>
+      </c>
+      <c r="BG12">
+        <v>-76466.0</v>
+      </c>
+      <c r="BH12">
+        <v>-628427.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12">
+        <v>450000.0</v>
+      </c>
+      <c r="BK12">
+        <v>143000.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12">
+        <v>168000.0</v>
+      </c>
+      <c r="BN12">
+        <v>248000.0</v>
+      </c>
+      <c r="BO12">
+        <v>169000.0</v>
+      </c>
+      <c r="BP12">
+        <v>37000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12">
+        <v>116000.0</v>
+      </c>
+      <c r="BS12">
+        <v>302000.0</v>
+      </c>
+      <c r="BT12">
+        <v>129000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
+        <v>11000.0</v>
+      </c>
+      <c r="BW12">
+        <v>292000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12">
+        <v>70000.0</v>
+      </c>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12">
+        <v>42000.0</v>
+      </c>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+    </row>
+    <row r="13" spans="1:118">
+      <c r="A13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
+        <v>808000.0</v>
+      </c>
+      <c r="O13">
+        <v>808000.0</v>
+      </c>
+      <c r="P13">
+        <v>-1159000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1093000.0</v>
+      </c>
+      <c r="R13">
+        <v>661000.0</v>
+      </c>
+      <c r="S13">
+        <v>-494000.0</v>
+      </c>
+      <c r="T13">
+        <v>-1616000.0</v>
+      </c>
+      <c r="U13">
+        <v>2912000.0</v>
+      </c>
+      <c r="V13">
+        <v>-487000.0</v>
+      </c>
+      <c r="W13">
+        <v>920000.0</v>
+      </c>
+      <c r="X13">
+        <v>-92000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-409281.0</v>
+      </c>
+      <c r="Z13">
+        <v>56343.0</v>
+      </c>
+      <c r="AA13">
+        <v>-121311.0</v>
+      </c>
+      <c r="AB13">
+        <v>99066.0</v>
+      </c>
+      <c r="AC13">
+        <v>59292.0</v>
+      </c>
+      <c r="AD13">
+        <v>258363.0</v>
+      </c>
+      <c r="AE13">
+        <v>-98938.0</v>
+      </c>
+      <c r="AF13">
+        <v>174268.0</v>
+      </c>
+      <c r="AG13">
+        <v>-180803.0</v>
+      </c>
+      <c r="AH13">
+        <v>221092.0</v>
+      </c>
+      <c r="AI13">
+        <v>-234909.0</v>
+      </c>
+      <c r="AJ13">
+        <v>209821.0</v>
+      </c>
+      <c r="AK13">
+        <v>316085.0</v>
+      </c>
+      <c r="AL13">
+        <v>115864.0</v>
+      </c>
+      <c r="AM13">
+        <v>-356092.0</v>
+      </c>
+      <c r="AN13">
+        <v>651590.0</v>
+      </c>
+      <c r="AO13">
+        <v>3078.0</v>
+      </c>
+      <c r="AP13">
+        <v>152414.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
+        <v>-478263.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
+        <v>73655.0</v>
+      </c>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+    </row>
+    <row r="14" spans="1:118">
+      <c r="A14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14">
+        <v>1474000.0</v>
+      </c>
+      <c r="C14">
+        <v>1448000.0</v>
+      </c>
+      <c r="D14">
+        <v>1346000.0</v>
+      </c>
+      <c r="E14">
+        <v>1354000.0</v>
+      </c>
+      <c r="F14">
+        <v>2318000.0</v>
+      </c>
+      <c r="G14">
+        <v>2274000.0</v>
+      </c>
+      <c r="H14">
+        <v>2265000.0</v>
+      </c>
+      <c r="I14">
+        <v>2206000.0</v>
+      </c>
+      <c r="J14">
+        <v>1263000.0</v>
+      </c>
+      <c r="K14">
+        <v>1105000.0</v>
+      </c>
+      <c r="L14">
+        <v>696000.0</v>
+      </c>
+      <c r="M14">
+        <v>1037000.0</v>
+      </c>
+      <c r="N14">
+        <v>945000.0</v>
+      </c>
+      <c r="O14">
+        <v>935000.0</v>
+      </c>
+      <c r="P14">
+        <v>923000.0</v>
+      </c>
+      <c r="Q14">
+        <v>850000.0</v>
+      </c>
+      <c r="R14">
+        <v>884000.0</v>
+      </c>
+      <c r="S14">
+        <v>995000.0</v>
+      </c>
+      <c r="T14">
+        <v>845000.0</v>
+      </c>
+      <c r="U14">
+        <v>928000.0</v>
+      </c>
+      <c r="V14">
+        <v>886000.0</v>
+      </c>
+      <c r="W14">
+        <v>911000.0</v>
+      </c>
+      <c r="X14">
+        <v>865000.0</v>
+      </c>
+      <c r="Y14">
+        <v>828254.0</v>
+      </c>
+      <c r="Z14">
+        <v>788363.0</v>
+      </c>
+      <c r="AA14">
+        <v>674601.0</v>
+      </c>
+      <c r="AB14">
+        <v>670712.0</v>
+      </c>
+      <c r="AC14">
+        <v>679662.0</v>
+      </c>
+      <c r="AD14">
+        <v>677820.0</v>
+      </c>
+      <c r="AE14">
+        <v>697974.0</v>
+      </c>
+      <c r="AF14">
+        <v>694789.0</v>
+      </c>
+      <c r="AG14">
+        <v>705479.0</v>
+      </c>
+      <c r="AH14">
+        <v>687655.0</v>
+      </c>
+      <c r="AI14">
+        <v>689666.0</v>
+      </c>
+      <c r="AJ14">
+        <v>638504.0</v>
+      </c>
+      <c r="AK14">
+        <v>588037.0</v>
+      </c>
+      <c r="AL14">
+        <v>514092.0</v>
+      </c>
+      <c r="AM14">
+        <v>517261.0</v>
+      </c>
+      <c r="AN14">
+        <v>515688.0</v>
+      </c>
+      <c r="AO14">
+        <v>482045.0</v>
+      </c>
+      <c r="AP14">
+        <v>479242.0</v>
+      </c>
+      <c r="AQ14">
+        <v>484793.0</v>
+      </c>
+      <c r="AR14">
+        <v>486236.0</v>
+      </c>
+      <c r="AS14">
+        <v>506028.0</v>
+      </c>
+      <c r="AT14">
+        <v>503573.0</v>
+      </c>
+      <c r="AU14">
+        <v>521791.0</v>
+      </c>
+      <c r="AV14">
+        <v>458201.0</v>
+      </c>
+      <c r="AW14">
+        <v>386844.0</v>
+      </c>
+      <c r="AX14">
+        <v>239317.0</v>
+      </c>
+      <c r="AY14">
+        <v>205668.0</v>
+      </c>
+      <c r="AZ14">
+        <v>205607.0</v>
+      </c>
+      <c r="BA14">
+        <v>197818.0</v>
+      </c>
+      <c r="BB14">
+        <v>185380.0</v>
+      </c>
+      <c r="BC14">
+        <v>189112.0</v>
+      </c>
+      <c r="BD14">
+        <v>194650.0</v>
+      </c>
+      <c r="BE14">
+        <v>207175.0</v>
+      </c>
+      <c r="BF14">
+        <v>183674.0</v>
+      </c>
+      <c r="BG14">
+        <v>315558.0</v>
+      </c>
+      <c r="BH14">
+        <v>9037.0</v>
+      </c>
+      <c r="BI14">
+        <v>712870.0</v>
+      </c>
+      <c r="BJ14">
+        <v>-334560.0</v>
+      </c>
+      <c r="BK14">
+        <v>173199.0</v>
+      </c>
+      <c r="BL14">
+        <v>195794.0</v>
+      </c>
+      <c r="BM14">
+        <v>174757.0</v>
+      </c>
+      <c r="BN14">
+        <v>171031.0</v>
+      </c>
+      <c r="BO14">
+        <v>176393.0</v>
+      </c>
+      <c r="BP14">
+        <v>160762.0</v>
+      </c>
+      <c r="BQ14">
+        <v>147673.0</v>
+      </c>
+      <c r="BR14">
+        <v>139975.0</v>
+      </c>
+      <c r="BS14">
+        <v>131659.0</v>
+      </c>
+      <c r="BT14">
+        <v>141700.0</v>
+      </c>
+      <c r="BU14">
+        <v>148623.0</v>
+      </c>
+      <c r="BV14">
+        <v>117971.0</v>
+      </c>
+      <c r="BW14">
+        <v>140768.0</v>
+      </c>
+      <c r="BX14">
+        <v>136053.0</v>
+      </c>
+      <c r="BY14">
+        <v>126760.0</v>
+      </c>
+      <c r="BZ14">
+        <v>122098.0</v>
+      </c>
+      <c r="CA14">
+        <v>136330.0</v>
+      </c>
+      <c r="CB14">
+        <v>127260.0</v>
+      </c>
+      <c r="CC14">
+        <v>108498.0</v>
+      </c>
+      <c r="CD14">
+        <v>103893.0</v>
+      </c>
+      <c r="CE14">
+        <v>93215.0</v>
+      </c>
+      <c r="CF14">
+        <v>57569.0</v>
+      </c>
+      <c r="CG14">
+        <v>53275.0</v>
+      </c>
+      <c r="CH14">
+        <v>54287.0</v>
+      </c>
+      <c r="CI14">
+        <v>56763.0</v>
+      </c>
+      <c r="CJ14">
+        <v>42565.0</v>
+      </c>
+      <c r="CK14">
+        <v>55577.0</v>
+      </c>
+      <c r="CL14">
+        <v>39711.0</v>
+      </c>
+      <c r="CM14">
+        <v>68078.0</v>
+      </c>
+      <c r="CN14">
+        <v>60612.0</v>
+      </c>
+      <c r="CO14">
+        <v>48074.0</v>
+      </c>
+      <c r="CP14">
+        <v>53069.0</v>
+      </c>
+      <c r="CQ14">
+        <v>48970.0</v>
+      </c>
+      <c r="CR14">
+        <v>45482.0</v>
+      </c>
+      <c r="CS14">
+        <v>47486.0</v>
+      </c>
+      <c r="CT14">
+        <v>45700.0</v>
+      </c>
+      <c r="CU14">
+        <v>52770.0</v>
+      </c>
+      <c r="CV14">
+        <v>45874.0</v>
+      </c>
+      <c r="CW14">
+        <v>-35532.0</v>
+      </c>
+      <c r="CX14">
+        <v>67576.0</v>
+      </c>
+      <c r="CY14">
+        <v>194053.0</v>
+      </c>
+      <c r="CZ14">
+        <v>67754.0</v>
+      </c>
+      <c r="DA14">
+        <v>77198.0</v>
+      </c>
+      <c r="DB14">
+        <v>88803.0</v>
+      </c>
+      <c r="DC14">
+        <v>47530.0</v>
+      </c>
+      <c r="DD14">
+        <v>47621.0</v>
+      </c>
+      <c r="DE14">
+        <v>703764.0</v>
+      </c>
+      <c r="DF14">
+        <v>100000.0</v>
+      </c>
+      <c r="DG14">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH14">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI14">
+        <v>832093.0</v>
+      </c>
+      <c r="DJ14">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK14">
+        <v>100000.0</v>
+      </c>
+      <c r="DL14">
+        <v>-100000.0</v>
+      </c>
+      <c r="DM14">
+        <v>339864.0</v>
+      </c>
+      <c r="DN14">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:118">
+      <c r="A15" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>-1202000.0</v>
+      </c>
+      <c r="J15">
+        <v>-1200000.0</v>
+      </c>
+      <c r="K15">
+        <v>-1198000.0</v>
+      </c>
+      <c r="L15">
+        <v>1196000.0</v>
+      </c>
+      <c r="M15">
+        <v>1196000.0</v>
+      </c>
+      <c r="N15">
+        <v>1200000.0</v>
+      </c>
+      <c r="O15">
+        <v>1195000.0</v>
+      </c>
+      <c r="P15">
+        <v>-1218000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1214000.0</v>
+      </c>
+      <c r="R15">
+        <v>-1212000.0</v>
+      </c>
+      <c r="S15">
+        <v>-1211000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1209000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1208000.0</v>
+      </c>
+      <c r="V15">
+        <v>-1207000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1201000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1195000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1069203.0</v>
+      </c>
+      <c r="Z15">
+        <v>-1066148.0</v>
+      </c>
+      <c r="AA15">
+        <v>-1058740.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1056379.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1052191.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1050904.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1048887.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1045073.0</v>
+      </c>
+      <c r="AG15">
+        <v>-1044347.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1041240.0</v>
+      </c>
+      <c r="AI15">
+        <v>-1039065.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1037088.0</v>
+      </c>
+      <c r="AK15">
+        <v>-863446.0</v>
+      </c>
+      <c r="AL15">
+        <v>-862031.0</v>
+      </c>
+      <c r="AM15">
+        <v>-861688.0</v>
+      </c>
+      <c r="AN15">
+        <v>-861324.0</v>
+      </c>
+      <c r="AO15">
+        <v>-861099.0</v>
+      </c>
+      <c r="AP15">
+        <v>-851475.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-850900.0</v>
+      </c>
+      <c r="AR15">
+        <v>-849800.0</v>
+      </c>
+      <c r="AS15">
+        <v>-847150.0</v>
+      </c>
+      <c r="AT15">
+        <v>-843756.0</v>
+      </c>
+      <c r="AU15">
+        <v>-842604.0</v>
+      </c>
+      <c r="AV15">
+        <v>-842056.0</v>
+      </c>
+      <c r="AW15">
+        <v>-816897.0</v>
+      </c>
+      <c r="AX15">
+        <v>-808259.0</v>
+      </c>
+      <c r="AY15">
+        <v>-807473.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-642956.0</v>
+      </c>
+      <c r="BA15">
+        <v>-480927.0</v>
+      </c>
+      <c r="BB15">
+        <v>-480912.0</v>
+      </c>
+      <c r="BC15">
+        <v>-2242983.0</v>
+      </c>
+      <c r="BD15">
+        <v>-796390.0</v>
+      </c>
+      <c r="BE15">
+        <v>-796151.0</v>
+      </c>
+      <c r="BF15">
+        <v>1586843.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+    </row>
+    <row r="16" spans="1:118">
+      <c r="A16" t="s">
+        <v>228</v>
+      </c>
+      <c r="B16">
+        <v>36385000.0</v>
+      </c>
+      <c r="C16">
+        <v>25727000.0</v>
+      </c>
+      <c r="D16">
+        <v>30189000.0</v>
+      </c>
+      <c r="E16">
+        <v>30853000.0</v>
+      </c>
+      <c r="F16">
+        <v>26950000.0</v>
+      </c>
+      <c r="G16">
+        <v>10992000.0</v>
+      </c>
+      <c r="H16">
+        <v>6187000.0</v>
+      </c>
+      <c r="I16">
+        <v>10311000.0</v>
+      </c>
+      <c r="J16">
+        <v>109092000.0</v>
+      </c>
+      <c r="K16">
+        <v>37031000.0</v>
+      </c>
+      <c r="L16">
+        <v>39789000.0</v>
+      </c>
+      <c r="M16">
+        <v>57523000.0</v>
+      </c>
+      <c r="N16">
+        <v>55131000.0</v>
+      </c>
+      <c r="O16">
+        <v>39292000.0</v>
+      </c>
+      <c r="P16">
+        <v>49392000.0</v>
+      </c>
+      <c r="Q16">
+        <v>51567000.0</v>
+      </c>
+      <c r="R16">
+        <v>42353000.0</v>
+      </c>
+      <c r="S16">
+        <v>60373000.0</v>
+      </c>
+      <c r="T16">
+        <v>41680000.0</v>
+      </c>
+      <c r="U16">
+        <v>36984000.0</v>
+      </c>
+      <c r="V16">
+        <v>58811000.0</v>
+      </c>
+      <c r="W16">
+        <v>42385000.0</v>
+      </c>
+      <c r="X16">
+        <v>27651000.0</v>
+      </c>
+      <c r="Y16">
+        <v>49207314.0</v>
+      </c>
+      <c r="Z16">
+        <v>7354496.0</v>
+      </c>
+      <c r="AA16">
+        <v>12248652.0</v>
+      </c>
+      <c r="AB16">
+        <v>12610446.0</v>
+      </c>
+      <c r="AC16">
+        <v>11435499.0</v>
+      </c>
+      <c r="AD16">
+        <v>10308125.0</v>
+      </c>
+      <c r="AE16">
+        <v>9893953.0</v>
+      </c>
+      <c r="AF16">
+        <v>9352238.0</v>
+      </c>
+      <c r="AG16">
+        <v>9400701.0</v>
+      </c>
+      <c r="AH16">
+        <v>7223115.0</v>
+      </c>
+      <c r="AI16">
+        <v>6920792.0</v>
+      </c>
+      <c r="AJ16">
+        <v>7045756.0</v>
+      </c>
+      <c r="AK16">
+        <v>6215718.0</v>
+      </c>
+      <c r="AL16">
+        <v>8248197.0</v>
+      </c>
+      <c r="AM16">
+        <v>7426811.0</v>
+      </c>
+      <c r="AN16">
+        <v>8844664.0</v>
+      </c>
+      <c r="AO16">
+        <v>8030284.0</v>
+      </c>
+      <c r="AP16">
+        <v>7279683.0</v>
+      </c>
+      <c r="AQ16">
+        <v>7062993.0</v>
+      </c>
+      <c r="AR16">
+        <v>7154513.0</v>
+      </c>
+      <c r="AS16">
+        <v>8551275.0</v>
+      </c>
+      <c r="AT16">
+        <v>6428596.0</v>
+      </c>
+      <c r="AU16">
+        <v>6103042.0</v>
+      </c>
+      <c r="AV16">
+        <v>5791177.0</v>
+      </c>
+      <c r="AW16">
+        <v>8614929.0</v>
+      </c>
+      <c r="AX16">
+        <v>7757972.0</v>
+      </c>
+      <c r="AY16">
+        <v>9701417.0</v>
+      </c>
+      <c r="AZ16">
+        <v>10554707.0</v>
+      </c>
+      <c r="BA16">
+        <v>10179298.0</v>
+      </c>
+      <c r="BB16">
+        <v>10005490.0</v>
+      </c>
+      <c r="BC16">
+        <v>9754861.0</v>
+      </c>
+      <c r="BD16">
+        <v>11379378.0</v>
+      </c>
+      <c r="BE16">
+        <v>12701076.0</v>
+      </c>
+      <c r="BF16">
+        <v>12889180.0</v>
+      </c>
+      <c r="BG16">
+        <v>13240930.0</v>
+      </c>
+      <c r="BH16">
+        <v>12662240.0</v>
+      </c>
+      <c r="BI16">
+        <v>10181049.0</v>
+      </c>
+      <c r="BJ16">
+        <v>9893600.0</v>
+      </c>
+      <c r="BK16">
+        <v>8758887.0</v>
+      </c>
+      <c r="BL16">
+        <v>8873080.0</v>
+      </c>
+      <c r="BM16">
+        <v>9631762.0</v>
+      </c>
+      <c r="BN16">
+        <v>8583193.0</v>
+      </c>
+      <c r="BO16">
+        <v>8641289.0</v>
+      </c>
+      <c r="BP16">
+        <v>7973340.0</v>
+      </c>
+      <c r="BQ16">
+        <v>7473485.0</v>
+      </c>
+      <c r="BR16">
+        <v>7372614.0</v>
+      </c>
+      <c r="BS16">
+        <v>7522211.0</v>
+      </c>
+      <c r="BT16">
+        <v>6063754.0</v>
+      </c>
+      <c r="BU16">
+        <v>5889601.0</v>
+      </c>
+      <c r="BV16">
+        <v>5986029.0</v>
+      </c>
+      <c r="BW16">
+        <v>5507079.0</v>
+      </c>
+      <c r="BX16">
+        <v>4584313.0</v>
+      </c>
+      <c r="BY16">
+        <v>4537714.0</v>
+      </c>
+      <c r="BZ16">
+        <v>3038178.0</v>
+      </c>
+      <c r="CA16">
+        <v>3219116.0</v>
+      </c>
+      <c r="CB16">
+        <v>2102782.0</v>
+      </c>
+      <c r="CC16">
+        <v>1685036.0</v>
+      </c>
+      <c r="CD16">
+        <v>1099182.0</v>
+      </c>
+      <c r="CE16">
+        <v>1067672.0</v>
+      </c>
+      <c r="CF16">
+        <v>931796.0</v>
+      </c>
+      <c r="CG16">
+        <v>1754042.0</v>
+      </c>
+      <c r="CH16">
+        <v>1348491.0</v>
+      </c>
+      <c r="CI16">
+        <v>1009331.0</v>
+      </c>
+      <c r="CJ16">
+        <v>1048378.0</v>
+      </c>
+      <c r="CK16">
+        <v>734266.0</v>
+      </c>
+      <c r="CL16">
+        <v>402058.0</v>
+      </c>
+      <c r="CM16">
+        <v>57396.0</v>
+      </c>
+      <c r="CN16">
+        <v>351067.0</v>
+      </c>
+      <c r="CO16">
+        <v>260733.0</v>
+      </c>
+      <c r="CP16">
+        <v>103600.0</v>
+      </c>
+      <c r="CQ16">
+        <v>60094.0</v>
+      </c>
+      <c r="CR16">
+        <v>51673.0</v>
+      </c>
+      <c r="CS16">
+        <v>36072.0</v>
+      </c>
+      <c r="CT16">
+        <v>83046.0</v>
+      </c>
+      <c r="CU16">
+        <v>126724.0</v>
+      </c>
+      <c r="CV16">
+        <v>51905.0</v>
+      </c>
+      <c r="CW16">
+        <v>166652.0</v>
+      </c>
+      <c r="CX16">
+        <v>63873.0</v>
+      </c>
+      <c r="CY16">
+        <v>18087.0</v>
+      </c>
+      <c r="CZ16">
+        <v>50530.0</v>
+      </c>
+      <c r="DA16">
+        <v>37535.0</v>
+      </c>
+      <c r="DB16">
+        <v>113462.0</v>
+      </c>
+      <c r="DC16">
+        <v>132741.0</v>
+      </c>
+      <c r="DD16">
+        <v>64321.0</v>
+      </c>
+      <c r="DE16">
+        <v>52323.0</v>
+      </c>
+      <c r="DF16">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG16"/>
+      <c r="DH16">
+        <v>100000.0</v>
+      </c>
+      <c r="DI16">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>-200000.0</v>
+      </c>
+      <c r="DK16">
+        <v>500000.0</v>
+      </c>
+      <c r="DL16">
+        <v>700000.0</v>
+      </c>
+      <c r="DM16">
+        <v>2200000.0</v>
+      </c>
+      <c r="DN16">
+        <v>-300000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9709,315 +40819,525 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
     </row>
     <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>47</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>230</v>
+      </c>
+      <c r="B18">
+        <v>11053000.0</v>
+      </c>
+      <c r="C18">
+        <v>6366000.0</v>
+      </c>
+      <c r="D18">
+        <v>3334000.0</v>
+      </c>
+      <c r="E18">
+        <v>4796000.0</v>
+      </c>
+      <c r="F18">
+        <v>7847000.0</v>
+      </c>
+      <c r="G18">
+        <v>5603000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1360000.0</v>
+      </c>
+      <c r="I18">
+        <v>941000.0</v>
+      </c>
+      <c r="J18">
+        <v>4725000.0</v>
+      </c>
+      <c r="K18">
+        <v>4289000.0</v>
+      </c>
       <c r="L18">
-        <v>110000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="M18">
-        <v>1859000.0</v>
+        <v>2113000.0</v>
       </c>
       <c r="N18">
-        <v>1456000.0</v>
+        <v>7290000.0</v>
       </c>
       <c r="O18">
-        <v>1456000.0</v>
+        <v>4515000.0</v>
       </c>
       <c r="P18">
-        <v>1680000.0</v>
+        <v>3665000.0</v>
       </c>
       <c r="Q18">
-        <v>2150000.0</v>
+        <v>6963000.0</v>
       </c>
       <c r="R18">
-        <v>2113000.0</v>
+        <v>3005000.0</v>
       </c>
       <c r="S18">
-        <v>1726000.0</v>
+        <v>1779000.0</v>
       </c>
       <c r="T18">
-        <v>2270000.0</v>
+        <v>2183000.0</v>
       </c>
       <c r="U18">
-        <v>2360000.0</v>
+        <v>6936000.0</v>
       </c>
       <c r="V18">
-        <v>2401000.0</v>
+        <v>3114000.0</v>
       </c>
       <c r="W18">
-        <v>2353858.0</v>
+        <v>177000.0</v>
       </c>
       <c r="X18">
-        <v>2775398.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="Y18">
-        <v>2714398.0</v>
+        <v>4062244.0</v>
       </c>
       <c r="Z18">
-        <v>2703711.0</v>
+        <v>1639603.0</v>
       </c>
       <c r="AA18">
-        <v>2731616.0</v>
+        <v>529755.0</v>
       </c>
       <c r="AB18">
-        <v>2715632.0</v>
+        <v>2095768.0</v>
       </c>
       <c r="AC18">
-        <v>2814535.0</v>
+        <v>3656922.0</v>
       </c>
       <c r="AD18">
-        <v>2922457.0</v>
+        <v>1361303.0</v>
       </c>
       <c r="AE18">
-        <v>3195139.0</v>
+        <v>2468652.0</v>
       </c>
       <c r="AF18">
-        <v>3189761.0</v>
+        <v>2195802.0</v>
       </c>
       <c r="AG18">
-        <v>3204373.0</v>
+        <v>2896433.0</v>
       </c>
       <c r="AH18">
-        <v>4791460.0</v>
+        <v>1203313.0</v>
       </c>
       <c r="AI18">
-        <v>4926960.0</v>
+        <v>771805.0</v>
       </c>
       <c r="AJ18">
-        <v>3055465.0</v>
+        <v>2086917.0</v>
       </c>
       <c r="AK18">
-        <v>2755636.0</v>
+        <v>1600329.0</v>
       </c>
       <c r="AL18">
-        <v>2905061.0</v>
+        <v>2683416.0</v>
       </c>
       <c r="AM18">
-        <v>3184919.0</v>
+        <v>-615413.0</v>
       </c>
       <c r="AN18">
-        <v>3264372.0</v>
+        <v>1649735.0</v>
       </c>
       <c r="AO18">
-        <v>3054076.0</v>
+        <v>2279482.0</v>
       </c>
       <c r="AP18">
-        <v>3123517.0</v>
+        <v>1796064.0</v>
       </c>
       <c r="AQ18">
-        <v>3190419.0</v>
+        <v>733340.0</v>
       </c>
       <c r="AR18">
-        <v>3510899.0</v>
+        <v>-628652.0</v>
       </c>
       <c r="AS18">
-        <v>3289089.0</v>
+        <v>2963619.0</v>
       </c>
       <c r="AT18">
-        <v>3230446.0</v>
+        <v>1873450.0</v>
       </c>
       <c r="AU18">
-        <v>2375874.0</v>
+        <v>1149496.0</v>
       </c>
       <c r="AV18">
-        <v>2529371.0</v>
+        <v>-91880.0</v>
       </c>
       <c r="AW18">
-        <v>1311594.0</v>
+        <v>1650674.0</v>
       </c>
       <c r="AX18">
-        <v>1220435.0</v>
+        <v>-1137186.0</v>
       </c>
       <c r="AY18">
-        <v>1146389.0</v>
+        <v>-68917.0</v>
       </c>
       <c r="AZ18">
-        <v>910878.0</v>
+        <v>968020.0</v>
       </c>
       <c r="BA18">
-        <v>876968.0</v>
+        <v>654735.0</v>
       </c>
       <c r="BB18">
-        <v>819405.0</v>
+        <v>731542.0</v>
       </c>
       <c r="BC18">
-        <v>788857.0</v>
+        <v>519674.0</v>
       </c>
       <c r="BD18">
-        <v>873255.0</v>
+        <v>-525307.0</v>
       </c>
       <c r="BE18">
-        <v>738974.0</v>
+        <v>630138.0</v>
       </c>
       <c r="BF18">
-        <v>771726.0</v>
-[...50 lines deleted...]
-      <c r="DD18"/>
+        <v>1115093.0</v>
+      </c>
+      <c r="BG18">
+        <v>396849.0</v>
+      </c>
+      <c r="BH18">
+        <v>501563.0</v>
+      </c>
+      <c r="BI18">
+        <v>286249.0</v>
+      </c>
+      <c r="BJ18">
+        <v>1068592.0</v>
+      </c>
+      <c r="BK18">
+        <v>655357.0</v>
+      </c>
+      <c r="BL18">
+        <v>417979.0</v>
+      </c>
+      <c r="BM18">
+        <v>54756.0</v>
+      </c>
+      <c r="BN18">
+        <v>531821.0</v>
+      </c>
+      <c r="BO18">
+        <v>639072.0</v>
+      </c>
+      <c r="BP18">
+        <v>741235.0</v>
+      </c>
+      <c r="BQ18">
+        <v>682921.0</v>
+      </c>
+      <c r="BR18">
+        <v>-14889.0</v>
+      </c>
+      <c r="BS18">
+        <v>980170.0</v>
+      </c>
+      <c r="BT18">
+        <v>125347.0</v>
+      </c>
+      <c r="BU18">
+        <v>646567.0</v>
+      </c>
+      <c r="BV18">
+        <v>476091.0</v>
+      </c>
+      <c r="BW18">
+        <v>659677.0</v>
+      </c>
+      <c r="BX18">
+        <v>-115141.0</v>
+      </c>
+      <c r="BY18">
+        <v>1460937.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-470696.0</v>
+      </c>
+      <c r="CA18">
+        <v>931266.0</v>
+      </c>
+      <c r="CB18">
+        <v>411296.0</v>
+      </c>
+      <c r="CC18">
+        <v>-272913.0</v>
+      </c>
+      <c r="CD18">
+        <v>4651.0</v>
+      </c>
+      <c r="CE18">
+        <v>-94137.0</v>
+      </c>
+      <c r="CF18">
+        <v>142312.0</v>
+      </c>
+      <c r="CG18">
+        <v>611076.0</v>
+      </c>
+      <c r="CH18">
+        <v>377823.0</v>
+      </c>
+      <c r="CI18">
+        <v>-20816.0</v>
+      </c>
+      <c r="CJ18">
+        <v>399683.0</v>
+      </c>
+      <c r="CK18">
+        <v>386178.0</v>
+      </c>
+      <c r="CL18">
+        <v>328235.0</v>
+      </c>
+      <c r="CM18">
+        <v>-286961.0</v>
+      </c>
+      <c r="CN18">
+        <v>103532.0</v>
+      </c>
+      <c r="CO18">
+        <v>232331.0</v>
+      </c>
+      <c r="CP18">
+        <v>116033.0</v>
+      </c>
+      <c r="CQ18">
+        <v>78628.0</v>
+      </c>
+      <c r="CR18">
+        <v>37563.0</v>
+      </c>
+      <c r="CS18">
+        <v>-40042.0</v>
+      </c>
+      <c r="CT18">
+        <v>93415.0</v>
+      </c>
+      <c r="CU18">
+        <v>120122.0</v>
+      </c>
+      <c r="CV18">
+        <v>-97756.0</v>
+      </c>
+      <c r="CW18">
+        <v>170938.0</v>
+      </c>
+      <c r="CX18">
+        <v>65412.0</v>
+      </c>
+      <c r="CY18">
+        <v>5395.0</v>
+      </c>
+      <c r="CZ18">
+        <v>18015.0</v>
+      </c>
+      <c r="DA18">
+        <v>-34849.0</v>
+      </c>
+      <c r="DB18">
+        <v>95842.0</v>
+      </c>
+      <c r="DC18">
+        <v>61364.0</v>
+      </c>
+      <c r="DD18">
+        <v>19358.0</v>
+      </c>
       <c r="DE18"/>
-      <c r="DF18"/>
+      <c r="DF18">
+        <v>-100000.0</v>
+      </c>
       <c r="DG18"/>
-      <c r="DH18"/>
-[...5 lines deleted...]
-      <c r="DN18"/>
+      <c r="DH18">
+        <v>-113339.0</v>
+      </c>
+      <c r="DI18">
+        <v>-113339.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-300000.0</v>
+      </c>
+      <c r="DK18">
+        <v>-500000.0</v>
+      </c>
+      <c r="DL18">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM18">
+        <v>-880504.0</v>
+      </c>
+      <c r="DN18">
+        <v>-100000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>48</v>
-[...30 lines deleted...]
-      <c r="AE19"/>
+        <v>231</v>
+      </c>
+      <c r="B19">
+        <v>1329000.0</v>
+      </c>
+      <c r="C19">
+        <v>-10516000.0</v>
+      </c>
+      <c r="D19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>7807000.0</v>
+      </c>
+      <c r="G19">
+        <v>684000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3138000.0</v>
+      </c>
+      <c r="I19">
+        <v>-99500000.0</v>
+      </c>
+      <c r="J19">
+        <v>69913000.0</v>
+      </c>
+      <c r="K19">
+        <v>-7516000.0</v>
+      </c>
+      <c r="L19">
+        <v>-16864000.0</v>
+      </c>
+      <c r="M19">
+        <v>520000.0</v>
+      </c>
+      <c r="N19">
+        <v>8735000.0</v>
+      </c>
+      <c r="O19">
+        <v>6337000.0</v>
+      </c>
+      <c r="P19">
+        <v>-5419000.0</v>
+      </c>
+      <c r="Q19">
+        <v>3267000.0</v>
+      </c>
+      <c r="R19">
+        <v>-16298000.0</v>
+      </c>
+      <c r="S19">
+        <v>17956000.0</v>
+      </c>
+      <c r="T19">
+        <v>3350000.0</v>
+      </c>
+      <c r="U19">
+        <v>-26270000.0</v>
+      </c>
+      <c r="V19">
+        <v>13943000.0</v>
+      </c>
+      <c r="W19">
+        <v>15102000.0</v>
+      </c>
+      <c r="X19">
+        <v>-24941000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-67248924.0</v>
+      </c>
+      <c r="Z19">
+        <v>-9471352.0</v>
+      </c>
+      <c r="AA19">
+        <v>-661868.0</v>
+      </c>
+      <c r="AB19">
+        <v>-538366.0</v>
+      </c>
+      <c r="AC19">
+        <v>-467551.0</v>
+      </c>
+      <c r="AD19">
+        <v>-464927.0</v>
+      </c>
+      <c r="AE19">
+        <v>-607344.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19"/>
-[...3 lines deleted...]
-      <c r="AO19"/>
+      <c r="AK19">
+        <v>-4515982.0</v>
+      </c>
+      <c r="AL19">
+        <v>-4515982.0</v>
+      </c>
+      <c r="AM19">
+        <v>-4515982.0</v>
+      </c>
+      <c r="AN19">
+        <v>-4515982.0</v>
+      </c>
+      <c r="AO19">
+        <v>-720000.0</v>
+      </c>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19"/>
+      <c r="AS19">
+        <v>-2080000.0</v>
+      </c>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19"/>
+      <c r="AV19">
+        <v>-2080000.0</v>
+      </c>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -10047,30875 +41367,51 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
     </row>
     <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>49</v>
-[...24857 lines deleted...]
-      <c r="A23" t="s">
         <v>232</v>
-      </c>
-[...5963 lines deleted...]
-        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40988,125 +41484,127 @@
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1556644.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-247328.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AK21">
         <v>-1000000.0</v>
       </c>
       <c r="AL21">
         <v>-1000000.0</v>
       </c>
       <c r="AM21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AO21">
         <v>-750000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-750000.0</v>
       </c>
-      <c r="AO21"/>
-[...1 lines deleted...]
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-750000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-750000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
@@ -41130,2894 +41628,2946 @@
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>3575000.0</v>
+      </c>
+      <c r="C22">
+        <v>4535000.0</v>
+      </c>
+      <c r="D22">
         <v>676000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-681000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-67317000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3074000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>206000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>843000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3137000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4029000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1945000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>534000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4008000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4174000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1245000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>961000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4087000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4409000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3026000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>305000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3787000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3211000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2479000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2188135.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2935568.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2150080.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2058277.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2059227.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2888706.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2099449.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1535947.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1337984.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2406038.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3474784.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1716006.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1150243.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2080029.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1195760.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1361565.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>788975.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1909339.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1145349.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1106473.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>491403.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1852422.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>970232.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>528904.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>222923.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1307549.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>809864.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>685155.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>244807.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>993230.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1061575.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>586986.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>348953.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>869333.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>838577.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-215922.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>185525.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1054143.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>907480.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>567493.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>345294.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>740113.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>640863.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>429803.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>163156.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>569134.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>368072.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>311722.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>164838.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>752661.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>564810.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>243260.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-57265.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>782292.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>667856.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>73215.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>239805.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>386138.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>248463.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-198531.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>57725.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>173250.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>8836.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>22507.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>605589.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>151550.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>32627.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>46719.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>2078823.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>229889.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>66635.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>130713.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>147441.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>109038.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>217930.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>10506.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-144979.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-67890.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>3047.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-15778.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-93527.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-168736.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>47619.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-42958.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-276665.0</v>
       </c>
-      <c r="DD22"/>
-      <c r="DE22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>-200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>-100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>-769239.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>-300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-636477.0</v>
       </c>
       <c r="DL22">
         <v>-400000.0</v>
       </c>
+      <c r="DM22">
+        <v>-636477.0</v>
+      </c>
+      <c r="DN22">
+        <v>-400000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>10000.0</v>
+      </c>
+      <c r="C23">
+        <v>474000.0</v>
+      </c>
+      <c r="D23">
         <v>2000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>7000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1576000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>288000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>257000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2500000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>146000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>164000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>41524000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>572000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-19795000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>758000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>198000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3667000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>169000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>372000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1334000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>576000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>656000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>180000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>106108701.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>204000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>167191.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>135558.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1477357.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>103773.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-878050.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1199193.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2398546.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>140250.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>142295.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-219791.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>26186.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>59248.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>25969.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>52218.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-727899.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>26040.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>81690.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6210.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-704140.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4973.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2208489.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>23180.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>23100.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>50345.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-328514.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>98792.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-263721.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-22091.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>45000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>256641.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1691218.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1200.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>66121.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>88396.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>13325.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1145819.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3485.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>32452.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>43743.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>34554.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>41404.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>48806.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-208997.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-912890.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-209043.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-263717.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-173971.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-185575.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-142308.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-145045.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-151239.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-142451.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-98497.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-129037.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-217669.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-217669.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-87330.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-81824.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-135666.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-702.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-702.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-1787.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-1787.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-2260.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-2180.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1310.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-3610.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-3483.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-103327.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-3241.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-2122.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-3079.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>22500.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-3728.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-6569.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-6569.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>3015.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>4435.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-96130.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-96130.0</v>
       </c>
-      <c r="DD23"/>
-[...1 lines deleted...]
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23"/>
+      <c r="DH23">
         <v>-29629.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-29629.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>1000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>3195030.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>3195030.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>-358000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1686000.0</v>
+      </c>
+      <c r="D24">
         <v>-1527000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-793000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-865000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1052000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-3735000.0</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="J24">
+        <v>-842000.0</v>
+      </c>
+      <c r="K24">
         <v>-7083000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1098000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-8974000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-875000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-781000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-933000.0</v>
       </c>
-      <c r="O24">
-[...4 lines deleted...]
-      </c>
       <c r="Q24">
-        <v>17287000.0</v>
+        <v>-885000.0</v>
       </c>
       <c r="R24">
+        <v>-759000.0</v>
+      </c>
+      <c r="S24">
+        <v>-669000.0</v>
+      </c>
+      <c r="T24">
         <v>-838000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-676000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-799000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-746000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-728000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-67248924.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-218.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-620000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-507000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-828127.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-422460.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-575205.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-414664.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-513705.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-484233.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-640400.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-507090.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-2795548.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-344084.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-349547.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-234829.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-380272.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-270359.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-277923.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-267300.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-192587.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-245495.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-433126.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-297729.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-317377.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-2818246.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-360250.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-373204.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-294623.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-251885.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-319997.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-262083.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-239228.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>75000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-74800.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>6532.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-240.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>240.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
+      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24">
-        <v>750000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="BR24"/>
       <c r="BS24">
+        <v>750000.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-766011.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>2859.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>13152.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2100.0</v>
       </c>
       <c r="BX24"/>
       <c r="BY24">
-        <v>4475.0</v>
+        <v>2100.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24">
+        <v>4475.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24">
         <v>831316.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>8210.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>147536.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-140321.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-54587.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-77952.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-112137.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-81548.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-47332.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-44088.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-48209.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-73415.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-73713.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-68331.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-18352.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-3449.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-33766.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-42062.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-14869.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-65081.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-38546.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-34110.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-34506.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-96606.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>2620.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-96130.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
-[...1 lines deleted...]
-      </c>
+      <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>1000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-1200000.0</v>
       </c>
-      <c r="DK24"/>
-      <c r="DL24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>721000.0</v>
+      </c>
+      <c r="C25">
+        <v>11000.0</v>
+      </c>
+      <c r="D25">
         <v>69000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>77280000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-915000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-77000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1380000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-815000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>24000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3481000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>783000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-215000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-311000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-38000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>185000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>435000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>596000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>494000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>583000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>637000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>764000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>751000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>121500.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>81000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-91000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1327000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>32685.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38188.0</v>
       </c>
       <c r="AE25">
         <v>38188.0</v>
       </c>
       <c r="AF25">
         <v>38188.0</v>
       </c>
       <c r="AG25">
+        <v>38188.0</v>
+      </c>
+      <c r="AH25">
+        <v>38188.0</v>
+      </c>
+      <c r="AI25">
         <v>1415.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>74961.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>74951.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>425903.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-24638.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>935758.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-300590.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>265562.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-165689.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>531699.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-93035.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>876888.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>685718.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>82057.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>119828.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>704794.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>93668.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>667204.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-261482.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>345960.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-70806.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-861136.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>22091.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>869333.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-157765.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>440357.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-520355.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>520355.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-24321.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-1093018.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-1093987.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>69136.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>83184.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-12901.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-300966.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>185784.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-61602.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>56418.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>37668.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>37275.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>10080.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>68132.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>17570.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>433065.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>27646.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>7225.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-3035.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>78448.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>38874.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-8090.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-8090.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>47799.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-5200.0</v>
       </c>
       <c r="CI25"/>
       <c r="CJ25">
+        <v>-5200.0</v>
+      </c>
+      <c r="CK25"/>
+      <c r="CL25">
         <v>18976.0</v>
       </c>
-      <c r="CK25"/>
-[...1 lines deleted...]
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25">
         <v>2311.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>2901.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25"/>
       <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25">
         <v>1.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-1.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>126296.0</v>
       </c>
-      <c r="CV25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25">
-        <v>1059.0</v>
+        <v>-3665.0</v>
       </c>
       <c r="DA25"/>
       <c r="DB25">
+        <v>1059.0</v>
+      </c>
+      <c r="DC25"/>
+      <c r="DD25">
         <v>-593173.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-593173.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-236059.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ25">
         <v>100000.0</v>
       </c>
       <c r="DK25">
+        <v>100000.0</v>
+      </c>
+      <c r="DL25">
+        <v>100000.0</v>
+      </c>
+      <c r="DM25">
         <v>-378677.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...7 lines deleted...]
-      <c r="K26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>-20000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>572000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-19795000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>758000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>198000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>152000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>169000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>372000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>49000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>576000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>656000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>180000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>107869729.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>204607.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>167191.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>135558.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>204972.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>103773.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>121950.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>357452.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>325500.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>140250.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>142296.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>27537.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>26186.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>59248.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>7279683.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7279683.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>22101.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>26040.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>81690.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>6210.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>45860.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-3272198.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>3277171.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>23180.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>23100.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>50345.0</v>
       </c>
-      <c r="AY26">
-[...2 lines deleted...]
-      <c r="AZ26">
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-1.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>27986.0</v>
       </c>
-      <c r="BB26">
-[...2 lines deleted...]
-      <c r="BC26"/>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26">
         <v>45000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>256641.0</v>
       </c>
-      <c r="BF26">
-[...2 lines deleted...]
-      <c r="BG26">
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>2048172.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-858186.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-1189986.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-152006.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-593402.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-3575.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-285123.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-616604.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-176112.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-271713.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>1656000.0</v>
+      </c>
+      <c r="C27">
+        <v>1623000.0</v>
+      </c>
+      <c r="D27">
         <v>1615000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1524000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1414000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1692000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1724000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1596000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1665000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1785000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1362000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1280000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1248000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1264000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1036000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>758000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>766000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>791000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>722000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>709000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>705000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>804000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>532000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>432390.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>359600.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>417418.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>367117.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>301550.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>273682.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>257670.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>244935.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>194667.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>169153.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>215042.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>130221.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>229653.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>142879.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>116626.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>95860.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>112461.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>114367.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>56287.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>63962.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>64742.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>79877.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>84825.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>65799.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>40829.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>32411.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>55727.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>15360.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>17246.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>28241.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>32154.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>38099.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>30543.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>37790.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>33050.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>26355.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>41939.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>32905.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>35402.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>45006.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>46422.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>48890.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>-20165.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>52450.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>53634.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>48692.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>80968.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>39398.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-398.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>-466000.0</v>
+      </c>
+      <c r="C28">
+        <v>474000.0</v>
+      </c>
+      <c r="D28">
         <v>2000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>107000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1548000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>288000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-945000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3536000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1052000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1032000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1188000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-628000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-20990000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-460000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1016000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4727000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1042000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-837000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2493000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-631000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-545000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1015000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>105039498.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-861541.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-891549.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-920821.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2529548.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-947131.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1926937.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-2244265.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-718847.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-900990.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-896769.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1256879.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-837260.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1862030.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-802440.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-835355.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-808881.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1579374.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-824860.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-768110.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-840940.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1547896.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-837631.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-842056.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-793717.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-806259.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-784373.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-592611.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-480927.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-480913.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2144191.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-796390.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-818242.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1541843.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>256641.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1200.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1200.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>66121.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-769790.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1176661.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>993813.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-589917.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>28877.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-241380.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-582050.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-134708.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-271713.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>48806.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>23016.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>412000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>249937.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>161740.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>36499.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>289758.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>180593.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>6450.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>27451.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>18649.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>82477.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1955.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1681.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>15924.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>59721.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>26566.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>27578.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>63759.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>37378.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>35011.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-1783.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1186.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-1876.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-3610.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-3483.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-103327.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-3241.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-2122.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-3078.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>18920.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-3728.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-5020.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-6572.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-18514.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>4435.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-7360.0</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28"/>
       <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-29629.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-29629.0</v>
       </c>
-      <c r="DH28"/>
-[...1 lines deleted...]
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28">
         <v>3195030.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>3195030.0</v>
       </c>
-      <c r="DL28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>10246000.0</v>
+      </c>
+      <c r="C29">
+        <v>6412000.0</v>
+      </c>
+      <c r="D29">
         <v>4234000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5587000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8144000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5669000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1274000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1664000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5684000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5810000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>162000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3060000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8548000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5541000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4707000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7927000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3794000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2597000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3582000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8273000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4296000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1301000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5333000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4807904.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2278277.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1191623.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2634134.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4124473.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1826230.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3075996.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2611721.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3503781.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1713319.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1428805.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2641283.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>2114022.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>3039196.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-218380.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>1942901.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2666558.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>2096239.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1012557.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-360145.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>3191955.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>2135406.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1580837.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>226793.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1971198.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1684046.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>299843.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1351067.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>983249.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>995006.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>845713.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-261586.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>879040.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1429684.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>685288.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>789973.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>616680.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1327490.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>921674.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>631699.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>269714.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>768085.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>902032.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>966126.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>875929.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>122569.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>1158819.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>334344.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>793446.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>687993.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>936546.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>58830.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>1648612.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-328388.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1080786.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>562535.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>700854.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>111358.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>182436.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>152968.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>621539.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>410566.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-16944.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>423212.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>406225.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>334344.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-272025.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>106502.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>253566.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>135083.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>88608.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>64592.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-17818.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>96950.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>123510.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-91574.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>170938.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>65412.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>5395.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>50353.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-31107.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>40952.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>94401.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>43701.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DE29"/>
       <c r="DF29">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG29"/>
+      <c r="DH29">
         <v>-192481.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-192481.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DJ29">
         <v>-300000.0</v>
       </c>
       <c r="DK29">
+        <v>-500000.0</v>
+      </c>
+      <c r="DL29">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM29">
         <v>-900095.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>878000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11348000.0</v>
+      </c>
+      <c r="D30">
         <v>-4900000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="E30"/>
+      <c r="F30">
         <v>7807000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>684000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3138000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-99500000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>69913000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7516000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-16864000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>520000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7919000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5349000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6422000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2303000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-17087000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17138000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1951000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-27607000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12761000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>13978000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-25874000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-67994584.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6310892.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-661868.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-538366.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-467551.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-464927.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-607344.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-415919.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-607348.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-510006.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-657000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-554366.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3309241.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-355780.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-397033.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-293166.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1107076.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-300175.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-279217.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-268507.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-228336.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-261956.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-431341.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2208489.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-320524.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2821232.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-368760.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-383047.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-328514.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-263464.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-326039.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-263721.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-248902.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-239591.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-363239.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1691218.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-330431.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-258898.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-266077.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-213720.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-214958.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-236264.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-262960.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-224891.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-193008.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-137458.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>571351.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-208997.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-912890.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-209043.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-263717.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-173971.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-185575.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-142308.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-145045.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-151239.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-142451.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-98497.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-129037.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-977169.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-87330.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-81824.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-135666.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-101595.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-53441.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-59024.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-51179.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-94650.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-92763.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-78311.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-45381.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-25673.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-37301.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-45450.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-21051.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-65081.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-38546.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-34110.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-32338.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-41716.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-30417.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-24343.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
-[...1 lines deleted...]
-      </c>
+      <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>1000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-1200000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>