--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -836,10263 +842,10956 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>343589479000.0</v>
+      </c>
+      <c r="C2">
         <v>219780596000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>214285468000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>212460462343.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>327199414000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>205587954168.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>205453066473.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>307439429188.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>248775010744.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>165833617797.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>400364148000.0</v>
+      </c>
+      <c r="C5">
         <v>337560627000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>328564061000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>335748524232.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>245801312000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>242766734278.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>244275677517.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>150000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>149202185313.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>115000000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
         <v>61507479180.0</v>
       </c>
       <c r="C9">
         <v>61507479180.0</v>
       </c>
       <c r="D9">
         <v>61507479180.0</v>
       </c>
       <c r="E9">
+        <v>61507479180.0</v>
+      </c>
+      <c r="F9">
         <v>56496265980.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>56081893680.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>56081892180.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>7423213000.0</v>
+      </c>
+      <c r="C10">
         <v>9707137000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6723910000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2726541549.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18695935000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12161529024.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20797275825.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11963915242.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6042506259.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2472153912.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>7423213000.0</v>
+      </c>
+      <c r="C12">
         <v>9707137000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6723910000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2726541549.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18695935000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12161529024.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20797275825.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11963915242.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6042506259.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2472153912.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>341808529000.0</v>
       </c>
       <c r="C13">
         <v>341808529000.0</v>
       </c>
       <c r="D13">
         <v>341808529000.0</v>
       </c>
       <c r="E13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="F13">
         <v>340138125000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>340000000500.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>340000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000000.0</v>
       </c>
       <c r="I13">
         <v>115000000000.0</v>
       </c>
       <c r="J13">
         <v>115000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>115000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>3418085000.0</v>
       </c>
       <c r="C14">
         <v>3418085000.0</v>
       </c>
       <c r="D14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="E14">
         <v>3411099683.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3400000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3400000004.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2356250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000000.0</v>
       </c>
       <c r="I14">
         <v>7600000000.0</v>
       </c>
       <c r="J14">
         <v>7600000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>7600000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>5904667000.0</v>
+      </c>
+      <c r="C16">
         <v>729289000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>522770000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>407532278.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>334922000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>661941979.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>598563748.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>521275563.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1229030285.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3745597984.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>3305939000.0</v>
+      </c>
+      <c r="C21">
         <v>514375000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1640345000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2374455790.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3254355000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3919395900.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3147932000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>419259862000.0</v>
+      </c>
+      <c r="C22">
         <v>403617110000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>337977502000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>401464462903.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>422936044000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>283905236224.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>274862253481.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>279864954969.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>262101695150.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>175426705796.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>2602675568000.0</v>
+      </c>
+      <c r="C23">
         <v>2056611244000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1890946951000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2024398917353.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1908641506000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1672515743467.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1730202346562.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1720523692299.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1513833882712.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1141309430297.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>474243577880.0</v>
+      </c>
+      <c r="C24">
         <v>222195834360.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>129248678010.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>160041612700.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>119944880340.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>154384735740.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>153997940810.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>211117103150.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>252448250080.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>104927097350.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>476569437510.0</v>
+      </c>
+      <c r="C25">
         <v>222327250810.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>133135501770.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>165092511520.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>122576185860.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>156675496360.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>160771752080.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>220587997410.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>261329541180.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>104927097350.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>1146181018000.0</v>
+      </c>
+      <c r="C28">
         <v>845751990000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>694471496000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>805840146295.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>684071501000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>669688192448.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>727185694951.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>789009791659.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>758192769973.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>556893066564.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>444688460000.0</v>
+      </c>
+      <c r="C30">
         <v>384769406000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>365935150000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>484405921067.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>530036581000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>450109707612.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>509132400854.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>545532359667.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>460362097364.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>307790446948.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>811817476979.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>729458481743.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>710399559907.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>527375993268.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>1624615136000.0</v>
+      </c>
+      <c r="C33">
         <v>1172041366000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1138192328000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1081083354894.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>874998593000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>899382528390.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>879132198358.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>837239929412.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>696877005184.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>594654811327.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>491434385000.0</v>
+      </c>
+      <c r="C35">
         <v>229363306000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>140337701000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>170334381864.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>130833980000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>179495244837.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>186148967989.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>260062727130.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>301240432199.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>132094933220.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>85561393000.0</v>
+      </c>
+      <c r="C36">
         <v>37325801000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>71325855000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34330489271.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>26846824000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>38101456327.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3619495098.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>52352174904.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5999448229.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>16091377950.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>13860350880.0</v>
+      </c>
+      <c r="C38">
         <v>16942327690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
+        <v>1.0</v>
+      </c>
+      <c r="F38">
         <v>55379046438.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>67006819358.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>53437343156.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>72686470635.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>22822538380.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>106688897000.0</v>
+      </c>
+      <c r="C39">
         <v>86476225000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>42118061000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>54718636939.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>61974354000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>26956742217.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>46278218043.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>45922533009.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>88450578755.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>60965312314.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>44749433000.0</v>
+      </c>
+      <c r="C40">
         <v>29008836000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>40505196000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>39321886825.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23266054000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>28218499726.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34711329182.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>44738557658.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>75863273239.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29499916035.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>23168277693.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>22819748479.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>27908924476.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>39474729721.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>61507479000.0</v>
       </c>
       <c r="C42">
         <v>61507479000.0</v>
       </c>
       <c r="D42">
+        <v>61507479000.0</v>
+      </c>
+      <c r="E42">
         <v>61507479176.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>56496266000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>56081893676.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>56081892177.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>120894839080.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>34202185313.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>39257229914.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>1517962731000.0</v>
+      </c>
+      <c r="C46">
         <v>1118309537000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1065226128000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1024913209712.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>819645498000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>828456313132.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>828359118723.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>774953012567.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>680582803981.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>571471236968.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>1517962731280.0</v>
+      </c>
+      <c r="C47">
         <v>1118309537140.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1065226128200.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1024913209710.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>819645497956.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>828456313132.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>822546923202.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>764553458777.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>674054466800.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>566956666570.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>233980544000.0</v>
+      </c>
+      <c r="C48">
         <v>203720705000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>195165705000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>219335945307.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>184266307000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>94529249189.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>73189922213.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>141481154187.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>119618215884.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>86440012216.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>1153604231000.0</v>
+      </c>
+      <c r="C51">
         <v>855459127000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>701195405000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>808566687848.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>702767436000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>681849721474.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>750514679343.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>800973706902.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>764235276232.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>559365220481.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>677034794000.0</v>
+      </c>
+      <c r="C52">
         <v>633131876000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>568059904000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>643474176328.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>580191250000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>525174225114.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>589742927263.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>580385709492.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>502905735048.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>454438123131.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>2602675568000.0</v>
+      </c>
+      <c r="C55">
         <v>2056611244000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1890946951000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2024398917353.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1908641506000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1672515743467.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1730202346562.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1720523692299.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1513833882712.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1141309430297.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>978060432000.0</v>
+      </c>
+      <c r="C56">
         <v>884569877000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>752754623000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>943315562458.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1033642913000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>773133215077.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>851070148204.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>883283762887.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>816956877528.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>546654618970.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>1071278373000.0</v>
+      </c>
+      <c r="C57">
         <v>882650597000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>823563476000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>895664057774.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>951105517000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>759642620987.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>830505886666.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>933084971901.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>828773049316.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>653517254947.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1562712759000.0</v>
+      </c>
+      <c r="C58">
         <v>1112013904000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>963901178000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1065998439638.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1081939496000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>939137865824.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1016654854655.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1193147699031.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1130013481515.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>785612188167.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>1037660701000.0</v>
+      </c>
+      <c r="C60">
         <v>944597340000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>927045774000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>958400477715.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>826702010000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>733377877643.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>713547491907.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>527375993267.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>383820401197.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>355697242130.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>400197744000.0</v>
+      </c>
+      <c r="C2">
+        <v>343589479000.0</v>
+      </c>
+      <c r="D2">
         <v>359008520000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>309972864000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>282118089000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>219780596000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>247819190000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>259874477000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>249412529000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>214285468000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>224286997043.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>251530263074.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>252852755294.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>212460462343.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>383703264065.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>372186760328.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>385173541696.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>327199414323.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>342022091557.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>276747873173.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>298113357273.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>205587954168.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>12</v>
-[...27 lines deleted...]
-      <c r="A5" t="s">
         <v>13</v>
-      </c>
-[...4216 lines deleted...]
-        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>23230558000.0</v>
+        <v>15321961000.0</v>
       </c>
       <c r="C5">
-        <v>14675363000.0</v>
+        <v>15574660000.0</v>
       </c>
       <c r="D5">
-        <v>25258417000.0</v>
+        <v>18223664000.0</v>
       </c>
       <c r="E5">
-        <v>12753285000.0</v>
+        <v>331558910000.0</v>
       </c>
       <c r="F5">
-        <v>22541980000.0</v>
+        <v>331059768000.0</v>
       </c>
       <c r="G5">
-        <v>12722561000.0</v>
+        <v>15585456000.0</v>
       </c>
       <c r="H5">
-        <v>32263502000.0</v>
+        <v>12542583000.0</v>
       </c>
       <c r="I5">
-        <v>22566505000.0</v>
+        <v>327693734000.0</v>
       </c>
       <c r="J5">
-        <v>19743788857.0</v>
+        <v>12153727000.0</v>
       </c>
       <c r="K5">
-        <v>-3651526708.0</v>
+        <v>12588890000.0</v>
       </c>
       <c r="L5">
-        <v>34213854597.0</v>
+        <v>18211098767.0</v>
       </c>
       <c r="M5">
-        <v>17705213116.0</v>
+        <v>17065183716.0</v>
       </c>
       <c r="N5">
-        <v>37650949146.0</v>
+        <v>14919268617.0</v>
       </c>
       <c r="O5">
-        <v>50056480301.0</v>
+        <v>13773353614.0</v>
       </c>
       <c r="P5">
-        <v>42807632681.0</v>
+        <v>11323264796.0</v>
       </c>
       <c r="Q5">
-        <v>60434697665.0</v>
+        <v>9814620407.0</v>
       </c>
       <c r="R5">
-        <v>54002325452.0</v>
+        <v>9296978772.0</v>
       </c>
       <c r="S5">
-        <v>32457330497.0</v>
+        <v>8797331631.0</v>
       </c>
       <c r="T5">
-        <v>49810816127.0</v>
+        <v>396082118176.0</v>
       </c>
       <c r="U5">
-        <v>39244245230.0</v>
+        <v>4508282458.0</v>
       </c>
       <c r="V5">
-        <v>20116326912.0</v>
+        <v>396081910176.0</v>
       </c>
       <c r="W5">
-        <v>2512585737.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>239766734277.0</v>
+      </c>
+      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="Z5">
+        <v>675178843338.0</v>
+      </c>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
-[...69 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>79842079000.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="D9">
-        <v>87313744000.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="E9">
-        <v>74361362000.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="F9">
-        <v>91236514000.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="G9">
-        <v>72385016000.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="H9">
-        <v>79284659000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>61507479180.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
-        <v>81916791176.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="M9">
-        <v>69238639877.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="N9">
-        <v>124466544590.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="O9">
-        <v>72827316535.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="P9">
-        <v>79916210277.0</v>
+        <v>61507479180.0</v>
       </c>
       <c r="Q9">
-        <v>83622480158.0</v>
+        <v>59177622780.0</v>
       </c>
       <c r="R9">
-        <v>91218212503.0</v>
+        <v>57761427480.0</v>
       </c>
       <c r="S9">
-        <v>85117918761.0</v>
+        <v>56496265980.0</v>
       </c>
       <c r="T9">
-        <v>87995496236.0</v>
+        <v>56082061680.0</v>
       </c>
       <c r="U9">
-        <v>87872773032.0</v>
+        <v>56081935680.0</v>
       </c>
       <c r="V9">
-        <v>67329792146.0</v>
+        <v>56081905680.0</v>
       </c>
       <c r="W9">
-        <v>36113162541.0</v>
+        <v>56081893680.0</v>
       </c>
       <c r="X9">
-        <v>111168666166.0</v>
+        <v>56081893680.0</v>
       </c>
       <c r="Y9">
-        <v>355602422790.0</v>
+        <v>56081893680.0</v>
       </c>
       <c r="Z9">
-        <v>110252494870.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26">
+        <v>56081893680.0</v>
+      </c>
+      <c r="AA9">
+        <v>56081892180.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="B10">
-        <v>10508584000.0</v>
+        <v>15756789000.0</v>
       </c>
       <c r="C10">
-        <v>1512075000.0</v>
+        <v>7423213000.0</v>
       </c>
       <c r="D10">
-        <v>16639960000.0</v>
+        <v>11796044000.0</v>
       </c>
       <c r="E10">
-        <v>-1351458000.0</v>
+        <v>4856419000.0</v>
       </c>
       <c r="F10">
-        <v>9868320000.0</v>
+        <v>9868705000.0</v>
       </c>
       <c r="G10">
-        <v>260666000.0</v>
+        <v>9707137000.0</v>
       </c>
       <c r="H10">
-        <v>21945645000.0</v>
+        <v>5065575000.0</v>
       </c>
       <c r="I10">
-        <v>8022317000.0</v>
+        <v>8533784000.0</v>
       </c>
       <c r="J10">
-        <v>6707828632.0</v>
+        <v>6831029000.0</v>
       </c>
       <c r="K10">
-        <v>-14855405970.0</v>
+        <v>6723910000.0</v>
       </c>
       <c r="L10">
-        <v>20493476554.0</v>
+        <v>7447855672.0</v>
       </c>
       <c r="M10">
-        <v>4454813660.0</v>
+        <v>1602548607.0</v>
       </c>
       <c r="N10">
-        <v>20956127596.0</v>
+        <v>13385716901.0</v>
       </c>
       <c r="O10">
-        <v>34013478686.0</v>
+        <v>2726541549.0</v>
       </c>
       <c r="P10">
-        <v>42715644720.0</v>
+        <v>7136237563.0</v>
       </c>
       <c r="Q10">
-        <v>44761962588.0</v>
+        <v>4788755586.0</v>
       </c>
       <c r="R10">
-        <v>40838620977.0</v>
+        <v>4659217685.0</v>
       </c>
       <c r="S10">
-        <v>17888649078.0</v>
+        <v>18695934690.0</v>
       </c>
       <c r="T10">
-        <v>35727679710.0</v>
+        <v>6035946814.0</v>
       </c>
       <c r="U10">
-        <v>36447254694.0</v>
+        <v>16256646406.0</v>
       </c>
       <c r="V10">
-        <v>6128375992.0</v>
+        <v>11626594653.0</v>
       </c>
       <c r="W10">
-        <v>-8652320583.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>12161529024.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
       <c r="Z10">
-        <v>36760026500.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26">
+        <v>-20797275825.0</v>
+      </c>
+      <c r="AA10">
+        <v>20797275830.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
-[...69 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12">
+        <v>15756789000.0</v>
+      </c>
+      <c r="C12">
+        <v>7423213000.0</v>
+      </c>
+      <c r="D12">
+        <v>11796044000.0</v>
+      </c>
+      <c r="E12">
+        <v>4856419000.0</v>
+      </c>
+      <c r="F12">
+        <v>9868705000.0</v>
+      </c>
+      <c r="G12">
+        <v>9707137000.0</v>
+      </c>
+      <c r="H12">
+        <v>5065575000.0</v>
+      </c>
+      <c r="I12">
+        <v>8533784000.0</v>
+      </c>
+      <c r="J12">
+        <v>6831029000.0</v>
+      </c>
+      <c r="K12">
+        <v>6723910000.0</v>
+      </c>
+      <c r="L12">
+        <v>7447855672.0</v>
+      </c>
+      <c r="M12">
+        <v>1602548607.0</v>
+      </c>
+      <c r="N12">
+        <v>13385716901.0</v>
+      </c>
+      <c r="O12">
+        <v>2726541549.0</v>
+      </c>
+      <c r="P12">
+        <v>7136237563.0</v>
+      </c>
+      <c r="Q12">
+        <v>4788755586.0</v>
+      </c>
+      <c r="R12">
+        <v>4659217685.0</v>
+      </c>
+      <c r="S12">
+        <v>18695934690.0</v>
+      </c>
+      <c r="T12">
+        <v>6035946814.0</v>
+      </c>
+      <c r="U12">
+        <v>16256646406.0</v>
+      </c>
+      <c r="V12">
+        <v>11626594653.0</v>
+      </c>
+      <c r="W12">
+        <v>12161529024.0</v>
+      </c>
+      <c r="X12">
+        <v>3433219190.0</v>
+      </c>
+      <c r="Y12">
+        <v>5001884110.0</v>
+      </c>
+      <c r="Z12">
+        <v>20797275825.0</v>
+      </c>
+      <c r="AA12">
+        <v>20797275830.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="C13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="D13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="E13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="F13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="G13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="H13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="I13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="J13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="K13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="L13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="M13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="N13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="O13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="P13">
+        <v>341808529000.0</v>
+      </c>
+      <c r="Q13">
+        <v>341031910200.0</v>
+      </c>
+      <c r="R13">
+        <v>340559845100.0</v>
+      </c>
+      <c r="S13">
+        <v>340138124600.0</v>
+      </c>
+      <c r="T13">
+        <v>340000056500.0</v>
+      </c>
+      <c r="U13">
+        <v>340000014500.0</v>
+      </c>
+      <c r="V13">
+        <v>340000004500.0</v>
+      </c>
+      <c r="W13">
+        <v>340000000500.0</v>
+      </c>
+      <c r="X13">
+        <v>340000000500.0</v>
+      </c>
+      <c r="Y13">
+        <v>340000000500.0</v>
+      </c>
+      <c r="Z13">
+        <v>340000000500.0</v>
+      </c>
+      <c r="AA13">
+        <v>340000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="C14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="D14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="E14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="F14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="G14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="H14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="I14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="J14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="K14">
+        <v>3418085000.0</v>
+      </c>
+      <c r="L14">
+        <v>3418085290.0</v>
+      </c>
+      <c r="M14">
+        <v>3418085290.0</v>
+      </c>
+      <c r="N14">
+        <v>3411099683.0</v>
+      </c>
+      <c r="O14">
+        <v>3418085290.0</v>
+      </c>
+      <c r="P14">
+        <v>3410808529.0</v>
+      </c>
+      <c r="Q14">
+        <v>3410319102.0</v>
+      </c>
+      <c r="R14">
+        <v>3400000248.0</v>
+      </c>
+      <c r="S14">
+        <v>3401381246.0</v>
+      </c>
+      <c r="T14">
+        <v>3400000005.0</v>
+      </c>
+      <c r="U14">
+        <v>3400000145.0</v>
+      </c>
+      <c r="V14">
+        <v>3400000004.0</v>
+      </c>
+      <c r="W14">
+        <v>5350001382.0</v>
+      </c>
+      <c r="X14">
+        <v>2750001334.0</v>
+      </c>
+      <c r="Y14">
+        <v>2750000758.0</v>
+      </c>
+      <c r="Z14">
+        <v>2750000185.0</v>
+      </c>
+      <c r="AA14">
+        <v>7244957500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>5944173000.0</v>
+      </c>
+      <c r="C16">
+        <v>5904667000.0</v>
+      </c>
+      <c r="D16">
+        <v>4113401000.0</v>
+      </c>
+      <c r="E16">
+        <v>3579443893.0</v>
+      </c>
+      <c r="F16">
+        <v>1246398332.0</v>
+      </c>
+      <c r="G16">
+        <v>729289000.0</v>
+      </c>
+      <c r="H16">
+        <v>2154434000.0</v>
+      </c>
+      <c r="I16">
+        <v>2236932000.0</v>
+      </c>
+      <c r="J16">
+        <v>811391000.0</v>
+      </c>
+      <c r="K16">
+        <v>522770000.0</v>
+      </c>
+      <c r="L16">
+        <v>1093287163.0</v>
+      </c>
+      <c r="M16">
+        <v>4280142782.0</v>
+      </c>
+      <c r="N16">
+        <v>659290584.0</v>
+      </c>
+      <c r="O16">
+        <v>407532278.0</v>
+      </c>
+      <c r="P16">
+        <v>767669775.0</v>
+      </c>
+      <c r="Q16">
+        <v>931811467.0</v>
+      </c>
+      <c r="R16">
+        <v>333667468.0</v>
+      </c>
+      <c r="S16">
+        <v>334922454.0</v>
+      </c>
+      <c r="T16">
+        <v>14784340719.0</v>
+      </c>
+      <c r="U16">
+        <v>10055397961.0</v>
+      </c>
+      <c r="V16">
+        <v>13466597001.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21">
+        <v>3157139000.0</v>
+      </c>
+      <c r="C21">
+        <v>3305939000.0</v>
+      </c>
+      <c r="D21">
+        <v>1830298000.0</v>
+      </c>
+      <c r="E21">
+        <v>402105000.0</v>
+      </c>
+      <c r="F21">
+        <v>451247000.0</v>
+      </c>
+      <c r="G21">
+        <v>514375000.0</v>
+      </c>
+      <c r="H21">
+        <v>832975000.0</v>
+      </c>
+      <c r="I21">
+        <v>1135378000.0</v>
+      </c>
+      <c r="J21">
+        <v>1452966000.0</v>
+      </c>
+      <c r="K21">
+        <v>1640345000.0</v>
+      </c>
+      <c r="L21">
+        <v>1689406267.0</v>
+      </c>
+      <c r="M21">
+        <v>1914111732.0</v>
+      </c>
+      <c r="N21">
+        <v>2100981265.0</v>
+      </c>
+      <c r="O21">
+        <v>2374455790.0</v>
+      </c>
+      <c r="P21">
+        <v>2474185138.0</v>
+      </c>
+      <c r="Q21">
+        <v>2714501798.0</v>
+      </c>
+      <c r="R21">
+        <v>2984428448.0</v>
+      </c>
+      <c r="S21">
+        <v>3254355108.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
+        <v>3919395900.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>537853792000.0</v>
+      </c>
+      <c r="C22">
+        <v>419259862000.0</v>
+      </c>
+      <c r="D22">
+        <v>407220746000.0</v>
+      </c>
+      <c r="E22">
+        <v>439778483000.0</v>
+      </c>
+      <c r="F22">
+        <v>405152396000.0</v>
+      </c>
+      <c r="G22">
+        <v>403617110000.0</v>
+      </c>
+      <c r="H22">
+        <v>383883979000.0</v>
+      </c>
+      <c r="I22">
+        <v>401047561000.0</v>
+      </c>
+      <c r="J22">
+        <v>402222239000.0</v>
+      </c>
+      <c r="K22">
+        <v>337977502000.0</v>
+      </c>
+      <c r="L22">
+        <v>349037614027.0</v>
+      </c>
+      <c r="M22">
+        <v>376673512013.0</v>
+      </c>
+      <c r="N22">
+        <v>361184168262.0</v>
+      </c>
+      <c r="O22">
+        <v>401464462903.0</v>
+      </c>
+      <c r="P22">
+        <v>504957991820.0</v>
+      </c>
+      <c r="Q22">
+        <v>531621979332.0</v>
+      </c>
+      <c r="R22">
+        <v>520673008898.0</v>
+      </c>
+      <c r="S22">
+        <v>422936043781.0</v>
+      </c>
+      <c r="T22">
+        <v>414487187894.0</v>
+      </c>
+      <c r="U22">
+        <v>422270326196.0</v>
+      </c>
+      <c r="V22">
+        <v>369185112615.0</v>
+      </c>
+      <c r="W22">
+        <v>283905236224.0</v>
+      </c>
+      <c r="X22">
+        <v>253276173290.0</v>
+      </c>
+      <c r="Y22">
+        <v>304780851050.0</v>
+      </c>
+      <c r="Z22">
+        <v>296725945150.0</v>
+      </c>
+      <c r="AA22">
+        <v>246381316460.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>2745317154000.0</v>
+      </c>
+      <c r="C23">
+        <v>2602675568000.0</v>
+      </c>
+      <c r="D23">
+        <v>2412835775000.0</v>
+      </c>
+      <c r="E23">
+        <v>2278604812000.0</v>
+      </c>
+      <c r="F23">
+        <v>2158017957000.0</v>
+      </c>
+      <c r="G23">
+        <v>2056611244000.0</v>
+      </c>
+      <c r="H23">
+        <v>1993711009000.0</v>
+      </c>
+      <c r="I23">
+        <v>1976286445000.0</v>
+      </c>
+      <c r="J23">
+        <v>1984997633000.0</v>
+      </c>
+      <c r="K23">
+        <v>1890946951000.0</v>
+      </c>
+      <c r="L23">
+        <v>1931240665182.0</v>
+      </c>
+      <c r="M23">
+        <v>1964629522820.0</v>
+      </c>
+      <c r="N23">
+        <v>1972749395438.0</v>
+      </c>
+      <c r="O23">
+        <v>2024398917353.0</v>
+      </c>
+      <c r="P23">
+        <v>2058489879238.0</v>
+      </c>
+      <c r="Q23">
+        <v>2082245062261.0</v>
+      </c>
+      <c r="R23">
+        <v>2050966343327.0</v>
+      </c>
+      <c r="S23">
+        <v>1911921812381.0</v>
+      </c>
+      <c r="T23">
+        <v>1883118974703.0</v>
+      </c>
+      <c r="U23">
+        <v>1821695584837.0</v>
+      </c>
+      <c r="V23">
+        <v>1777896246066.0</v>
+      </c>
+      <c r="W23">
+        <v>1672515743467.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
+        <v>675178843338.0</v>
+      </c>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>474243577880.0</v>
+      </c>
+      <c r="D24">
+        <v>438277509430.0</v>
+      </c>
+      <c r="E24">
+        <v>359747327750.0</v>
+      </c>
+      <c r="F24">
+        <v>294191933550.0</v>
+      </c>
+      <c r="G24">
+        <v>222195834360.0</v>
+      </c>
+      <c r="H24">
+        <v>216082146660.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>142616005280.0</v>
+      </c>
+      <c r="M24">
+        <v>141869759500.0</v>
+      </c>
+      <c r="N24">
+        <v>146646394670.0</v>
+      </c>
+      <c r="O24">
+        <v>160041612700.0</v>
+      </c>
+      <c r="P24">
+        <v>169096044880.0</v>
+      </c>
+      <c r="Q24">
+        <v>179775342880.0</v>
+      </c>
+      <c r="R24">
+        <v>108548218060.0</v>
+      </c>
+      <c r="S24">
+        <v>119944880340.0</v>
+      </c>
+      <c r="T24">
+        <v>127180520710.0</v>
+      </c>
+      <c r="U24">
+        <v>140122565540.0</v>
+      </c>
+      <c r="V24">
+        <v>151849080980.0</v>
+      </c>
+      <c r="W24">
+        <v>154384735740.0</v>
+      </c>
+      <c r="X24">
+        <v>167513721290.0</v>
+      </c>
+      <c r="Y24">
+        <v>170240467350.0</v>
+      </c>
+      <c r="Z24">
+        <v>159242931290.0</v>
+      </c>
+      <c r="AA24">
+        <v>151466232240.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>476569437510.0</v>
+      </c>
+      <c r="D25">
+        <v>443307600010.0</v>
+      </c>
+      <c r="E25">
+        <v>365712550920.0</v>
+      </c>
+      <c r="F25">
+        <v>300134804380.0</v>
+      </c>
+      <c r="G25">
+        <v>222327250810.0</v>
+      </c>
+      <c r="H25">
+        <v>216596491730.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>145728440390.0</v>
+      </c>
+      <c r="M25">
+        <v>145870208810.0</v>
+      </c>
+      <c r="N25">
+        <v>150848388070.0</v>
+      </c>
+      <c r="O25">
+        <v>165092511520.0</v>
+      </c>
+      <c r="P25">
+        <v>174539740840.0</v>
+      </c>
+      <c r="Q25">
+        <v>185839890110.0</v>
+      </c>
+      <c r="R25">
+        <v>115233616570.0</v>
+      </c>
+      <c r="S25">
+        <v>122576185860.0</v>
+      </c>
+      <c r="T25">
+        <v>127399076650.0</v>
+      </c>
+      <c r="U25">
+        <v>140900814180.0</v>
+      </c>
+      <c r="V25">
+        <v>153352208260.0</v>
+      </c>
+      <c r="W25">
+        <v>156675496360.0</v>
+      </c>
+      <c r="X25">
+        <v>170471974190.0</v>
+      </c>
+      <c r="Y25">
+        <v>174427413710.0</v>
+      </c>
+      <c r="Z25">
+        <v>164571195820.0</v>
+      </c>
+      <c r="AA25">
+        <v>160771752080.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>1211424059000.0</v>
+      </c>
+      <c r="C28">
+        <v>1146181018000.0</v>
+      </c>
+      <c r="D28">
+        <v>1028825448000.0</v>
+      </c>
+      <c r="E28">
+        <v>959622447000.0</v>
+      </c>
+      <c r="F28">
+        <v>869176647000.0</v>
+      </c>
+      <c r="G28">
+        <v>839425731000.0</v>
+      </c>
+      <c r="H28">
+        <v>729568902000.0</v>
+      </c>
+      <c r="I28">
+        <v>714336217000.0</v>
+      </c>
+      <c r="J28">
+        <v>696952649000.0</v>
+      </c>
+      <c r="K28">
+        <v>664471496000.0</v>
+      </c>
+      <c r="L28">
+        <v>703849142534.0</v>
+      </c>
+      <c r="M28">
+        <v>709724916404.0</v>
+      </c>
+      <c r="N28">
+        <v>692066831930.0</v>
+      </c>
+      <c r="O28">
+        <v>805840146295.0</v>
+      </c>
+      <c r="P28">
+        <v>764793102381.0</v>
+      </c>
+      <c r="Q28">
+        <v>784888674983.0</v>
+      </c>
+      <c r="R28">
+        <v>745518851697.0</v>
+      </c>
+      <c r="S28">
+        <v>684071501411.0</v>
+      </c>
+      <c r="T28">
+        <v>693033489858.0</v>
+      </c>
+      <c r="U28">
+        <v>694525809398.0</v>
+      </c>
+      <c r="V28">
+        <v>644047725840.0</v>
+      </c>
+      <c r="W28">
+        <v>-12161529024.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>20797275825.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>433214457000.0</v>
+      </c>
+      <c r="C30">
+        <v>444688460000.0</v>
+      </c>
+      <c r="D30">
+        <v>441609869000.0</v>
+      </c>
+      <c r="E30">
+        <v>421847353000.0</v>
+      </c>
+      <c r="F30">
+        <v>424288762000.0</v>
+      </c>
+      <c r="G30">
+        <v>384769406000.0</v>
+      </c>
+      <c r="H30">
+        <v>409559855000.0</v>
+      </c>
+      <c r="I30">
+        <v>394118306000.0</v>
+      </c>
+      <c r="J30">
+        <v>400021844000.0</v>
+      </c>
+      <c r="K30">
+        <v>365935150000.0</v>
+      </c>
+      <c r="L30">
+        <v>396839756880.0</v>
+      </c>
+      <c r="M30">
+        <v>425383257323.0</v>
+      </c>
+      <c r="N30">
+        <v>453529610888.0</v>
+      </c>
+      <c r="O30">
+        <v>484405921067.0</v>
+      </c>
+      <c r="P30">
+        <v>521179110458.0</v>
+      </c>
+      <c r="Q30">
+        <v>554639501105.0</v>
+      </c>
+      <c r="R30">
+        <v>568284006382.0</v>
+      </c>
+      <c r="S30">
+        <v>530036580757.0</v>
+      </c>
+      <c r="T30">
+        <v>555697125152.0</v>
+      </c>
+      <c r="U30">
+        <v>480097779727.0</v>
+      </c>
+      <c r="V30">
+        <v>462608632677.0</v>
+      </c>
+      <c r="W30">
+        <v>449994587420.0</v>
+      </c>
+      <c r="X30">
+        <v>442916890040.0</v>
+      </c>
+      <c r="Y30">
+        <v>444903806160.0</v>
+      </c>
+      <c r="Z30">
+        <v>476199084160.0</v>
+      </c>
+      <c r="AA30">
+        <v>507056918500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>855273640371.0</v>
+      </c>
+      <c r="Q31">
+        <v>876524257477.0</v>
+      </c>
+      <c r="R31">
+        <v>847429433506.0</v>
+      </c>
+      <c r="S31">
+        <v>811817476979.0</v>
+      </c>
+      <c r="T31">
+        <v>776361192855.0</v>
+      </c>
+      <c r="U31">
+        <v>773024424887.0</v>
+      </c>
+      <c r="V31">
+        <v>760102262684.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
+        <v>672030911338.0</v>
+      </c>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>1635593825000.0</v>
+      </c>
+      <c r="C33">
+        <v>1624615136000.0</v>
+      </c>
+      <c r="D33">
+        <v>1433707673000.0</v>
+      </c>
+      <c r="E33">
+        <v>1324011187000.0</v>
+      </c>
+      <c r="F33">
+        <v>1215057969000.0</v>
+      </c>
+      <c r="G33">
+        <v>1172041366000.0</v>
+      </c>
+      <c r="H33">
+        <v>1124903890000.0</v>
+      </c>
+      <c r="I33">
+        <v>1086307206000.0</v>
+      </c>
+      <c r="J33">
+        <v>1129149775000.0</v>
+      </c>
+      <c r="K33">
+        <v>1138192328000.0</v>
+      </c>
+      <c r="L33">
+        <v>1106459991194.0</v>
+      </c>
+      <c r="M33">
+        <v>1097043998497.0</v>
+      </c>
+      <c r="N33">
+        <v>1089157349186.0</v>
+      </c>
+      <c r="O33">
+        <v>1081083354894.0</v>
+      </c>
+      <c r="P33">
+        <v>896162993716.0</v>
+      </c>
+      <c r="Q33">
+        <v>885248435909.0</v>
+      </c>
+      <c r="R33">
+        <v>872076191234.0</v>
+      </c>
+      <c r="S33">
+        <v>878278899502.0</v>
+      </c>
+      <c r="T33">
+        <v>860707498226.0</v>
+      </c>
+      <c r="U33">
+        <v>856759231308.0</v>
+      </c>
+      <c r="V33">
+        <v>894622617097.0</v>
+      </c>
+      <c r="W33">
+        <v>832375709032.0</v>
+      </c>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
+        <v>-20797275825.0</v>
+      </c>
+      <c r="AA33"/>
+    </row>
+    <row r="34" spans="1:27">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>559770644000.0</v>
+      </c>
+      <c r="C35">
+        <v>491434385000.0</v>
+      </c>
+      <c r="D35">
+        <v>449413999000.0</v>
+      </c>
+      <c r="E35">
+        <v>372128836000.0</v>
+      </c>
+      <c r="F35">
+        <v>306860974000.0</v>
+      </c>
+      <c r="G35">
+        <v>229363306000.0</v>
+      </c>
+      <c r="H35">
+        <v>224403579000.0</v>
+      </c>
+      <c r="I35">
+        <v>118934688000.0</v>
+      </c>
+      <c r="J35">
+        <v>130607711000.0</v>
+      </c>
+      <c r="K35">
+        <v>140337701000.0</v>
+      </c>
+      <c r="L35">
+        <v>148842387695.0</v>
+      </c>
+      <c r="M35">
+        <v>149521592774.0</v>
+      </c>
+      <c r="N35">
+        <v>155298352165.0</v>
+      </c>
+      <c r="O35">
+        <v>170334381864.0</v>
+      </c>
+      <c r="P35">
+        <v>198686534846.0</v>
+      </c>
+      <c r="Q35">
+        <v>209722837469.0</v>
+      </c>
+      <c r="R35">
+        <v>138759229094.0</v>
+      </c>
+      <c r="S35">
+        <v>145744463553.0</v>
+      </c>
+      <c r="T35">
+        <v>155487444636.0</v>
+      </c>
+      <c r="U35">
+        <v>167355289647.0</v>
+      </c>
+      <c r="V35">
+        <v>178130221848.0</v>
+      </c>
+      <c r="W35">
+        <v>155013158362.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>85556393000.0</v>
+      </c>
+      <c r="C36">
+        <v>85561393000.0</v>
+      </c>
+      <c r="D36">
+        <v>85551892000.0</v>
+      </c>
+      <c r="E36">
+        <v>100730947000.0</v>
+      </c>
+      <c r="F36">
+        <v>52781745000.0</v>
+      </c>
+      <c r="G36">
+        <v>37325801000.0</v>
+      </c>
+      <c r="H36">
+        <v>17231042000.0</v>
+      </c>
+      <c r="I36">
+        <v>17152917000.0</v>
+      </c>
+      <c r="J36">
+        <v>55410130000.0</v>
+      </c>
+      <c r="K36">
+        <v>55413130000.0</v>
+      </c>
+      <c r="L36">
+        <v>24203696269.0</v>
+      </c>
+      <c r="M36">
+        <v>21703986667.0</v>
+      </c>
+      <c r="N36">
+        <v>34887992252.0</v>
+      </c>
+      <c r="O36">
+        <v>34330489271.0</v>
+      </c>
+      <c r="P36">
+        <v>27294707222.0</v>
+      </c>
+      <c r="Q36">
+        <v>26860324196.0</v>
+      </c>
+      <c r="R36">
+        <v>970027342.0</v>
+      </c>
+      <c r="S36">
+        <v>26846824195.0</v>
+      </c>
+      <c r="T36">
+        <v>470027342.0</v>
+      </c>
+      <c r="U36">
+        <v>7542365104.0</v>
+      </c>
+      <c r="V36">
+        <v>34166560428.0</v>
+      </c>
+      <c r="W36">
+        <v>-832375709032.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
+        <v>-20797275825.0</v>
+      </c>
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>13860350880.0</v>
+      </c>
+      <c r="D38">
+        <v>16421511180.0</v>
+      </c>
+      <c r="E38">
+        <v>16264727430.0</v>
+      </c>
+      <c r="F38">
+        <v>16506618720.0</v>
+      </c>
+      <c r="G38">
+        <v>16942327690.0</v>
+      </c>
+      <c r="H38">
+        <v>16331726210.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>21442044490.0</v>
+      </c>
+      <c r="M38">
+        <v>19238633920.0</v>
+      </c>
+      <c r="N38">
+        <v>19731771130.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>54600196761.0</v>
+      </c>
+      <c r="R38">
+        <v>55589715199.0</v>
+      </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
+        <v>1.0</v>
+      </c>
+      <c r="U38">
+        <v>1.0</v>
+      </c>
+      <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
+        <v>67006819358.0</v>
+      </c>
+      <c r="X38">
+        <v>40475712010.0</v>
+      </c>
+      <c r="Y38">
+        <v>39193197670.0</v>
+      </c>
+      <c r="Z38">
+        <v>18723732010.0</v>
+      </c>
+      <c r="AA38">
+        <v>56585275160.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>122898291000.0</v>
+      </c>
+      <c r="C39">
+        <v>106688897000.0</v>
+      </c>
+      <c r="D39">
+        <v>118501443000.0</v>
+      </c>
+      <c r="E39">
+        <v>88111370000.0</v>
+      </c>
+      <c r="F39">
+        <v>103650125000.0</v>
+      </c>
+      <c r="G39">
+        <v>86476225000.0</v>
+      </c>
+      <c r="H39">
+        <v>70297711000.0</v>
+      </c>
+      <c r="I39">
+        <v>86279589000.0</v>
+      </c>
+      <c r="J39">
+        <v>46772747000.0</v>
+      </c>
+      <c r="K39">
+        <v>42118061000.0</v>
+      </c>
+      <c r="L39">
+        <v>71455447409.0</v>
+      </c>
+      <c r="M39">
+        <v>63926206380.0</v>
+      </c>
+      <c r="N39">
+        <v>55639227283.0</v>
+      </c>
+      <c r="O39">
+        <v>54718636939.0</v>
+      </c>
+      <c r="P39">
+        <v>129116751816.0</v>
+      </c>
+      <c r="Q39">
+        <v>106021630887.0</v>
+      </c>
+      <c r="R39">
+        <v>85323729237.0</v>
+      </c>
+      <c r="S39">
+        <v>62032633580.0</v>
+      </c>
+      <c r="T39">
+        <v>46191216617.0</v>
+      </c>
+      <c r="U39">
+        <v>46397974456.0</v>
+      </c>
+      <c r="V39">
+        <v>39853289024.0</v>
+      </c>
+      <c r="W39">
+        <v>27071862408.0</v>
+      </c>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>47236593000.0</v>
+      </c>
+      <c r="C40">
+        <v>44749433000.0</v>
+      </c>
+      <c r="D40">
+        <v>46316177000.0</v>
+      </c>
+      <c r="E40">
+        <v>49965385000.0</v>
+      </c>
+      <c r="F40">
+        <v>33237692000.0</v>
+      </c>
+      <c r="G40">
+        <v>35335094000.0</v>
+      </c>
+      <c r="H40">
+        <v>57774594000.0</v>
+      </c>
+      <c r="I40">
+        <v>40708398000.0</v>
+      </c>
+      <c r="J40">
+        <v>72720973000.0</v>
+      </c>
+      <c r="K40">
+        <v>40505196000.0</v>
+      </c>
+      <c r="L40">
+        <v>61747779489.0</v>
+      </c>
+      <c r="M40">
+        <v>70093412394.0</v>
+      </c>
+      <c r="N40">
+        <v>33967269792.0</v>
+      </c>
+      <c r="O40">
+        <v>39321886825.0</v>
+      </c>
+      <c r="P40">
+        <v>17559576194.0</v>
+      </c>
+      <c r="Q40">
+        <v>10772396886.0</v>
+      </c>
+      <c r="R40">
+        <v>34578852605.0</v>
+      </c>
+      <c r="S40">
+        <v>23266055150.0</v>
+      </c>
+      <c r="T40">
+        <v>37577885631.0</v>
+      </c>
+      <c r="U40">
+        <v>14575559587.0</v>
+      </c>
+      <c r="V40">
+        <v>39228292026.0</v>
+      </c>
+      <c r="W40">
+        <v>553426244200.0</v>
+      </c>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>3651383967.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>24146794006.0</v>
+      </c>
+      <c r="Q41">
+        <v>23882947357.0</v>
+      </c>
+      <c r="R41">
+        <v>23525612524.0</v>
+      </c>
+      <c r="S41">
+        <v>23168277693.0</v>
+      </c>
+      <c r="T41">
+        <v>28088367988.0</v>
+      </c>
+      <c r="U41">
+        <v>26454475463.0</v>
+      </c>
+      <c r="V41">
+        <v>24778013590.0</v>
+      </c>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>446296967000.0</v>
+      </c>
+      <c r="C42">
+        <v>446296967000.0</v>
+      </c>
+      <c r="D42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="E42">
+        <v>383482649618.0</v>
+      </c>
+      <c r="F42">
+        <v>383482649618.0</v>
+      </c>
+      <c r="G42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="H42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="I42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="J42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="K42">
+        <v>383482650000.0</v>
+      </c>
+      <c r="L42">
+        <v>383482649794.0</v>
+      </c>
+      <c r="M42">
+        <v>383482649794.0</v>
+      </c>
+      <c r="N42">
+        <v>383482649794.0</v>
+      </c>
+      <c r="O42">
+        <v>383482649794.0</v>
+      </c>
+      <c r="P42">
+        <v>298511459376.0</v>
+      </c>
+      <c r="Q42">
+        <v>296181602976.0</v>
+      </c>
+      <c r="R42">
+        <v>294765407676.0</v>
+      </c>
+      <c r="S42">
+        <v>293500246176.0</v>
+      </c>
+      <c r="T42">
+        <v>-98115029653.0</v>
+      </c>
+      <c r="U42">
+        <v>293085915876.0</v>
+      </c>
+      <c r="V42">
+        <v>-97860506033.0</v>
+      </c>
+      <c r="W42">
+        <v>295848627954.0</v>
+      </c>
+      <c r="X42">
+        <v>247252731500.0</v>
+      </c>
+      <c r="Y42">
+        <v>245593713510.0</v>
+      </c>
+      <c r="Z42">
+        <v>243870887130.0</v>
+      </c>
+      <c r="AA42">
+        <v>242275677520.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>1529112289000.0</v>
+      </c>
+      <c r="C46">
+        <v>1517962731000.0</v>
+      </c>
+      <c r="D46">
+        <v>1318725024000.0</v>
+      </c>
+      <c r="E46">
+        <v>1215218481000.0</v>
+      </c>
+      <c r="F46">
+        <v>1161824976000.0</v>
+      </c>
+      <c r="G46">
+        <v>1118309537000.0</v>
+      </c>
+      <c r="H46">
+        <v>1091568821000.0</v>
+      </c>
+      <c r="I46">
+        <v>1052392517000.0</v>
+      </c>
+      <c r="J46">
+        <v>1056515627000.0</v>
+      </c>
+      <c r="K46">
+        <v>1065226128000.0</v>
+      </c>
+      <c r="L46">
+        <v>1062616876744.0</v>
+      </c>
+      <c r="M46">
+        <v>1055128185550.0</v>
+      </c>
+      <c r="N46">
+        <v>1033382099151.0</v>
+      </c>
+      <c r="O46">
+        <v>1024913209712.0</v>
+      </c>
+      <c r="P46">
+        <v>839101954124.0</v>
+      </c>
+      <c r="Q46">
+        <v>827933737350.0</v>
+      </c>
+      <c r="R46">
+        <v>813502047587.0</v>
+      </c>
+      <c r="S46">
+        <v>819645497956.0</v>
+      </c>
+      <c r="T46">
+        <v>829291810609.0</v>
+      </c>
+      <c r="U46">
+        <v>818130038620.0</v>
+      </c>
+      <c r="V46">
+        <v>828193902755.0</v>
+      </c>
+      <c r="W46">
+        <v>828456313132.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1517962731280.0</v>
+      </c>
+      <c r="D47">
+        <v>1318725023690.0</v>
+      </c>
+      <c r="E47">
+        <v>1215218481360.0</v>
+      </c>
+      <c r="F47">
+        <v>1161824975720.0</v>
+      </c>
+      <c r="G47">
+        <v>1118309537140.0</v>
+      </c>
+      <c r="H47">
+        <v>1091568821410.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1062616876740.0</v>
+      </c>
+      <c r="M47">
+        <v>1055128185550.0</v>
+      </c>
+      <c r="N47">
+        <v>1033382099150.0</v>
+      </c>
+      <c r="O47">
+        <v>1024913209710.0</v>
+      </c>
+      <c r="P47">
+        <v>839101954124.0</v>
+      </c>
+      <c r="Q47">
+        <v>827933737350.0</v>
+      </c>
+      <c r="R47">
+        <v>813502047587.0</v>
+      </c>
+      <c r="S47">
+        <v>819645497956.0</v>
+      </c>
+      <c r="T47">
+        <v>829291810609.0</v>
+      </c>
+      <c r="U47">
+        <v>818130038620.0</v>
+      </c>
+      <c r="V47">
+        <v>828193902755.0</v>
+      </c>
+      <c r="W47">
+        <v>828456313130.0</v>
+      </c>
+      <c r="X47">
+        <v>817006782030.0</v>
+      </c>
+      <c r="Y47">
+        <v>828917210170.0</v>
+      </c>
+      <c r="Z47">
+        <v>825523644650.0</v>
+      </c>
+      <c r="AA47">
+        <v>822546923200.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>240965976000.0</v>
+      </c>
+      <c r="C48">
+        <v>233980544000.0</v>
+      </c>
+      <c r="D48">
+        <v>213154942000.0</v>
+      </c>
+      <c r="E48">
+        <v>212896494000.0</v>
+      </c>
+      <c r="F48">
+        <v>222514877000.0</v>
+      </c>
+      <c r="G48">
+        <v>203720705000.0</v>
+      </c>
+      <c r="H48">
+        <v>205687467000.0</v>
+      </c>
+      <c r="I48">
+        <v>205475557000.0</v>
+      </c>
+      <c r="J48">
+        <v>206472974000.0</v>
+      </c>
+      <c r="K48">
+        <v>189165705000.0</v>
+      </c>
+      <c r="L48">
+        <v>186199378412.0</v>
+      </c>
+      <c r="M48">
+        <v>181390493082.0</v>
+      </c>
+      <c r="N48">
+        <v>235157119430.0</v>
+      </c>
+      <c r="O48">
+        <v>219335945307.0</v>
+      </c>
+      <c r="P48">
+        <v>206104572337.0</v>
+      </c>
+      <c r="Q48">
+        <v>232210625692.0</v>
+      </c>
+      <c r="R48">
+        <v>205791630406.0</v>
+      </c>
+      <c r="S48">
+        <v>172636129680.0</v>
+      </c>
+      <c r="T48">
+        <v>138394047832.0</v>
+      </c>
+      <c r="U48">
+        <v>135430212053.0</v>
+      </c>
+      <c r="V48">
+        <v>121880854041.0</v>
+      </c>
+      <c r="W48">
+        <v>97529249189.0</v>
+      </c>
+      <c r="X48">
+        <v>39386433860.0</v>
+      </c>
+      <c r="Y48">
+        <v>51758690390.0</v>
+      </c>
+      <c r="Z48">
+        <v>57797216310.0</v>
+      </c>
+      <c r="AA48">
+        <v>75189922210.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51">
+        <v>1227180848000.0</v>
+      </c>
+      <c r="C51">
+        <v>1153604231000.0</v>
+      </c>
+      <c r="D51">
+        <v>1040621492000.0</v>
+      </c>
+      <c r="E51">
+        <v>964478866000.0</v>
+      </c>
+      <c r="F51">
+        <v>879045352000.0</v>
+      </c>
+      <c r="G51">
+        <v>849132869000.0</v>
+      </c>
+      <c r="H51">
+        <v>734634477000.0</v>
+      </c>
+      <c r="I51">
+        <v>728482707000.0</v>
+      </c>
+      <c r="J51">
+        <v>703783678000.0</v>
+      </c>
+      <c r="K51">
+        <v>701195405000.0</v>
+      </c>
+      <c r="L51">
+        <v>711296998209.0</v>
+      </c>
+      <c r="M51">
+        <v>711327465014.0</v>
+      </c>
+      <c r="N51">
+        <v>705452548831.0</v>
+      </c>
+      <c r="O51">
+        <v>808566687848.0</v>
+      </c>
+      <c r="P51">
+        <v>771929339944.0</v>
+      </c>
+      <c r="Q51">
+        <v>789677430569.0</v>
+      </c>
+      <c r="R51">
+        <v>750178069382.0</v>
+      </c>
+      <c r="S51">
+        <v>702767436101.0</v>
+      </c>
+      <c r="T51">
+        <v>699069436674.0</v>
+      </c>
+      <c r="U51">
+        <v>710782455804.0</v>
+      </c>
+      <c r="V51">
+        <v>655674320495.0</v>
+      </c>
+      <c r="W51">
+        <v>632882272560.0</v>
+      </c>
+      <c r="X51">
+        <v>677895571700.0</v>
+      </c>
+      <c r="Y51">
+        <v>715596257440.0</v>
+      </c>
+      <c r="Z51">
+        <v>672268234860.0</v>
+      </c>
+      <c r="AA51">
+        <v>691991494930.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52">
+        <v>683030409000.0</v>
+      </c>
+      <c r="C52">
+        <v>677034794000.0</v>
+      </c>
+      <c r="D52">
+        <v>597313892000.0</v>
+      </c>
+      <c r="E52">
+        <v>598766315000.0</v>
+      </c>
+      <c r="F52">
+        <v>578910548000.0</v>
+      </c>
+      <c r="G52">
+        <v>633131876453.0</v>
+      </c>
+      <c r="H52">
+        <v>518037985000.0</v>
+      </c>
+      <c r="I52">
+        <v>617205758000.0</v>
+      </c>
+      <c r="J52">
+        <v>584953537000.0</v>
+      </c>
+      <c r="K52">
+        <v>568059904000.0</v>
+      </c>
+      <c r="L52">
+        <v>565568557819.0</v>
+      </c>
+      <c r="M52">
+        <v>565457256204.0</v>
+      </c>
+      <c r="N52">
+        <v>554604160761.0</v>
+      </c>
+      <c r="O52">
+        <v>643474176328.0</v>
+      </c>
+      <c r="P52">
+        <v>597389599104.0</v>
+      </c>
+      <c r="Q52">
+        <v>603837540457.0</v>
+      </c>
+      <c r="R52">
+        <v>634944452811.0</v>
+      </c>
+      <c r="S52">
+        <v>580191250240.0</v>
+      </c>
+      <c r="T52">
+        <v>571670360024.0</v>
+      </c>
+      <c r="U52">
+        <v>569881641620.0</v>
+      </c>
+      <c r="V52">
+        <v>502322112235.0</v>
+      </c>
+      <c r="W52">
+        <v>476206776200.0</v>
+      </c>
+      <c r="X52">
+        <v>507423597510.0</v>
+      </c>
+      <c r="Y52">
+        <v>541168843730.0</v>
+      </c>
+      <c r="Z52">
+        <v>507697039040.0</v>
+      </c>
+      <c r="AA52">
+        <v>531219742850.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
+        <v>41594551650.0</v>
+      </c>
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>2745317154000.0</v>
+      </c>
+      <c r="C55">
+        <v>2602675568000.0</v>
+      </c>
+      <c r="D55">
+        <v>2412835775000.0</v>
+      </c>
+      <c r="E55">
+        <v>2278604812000.0</v>
+      </c>
+      <c r="F55">
+        <v>2158017957000.0</v>
+      </c>
+      <c r="G55">
+        <v>2056611244000.0</v>
+      </c>
+      <c r="H55">
+        <v>1993711009000.0</v>
+      </c>
+      <c r="I55">
+        <v>1976286445000.0</v>
+      </c>
+      <c r="J55">
+        <v>1984997633000.0</v>
+      </c>
+      <c r="K55">
+        <v>1890946951000.0</v>
+      </c>
+      <c r="L55">
+        <v>1931240665182.0</v>
+      </c>
+      <c r="M55">
+        <v>1964629522820.0</v>
+      </c>
+      <c r="N55">
+        <v>1972749395438.0</v>
+      </c>
+      <c r="O55">
+        <v>2024398917353.0</v>
+      </c>
+      <c r="P55">
+        <v>2058489879238.0</v>
+      </c>
+      <c r="Q55">
+        <v>2082245062261.0</v>
+      </c>
+      <c r="R55">
+        <v>2050966343327.0</v>
+      </c>
+      <c r="S55">
+        <v>1911921812381.0</v>
+      </c>
+      <c r="T55">
+        <v>1883118974703.0</v>
+      </c>
+      <c r="U55">
+        <v>1821695584837.0</v>
+      </c>
+      <c r="V55">
+        <v>1777896246066.0</v>
+      </c>
+      <c r="W55">
+        <v>1672515743467.0</v>
+      </c>
+      <c r="X55">
+        <v>1618762164430.0</v>
+      </c>
+      <c r="Y55">
+        <v>1680160966040.0</v>
+      </c>
+      <c r="Z55">
+        <v>1733081760880.0</v>
+      </c>
+      <c r="AA55">
+        <v>1730202346560.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>1109723329000.0</v>
+      </c>
+      <c r="C56">
+        <v>978060432000.0</v>
+      </c>
+      <c r="D56">
+        <v>979128102000.0</v>
+      </c>
+      <c r="E56">
+        <v>954593625000.0</v>
+      </c>
+      <c r="F56">
+        <v>942959988000.0</v>
+      </c>
+      <c r="G56">
+        <v>884569877000.0</v>
+      </c>
+      <c r="H56">
+        <v>868807120000.0</v>
+      </c>
+      <c r="I56">
+        <v>889979239000.0</v>
+      </c>
+      <c r="J56">
+        <v>855847858000.0</v>
+      </c>
+      <c r="K56">
+        <v>752754623000.0</v>
+      </c>
+      <c r="L56">
+        <v>824780673988.0</v>
+      </c>
+      <c r="M56">
+        <v>867585524323.0</v>
+      </c>
+      <c r="N56">
+        <v>883592046252.0</v>
+      </c>
+      <c r="O56">
+        <v>943315562458.0</v>
+      </c>
+      <c r="P56">
+        <v>1162326885521.0</v>
+      </c>
+      <c r="Q56">
+        <v>1196996626352.0</v>
+      </c>
+      <c r="R56">
+        <v>1178890152093.0</v>
+      </c>
+      <c r="S56">
+        <v>1033642912879.0</v>
+      </c>
+      <c r="T56">
+        <v>1022411476477.0</v>
+      </c>
+      <c r="U56">
+        <v>964936353528.0</v>
+      </c>
+      <c r="V56">
+        <v>883273628969.0</v>
+      </c>
+      <c r="W56">
+        <v>773133215077.0</v>
+      </c>
+      <c r="X56">
+        <v>761279670390.0</v>
+      </c>
+      <c r="Y56">
+        <v>812050558200.0</v>
+      </c>
+      <c r="Z56">
+        <v>20797275825.0</v>
+      </c>
+      <c r="AA56">
+        <v>851070148200.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>1136408919000.0</v>
+      </c>
+      <c r="C57">
+        <v>1071278373000.0</v>
+      </c>
+      <c r="D57">
+        <v>1006751990000.0</v>
+      </c>
+      <c r="E57">
+        <v>958704564000.0</v>
+      </c>
+      <c r="F57">
+        <v>894266329000.0</v>
+      </c>
+      <c r="G57">
+        <v>882650597000.0</v>
+      </c>
+      <c r="H57">
+        <v>825786201000.0</v>
+      </c>
+      <c r="I57">
+        <v>920866459000.0</v>
+      </c>
+      <c r="J57">
+        <v>910472042000.0</v>
+      </c>
+      <c r="K57">
+        <v>823563476000.0</v>
+      </c>
+      <c r="L57">
+        <v>852696621514.0</v>
+      </c>
+      <c r="M57">
+        <v>891361074454.0</v>
+      </c>
+      <c r="N57">
+        <v>842083476431.0</v>
+      </c>
+      <c r="O57">
+        <v>895664057774.0</v>
+      </c>
+      <c r="P57">
+        <v>1002055518883.0</v>
+      </c>
+      <c r="Q57">
+        <v>993283465517.0</v>
+      </c>
+      <c r="R57">
+        <v>1061793252278.0</v>
+      </c>
+      <c r="S57">
+        <v>951105516740.0</v>
+      </c>
+      <c r="T57">
+        <v>951270337212.0</v>
+      </c>
+      <c r="U57">
+        <v>881315870303.0</v>
+      </c>
+      <c r="V57">
+        <v>839663761534.0</v>
+      </c>
+      <c r="W57">
+        <v>759014198368.0</v>
+      </c>
+      <c r="X57">
+        <v>733377693530.0</v>
+      </c>
+      <c r="Y57">
+        <v>779379794200.0</v>
+      </c>
+      <c r="Z57">
+        <v>836913084510.0</v>
+      </c>
+      <c r="AA57">
+        <v>830505886670.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>1696179564000.0</v>
+      </c>
+      <c r="C58">
+        <v>1562712759000.0</v>
+      </c>
+      <c r="D58">
+        <v>1456165990000.0</v>
+      </c>
+      <c r="E58">
+        <v>1330833399000.0</v>
+      </c>
+      <c r="F58">
+        <v>1201127303000.0</v>
+      </c>
+      <c r="G58">
+        <v>1112013904000.0</v>
+      </c>
+      <c r="H58">
+        <v>1050189781000.0</v>
+      </c>
+      <c r="I58">
+        <v>1039801146000.0</v>
+      </c>
+      <c r="J58">
+        <v>1041079753000.0</v>
+      </c>
+      <c r="K58">
+        <v>963901178000.0</v>
+      </c>
+      <c r="L58">
+        <v>1001539009209.0</v>
+      </c>
+      <c r="M58">
+        <v>1040882667228.0</v>
+      </c>
+      <c r="N58">
+        <v>997381828597.0</v>
+      </c>
+      <c r="O58">
+        <v>1065998439638.0</v>
+      </c>
+      <c r="P58">
+        <v>1200742053729.0</v>
+      </c>
+      <c r="Q58">
+        <v>1203006302986.0</v>
+      </c>
+      <c r="R58">
+        <v>1200552481373.0</v>
+      </c>
+      <c r="S58">
+        <v>1096849980293.0</v>
+      </c>
+      <c r="T58">
+        <v>1106757781848.0</v>
+      </c>
+      <c r="U58">
+        <v>1048671159950.0</v>
+      </c>
+      <c r="V58">
+        <v>1017793983382.0</v>
+      </c>
+      <c r="W58">
+        <v>939137865824.0</v>
+      </c>
+      <c r="X58">
+        <v>936041104890.0</v>
+      </c>
+      <c r="Y58">
+        <v>986726667960.0</v>
+      </c>
+      <c r="Z58">
+        <v>1035331763270.0</v>
+      </c>
+      <c r="AA58">
+        <v>1016654854660.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>1044393433000.0</v>
+      </c>
+      <c r="C60">
+        <v>1037660701000.0</v>
+      </c>
+      <c r="D60">
+        <v>956669786000.0</v>
+      </c>
+      <c r="E60">
+        <v>947771412000.0</v>
+      </c>
+      <c r="F60">
+        <v>956890653000.0</v>
+      </c>
+      <c r="G60">
+        <v>944597340000.0</v>
+      </c>
+      <c r="H60">
+        <v>943521229000.0</v>
+      </c>
+      <c r="I60">
+        <v>936485299000.0</v>
+      </c>
+      <c r="J60">
+        <v>943917880000.0</v>
+      </c>
+      <c r="K60">
+        <v>927045774000.0</v>
+      </c>
+      <c r="L60">
+        <v>929701655973.0</v>
+      </c>
+      <c r="M60">
+        <v>923746855592.0</v>
+      </c>
+      <c r="N60">
+        <v>975367566841.0</v>
+      </c>
+      <c r="O60">
+        <v>958400477715.0</v>
+      </c>
+      <c r="P60">
+        <v>857747825509.0</v>
+      </c>
+      <c r="Q60">
+        <v>879238759275.0</v>
+      </c>
+      <c r="R60">
+        <v>850413861954.0</v>
+      </c>
+      <c r="S60">
+        <v>815071832087.0</v>
+      </c>
+      <c r="T60">
+        <v>776361192855.0</v>
+      </c>
+      <c r="U60">
+        <v>773024424887.0</v>
+      </c>
+      <c r="V60">
+        <v>760102262684.0</v>
+      </c>
+      <c r="W60">
+        <v>733377877643.0</v>
+      </c>
+      <c r="X60">
+        <v>682721059540.0</v>
+      </c>
+      <c r="Y60">
+        <v>693434298070.0</v>
+      </c>
+      <c r="Z60">
+        <v>675178843338.0</v>
+      </c>
+      <c r="AA60">
+        <v>713547491910.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2">
+        <v>1505867732000.0</v>
+      </c>
+      <c r="C2">
+        <v>1459504958000.0</v>
+      </c>
+      <c r="D2">
+        <v>1466612605000.0</v>
+      </c>
+      <c r="E2">
+        <v>1877749700000.0</v>
+      </c>
+      <c r="F2">
+        <v>1768820676000.0</v>
+      </c>
+      <c r="G2">
+        <v>1397414497000.0</v>
+      </c>
+      <c r="H2">
+        <v>1587109282000.0</v>
+      </c>
+      <c r="I2">
+        <v>1797691265819.0</v>
+      </c>
+      <c r="J2">
+        <v>1300570695462.0</v>
+      </c>
+      <c r="K2">
+        <v>1082873325174.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3">
+        <v>69363576000.0</v>
+      </c>
+      <c r="C3">
+        <v>68268166000.0</v>
+      </c>
+      <c r="D3">
+        <v>66644021000.0</v>
+      </c>
+      <c r="E3">
+        <v>61370866000.0</v>
+      </c>
+      <c r="F3">
+        <v>58173031000.0</v>
+      </c>
+      <c r="G3">
+        <v>54894631000.0</v>
+      </c>
+      <c r="H3">
+        <v>46385099000.0</v>
+      </c>
+      <c r="I3">
+        <v>86275444798.0</v>
+      </c>
+      <c r="J3">
+        <v>78436156839.0</v>
+      </c>
+      <c r="K3">
+        <v>65576182396.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5">
+        <v>104839513000.0</v>
+      </c>
+      <c r="C5">
+        <v>80281328000.0</v>
+      </c>
+      <c r="D5">
+        <v>72872623000.0</v>
+      </c>
+      <c r="E5">
+        <v>161283477000.0</v>
+      </c>
+      <c r="F5">
+        <v>198428538000.0</v>
+      </c>
+      <c r="G5">
+        <v>128895894000.0</v>
+      </c>
+      <c r="H5">
+        <v>121046380000.0</v>
+      </c>
+      <c r="I5">
+        <v>140729015748.0</v>
+      </c>
+      <c r="J5">
+        <v>117690850892.0</v>
+      </c>
+      <c r="K5">
+        <v>141800608211.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6">
+        <v>174203089000.0</v>
+      </c>
+      <c r="C6">
+        <v>148549494000.0</v>
+      </c>
+      <c r="D6">
+        <v>139516644000.0</v>
+      </c>
+      <c r="E6">
+        <v>222654343000.0</v>
+      </c>
+      <c r="F6">
+        <v>256601569000.0</v>
+      </c>
+      <c r="G6">
+        <v>183790525000.0</v>
+      </c>
+      <c r="H6">
+        <v>167431479000.0</v>
+      </c>
+      <c r="I6">
+        <v>227004460546.0</v>
+      </c>
+      <c r="J6">
+        <v>196127007731.0</v>
+      </c>
+      <c r="K6">
+        <v>207376790607.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B9">
+        <v>382647361000.0</v>
+      </c>
+      <c r="C9">
+        <v>316658326000.0</v>
+      </c>
+      <c r="D9">
+        <v>272687864000.0</v>
+      </c>
+      <c r="E9">
+        <v>346178785000.0</v>
+      </c>
+      <c r="F9">
+        <v>351047744000.0</v>
+      </c>
+      <c r="G9">
+        <v>300368419000.0</v>
+      </c>
+      <c r="H9">
+        <v>351537401000.0</v>
+      </c>
+      <c r="I9">
+        <v>381006684968.0</v>
+      </c>
+      <c r="J9">
+        <v>366008269576.0</v>
+      </c>
+      <c r="K9">
+        <v>271612089472.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
         <v>99</v>
       </c>
+      <c r="B10">
+        <v>57694747000.0</v>
+      </c>
+      <c r="C10">
+        <v>30723172000.0</v>
+      </c>
+      <c r="D10">
+        <v>20368217000.0</v>
+      </c>
+      <c r="E10">
+        <v>102140065000.0</v>
+      </c>
+      <c r="F10">
+        <v>139836038000.0</v>
+      </c>
+      <c r="G10">
+        <v>62716498000.0</v>
+      </c>
+      <c r="H10">
+        <v>52707012000.0</v>
+      </c>
+      <c r="I10">
+        <v>63178905736.0</v>
+      </c>
+      <c r="J10">
+        <v>47266345970.0</v>
+      </c>
+      <c r="K10">
+        <v>86269066526.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11">
+        <v>16279213000.0</v>
+      </c>
+      <c r="C11">
+        <v>8332001000.0</v>
+      </c>
+      <c r="D11">
+        <v>8521434000.0</v>
+      </c>
+      <c r="E11">
+        <v>25053403000.0</v>
+      </c>
+      <c r="F11">
+        <v>33302595000.0</v>
+      </c>
+      <c r="G11">
+        <v>22265168000.0</v>
+      </c>
+      <c r="H11">
+        <v>38710479000.0</v>
+      </c>
+      <c r="I11">
+        <v>18435967433.0</v>
+      </c>
+      <c r="J11">
+        <v>14088142302.0</v>
+      </c>
+      <c r="K11">
+        <v>22061172040.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>101</v>
+      </c>
       <c r="B12">
+        <v>49560912000.0</v>
+      </c>
+      <c r="C12">
+        <v>49558156000.0</v>
+      </c>
+      <c r="D12">
+        <v>52504405000.0</v>
+      </c>
+      <c r="E12">
+        <v>59143413000.0</v>
+      </c>
+      <c r="F12">
+        <v>58592499000.0</v>
+      </c>
+      <c r="G12">
+        <v>66179395000.0</v>
+      </c>
+      <c r="H12">
+        <v>83576805000.0</v>
+      </c>
+      <c r="I12">
+        <v>84086645300.0</v>
+      </c>
+      <c r="J12">
+        <v>70424504922.0</v>
+      </c>
+      <c r="K12">
+        <v>55531541688.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13">
+        <v>47004178650.0</v>
+      </c>
+      <c r="C13">
+        <v>46692838930.0</v>
+      </c>
+      <c r="D13">
+        <v>49861426660.0</v>
+      </c>
+      <c r="E13">
+        <v>56433325860.0</v>
+      </c>
+      <c r="F13">
+        <v>55852429510.0</v>
+      </c>
+      <c r="G13">
+        <v>63430132820.0</v>
+      </c>
+      <c r="H13">
+        <v>80778805080.0</v>
+      </c>
+      <c r="I13">
+        <v>82659063130.0</v>
+      </c>
+      <c r="J13">
+        <v>68267307420.0</v>
+      </c>
+      <c r="K13">
+        <v>53444542470.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15">
+        <v>41514095000.0</v>
+      </c>
+      <c r="C15">
+        <v>22391171000.0</v>
+      </c>
+      <c r="D15">
+        <v>11846783000.0</v>
+      </c>
+      <c r="E15">
+        <v>77086662000.0</v>
+      </c>
+      <c r="F15">
+        <v>106533443000.0</v>
+      </c>
+      <c r="G15">
+        <v>40451330000.0</v>
+      </c>
+      <c r="H15">
+        <v>13996533000.0</v>
+      </c>
+      <c r="I15">
+        <v>44742938303.0</v>
+      </c>
+      <c r="J15">
+        <v>33178203668.0</v>
+      </c>
+      <c r="K15">
+        <v>64207894486.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16">
+        <v>41514094710.0</v>
+      </c>
+      <c r="C16">
+        <v>22391171080.0</v>
+      </c>
+      <c r="D16">
+        <v>11846783000.0</v>
+      </c>
+      <c r="E16">
+        <v>77086661590.0</v>
+      </c>
+      <c r="F16">
+        <v>106306881651.0</v>
+      </c>
+      <c r="G16">
+        <v>40451330239.0</v>
+      </c>
+      <c r="H16">
+        <v>13996533446.0</v>
+      </c>
+      <c r="I16">
+        <v>44742938303.0</v>
+      </c>
+      <c r="J16">
+        <v>33178203670.0</v>
+      </c>
+      <c r="K16">
+        <v>64207894490.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21">
+        <v>104839513000.0</v>
+      </c>
+      <c r="C21">
+        <v>72526059000.0</v>
+      </c>
+      <c r="D21">
+        <v>67895478000.0</v>
+      </c>
+      <c r="E21">
+        <v>130269714000.0</v>
+      </c>
+      <c r="F21">
+        <v>180905291000.0</v>
+      </c>
+      <c r="G21">
+        <v>121594958000.0</v>
+      </c>
+      <c r="H21">
+        <v>120318283000.0</v>
+      </c>
+      <c r="I21">
+        <v>132028181370.0</v>
+      </c>
+      <c r="J21">
+        <v>117238275000.0</v>
+      </c>
+      <c r="K21">
+        <v>126739794730.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23">
+        <v>1783675580000.0</v>
+      </c>
+      <c r="C23">
+        <v>1703637224000.0</v>
+      </c>
+      <c r="D23">
+        <v>1671404991000.0</v>
+      </c>
+      <c r="E23">
+        <v>2093658771000.0</v>
+      </c>
+      <c r="F23">
+        <v>1938963129000.0</v>
+      </c>
+      <c r="G23">
+        <v>1576187958000.0</v>
+      </c>
+      <c r="H23">
+        <v>1818328400000.0</v>
+      </c>
+      <c r="I23">
+        <v>2046669769421.0</v>
+      </c>
+      <c r="J23">
+        <v>1549340690042.0</v>
+      </c>
+      <c r="K23">
+        <v>1227745619921.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>150119806000.0</v>
+      </c>
+      <c r="D27">
+        <v>132720748000.0</v>
+      </c>
+      <c r="E27">
+        <v>142807454000.0</v>
+      </c>
+      <c r="F27">
+        <v>100712687000.0</v>
+      </c>
+      <c r="G27">
+        <v>127290083000.0</v>
+      </c>
+      <c r="H27">
+        <v>154945109000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28">
+        <v>277807847950.0</v>
+      </c>
+      <c r="C28">
+        <v>13213916000.0</v>
+      </c>
+      <c r="D28">
+        <v>14312230000.0</v>
+      </c>
+      <c r="E28">
+        <v>15262801000.0</v>
+      </c>
+      <c r="F28">
+        <v>14527323000.0</v>
+      </c>
+      <c r="G28">
+        <v>18742018000.0</v>
+      </c>
+      <c r="H28">
+        <v>23698398000.0</v>
+      </c>
+      <c r="I28">
+        <v>248978503600.0</v>
+      </c>
+      <c r="J28">
+        <v>248769994580.0</v>
+      </c>
+      <c r="K28">
+        <v>144872294750.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29">
+        <v>16279213250.0</v>
+      </c>
+      <c r="C29">
+        <v>8332001120.0</v>
+      </c>
+      <c r="D29">
+        <v>8521433670.0</v>
+      </c>
+      <c r="E29">
+        <v>25053403070.0</v>
+      </c>
+      <c r="F29">
+        <v>32910030700.0</v>
+      </c>
+      <c r="G29">
+        <v>22265167710.0</v>
+      </c>
+      <c r="H29">
+        <v>32366892910.0</v>
+      </c>
+      <c r="I29">
+        <v>18435967430.0</v>
+      </c>
+      <c r="J29">
+        <v>14088142300.0</v>
+      </c>
+      <c r="K29">
+        <v>22061172040.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30">
+        <v>277807848000.0</v>
+      </c>
+      <c r="C30">
+        <v>244132266000.0</v>
+      </c>
+      <c r="D30">
+        <v>204792386000.0</v>
+      </c>
+      <c r="E30">
+        <v>215909071000.0</v>
+      </c>
+      <c r="F30">
+        <v>170142453000.0</v>
+      </c>
+      <c r="G30">
+        <v>178773461000.0</v>
+      </c>
+      <c r="H30">
+        <v>231219118000.0</v>
+      </c>
+      <c r="I30">
+        <v>248978503602.0</v>
+      </c>
+      <c r="J30">
+        <v>248769994580.0</v>
+      </c>
+      <c r="K30">
+        <v>144872294746.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31">
+        <v>-47144765000.0</v>
+      </c>
+      <c r="C31">
+        <v>-41802887000.0</v>
+      </c>
+      <c r="D31">
+        <v>-47527261000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28129649000.0</v>
+      </c>
+      <c r="F31">
+        <v>-41069253000.0</v>
+      </c>
+      <c r="G31">
+        <v>-58878460000.0</v>
+      </c>
+      <c r="H31">
+        <v>-67611270796.0</v>
+      </c>
+      <c r="I31">
+        <v>-68849275634.0</v>
+      </c>
+      <c r="J31">
+        <v>-69971929026.0</v>
+      </c>
+      <c r="K31">
+        <v>-40470728199.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32">
+        <v>1888515093000.0</v>
+      </c>
+      <c r="C32">
+        <v>1776163284000.0</v>
+      </c>
+      <c r="D32">
+        <v>1739300469000.0</v>
+      </c>
+      <c r="E32">
+        <v>2223928484000.0</v>
+      </c>
+      <c r="F32">
+        <v>2119868420000.0</v>
+      </c>
+      <c r="G32">
+        <v>1697782916000.0</v>
+      </c>
+      <c r="H32">
+        <v>1938646683000.0</v>
+      </c>
+      <c r="I32">
+        <v>2178697950787.0</v>
+      </c>
+      <c r="J32">
+        <v>1666578965038.0</v>
+      </c>
+      <c r="K32">
+        <v>1354485414646.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2">
+        <v>337458682000.0</v>
+      </c>
+      <c r="C2">
+        <v>366871560000.0</v>
+      </c>
+      <c r="D2">
+        <v>398163412000.0</v>
+      </c>
+      <c r="E2">
+        <v>358647846000.0</v>
+      </c>
+      <c r="F2">
+        <v>380843923000.0</v>
+      </c>
+      <c r="G2">
+        <v>393760866000.0</v>
+      </c>
+      <c r="H2">
+        <v>383752410000.0</v>
+      </c>
+      <c r="I2">
+        <v>333885970000.0</v>
+      </c>
+      <c r="J2">
+        <v>347496488000.0</v>
+      </c>
+      <c r="K2">
+        <v>342323577000.0</v>
+      </c>
+      <c r="L2">
+        <v>360348441667.0</v>
+      </c>
+      <c r="M2">
+        <v>349753964769.0</v>
+      </c>
+      <c r="N2">
+        <v>417473641815.0</v>
+      </c>
+      <c r="O2">
+        <v>451780919253.0</v>
+      </c>
+      <c r="P2">
+        <v>442866299629.0</v>
+      </c>
+      <c r="Q2">
+        <v>489122523590.0</v>
+      </c>
+      <c r="R2">
+        <v>493710030436.0</v>
+      </c>
+      <c r="S2">
+        <v>501903865927.0</v>
+      </c>
+      <c r="T2">
+        <v>476458196671.0</v>
+      </c>
+      <c r="U2">
+        <v>396049292281.0</v>
+      </c>
+      <c r="V2">
+        <v>397502957642.0</v>
+      </c>
+      <c r="W2">
+        <v>352143291389.0</v>
+      </c>
+      <c r="X2">
+        <v>357966326505.0</v>
+      </c>
+      <c r="Y2">
+        <v>334735717712.0</v>
+      </c>
+      <c r="Z2">
+        <v>350453186598.0</v>
+      </c>
+      <c r="AA2">
+        <v>1583044260150.0</v>
+      </c>
+      <c r="AB2">
+        <v>402916804110.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3">
+        <v>18399966000.0</v>
+      </c>
+      <c r="C3">
+        <v>17500978000.0</v>
+      </c>
+      <c r="D3">
+        <v>17315995000.0</v>
+      </c>
+      <c r="E3">
+        <v>15254754000.0</v>
+      </c>
+      <c r="F3">
+        <v>15344719000.0</v>
+      </c>
+      <c r="G3">
+        <v>17057551000.0</v>
+      </c>
+      <c r="H3">
+        <v>16905631000.0</v>
+      </c>
+      <c r="I3">
+        <v>16925943000.0</v>
+      </c>
+      <c r="J3">
+        <v>17379041000.0</v>
+      </c>
+      <c r="K3">
+        <v>16721332000.0</v>
+      </c>
+      <c r="L3">
+        <v>17709011164.0</v>
+      </c>
+      <c r="M3">
+        <v>14345719655.0</v>
+      </c>
+      <c r="N3">
+        <v>17867958918.0</v>
+      </c>
+      <c r="O3">
+        <v>16018543998.0</v>
+      </c>
+      <c r="P3">
+        <v>14506787565.0</v>
+      </c>
+      <c r="Q3">
+        <v>16044171237.0</v>
+      </c>
+      <c r="R3">
+        <v>14531436520.0</v>
+      </c>
+      <c r="S3">
+        <v>13684314277.0</v>
+      </c>
+      <c r="T3">
+        <v>14591170900.0</v>
+      </c>
+      <c r="U3">
+        <v>14425526737.0</v>
+      </c>
+      <c r="V3">
+        <v>14407547862.0</v>
+      </c>
+      <c r="W3">
+        <v>33629836397.0</v>
+      </c>
+      <c r="X3">
+        <v>4584009879.0</v>
+      </c>
+      <c r="Y3">
+        <v>12738416227.0</v>
+      </c>
+      <c r="Z3">
+        <v>12061326903.0</v>
+      </c>
+      <c r="AA3"/>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5">
+        <v>17733993000.0</v>
+      </c>
+      <c r="C5">
+        <v>41952160000.0</v>
+      </c>
+      <c r="D5">
+        <v>23230558000.0</v>
+      </c>
+      <c r="E5">
+        <v>14675363000.0</v>
+      </c>
+      <c r="F5">
+        <v>25258417000.0</v>
+      </c>
+      <c r="G5">
+        <v>12753285000.0</v>
+      </c>
+      <c r="H5">
+        <v>22541980000.0</v>
+      </c>
+      <c r="I5">
+        <v>12722561000.0</v>
+      </c>
+      <c r="J5">
+        <v>32263502000.0</v>
+      </c>
+      <c r="K5">
+        <v>22566505000.0</v>
+      </c>
+      <c r="L5">
+        <v>19743788857.0</v>
+      </c>
+      <c r="M5">
+        <v>-3651526708.0</v>
+      </c>
+      <c r="N5">
+        <v>34213854597.0</v>
+      </c>
+      <c r="O5">
+        <v>17705213116.0</v>
+      </c>
+      <c r="P5">
+        <v>37650949146.0</v>
+      </c>
+      <c r="Q5">
+        <v>50056480301.0</v>
+      </c>
+      <c r="R5">
+        <v>42807632681.0</v>
+      </c>
+      <c r="S5">
+        <v>60434697665.0</v>
+      </c>
+      <c r="T5">
+        <v>54002325452.0</v>
+      </c>
+      <c r="U5">
+        <v>32457330497.0</v>
+      </c>
+      <c r="V5">
+        <v>49810816127.0</v>
+      </c>
+      <c r="W5">
+        <v>39244245230.0</v>
+      </c>
+      <c r="X5">
+        <v>20116326912.0</v>
+      </c>
+      <c r="Y5">
+        <v>2512585737.0</v>
+      </c>
+      <c r="Z5">
+        <v>46834098665.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6">
+        <v>36133959000.0</v>
+      </c>
+      <c r="C6">
+        <v>59453138000.0</v>
+      </c>
+      <c r="D6">
+        <v>40546553000.0</v>
+      </c>
+      <c r="E6">
+        <v>29930117000.0</v>
+      </c>
+      <c r="F6">
+        <v>40603136000.0</v>
+      </c>
+      <c r="G6">
+        <v>29810836000.0</v>
+      </c>
+      <c r="H6">
+        <v>39447611000.0</v>
+      </c>
+      <c r="I6">
+        <v>29648504000.0</v>
+      </c>
+      <c r="J6">
+        <v>49642543000.0</v>
+      </c>
+      <c r="K6">
+        <v>39287837000.0</v>
+      </c>
+      <c r="L6">
+        <v>37452800021.0</v>
+      </c>
+      <c r="M6">
+        <v>10694192947.0</v>
+      </c>
+      <c r="N6">
+        <v>52081813515.0</v>
+      </c>
+      <c r="O6">
+        <v>33723757114.0</v>
+      </c>
+      <c r="P6">
+        <v>52157736711.0</v>
+      </c>
+      <c r="Q6">
+        <v>66100651538.0</v>
+      </c>
+      <c r="R6">
+        <v>57339069201.0</v>
+      </c>
+      <c r="S6">
+        <v>74119011942.0</v>
+      </c>
+      <c r="T6">
+        <v>68593496352.0</v>
+      </c>
+      <c r="U6">
+        <v>46882857234.0</v>
+      </c>
+      <c r="V6">
+        <v>64218363989.0</v>
+      </c>
+      <c r="W6">
+        <v>72874081627.0</v>
+      </c>
+      <c r="X6">
+        <v>24700336791.0</v>
+      </c>
+      <c r="Y6">
+        <v>15251001964.0</v>
+      </c>
+      <c r="Z6">
+        <v>58895425568.0</v>
+      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B9">
+        <v>89047403000.0</v>
+      </c>
+      <c r="C9">
+        <v>121798811000.0</v>
+      </c>
+      <c r="D9">
+        <v>95033719000.0</v>
+      </c>
+      <c r="E9">
+        <v>79842079000.0</v>
+      </c>
+      <c r="F9">
+        <v>87313744000.0</v>
+      </c>
+      <c r="G9">
+        <v>74361362000.0</v>
+      </c>
+      <c r="H9">
+        <v>91236514000.0</v>
+      </c>
+      <c r="I9">
+        <v>72385016000.0</v>
+      </c>
+      <c r="J9">
+        <v>79284659000.0</v>
+      </c>
+      <c r="K9">
+        <v>68889166000.0</v>
+      </c>
+      <c r="L9">
+        <v>67378726864.0</v>
+      </c>
+      <c r="M9">
+        <v>51216160029.0</v>
+      </c>
+      <c r="N9">
+        <v>81916791176.0</v>
+      </c>
+      <c r="O9">
+        <v>69238639877.0</v>
+      </c>
+      <c r="P9">
+        <v>124466544590.0</v>
+      </c>
+      <c r="Q9">
+        <v>72827316535.0</v>
+      </c>
+      <c r="R9">
+        <v>79916210277.0</v>
+      </c>
+      <c r="S9">
+        <v>83622480158.0</v>
+      </c>
+      <c r="T9">
+        <v>91218212503.0</v>
+      </c>
+      <c r="U9">
+        <v>85117918761.0</v>
+      </c>
+      <c r="V9">
+        <v>87995496236.0</v>
+      </c>
+      <c r="W9">
+        <v>87872773032.0</v>
+      </c>
+      <c r="X9">
+        <v>67329792146.0</v>
+      </c>
+      <c r="Y9">
+        <v>36113162541.0</v>
+      </c>
+      <c r="Z9">
+        <v>111168666166.0</v>
+      </c>
+      <c r="AA9">
+        <v>355602422790.0</v>
+      </c>
+      <c r="AB9">
+        <v>110252494870.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B10">
+        <v>9883211000.0</v>
+      </c>
+      <c r="C10">
+        <v>29034129000.0</v>
+      </c>
+      <c r="D10">
+        <v>10508584000.0</v>
+      </c>
+      <c r="E10">
+        <v>1512075000.0</v>
+      </c>
+      <c r="F10">
+        <v>16639960000.0</v>
+      </c>
+      <c r="G10">
+        <v>-1351458000.0</v>
+      </c>
+      <c r="H10">
+        <v>9868320000.0</v>
+      </c>
+      <c r="I10">
+        <v>260666000.0</v>
+      </c>
+      <c r="J10">
+        <v>21945645000.0</v>
+      </c>
+      <c r="K10">
+        <v>8022317000.0</v>
+      </c>
+      <c r="L10">
+        <v>6707828632.0</v>
+      </c>
+      <c r="M10">
+        <v>-14855405970.0</v>
+      </c>
+      <c r="N10">
+        <v>20493476554.0</v>
+      </c>
+      <c r="O10">
+        <v>4454813660.0</v>
+      </c>
+      <c r="P10">
+        <v>20956127596.0</v>
+      </c>
+      <c r="Q10">
+        <v>34013478686.0</v>
+      </c>
+      <c r="R10">
+        <v>42715644720.0</v>
+      </c>
+      <c r="S10">
+        <v>44761962588.0</v>
+      </c>
+      <c r="T10">
+        <v>40838620977.0</v>
+      </c>
+      <c r="U10">
+        <v>17888649078.0</v>
+      </c>
+      <c r="V10">
+        <v>35727679710.0</v>
+      </c>
+      <c r="W10">
+        <v>36447254694.0</v>
+      </c>
+      <c r="X10">
+        <v>6128375992.0</v>
+      </c>
+      <c r="Y10">
+        <v>-8652320583.0</v>
+      </c>
+      <c r="Z10">
+        <v>28793187849.0</v>
+      </c>
+      <c r="AA10">
+        <v>52707012360.0</v>
+      </c>
+      <c r="AB10">
+        <v>36760026500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11">
+        <v>2874572000.0</v>
+      </c>
+      <c r="C11">
+        <v>8307088000.0</v>
+      </c>
+      <c r="D11">
+        <v>2250135000.0</v>
+      </c>
+      <c r="E11">
+        <v>876201000.0</v>
+      </c>
+      <c r="F11">
+        <v>4845788000.0</v>
+      </c>
+      <c r="G11">
+        <v>615303000.0</v>
+      </c>
+      <c r="H11">
+        <v>2656410000.0</v>
+      </c>
+      <c r="I11">
+        <v>421913000.0</v>
+      </c>
+      <c r="J11">
+        <v>4638376000.0</v>
+      </c>
+      <c r="K11">
+        <v>5055991000.0</v>
+      </c>
+      <c r="L11">
+        <v>1898943302.0</v>
+      </c>
+      <c r="M11">
+        <v>-3105803102.0</v>
+      </c>
+      <c r="N11">
+        <v>4672302431.0</v>
+      </c>
+      <c r="O11">
+        <v>2853618204.0</v>
+      </c>
+      <c r="P11">
+        <v>5045157471.0</v>
+      </c>
+      <c r="Q11">
+        <v>7594483400.0</v>
+      </c>
+      <c r="R11">
+        <v>9560143994.0</v>
+      </c>
+      <c r="S11">
+        <v>10519880740.0</v>
+      </c>
+      <c r="T11">
+        <v>9674784038.0</v>
+      </c>
+      <c r="U11">
+        <v>4339291065.0</v>
+      </c>
+      <c r="V11">
+        <v>8376074859.0</v>
+      </c>
+      <c r="W11">
+        <v>15561084698.0</v>
+      </c>
+      <c r="X11">
+        <v>1500632496.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2613794667.0</v>
+      </c>
+      <c r="Z11">
+        <v>7817245186.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12">
+        <v>11939414000.0</v>
+      </c>
+      <c r="C12">
+        <v>14392320000.0</v>
+      </c>
+      <c r="D12">
         <v>12826943000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12539583000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9802067000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>14104744000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12673660000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>12461895000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10317857000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14544188000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13035960222.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11203879258.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13720378046.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13250399457.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16694821548.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16043001612.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13155190199.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>16776977169.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13163704470.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>14568681416.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14083136417.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3826062400.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3880448230.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5067769280.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>692313350.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3383779610.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>634912100.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>102</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>14046403710.0</v>
+      </c>
+      <c r="D13">
         <v>12033750110.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>11922154640.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>9173508750.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>13397115900.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>11852195650.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>12395835920.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10606588340.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>12940813780.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12604417490.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>15967578890.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>15368230560.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12493098920.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>16103043900.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>12457039210.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>13739125550.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>13553220840.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>15348679280.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>16024668700.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>17383592880.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>14673191970.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>80778805080.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>19725259910.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>6985432000.0</v>
+      </c>
+      <c r="C15">
+        <v>20825602000.0</v>
+      </c>
+      <c r="D15">
         <v>8258448000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>635874000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>11794171000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-1966761000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7211910000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-161247000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>17307270000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2966326000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4808885330.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-11749602868.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>15821174123.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1601195456.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>15910970125.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>26418995286.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>33155500726.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>34242081848.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>31163836939.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>13549358013.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>27351604851.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>20886169996.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4627743496.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-6038525916.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>20975942663.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>13996533450.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>27320959110.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>105</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>20825601730.0</v>
+      </c>
+      <c r="D16">
         <v>8258448040.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>635873630.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>11794171310.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-1966761340.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7211909900.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>4808885330.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11749602868.0</v>
       </c>
       <c r="M16">
         <v>-11749602868.0</v>
       </c>
       <c r="N16">
+        <v>-11749602868.0</v>
+      </c>
+      <c r="O16">
+        <v>-11749602868.0</v>
+      </c>
+      <c r="P16">
         <v>15910970125.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>26418995286.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33155500726.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>34242081848.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>31163836939.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13549358013.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27351604852.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20886170000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4627743496.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6038525916.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20975942663.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13996533450.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>27320959110.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>17733993000.0</v>
+      </c>
+      <c r="C21">
+        <v>41952160000.0</v>
+      </c>
+      <c r="D21">
         <v>22953572000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>17653477000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>29674453000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4893062000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>27985935000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12127970000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>29926372000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>19712699000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16554938549.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5369960640.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>29611079580.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13596163730.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>34048206200.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>39817711040.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>42807632680.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>43811047090.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>55752308500.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>31989486720.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>48822695300.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>39244245230.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>20116326912.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2512585737.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>46834098665.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>135954061280.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>57001037330.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>408772093000.0</v>
+      </c>
+      <c r="C23">
+        <v>446718211000.0</v>
+      </c>
+      <c r="D23">
         <v>470243559000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>420836448000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>438483214000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>463229165000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>447002988000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>394143016000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>396854774000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>391500044000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>411172229981.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>406340085433.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>469779353415.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>507423395403.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>533284638019.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>522132129084.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>530818608031.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>541715298992.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>511924100671.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>449177724329.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>436675758581.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>388220130445.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>403143073965.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>362117607957.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>418155472945.0</v>
       </c>
-      <c r="Y23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>50776366000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>34633980000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>39514005000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>39607733000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>48700458000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>31724586000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>29676753000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>30421270469.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>37100400238.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>35522324698.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>37803280643.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>70968617461.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>14720812786.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>19314743261.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5313757413.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>27182539256.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>39883450903.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>28332939687.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>37023264483.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>90266818051.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>117</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>79846651010.0</v>
+      </c>
+      <c r="D28">
         <v>72080147320.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3321793000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3560913000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4181235000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3452958000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2839483000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2740240000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2482041000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4778634585.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3800573506.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3250980825.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1744290524.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4634062642.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3743953734.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5140493897.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1505250796.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5568376731.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4635623373.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2818072223.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4951589476.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13790428479.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>30447515610.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>63314416880.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>231219117990.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>54080048950.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>118</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>8307088070.0</v>
+      </c>
+      <c r="D29">
         <v>2250135470.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>876201280.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4845788430.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>615303100.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2656409690.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>1898943300.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3105803100.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4672302430.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2853618200.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5045157470.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7594483400.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9560143990.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10519880740.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9674784040.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4339291070.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8376074860.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15561084700.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1500632500.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2613794670.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7817245190.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>38710478920.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9439067390.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>71313410000.0</v>
+      </c>
+      <c r="C30">
+        <v>79846651000.0</v>
+      </c>
+      <c r="D30">
         <v>72080147000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>62188602000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>57639291000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>69468300000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>63250578000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60257046000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>49358287000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>49176467000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>50823788314.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56586120664.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>52305711600.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>55642476150.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>90418338391.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33009605494.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>37108577595.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>39811433063.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>35465904003.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>53128432044.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>39172800939.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>36076839056.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45176747460.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27381890245.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>67702286347.0</v>
       </c>
-      <c r="Y30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-7850782000.0</v>
+      </c>
+      <c r="C31">
+        <v>-12918031000.0</v>
+      </c>
+      <c r="D31">
         <v>-12444988000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-16141402000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-13034493000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-6244520000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-18117616000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-11867304000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-7980727000.0</v>
       </c>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31">
+      <c r="K31">
+        <v>-11690381220.0</v>
+      </c>
+      <c r="L31">
         <v>-12617043486.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9485445335.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-10603045143.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9141350070.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-14880832718.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-8260792030.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-91987960.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-14673239852.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-14913687526.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-14100837642.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-13095015587.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-5898893574.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-17431035942.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-11164906321.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-18040910816.0</v>
       </c>
-      <c r="Y31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AA31"/>
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>426506086000.0</v>
+      </c>
+      <c r="C32">
+        <v>488670371000.0</v>
+      </c>
+      <c r="D32">
         <v>493197131000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>438489925000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>468157666000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>468122227000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>474988924000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>406270986000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>426781147000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>411212743000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>427727168531.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>400970124798.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>499390432991.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>521019559130.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>567332844219.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>561949840125.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>573626240713.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>585526346085.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>567676409174.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>481167211042.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>485498453878.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>440016064421.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>425296118651.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>370848880253.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>461621852764.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1938646682940.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>513169298980.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>9707137000.0</v>
+      </c>
+      <c r="C2">
         <v>6723910000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-73860840000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18695935000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12161529000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20797276000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11963915000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6042506259.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2472153912.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1862768813.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>387300381000</v>
+      </c>
+      <c r="C3">
         <v>105696406000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>91323582000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>153808514000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>75599628000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>61504457000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>40824232000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>108855468088</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>126057894984</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41876870760</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-2283924000.0</v>
+      </c>
+      <c r="C6">
         <v>2983228000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>40308845000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15969393000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6534406000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8635747000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8833361000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5921408983.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3570352347.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>609385099.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-329744817590.0</v>
+      </c>
+      <c r="C7">
         <v>-439234081080.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-461867350450.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-431354974080.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-354792094220.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-368926441760.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-435092818910.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-377859836220.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-467359056820.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-319171069170.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
-      <c r="I11"/>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-70322462144.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41446817124.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2895168216.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-46988571331.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>69363576000.0</v>
+      </c>
+      <c r="C14">
         <v>68268166000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65481848000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60281451000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57108560000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54894631000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46385099000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>86275444798.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>78436156839.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65576182396.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
-        <v>-6836171000.0</v>
+        <v>10254256000.0</v>
       </c>
       <c r="C15">
-        <v>-41017023000.0</v>
+        <v>6836171000.0</v>
       </c>
       <c r="D15">
-        <v>-41017023000.0</v>
+        <v>41017023000.0</v>
       </c>
       <c r="E15">
-        <v>-27200001000.0</v>
+        <v>41017023000.0</v>
       </c>
       <c r="F15">
+        <v>27200001000.0</v>
+      </c>
+      <c r="G15">
         <v>17000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000025.0</v>
       </c>
       <c r="H15">
         <v>17000000025.0</v>
       </c>
       <c r="I15">
+        <v>17000000025.0</v>
+      </c>
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>25000000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>7423213000.0</v>
+      </c>
+      <c r="C16">
         <v>9707137000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-33551994000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2726542000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18695935000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12161529000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20797276000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11963915242.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6042506259.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2472153912.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-283707654000.0</v>
+      </c>
+      <c r="C18">
         <v>-122930882000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>157891146000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-87477647000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17493351000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76553159000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16662232000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35225210108.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-181084091499.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33022126834.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>133544925.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-54279447261.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-125267181025.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28732919091.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>41514095000.0</v>
+      </c>
+      <c r="C22">
         <v>22391171000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11846783000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>77086662000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>106533443000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>40451330000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13996533000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44742938303.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33178203668.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>64207894486.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-8282315000.0</v>
+      </c>
+      <c r="C23">
         <v>-35980995000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-46141869000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6149128000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5949802000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-46775885000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>89758766000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>82300785073.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>184208443846.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11933.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-1314414410.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1192029000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3159990720.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7651172153.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15978933333.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>274590000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>293700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>446000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-7284944000.0</v>
+      </c>
+      <c r="C25">
         <v>-107893814000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>171886097000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-71037245000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-70549024000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>42711655000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2895168000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>115162764475.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-9768243344.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10223031836.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4667923492.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4715425075.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>49930060349.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>121081892180.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12120000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>100000000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>236222681000.0</v>
+      </c>
+      <c r="C28">
         <v>135761849000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-119790769000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>42599121000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27748335000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-75599416000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4185289000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40852919091.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>184208443846.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33631511933.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>103592727000.0</v>
+      </c>
+      <c r="C29">
         <v>-17234476000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>249214728000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>66330868000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>93092979000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>138057616000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>57486464000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73630257980.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-55026196515.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8854743926.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-389373403000.0</v>
+      </c>
+      <c r="C30">
         <v>-105837604000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-90559615000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-150648524000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-73978087000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58801564000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39463206000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-108561768088.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-125611894984.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-41876870760.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>7423213000.0</v>
+      </c>
+      <c r="C2">
+        <v>11796044000.0</v>
+      </c>
+      <c r="D2">
         <v>4856419000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>-53585019000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-20121311000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5065575000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8533784000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>-55352243000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6723910000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7447856000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1602548607.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13385716901.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2726541549.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7136237563.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4788755586.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4659217685.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18695934690.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6035946814.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>-50073973346.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-18674618051.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-31748653118.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3433219187.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5001884108.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16726412854.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>20797275824.0</v>
       </c>
-      <c r="Y2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>32729833000</v>
+      </c>
+      <c r="C3">
+        <v>145013900000</v>
+      </c>
+      <c r="D3">
         <v>120321567000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>70540008000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>51424907000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>28927390000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>55945576000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12427967000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8520473000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5797229000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>25607900206</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>35943468735</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24403046450</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>89779906151</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>26500600716</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29436653050</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8091354406</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>30498187151</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>30110561629</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4365706944</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10225741585</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>25630716787</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5135854257</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2945910256</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>11041578569</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>37676300390</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>90011923740</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>8333575000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4372831000.0</v>
+      </c>
+      <c r="D6">
         <v>6939625000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>20037853000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-33463708000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4641562000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3468209000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14624576000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>107119000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-723946000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5845307065.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11783168294.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10659175352.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4409696014.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2347481977.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>129537901.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14036717005.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>12659987876.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>56109920160.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>34931264457.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>43375247771.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-35181872305.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1568664921.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11724528746.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4070862970.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>14295546350.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1251658210.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-329744817590.0</v>
+      </c>
+      <c r="D7">
+        <v>-369934047120.0</v>
+      </c>
+      <c r="E7">
         <v>-272693649840.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-135486682210.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-439234081080.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-369918940940.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-243858846900.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-358443059370.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-241170477200.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-431354974080.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-299308150560.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-191839459600.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-95660815910.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-354792094220.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-274875534800.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-191166866600.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-104768956830.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-368926441760.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-298681235280.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-192933653800.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-133712083440.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-434270018910.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-282502469170.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>52970982429.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-56052257124.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-95023669683.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-4628901452.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-35133716256.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-18753522549.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-11806321888.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>62484999015.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-28913325506.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-5415182236.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>18399966000.0</v>
+      </c>
+      <c r="C14">
+        <v>17500978000.0</v>
+      </c>
+      <c r="D14">
         <v>17315995000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17195644000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>17350959000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>17057551000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16905631000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16889475000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>17379041000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>16721332000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17709011164.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14345719655.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17867958918.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>16018543998.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14506787565.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16044171237.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14531436520.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>13684314277.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14591170900.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14425526737.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14407547862.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>41142588055.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-11047699742.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12738416227.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12061326903.0</v>
       </c>
-      <c r="Y14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>134</v>
-[...9 lines deleted...]
-      <c r="F15">
+        <v>136</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>8250000000.0</v>
+      </c>
+      <c r="D15">
+        <v>2004256000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>5500000000.0</v>
+      </c>
+      <c r="H15">
         <v>1336170580.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1336171000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15">
         <v>33000000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>8017023480.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>41017023480.0</v>
       </c>
       <c r="P15">
         <v>41017023480.0</v>
       </c>
       <c r="Q15">
         <v>41017023480.0</v>
       </c>
       <c r="R15">
-        <v>27200001160.0</v>
+        <v>41017023480.0</v>
       </c>
       <c r="S15">
-        <v>27200001160.0</v>
+        <v>41017023480.0</v>
       </c>
       <c r="T15">
         <v>27200001160.0</v>
       </c>
       <c r="U15">
+        <v>27200001160.0</v>
+      </c>
+      <c r="V15">
+        <v>27200001160.0</v>
+      </c>
+      <c r="W15">
         <v>17000000030.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>17000000025.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>15756789000.0</v>
+      </c>
+      <c r="C16">
+        <v>7423213000.0</v>
+      </c>
+      <c r="D16">
         <v>11796044000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-33547166000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-53585019000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9707137000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5065575000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-40727667000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6831029000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6723910000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7447855672.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1602548607.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13385716901.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2726541549.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7136237563.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4788755586.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4659217685.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18695934690.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6035946814.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16256646406.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11626594653.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-31748653118.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3433219187.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5001884108.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16726412854.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>20797275824.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-63526523000.0</v>
+      </c>
+      <c r="C18">
+        <v>-119248147000.0</v>
+      </c>
+      <c r="D18">
         <v>-60891900000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-83960520000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-19607087000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-77511786000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-22891816000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23783380000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1131100000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>44926635000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14215075124.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14421337358.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>112742710213.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-46181882276.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>58493905759.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-44631510004.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-55158160186.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>12799131695.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-19489094219.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4855655257.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>19727089241.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>49688367115.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>50929188512.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-25159345451.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16580508761.0</v>
       </c>
-      <c r="Y18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-15579390397.0</v>
       </c>
       <c r="N21">
+        <v>-15579390397.0</v>
+      </c>
+      <c r="O21">
+        <v>-15579390397.0</v>
+      </c>
+      <c r="P21">
         <v>2505242436.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>36873267849.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>37652349032.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17042506331.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>38588323683.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1322114708.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6481188281.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-35627822629.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>14274247450.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-23936430193.0</v>
       </c>
-      <c r="Y21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>6985432000.0</v>
+      </c>
+      <c r="C22">
+        <v>20825602000.0</v>
+      </c>
+      <c r="D22">
         <v>8258448000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>635874000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>11794171000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-1966761000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7211910000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-161247000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>17307270000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2966326000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4808885330.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11749602868.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15821174123.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1601195456.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15910970125.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>26418995286.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>33155500726.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>34242081848.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>31163836939.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>13549358013.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27351604851.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>20886169996.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4627743496.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6038525916.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>20975942663.0</v>
       </c>
-      <c r="Y22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-1035530000.0</v>
+      </c>
+      <c r="C23">
+        <v>-23991000.0</v>
+      </c>
+      <c r="D23">
         <v>-1306493000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>44820377000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-78058555000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-19040359000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-799760000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>56909702000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-9512946000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23010271000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>870407637.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>54190990.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1183351276.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11978032729.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1461793994.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-485181604.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>51304678184.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1604201495.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>53000347705.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>24102713143.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1461426587.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-20214901836.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-25346097019.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25072657488.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-23522703810.0</v>
       </c>
-      <c r="Y23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>-1314414410.0</v>
+      </c>
+      <c r="D24">
+        <v>-12000000000.0</v>
+      </c>
+      <c r="E24">
         <v>-7500000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24"/>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>483513300.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1585184324.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-9750000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6869951311.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-3030240000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-148991899.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-5151172153.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3340846154.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>271784191.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-4291172153.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-3360000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-14856384422.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-284860656.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-536712000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>130453091.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1786905250.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>622290390.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-56182087000.0</v>
+      </c>
+      <c r="C25">
+        <v>-12560826000.0</v>
+      </c>
+      <c r="D25">
         <v>33855224000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-31252031000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2672690000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-63675186000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8936220000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-28083641000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-25034738000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31036206000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>52723101164.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>47617453900.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>139192541458.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>58015372417.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>83590323915.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-25569681003.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-65690869986.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>22739551275.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5951198629.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10097530925.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>17008773837.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13290325851.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>62484999015.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-28913325506.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-5415182236.0</v>
       </c>
-      <c r="Y25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>6681617600.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1180543994.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3575142400.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1686882000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>552496400.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-11264428130.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>56000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="W26">
         <v>2000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>2000.0</v>
+      </c>
       <c r="Y26">
+        <v>2000.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>121081892180.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>121081892180.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>50908318000.0</v>
+      </c>
+      <c r="C28">
+        <v>75190582000.0</v>
+      </c>
+      <c r="D28">
         <v>63639601000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>111451721000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-14059223000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>81433808000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>39590470000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>37891228000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-23153657000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-30592328000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7146615843.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-15579390397.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-66472434385.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1384917191.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-35686555844.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>37561528249.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>39339231032.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-17724608931.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11388490523.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1322074708.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-20090141719.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-10544574689.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-52627822654.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>14274249450.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-23936430193.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-4185288850.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>52010031260.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-30796690000.0</v>
+      </c>
+      <c r="C29">
+        <v>25765753000.0</v>
+      </c>
+      <c r="D29">
         <v>59429667000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-13420513000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>31817820000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-48584396000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>33053760000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11355413000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9651573000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>50723865000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>39822975330.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>21522131377.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>137145756663.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>43598023875.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>84994506475.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-15194856954.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-47066805780.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>43297318846.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10621467410.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>9221362201.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>29952830826.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>75319083902.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>56065042769.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-22213435195.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>27622087330.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>57486464320.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>38631260300.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-36033192000.0</v>
+      </c>
+      <c r="C30">
+        <v>-133557322000.0</v>
+      </c>
+      <c r="D30">
         <v>-126351167000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-78040008000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-51424907000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-28927390000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-55961773000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-12427967000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-8520473000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5680876000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-25057900206.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-35417793059.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-24403046450.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-89235428945.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-26500600716.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-29321139536.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5591354406.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-29547861152.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-29838777438.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4365706944.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-10225741585.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-40487101209.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5420714913.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3482622256.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-10911125478.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-39463205630.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-89389633350.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>