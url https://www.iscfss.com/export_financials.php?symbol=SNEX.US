--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2048,141 +2051,141 @@
       <c r="AA13">
         <v>22095.0</v>
       </c>
       <c r="AB13">
         <v>17254.0</v>
       </c>
       <c r="AC13">
         <v>14816.0</v>
       </c>
       <c r="AD13">
         <v>14113.0</v>
       </c>
       <c r="AE13">
         <v>14508.0</v>
       </c>
       <c r="AF13">
         <v>14609.0</v>
       </c>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
-        <v>50124502.0</v>
+        <v>75186753.0</v>
       </c>
       <c r="C14">
-        <v>47437544.0</v>
+        <v>71156315.0</v>
       </c>
       <c r="D14">
-        <v>46393517.0</v>
+        <v>69590272.0</v>
       </c>
       <c r="E14">
-        <v>45151967.0</v>
+        <v>67727947.0</v>
       </c>
       <c r="F14">
         <v>29517250.0</v>
       </c>
       <c r="G14">
-        <v>43156078.0</v>
+        <v>43156077.0</v>
       </c>
       <c r="H14">
         <v>28521591.0</v>
       </c>
       <c r="I14">
-        <v>42603368.0</v>
+        <v>42603367.0</v>
       </c>
       <c r="J14">
-        <v>42046547.0</v>
+        <v>42046546.0</v>
       </c>
       <c r="K14">
         <v>18625372.0</v>
       </c>
       <c r="L14">
-        <v>42597529.0</v>
+        <v>42597528.0</v>
       </c>
       <c r="M14">
-        <v>43047680.0</v>
+        <v>43047679.0</v>
       </c>
       <c r="N14">
-        <v>28602746.0</v>
+        <v>42904118.0</v>
       </c>
       <c r="O14">
-        <v>12476091.0</v>
+        <v>43103022.0</v>
       </c>
       <c r="P14">
-        <v>27851179.0</v>
+        <v>41776771.0</v>
       </c>
       <c r="Q14">
-        <v>26824849.0</v>
+        <v>40237274.0</v>
       </c>
       <c r="R14">
-        <v>15273879.0</v>
+        <v>22910818.0</v>
       </c>
       <c r="S14">
-        <v>9901706.0</v>
+        <v>22278838.0</v>
       </c>
       <c r="T14">
-        <v>8086837.0</v>
+        <v>18195383.0</v>
       </c>
       <c r="U14">
-        <v>12581641.0</v>
+        <v>18872462.0</v>
       </c>
       <c r="V14">
-        <v>8023891.0</v>
+        <v>18053754.0</v>
       </c>
       <c r="W14">
-        <v>7635455.0</v>
+        <v>11453184.0</v>
       </c>
       <c r="X14">
-        <v>3862761.0</v>
+        <v>8691212.0</v>
       </c>
       <c r="Y14">
-        <v>3538560.0</v>
+        <v>5307840.0</v>
       </c>
       <c r="Z14">
-        <v>3364267.0</v>
+        <v>5046401.0</v>
       </c>
       <c r="AA14">
-        <v>3556461.0</v>
+        <v>5334691.0</v>
       </c>
       <c r="AB14">
-        <v>3663057.0</v>
+        <v>5494586.0</v>
       </c>
       <c r="AC14">
-        <v>2783365.0</v>
+        <v>4175047.0</v>
       </c>
       <c r="AD14">
-        <v>2982046.0</v>
+        <v>4473070.0</v>
       </c>
       <c r="AE14">
-        <v>2892062.0</v>
+        <v>6507139.0</v>
       </c>
       <c r="AF14">
-        <v>4015468.0</v>
+        <v>6023202.0</v>
       </c>
       <c r="AG14">
         <v>1617809.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>200000.0</v>
       </c>
       <c r="G15">
         <v>200000.0</v>
       </c>
       <c r="H15">
         <v>200000.0</v>
       </c>
       <c r="I15">
         <v>200000.0</v>
       </c>
@@ -2671,66 +2674,66 @@
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
         <v>45268000000.0</v>
       </c>
       <c r="C23">
         <v>27466300000.0</v>
       </c>
       <c r="D23">
         <v>21938700000.0</v>
       </c>
       <c r="E23">
         <v>19859600000.0</v>
       </c>
       <c r="F23">
-        <v>18839600000.0</v>
+        <v>3309000000.0</v>
       </c>
       <c r="G23">
         <v>13474900000.0</v>
       </c>
       <c r="H23">
-        <v>9936100000.0</v>
+        <v>2748000000.0</v>
       </c>
       <c r="I23">
         <v>7824700000.0</v>
       </c>
       <c r="J23">
         <v>6243400000.0</v>
       </c>
       <c r="K23">
-        <v>5951300000.0</v>
+        <v>2095000000.0</v>
       </c>
       <c r="L23">
         <v>5070000000.0</v>
       </c>
       <c r="M23">
         <v>3039700000.0</v>
       </c>
       <c r="N23">
         <v>2848000000.0</v>
       </c>
       <c r="O23">
         <v>2953000000.0</v>
       </c>
       <c r="P23">
         <v>2635700000.0</v>
       </c>
       <c r="Q23">
         <v>2021700000.0</v>
       </c>
       <c r="R23">
         <v>1555700000.0</v>
       </c>
       <c r="S23">
         <v>438000000.0</v>
       </c>
@@ -5390,51 +5393,51 @@
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>2377400000.0</v>
       </c>
       <c r="C60">
         <v>1709100000.0</v>
       </c>
       <c r="D60">
         <v>1379100000.0</v>
       </c>
       <c r="E60">
         <v>1070100000.0</v>
       </c>
       <c r="F60">
-        <v>882000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="G60">
         <v>767500000.0</v>
       </c>
       <c r="H60">
         <v>475000000.0</v>
       </c>
       <c r="I60">
         <v>505300000.0</v>
       </c>
       <c r="J60">
         <v>449900000.0</v>
       </c>
       <c r="K60">
         <v>35000000.0</v>
       </c>
       <c r="L60">
         <v>397100000.0</v>
       </c>
       <c r="M60">
         <v>345400000.0</v>
       </c>
       <c r="N60">
         <v>335400000.0</v>
       </c>
@@ -5583,833 +5586,840 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>23619100000.0</v>
+      </c>
+      <c r="C2">
         <v>19917300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20633200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11535900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11243900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11780000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10868000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11131100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11657200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10494900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10509000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10200000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10682500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9615600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10291600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10484100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9833000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7480400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6826300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6135700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5961600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4620100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4716300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3832600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3747000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3773100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3122900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3406300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3785000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3482800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3361200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3175300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3208500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2942000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3002900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2946400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3015500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2825100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2571400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2715000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2738300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2311700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2337400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2416300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2342800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2437300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2363600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2081700000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2226200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2217900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2360300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2173600000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2199300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2061800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1809500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1755000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1861800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2090700000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1392300000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1360600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1450400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1041800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1220200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>995800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>999500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>68900000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>29500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>59400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>29516000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25001000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23778000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>49313000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12360000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3525000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4276000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10673000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14629000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4336828.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3395598.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4315117.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10843873.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>16409181.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>343657.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>163973.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>150777.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>87014.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>130156.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>44772.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>136183.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>86059.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>81535.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>136709.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>144645.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>76833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118007.0</v>
       </c>
       <c r="CV2">
         <v>118007.0</v>
       </c>
       <c r="CW2">
+        <v>118007.0</v>
+      </c>
+      <c r="CX2">
         <v>113373.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>217284.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>260718.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>153836.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>286286.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>164876.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>154950.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>50662.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>52665.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>76725.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>72600.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>75345.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>55957.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>244481.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>116067.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>144157.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>122641.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>132944.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>111033.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>88625.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>102714.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>96807.0</v>
       </c>
-      <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6498,52 +6508,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6632,406 +6643,410 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-34100000.0</v>
+      </c>
+      <c r="C5">
         <v>-19200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-31800000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-50400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-37500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-51800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-43500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-50200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-67700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-90600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-55600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-26500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-25099999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-27800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-40100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38200000.0</v>
       </c>
       <c r="Y5">
         <v>-38200000.0</v>
       </c>
       <c r="Z5">
-        <v>-34800000.0</v>
+        <v>-38200000.0</v>
       </c>
       <c r="AA5">
         <v>-34800000.0</v>
       </c>
       <c r="AB5">
+        <v>-34800000.0</v>
+      </c>
+      <c r="AC5">
         <v>-32500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32800000.0</v>
       </c>
       <c r="AD5">
         <v>-32800000.0</v>
       </c>
       <c r="AE5">
+        <v>-32800000.0</v>
+      </c>
+      <c r="AF5">
         <v>-33100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-26700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-24500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-26700000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-24800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-24600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-24300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-24200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-17500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-10300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8600000.0</v>
       </c>
       <c r="BA5">
         <v>-8600000.0</v>
       </c>
       <c r="BB5">
         <v>-8600000.0</v>
       </c>
       <c r="BC5">
+        <v>-8600000.0</v>
+      </c>
+      <c r="BD5">
         <v>-2200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-200000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2200000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2800000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2500000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4700000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4900000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-900000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>32000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000.0</v>
       </c>
       <c r="BW5">
         <v>-37000.0</v>
       </c>
       <c r="BX5">
+        <v>-37000.0</v>
+      </c>
+      <c r="BY5">
         <v>2000.0</v>
       </c>
-      <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>-425523.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-390902.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-361478.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-333274.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-354549.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-320528.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-274086.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-445399.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-419527.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-392811.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-419440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-901444.0</v>
       </c>
       <c r="CV5">
         <v>-901444.0</v>
       </c>
       <c r="CW5">
+        <v>-901444.0</v>
+      </c>
+      <c r="CX5">
         <v>-852635.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-808899.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-765065.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-842116.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-803993.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-764572.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-731057.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-696946.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-670448.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-642686.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-605059.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-567848.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-530629.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-493528.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-456822.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-426212.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-392256.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-363019.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-335698.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-311879.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-287963.0</v>
       </c>
-      <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>-241683.0</v>
       </c>
-      <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7120,131 +7135,134 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>219300000.0</v>
+      </c>
+      <c r="C7">
         <v>208900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>211700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>207700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>201900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>198600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>195900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>193700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>181900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>169300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>149300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>150900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>144100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>146100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>143000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>133900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>140400000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>144000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>146600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>151700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>116400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>118000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>118700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>87400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>34200000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>36200000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -7304,113 +7322,116 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C8">
         <v>500000.0</v>
       </c>
       <c r="D8">
         <v>500000.0</v>
       </c>
       <c r="E8">
         <v>500000.0</v>
       </c>
       <c r="F8">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G8">
         <v>400000.0</v>
       </c>
       <c r="H8">
         <v>400000.0</v>
       </c>
       <c r="I8">
         <v>400000.0</v>
       </c>
       <c r="J8">
         <v>400000.0</v>
       </c>
       <c r="K8">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="L8">
         <v>200000.0</v>
       </c>
       <c r="M8">
         <v>200000.0</v>
       </c>
       <c r="N8">
         <v>200000.0</v>
       </c>
       <c r="O8">
         <v>200000.0</v>
       </c>
       <c r="P8">
         <v>200000.0</v>
       </c>
       <c r="Q8">
         <v>200000.0</v>
       </c>
       <c r="R8">
         <v>200000.0</v>
       </c>
       <c r="S8">
         <v>200000.0</v>
       </c>
       <c r="T8">
         <v>200000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>200000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7476,189 +7497,190 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>365100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>358700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>347200000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>334700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>329900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>324400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>315700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>310500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>304400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>297400000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>289400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>285800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>280900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>276800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>274200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>272100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>269.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>267500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>265700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>263700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>261400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>259000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>256800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>254200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>252800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>249400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>247600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>245700000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>240800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>235200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>233500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>230500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>229600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>228600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>227400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>225600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>224000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>218900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>216900000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>214500000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
@@ -7690,428 +7712,432 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>2122600000.0</v>
+      </c>
+      <c r="C10">
         <v>1592700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1605800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1313100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1307300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1398200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1269000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1220800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1305100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1157600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1108300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1401300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1263900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1252100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1108500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1363700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1299700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>612000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>525000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1075600000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1001500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1033700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>952600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>465200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>519500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>338900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>471300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>345000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>274400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>358200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>342300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>347800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>336000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>321800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>314900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>306100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>296300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>278800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>316200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>364600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>203200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>274300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>146315000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>268000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>243500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>278200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>231300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>169200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>194900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>156100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>219300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>262000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>294700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>236300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>213700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>182300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>288300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>220600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>144100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>135000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>78000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>81900000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>70900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>59800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>71800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>60500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>32800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>36500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>62800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>48517000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>37380000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>39242000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>36000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>27554000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14369000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13405000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>26470000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15779000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9439000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15035975.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20242000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6428060.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3060707.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5251059.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3523604.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8312427.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11194597.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1381024.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1755072.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>210257.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>171025.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3265855.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>56158.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>100442.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>142997.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>331184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210087.0</v>
       </c>
       <c r="CV10">
         <v>210087.0</v>
       </c>
       <c r="CW10">
+        <v>210087.0</v>
+      </c>
+      <c r="CX10">
         <v>664624.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>726086.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>529681.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>419849.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>576223.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>577319.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>538437.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>253039.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>355577.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>617628.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>266490.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>331635.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>388797.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>551257.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>445845.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>303378.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>541139.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>446936.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>362559.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>343354.0</v>
       </c>
-      <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>379105.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8200,487 +8226,491 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>2122600000.0</v>
+      </c>
+      <c r="C12">
         <v>1592700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1605800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1313100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1307300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1398200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1269000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1220800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1305100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1157600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1108300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1401300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1263900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1252100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1108500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1363700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1299700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>747000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>680000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1075600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1001500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1033700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>952600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>465200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>519500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>338900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>471300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>345000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>274400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>358200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>342300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>347800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>330000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>321800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>263527000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>306100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>296300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1261900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>316200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1338600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1134700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>274300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>268100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>268000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>930800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>278200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>231300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>97700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>169200000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>194900000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>605500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>219300000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>262000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>294700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>236300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>213700000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>182300000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>288300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>220600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>144100000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>135000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>125100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>81900000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>70900000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>59800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>71800000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>75400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>37400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>32800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>36500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>62800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>48517000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37380000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>39242000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>36000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>27554000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14369000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13405000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>26470000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>15779000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>9439000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15035975.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>20242000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6428060.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3060707.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5251059.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3523604.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>8312427.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>11194597.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1381024.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1755072.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>210257.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>171025.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3265855.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>56158.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>100442.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>142997.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>331184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210087.0</v>
       </c>
       <c r="CV12">
         <v>210087.0</v>
       </c>
       <c r="CW12">
+        <v>210087.0</v>
+      </c>
+      <c r="CX12">
         <v>664624.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>726086.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>529681.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>419849.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>576223.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>577319.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>4200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>538437.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>253039.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>355577.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>617628.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>266490.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>331635.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>388797.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>551257.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>445845.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>303378.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>541139.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>446936.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>362559.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>343354.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>379105.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13">
         <v>500000.0</v>
       </c>
       <c r="D13">
         <v>500000.0</v>
       </c>
       <c r="E13">
         <v>500000.0</v>
       </c>
       <c r="F13">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="G13">
         <v>400000.0</v>
       </c>
       <c r="H13">
         <v>400000.0</v>
       </c>
       <c r="I13">
         <v>400000.0</v>
       </c>
       <c r="J13">
         <v>400000.0</v>
       </c>
       <c r="K13">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="L13">
         <v>200000.0</v>
       </c>
       <c r="M13">
         <v>200000.0</v>
       </c>
       <c r="N13">
         <v>200000.0</v>
       </c>
       <c r="O13">
         <v>200000.0</v>
       </c>
       <c r="P13">
         <v>200000.0</v>
       </c>
       <c r="Q13">
         <v>200000.0</v>
       </c>
       <c r="R13">
+        <v>200000.0</v>
+      </c>
+      <c r="S13">
         <v>808000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>790000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="U13">
         <v>200000.0</v>
       </c>
       <c r="V13">
         <v>200000.0</v>
       </c>
       <c r="W13">
         <v>200000.0</v>
       </c>
       <c r="X13">
         <v>200000.0</v>
       </c>
       <c r="Y13">
         <v>200000.0</v>
       </c>
       <c r="Z13">
         <v>200000.0</v>
       </c>
       <c r="AA13">
         <v>200000.0</v>
       </c>
       <c r="AB13">
         <v>200000.0</v>
       </c>
@@ -8780,662 +8810,666 @@
       <c r="BH13">
         <v>200000.0</v>
       </c>
       <c r="BI13">
         <v>200000.0</v>
       </c>
       <c r="BJ13">
         <v>200000.0</v>
       </c>
       <c r="BK13">
         <v>200000.0</v>
       </c>
       <c r="BL13">
         <v>200000.0</v>
       </c>
       <c r="BM13">
         <v>200000.0</v>
       </c>
       <c r="BN13">
         <v>200000.0</v>
       </c>
       <c r="BO13">
         <v>200000.0</v>
       </c>
       <c r="BP13">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="BQ13">
         <v>100000.0</v>
       </c>
       <c r="BR13">
         <v>100000.0</v>
       </c>
       <c r="BS13">
         <v>100000.0</v>
       </c>
       <c r="BT13">
-        <v>85000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BU13">
         <v>85000.0</v>
       </c>
       <c r="BV13">
+        <v>85000.0</v>
+      </c>
+      <c r="BW13">
         <v>83000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>100000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>82000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>81000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="CB13">
         <v>78000.0</v>
       </c>
       <c r="CC13">
+        <v>78000.0</v>
+      </c>
+      <c r="CD13">
         <v>76000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>74572.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>74000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>74210.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>74099.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>71110.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>70691.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>48076.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>47967.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>47339.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>47024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45990.0</v>
       </c>
       <c r="CO13">
         <v>45990.0</v>
       </c>
       <c r="CP13">
+        <v>45990.0</v>
+      </c>
+      <c r="CQ13">
         <v>23674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23756.0</v>
       </c>
       <c r="CR13">
         <v>23756.0</v>
       </c>
       <c r="CS13">
         <v>23756.0</v>
       </c>
       <c r="CT13">
+        <v>23756.0</v>
+      </c>
+      <c r="CU13">
         <v>23744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22944.0</v>
       </c>
       <c r="CV13">
         <v>22944.0</v>
       </c>
       <c r="CW13">
-        <v>22218.0</v>
+        <v>22944.0</v>
       </c>
       <c r="CX13">
         <v>22218.0</v>
       </c>
       <c r="CY13">
+        <v>22218.0</v>
+      </c>
+      <c r="CZ13">
         <v>22095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21814.0</v>
       </c>
       <c r="DA13">
         <v>21814.0</v>
       </c>
       <c r="DB13">
+        <v>21814.0</v>
+      </c>
+      <c r="DC13">
         <v>18295.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>17254.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>17188.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>16303.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>14763.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>14816.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>15256.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>15449.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>15472.0</v>
       </c>
-      <c r="DK13">
+      <c r="DL13">
         <v>14113.0</v>
       </c>
-      <c r="DL13">
+      <c r="DM13">
         <v>14199.0</v>
       </c>
-      <c r="DM13">
+      <c r="DN13">
         <v>14418.0</v>
       </c>
-      <c r="DN13">
+      <c r="DO13">
         <v>14448.0</v>
       </c>
-      <c r="DO13">
+      <c r="DP13">
         <v>14508.0</v>
       </c>
-      <c r="DP13">
+      <c r="DQ13">
         <v>14543.0</v>
       </c>
-      <c r="DQ13">
+      <c r="DR13">
         <v>14597.0</v>
       </c>
-      <c r="DR13"/>
-      <c r="DS13">
+      <c r="DS13"/>
+      <c r="DT13">
         <v>14609.0</v>
       </c>
-      <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
-        <v>53654586.0</v>
+        <v>81456531.0</v>
       </c>
       <c r="C14">
-        <v>52569233.0</v>
+        <v>80481879.0</v>
       </c>
       <c r="D14">
-        <v>49952164.0</v>
+        <v>78853849.0</v>
       </c>
       <c r="E14">
-        <v>49376423.0</v>
+        <v>74928246.0</v>
       </c>
       <c r="F14">
-        <v>48667158.0</v>
+        <v>74064634.0</v>
       </c>
       <c r="G14">
-        <v>47999486.0</v>
+        <v>73000737.0</v>
       </c>
       <c r="H14">
+        <v>47999485.0</v>
+      </c>
+      <c r="I14">
         <v>47614548.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>47248414.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
-        <v>46694599.0</v>
+        <v>46911460.0</v>
       </c>
       <c r="L14">
-        <v>46472177.0</v>
+        <v>46694598.0</v>
       </c>
       <c r="M14">
-        <v>46397688.0</v>
+        <v>46472176.0</v>
       </c>
       <c r="N14">
+        <v>46397686.0</v>
+      </c>
+      <c r="O14">
         <v>46124667.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>45793534.0</v>
+      </c>
+      <c r="Q14">
         <v>45247482.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45028595.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19858712.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19704481.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
-        <v>44258713.0</v>
+        <v>44674258.0</v>
       </c>
       <c r="V14">
+        <v>44258712.0</v>
+      </c>
+      <c r="W14">
         <v>43809419.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
-        <v>42982124.0</v>
+        <v>43557540.0</v>
       </c>
       <c r="Y14">
+        <v>42982123.0</v>
+      </c>
+      <c r="Z14">
         <v>43177394.0</v>
       </c>
-      <c r="Z14">
-[...1 lines deleted...]
-      </c>
       <c r="AA14">
-        <v>42856187.0</v>
+        <v>42917764.0</v>
       </c>
       <c r="AB14">
-        <v>42775934.0</v>
+        <v>42856186.0</v>
       </c>
       <c r="AC14">
+        <v>42775933.0</v>
+      </c>
+      <c r="AD14">
         <v>42760784.0</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
+        <v>42734353.0</v>
+      </c>
+      <c r="AF14">
         <v>42734160.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
+        <v>42698020.0</v>
+      </c>
+      <c r="AH14">
         <v>42433499.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41442912.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>41591588.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42079788.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
-        <v>41591239.0</v>
+        <v>41988190.0</v>
       </c>
       <c r="AM14">
+        <v>41591238.0</v>
+      </c>
+      <c r="AN14">
         <v>41244181.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
-        <v>42199763.0</v>
+        <v>41225514.0</v>
       </c>
       <c r="AP14">
-        <v>42731782.0</v>
+        <v>42199762.0</v>
       </c>
       <c r="AQ14">
+        <v>42731781.0</v>
+      </c>
+      <c r="AR14">
         <v>42535130.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>42940680.0</v>
+      </c>
+      <c r="AT14">
         <v>42655005.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42214565.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42336612.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
-        <v>28432692.0</v>
+        <v>42601108.0</v>
       </c>
       <c r="AX14">
-        <v>29037663.0</v>
+        <v>42649038.0</v>
       </c>
       <c r="AY14">
+        <v>43556494.0</v>
+      </c>
+      <c r="AZ14">
         <v>19312901.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
-        <v>10834243.0</v>
+        <v>42444090.0</v>
       </c>
       <c r="BB14">
-        <v>13888596.0</v>
+        <v>42377832.0</v>
       </c>
       <c r="BC14">
+        <v>42252018.0</v>
+      </c>
+      <c r="BD14">
         <v>19156899.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>19187360.0</v>
+        <v>42972000.0</v>
       </c>
       <c r="BF14">
-        <v>18163489.0</v>
+        <v>43171560.0</v>
       </c>
       <c r="BG14">
+        <v>40867850.0</v>
+      </c>
+      <c r="BH14">
         <v>18567454.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
-        <v>19224588.0</v>
+        <v>43381566.0</v>
       </c>
       <c r="BJ14">
-        <v>18424125.0</v>
+        <v>43255323.0</v>
       </c>
       <c r="BK14">
+        <v>41454281.0</v>
+      </c>
+      <c r="BL14">
         <v>10182586.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
-        <v>27725628.0</v>
+        <v>41686596.0</v>
       </c>
       <c r="BN14">
-        <v>17225817.0</v>
+        <v>41588442.0</v>
       </c>
       <c r="BO14">
+        <v>38758088.0</v>
+      </c>
+      <c r="BP14">
         <v>10182586.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
-        <v>9910130.0</v>
+        <v>22843183.0</v>
       </c>
       <c r="BR14">
-        <v>14928678.0</v>
+        <v>22297792.0</v>
       </c>
       <c r="BS14">
+        <v>22393017.0</v>
+      </c>
+      <c r="BT14">
         <v>9757877.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
-        <v>14911335.0</v>
+        <v>22395998.0</v>
       </c>
       <c r="BV14">
-        <v>9857389.0</v>
+        <v>22367000.0</v>
       </c>
       <c r="BW14">
+        <v>22179125.0</v>
+      </c>
+      <c r="BX14">
         <v>8248348.0</v>
       </c>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
       <c r="BY14">
-        <v>8729000.0</v>
+        <v>18443250.0</v>
       </c>
       <c r="BZ14">
-        <v>11815500.0</v>
+        <v>19640250.0</v>
       </c>
       <c r="CA14">
+        <v>17723250.0</v>
+      </c>
+      <c r="CB14">
         <v>8762044.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
-        <v>12361500.0</v>
+        <v>18895500.0</v>
       </c>
       <c r="CD14">
-        <v>8127000.0</v>
+        <v>18542250.0</v>
       </c>
       <c r="CE14">
+        <v>18285750.0</v>
+      </c>
+      <c r="CF14">
         <v>8011564.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
-        <v>8075000.0</v>
+        <v>18029250.0</v>
       </c>
       <c r="CH14">
-        <v>7998299.0</v>
+        <v>18168750.0</v>
       </c>
       <c r="CI14">
+        <v>17996172.0</v>
+      </c>
+      <c r="CJ14">
         <v>6083355.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
-        <v>5654402.0</v>
+        <v>12918557.0</v>
       </c>
       <c r="CL14">
-        <v>8101365.0</v>
+        <v>12722404.0</v>
       </c>
       <c r="CM14">
+        <v>12152047.0</v>
+      </c>
+      <c r="CN14">
         <v>4875618.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
-        <v>3160831.0</v>
+        <v>10779257.0</v>
       </c>
       <c r="CP14">
-        <v>2435895.0</v>
+        <v>7111869.0</v>
       </c>
       <c r="CQ14">
+        <v>5480763.0</v>
+      </c>
+      <c r="CR14">
         <v>2408921.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
-        <v>2374629.0</v>
+        <v>5345043.0</v>
       </c>
       <c r="CT14">
-        <v>3467250.0</v>
+        <v>5342915.0</v>
       </c>
       <c r="CU14">
-        <v>3359587.0</v>
+        <v>5200875.0</v>
       </c>
       <c r="CV14">
+        <v>5039381.0</v>
+      </c>
+      <c r="CW14">
         <v>2239725.0</v>
       </c>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
       <c r="CX14">
-        <v>2215035.0</v>
+        <v>4998939.0</v>
       </c>
       <c r="CY14">
+        <v>4983828.0</v>
+      </c>
+      <c r="CZ14">
         <v>2346350.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
       <c r="DA14">
-        <v>3616987.0</v>
+        <v>4908030.0</v>
       </c>
       <c r="DB14">
-        <v>2300016.0</v>
+        <v>5425481.0</v>
       </c>
       <c r="DC14">
+        <v>5175036.0</v>
+      </c>
+      <c r="DD14">
         <v>3355709.0</v>
       </c>
-      <c r="DD14">
-[...1 lines deleted...]
-      </c>
       <c r="DE14">
-        <v>2071145.0</v>
+        <v>5342415.0</v>
       </c>
       <c r="DF14">
-        <v>2960154.0</v>
+        <v>4660076.0</v>
       </c>
       <c r="DG14">
+        <v>4440231.0</v>
+      </c>
+      <c r="DH14">
         <v>1827139.0</v>
       </c>
-      <c r="DH14">
-[...1 lines deleted...]
-      </c>
       <c r="DI14">
-        <v>2963918.0</v>
+        <v>4160479.0</v>
       </c>
       <c r="DJ14">
-        <v>1663916.0</v>
+        <v>4445877.0</v>
       </c>
       <c r="DK14">
+        <v>3743812.0</v>
+      </c>
+      <c r="DL14">
         <v>2006568.0</v>
       </c>
-      <c r="DL14">
-[...1 lines deleted...]
-      </c>
       <c r="DM14">
-        <v>2960245.0</v>
+        <v>4406221.0</v>
       </c>
       <c r="DN14">
-        <v>2010921.0</v>
+        <v>4440367.0</v>
       </c>
       <c r="DO14">
+        <v>4524574.0</v>
+      </c>
+      <c r="DP14">
         <v>2961230.0</v>
       </c>
-      <c r="DP14">
-[...1 lines deleted...]
-      </c>
       <c r="DQ14">
-        <v>2974055.0</v>
+        <v>6666711.0</v>
       </c>
       <c r="DR14">
-        <v>2668962.0</v>
+        <v>6691625.0</v>
       </c>
       <c r="DS14">
+        <v>6005165.0</v>
+      </c>
+      <c r="DT14">
         <v>1944994.0</v>
       </c>
-      <c r="DT14">
-[...1 lines deleted...]
-      </c>
       <c r="DU14">
-        <v>1944440.0</v>
+        <v>6021442.0</v>
       </c>
       <c r="DV14">
-        <v>1943893.0</v>
+        <v>4374991.0</v>
       </c>
       <c r="DW14">
         <v>1943893.0</v>
       </c>
       <c r="DX14">
-        <v>1950495.0</v>
+        <v>1943893.0</v>
       </c>
       <c r="DY14">
         <v>1950495.0</v>
       </c>
       <c r="DZ14">
         <v>1950495.0</v>
       </c>
+      <c r="EA14">
+        <v>1950495.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>200000.0</v>
       </c>
       <c r="N15">
         <v>200000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>200000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>200000.0</v>
       </c>
       <c r="R15">
         <v>200000.0</v>
       </c>
       <c r="S15">
         <v>200000.0</v>
       </c>
       <c r="T15">
         <v>200000.0</v>
       </c>
       <c r="U15">
         <v>200000.0</v>
       </c>
       <c r="V15">
+        <v>200000.0</v>
+      </c>
+      <c r="W15">
         <v>-57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="X15">
         <v>200000.0</v>
       </c>
       <c r="Y15">
         <v>200000.0</v>
       </c>
       <c r="Z15">
         <v>200000.0</v>
       </c>
       <c r="AA15">
         <v>200000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
       <c r="AC15">
         <v>200000.0</v>
       </c>
       <c r="AD15">
         <v>200000.0</v>
       </c>
       <c r="AE15">
         <v>200000.0</v>
       </c>
@@ -9526,450 +9560,454 @@
       <c r="BH15">
         <v>200000.0</v>
       </c>
       <c r="BI15">
         <v>200000.0</v>
       </c>
       <c r="BJ15">
         <v>200000.0</v>
       </c>
       <c r="BK15">
         <v>200000.0</v>
       </c>
       <c r="BL15">
         <v>200000.0</v>
       </c>
       <c r="BM15">
         <v>200000.0</v>
       </c>
       <c r="BN15">
         <v>200000.0</v>
       </c>
       <c r="BO15">
         <v>200000.0</v>
       </c>
       <c r="BP15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="BQ15">
         <v>100000.0</v>
       </c>
       <c r="BR15">
         <v>100000.0</v>
       </c>
       <c r="BS15">
         <v>100000.0</v>
       </c>
       <c r="BT15">
-        <v>85000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="BU15">
         <v>85000.0</v>
       </c>
       <c r="BV15">
-        <v>83000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BW15">
         <v>83000.0</v>
       </c>
       <c r="BX15">
+        <v>83000.0</v>
+      </c>
+      <c r="BY15">
         <v>82000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>81000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="CB15">
         <v>78000.0</v>
       </c>
       <c r="CC15">
+        <v>78000.0</v>
+      </c>
+      <c r="CD15">
         <v>76000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>74572.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>74259.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>74210.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>74099.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>71110.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>70691.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>48076.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>47967.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>47339.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>47024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45990.0</v>
       </c>
       <c r="CO15">
         <v>45990.0</v>
       </c>
       <c r="CP15">
+        <v>45990.0</v>
+      </c>
+      <c r="CQ15">
         <v>23674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23756.0</v>
       </c>
       <c r="CR15">
         <v>23756.0</v>
       </c>
       <c r="CS15">
         <v>23756.0</v>
       </c>
       <c r="CT15">
+        <v>23756.0</v>
+      </c>
+      <c r="CU15">
         <v>23744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22944.0</v>
       </c>
       <c r="CV15">
         <v>22944.0</v>
       </c>
       <c r="CW15">
-        <v>22218.0</v>
+        <v>22944.0</v>
       </c>
       <c r="CX15">
         <v>22218.0</v>
       </c>
       <c r="CY15">
+        <v>22218.0</v>
+      </c>
+      <c r="CZ15">
         <v>22095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21814.0</v>
       </c>
       <c r="DA15">
         <v>21814.0</v>
       </c>
       <c r="DB15">
+        <v>21814.0</v>
+      </c>
+      <c r="DC15">
         <v>18295.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>17254.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>17188.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>16303.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>14763.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>14816.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>15256.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>15449.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>15472.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>14113.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>14199.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>14418.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>14448.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>14508.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>14543.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>14597.0</v>
       </c>
-      <c r="DR15"/>
-      <c r="DS15">
+      <c r="DS15"/>
+      <c r="DT15">
         <v>14609.0</v>
       </c>
-      <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>657000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-7361300000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-422600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-561300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1066200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-485100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-508200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-471300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6838800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-5327900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5514400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-373600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-313800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-275000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-138700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-337700000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-256800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-435400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>19800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-360600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-340500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-422900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>42600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-244700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-263400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-312600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-211600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-151500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-140900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28200000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-75000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-45800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-49100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>32000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-79000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-40500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-60200000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>-241400000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>21900000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>20700000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>-6503664.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11029000000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10058,111 +10096,112 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
+      <c r="AV18"/>
       <c r="AW18">
         <v>100000.0</v>
       </c>
       <c r="AX18">
         <v>100000.0</v>
       </c>
-      <c r="AY18"/>
+      <c r="AY18">
+        <v>100000.0</v>
+      </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
@@ -10198,52 +10237,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10332,1506 +10372,1521 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>301800000.0</v>
+      </c>
+      <c r="C20">
         <v>301600000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>298300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67800000.0</v>
       </c>
       <c r="E20">
         <v>67800000.0</v>
       </c>
       <c r="F20">
+        <v>67800000.0</v>
+      </c>
+      <c r="G20">
         <v>65800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>61000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>58900000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>59100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59300000.0</v>
       </c>
       <c r="K20">
         <v>59300000.0</v>
       </c>
       <c r="L20">
-        <v>59400000.0</v>
+        <v>59300000.0</v>
       </c>
       <c r="M20">
         <v>59400000.0</v>
       </c>
       <c r="N20">
-        <v>58200000.0</v>
+        <v>59400000.0</v>
       </c>
       <c r="O20">
         <v>58200000.0</v>
       </c>
       <c r="P20">
-        <v>58100000.0</v>
+        <v>58200000.0</v>
       </c>
       <c r="Q20">
         <v>58100000.0</v>
       </c>
       <c r="R20">
-        <v>294000000.0</v>
+        <v>58100000.0</v>
       </c>
       <c r="S20">
         <v>294000000.0</v>
       </c>
       <c r="T20">
+        <v>294000000.0</v>
+      </c>
+      <c r="U20">
         <v>54600000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>54500000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>54800000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>54700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>55400000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>52200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>55500000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>51200000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>53700000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>46600000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>48600000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>48400000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>45800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45900000.0</v>
       </c>
       <c r="AH20">
         <v>45900000.0</v>
       </c>
       <c r="AI20">
+        <v>45900000.0</v>
+      </c>
+      <c r="AJ20">
         <v>47100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="AK20">
         <v>47500000.0</v>
       </c>
       <c r="AL20">
         <v>47500000.0</v>
       </c>
       <c r="AM20">
         <v>47500000.0</v>
       </c>
       <c r="AN20">
         <v>47500000.0</v>
       </c>
       <c r="AO20">
         <v>47500000.0</v>
       </c>
       <c r="AP20">
         <v>47500000.0</v>
       </c>
       <c r="AQ20">
         <v>47500000.0</v>
       </c>
       <c r="AR20">
         <v>47500000.0</v>
       </c>
       <c r="AS20">
         <v>47500000.0</v>
       </c>
       <c r="AT20">
         <v>47500000.0</v>
       </c>
       <c r="AU20">
         <v>47500000.0</v>
       </c>
       <c r="AV20">
         <v>47500000.0</v>
       </c>
       <c r="AW20">
         <v>47500000.0</v>
       </c>
       <c r="AX20">
         <v>47500000.0</v>
       </c>
       <c r="AY20">
         <v>47500000.0</v>
       </c>
       <c r="AZ20">
-        <v>43600000.0</v>
+        <v>47500000.0</v>
       </c>
       <c r="BA20">
         <v>43600000.0</v>
       </c>
       <c r="BB20">
         <v>43600000.0</v>
       </c>
       <c r="BC20">
+        <v>43600000.0</v>
+      </c>
+      <c r="BD20">
         <v>44700000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>43600000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>43300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42500000.0</v>
       </c>
       <c r="BG20">
         <v>42500000.0</v>
       </c>
       <c r="BH20">
         <v>42500000.0</v>
       </c>
       <c r="BI20">
         <v>42500000.0</v>
       </c>
       <c r="BJ20">
         <v>42500000.0</v>
       </c>
       <c r="BK20">
+        <v>42500000.0</v>
+      </c>
+      <c r="BL20">
         <v>40300000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
-[...1 lines deleted...]
-      </c>
+      <c r="BO20"/>
       <c r="BP20">
         <v>13300000.0</v>
       </c>
       <c r="BQ20">
+        <v>13300000.0</v>
+      </c>
+      <c r="BR20">
         <v>11100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8800000.0</v>
       </c>
       <c r="BS20">
         <v>8800000.0</v>
       </c>
       <c r="BT20">
+        <v>8800000.0</v>
+      </c>
+      <c r="BU20">
         <v>8764000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8676000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>8296000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>7300000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>7339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6338000.0</v>
       </c>
       <c r="BZ20">
         <v>6338000.0</v>
       </c>
       <c r="CA20">
+        <v>6338000.0</v>
+      </c>
+      <c r="CB20">
         <v>6328000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>6318000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>6073000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>6062883.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>6053423.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>6043960.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>3184639.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>2891858.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>2774945.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>442000000.0</v>
+      </c>
+      <c r="C21">
         <v>453400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>437900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>44100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>48000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>51600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>54800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20900000.0</v>
       </c>
       <c r="Y21">
         <v>20900000.0</v>
       </c>
       <c r="Z21">
+        <v>20900000.0</v>
+      </c>
+      <c r="AA21">
         <v>16000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12700000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AW21">
         <v>11000000.0</v>
       </c>
       <c r="AX21">
+        <v>11000000.0</v>
+      </c>
+      <c r="AY21">
         <v>11300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>13200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>13600000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>13100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>14200000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>13600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>14100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>14700000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1048700000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1286200000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1014700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BQ21">
         <v>500000.0</v>
       </c>
       <c r="BR21">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BS21">
         <v>600000.0</v>
       </c>
       <c r="BT21">
+        <v>600000.0</v>
+      </c>
+      <c r="BU21">
         <v>677000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>723000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>774000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1046000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>218000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>248000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>279000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>166000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>175000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>204167.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>233333.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>262500.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>291667.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>320833.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>350000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>55544.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>112337.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>169131.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>225924.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>282718.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>359759.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>419927.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>479988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>643871.0</v>
       </c>
       <c r="CV21">
         <v>643871.0</v>
       </c>
       <c r="CW21">
+        <v>643871.0</v>
+      </c>
+      <c r="CX21">
         <v>743941.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>826538.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>416810.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>193898.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>1038800000.0</v>
+      </c>
+      <c r="C22">
         <v>1373900000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>917500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>705400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>796200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>861400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>681100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>587400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>616900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>518400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>537300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>444700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>572100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>612700000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>513500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>564200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>547400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>523900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>447500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>484800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>450800000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>439100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>281100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>270200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>255200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>249700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>229300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>347800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>279800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222500000.0</v>
       </c>
       <c r="AE22">
         <v>222500000.0</v>
       </c>
       <c r="AF22">
+        <v>222500000.0</v>
+      </c>
+      <c r="AG22">
         <v>212800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>286300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>244700000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>124800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>172500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>181700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>212100000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>123800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>106600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>31200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>47900000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>32800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>46100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>59600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>45100000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>40000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>52000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>67900000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>26600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>58600000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>152000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>133900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>131600000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>100700000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>104900000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>113600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>160600000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>247900000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>163000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>153700000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>125000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>94400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>115200000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>108600000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>106900000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>84600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>75200000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>42000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>57400000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>67816000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>50391000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>49171000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>39400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>28130000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>26398000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>23422000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15306000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9594000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10270000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1035574.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-217880.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>57357.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>18785.0</v>
       </c>
-      <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>2284189.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>1364447.0</v>
       </c>
-      <c r="DO22"/>
-      <c r="DP22">
+      <c r="DP22"/>
+      <c r="DQ22">
         <v>857668.0</v>
       </c>
-      <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>53626900000.0</v>
+      </c>
+      <c r="C23">
         <v>47784400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45268000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34265600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31282900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>29585300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27466300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25930800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25651000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23244800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21938700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21933100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21918900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19832400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19859600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19408800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21195700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>19229000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18839600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16799800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15799700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13974800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13474900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12389500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10870900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10129300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9936100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10054900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9407700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8710500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7824700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7284900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7203700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6808900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6243400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6195900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6528600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6290700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5950300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6065900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5657900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5217300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5070000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4486800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4462600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3127200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3039700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3184100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3015100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2743900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2848000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2907400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3160400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2939600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2953000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2734400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2531400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2414800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2635700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2830700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2271900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2033300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2021700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1518600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1724800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1442300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1555700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>359600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>365500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>372500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>438000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>511649000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>398610000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>350884000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>361200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>390311000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>260348000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>205823000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>199913000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>164021000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>182064000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>135930809.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>147019000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>132140612.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>109799889.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>108104583.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>67719753.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>39248291.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>47980191.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>26752532.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>17335603.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>16060347.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>17052597.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>11563136.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11572179.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>14680565.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>16770034.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>11521519.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15318940.0</v>
       </c>
       <c r="CV23">
         <v>15318940.0</v>
       </c>
       <c r="CW23">
+        <v>15318940.0</v>
+      </c>
+      <c r="CX23">
         <v>11530349.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9201649.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>10418312.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12602228.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>12108156.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10842731.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>8800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>8316204.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>7647600.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7020811.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6560081.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>6860757.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>7110366.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>7434032.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>7928214.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8104704.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7032046.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>6952813.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>7625462.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>6813709.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>6828263.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>6101325.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>21048700000.0</v>
+      </c>
+      <c r="C24">
         <v>19545100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17524900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16219900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13427700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11473000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10781300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8880000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8530600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7456800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5986000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>341300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>340600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>339800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5209300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>338900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>503500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>505200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>507000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6110300000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>512000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>513800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5381000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>832700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>459300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>325400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>369900000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>507400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>428600000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>1759200000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
+      <c r="AM24"/>
       <c r="AN24">
         <v>45500000.0</v>
       </c>
       <c r="AO24">
         <v>45500000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AP24">
         <v>45500000.0</v>
       </c>
+      <c r="AQ24"/>
       <c r="AR24">
         <v>45500000.0</v>
       </c>
       <c r="AS24">
         <v>45500000.0</v>
       </c>
       <c r="AT24">
         <v>45500000.0</v>
       </c>
       <c r="AU24">
         <v>45500000.0</v>
       </c>
       <c r="AV24">
         <v>45500000.0</v>
       </c>
       <c r="AW24">
         <v>45500000.0</v>
       </c>
       <c r="AX24">
         <v>45500000.0</v>
       </c>
       <c r="AY24">
         <v>45500000.0</v>
       </c>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>45500000.0</v>
+      </c>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
@@ -11866,164 +11921,165 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>341300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>340600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>339800000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>338900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>503500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>505200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>507000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>508700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>512000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>513800000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>518900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>459300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>325400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>369900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>507400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>428600000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>1759200000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
-[...1 lines deleted...]
-      </c>
+      <c r="AM25"/>
       <c r="AN25">
         <v>45500000.0</v>
       </c>
       <c r="AO25">
         <v>45500000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AP25">
         <v>45500000.0</v>
       </c>
+      <c r="AQ25"/>
       <c r="AR25">
         <v>45500000.0</v>
       </c>
       <c r="AS25">
         <v>45500000.0</v>
       </c>
       <c r="AT25">
         <v>45500000.0</v>
       </c>
       <c r="AU25">
         <v>45500000.0</v>
       </c>
       <c r="AV25">
         <v>45500000.0</v>
       </c>
       <c r="AW25">
         <v>45500000.0</v>
       </c>
       <c r="AX25">
         <v>45500000.0</v>
       </c>
       <c r="AY25">
         <v>45500000.0</v>
       </c>
-      <c r="AZ25"/>
+      <c r="AZ25">
+        <v>45500000.0</v>
+      </c>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
@@ -12058,213 +12114,216 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26">
+        <v>10964800000.0</v>
+      </c>
+      <c r="C26">
         <v>10077100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8404500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8788700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7986000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6690900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6529400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5833200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9043500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8620800000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8024300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5305300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5049100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4407900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5377100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3733500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4156200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3700600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4354600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5164500000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2913100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2852400000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5863900000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6056600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4849500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5208200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5022900000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5137000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2596700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2054.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2054800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2003400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1889700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2055900000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1731800000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1779100000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1906700000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1730000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1606100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1977200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1864900000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1421900000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1310000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1217100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>159900000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>197900000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>258700000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>156200000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>169000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>158500000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>172900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>176000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>151100000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
@@ -12296,52 +12355,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12430,504 +12490,510 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>17196300000.0</v>
+      </c>
+      <c r="C28">
         <v>18650100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16912800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15467200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12663200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10823400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10047000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8080700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7661000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6887000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5368000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5757100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5668300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5313500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4243800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3520500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5727100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-468000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-378400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5186400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5456200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4844800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4547100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5445000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3843100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4385100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4132200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4304000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3915400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3347500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2227500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1816100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2126100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1846100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1419500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1544900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1506400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1600000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1078200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-107500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-87900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>826300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-147500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-152200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-183600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-163300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-83200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-89200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-49600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>71900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>190000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>188100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>200100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>137100000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>206500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-56500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-65800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-14600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-93000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>122100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>50200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-17700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>34700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-7200000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>121400000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55100000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>64600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>84400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>73800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>99443000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>96693000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>95642000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>80465000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>53410000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>50054000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6923000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>23243000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20041000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3582923.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-7395000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2846121.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7345401.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1252605.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>6923813.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3687573.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>805403.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1381024.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1755072.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-210257.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-171025.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-3265855.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-56158.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-100442.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-142997.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-331184.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-210087.0</v>
       </c>
       <c r="CV28">
         <v>-210087.0</v>
       </c>
       <c r="CW28">
+        <v>-210087.0</v>
+      </c>
+      <c r="CX28">
         <v>-664624.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-726086.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-529681.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-419849.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-576223.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-577319.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-4200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-538437.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-253039.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-355577.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-617628.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-266490.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-331635.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-388797.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-551257.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-445845.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-303378.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-541139.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-446936.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-362559.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-343354.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>-379105.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>24312800000.0</v>
+      </c>
+      <c r="C29">
         <v>22556100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20684300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18551400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15650600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13800400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12829200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10715600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10326800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9358100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6327000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8337400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6689500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7596100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5209300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5797600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7892000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8786500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8154100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7011700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7201500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6560000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6148500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6511600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4977000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12988,569 +13054,573 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>13551700000.0</v>
+      </c>
+      <c r="C30">
         <v>11329000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14270300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8891400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8643900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8901100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8315600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8470500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9032800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8325800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8126900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>729100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>999300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>608100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7430700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>641800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>631200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6334000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5786700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>640700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>500900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>273000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>429700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>416300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3846000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2719500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>430400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>288200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>308200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>354200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>292100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>229700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>233200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>254400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>243700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2428300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2065500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2115700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>214500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1858400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1767600000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2047700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2117400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1507700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1772800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1859300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1986000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2213800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1765100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2004500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1891100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2038000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2062100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1846400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1925000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1597200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1486500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1268900000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1786700000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2137000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1382200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1251000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1193900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1048700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1286200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1014700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1092000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>45500000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>53900000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>70100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>69400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>81489000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>93164000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>68124000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>71900000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>88435000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>42705000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>49519000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35008000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26653000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>42152000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>24398343.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>32885000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>22669991.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>25491885.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>32184172.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>20148394.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1347143.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3497131.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>41641.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2785641.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>36928.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>906164.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>504698.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>221468.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1054369.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>976697.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>266208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889224.0</v>
       </c>
       <c r="CV30">
         <v>889224.0</v>
       </c>
       <c r="CW30">
+        <v>889224.0</v>
+      </c>
+      <c r="CX30">
         <v>241273.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>641058.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>747818.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>471428.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1976219.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1399674.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>157775.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>109864.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>868020.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>111211.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>922674.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>249837.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>108235.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>156572.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>467307.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>81197.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>141005.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>361747.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>371763.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>546925.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>518296.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>316408.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1244700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1158400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1085100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>983900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>957300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>912100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>855800000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>803200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>802700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>757700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>693100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>658000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>612500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>575500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>543400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>526300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>504600000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>492400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>467.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>445500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>431300000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>409500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>385600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>390500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>408600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>394500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>380700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>377200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>358500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>350800000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>339000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>322500000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>309300000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>297400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>287400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>281400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>279400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>278500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>276300000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>277900000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>272400000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>268100000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
@@ -13582,128 +13652,131 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>14694100000.0</v>
+      </c>
+      <c r="C32">
         <v>14408100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12731700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12072700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10142300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9108000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8011600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7277000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3247700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2274800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1994400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2188700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1873700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>652100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3007500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3150000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4113800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3618700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3090400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3299300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3915500000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1070400000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>691800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>981400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>640700000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13764,589 +13837,595 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>1111200000.0</v>
+      </c>
+      <c r="C33">
         <v>11962500000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10134900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9785900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8963700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7668100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>7495600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6841200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6319600000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5674100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8605600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5831600000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5578100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4927200000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4657900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4210300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4615600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>589000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>590000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3931000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2785300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3271600000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3125200000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3121200000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2750300000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2410000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2367000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2625800000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2787300000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2236700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2228300000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2170900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2058100000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2229100000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1922900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1969000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2087200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1930500000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1788500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2136500000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2023000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1717200000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1569500000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1458700000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1362500000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>297200000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>334400000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>399800000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>297200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>302900000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>292400000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>300500000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>302000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>282900000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>302600000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>252100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>322200000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>269900000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>348400000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>236100000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>449600000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>288700000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>263600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>293000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>248600000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>222300000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>281400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>179200000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>187200000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>202200000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>248400000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>295674000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>201274000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>176312000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>195100000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>230766000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>161277000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>104488000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>108318000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>103136000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>111194000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>86840849.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>107295862.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>86932784.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>71452074.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>55475992.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>26357902.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>21143800.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>25655309.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>16110172.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>6825580.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>9198855.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>9870167.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>5094233.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>6747483.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>11485110.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>13115136.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>9013401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12527433.0</v>
       </c>
       <c r="CV33">
         <v>12527433.0</v>
       </c>
       <c r="CW33">
+        <v>12527433.0</v>
+      </c>
+      <c r="CX33">
         <v>8530693.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>4813938.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>4146848.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>5918920.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>4474962.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>5563888.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>4313416.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>3722034.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>3345519.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>3439607.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>2595293.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>4515763.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>5488176.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>4597653.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>4494068.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>5447927.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>4993034.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>4684960.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>4327474.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>5019383.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>5253019.0</v>
       </c>
-      <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>4218961.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
       <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>3107800000.0</v>
+      </c>
+      <c r="C34">
         <v>3990600000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2357400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3231500000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3363700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3021500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2547300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3100900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2606200000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2360800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3085600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7876600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>7738100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>7274200000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2469600000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5479100000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6730100000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5836300000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6258700000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1764200000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5001800000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4580700000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>686000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5718400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4572700000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5028800000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4948400000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5002800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3341400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3078.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2803200000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2606200000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2385400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>2453700000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>2110700000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>2201200000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2513100000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2467700000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>2006500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>2307900000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2149600000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>1575600000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1604700000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>1522200000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>227000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>264000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>272500000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>217500000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>211400000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>179900000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>183000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>237400000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>187500000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
@@ -14378,794 +14457,801 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>33553100000.0</v>
+      </c>
+      <c r="C35">
         <v>23848400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>20489200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19879800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17224000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14998700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13798100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12510400000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11769300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10265900000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20521400000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9311200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8843200000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7614000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7336800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6913500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9337300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000000.0</v>
       </c>
       <c r="S35">
         <v>495000000.0</v>
       </c>
       <c r="T35">
+        <v>495000000.0</v>
+      </c>
+      <c r="U35">
         <v>7752500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7261000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6332300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5917600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6324700000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4791200000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5251700000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9313500000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9474000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8844600000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4110000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7291000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6784700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6725900000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6357800000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5743600000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5718200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6065000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5837200000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5475900000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5644100000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5243200000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4808500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4635700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>568600000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4086600000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>272500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>309500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>318100000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>263100000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>257000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>286400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>183000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>237400000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>187500000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>177400000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>176500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>220500000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>226600000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>390900000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>323600000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>564800000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>219600000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>206800000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>179600000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>183700000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>185400000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>200700000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>123000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>156200000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>104800000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>170300000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>235823000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>176291000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>143248000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>196400000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>201545000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>153679000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>113520000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>143968000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>92670000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>133670000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>94059933.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>110473682.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>93842866.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>67650060.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>52231716.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>27727131.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>26305440.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>35120498.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>15732816.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>7724667.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>7680573.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5126288.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>3472911.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6102351.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>10495806.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>11116949.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6693075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9556721.0</v>
       </c>
       <c r="CV35">
         <v>9556721.0</v>
       </c>
       <c r="CW35">
+        <v>9556721.0</v>
+      </c>
+      <c r="CX35">
         <v>5178085.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1115899.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>2471374.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>4589444.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3967867.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3529192.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1983190.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>1856554.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1574061.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1008081.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>723787.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>868564.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>949869.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>752263.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>1716439.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>1798260.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>994297.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>1134222.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>1994409.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>1335545.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>1540133.0</v>
       </c>
-      <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>1111916.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>-26463000000.0</v>
+      </c>
+      <c r="C36">
         <v>778800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>633700000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>558900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>531300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>531800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>539200000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>589000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>618300000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>470300000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3187400000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>472600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>459300000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>419700000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>117700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>120200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>101500000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-35500000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-42500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>107100000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>116000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>101000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>87500000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>73000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>62900000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>66100000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2127200000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4750000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5053000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3955600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3952600000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1917800000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1936100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>104800000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>85000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>111800000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1955500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1799600000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>123800000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>97000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>93200000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>82800000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>69800000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>86000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>84600000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>34500000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>30600000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>36500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>36100000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>29300000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>31800000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>33500000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>30300000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>35300000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>34300000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>26300000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>26200000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>28800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>33500000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>24000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>23600000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>27100000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>22100000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>19500000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>17900000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>18300000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>23600000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4900000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5300000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>6600000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>7165000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>7700000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>10373000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>4500000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>4167000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>3317000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2597000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2370000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>606000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>959000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1030872.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>499751.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="CG36">
         <v>500000.0</v>
       </c>
       <c r="CH36">
         <v>500000.0</v>
       </c>
       <c r="CI36">
         <v>500000.0</v>
       </c>
       <c r="CJ36">
+        <v>500000.0</v>
+      </c>
+      <c r="CK36">
         <v>1832648.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1876283.0</v>
       </c>
-      <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>5772672.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>10413427.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>11984088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6257843.0</v>
       </c>
       <c r="CU36">
         <v>6257843.0</v>
       </c>
       <c r="CV36">
+        <v>6257843.0</v>
+      </c>
+      <c r="CW36">
         <v>10270767.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>6309215.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>2929780.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>3324829.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>337689.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>397438.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>562462.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>4025.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>108847.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>162902.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>179311.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>98920.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>132059.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>133595.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>145328.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>176447.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>303313.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>146124.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>167238.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>198701.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>193895.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>173733.0</v>
       </c>
-      <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>35633.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15254,1044 +15340,1054 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>37259300000.0</v>
+      </c>
+      <c r="C38">
         <v>33466300000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>28757300000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23928200000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>11873700000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-3744600000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>10937300000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-3004600000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5011600000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>288000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4096200000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3822900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3397300000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3787600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>281000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>278000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3310000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2218300000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2691600000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2549200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>309000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>306000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>308000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>293000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>290000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>269000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>265000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>248000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>242000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>240000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>217000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>218582000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>197284000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>181704000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2825200000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>181387001.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>171427000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2386481000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>150462000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2434626000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>151839000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2033552000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>113369000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>120147000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>100580000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>81497000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>87625000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>2794651000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-2051873000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>7000000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>27000.0</v>
       </c>
-      <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>-152.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>57881.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>498300.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
-      <c r="CT38">
+      <c r="CT38"/>
+      <c r="CU38">
         <v>-245904.0</v>
       </c>
-      <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
-      <c r="DC38">
+      <c r="DC38"/>
+      <c r="DD38">
         <v>22462.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>-1456700000.0</v>
+      </c>
+      <c r="C39">
         <v>21526300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18339500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13569800000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11571800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10756500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9705000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8810900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8376600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7568900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6534900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13526400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13505500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12432300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6149000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12628800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14101800000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-10589500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-9506900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10667700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11061200000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8957400000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8686300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8116600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3499900000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4411200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6438100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6448100000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5758000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5538900000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4739500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4323700000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4296100000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3758900000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3688473000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1320000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1897900000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1351000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3507300000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>984771000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1052481000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1401985999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>919559000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>891909000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>962147000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>647400000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>448000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>420800000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>715700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>215000000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>291000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>382300000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>381700000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>357500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>570700000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>435500000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>474100000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>119400000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>65600000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>142100000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>214800000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>357300000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>11600000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>15000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>24900000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14900000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>12900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>16400000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>21700000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>14600000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>18153000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>16401000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>18035000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>18800000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>15426000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>15599000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>14989000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>14811000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8859000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9009000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>8620068.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-13403710.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>16109777.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>9795223.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>15193360.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17689853.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>8387564.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>7633154.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>9219695.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5471010.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6614307.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>6105241.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2679565.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4547070.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2040644.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2535204.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1910726.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692196.0</v>
       </c>
       <c r="CV39">
         <v>1692196.0</v>
       </c>
       <c r="CW39">
+        <v>1692196.0</v>
+      </c>
+      <c r="CX39">
         <v>2093759.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3020567.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4993965.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>5792031.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>5080752.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3301850.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>106347.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3945869.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3181022.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3114416.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2424486.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1828667.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>1182320.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>2291010.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>2415582.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>2129735.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>1594629.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>1364967.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>2479289.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>884842.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>713594.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>1186851.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>-23659500000.0</v>
+      </c>
+      <c r="C40">
         <v>969000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>986200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>503000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>578700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>445500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>734200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>429200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>391700000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>541500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-4899500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>633600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>558400000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>334800000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>659800000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>430700000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>519900000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-5185800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-5311100000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>375500000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>520700000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>314800000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>537500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>430000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>429200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>280600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>266200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-3777300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-3100700000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-2611700000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-1769900000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-1311900000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-1701400000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-3185400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>125700000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>182300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>178200000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>110500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>260100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1690300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1592400000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1225200000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>262900000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1143400000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1044600000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>24700000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11900000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4600000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3600000.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>21700000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2600000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>7500000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>39400000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>15200000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4500000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>8300000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>3900000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8500000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3600000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>3800000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5200000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>11600000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>11100000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>51300000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>46802000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>24299000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>15557000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>14500000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>16514000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>10773000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>13347000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9919000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3117000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1792000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>6586302.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>3925447.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4954553.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3044809.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>6583323.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>14899600.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>167549.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>231525.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>468392.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>184152.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>324150.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3907353.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>112746.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1134611.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>118765.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1304563.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>126043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119124.0</v>
       </c>
       <c r="CV40">
         <v>119124.0</v>
       </c>
       <c r="CW40">
+        <v>119124.0</v>
+      </c>
+      <c r="CX40">
         <v>172097.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>915742.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>218082.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>302784.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>156534.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>207100.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>500392.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>332127.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>240736.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>301654.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>352544.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>235450.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>321249.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>739514.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>268314.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>411783.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>421274.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>192025.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>156321.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>136287.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>166086.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>165856.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -16380,428 +16476,432 @@
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>724500001.0</v>
+      </c>
+      <c r="C42">
         <v>707100001.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>698100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>383400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>367600000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>353400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>345000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>332700000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>321500000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>309400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>302600000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>295800000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>289400000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>277900000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>270900000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>265400000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>260600000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>26500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>25099999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>249800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>246800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>239800000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>235000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>231800000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>228200000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>230400000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>226700000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>227900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>225800000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>223400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>221200000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>219400000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>217400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>215100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>212700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>210500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>207900000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>206500000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>203100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>201300000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>208500000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>217200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>214000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>213200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211500000.0</v>
       </c>
       <c r="AT42">
         <v>211500000.0</v>
       </c>
       <c r="AU42">
+        <v>211500000.0</v>
+      </c>
+      <c r="AV42">
         <v>212100000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>211100000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>212400000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>216500000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-6400000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>212800000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>210800000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>208400000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>209100000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>207800000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>208900000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>206400000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>205100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>195300000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>193700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>190700000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>184500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>189100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>188500000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>187900000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>186900000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>50400000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>49900000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>49300000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>48900000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>39753000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>39282000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>38036000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>36600000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>36414000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>34460000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>33494000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>30457000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>30407000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>28846000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>28603859.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>28050000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>28014900.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>27994817.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>24946663.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>24685139.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>13431649.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>13349219.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>12292000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>12116398.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>11873629.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>11826797.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>11705796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8026131.0</v>
       </c>
       <c r="CR42">
         <v>8026131.0</v>
       </c>
       <c r="CS42">
         <v>8026131.0</v>
       </c>
       <c r="CT42">
+        <v>8026131.0</v>
+      </c>
+      <c r="CU42">
         <v>8024362.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>7945162.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>8846606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7747231.0</v>
       </c>
       <c r="CX42">
         <v>7747231.0</v>
       </c>
       <c r="CY42">
+        <v>7747231.0</v>
+      </c>
+      <c r="CZ42">
         <v>7666333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7555055.0</v>
       </c>
       <c r="DA42">
         <v>7555055.0</v>
       </c>
       <c r="DB42">
+        <v>7555055.0</v>
+      </c>
+      <c r="DC42">
         <v>4987558.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>4582746.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>4598496.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>4276577.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>3553163.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>3564648.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>3641803.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>3661748.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>3673225.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>3125043.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>3162270.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>3187616.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>3204086.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>3237125.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>3256339.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>3285986.0</v>
       </c>
-      <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>3292574.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
       <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16890,52 +16990,53 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17024,935 +17125,942 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>337100000.0</v>
+      </c>
+      <c r="C45">
         <v>324300000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>527300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>310100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>306100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>304800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>447600000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>299600000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>280600000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>264900000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>245600000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>240500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>235400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>235800000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>234700000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>221000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>183200000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>73000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>163600000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>126600000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>74600000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>76400000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>43900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>45700000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>45600000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>44700000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>42400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AG45">
         <v>41000000.0</v>
       </c>
       <c r="AH45">
+        <v>41000000.0</v>
+      </c>
+      <c r="AI45">
         <v>40300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>38700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>33100000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>32400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>31000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>29400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>26600000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>24200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>24000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>19700000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>19400000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>15400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>15200000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15900000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>17000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>17400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>17200000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17500000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>18200000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>18800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="BC45">
         <v>18900000.0</v>
       </c>
       <c r="BD45">
+        <v>18900000.0</v>
+      </c>
+      <c r="BE45">
         <v>18400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>18700000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>17300000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>15000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>12600000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>10200000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>8100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>7300000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>6400000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>5700000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>5600000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4700000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>3800000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3100000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2200000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2500000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2751000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2661000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2510000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2441000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2183000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>839000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>685000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>711000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>669000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>694000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>595301.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>563995.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>467966.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>469138.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>482062.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>465023.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>300673.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>254737.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>271453.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>295680.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>310954.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>341184.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>235757.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>151327.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>171158.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>170355.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>188141.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>362959.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>408211.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>410067.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>454122.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>384856.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>389128.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>403301.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>399573.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>404025.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>318625.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>317736.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>322098.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>350613.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>378651.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>410593.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>441832.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>440126.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>456028.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>390795.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>386783.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>311154.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>323187.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>334005.0</v>
       </c>
-      <c r="DR45"/>
-      <c r="DS45">
+      <c r="DS45"/>
+      <c r="DT45">
         <v>352191.0</v>
       </c>
-      <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>337100000.0</v>
+      </c>
+      <c r="C46">
         <v>324300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>328500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>310100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>306100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>304800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>300100000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>299600000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>280600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>264900000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>245600000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>240500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>235400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>235800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>234700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>223600000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>222600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>66000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>122000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>221000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>183200000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>172500000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>163600000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>126600000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>74600000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>76400000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>43900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>45700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>45600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>44700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>42400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AG46">
         <v>41000000.0</v>
       </c>
       <c r="AH46">
+        <v>41000000.0</v>
+      </c>
+      <c r="AI46">
         <v>40300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>38700000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>33100000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>32400000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>31000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>29400000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>26600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>24200000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>24000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>19700000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>19400000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>15400000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>15200000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15900000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>17000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>17400000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>17200000.0</v>
       </c>
-      <c r="AY46"/>
-      <c r="AZ46">
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>18200000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>18800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="BC46">
         <v>18900000.0</v>
       </c>
       <c r="BD46">
+        <v>18900000.0</v>
+      </c>
+      <c r="BE46">
         <v>18400000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>18700000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17300000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>15000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12600000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>10200000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>8100000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>7300000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>6400000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>5700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>5600000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4700000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3800000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3100000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2200000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2500000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2751000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2661000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2510000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2400000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2183000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>839000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>685000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>711000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>669000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>694000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>595301.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>564000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>467966.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>469138.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>482062.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>465023.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>300673.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>254737.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>271453.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>295680.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>310954.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>341184.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>235757.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>151327.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>171158.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>170355.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>188141.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>408211.0</v>
       </c>
       <c r="CV46">
         <v>408211.0</v>
       </c>
       <c r="CW46">
+        <v>408211.0</v>
+      </c>
+      <c r="CX46">
         <v>410067.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>454122.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>384856.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>389128.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>403301.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>399573.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>400000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>318625.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>317736.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>322098.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>350613.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>378651.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>410593.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>441832.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>440126.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>456028.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>390795.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>386783.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>311154.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>323187.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>334005.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>352191.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>118200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>117700000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>115500000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>234700000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>109800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>104500000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>95100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>93300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>221000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>86100000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>73400000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>163600000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>126600000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>74600000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>76400000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>43900000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>45700000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>45600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>44.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>42400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AG47">
         <v>41000000.0</v>
       </c>
       <c r="AH47">
+        <v>41000000.0</v>
+      </c>
+      <c r="AI47">
         <v>40300000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>38700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>33100000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>32400000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>31000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>29400000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>26600000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>24200000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>19700000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>19400000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>15400000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15200000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15900000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>17400000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>17200000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17500000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>18200000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>18800000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>18900000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
@@ -17984,565 +18092,569 @@
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>2008100000.0</v>
+      </c>
+      <c r="C48">
         <v>1833800000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1694800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1609100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1545700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1474000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1388900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1312200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1250300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1197200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1128100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1077400000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1007900000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>966200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>889600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>837300000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>788200000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>74000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>18000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>675200000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>641000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>585700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>572400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>495000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>458400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>419100000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>402100000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>374900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>358600000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>335200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>317000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>301300000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>277300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>254600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>261500000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>285100000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>272400000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>261400000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>255100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>238300000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>223700000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>209200000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>200400000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>179300000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>167100000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>154100000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>144700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>138900000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>135400000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>127900000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>125400000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>129600000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>126800000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>125300000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>106100000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>103700000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>99000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>96600000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>97000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>89500000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>79100000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>63700000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>59700000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>64200000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>57500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>50100000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>54300000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>37600000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>34000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>30000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>26700000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>24639000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>17841000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>11834000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-1100000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-1150000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2592000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1911000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>3408000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>5370000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>2084000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>993123.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-52000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-1098385.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-1674587.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>610390.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-6465.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-442873.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-877025.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-1759468.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-2531820.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-3554218.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-3669486.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-3585839.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-3796205.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-4120602.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-3846010.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-3422538.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2443018.0</v>
       </c>
       <c r="CV48">
         <v>-2443018.0</v>
       </c>
       <c r="CW48">
+        <v>-2443018.0</v>
+      </c>
+      <c r="CX48">
         <v>-1702655.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-816725.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-220290.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-20705.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>120600.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>1935710.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>1500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>1461177.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>1459798.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>2030987.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>1831686.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>2024339.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>2079063.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>1981173.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>2688238.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>2497797.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>2291800.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>2159538.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>1990748.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>1856542.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>1693897.0</v>
       </c>
-      <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>1250305.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
       <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1077400000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1007900000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>966200000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>837300000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>788200000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>724200000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>682500000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>675200000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>641000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>585700000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>495000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>458400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>419100000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>402100000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>374900000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>358600000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>335.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>317000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>301300000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>277300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>254600000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>261500000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>285100000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>272400000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>261400000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>255100000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>238300000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>223700000.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AQ49"/>
+      <c r="AR49">
         <v>200400000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>179300000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>167100000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>154100000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>144700000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>138900000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>135400000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>127900000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>125400000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>129600000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>126800000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>125300000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
@@ -18574,110 +18686,113 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>564800000.0</v>
+      </c>
+      <c r="C50">
         <v>488800000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>782000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>352700000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>340900000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>550000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>338800000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>227800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>253600000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>418500000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>341000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>422600000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>561300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1066200000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3680700000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>508200000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>471300000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>489500000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>248600000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
@@ -18744,912 +18859,920 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>19318900000.0</v>
+      </c>
+      <c r="C51">
         <v>20242800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>18518600000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16780300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13970500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12221600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11316000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9301500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8966100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8044600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6476300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7158400000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6932200000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6565600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5352300000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4884200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7026800000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7344000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7269000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6262000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6457700000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5878500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5499700000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5910200000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4362600000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4724000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4603500000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4649000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4189800000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3705700000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2569800000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2163900000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2462100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2182100000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1734400000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1851000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1802700000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1878800000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1394400000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>257100000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>197000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>186400000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1094400000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>120500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>91300000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>94600000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>68000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>124500000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>86000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>105700000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>106500000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>291200000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>452000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>482800000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>436400000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>350800000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>388800000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>231800000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>154800000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>129500000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>42000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>200100000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>132100000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>53200000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>94500000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>64600000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>181900000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>92500000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>97400000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>120900000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>136600000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>147960000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>134073000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>134884000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>110000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>108019000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>67779000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>63459000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>33393000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>39022000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>29480000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>18618898.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>12847000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>9274181.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>10406108.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>6503664.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>10447417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="CK51">
         <v>12000000.0</v>
       </c>
-      <c r="CL51"/>
+      <c r="CL51">
+        <v>12000000.0</v>
+      </c>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>17374500000.0</v>
+      </c>
+      <c r="C52">
         <v>488800000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>782000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>352700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>340900000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>550000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>338800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>227800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>253600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>418500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5682900000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>422600000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>561300000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1066200000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>485100000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>508200000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>471300000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6838800000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6762000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>273700000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>314900000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>373600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>268100000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>313800000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>275000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>138700000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>202300000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4305700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3932700000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3270300000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2214600000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1803300000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2121600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1759200000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>230200000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>244700000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>263400000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>312600000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>182800000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>211600000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>151500000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>140900000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>41600000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>75000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>45800000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>49100000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>22500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>79000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>40500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>60200000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>61000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>145600000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>226000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>241400000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>218200000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>175400000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>194400000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>115900000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>77400000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>120500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>32000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>188900000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>114900000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>36000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>72300000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>16400000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>108700000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>75800000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>80700000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>104200000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>119800000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>123021000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>109144000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>109963000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>85100000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>83126000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>42897000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>38588000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>6534000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>19511000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>6503664.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>11029000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-3082800000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>85000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-2046400000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2979500000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>69000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>89000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>76000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>95000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>120000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>154000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>135000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>155000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>131000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>71000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>57000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>61000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>76000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>65000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>68000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>67000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>76000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>56000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>54000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>38000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>29000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-6000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>750900000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>579800000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>760900000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>812400000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>983100000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>609600000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>625800000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>701400000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>795900000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>325300000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>341300000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>687300000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>647400000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>448000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>420800000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>715700000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>449400000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>-48502000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>230951000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>357500000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>570700000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>435500000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>474100000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>119400000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>900000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>64900000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>47100000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>15300000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>15000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>24900000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>14900000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>14600000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>17000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>874613.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19738,1556 +19861,1569 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>53626900000.0</v>
+      </c>
+      <c r="C55">
         <v>47784400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45268000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>34265600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31282900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>29585300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27466300000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25930800000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>25651000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>23244800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21938700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>21933100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21918900000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>19832400000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>19859600000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>19408800000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>21195700000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3309000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3069000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16799800000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>15799700000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13974800000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13474900000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12389500000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10870900000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10129300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9936100000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>10054900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9407700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8710500000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7824700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7284900000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7203700000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6808900000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6243400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6195900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6528600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6290700000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5950300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6065900000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5657900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5217300000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5070000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4486800000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4462600000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3127200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3039700000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3184100000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3015100000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2743900000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2848000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2907400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3160400000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2939600000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2953000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2734400000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2531400000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2414800000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2635700000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2830700000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2271900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2033300000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2021700000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1518600000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1724800000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1442300000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1555700000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>359600000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>365500000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>372500000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>438000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>511649000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>398610000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>350884000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>361200000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>390311000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>260348000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>205823000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>199913000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>164021000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>182064000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>135930809.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>147019000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>132140612.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>109799889.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>108104583.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>67719753.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>39248291.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>47980191.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>26752532.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>17335603.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>16060347.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>17052597.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>11563136.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>11572179.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>14680565.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>16770034.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>11521519.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15318940.0</v>
       </c>
       <c r="CV55">
         <v>15318940.0</v>
       </c>
       <c r="CW55">
+        <v>15318940.0</v>
+      </c>
+      <c r="CX55">
         <v>11530349.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>9201649.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>10418312.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>12602228.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>12108156.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>10842731.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>8800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>8316204.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>7647600.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>7020811.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>6560081.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>6860757.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>7110366.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>7434032.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>7928214.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>8104704.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>7032046.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>6952813.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>7625462.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>6813709.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>6828263.0</v>
       </c>
-      <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>6101325.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
       <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>15256400000.0</v>
+      </c>
+      <c r="C56">
         <v>35821900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>35133100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24479700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>22319200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21917200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19970700000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>19089600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>19331400000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17570700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16337700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>16101500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>16340800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>14905200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15201700000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>15198500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16580100000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2439000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2201000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12868800000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>13014400000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10703200000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10349700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>9268300000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8120600000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7719300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7569100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7429100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6620400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6473800000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5596400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5114000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5145600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4579800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4320500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4226900000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4441400000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1535000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4161800000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3929400000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1248419000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3500100000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1065874000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3028100000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1066548000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2830000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2705300000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2784300000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2717900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2441000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2555600000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2606900000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2858400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2656700000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2650400000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2482300000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2209200000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2144900000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2287300000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2594600000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1822300000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1744600000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1758100000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1225600000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1476200000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1220000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1274300000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>180400000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>178300000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>170300000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>189600000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>215975000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>197336000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>174572000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>166100000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>159545000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>99071000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>101335000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>91595000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>60885000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>70870000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>49089960.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>39723290.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>45207828.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>38347815.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>52628591.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>41361851.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>18104491.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>22324882.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>10642360.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>10011723.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>6861492.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>7182430.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>6468903.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>4824696.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>3195455.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>3654898.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2508118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791507.0</v>
       </c>
       <c r="CV56">
         <v>2791507.0</v>
       </c>
       <c r="CW56">
+        <v>2791507.0</v>
+      </c>
+      <c r="CX56">
         <v>2999656.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>4387711.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>6271464.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>6683308.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>7633194.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>5278843.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>4464122.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>4594170.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>4302081.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>3581204.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>3964788.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>2344994.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>1622190.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>2836379.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>3434146.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>2656777.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>2039012.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>2267853.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>3297988.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>1794326.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>1575244.0</v>
       </c>
-      <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>1882364.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
       <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>17374500000.0</v>
+      </c>
+      <c r="C57">
         <v>21413800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22401400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12407000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12176900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12809200000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11959100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11812600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12339100000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>11496100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11330600000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11292000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11828400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>11041800000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>11452700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11448000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10852800000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1739000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1556000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8145900000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7678500000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6843000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6789800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5376000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5431100000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4262700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4225900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4311900000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3966200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4074500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4238300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3986700000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3792600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1757000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3571700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3377600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3452400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3380400000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3465500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4733300000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4170300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4086200000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3051800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3535800000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3434300000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2499700000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2384800000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2526100000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2414100000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2149600000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2226200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2390400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2593800000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2426800000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2462400000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2246400000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2008700000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1891100000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1947200000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2222800000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1435000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1560300000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1572000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1087200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1296800000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1019800000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1114500000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>152200000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>123000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>184000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>184800000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>201178000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>162407000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>153328000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>126100000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>150734000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>67214000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>56060000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>21571000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>35496000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>17388000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>12199322.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>8473566.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>9893920.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>14366283.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>29809125.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>15243257.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>331522.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>730434.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>801323.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>314308.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>368922.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>4043536.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>198805.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1216146.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>255474.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1449208.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>202876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237131.0</v>
       </c>
       <c r="CV57">
         <v>237131.0</v>
       </c>
       <c r="CW57">
+        <v>237131.0</v>
+      </c>
+      <c r="CX57">
         <v>285470.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1133026.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>478800.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>456620.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>442820.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>371976.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>655342.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>382789.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>320861.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>413817.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>425144.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>310795.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>404237.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>1011899.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>384381.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>632178.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>543915.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>440519.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>388672.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>350740.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>293650.0</v>
       </c>
-      <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>431921.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>50927600000.0</v>
+      </c>
+      <c r="C58">
         <v>45262200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>42890600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>32286800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>29400900000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>27807900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25757200000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>24323000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>24108400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21762000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>20559600000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20603200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>20671600000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18655800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>18789500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18361500000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>20190100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2428000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2260000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15898400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14939500000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13175300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>12707400000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11700700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10222300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9514400000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9341900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9484400000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8855900000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8184500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7319400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6797200000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6737100000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6365700000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5793500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5726800000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6072900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5848100000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5516500000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5650400000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5249700000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4813600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4672900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4104400000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4093100000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2772200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2694300000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2844200000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2677200000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2406600000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2512600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2573400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2831200000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2614300000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2639800000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2422900000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2229200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2117700000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2338100000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2546400000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1999800000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1779900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1778800000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1266800000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1480500000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1205200000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1315200000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>275200000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>279200000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>288800000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>355100000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>437001000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>338698000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>296576000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>322500000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>352279000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>220893000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>169580000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>165539000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>128166000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>151058000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>106259255.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>118947000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>103736786.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>82016343.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>82040841.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>42970388.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>26636962.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>35850932.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>16534139.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>8037275.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8049495.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>9169824.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3671716.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>7318497.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>10751280.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>12566157.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>6895951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9793852.0</v>
       </c>
       <c r="CV58">
         <v>9793852.0</v>
       </c>
       <c r="CW58">
+        <v>9793852.0</v>
+      </c>
+      <c r="CX58">
         <v>5463555.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>2248925.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2950174.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>5046064.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>4410687.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>3901168.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2239343.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1894922.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1421898.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1148931.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1179359.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1354106.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1764162.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>2100820.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>2430438.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1538212.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>1574741.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2383081.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>1686285.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>1833783.0</v>
       </c>
-      <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>1543837.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
       <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -21376,559 +21512,563 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>2699300000.0</v>
+      </c>
+      <c r="C60">
         <v>2522200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2377400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1978800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1882000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1777400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1709100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1607800000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1542600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1482800000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1379100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1329900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1247300000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1176600000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1070100000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1047300000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1005600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>882000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>808000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>901400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>860200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>799500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>767500000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>688800000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>648600000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>614900000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>594200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>570500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>551800000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>526000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>505300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>487700000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>466600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>443200000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>449900000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>469100000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>455700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>442600000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>433800000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>415500000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>408200000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>403700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>397100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>382400000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>369500000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>355000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>345400000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>339900000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>337900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>337300000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>335400000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>334000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>329200000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>325300000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>313200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>311500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>302200000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>297100000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>296300000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>283000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>270800000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>251800000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>241300000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>251800000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>244200000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>235700000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>238800000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>84200000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>79300000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>74500000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>74800000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>64509000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>57130000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>49916000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>35600000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>35346000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>37133000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>35485000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>33943000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>35855000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>31006000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>29671554.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>28072000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>26990725.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>26394329.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>25628163.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>24749365.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>12611329.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>12129259.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>10218393.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>9298328.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8010852.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>7882773.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>7891420.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>4253682.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>3929285.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>4203877.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>4625568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5525088.0</v>
       </c>
       <c r="CV60">
         <v>5525088.0</v>
       </c>
       <c r="CW60">
+        <v>5525088.0</v>
+      </c>
+      <c r="CX60">
         <v>6066794.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>6952724.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>7468138.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>7556164.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>7697469.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>6941563.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>6100000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>6076861.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>5752678.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>5598913.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>5411150.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>5681398.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>5756260.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>5669870.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>5827394.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>5674266.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>5493834.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>5378072.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>5242381.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>5127424.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>4994480.0</v>
       </c>
-      <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>4557488.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
       <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-69300000.0</v>
       </c>
       <c r="R61">
         <v>-69300000.0</v>
       </c>
       <c r="S61">
         <v>-69300000.0</v>
       </c>
       <c r="T61">
+        <v>-69300000.0</v>
+      </c>
+      <c r="U61">
         <v>-60700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57600000.0</v>
       </c>
       <c r="V61">
         <v>-57600000.0</v>
       </c>
-      <c r="W61"/>
-      <c r="X61">
+      <c r="W61">
         <v>-57600000.0</v>
       </c>
+      <c r="X61"/>
       <c r="Y61">
         <v>-57600000.0</v>
       </c>
       <c r="Z61">
+        <v>-57600000.0</v>
+      </c>
+      <c r="AA61">
         <v>-50500000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-50100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46300000.0</v>
       </c>
       <c r="AC61">
         <v>-46300000.0</v>
       </c>
       <c r="AD61">
+        <v>-46300000.0</v>
+      </c>
+      <c r="AE61">
         <v>-46.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46300000.0</v>
       </c>
       <c r="AF61">
         <v>-46300000.0</v>
       </c>
       <c r="AG61">
         <v>-46300000.0</v>
       </c>
       <c r="AH61">
         <v>-46300000.0</v>
       </c>
       <c r="AI61">
         <v>-46300000.0</v>
       </c>
       <c r="AJ61">
         <v>-46300000.0</v>
       </c>
       <c r="AK61">
         <v>-46300000.0</v>
       </c>
       <c r="AL61">
         <v>-46300000.0</v>
       </c>
       <c r="AM61">
         <v>-46300000.0</v>
       </c>
       <c r="AN61">
         <v>-46300000.0</v>
       </c>
       <c r="AO61">
+        <v>-46300000.0</v>
+      </c>
+      <c r="AP61">
         <v>-37200000.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="AS61">
         <v>-22000000.0</v>
       </c>
       <c r="AT61">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AU61">
         <v>-19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17500000.0</v>
       </c>
       <c r="AV61">
         <v>-17500000.0</v>
       </c>
       <c r="AW61">
+        <v>-17500000.0</v>
+      </c>
+      <c r="AX61">
         <v>-15000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-9100000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6100000.0</v>
       </c>
       <c r="BA61">
         <v>-6100000.0</v>
       </c>
       <c r="BB61">
         <v>-6100000.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>-6100000.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
@@ -21960,52 +22100,53 @@
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22094,50 +22235,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22227,51 +22369,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>129795400000.0</v>
       </c>
       <c r="C2">
         <v>97879500000.0</v>
       </c>
       <c r="D2">
         <v>59244000000.0</v>
       </c>
       <c r="E2">
         <v>65174700000.0</v>
       </c>
       <c r="F2">
         <v>41972400000.0</v>
       </c>
       <c r="G2">
         <v>53687700000.0</v>
       </c>
       <c r="H2">
         <v>32482200000.0</v>
       </c>
       <c r="I2">
         <v>27298100000.0</v>
       </c>
@@ -22325,51 +22467,51 @@
       </c>
       <c r="Z2">
         <v>4753319.0</v>
       </c>
       <c r="AA2">
         <v>6563436.0</v>
       </c>
       <c r="AB2">
         <v>2734437.0</v>
       </c>
       <c r="AC2">
         <v>1926792.0</v>
       </c>
       <c r="AD2">
         <v>2610285.0</v>
       </c>
       <c r="AE2">
         <v>2472746.0</v>
       </c>
       <c r="AF2">
         <v>1881314.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>99000000.0</v>
       </c>
       <c r="C3">
         <v>74600000.0</v>
       </c>
       <c r="D3">
         <v>65000000.0</v>
       </c>
       <c r="E3">
         <v>60300000.0</v>
       </c>
       <c r="F3">
         <v>48700000.0</v>
       </c>
       <c r="G3">
         <v>29600000.0</v>
       </c>
       <c r="H3">
         <v>14000000.0</v>
       </c>
       <c r="I3">
         <v>11600000.0</v>
       </c>
@@ -22423,89 +22565,89 @@
       </c>
       <c r="Z3">
         <v>528834.0</v>
       </c>
       <c r="AA3">
         <v>367118.0</v>
       </c>
       <c r="AB3">
         <v>200000.0</v>
       </c>
       <c r="AC3">
         <v>177991.0</v>
       </c>
       <c r="AD3">
         <v>162122.0</v>
       </c>
       <c r="AE3">
         <v>126017.0</v>
       </c>
       <c r="AF3">
         <v>89248.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-300000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>1889300000.0</v>
       </c>
       <c r="C5">
         <v>1537600000.0</v>
       </c>
       <c r="D5">
         <v>1182700000.0</v>
       </c>
       <c r="E5">
         <v>457400000.0</v>
       </c>
       <c r="F5">
         <v>245000000.0</v>
       </c>
       <c r="G5">
         <v>310700000.0</v>
       </c>
       <c r="H5">
         <v>265700000.0</v>
       </c>
       <c r="I5">
         <v>182200000.0</v>
       </c>
@@ -22559,51 +22701,51 @@
       </c>
       <c r="Z5">
         <v>-4761992.0</v>
       </c>
       <c r="AA5">
         <v>527456.0</v>
       </c>
       <c r="AB5">
         <v>652202.0</v>
       </c>
       <c r="AC5">
         <v>-291455.0</v>
       </c>
       <c r="AD5">
         <v>1223795.0</v>
       </c>
       <c r="AE5">
         <v>1221279.0</v>
       </c>
       <c r="AF5">
         <v>947302.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>1988300000.0</v>
       </c>
       <c r="C6">
         <v>1612200000.0</v>
       </c>
       <c r="D6">
         <v>1247700000.0</v>
       </c>
       <c r="E6">
         <v>517700000.0</v>
       </c>
       <c r="F6">
         <v>293700000.0</v>
       </c>
       <c r="G6">
         <v>340300000.0</v>
       </c>
       <c r="H6">
         <v>279700000.0</v>
       </c>
       <c r="I6">
         <v>193800000.0</v>
       </c>
@@ -22657,125 +22799,125 @@
       </c>
       <c r="Z6">
         <v>-4233158.0</v>
       </c>
       <c r="AA6">
         <v>894574.0</v>
       </c>
       <c r="AB6">
         <v>852202.0</v>
       </c>
       <c r="AC6">
         <v>-113464.0</v>
       </c>
       <c r="AD6">
         <v>1385917.0</v>
       </c>
       <c r="AE6">
         <v>1347296.0</v>
       </c>
       <c r="AF6">
         <v>1036550.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-19800000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>2582800000.0</v>
       </c>
       <c r="C9">
         <v>2008300000.0</v>
       </c>
       <c r="D9">
         <v>1612100000.0</v>
       </c>
       <c r="E9">
         <v>861300000.0</v>
       </c>
       <c r="F9">
         <v>561800000.0</v>
       </c>
       <c r="G9">
         <v>451900000.0</v>
       </c>
       <c r="H9">
         <v>414800000.0</v>
       </c>
       <c r="I9">
         <v>324600000.0</v>
       </c>
@@ -22829,51 +22971,51 @@
       </c>
       <c r="Z9">
         <v>-81931.0</v>
       </c>
       <c r="AA9">
         <v>5843430.0</v>
       </c>
       <c r="AB9">
         <v>7182487.0</v>
       </c>
       <c r="AC9">
         <v>7423431.0</v>
       </c>
       <c r="AD9">
         <v>9691336.0</v>
       </c>
       <c r="AE9">
         <v>8848549.0</v>
       </c>
       <c r="AF9">
         <v>7384680.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>408800000.0</v>
       </c>
       <c r="C10">
         <v>354100000.0</v>
       </c>
       <c r="D10">
         <v>323000000.0</v>
       </c>
       <c r="E10">
         <v>277200000.0</v>
       </c>
       <c r="F10">
         <v>154100000.0</v>
       </c>
       <c r="G10">
         <v>206700000.0</v>
       </c>
       <c r="H10">
         <v>111000000.0</v>
       </c>
       <c r="I10">
         <v>101500000.0</v>
       </c>
@@ -22927,51 +23069,51 @@
       </c>
       <c r="Z10">
         <v>-4767671.0</v>
       </c>
       <c r="AA10">
         <v>522347.0</v>
       </c>
       <c r="AB10">
         <v>700000.0</v>
       </c>
       <c r="AC10">
         <v>-297159.0</v>
       </c>
       <c r="AD10">
         <v>1220252.0</v>
       </c>
       <c r="AE10">
         <v>1215161.0</v>
       </c>
       <c r="AF10">
         <v>943681.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>102900000.0</v>
       </c>
       <c r="C11">
         <v>93300000.0</v>
       </c>
       <c r="D11">
         <v>84500000.0</v>
       </c>
       <c r="E11">
         <v>70100000.0</v>
       </c>
       <c r="F11">
         <v>37800000.0</v>
       </c>
       <c r="G11">
         <v>37100000.0</v>
       </c>
       <c r="H11">
         <v>25900000.0</v>
       </c>
       <c r="I11">
         <v>46000000.0</v>
       </c>
@@ -23025,51 +23167,51 @@
       </c>
       <c r="Z11">
         <v>-1462743.0</v>
       </c>
       <c r="AA11">
         <v>243204.0</v>
       </c>
       <c r="AB11">
         <v>300000.0</v>
       </c>
       <c r="AC11">
         <v>-79821.0</v>
       </c>
       <c r="AD11">
         <v>502383.0</v>
       </c>
       <c r="AE11">
         <v>488800.0</v>
       </c>
       <c r="AF11">
         <v>366413.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>1480500000.0</v>
       </c>
       <c r="C12">
         <v>1183500000.0</v>
       </c>
       <c r="D12">
         <v>859700000.0</v>
       </c>
       <c r="E12">
         <v>180200000.0</v>
       </c>
       <c r="F12">
         <v>90900000.0</v>
       </c>
       <c r="G12">
         <v>104000000.0</v>
       </c>
       <c r="H12">
         <v>154700000.0</v>
       </c>
       <c r="I12">
         <v>80700000.0</v>
       </c>
@@ -23123,123 +23265,123 @@
       </c>
       <c r="Z12">
         <v>5679.0</v>
       </c>
       <c r="AA12">
         <v>5109.0</v>
       </c>
       <c r="AB12">
         <v>4829.0</v>
       </c>
       <c r="AC12">
         <v>5704.0</v>
       </c>
       <c r="AD12">
         <v>3543.0</v>
       </c>
       <c r="AE12">
         <v>6118.0</v>
       </c>
       <c r="AF12">
         <v>3621.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>305900000.0</v>
       </c>
       <c r="C15">
         <v>260800000.0</v>
       </c>
       <c r="D15">
         <v>238500000.0</v>
       </c>
       <c r="E15">
         <v>207100000.0</v>
       </c>
       <c r="F15">
         <v>116300000.0</v>
       </c>
       <c r="G15">
         <v>169600000.0</v>
       </c>
       <c r="H15">
         <v>85100000.0</v>
       </c>
       <c r="I15">
         <v>55500000.0</v>
       </c>
@@ -23293,51 +23435,51 @@
       </c>
       <c r="Z15">
         <v>-3304928.0</v>
       </c>
       <c r="AA15">
         <v>279143.0</v>
       </c>
       <c r="AB15">
         <v>400000.0</v>
       </c>
       <c r="AC15">
         <v>-217338.0</v>
       </c>
       <c r="AD15">
         <v>717869.0</v>
       </c>
       <c r="AE15">
         <v>726361.0</v>
       </c>
       <c r="AF15">
         <v>577268.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>207100000.0</v>
       </c>
       <c r="F16">
         <v>116300000.0</v>
       </c>
       <c r="G16">
         <v>165600000.0</v>
       </c>
       <c r="H16">
         <v>83600000.0</v>
       </c>
       <c r="I16">
         <v>54600000.0</v>
       </c>
       <c r="J16">
         <v>6300000.0</v>
       </c>
       <c r="K16">
         <v>53700000.0</v>
       </c>
@@ -23349,51 +23491,51 @@
       </c>
       <c r="N16">
         <v>19300000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>305900000.0</v>
       </c>
       <c r="C17">
         <v>260800000.0</v>
       </c>
       <c r="D17">
         <v>238500000.0</v>
       </c>
       <c r="E17">
         <v>207100000.0</v>
       </c>
       <c r="F17">
         <v>116300000.0</v>
       </c>
       <c r="G17">
         <v>169600000.0</v>
       </c>
       <c r="H17">
         <v>85100000.0</v>
       </c>
       <c r="I17">
         <v>55500000.0</v>
       </c>
@@ -23411,179 +23553,179 @@
       </c>
       <c r="N17">
         <v>19300000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-1480500000.0</v>
       </c>
       <c r="C18">
         <v>-1183500000.0</v>
       </c>
       <c r="D18">
         <v>-802200000.0</v>
       </c>
       <c r="E18">
         <v>-135500000.0</v>
       </c>
       <c r="F18">
         <v>-49600000.0</v>
       </c>
       <c r="G18">
         <v>-23600000.0</v>
       </c>
       <c r="H18">
         <v>-154700000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>5500000.0</v>
       </c>
       <c r="I19">
         <v>2000000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>6200000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>2052800000.0</v>
       </c>
       <c r="C21">
         <v>1767200000.0</v>
       </c>
       <c r="D21">
         <v>1621000000.0</v>
       </c>
       <c r="E21">
         <v>1475900000.0</v>
       </c>
       <c r="F21">
         <v>1150000000.0</v>
       </c>
       <c r="G21">
         <v>868000000.0</v>
       </c>
       <c r="H21">
         <v>653200000.0</v>
       </c>
       <c r="I21">
         <v>581600000.0</v>
       </c>
@@ -23637,87 +23779,87 @@
       </c>
       <c r="Z21">
         <v>-4761992.0</v>
       </c>
       <c r="AA21">
         <v>527456.0</v>
       </c>
       <c r="AB21">
         <v>700200.0</v>
       </c>
       <c r="AC21">
         <v>-291455.0</v>
       </c>
       <c r="AD21">
         <v>1223795.0</v>
       </c>
       <c r="AE21">
         <v>1221279.0</v>
       </c>
       <c r="AF21">
         <v>947302.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>130325400000.0</v>
       </c>
       <c r="C23">
         <v>98120600000.0</v>
       </c>
       <c r="D23">
         <v>59235100000.0</v>
       </c>
       <c r="E23">
         <v>64560100000.0</v>
       </c>
       <c r="F23">
         <v>41384200000.0</v>
       </c>
       <c r="G23">
         <v>53271600000.0</v>
       </c>
       <c r="H23">
         <v>32243800000.0</v>
       </c>
       <c r="I23">
         <v>27041100000.0</v>
       </c>
@@ -23771,87 +23913,87 @@
       </c>
       <c r="Z23">
         <v>4665709.0</v>
       </c>
       <c r="AA23">
         <v>11879410.0</v>
       </c>
       <c r="AB23">
         <v>10000000.0</v>
       </c>
       <c r="AC23">
         <v>9641678.0</v>
       </c>
       <c r="AD23">
         <v>11077826.0</v>
       </c>
       <c r="AE23">
         <v>10100016.0</v>
       </c>
       <c r="AF23">
         <v>8318692.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>99000000.0</v>
       </c>
       <c r="C25">
         <v>74600000.0</v>
       </c>
       <c r="D25">
         <v>51000000.0</v>
       </c>
       <c r="E25">
         <v>44400000.0</v>
       </c>
       <c r="F25">
         <v>48700000.0</v>
       </c>
       <c r="G25">
         <v>29600000.0</v>
       </c>
       <c r="H25">
         <v>14000000.0</v>
       </c>
       <c r="I25">
         <v>11600000.0</v>
       </c>
@@ -23861,51 +24003,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>42000000.0</v>
       </c>
       <c r="E26">
         <v>35000000.0</v>
       </c>
       <c r="F26">
         <v>33000000.0</v>
       </c>
       <c r="G26">
         <v>31000000.0</v>
       </c>
       <c r="H26">
         <v>29000000.0</v>
       </c>
       <c r="I26">
         <v>24000000.0</v>
       </c>
       <c r="J26">
         <v>17000000.0</v>
       </c>
       <c r="K26">
@@ -23921,51 +24063,51 @@
         <v>4500000.0</v>
       </c>
       <c r="O26">
         <v>2400000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
         <v>50500000.0</v>
       </c>
       <c r="C27">
         <v>52600000.0</v>
       </c>
       <c r="D27">
         <v>54000000.0</v>
       </c>
       <c r="E27">
         <v>55300000.0</v>
       </c>
       <c r="F27">
         <v>33300000.0</v>
       </c>
       <c r="G27">
         <v>12200000.0</v>
       </c>
       <c r="H27">
         <v>5200000.0</v>
       </c>
       <c r="I27">
         <v>6200000.0</v>
       </c>
@@ -24015,51 +24157,51 @@
       </c>
       <c r="Z27">
         <v>714675.0</v>
       </c>
       <c r="AA27">
         <v>1216914.0</v>
       </c>
       <c r="AB27">
         <v>833805.0</v>
       </c>
       <c r="AC27">
         <v>1186344.0</v>
       </c>
       <c r="AD27">
         <v>1228344.0</v>
       </c>
       <c r="AE27">
         <v>1303134.0</v>
       </c>
       <c r="AF27">
         <v>962534.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>319700000.0</v>
       </c>
       <c r="C28">
         <v>148400000.0</v>
       </c>
       <c r="D28">
         <v>130000000.0</v>
       </c>
       <c r="E28">
         <v>120900000.0</v>
       </c>
       <c r="F28">
         <v>98500000.0</v>
       </c>
       <c r="G28">
         <v>70100000.0</v>
       </c>
       <c r="H28">
         <v>50400000.0</v>
       </c>
       <c r="I28">
         <v>42600000.0</v>
       </c>
@@ -24113,51 +24255,51 @@
       </c>
       <c r="Z28">
         <v>4753319.0</v>
       </c>
       <c r="AA28">
         <v>1625574.0</v>
       </c>
       <c r="AB28">
         <v>2700000.0</v>
       </c>
       <c r="AC28">
         <v>1313538.0</v>
       </c>
       <c r="AD28">
         <v>1282602.0</v>
       </c>
       <c r="AE28">
         <v>1101143.0</v>
       </c>
       <c r="AF28">
         <v>1013800.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>102900000.0</v>
       </c>
       <c r="C29">
         <v>93300000.0</v>
       </c>
       <c r="D29">
         <v>84500000.0</v>
       </c>
       <c r="E29">
         <v>70100000.0</v>
       </c>
       <c r="F29">
         <v>37800000.0</v>
       </c>
       <c r="G29">
         <v>37100000.0</v>
       </c>
       <c r="H29">
         <v>25900000.0</v>
       </c>
       <c r="I29">
         <v>46000000.0</v>
       </c>
@@ -24169,51 +24311,51 @@
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>530000000.0</v>
       </c>
       <c r="C30">
         <v>241100000.0</v>
       </c>
       <c r="D30">
         <v>-8900000.0</v>
       </c>
       <c r="E30">
         <v>-614600000.0</v>
       </c>
       <c r="F30">
         <v>-588200000.0</v>
       </c>
       <c r="G30">
         <v>-416100000.0</v>
       </c>
       <c r="H30">
         <v>-238400000.0</v>
       </c>
       <c r="I30">
         <v>-257000000.0</v>
       </c>
@@ -24267,51 +24409,51 @@
       </c>
       <c r="Z30">
         <v>-87610.0</v>
       </c>
       <c r="AA30">
         <v>5315974.0</v>
       </c>
       <c r="AB30">
         <v>7265563.0</v>
       </c>
       <c r="AC30">
         <v>7714886.0</v>
       </c>
       <c r="AD30">
         <v>8467541.0</v>
       </c>
       <c r="AE30">
         <v>7627270.0</v>
       </c>
       <c r="AF30">
         <v>6437378.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>-1644000000.0</v>
       </c>
       <c r="C31">
         <v>-1413100000.0</v>
       </c>
       <c r="D31">
         <v>-1298000000.0</v>
       </c>
       <c r="E31">
         <v>-1198700000.0</v>
       </c>
       <c r="F31">
         <v>-995900000.0</v>
       </c>
       <c r="G31">
         <v>-661300000.0</v>
       </c>
       <c r="H31">
         <v>-542200000.0</v>
       </c>
       <c r="I31">
         <v>-480100000.0</v>
       </c>
@@ -24365,51 +24507,51 @@
       </c>
       <c r="Z31">
         <v>-5679.0</v>
       </c>
       <c r="AA31">
         <v>-5109.0</v>
       </c>
       <c r="AB31">
         <v>-200.0</v>
       </c>
       <c r="AC31">
         <v>-5704.0</v>
       </c>
       <c r="AD31">
         <v>-3543.0</v>
       </c>
       <c r="AE31">
         <v>-6118.0</v>
       </c>
       <c r="AF31">
         <v>-3621.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>132378200000.0</v>
       </c>
       <c r="C32">
         <v>99887800000.0</v>
       </c>
       <c r="D32">
         <v>60856100000.0</v>
       </c>
       <c r="E32">
         <v>66036000000.0</v>
       </c>
       <c r="F32">
         <v>42534200000.0</v>
       </c>
       <c r="G32">
         <v>54139600000.0</v>
       </c>
       <c r="H32">
         <v>32897000000.0</v>
       </c>
       <c r="I32">
         <v>27622700000.0</v>
       </c>
@@ -24482,1246 +24624,1255 @@
       <c r="AF32">
         <v>9265994.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
+      <c r="DV1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>44504600000.0</v>
+      </c>
+      <c r="C2">
         <v>38134600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31982100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34178900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36299900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27334500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30678500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26498200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21606700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19096100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16257800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14583300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15760400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12640800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16109500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18701900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16167700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14176600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11724000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10048100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11075700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9129200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14179400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8132600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20229600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11144700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11170600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7765800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7086500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6459300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5996500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7028500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6421900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7851200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12312400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5446900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5403500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6021800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2725300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4812900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3654100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3354300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2564900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3949600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14392700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13588200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10620200000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6975800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8416900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7878900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6958100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9627600000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11743700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12506800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17606300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17289800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16894500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17245700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24015600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20518300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14519100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16222000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15676400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14145300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9017000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7955700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10003500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7616400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15414500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10519400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6928090000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5747200000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3465100000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2129200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2072580000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1408986000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>478835000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>476824000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>16549000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>177341000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>126487000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14312000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2868297.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2586000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2559000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2608481.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2410370.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1801560.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2339095.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1939352.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1899613.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>965769.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>724836.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>731272.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>661969.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>425576.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>394949.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>733579.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1229205.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1229730.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1313748.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1145885.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>834079.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1668544.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1783880.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1716250.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>636840.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>647289.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>733600.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>653579.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>395944.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>477836.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>513621.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>524576.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>633520.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>721056.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>680052.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>575657.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>565939.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>634599.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>723904.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>548304.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>599114.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>463326.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>392367.0</v>
       </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>30200000.0</v>
+      </c>
+      <c r="C3">
         <v>31900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23400000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22400000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18200000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="O3">
         <v>16100000.0</v>
       </c>
       <c r="P3">
+        <v>16100000.0</v>
+      </c>
+      <c r="Q3">
         <v>16000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11400000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10600000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11200000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17100000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6600000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4400000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3500000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2900000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3200000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2800000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2900000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="AK3">
         <v>2400000.0</v>
       </c>
       <c r="AL3">
         <v>2400000.0</v>
       </c>
       <c r="AM3">
+        <v>2400000.0</v>
+      </c>
+      <c r="AN3">
         <v>2000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2100000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2200000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1900000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1800000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1700000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AU3">
         <v>1900000.0</v>
       </c>
       <c r="AV3">
         <v>1900000.0</v>
       </c>
       <c r="AW3">
+        <v>1900000.0</v>
+      </c>
+      <c r="AX3">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AY3">
         <v>1900000.0</v>
       </c>
       <c r="AZ3">
+        <v>1900000.0</v>
+      </c>
+      <c r="BA3">
         <v>2000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2300000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="BD3">
         <v>1900000.0</v>
       </c>
       <c r="BE3">
         <v>1900000.0</v>
       </c>
       <c r="BF3">
+        <v>1900000.0</v>
+      </c>
+      <c r="BG3">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="BH3">
         <v>1300000.0</v>
       </c>
       <c r="BI3">
+        <v>1300000.0</v>
+      </c>
+      <c r="BJ3">
         <v>1100000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>800000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BN3">
         <v>200000.0</v>
       </c>
       <c r="BO3">
         <v>200000.0</v>
       </c>
       <c r="BP3">
         <v>200000.0</v>
       </c>
       <c r="BQ3">
         <v>200000.0</v>
       </c>
       <c r="BR3">
         <v>200000.0</v>
       </c>
       <c r="BS3">
+        <v>200000.0</v>
+      </c>
+      <c r="BT3">
         <v>382000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BV3">
         <v>300000.0</v>
       </c>
       <c r="BW3">
+        <v>300000.0</v>
+      </c>
+      <c r="BX3">
         <v>396000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>202000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>127000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>113000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>114000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>110000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>107000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>89000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>87963.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>80000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>78554.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>74446.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>37977.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>123542.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>29425.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>83747.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>91134.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>90815.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>103236.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>77156.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>92618.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>86884.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>85895.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>111578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148878.0</v>
       </c>
       <c r="CV3">
         <v>148878.0</v>
       </c>
       <c r="CW3">
+        <v>148878.0</v>
+      </c>
+      <c r="CX3">
         <v>143055.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>91580.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>86534.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>85882.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>126093.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>68609.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>40612.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>32999.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>34263.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>44128.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>43713.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>43719.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>43602.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>46957.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>40858.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>44206.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>39486.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>37572.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>34071.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>34167.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>33998.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>23781.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>26507.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>23412.0</v>
       </c>
-      <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-300000.0</v>
       </c>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
@@ -25755,808 +25906,815 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>714700000.0</v>
+      </c>
+      <c r="C5">
         <v>672900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>544400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>477000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>428500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>438300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>435900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>409100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>347700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>344900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>341900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>325400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>251100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>264300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>155600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>109700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>112100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>80000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>29200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>70600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>97900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>47300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>104700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>64400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>86100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>55500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>74900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>64100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>69300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>57400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>45800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>55000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>48500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>32900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>26200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>24300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>26700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>29100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>27100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>18100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>34200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>22100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>22600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>16300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>22300000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1400000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>15200000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>19300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>26600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>16100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>12000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>8300000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>6193000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>12900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14300000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>25100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4195000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-3231000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3031000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-567000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2880000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5863000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2162000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2211000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2193513.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1188000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>879446.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1170843.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>968540.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1120079.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1709997.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1300096.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1064449.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>204371.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-126468.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>347692.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>386322.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-274592.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-490674.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-243127.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1132883.0</v>
       </c>
       <c r="CV5">
         <v>-1132883.0</v>
       </c>
       <c r="CW5">
+        <v>-1132883.0</v>
+      </c>
+      <c r="CX5">
         <v>-1394225.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-923571.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-291308.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-208537.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>358181.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>669120.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>136709.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>82495.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>207888.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>336237.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-249895.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-266.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>157220.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-195499.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>318754.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>415282.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>218639.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>271120.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>215500.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>260586.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>422803.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>322390.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>480405.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>296069.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>96128.0</v>
       </c>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>744900000.0</v>
+      </c>
+      <c r="C6">
         <v>704800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>546600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>496400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>451000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>461700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>458300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>428700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>365900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>359300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>359400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>341400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>266500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>280400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>171700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>125700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>127400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>92900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>82000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>108500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>58500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>121800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>70900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>92700000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>60900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>79300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>67600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>72500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>60300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>49000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>57800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>51400000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>35600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7900000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>28600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>26700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>28700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>31200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>29300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>20000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>36000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>23800000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>18200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12200000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8400000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3600000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10900000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5600000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>24100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>15700000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9100000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>16500000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>27700000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10700000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>8300000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>8500000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6575000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13100000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>25400000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4591000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-3029000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3158000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-454000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2766000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5973000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2269000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2300000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2281476.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1268000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>958000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1245289.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1006517.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1243621.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1739422.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1383843.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1155583.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>295186.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-23232.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>424848.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>478940.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-187708.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-404779.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-131549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-984005.0</v>
       </c>
       <c r="CV6">
         <v>-984005.0</v>
       </c>
       <c r="CW6">
+        <v>-984005.0</v>
+      </c>
+      <c r="CX6">
         <v>-1251170.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-831991.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-204774.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-122655.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>484274.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>737729.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>177321.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>115494.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>242151.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>380365.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-206182.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>43453.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>200822.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-148542.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>359612.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>459488.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>258125.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>308692.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>249571.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>294753.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>456801.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>346171.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>506912.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>319481.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>96128.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -26638,54 +26796,55 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26767,1528 +26926,1541 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>1258000000.0</v>
+      </c>
+      <c r="C9">
         <v>895300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>741300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>649900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>590800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>600800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>460500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>571500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>499400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>476900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>377800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>464600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>400600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>370800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>271500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>215000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>164800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>122800000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>144000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>169100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>121300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>105500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>110800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>136700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>100300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>109000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>107200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>105700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>92900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>82300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>89800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>85100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>67400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>70100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>59000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>57300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>52600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>52300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>55600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>54800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>63500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>45500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>49300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>39500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>35500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29300000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>36000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>29800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-61900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>31500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>25600000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>46000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>61800000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>61300000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>56500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>44700000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>54800000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>55100000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>63900000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>48800000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>29900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>47100000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>37600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>31300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4800000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>13600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>16600000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>15500000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>13912000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>21700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>31400000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>10502000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2349000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7405000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2833000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>98000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>9153000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5236000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>4737000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4747003.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3696000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>3598000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3476818.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3302620.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2825619.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4029839.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3389274.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2679076.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1580959.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>878108.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1309472.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1174970.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>696182.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>435566.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>706091.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-5714.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-6239.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-329811.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>274387.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1494420.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1115461.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1895746.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1794028.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1799854.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1725981.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1853543.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1866238.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1496727.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>1730480.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2049417.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2161623.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2601940.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2701590.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2275741.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2112065.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1910585.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2207046.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2619890.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>2111028.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2058708.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2142948.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>1498884.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>227100000.0</v>
+      </c>
+      <c r="C10">
         <v>184900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>109200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>85600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>97100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>116900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>98100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>88000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>95700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>75400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>94500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>95600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>66400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>70900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>87400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>46000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>79900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>49000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>56100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>24400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>29500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-22500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>19200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>29200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18800000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10500000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-700000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>13000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>17300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5900000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4700000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9700000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3244000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>11500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>578000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5690000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1280000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-2057000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3349000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5242000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1685000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1682000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1644586.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>874000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>583000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>993931.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>701579.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>757181.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1572245.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1276028.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1064449.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>190660.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-127107.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>347692.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>324397.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-274592.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-490674.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>169882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1173030.0</v>
       </c>
       <c r="CV10">
         <v>-1173030.0</v>
       </c>
       <c r="CW10">
+        <v>-1173030.0</v>
+      </c>
+      <c r="CX10">
         <v>-1395595.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-923941.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-291586.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-212407.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>357754.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>668586.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>134225.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>81246.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>206993.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-255599.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-756.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>155174.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>315211.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>415282.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>218639.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>271120.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>209382.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>260586.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>422803.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>322390.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>476784.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>296069.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>96128.0</v>
       </c>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>52800000.0</v>
+      </c>
+      <c r="C11">
         <v>45900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22200000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>31800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>19200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>26600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>25000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6200000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8900000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3300000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8100000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5100000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1500000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-3400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5967000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5500000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="BE11">
         <v>1200000.0</v>
       </c>
       <c r="BF11">
+        <v>1200000.0</v>
+      </c>
+      <c r="BG11">
         <v>-200000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5400000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2100000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3500000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-200000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2200000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1400000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>900000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2500000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>860000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4300000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8200000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>344000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-2043000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>469000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-752000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1458000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1956000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>595000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>636000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>613805.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>298000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>197000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>375327.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>265171.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>468342.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>720762.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>503676.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>42051.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>75392.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-43459.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>137325.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>-67201.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>67201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-432667.0</v>
       </c>
       <c r="CV11">
         <v>-432667.0</v>
       </c>
       <c r="CW11">
+        <v>-432667.0</v>
+      </c>
+      <c r="CX11">
         <v>-509665.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-327506.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-92001.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-71102.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>140607.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>265700.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>62577.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>42366.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>83498.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-86853.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>7312.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>60996.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>129370.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>166375.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>93069.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>113569.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>80046.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>105247.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>168214.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>135293.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>162101.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>116823.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>55444.0</v>
       </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>487600000.0</v>
+      </c>
+      <c r="C12">
         <v>488000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>436300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>391400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>331400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>321400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>337800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>321100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>275400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>249200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>266500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>230900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>193600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>168700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>24700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>27500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>40800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>42500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>38400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>25300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>19000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4900000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AV12">
         <v>2500000.0</v>
       </c>
       <c r="AW12">
+        <v>2500000.0</v>
+      </c>
+      <c r="AX12">
         <v>2800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2700000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>1800000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2200000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3300000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1800000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="BR12">
         <v>2300000.0</v>
       </c>
       <c r="BS12">
+        <v>2300000.0</v>
+      </c>
+      <c r="BT12">
         <v>2949000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2500000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2800000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3617000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2459000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1751000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1490000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>468000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>621000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>477000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>529000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>548927.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>314000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>296000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>176912.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>266961.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>362898.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>137752.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>24068.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>13711.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>639.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>61925.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>123229.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>848.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>519.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>40147.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>525.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1370.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>370.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>278.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3870.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>427.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>534.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2484.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1249.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>895.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>201.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>490.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2046.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>479.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28370,54 +28542,55 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -28499,566 +28672,570 @@
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>174300000.0</v>
+      </c>
+      <c r="C15">
         <v>139000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>85700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>63400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>71700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>85100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>76700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>61900000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>53100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>69100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>50700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>69500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>41700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>76600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>52300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>49100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>64000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>41700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7300000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>34200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>55300000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>77400000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>36600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>39300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16300000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>27200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16300000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>23400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-23600000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8800000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5800000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1700000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3400000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>8300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4700000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-400000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>7500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10400000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>15400000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-4500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6700000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-4200000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>16700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3300000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2077000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6800000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>12900000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>66000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3742000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>681000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-1497000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-1962000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3286000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1090000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1046000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1045953.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>576000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>379000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>612167.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>436408.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>288839.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>851483.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>772352.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1022398.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>115268.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-83648.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>210367.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>324397.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-274592.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-423473.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>102681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-740363.0</v>
       </c>
       <c r="CV15">
         <v>-740363.0</v>
       </c>
       <c r="CW15">
+        <v>-740363.0</v>
+      </c>
+      <c r="CX15">
         <v>-885930.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-596435.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-199585.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-141305.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>217147.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>402886.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>71648.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>38880.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>123495.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-168746.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-8068.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>94178.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>185841.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>248907.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>125570.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>157551.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>129336.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>155339.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>254589.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>187097.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>314683.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>179246.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>40684.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>69500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>76600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>64000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>34200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>55300000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>75500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>38400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-23600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>12700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6300000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>14600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14500000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>21100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5400000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2500000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>2800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13300000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
@@ -29085,209 +29262,212 @@
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>174300000.0</v>
+      </c>
+      <c r="C17">
         <v>139000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>85700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>63400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>71700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>85100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>76700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>61900000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>53100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>69100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>50700000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>69500000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>41700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>76600000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>52300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>49100000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>64000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>41700000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7300000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>34200000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>55300000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>19500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>77400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>36600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>39300000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>16300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>27200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>16300000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>23400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>15700000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>24000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>22700000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6900000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-23600000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>12700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>11000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6300000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>14600000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>14500000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>21100000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>12200000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>13000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9400000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5700000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3700000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>7700000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2500000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>2800000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1500000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>13300000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
@@ -29314,118 +29494,121 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-487600000.0</v>
+      </c>
+      <c r="C18">
         <v>-488000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-436300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-391400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-331400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-321400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-337800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-321100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-275400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-236000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-253200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-216000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-178700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-154300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-77600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-28100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15700000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
+      <c r="U18"/>
       <c r="V18">
         <v>-10500000.0</v>
       </c>
       <c r="W18">
+        <v>-10500000.0</v>
+      </c>
+      <c r="X18">
         <v>-14800000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
@@ -29483,98 +29666,11628 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>23500000.0</v>
       </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19">
+        <v>6400000.0</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>100000.0</v>
+      </c>
+      <c r="AB19">
+        <v>100000.0</v>
+      </c>
+      <c r="AC19"/>
+      <c r="AD19">
+        <v>5400000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>717400000.0</v>
+      </c>
+      <c r="C21">
+        <v>677100000.0</v>
+      </c>
+      <c r="D21">
+        <v>547500000.0</v>
+      </c>
+      <c r="E21">
+        <v>480100000.0</v>
+      </c>
+      <c r="F21">
+        <v>430600000.0</v>
+      </c>
+      <c r="G21">
+        <v>439600000.0</v>
+      </c>
+      <c r="H21">
+        <v>430100000.0</v>
+      </c>
+      <c r="I21">
+        <v>411900000.0</v>
+      </c>
+      <c r="J21">
+        <v>341500000.0</v>
+      </c>
+      <c r="K21">
+        <v>345900000.0</v>
+      </c>
+      <c r="L21">
+        <v>403700000.0</v>
+      </c>
+      <c r="M21">
+        <v>435900000.0</v>
+      </c>
+      <c r="N21">
+        <v>399400000.0</v>
+      </c>
+      <c r="O21">
+        <v>241500000.0</v>
+      </c>
+      <c r="P21">
+        <v>387700000.0</v>
+      </c>
+      <c r="Q21">
+        <v>374100000.0</v>
+      </c>
+      <c r="R21">
+        <v>400300000.0</v>
+      </c>
+      <c r="S21">
+        <v>313800000.0</v>
+      </c>
+      <c r="T21">
+        <v>261700000.0</v>
+      </c>
+      <c r="U21">
+        <v>298000000.0</v>
+      </c>
+      <c r="V21">
+        <v>334200000.0</v>
+      </c>
+      <c r="W21">
+        <v>256100000.0</v>
+      </c>
+      <c r="X21">
+        <v>226200000.0</v>
+      </c>
+      <c r="Y21">
+        <v>227900000.0</v>
+      </c>
+      <c r="Z21">
+        <v>243400000.0</v>
+      </c>
+      <c r="AA21">
+        <v>170500000.0</v>
+      </c>
+      <c r="AB21">
+        <v>173400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>165600000.0</v>
+      </c>
+      <c r="AD21">
+        <v>165200000.0</v>
+      </c>
+      <c r="AE21">
+        <v>149000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>142400000.0</v>
+      </c>
+      <c r="AG21">
+        <v>154600000.0</v>
+      </c>
+      <c r="AH21">
+        <v>154300000.0</v>
+      </c>
+      <c r="AI21">
+        <v>130300000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>131100000.0</v>
+      </c>
+      <c r="AK21">
+        <v>123300000.0</v>
+      </c>
+      <c r="AL21">
+        <v>123900000.0</v>
+      </c>
+      <c r="AM21">
+        <v>114300000.0</v>
+      </c>
+      <c r="AN21">
+        <v>111000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>117300000.0</v>
+      </c>
+      <c r="AP21">
+        <v>112900000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>102700000.0</v>
+      </c>
+      <c r="AR21">
+        <v>127300000.0</v>
+      </c>
+      <c r="AS21">
+        <v>103400000.0</v>
+      </c>
+      <c r="AT21">
+        <v>107900000.0</v>
+      </c>
+      <c r="AU21">
+        <v>93200000.0</v>
+      </c>
+      <c r="AV21">
+        <v>86700000.0</v>
+      </c>
+      <c r="AW21">
+        <v>76000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>85900000.0</v>
+      </c>
+      <c r="AY21">
+        <v>73400000.0</v>
+      </c>
+      <c r="AZ21"/>
+      <c r="BA21">
+        <v>81300000.0</v>
+      </c>
+      <c r="BB21">
+        <v>75100000.0</v>
+      </c>
+      <c r="BC21">
+        <v>89200000.0</v>
+      </c>
+      <c r="BD21">
+        <v>118000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>121200000.0</v>
+      </c>
+      <c r="BF21">
+        <v>116000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>94200000.0</v>
+      </c>
+      <c r="BH21">
+        <v>108100000.0</v>
+      </c>
+      <c r="BI21">
+        <v>105400000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>113000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>96700000.0</v>
+      </c>
+      <c r="BL21">
+        <v>65900000.0</v>
+      </c>
+      <c r="BM21">
+        <v>78200000.0</v>
+      </c>
+      <c r="BN21">
+        <v>65300000.0</v>
+      </c>
+      <c r="BO21">
+        <v>59600000.0</v>
+      </c>
+      <c r="BP21">
+        <v>13500000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>22900000.0</v>
+      </c>
+      <c r="BR21">
+        <v>26400000.0</v>
+      </c>
+      <c r="BS21">
+        <v>28400000.0</v>
+      </c>
+      <c r="BT21">
+        <v>21879000.0</v>
+      </c>
+      <c r="BU21">
+        <v>27500000.0</v>
+      </c>
+      <c r="BV21">
+        <v>32700000.0</v>
+      </c>
+      <c r="BW21">
+        <v>42000000.0</v>
+      </c>
+      <c r="BX21">
+        <v>20135000.0</v>
+      </c>
+      <c r="BY21">
+        <v>9488000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>14783000.0</v>
+      </c>
+      <c r="CA21">
+        <v>9179000.0</v>
+      </c>
+      <c r="CB21">
+        <v>4414000.0</v>
+      </c>
+      <c r="CC21">
+        <v>14111000.0</v>
+      </c>
+      <c r="CD21">
+        <v>9021000.0</v>
+      </c>
+      <c r="CE21">
+        <v>8330000.0</v>
+      </c>
+      <c r="CF21">
+        <v>2193513.0</v>
+      </c>
+      <c r="CG21">
+        <v>6282000.0</v>
+      </c>
+      <c r="CH21">
+        <v>6157000.0</v>
+      </c>
+      <c r="CI21">
+        <v>6085299.0</v>
+      </c>
+      <c r="CJ21">
+        <v>968540.0</v>
+      </c>
+      <c r="CK21">
+        <v>1120079.0</v>
+      </c>
+      <c r="CL21">
+        <v>6231182.0</v>
+      </c>
+      <c r="CM21">
+        <v>1300096.0</v>
+      </c>
+      <c r="CN21">
+        <v>1064449.0</v>
+      </c>
+      <c r="CO21">
+        <v>204371.0</v>
+      </c>
+      <c r="CP21">
+        <v>-126468.0</v>
+      </c>
+      <c r="CQ21">
+        <v>347692.0</v>
+      </c>
+      <c r="CR21">
+        <v>386322.0</v>
+      </c>
+      <c r="CS21">
+        <v>-274592.0</v>
+      </c>
+      <c r="CT21">
+        <v>-490674.0</v>
+      </c>
+      <c r="CU21">
+        <v>-243127.0</v>
+      </c>
+      <c r="CV21">
+        <v>-1132883.0</v>
+      </c>
+      <c r="CW21">
+        <v>-1173030.0</v>
+      </c>
+      <c r="CX21">
+        <v>-1394225.0</v>
+      </c>
+      <c r="CY21">
+        <v>-923571.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-291308.0</v>
+      </c>
+      <c r="DA21">
+        <v>-208537.0</v>
+      </c>
+      <c r="DB21">
+        <v>358181.0</v>
+      </c>
+      <c r="DC21">
+        <v>669120.0</v>
+      </c>
+      <c r="DD21">
+        <v>136709.0</v>
+      </c>
+      <c r="DE21">
+        <v>82495.0</v>
+      </c>
+      <c r="DF21">
+        <v>207888.0</v>
+      </c>
+      <c r="DG21">
+        <v>336237.0</v>
+      </c>
+      <c r="DH21">
+        <v>-249894.0</v>
+      </c>
+      <c r="DI21">
+        <v>-266.0</v>
+      </c>
+      <c r="DJ21">
+        <v>157220.0</v>
+      </c>
+      <c r="DK21">
+        <v>-195499.0</v>
+      </c>
+      <c r="DL21">
+        <v>318754.0</v>
+      </c>
+      <c r="DM21">
+        <v>415282.0</v>
+      </c>
+      <c r="DN21">
+        <v>218639.0</v>
+      </c>
+      <c r="DO21">
+        <v>271120.0</v>
+      </c>
+      <c r="DP21">
+        <v>215500.0</v>
+      </c>
+      <c r="DQ21">
+        <v>260586.0</v>
+      </c>
+      <c r="DR21">
+        <v>422803.0</v>
+      </c>
+      <c r="DS21">
+        <v>322390.0</v>
+      </c>
+      <c r="DT21">
+        <v>480405.0</v>
+      </c>
+      <c r="DU21">
+        <v>296069.0</v>
+      </c>
+      <c r="DV21">
+        <v>96128.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>212</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23">
+        <v>45045200000.0</v>
+      </c>
+      <c r="C23">
+        <v>38352800000.0</v>
+      </c>
+      <c r="D23">
+        <v>32175900000.0</v>
+      </c>
+      <c r="E23">
+        <v>34348700000.0</v>
+      </c>
+      <c r="F23">
+        <v>36460100000.0</v>
+      </c>
+      <c r="G23">
+        <v>27495700000.0</v>
+      </c>
+      <c r="H23">
+        <v>30708900000.0</v>
+      </c>
+      <c r="I23">
+        <v>26657800000.0</v>
+      </c>
+      <c r="J23">
+        <v>21764600000.0</v>
+      </c>
+      <c r="K23">
+        <v>19227100000.0</v>
+      </c>
+      <c r="L23">
+        <v>16231900000.0</v>
+      </c>
+      <c r="M23">
+        <v>14612000000.0</v>
+      </c>
+      <c r="N23">
+        <v>15761600000.0</v>
+      </c>
+      <c r="O23">
+        <v>12770100000.0</v>
+      </c>
+      <c r="P23">
+        <v>15993300000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18556800000.0</v>
+      </c>
+      <c r="R23">
+        <v>15982400000.0</v>
+      </c>
+      <c r="S23">
+        <v>14027600000.0</v>
+      </c>
+      <c r="T23">
+        <v>11585100000.0</v>
+      </c>
+      <c r="U23">
+        <v>9894100000.0</v>
+      </c>
+      <c r="V23">
+        <v>10910600000.0</v>
+      </c>
+      <c r="W23">
+        <v>8994400000.0</v>
+      </c>
+      <c r="X23">
+        <v>14058700000.0</v>
+      </c>
+      <c r="Y23">
+        <v>8015500000.0</v>
+      </c>
+      <c r="Z23">
+        <v>20122900000.0</v>
+      </c>
+      <c r="AA23">
+        <v>11074500000.0</v>
+      </c>
+      <c r="AB23">
+        <v>11106200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>7707400000.0</v>
+      </c>
+      <c r="AD23">
+        <v>7027000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6403200000.0</v>
+      </c>
+      <c r="AF23">
+        <v>5936400000.0</v>
+      </c>
+      <c r="AG23">
+        <v>6963700000.0</v>
+      </c>
+      <c r="AH23">
+        <v>6352700000.0</v>
+      </c>
+      <c r="AI23">
+        <v>7788300000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>12251400000.0</v>
+      </c>
+      <c r="AK23">
+        <v>5382600000.0</v>
+      </c>
+      <c r="AL23">
+        <v>5336900000.0</v>
+      </c>
+      <c r="AM23">
+        <v>5960100000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2666600000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4751200000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3596000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3297200000.0</v>
+      </c>
+      <c r="AR23">
+        <v>2501100000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3891700000.0</v>
+      </c>
+      <c r="AT23">
+        <v>14334100000.0</v>
+      </c>
+      <c r="AU23">
+        <v>13534500000.0</v>
+      </c>
+      <c r="AV23">
+        <v>10569000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6929100000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8367000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7835300000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6896200000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9577800000.0</v>
+      </c>
+      <c r="BB23">
+        <v>11694200000.0</v>
+      </c>
+      <c r="BC23">
+        <v>12463600000.0</v>
+      </c>
+      <c r="BD23">
+        <v>17550100000.0</v>
+      </c>
+      <c r="BE23">
+        <v>17229900000.0</v>
+      </c>
+      <c r="BF23">
+        <v>16835000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>17196200000.0</v>
+      </c>
+      <c r="BH23">
+        <v>23962300000.0</v>
+      </c>
+      <c r="BI23">
+        <v>20468000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>14470000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>16174100000.0</v>
+      </c>
+      <c r="BL23">
+        <v>15640400000.0</v>
+      </c>
+      <c r="BM23">
+        <v>14114200000.0</v>
+      </c>
+      <c r="BN23">
+        <v>8989300000.0</v>
+      </c>
+      <c r="BO23">
+        <v>7927400000.0</v>
+      </c>
+      <c r="BP23">
+        <v>9994800000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>7607100000.0</v>
+      </c>
+      <c r="BR23">
+        <v>15404700000.0</v>
+      </c>
+      <c r="BS23">
+        <v>10506500000.0</v>
+      </c>
+      <c r="BT23">
+        <v>6920123000.0</v>
+      </c>
+      <c r="BU23">
+        <v>5738700000.0</v>
+      </c>
+      <c r="BV23">
+        <v>3454100000.0</v>
+      </c>
+      <c r="BW23">
+        <v>2118600000.0</v>
+      </c>
+      <c r="BX23">
+        <v>2062947000.0</v>
+      </c>
+      <c r="BY23">
+        <v>1401847000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>471457000.0</v>
+      </c>
+      <c r="CA23">
+        <v>470478000.0</v>
+      </c>
+      <c r="CB23">
+        <v>12233000.0</v>
+      </c>
+      <c r="CC23">
+        <v>172383000.0</v>
+      </c>
+      <c r="CD23">
+        <v>122702000.0</v>
+      </c>
+      <c r="CE23">
+        <v>10719000.0</v>
+      </c>
+      <c r="CF23">
+        <v>5421787.0</v>
+      </c>
+      <c r="CG23">
+        <v>314000.0</v>
+      </c>
+      <c r="CH23">
+        <v>5278000.0</v>
+      </c>
+      <c r="CI23">
+        <v>4914456.0</v>
+      </c>
+      <c r="CJ23">
+        <v>4744450.0</v>
+      </c>
+      <c r="CK23">
+        <v>3507100.0</v>
+      </c>
+      <c r="CL23">
+        <v>87455.0</v>
+      </c>
+      <c r="CM23">
+        <v>4028530.0</v>
+      </c>
+      <c r="CN23">
+        <v>3514240.0</v>
+      </c>
+      <c r="CO23">
+        <v>2342357.0</v>
+      </c>
+      <c r="CP23">
+        <v>1729412.0</v>
+      </c>
+      <c r="CQ23">
+        <v>1693052.0</v>
+      </c>
+      <c r="CR23">
+        <v>1450617.0</v>
+      </c>
+      <c r="CS23">
+        <v>1396350.0</v>
+      </c>
+      <c r="CT23">
+        <v>1321189.0</v>
+      </c>
+      <c r="CU23">
+        <v>1682797.0</v>
+      </c>
+      <c r="CV23">
+        <v>2356374.0</v>
+      </c>
+      <c r="CW23">
+        <v>2396521.0</v>
+      </c>
+      <c r="CX23">
+        <v>2378162.0</v>
+      </c>
+      <c r="CY23">
+        <v>2343843.0</v>
+      </c>
+      <c r="CZ23">
+        <v>2619807.0</v>
+      </c>
+      <c r="DA23">
+        <v>2992542.0</v>
+      </c>
+      <c r="DB23">
+        <v>3321445.0</v>
+      </c>
+      <c r="DC23">
+        <v>2841158.0</v>
+      </c>
+      <c r="DD23">
+        <v>2299985.0</v>
+      </c>
+      <c r="DE23">
+        <v>2290775.0</v>
+      </c>
+      <c r="DF23">
+        <v>2379255.0</v>
+      </c>
+      <c r="DG23">
+        <v>2500000.0</v>
+      </c>
+      <c r="DH23">
+        <v>2142565.0</v>
+      </c>
+      <c r="DI23">
+        <v>2208582.0</v>
+      </c>
+      <c r="DJ23">
+        <v>2405818.0</v>
+      </c>
+      <c r="DK23">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL23">
+        <v>2916706.0</v>
+      </c>
+      <c r="DM23">
+        <v>3007364.0</v>
+      </c>
+      <c r="DN23">
+        <v>2737154.0</v>
+      </c>
+      <c r="DO23">
+        <v>2416602.0</v>
+      </c>
+      <c r="DP23">
+        <v>2261024.0</v>
+      </c>
+      <c r="DQ23">
+        <v>2581059.0</v>
+      </c>
+      <c r="DR23">
+        <v>2920991.0</v>
+      </c>
+      <c r="DS23">
+        <v>2336942.0</v>
+      </c>
+      <c r="DT23">
+        <v>2177417.0</v>
+      </c>
+      <c r="DU23">
+        <v>2310205.0</v>
+      </c>
+      <c r="DV23">
+        <v>1795123.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25">
+        <v>30200000.0</v>
+      </c>
+      <c r="C25">
+        <v>31900000.0</v>
+      </c>
+      <c r="D25">
+        <v>33700000.0</v>
+      </c>
+      <c r="E25">
+        <v>19400000.0</v>
+      </c>
+      <c r="F25">
+        <v>22500000.0</v>
+      </c>
+      <c r="G25">
+        <v>23400000.0</v>
+      </c>
+      <c r="H25">
+        <v>22400000.0</v>
+      </c>
+      <c r="I25">
+        <v>19600000.0</v>
+      </c>
+      <c r="J25">
+        <v>18200000.0</v>
+      </c>
+      <c r="K25">
+        <v>14400000.0</v>
+      </c>
+      <c r="L25">
+        <v>11400000.0</v>
+      </c>
+      <c r="M25">
+        <v>16000000.0</v>
+      </c>
+      <c r="N25">
+        <v>13100000.0</v>
+      </c>
+      <c r="O25">
+        <v>16100000.0</v>
+      </c>
+      <c r="P25">
+        <v>12300000.0</v>
+      </c>
+      <c r="Q25">
+        <v>16000000.0</v>
+      </c>
+      <c r="R25">
+        <v>15300000.0</v>
+      </c>
+      <c r="S25">
+        <v>12900000.0</v>
+      </c>
+      <c r="T25">
+        <v>15500000.0</v>
+      </c>
+      <c r="U25">
+        <v>11400000.0</v>
+      </c>
+      <c r="V25">
+        <v>10600000.0</v>
+      </c>
+      <c r="W25">
+        <v>11200000.0</v>
+      </c>
+      <c r="X25">
+        <v>17100000.0</v>
+      </c>
+      <c r="Y25">
+        <v>4400000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4200000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3900000.0</v>
+      </c>
+      <c r="AB25">
+        <v>4400000.0</v>
+      </c>
+      <c r="AC25">
+        <v>3500000.0</v>
+      </c>
+      <c r="AD25">
+        <v>3200000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2900000.0</v>
+      </c>
+      <c r="AF25">
+        <v>3200000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2800000.0</v>
+      </c>
+      <c r="AH25">
+        <v>2900000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2700000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2600000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2400000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2400000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2400000.0</v>
+      </c>
+      <c r="AN25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AP25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1800000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1700000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AW25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1700000.0</v>
+      </c>
+      <c r="AY25">
+        <v>1900000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1900000.0</v>
+      </c>
+      <c r="BA25">
+        <v>2000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>2300000.0</v>
+      </c>
+      <c r="BC25">
+        <v>1800000.0</v>
+      </c>
+      <c r="BD25">
+        <v>1900000.0</v>
+      </c>
+      <c r="BE25">
+        <v>1900000.0</v>
+      </c>
+      <c r="BF25">
+        <v>1900000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1500000.0</v>
+      </c>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25">
+        <v>200000.0</v>
+      </c>
+      <c r="BT25">
+        <v>382000.0</v>
+      </c>
+      <c r="BU25">
+        <v>285000.0</v>
+      </c>
+      <c r="BV25">
+        <v>276000.0</v>
+      </c>
+      <c r="BW25">
+        <v>257000.0</v>
+      </c>
+      <c r="BX25">
+        <v>396000.0</v>
+      </c>
+      <c r="BY25">
+        <v>202000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>127000.0</v>
+      </c>
+      <c r="CA25">
+        <v>113000.0</v>
+      </c>
+      <c r="CB25">
+        <v>114000.0</v>
+      </c>
+      <c r="CC25">
+        <v>110000.0</v>
+      </c>
+      <c r="CD25">
+        <v>106868.0</v>
+      </c>
+      <c r="CE25">
+        <v>89132.0</v>
+      </c>
+      <c r="CF25">
+        <v>87963.0</v>
+      </c>
+      <c r="CG25">
+        <v>80088.0</v>
+      </c>
+      <c r="CH25">
+        <v>78120.0</v>
+      </c>
+      <c r="CI25">
+        <v>74446.0</v>
+      </c>
+      <c r="CJ25">
+        <v>37976.0</v>
+      </c>
+      <c r="CK25">
+        <v>34621.0</v>
+      </c>
+      <c r="CL25">
+        <v>29425.0</v>
+      </c>
+      <c r="CM25">
+        <v>83747.0</v>
+      </c>
+      <c r="CN25">
+        <v>91134.0</v>
+      </c>
+      <c r="CO25">
+        <v>90815.0</v>
+      </c>
+      <c r="CP25">
+        <v>103236.0</v>
+      </c>
+      <c r="CQ25">
+        <v>77156.0</v>
+      </c>
+      <c r="CR25">
+        <v>92618.0</v>
+      </c>
+      <c r="CS25">
+        <v>86884.0</v>
+      </c>
+      <c r="CT25">
+        <v>85895.0</v>
+      </c>
+      <c r="CU25">
+        <v>145321.0</v>
+      </c>
+      <c r="CV25">
+        <v>145321.0</v>
+      </c>
+      <c r="CW25">
+        <v>148878.0</v>
+      </c>
+      <c r="CX25">
+        <v>143055.0</v>
+      </c>
+      <c r="CY25">
+        <v>91580.0</v>
+      </c>
+      <c r="CZ25">
+        <v>86534.0</v>
+      </c>
+      <c r="DA25">
+        <v>85882.0</v>
+      </c>
+      <c r="DB25">
+        <v>126093.0</v>
+      </c>
+      <c r="DC25">
+        <v>68609.0</v>
+      </c>
+      <c r="DD25">
+        <v>40611.0</v>
+      </c>
+      <c r="DE25">
+        <v>32999.0</v>
+      </c>
+      <c r="DF25">
+        <v>34263.0</v>
+      </c>
+      <c r="DG25">
+        <v>44128.0</v>
+      </c>
+      <c r="DH25">
+        <v>43713.0</v>
+      </c>
+      <c r="DI25">
+        <v>43719.0</v>
+      </c>
+      <c r="DJ25">
+        <v>43602.0</v>
+      </c>
+      <c r="DK25">
+        <v>46957.0</v>
+      </c>
+      <c r="DL25">
+        <v>40858.0</v>
+      </c>
+      <c r="DM25">
+        <v>44206.0</v>
+      </c>
+      <c r="DN25">
+        <v>39486.0</v>
+      </c>
+      <c r="DO25">
+        <v>37572.0</v>
+      </c>
+      <c r="DP25">
+        <v>34071.0</v>
+      </c>
+      <c r="DQ25">
+        <v>34167.0</v>
+      </c>
+      <c r="DR25">
+        <v>33998.0</v>
+      </c>
+      <c r="DS25">
+        <v>23781.0</v>
+      </c>
+      <c r="DT25">
+        <v>26507.0</v>
+      </c>
+      <c r="DU25">
+        <v>23412.0</v>
+      </c>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>25000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>18000000.0</v>
+      </c>
+      <c r="K26">
+        <v>7000000.0</v>
+      </c>
+      <c r="L26">
+        <v>53000000.0</v>
+      </c>
+      <c r="M26">
+        <v>17000000.0</v>
+      </c>
+      <c r="N26">
+        <v>17000000.0</v>
+      </c>
+      <c r="O26">
+        <v>19000000.0</v>
+      </c>
+      <c r="P26">
+        <v>18000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>20000000.0</v>
+      </c>
+      <c r="R26">
+        <v>16000000.0</v>
+      </c>
+      <c r="S26">
+        <v>3000000.0</v>
+      </c>
+      <c r="T26">
+        <v>12000000.0</v>
+      </c>
+      <c r="U26">
+        <v>11000000.0</v>
+      </c>
+      <c r="V26">
+        <v>13000000.0</v>
+      </c>
+      <c r="W26">
+        <v>4000000.0</v>
+      </c>
+      <c r="X26">
+        <v>9000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>9000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>9000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>5000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>9000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>13000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>12000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>12000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>12000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>13000000.0</v>
+      </c>
+      <c r="AI26">
+        <v>17000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>11000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>12000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>11000000.0</v>
+      </c>
+      <c r="AM26">
+        <v>10970000.0</v>
+      </c>
+      <c r="AN26">
+        <v>8124000.0</v>
+      </c>
+      <c r="AO26">
+        <v>6457000.0</v>
+      </c>
+      <c r="AP26">
+        <v>6389000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>16449000.0</v>
+      </c>
+      <c r="AR26">
+        <v>6991000.0</v>
+      </c>
+      <c r="AS26">
+        <v>7633000.0</v>
+      </c>
+      <c r="AT26">
+        <v>7225000.0</v>
+      </c>
+      <c r="AU26">
+        <v>1200000.0</v>
+      </c>
+      <c r="AV26">
+        <v>6776000.0</v>
+      </c>
+      <c r="AW26">
+        <v>6565000.0</v>
+      </c>
+      <c r="AX26">
+        <v>3665000.0</v>
+      </c>
+      <c r="AY26">
+        <v>700000.0</v>
+      </c>
+      <c r="AZ26"/>
+      <c r="BA26">
+        <v>5762000.0</v>
+      </c>
+      <c r="BB26">
+        <v>4510000.0</v>
+      </c>
+      <c r="BC26">
+        <v>9493000.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>217</v>
+      </c>
+      <c r="B27">
+        <v>14000000.0</v>
+      </c>
+      <c r="C27">
+        <v>14100000.0</v>
+      </c>
+      <c r="D27">
+        <v>12100000.0</v>
+      </c>
+      <c r="E27">
+        <v>13000000.0</v>
+      </c>
+      <c r="F27">
+        <v>13400000.0</v>
+      </c>
+      <c r="G27">
+        <v>12000000.0</v>
+      </c>
+      <c r="H27">
+        <v>12500000.0</v>
+      </c>
+      <c r="I27">
+        <v>12800000.0</v>
+      </c>
+      <c r="J27">
+        <v>15600000.0</v>
+      </c>
+      <c r="K27">
+        <v>11700000.0</v>
+      </c>
+      <c r="L27">
+        <v>13200000.0</v>
+      </c>
+      <c r="M27">
+        <v>13700000.0</v>
+      </c>
+      <c r="N27">
+        <v>14200000.0</v>
+      </c>
+      <c r="O27">
+        <v>12900000.0</v>
+      </c>
+      <c r="P27">
+        <v>14000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>16000000.0</v>
+      </c>
+      <c r="R27">
+        <v>14300000.0</v>
+      </c>
+      <c r="S27">
+        <v>11000000.0</v>
+      </c>
+      <c r="T27">
+        <v>9900000.0</v>
+      </c>
+      <c r="U27">
+        <v>8100000.0</v>
+      </c>
+      <c r="V27">
+        <v>6500000.0</v>
+      </c>
+      <c r="W27">
+        <v>8800000.0</v>
+      </c>
+      <c r="X27">
+        <v>6100000.0</v>
+      </c>
+      <c r="Y27">
+        <v>500000.0</v>
+      </c>
+      <c r="Z27">
+        <v>4200000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1400000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1100000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1200000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1500000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1400000.0</v>
+      </c>
+      <c r="AF27">
+        <v>900000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>3400000.0</v>
+      </c>
+      <c r="AI27">
+        <v>900000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>900000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1200000.0</v>
+      </c>
+      <c r="AM27">
+        <v>900000.0</v>
+      </c>
+      <c r="AN27">
+        <v>900000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1200000.0</v>
+      </c>
+      <c r="AP27">
+        <v>2300000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>700000.0</v>
+      </c>
+      <c r="AR27">
+        <v>700000.0</v>
+      </c>
+      <c r="AS27">
+        <v>700000.0</v>
+      </c>
+      <c r="AT27">
+        <v>700000.0</v>
+      </c>
+      <c r="AU27">
+        <v>600000.0</v>
+      </c>
+      <c r="AV27">
+        <v>600000.0</v>
+      </c>
+      <c r="AW27">
+        <v>800000.0</v>
+      </c>
+      <c r="AX27">
+        <v>1300000.0</v>
+      </c>
+      <c r="AY27">
+        <v>400000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>600000.0</v>
+      </c>
+      <c r="BA27">
+        <v>600000.0</v>
+      </c>
+      <c r="BB27">
+        <v>500000.0</v>
+      </c>
+      <c r="BC27">
+        <v>400000.0</v>
+      </c>
+      <c r="BD27">
+        <v>600000.0</v>
+      </c>
+      <c r="BE27">
+        <v>700000.0</v>
+      </c>
+      <c r="BF27">
+        <v>500000.0</v>
+      </c>
+      <c r="BG27">
+        <v>400000.0</v>
+      </c>
+      <c r="BH27">
+        <v>1800000.0</v>
+      </c>
+      <c r="BI27">
+        <v>400000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>800000.0</v>
+      </c>
+      <c r="BK27">
+        <v>200000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27">
+        <v>900000.0</v>
+      </c>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27">
+        <v>333493.0</v>
+      </c>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
+        <v>11425.0</v>
+      </c>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27">
+        <v>115789.0</v>
+      </c>
+      <c r="CL27">
+        <v>1991449.0</v>
+      </c>
+      <c r="CM27"/>
+      <c r="CN27">
+        <v>214598.0</v>
+      </c>
+      <c r="CO27">
+        <v>44305.0</v>
+      </c>
+      <c r="CP27">
+        <v>87626.0</v>
+      </c>
+      <c r="CQ27">
+        <v>82667.0</v>
+      </c>
+      <c r="CR27">
+        <v>59559.0</v>
+      </c>
+      <c r="CS27">
+        <v>76723.0</v>
+      </c>
+      <c r="CT27">
+        <v>56955.0</v>
+      </c>
+      <c r="CU27">
+        <v>36787.0</v>
+      </c>
+      <c r="CV27">
+        <v>141080.0</v>
+      </c>
+      <c r="CW27">
+        <v>141080.0</v>
+      </c>
+      <c r="CX27">
+        <v>210257.0</v>
+      </c>
+      <c r="CY27">
+        <v>268566.0</v>
+      </c>
+      <c r="CZ27">
+        <v>447796.0</v>
+      </c>
+      <c r="DA27">
+        <v>218980.0</v>
+      </c>
+      <c r="DB27">
+        <v>281310.0</v>
+      </c>
+      <c r="DC27">
+        <v>268828.0</v>
+      </c>
+      <c r="DD27">
+        <v>299283.0</v>
+      </c>
+      <c r="DE27">
+        <v>205782.0</v>
+      </c>
+      <c r="DF27">
+        <v>171857.0</v>
+      </c>
+      <c r="DG27">
+        <v>156883.0</v>
+      </c>
+      <c r="DH27">
+        <v>1186344.0</v>
+      </c>
+      <c r="DI27">
+        <v>255898.0</v>
+      </c>
+      <c r="DJ27">
+        <v>306706.0</v>
+      </c>
+      <c r="DK27"/>
+      <c r="DL27">
+        <v>1228344.0</v>
+      </c>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27">
+        <v>1303134.0</v>
+      </c>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27">
+        <v>962534.0</v>
+      </c>
+      <c r="DU27"/>
+      <c r="DV27"/>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28">
+        <v>18400000.0</v>
+      </c>
+      <c r="C28">
+        <v>96200000.0</v>
+      </c>
+      <c r="D28">
+        <v>89200000.0</v>
+      </c>
+      <c r="E28">
+        <v>81900000.0</v>
+      </c>
+      <c r="F28">
+        <v>73900000.0</v>
+      </c>
+      <c r="G28">
+        <v>74700000.0</v>
+      </c>
+      <c r="H28">
+        <v>57100000.0</v>
+      </c>
+      <c r="I28">
+        <v>75900000.0</v>
+      </c>
+      <c r="J28">
+        <v>75800000.0</v>
+      </c>
+      <c r="K28">
+        <v>53800000.0</v>
+      </c>
+      <c r="L28">
+        <v>58000000.0</v>
+      </c>
+      <c r="M28">
+        <v>58100000.0</v>
+      </c>
+      <c r="N28">
+        <v>74000000.0</v>
+      </c>
+      <c r="O28">
+        <v>52900000.0</v>
+      </c>
+      <c r="P28">
+        <v>31100000.0</v>
+      </c>
+      <c r="Q28">
+        <v>51200000.0</v>
+      </c>
+      <c r="R28">
+        <v>30100000.0</v>
+      </c>
+      <c r="S28">
+        <v>27500000.0</v>
+      </c>
+      <c r="T28">
+        <v>25600000.0</v>
+      </c>
+      <c r="U28">
+        <v>25200000.0</v>
+      </c>
+      <c r="V28">
+        <v>22700000.0</v>
+      </c>
+      <c r="W28">
+        <v>24200000.0</v>
+      </c>
+      <c r="X28">
+        <v>25400000.0</v>
+      </c>
+      <c r="Y28">
+        <v>14300000.0</v>
+      </c>
+      <c r="Z28">
+        <v>12100000.0</v>
+      </c>
+      <c r="AA28">
+        <v>13600000.0</v>
+      </c>
+      <c r="AB28">
+        <v>12400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>13300000.0</v>
+      </c>
+      <c r="AD28">
+        <v>12900000.0</v>
+      </c>
+      <c r="AE28">
+        <v>11800000.0</v>
+      </c>
+      <c r="AF28">
+        <v>10700000.0</v>
+      </c>
+      <c r="AG28">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>10100000.0</v>
+      </c>
+      <c r="AI28">
+        <v>10800000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>17900000.0</v>
+      </c>
+      <c r="AK28">
+        <v>9800000.0</v>
+      </c>
+      <c r="AL28">
+        <v>9200000.0</v>
+      </c>
+      <c r="AM28">
+        <v>9900000.0</v>
+      </c>
+      <c r="AN28">
+        <v>19300000.0</v>
+      </c>
+      <c r="AO28">
+        <v>14800000.0</v>
+      </c>
+      <c r="AP28">
+        <v>13500000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>14500000.0</v>
+      </c>
+      <c r="AR28">
+        <v>14300000.0</v>
+      </c>
+      <c r="AS28">
+        <v>13400000.0</v>
+      </c>
+      <c r="AT28">
+        <v>14500000.0</v>
+      </c>
+      <c r="AU28">
+        <v>13600000.0</v>
+      </c>
+      <c r="AV28">
+        <v>13400000.0</v>
+      </c>
+      <c r="AW28">
+        <v>13300000.0</v>
+      </c>
+      <c r="AX28">
+        <v>13900000.0</v>
+      </c>
+      <c r="AY28">
+        <v>14000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>15700000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12100000.0</v>
+      </c>
+      <c r="BB28">
+        <v>12600000.0</v>
+      </c>
+      <c r="BC28">
+        <v>12400000.0</v>
+      </c>
+      <c r="BD28">
+        <v>15300000.0</v>
+      </c>
+      <c r="BE28">
+        <v>15000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>15400000.0</v>
+      </c>
+      <c r="BG28">
+        <v>11400000.0</v>
+      </c>
+      <c r="BH28">
+        <v>21300000.0</v>
+      </c>
+      <c r="BI28">
+        <v>12000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>9800000.0</v>
+      </c>
+      <c r="BK28">
+        <v>9700000.0</v>
+      </c>
+      <c r="BL28">
+        <v>7400000.0</v>
+      </c>
+      <c r="BM28">
+        <v>6000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>6000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>6000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>300000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1400000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1200000.0</v>
+      </c>
+      <c r="BS28">
+        <v>1500000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1583000.0</v>
+      </c>
+      <c r="BU28">
+        <v>1800000.0</v>
+      </c>
+      <c r="BV28">
+        <v>1500000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1700000.0</v>
+      </c>
+      <c r="BX28">
+        <v>1720000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1668000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1289000.0</v>
+      </c>
+      <c r="CA28">
+        <v>825000.0</v>
+      </c>
+      <c r="CB28">
+        <v>839000.0</v>
+      </c>
+      <c r="CC28">
+        <v>810000.0</v>
+      </c>
+      <c r="CD28">
+        <v>642000.0</v>
+      </c>
+      <c r="CE28">
+        <v>470000.0</v>
+      </c>
+      <c r="CF28">
+        <v>695612.0</v>
+      </c>
+      <c r="CG28">
+        <v>2586000.0</v>
+      </c>
+      <c r="CH28">
+        <v>671000.0</v>
+      </c>
+      <c r="CI28">
+        <v>605489.0</v>
+      </c>
+      <c r="CJ28">
+        <v>623507.0</v>
+      </c>
+      <c r="CK28">
+        <v>428993.0</v>
+      </c>
+      <c r="CL28">
+        <v>2339095.0</v>
+      </c>
+      <c r="CM28">
+        <v>358213.0</v>
+      </c>
+      <c r="CN28">
+        <v>547486.0</v>
+      </c>
+      <c r="CO28">
+        <v>321429.0</v>
+      </c>
+      <c r="CP28">
+        <v>326640.0</v>
+      </c>
+      <c r="CQ28">
+        <v>390755.0</v>
+      </c>
+      <c r="CR28">
+        <v>199541.0</v>
+      </c>
+      <c r="CS28">
+        <v>304173.0</v>
+      </c>
+      <c r="CT28">
+        <v>243203.0</v>
+      </c>
+      <c r="CU28">
+        <v>229015.0</v>
+      </c>
+      <c r="CV28">
+        <v>342465.0</v>
+      </c>
+      <c r="CW28">
+        <v>342465.0</v>
+      </c>
+      <c r="CX28">
+        <v>368832.0</v>
+      </c>
+      <c r="CY28">
+        <v>379456.0</v>
+      </c>
+      <c r="CZ28">
+        <v>280848.0</v>
+      </c>
+      <c r="DA28">
+        <v>493391.0</v>
+      </c>
+      <c r="DB28">
+        <v>509032.0</v>
+      </c>
+      <c r="DC28">
+        <v>342303.0</v>
+      </c>
+      <c r="DD28">
+        <v>275796.0</v>
+      </c>
+      <c r="DE28">
+        <v>327033.0</v>
+      </c>
+      <c r="DF28">
+        <v>309964.0</v>
+      </c>
+      <c r="DG28">
+        <v>700000.0</v>
+      </c>
+      <c r="DH28">
+        <v>134181.0</v>
+      </c>
+      <c r="DI28">
+        <v>292642.0</v>
+      </c>
+      <c r="DJ28">
+        <v>294911.0</v>
+      </c>
+      <c r="DK28">
+        <v>500000.0</v>
+      </c>
+      <c r="DL28">
+        <v>175638.0</v>
+      </c>
+      <c r="DM28">
+        <v>363442.0</v>
+      </c>
+      <c r="DN28">
+        <v>407857.0</v>
+      </c>
+      <c r="DO28">
+        <v>335665.0</v>
+      </c>
+      <c r="DP28">
+        <v>185495.0</v>
+      </c>
+      <c r="DQ28">
+        <v>420591.0</v>
+      </c>
+      <c r="DR28">
+        <v>439160.0</v>
+      </c>
+      <c r="DS28">
+        <v>426887.0</v>
+      </c>
+      <c r="DT28">
+        <v>66696.0</v>
+      </c>
+      <c r="DU28">
+        <v>377684.0</v>
+      </c>
+      <c r="DV28">
+        <v>343932.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>52800000.0</v>
+      </c>
+      <c r="C29">
+        <v>45900000.0</v>
+      </c>
+      <c r="D29">
+        <v>23500000.0</v>
+      </c>
+      <c r="E29">
+        <v>22200000.0</v>
+      </c>
+      <c r="F29">
+        <v>25400000.0</v>
+      </c>
+      <c r="G29">
+        <v>31800000.0</v>
+      </c>
+      <c r="H29">
+        <v>21400000.0</v>
+      </c>
+      <c r="I29">
+        <v>26100000.0</v>
+      </c>
+      <c r="J29">
+        <v>19200000.0</v>
+      </c>
+      <c r="K29">
+        <v>26600000.0</v>
+      </c>
+      <c r="L29">
+        <v>24700000.0</v>
+      </c>
+      <c r="M29">
+        <v>25000000.0</v>
+      </c>
+      <c r="N29">
+        <v>15800000.0</v>
+      </c>
+      <c r="O29">
+        <v>19000000.0</v>
+      </c>
+      <c r="P29">
+        <v>14100000.0</v>
+      </c>
+      <c r="Q29">
+        <v>21800000.0</v>
+      </c>
+      <c r="R29">
+        <v>23400000.0</v>
+      </c>
+      <c r="S29">
+        <v>10800000.0</v>
+      </c>
+      <c r="T29">
+        <v>-2400000.0</v>
+      </c>
+      <c r="U29">
+        <v>11800000.0</v>
+      </c>
+      <c r="V29">
+        <v>21000000.0</v>
+      </c>
+      <c r="W29">
+        <v>7400000.0</v>
+      </c>
+      <c r="X29">
+        <v>2500000.0</v>
+      </c>
+      <c r="Y29">
+        <v>12400000.0</v>
+      </c>
+      <c r="Z29">
+        <v>16800000.0</v>
+      </c>
+      <c r="AA29">
+        <v>5400000.0</v>
+      </c>
+      <c r="AB29">
+        <v>6900000.0</v>
+      </c>
+      <c r="AC29">
+        <v>5300000.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>220</v>
+      </c>
+      <c r="B30">
+        <v>540600000.0</v>
+      </c>
+      <c r="C30">
+        <v>218200000.0</v>
+      </c>
+      <c r="D30">
+        <v>193800000.0</v>
+      </c>
+      <c r="E30">
+        <v>169800000.0</v>
+      </c>
+      <c r="F30">
+        <v>160200000.0</v>
+      </c>
+      <c r="G30">
+        <v>161200000.0</v>
+      </c>
+      <c r="H30">
+        <v>30400000.0</v>
+      </c>
+      <c r="I30">
+        <v>159600000.0</v>
+      </c>
+      <c r="J30">
+        <v>157900000.0</v>
+      </c>
+      <c r="K30">
+        <v>131000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-25900000.0</v>
+      </c>
+      <c r="M30">
+        <v>28700000.0</v>
+      </c>
+      <c r="N30">
+        <v>1200000.0</v>
+      </c>
+      <c r="O30">
+        <v>129300000.0</v>
+      </c>
+      <c r="P30">
+        <v>-116200000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-145100000.0</v>
+      </c>
+      <c r="R30">
+        <v>-185300000.0</v>
+      </c>
+      <c r="S30">
+        <v>-149000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-138900000.0</v>
+      </c>
+      <c r="U30">
+        <v>-154000000.0</v>
+      </c>
+      <c r="V30">
+        <v>-165100000.0</v>
+      </c>
+      <c r="W30">
+        <v>-134800000.0</v>
+      </c>
+      <c r="X30">
+        <v>-120700000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-117100000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-106700000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-70200000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-64400000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-58400000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-59500000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-56100000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-60100000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-64800000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-69200000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-62900000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-61000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-64300000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-66600000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-61700000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-58700000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-61700000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-58100000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-57100000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-63800000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-57900000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-58600000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-53700000.0</v>
+      </c>
+      <c r="AV30">
+        <v>-51200000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-46700000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-49900000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-43600000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-61900000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-49800000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-49500000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-43200000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-56200000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-59900000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-59500000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-49500000.0</v>
+      </c>
+      <c r="BH30">
+        <v>-53300000.0</v>
+      </c>
+      <c r="BI30">
+        <v>-50300000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-49100000.0</v>
+      </c>
+      <c r="BK30">
+        <v>-47900000.0</v>
+      </c>
+      <c r="BL30">
+        <v>-36000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>-31100000.0</v>
+      </c>
+      <c r="BN30">
+        <v>-27700000.0</v>
+      </c>
+      <c r="BO30">
+        <v>-28300000.0</v>
+      </c>
+      <c r="BP30">
+        <v>-8700000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>-9300000.0</v>
+      </c>
+      <c r="BR30">
+        <v>-9800000.0</v>
+      </c>
+      <c r="BS30">
+        <v>-12900000.0</v>
+      </c>
+      <c r="BT30">
+        <v>-7967000.0</v>
+      </c>
+      <c r="BU30">
+        <v>-8500000.0</v>
+      </c>
+      <c r="BV30">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BW30">
+        <v>-10600000.0</v>
+      </c>
+      <c r="BX30">
+        <v>-9633000.0</v>
+      </c>
+      <c r="BY30">
+        <v>-7139000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>-7378000.0</v>
+      </c>
+      <c r="CA30">
+        <v>-6346000.0</v>
+      </c>
+      <c r="CB30">
+        <v>-4316000.0</v>
+      </c>
+      <c r="CC30">
+        <v>-4958000.0</v>
+      </c>
+      <c r="CD30">
+        <v>-3785000.0</v>
+      </c>
+      <c r="CE30">
+        <v>-3593000.0</v>
+      </c>
+      <c r="CF30">
+        <v>2553490.0</v>
+      </c>
+      <c r="CG30">
+        <v>-2900000.0</v>
+      </c>
+      <c r="CH30">
+        <v>-2559000.0</v>
+      </c>
+      <c r="CI30">
+        <v>-2608481.0</v>
+      </c>
+      <c r="CJ30">
+        <v>2334080.0</v>
+      </c>
+      <c r="CK30">
+        <v>1705540.0</v>
+      </c>
+      <c r="CL30">
+        <v>-2251640.0</v>
+      </c>
+      <c r="CM30">
+        <v>2089178.0</v>
+      </c>
+      <c r="CN30">
+        <v>1614627.0</v>
+      </c>
+      <c r="CO30">
+        <v>1376588.0</v>
+      </c>
+      <c r="CP30">
+        <v>1004576.0</v>
+      </c>
+      <c r="CQ30">
+        <v>961780.0</v>
+      </c>
+      <c r="CR30">
+        <v>788648.0</v>
+      </c>
+      <c r="CS30">
+        <v>970774.0</v>
+      </c>
+      <c r="CT30">
+        <v>926240.0</v>
+      </c>
+      <c r="CU30">
+        <v>949218.0</v>
+      </c>
+      <c r="CV30">
+        <v>1127169.0</v>
+      </c>
+      <c r="CW30">
+        <v>1166791.0</v>
+      </c>
+      <c r="CX30">
+        <v>1064414.0</v>
+      </c>
+      <c r="CY30">
+        <v>1197958.0</v>
+      </c>
+      <c r="CZ30">
+        <v>1785728.0</v>
+      </c>
+      <c r="DA30">
+        <v>1323998.0</v>
+      </c>
+      <c r="DB30">
+        <v>1537565.0</v>
+      </c>
+      <c r="DC30">
+        <v>1124908.0</v>
+      </c>
+      <c r="DD30">
+        <v>1663145.0</v>
+      </c>
+      <c r="DE30">
+        <v>1643486.0</v>
+      </c>
+      <c r="DF30">
+        <v>1645655.0</v>
+      </c>
+      <c r="DG30">
+        <v>1846421.0</v>
+      </c>
+      <c r="DH30">
+        <v>1746621.0</v>
+      </c>
+      <c r="DI30">
+        <v>1730746.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1892197.0</v>
+      </c>
+      <c r="DK30">
+        <v>2175424.0</v>
+      </c>
+      <c r="DL30">
+        <v>2283186.0</v>
+      </c>
+      <c r="DM30">
+        <v>2286308.0</v>
+      </c>
+      <c r="DN30">
+        <v>2057102.0</v>
+      </c>
+      <c r="DO30">
+        <v>1840945.0</v>
+      </c>
+      <c r="DP30">
+        <v>1695085.0</v>
+      </c>
+      <c r="DQ30">
+        <v>1946460.0</v>
+      </c>
+      <c r="DR30">
+        <v>2197087.0</v>
+      </c>
+      <c r="DS30">
+        <v>1788638.0</v>
+      </c>
+      <c r="DT30">
+        <v>1578303.0</v>
+      </c>
+      <c r="DU30">
+        <v>1846879.0</v>
+      </c>
+      <c r="DV30">
+        <v>1402756.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>221</v>
+      </c>
+      <c r="B31">
+        <v>-490300000.0</v>
+      </c>
+      <c r="C31">
+        <v>-492200000.0</v>
+      </c>
+      <c r="D31">
+        <v>-438300000.0</v>
+      </c>
+      <c r="E31">
+        <v>-394500000.0</v>
+      </c>
+      <c r="F31">
+        <v>-333500000.0</v>
+      </c>
+      <c r="G31">
+        <v>-322700000.0</v>
+      </c>
+      <c r="H31">
+        <v>-332000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-323900000.0</v>
+      </c>
+      <c r="J31">
+        <v>-269200000.0</v>
+      </c>
+      <c r="K31">
+        <v>-250200000.0</v>
+      </c>
+      <c r="L31">
+        <v>-328300000.0</v>
+      </c>
+      <c r="M31">
+        <v>-341400000.0</v>
+      </c>
+      <c r="N31">
+        <v>-341900000.0</v>
+      </c>
+      <c r="O31">
+        <v>-145900000.0</v>
+      </c>
+      <c r="P31">
+        <v>-321300000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-303200000.0</v>
+      </c>
+      <c r="R31">
+        <v>-312900000.0</v>
+      </c>
+      <c r="S31">
+        <v>-261300000.0</v>
+      </c>
+      <c r="T31">
+        <v>-256800000.0</v>
+      </c>
+      <c r="U31">
+        <v>-252000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-257900000.0</v>
+      </c>
+      <c r="W31">
+        <v>-229200000.0</v>
+      </c>
+      <c r="X31">
+        <v>-146300000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-178900000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-187300000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-148800000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-139300000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-144000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-134300000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-124600000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-121900000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-121700000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-124800000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-111700000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-153600000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-108300000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-109600000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-105900000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-91800000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-95900000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-92900000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-90600000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-98100000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-86200000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-89800000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-79600000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-78900000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-75600000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-69500000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1700000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-74200000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-73400000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-70400000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-107500000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-115300000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-112400000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-94900000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-95100000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-88100000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-89700000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-90800000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-70600000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-64800000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-55600000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-60100000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-17500000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-17700000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-20600000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-22400000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-18635000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-17100000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-21200000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-19900000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-19557000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-15178000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-13503000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-11236000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-7763000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-8869000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-7336000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-6648000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-548927.0</v>
+      </c>
+      <c r="CG31">
+        <v>-5408000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-5574000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-5091368.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-266961.0</v>
+      </c>
+      <c r="CK31">
+        <v>-362898.0</v>
+      </c>
+      <c r="CL31">
+        <v>-4658937.0</v>
+      </c>
+      <c r="CM31">
+        <v>-24068.0</v>
+      </c>
+      <c r="CN31">
+        <v>-4081463.0</v>
+      </c>
+      <c r="CO31">
+        <v>-13711.0</v>
+      </c>
+      <c r="CP31">
+        <v>-639.0</v>
+      </c>
+      <c r="CQ31"/>
+      <c r="CR31">
+        <v>-61925.0</v>
+      </c>
+      <c r="CS31">
+        <v>-123229.0</v>
+      </c>
+      <c r="CT31"/>
+      <c r="CU31">
+        <v>413009.0</v>
+      </c>
+      <c r="CV31">
+        <v>-40147.0</v>
+      </c>
+      <c r="CW31">
+        <v>-40147.0</v>
+      </c>
+      <c r="CX31">
+        <v>-1370.0</v>
+      </c>
+      <c r="CY31">
+        <v>-370.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-278.0</v>
+      </c>
+      <c r="DA31">
+        <v>-3870.0</v>
+      </c>
+      <c r="DB31">
+        <v>-427.0</v>
+      </c>
+      <c r="DC31">
+        <v>-534.0</v>
+      </c>
+      <c r="DD31">
+        <v>-2484.0</v>
+      </c>
+      <c r="DE31">
+        <v>-1249.0</v>
+      </c>
+      <c r="DF31">
+        <v>-895.0</v>
+      </c>
+      <c r="DG31">
+        <v>-36237.0</v>
+      </c>
+      <c r="DH31">
+        <v>-5705.0</v>
+      </c>
+      <c r="DI31">
+        <v>-490.0</v>
+      </c>
+      <c r="DJ31">
+        <v>-2046.0</v>
+      </c>
+      <c r="DK31">
+        <v>-4501.0</v>
+      </c>
+      <c r="DL31">
+        <v>-3543.0</v>
+      </c>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31">
+        <v>-6118.0</v>
+      </c>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31">
+        <v>-3621.0</v>
+      </c>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32">
+        <v>45762600000.0</v>
+      </c>
+      <c r="C32">
+        <v>39029900000.0</v>
+      </c>
+      <c r="D32">
+        <v>32723400000.0</v>
+      </c>
+      <c r="E32">
+        <v>34828800000.0</v>
+      </c>
+      <c r="F32">
+        <v>36890700000.0</v>
+      </c>
+      <c r="G32">
+        <v>27935300000.0</v>
+      </c>
+      <c r="H32">
+        <v>31139000000.0</v>
+      </c>
+      <c r="I32">
+        <v>27069700000.0</v>
+      </c>
+      <c r="J32">
+        <v>22106100000.0</v>
+      </c>
+      <c r="K32">
+        <v>19573000000.0</v>
+      </c>
+      <c r="L32">
+        <v>16635600000.0</v>
+      </c>
+      <c r="M32">
+        <v>15047900000.0</v>
+      </c>
+      <c r="N32">
+        <v>16161000000.0</v>
+      </c>
+      <c r="O32">
+        <v>13011600000.0</v>
+      </c>
+      <c r="P32">
+        <v>16381000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>18930900000.0</v>
+      </c>
+      <c r="R32">
+        <v>16382700000.0</v>
+      </c>
+      <c r="S32">
+        <v>14341400000.0</v>
+      </c>
+      <c r="T32">
+        <v>11846800000.0</v>
+      </c>
+      <c r="U32">
+        <v>10192100000.0</v>
+      </c>
+      <c r="V32">
+        <v>11244800000.0</v>
+      </c>
+      <c r="W32">
+        <v>9250500000.0</v>
+      </c>
+      <c r="X32">
+        <v>14284900000.0</v>
+      </c>
+      <c r="Y32">
+        <v>8243400000.0</v>
+      </c>
+      <c r="Z32">
+        <v>20366300000.0</v>
+      </c>
+      <c r="AA32">
+        <v>11245000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>11279600000.0</v>
+      </c>
+      <c r="AC32">
+        <v>7873000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>7192200000.0</v>
+      </c>
+      <c r="AE32">
+        <v>6552200000.0</v>
+      </c>
+      <c r="AF32">
+        <v>6078800000.0</v>
+      </c>
+      <c r="AG32">
+        <v>7118300000.0</v>
+      </c>
+      <c r="AH32">
+        <v>6507000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>7918600000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>12382500000.0</v>
+      </c>
+      <c r="AK32">
+        <v>5505900000.0</v>
+      </c>
+      <c r="AL32">
+        <v>5460800000.0</v>
+      </c>
+      <c r="AM32">
+        <v>6074400000.0</v>
+      </c>
+      <c r="AN32">
+        <v>2777600000.0</v>
+      </c>
+      <c r="AO32">
+        <v>4868500000.0</v>
+      </c>
+      <c r="AP32">
+        <v>3708900000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3399900000.0</v>
+      </c>
+      <c r="AR32">
+        <v>2628400000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3995100000.0</v>
+      </c>
+      <c r="AT32">
+        <v>14442000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>13627700000.0</v>
+      </c>
+      <c r="AV32">
+        <v>10655700000.0</v>
+      </c>
+      <c r="AW32">
+        <v>7005100000.0</v>
+      </c>
+      <c r="AX32">
+        <v>8452900000.0</v>
+      </c>
+      <c r="AY32">
+        <v>7908700000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>6896200000.0</v>
+      </c>
+      <c r="BA32">
+        <v>9659100000.0</v>
+      </c>
+      <c r="BB32">
+        <v>11769300000.0</v>
+      </c>
+      <c r="BC32">
+        <v>12552800000.0</v>
+      </c>
+      <c r="BD32">
+        <v>17668100000.0</v>
+      </c>
+      <c r="BE32">
+        <v>17351100000.0</v>
+      </c>
+      <c r="BF32">
+        <v>16951000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>17290400000.0</v>
+      </c>
+      <c r="BH32">
+        <v>24070400000.0</v>
+      </c>
+      <c r="BI32">
+        <v>20573400000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>14583000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>16270800000.0</v>
+      </c>
+      <c r="BL32">
+        <v>15706300000.0</v>
+      </c>
+      <c r="BM32">
+        <v>14192400000.0</v>
+      </c>
+      <c r="BN32">
+        <v>9054600000.0</v>
+      </c>
+      <c r="BO32">
+        <v>7987000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>10008300000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>7630000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>15431100000.0</v>
+      </c>
+      <c r="BS32">
+        <v>10534900000.0</v>
+      </c>
+      <c r="BT32">
+        <v>6942002000.0</v>
+      </c>
+      <c r="BU32">
+        <v>5766200000.0</v>
+      </c>
+      <c r="BV32">
+        <v>3486800000.0</v>
+      </c>
+      <c r="BW32">
+        <v>2160630000.0</v>
+      </c>
+      <c r="BX32">
+        <v>2083082000.0</v>
+      </c>
+      <c r="BY32">
+        <v>1411335000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>486240000.0</v>
+      </c>
+      <c r="CA32">
+        <v>479657000.0</v>
+      </c>
+      <c r="CB32">
+        <v>16647000.0</v>
+      </c>
+      <c r="CC32">
+        <v>186494000.0</v>
+      </c>
+      <c r="CD32">
+        <v>131723000.0</v>
+      </c>
+      <c r="CE32">
+        <v>19049477.0</v>
+      </c>
+      <c r="CF32">
+        <v>7615300.0</v>
+      </c>
+      <c r="CG32">
+        <v>6282382.0</v>
+      </c>
+      <c r="CH32">
+        <v>6157050.0</v>
+      </c>
+      <c r="CI32">
+        <v>6085299.0</v>
+      </c>
+      <c r="CJ32">
+        <v>5712990.0</v>
+      </c>
+      <c r="CK32">
+        <v>4627179.0</v>
+      </c>
+      <c r="CL32">
+        <v>6368934.0</v>
+      </c>
+      <c r="CM32">
+        <v>5328626.0</v>
+      </c>
+      <c r="CN32">
+        <v>4578689.0</v>
+      </c>
+      <c r="CO32">
+        <v>2546728.0</v>
+      </c>
+      <c r="CP32">
+        <v>1602944.0</v>
+      </c>
+      <c r="CQ32">
+        <v>2040744.0</v>
+      </c>
+      <c r="CR32">
+        <v>1836939.0</v>
+      </c>
+      <c r="CS32">
+        <v>1121758.0</v>
+      </c>
+      <c r="CT32">
+        <v>830515.0</v>
+      </c>
+      <c r="CU32">
+        <v>1439670.0</v>
+      </c>
+      <c r="CV32">
+        <v>1223491.0</v>
+      </c>
+      <c r="CW32">
+        <v>1223491.0</v>
+      </c>
+      <c r="CX32">
+        <v>983937.0</v>
+      </c>
+      <c r="CY32">
+        <v>1420272.0</v>
+      </c>
+      <c r="CZ32">
+        <v>2328499.0</v>
+      </c>
+      <c r="DA32">
+        <v>2784005.0</v>
+      </c>
+      <c r="DB32">
+        <v>3679626.0</v>
+      </c>
+      <c r="DC32">
+        <v>3510278.0</v>
+      </c>
+      <c r="DD32">
+        <v>2436694.0</v>
+      </c>
+      <c r="DE32">
+        <v>2373270.0</v>
+      </c>
+      <c r="DF32">
+        <v>2587143.0</v>
+      </c>
+      <c r="DG32">
+        <v>2519817.0</v>
+      </c>
+      <c r="DH32">
+        <v>1892671.0</v>
+      </c>
+      <c r="DI32">
+        <v>2208316.0</v>
+      </c>
+      <c r="DJ32">
+        <v>2563038.0</v>
+      </c>
+      <c r="DK32">
+        <v>2686199.0</v>
+      </c>
+      <c r="DL32">
+        <v>3235460.0</v>
+      </c>
+      <c r="DM32">
+        <v>3422646.0</v>
+      </c>
+      <c r="DN32">
+        <v>2955793.0</v>
+      </c>
+      <c r="DO32">
+        <v>2687722.0</v>
+      </c>
+      <c r="DP32">
+        <v>2476524.0</v>
+      </c>
+      <c r="DQ32">
+        <v>2841645.0</v>
+      </c>
+      <c r="DR32">
+        <v>3343794.0</v>
+      </c>
+      <c r="DS32">
+        <v>2659332.0</v>
+      </c>
+      <c r="DT32">
+        <v>2657822.0</v>
+      </c>
+      <c r="DU32">
+        <v>2606274.0</v>
+      </c>
+      <c r="DV32">
+        <v>1891251.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2">
+        <v>6672600000.0</v>
+      </c>
+      <c r="C2">
+        <v>6041700000.0</v>
+      </c>
+      <c r="D2">
+        <v>6100000.0</v>
+      </c>
+      <c r="E2">
+        <v>6509500000.0</v>
+      </c>
+      <c r="F2">
+        <v>4468400000.0</v>
+      </c>
+      <c r="G2">
+        <v>2451300000.0</v>
+      </c>
+      <c r="H2">
+        <v>2287600000.0</v>
+      </c>
+      <c r="I2">
+        <v>2659800000.0</v>
+      </c>
+      <c r="J2">
+        <v>1637600000.0</v>
+      </c>
+      <c r="K2">
+        <v>268100000.0</v>
+      </c>
+      <c r="L2">
+        <v>231300000.0</v>
+      </c>
+      <c r="M2">
+        <v>156100000.0</v>
+      </c>
+      <c r="N2">
+        <v>236300000.0</v>
+      </c>
+      <c r="O2">
+        <v>220600000.0</v>
+      </c>
+      <c r="P2">
+        <v>81900000.0</v>
+      </c>
+      <c r="Q2">
+        <v>60500000.0</v>
+      </c>
+      <c r="R2">
+        <v>62800000.0</v>
+      </c>
+      <c r="S2">
+        <v>53700000.0</v>
+      </c>
+      <c r="T2">
+        <v>38000000.0</v>
+      </c>
+      <c r="U2">
+        <v>20200000.0</v>
+      </c>
+      <c r="V2">
+        <v>21084000.0</v>
+      </c>
+      <c r="W2">
+        <v>7066572.0</v>
+      </c>
+      <c r="X2">
+        <v>4483603.0</v>
+      </c>
+      <c r="Y2">
+        <v>1011301.0</v>
+      </c>
+      <c r="Z2">
+        <v>5271859.0</v>
+      </c>
+      <c r="AA2">
+        <v>4209004.0</v>
+      </c>
+      <c r="AB2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2962847.0</v>
+      </c>
+      <c r="AD2">
+        <v>2926653.0</v>
+      </c>
+      <c r="AE2">
+        <v>1604871.0</v>
+      </c>
+      <c r="AF2">
+        <v>2010266.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B3">
+        <v>65400000</v>
+      </c>
+      <c r="C3">
+        <v>65200000</v>
+      </c>
+      <c r="D3">
+        <v>17900000</v>
+      </c>
+      <c r="E3">
+        <v>49500000</v>
+      </c>
+      <c r="F3">
+        <v>62100000</v>
+      </c>
+      <c r="G3">
+        <v>16600000</v>
+      </c>
+      <c r="H3">
+        <v>11900000</v>
+      </c>
+      <c r="I3">
+        <v>12500000</v>
+      </c>
+      <c r="J3">
+        <v>16100000</v>
+      </c>
+      <c r="K3">
+        <v>15400000</v>
+      </c>
+      <c r="L3">
+        <v>9100000</v>
+      </c>
+      <c r="M3">
+        <v>4300000</v>
+      </c>
+      <c r="N3">
+        <v>4900000</v>
+      </c>
+      <c r="O3">
+        <v>8700000</v>
+      </c>
+      <c r="P3">
+        <v>10100000</v>
+      </c>
+      <c r="Q3">
+        <v>4700000</v>
+      </c>
+      <c r="R3">
+        <v>2800000</v>
+      </c>
+      <c r="S3">
+        <v>1100000</v>
+      </c>
+      <c r="T3">
+        <v>1200000</v>
+      </c>
+      <c r="U3">
+        <v>600000</v>
+      </c>
+      <c r="V3">
+        <v>303000</v>
+      </c>
+      <c r="W3">
+        <v>254057</v>
+      </c>
+      <c r="X3">
+        <v>298859</v>
+      </c>
+      <c r="Y3">
+        <v>44070</v>
+      </c>
+      <c r="Z3">
+        <v>567421</v>
+      </c>
+      <c r="AA3">
+        <v>545157</v>
+      </c>
+      <c r="AB3">
+        <v>400000</v>
+      </c>
+      <c r="AC3">
+        <v>58724</v>
+      </c>
+      <c r="AD3">
+        <v>250096</v>
+      </c>
+      <c r="AE3">
+        <v>202980</v>
+      </c>
+      <c r="AF3">
+        <v>99517</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>2027300000.0</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4">
+        <v>163700000.0</v>
+      </c>
+      <c r="I4">
+        <v>27400000.0</v>
+      </c>
+      <c r="J4">
+        <v>-1300000.0</v>
+      </c>
+      <c r="K4">
+        <v>48100000.0</v>
+      </c>
+      <c r="L4">
+        <v>36800000.0</v>
+      </c>
+      <c r="M4">
+        <v>75200000.0</v>
+      </c>
+      <c r="N4">
+        <v>-80200000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>-1640900000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>211400000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1238000000.0</v>
+      </c>
+      <c r="J5">
+        <v>532900000.0</v>
+      </c>
+      <c r="K5">
+        <v>-566700000.0</v>
+      </c>
+      <c r="L5">
+        <v>-693800000.0</v>
+      </c>
+      <c r="M5">
+        <v>-193300000.0</v>
+      </c>
+      <c r="N5">
+        <v>-44800000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B6">
+        <v>4847600000.0</v>
+      </c>
+      <c r="C6">
+        <v>630900000.0</v>
+      </c>
+      <c r="D6">
+        <v>-4000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-224400000.0</v>
+      </c>
+      <c r="F6">
+        <v>2041100000.0</v>
+      </c>
+      <c r="G6">
+        <v>2017100000.0</v>
+      </c>
+      <c r="H6">
+        <v>163700000.0</v>
+      </c>
+      <c r="I6">
+        <v>-372200000.0</v>
+      </c>
+      <c r="J6">
+        <v>1022200000.0</v>
+      </c>
+      <c r="K6">
+        <v>48100000.0</v>
+      </c>
+      <c r="L6">
+        <v>36800000.0</v>
+      </c>
+      <c r="M6">
+        <v>75200000.0</v>
+      </c>
+      <c r="N6">
+        <v>-80200000.0</v>
+      </c>
+      <c r="O6">
+        <v>15700000.0</v>
+      </c>
+      <c r="P6">
+        <v>138700000.0</v>
+      </c>
+      <c r="Q6">
+        <v>21400000.0</v>
+      </c>
+      <c r="R6">
+        <v>-2300000.0</v>
+      </c>
+      <c r="S6">
+        <v>9100000.0</v>
+      </c>
+      <c r="T6">
+        <v>15700000.0</v>
+      </c>
+      <c r="U6">
+        <v>17800000.0</v>
+      </c>
+      <c r="V6">
+        <v>-842000.0</v>
+      </c>
+      <c r="W6">
+        <v>14017895.0</v>
+      </c>
+      <c r="X6">
+        <v>2582969.0</v>
+      </c>
+      <c r="Y6">
+        <v>3472302.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4260558.0</v>
+      </c>
+      <c r="AA6">
+        <v>1062855.0</v>
+      </c>
+      <c r="AB6">
+        <v>1200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>76022.0</v>
+      </c>
+      <c r="AD6">
+        <v>36194.0</v>
+      </c>
+      <c r="AE6">
+        <v>1321782.0</v>
+      </c>
+      <c r="AF6">
+        <v>-405395.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B7">
+        <v>3917200000.0</v>
+      </c>
+      <c r="C7">
+        <v>16700000.0</v>
+      </c>
+      <c r="D7">
+        <v>45800000.0</v>
+      </c>
+      <c r="E7">
+        <v>-534600000.0</v>
+      </c>
+      <c r="F7">
+        <v>1930600000.0</v>
+      </c>
+      <c r="G7">
+        <v>1793900000.0</v>
+      </c>
+      <c r="H7">
+        <v>88900000.0</v>
+      </c>
+      <c r="I7">
+        <v>-574400000.0</v>
+      </c>
+      <c r="J7">
+        <v>972100000.0</v>
+      </c>
+      <c r="K7">
+        <v>-94300000.0</v>
+      </c>
+      <c r="L7">
+        <v>-40900000.0</v>
+      </c>
+      <c r="M7">
+        <v>101700000.0</v>
+      </c>
+      <c r="N7">
+        <v>23200000.0</v>
+      </c>
+      <c r="O7">
+        <v>-121000000.0</v>
+      </c>
+      <c r="P7">
+        <v>157900000.0</v>
+      </c>
+      <c r="Q7">
+        <v>91700000.0</v>
+      </c>
+      <c r="R7">
+        <v>-26300000.0</v>
+      </c>
+      <c r="S7">
+        <v>-71200000.0</v>
+      </c>
+      <c r="T7">
+        <v>-40100000.0</v>
+      </c>
+      <c r="U7">
+        <v>-9800000.0</v>
+      </c>
+      <c r="V7">
+        <v>-4817915.0</v>
+      </c>
+      <c r="W7">
+        <v>5131471.0</v>
+      </c>
+      <c r="X7">
+        <v>-2777275.0</v>
+      </c>
+      <c r="Y7">
+        <v>1941789.0</v>
+      </c>
+      <c r="Z7">
+        <v>304513.0</v>
+      </c>
+      <c r="AA7">
+        <v>-3586.0</v>
+      </c>
+      <c r="AB7">
+        <v>600000.0</v>
+      </c>
+      <c r="AC7">
+        <v>454475.0</v>
+      </c>
+      <c r="AD7">
+        <v>-443002.0</v>
+      </c>
+      <c r="AE7">
+        <v>268532.0</v>
+      </c>
+      <c r="AF7">
+        <v>-907739.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>-204700000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
+        <v>-375100000.0</v>
+      </c>
+      <c r="I8">
+        <v>391300000.0</v>
+      </c>
+      <c r="J8">
+        <v>-997200000.0</v>
+      </c>
+      <c r="K8">
+        <v>293000000.0</v>
+      </c>
+      <c r="L8">
+        <v>-333700000.0</v>
+      </c>
+      <c r="M8">
+        <v>5200000.0</v>
+      </c>
+      <c r="N8">
+        <v>-10500000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9">
+        <v>-4928700000.0</v>
+      </c>
+      <c r="C9">
+        <v>-60400000.0</v>
+      </c>
+      <c r="D9">
+        <v>-32800000.0</v>
+      </c>
+      <c r="E9">
+        <v>1412900000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1349100000.0</v>
+      </c>
+      <c r="G9">
+        <v>-850000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2002300000.0</v>
+      </c>
+      <c r="I9">
+        <v>-931200000.0</v>
+      </c>
+      <c r="J9">
+        <v>-109900000.0</v>
+      </c>
+      <c r="K9">
+        <v>-79000000.0</v>
+      </c>
+      <c r="L9">
+        <v>26100000.0</v>
+      </c>
+      <c r="M9">
+        <v>-127200000.0</v>
+      </c>
+      <c r="N9">
+        <v>88100000.0</v>
+      </c>
+      <c r="O9">
+        <v>-74000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-625100000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-22400000.0</v>
+      </c>
+      <c r="R9">
+        <v>13100000.0</v>
+      </c>
+      <c r="S9">
+        <v>-8300000.0</v>
+      </c>
+      <c r="T9">
+        <v>-92700000.0</v>
+      </c>
+      <c r="U9">
+        <v>-17500000.0</v>
+      </c>
+      <c r="V9">
+        <v>818914.0</v>
+      </c>
+      <c r="W9">
+        <v>1672851.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
+        <v>-934764.0</v>
+      </c>
+      <c r="AA9"/>
+      <c r="AB9">
+        <v>764899.0</v>
+      </c>
+      <c r="AC9">
+        <v>-386703.0</v>
+      </c>
+      <c r="AD9">
+        <v>-95544.0</v>
+      </c>
+      <c r="AE9">
+        <v>-55355.0</v>
+      </c>
+      <c r="AF9">
+        <v>-152734.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B10">
+        <v>-231200000.0</v>
+      </c>
+      <c r="C10">
+        <v>-144100000.0</v>
+      </c>
+      <c r="D10">
+        <v>142000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-67200000.0</v>
+      </c>
+      <c r="F10">
+        <v>-166400000.0</v>
+      </c>
+      <c r="G10">
+        <v>-51800000.0</v>
+      </c>
+      <c r="H10">
+        <v>3000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-98700000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1700000.0</v>
+      </c>
+      <c r="K10">
+        <v>-91000000.0</v>
+      </c>
+      <c r="L10">
+        <v>7100000.0</v>
+      </c>
+      <c r="M10">
+        <v>17800000.0</v>
+      </c>
+      <c r="N10">
+        <v>72700000.0</v>
+      </c>
+      <c r="O10">
+        <v>29000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-35600000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-18100000.0</v>
+      </c>
+      <c r="R10">
+        <v>-49600000.0</v>
+      </c>
+      <c r="S10">
+        <v>-17800000.0</v>
+      </c>
+      <c r="T10">
+        <v>-24100000.0</v>
+      </c>
+      <c r="U10">
+        <v>-15300000.0</v>
+      </c>
+      <c r="V10">
+        <v>-2274854.0</v>
+      </c>
+      <c r="W10">
+        <v>3058507.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
+        <v>4494885.0</v>
+      </c>
+      <c r="AA10"/>
+      <c r="AB10">
+        <v>766391.0</v>
+      </c>
+      <c r="AC10">
+        <v>-328312.0</v>
+      </c>
+      <c r="AD10">
+        <v>-302726.0</v>
+      </c>
+      <c r="AE10">
+        <v>539881.0</v>
+      </c>
+      <c r="AF10">
+        <v>-629237.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2202800000.0</v>
+      </c>
+      <c r="F11">
+        <v>3964500000.0</v>
+      </c>
+      <c r="G11">
+        <v>2407200000.0</v>
+      </c>
+      <c r="H11">
+        <v>136300000.0</v>
+      </c>
+      <c r="I11">
+        <v>510800000.0</v>
+      </c>
+      <c r="J11">
+        <v>147200000.0</v>
+      </c>
+      <c r="K11">
+        <v>125900000.0</v>
+      </c>
+      <c r="L11">
+        <v>986800000.0</v>
+      </c>
+      <c r="M11">
+        <v>277500000.0</v>
+      </c>
+      <c r="N11">
+        <v>6600000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>233</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>33200000.0</v>
+      </c>
+      <c r="F12">
+        <v>13500000.0</v>
+      </c>
+      <c r="G12">
+        <v>-49000000.0</v>
+      </c>
+      <c r="H12">
+        <v>6100000.0</v>
+      </c>
+      <c r="I12">
+        <v>32700000.0</v>
+      </c>
+      <c r="J12">
+        <v>47200000.0</v>
+      </c>
+      <c r="K12">
+        <v>2900000.0</v>
+      </c>
+      <c r="L12">
+        <v>7700000.0</v>
+      </c>
+      <c r="M12">
+        <v>-2200000.0</v>
+      </c>
+      <c r="N12">
+        <v>-7600000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-2563700000.0</v>
+      </c>
+      <c r="F13">
+        <v>-74800000.0</v>
+      </c>
+      <c r="G13">
+        <v>-551000000.0</v>
+      </c>
+      <c r="H13">
+        <v>86300000.0</v>
+      </c>
+      <c r="I13">
+        <v>-964100000.0</v>
+      </c>
+      <c r="J13">
+        <v>942300000.0</v>
+      </c>
+      <c r="K13">
+        <v>-235500000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B14">
+        <v>99000000.0</v>
+      </c>
+      <c r="C14">
+        <v>74600000.0</v>
+      </c>
+      <c r="D14">
+        <v>19500000.0</v>
+      </c>
+      <c r="E14">
+        <v>60300000.0</v>
+      </c>
+      <c r="F14">
+        <v>48700000.0</v>
+      </c>
+      <c r="G14">
+        <v>29600000.0</v>
+      </c>
+      <c r="H14">
+        <v>14000000.0</v>
+      </c>
+      <c r="I14">
+        <v>11600000.0</v>
+      </c>
+      <c r="J14">
+        <v>9800000.0</v>
+      </c>
+      <c r="K14">
+        <v>7800000.0</v>
+      </c>
+      <c r="L14">
+        <v>7200000.0</v>
+      </c>
+      <c r="M14">
+        <v>7300000.0</v>
+      </c>
+      <c r="N14">
+        <v>8000000.0</v>
+      </c>
+      <c r="O14">
+        <v>7200000.0</v>
+      </c>
+      <c r="P14">
+        <v>4700000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1700000.0</v>
+      </c>
+      <c r="R14">
+        <v>900000.0</v>
+      </c>
+      <c r="S14">
+        <v>1200000.0</v>
+      </c>
+      <c r="T14">
+        <v>800000.0</v>
+      </c>
+      <c r="U14">
+        <v>400000.0</v>
+      </c>
+      <c r="V14">
+        <v>320394.0</v>
+      </c>
+      <c r="W14">
+        <v>185769.0</v>
+      </c>
+      <c r="X14">
+        <v>362341.0</v>
+      </c>
+      <c r="Y14">
+        <v>376975.0</v>
+      </c>
+      <c r="Z14">
+        <v>528834.0</v>
+      </c>
+      <c r="AA14">
+        <v>367118.0</v>
+      </c>
+      <c r="AB14">
+        <v>200000.0</v>
+      </c>
+      <c r="AC14">
+        <v>177991.0</v>
+      </c>
+      <c r="AD14">
+        <v>162122.0</v>
+      </c>
+      <c r="AE14">
+        <v>126017.0</v>
+      </c>
+      <c r="AF14">
+        <v>89248.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B15">
+        <v>178100000.0</v>
+      </c>
+      <c r="C15">
+        <v>48100000.0</v>
+      </c>
+      <c r="D15">
+        <v>12700000.0</v>
+      </c>
+      <c r="E15">
+        <v>9600000.0</v>
+      </c>
+      <c r="F15">
+        <v>125000000.0</v>
+      </c>
+      <c r="G15">
+        <v>5500000.0</v>
+      </c>
+      <c r="H15">
+        <v>1195400000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16">
+        <v>11520200000.0</v>
+      </c>
+      <c r="C16">
+        <v>6672600000.0</v>
+      </c>
+      <c r="D16">
+        <v>2100000.0</v>
+      </c>
+      <c r="E16">
+        <v>6285100000.0</v>
+      </c>
+      <c r="F16">
+        <v>6509500000.0</v>
+      </c>
+      <c r="G16">
+        <v>4468400000.0</v>
+      </c>
+      <c r="H16">
+        <v>2451300000.0</v>
+      </c>
+      <c r="I16">
+        <v>2287600000.0</v>
+      </c>
+      <c r="J16">
+        <v>2659800000.0</v>
+      </c>
+      <c r="K16">
+        <v>316200000.0</v>
+      </c>
+      <c r="L16">
+        <v>268100000.0</v>
+      </c>
+      <c r="M16">
+        <v>231300000.0</v>
+      </c>
+      <c r="N16">
+        <v>156100000.0</v>
+      </c>
+      <c r="O16">
+        <v>236300000.0</v>
+      </c>
+      <c r="P16">
+        <v>220600000.0</v>
+      </c>
+      <c r="Q16">
+        <v>81900000.0</v>
+      </c>
+      <c r="R16">
+        <v>60500000.0</v>
+      </c>
+      <c r="S16">
+        <v>62800000.0</v>
+      </c>
+      <c r="T16">
+        <v>53700000.0</v>
+      </c>
+      <c r="U16">
+        <v>38000000.0</v>
+      </c>
+      <c r="V16">
+        <v>20241886.0</v>
+      </c>
+      <c r="W16">
+        <v>21084467.0</v>
+      </c>
+      <c r="X16">
+        <v>7066572.0</v>
+      </c>
+      <c r="Y16">
+        <v>4483603.0</v>
+      </c>
+      <c r="Z16">
+        <v>1011301.0</v>
+      </c>
+      <c r="AA16">
+        <v>5271859.0</v>
+      </c>
+      <c r="AB16">
+        <v>4200000.0</v>
+      </c>
+      <c r="AC16">
+        <v>3038869.0</v>
+      </c>
+      <c r="AD16">
+        <v>2962847.0</v>
+      </c>
+      <c r="AE16">
+        <v>2926653.0</v>
+      </c>
+      <c r="AF16">
+        <v>1604871.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>238</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17">
+        <v>-700000.0</v>
+      </c>
+      <c r="I17">
+        <v>-4100000.0</v>
+      </c>
+      <c r="J17">
+        <v>1400000.0</v>
+      </c>
+      <c r="K17">
+        <v>-9600000.0</v>
+      </c>
+      <c r="L17">
+        <v>-600000.0</v>
+      </c>
+      <c r="M17">
+        <v>-4300000.0</v>
+      </c>
+      <c r="N17">
+        <v>-500000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>239</v>
+      </c>
+      <c r="B18">
+        <v>4322900000.0</v>
+      </c>
+      <c r="C18">
+        <v>441700000.0</v>
+      </c>
+      <c r="D18">
+        <v>142900000.0</v>
+      </c>
+      <c r="E18">
+        <v>-279000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2060600000.0</v>
+      </c>
+      <c r="G18">
+        <v>1934000000.0</v>
+      </c>
+      <c r="H18">
+        <v>183700000.0</v>
+      </c>
+      <c r="I18">
+        <v>-486100000.0</v>
+      </c>
+      <c r="J18">
+        <v>1021300000.0</v>
+      </c>
+      <c r="K18">
+        <v>-43200000.0</v>
+      </c>
+      <c r="L18">
+        <v>28800000.0</v>
+      </c>
+      <c r="M18">
+        <v>128300000.0</v>
+      </c>
+      <c r="N18">
+        <v>40000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-100800000.0</v>
+      </c>
+      <c r="P18">
+        <v>198900000.0</v>
+      </c>
+      <c r="Q18">
+        <v>108300000.0</v>
+      </c>
+      <c r="R18">
+        <v>-20200000.0</v>
+      </c>
+      <c r="S18">
+        <v>-29700000.0</v>
+      </c>
+      <c r="T18">
+        <v>-51000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4600000.0</v>
+      </c>
+      <c r="V18">
+        <v>-2373000.0</v>
+      </c>
+      <c r="W18">
+        <v>7539913.0</v>
+      </c>
+      <c r="X18">
+        <v>-1182760.0</v>
+      </c>
+      <c r="Y18">
+        <v>2458207.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4339688.0</v>
+      </c>
+      <c r="AA18">
+        <v>601059.0</v>
+      </c>
+      <c r="AB18">
+        <v>900000.0</v>
+      </c>
+      <c r="AC18">
+        <v>274928.0</v>
+      </c>
+      <c r="AD18">
+        <v>169050.0</v>
+      </c>
+      <c r="AE18">
+        <v>828088.0</v>
+      </c>
+      <c r="AF18">
+        <v>-439560.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>240</v>
+      </c>
+      <c r="B19">
+        <v>-465500000.0</v>
+      </c>
+      <c r="C19">
+        <v>-63700000.0</v>
+      </c>
+      <c r="D19">
+        <v>-50800000.0</v>
+      </c>
+      <c r="E19">
+        <v>-49500000.0</v>
+      </c>
+      <c r="F19">
+        <v>-59800000.0</v>
+      </c>
+      <c r="G19">
+        <v>-241600000.0</v>
+      </c>
+      <c r="H19">
+        <v>-40800000.0</v>
+      </c>
+      <c r="I19">
+        <v>-15400000.0</v>
+      </c>
+      <c r="J19">
+        <v>-22300000.0</v>
+      </c>
+      <c r="K19">
+        <v>-35500000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
-[...1 lines deleted...]
-      </c>
+      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...4 lines deleted...]
-      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>241</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>242</v>
+      </c>
+      <c r="B21">
+        <v>942400000.0</v>
+      </c>
+      <c r="C21">
+        <v>199900000.0</v>
+      </c>
+      <c r="D21">
+        <v>-154300000.0</v>
+      </c>
+      <c r="E21">
+        <v>65700000.0</v>
+      </c>
+      <c r="F21">
+        <v>-30900000.0</v>
+      </c>
+      <c r="G21">
+        <v>330200000.0</v>
+      </c>
+      <c r="H21">
+        <v>15500000.0</v>
+      </c>
+      <c r="I21">
+        <v>125000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1900000.0</v>
+      </c>
+      <c r="K21">
+        <v>141200000.0</v>
+      </c>
+      <c r="L21">
+        <v>18900000.0</v>
+      </c>
+      <c r="M21">
+        <v>-38800000.0</v>
+      </c>
+      <c r="N21">
+        <v>-115400000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>205</v>
+      </c>
+      <c r="B22">
+        <v>305900000.0</v>
+      </c>
+      <c r="C22">
+        <v>260800000.0</v>
+      </c>
+      <c r="D22">
+        <v>149100000.0</v>
+      </c>
+      <c r="E22">
+        <v>355000000.0</v>
+      </c>
+      <c r="F22">
+        <v>116300000.0</v>
+      </c>
+      <c r="G22">
+        <v>169600000.0</v>
+      </c>
+      <c r="H22">
+        <v>85100000.0</v>
+      </c>
+      <c r="I22">
+        <v>55500000.0</v>
+      </c>
+      <c r="J22">
+        <v>6400000.0</v>
+      </c>
+      <c r="K22">
+        <v>54700000.0</v>
+      </c>
+      <c r="L22">
+        <v>54400000.0</v>
+      </c>
+      <c r="M22">
+        <v>19300000.0</v>
+      </c>
+      <c r="N22">
+        <v>19300000.0</v>
+      </c>
+      <c r="O22">
+        <v>12700000.0</v>
+      </c>
+      <c r="P22">
+        <v>37200000.0</v>
+      </c>
+      <c r="Q22">
+        <v>5100000.0</v>
+      </c>
+      <c r="R22">
+        <v>27600000.0</v>
+      </c>
+      <c r="S22">
+        <v>27100000.0</v>
+      </c>
+      <c r="T22">
+        <v>-4500000.0</v>
+      </c>
+      <c r="U22">
+        <v>3500000.0</v>
+      </c>
+      <c r="V22">
+        <v>2613635.0</v>
+      </c>
+      <c r="W22">
+        <v>2525355.0</v>
+      </c>
+      <c r="X22">
+        <v>1264385.0</v>
+      </c>
+      <c r="Y22">
+        <v>-270987.0</v>
+      </c>
+      <c r="Z22">
+        <v>-3304928.0</v>
+      </c>
+      <c r="AA22">
+        <v>279143.0</v>
+      </c>
+      <c r="AB22">
+        <v>400000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-217338.0</v>
+      </c>
+      <c r="AD22">
+        <v>717869.0</v>
+      </c>
+      <c r="AE22">
+        <v>726361.0</v>
+      </c>
+      <c r="AF22">
+        <v>577268.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>243</v>
+      </c>
+      <c r="B23">
+        <v>-38300000.0</v>
+      </c>
+      <c r="C23">
+        <v>28500000.0</v>
+      </c>
+      <c r="D23">
+        <v>-94200000.0</v>
+      </c>
+      <c r="E23">
+        <v>3000000.0</v>
+      </c>
+      <c r="F23">
+        <v>7000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-10400000.0</v>
+      </c>
+      <c r="H23">
+        <v>-2100000.0</v>
+      </c>
+      <c r="I23">
+        <v>-4100000.0</v>
+      </c>
+      <c r="J23">
+        <v>3800000.0</v>
+      </c>
+      <c r="K23">
+        <v>-700000.0</v>
+      </c>
+      <c r="L23">
+        <v>600000.0</v>
+      </c>
+      <c r="M23">
+        <v>-600000.0</v>
+      </c>
+      <c r="N23">
+        <v>-14100000.0</v>
+      </c>
+      <c r="O23">
+        <v>-7800000.0</v>
+      </c>
+      <c r="P23">
+        <v>-10400000.0</v>
+      </c>
+      <c r="Q23">
+        <v>700000.0</v>
+      </c>
+      <c r="R23">
+        <v>700000.0</v>
+      </c>
+      <c r="S23">
+        <v>2700000.0</v>
+      </c>
+      <c r="T23">
+        <v>1800000.0</v>
+      </c>
+      <c r="U23">
         <v>2000000.0</v>
       </c>
+      <c r="V23">
+        <v>-145.0</v>
+      </c>
+      <c r="W23">
+        <v>338470.0</v>
+      </c>
+      <c r="X23">
+        <v>3747711.0</v>
+      </c>
+      <c r="Y23">
+        <v>1782.0</v>
+      </c>
+      <c r="Z23">
+        <v>-488291.0</v>
+      </c>
+      <c r="AA23">
+        <v>684477.0</v>
+      </c>
+      <c r="AB23">
+        <v>-23425.0</v>
+      </c>
+      <c r="AC23">
+        <v>-58724.0</v>
+      </c>
+      <c r="AD23">
+        <v>-144167.0</v>
+      </c>
+      <c r="AE23">
+        <v>332182.0</v>
+      </c>
+      <c r="AF23">
+        <v>-43917.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>244</v>
+      </c>
+      <c r="B24">
+        <v>303500000.0</v>
+      </c>
+      <c r="C24">
+        <v>3800000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>200000.0</v>
+      </c>
+      <c r="F24">
+        <v>3100000.0</v>
+      </c>
+      <c r="G24">
+        <v>552400000.0</v>
+      </c>
+      <c r="H24">
+        <v>-41200000.0</v>
+      </c>
+      <c r="I24">
+        <v>800000.0</v>
+      </c>
+      <c r="J24">
+        <v>14000000.0</v>
+      </c>
+      <c r="K24">
+        <v>13000000.0</v>
+      </c>
+      <c r="L24">
+        <v>2100000.0</v>
+      </c>
+      <c r="M24">
+        <v>-24875000.0</v>
+      </c>
+      <c r="N24">
+        <v>10100000.0</v>
+      </c>
+      <c r="O24">
+        <v>-242608000.0</v>
+      </c>
+      <c r="P24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-300000.0</v>
+      </c>
+      <c r="R24">
+        <v>12700000.0</v>
+      </c>
+      <c r="S24">
+        <v>12200000.0</v>
+      </c>
+      <c r="T24">
+        <v>55000.0</v>
+      </c>
+      <c r="U24">
+        <v>291000.0</v>
+      </c>
+      <c r="V24">
+        <v>80.0</v>
+      </c>
+      <c r="W24">
+        <v>-254057.0</v>
+      </c>
+      <c r="X24">
+        <v>26218.0</v>
+      </c>
+      <c r="Y24">
+        <v>105073.0</v>
+      </c>
+      <c r="Z24">
+        <v>79130.0</v>
+      </c>
+      <c r="AA24">
+        <v>-205671.0</v>
+      </c>
+      <c r="AB24">
+        <v>23308.0</v>
+      </c>
+      <c r="AC24"/>
+      <c r="AD24">
+        <v>-105929.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>54000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>245</v>
+      </c>
+      <c r="B25">
+        <v>9900000.0</v>
+      </c>
+      <c r="C25">
+        <v>120800000.0</v>
+      </c>
+      <c r="D25">
+        <v>-76200000.0</v>
+      </c>
+      <c r="E25">
+        <v>-127700000.0</v>
+      </c>
+      <c r="F25">
+        <v>10000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-56900000.0</v>
+      </c>
+      <c r="H25">
+        <v>-4200000.0</v>
+      </c>
+      <c r="I25">
+        <v>4800000.0</v>
+      </c>
+      <c r="J25">
+        <v>52600000.0</v>
+      </c>
+      <c r="K25">
+        <v>-300000.0</v>
+      </c>
+      <c r="L25">
+        <v>9000000.0</v>
+      </c>
+      <c r="M25">
+        <v>6800000.0</v>
+      </c>
+      <c r="N25">
+        <v>-7100000.0</v>
+      </c>
+      <c r="O25">
+        <v>3400000.0</v>
+      </c>
+      <c r="P25">
+        <v>5100000.0</v>
+      </c>
+      <c r="Q25">
+        <v>8900000.0</v>
+      </c>
+      <c r="R25">
+        <v>-17800000.0</v>
+      </c>
+      <c r="S25">
+        <v>5000000.0</v>
+      </c>
+      <c r="T25">
+        <v>-500000.0</v>
+      </c>
+      <c r="U25">
+        <v>300000.0</v>
+      </c>
+      <c r="V25">
+        <v>-466667.0</v>
+      </c>
+      <c r="W25">
+        <v>-45653.0</v>
+      </c>
+      <c r="X25">
+        <v>55339.0</v>
+      </c>
+      <c r="Y25">
+        <v>-402223.0</v>
+      </c>
+      <c r="Z25">
+        <v>230010.0</v>
+      </c>
+      <c r="AA25">
+        <v>378108.0</v>
+      </c>
+      <c r="AB25">
+        <v>55686.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25">
+        <v>-87316.0</v>
+      </c>
+      <c r="AE25">
+        <v>-93582.0</v>
+      </c>
+      <c r="AF25">
+        <v>-88215.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-1152000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-547000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-11700000.0</v>
+      </c>
+      <c r="G26">
+        <v>-7500000.0</v>
+      </c>
+      <c r="H26">
+        <v>-3800000.0</v>
+      </c>
+      <c r="I26">
+        <v>-83000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-55000000.0</v>
+      </c>
+      <c r="K26">
+        <v>-19500000.0</v>
+      </c>
+      <c r="L26">
+        <v>-4700000.0</v>
+      </c>
+      <c r="M26">
+        <v>-9700000.0</v>
+      </c>
+      <c r="N26">
+        <v>-3900000.0</v>
+      </c>
+      <c r="O26">
+        <v>-4000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-100000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-8200.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>-12896.0</v>
+      </c>
+      <c r="AC26">
+        <v>-198906.0</v>
+      </c>
+      <c r="AD26">
+        <v>-132856.0</v>
+      </c>
+      <c r="AE26">
+        <v>-41468.0</v>
+      </c>
+      <c r="AF26">
+        <v>-21435.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>247</v>
+      </c>
+      <c r="B27">
+        <v>49000000.0</v>
+      </c>
+      <c r="C27">
+        <v>37200000.0</v>
+      </c>
+      <c r="D27">
+        <v>26200000.0</v>
+      </c>
+      <c r="E27">
+        <v>17800000.0</v>
+      </c>
+      <c r="F27">
+        <v>13900000.0</v>
+      </c>
+      <c r="G27">
+        <v>10300000.0</v>
+      </c>
+      <c r="H27">
+        <v>8100000.0</v>
+      </c>
+      <c r="I27">
+        <v>6600000.0</v>
+      </c>
+      <c r="J27">
+        <v>6300000.0</v>
+      </c>
+      <c r="K27">
+        <v>5100000.0</v>
+      </c>
+      <c r="L27">
+        <v>3600000.0</v>
+      </c>
+      <c r="M27">
+        <v>4300000.0</v>
+      </c>
+      <c r="N27">
+        <v>9300000.0</v>
+      </c>
+      <c r="O27">
+        <v>5900000.0</v>
+      </c>
+      <c r="P27">
+        <v>2300000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1900000.0</v>
+      </c>
+      <c r="R27">
+        <v>1900000.0</v>
+      </c>
+      <c r="S27">
+        <v>1500000.0</v>
+      </c>
+      <c r="T27">
+        <v>800000.0</v>
+      </c>
+      <c r="U27">
+        <v>29000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>8490000.0</v>
+      </c>
+      <c r="X27">
+        <v>14589.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>20353.0</v>
+      </c>
+      <c r="AA27">
+        <v>55586.0</v>
+      </c>
+      <c r="AB27">
+        <v>34361.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>248</v>
+      </c>
+      <c r="B28">
+        <v>914800000.0</v>
+      </c>
+      <c r="C28">
+        <v>188000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-106900000.0</v>
+      </c>
+      <c r="E28">
+        <v>65800000.0</v>
+      </c>
+      <c r="F28">
+        <v>-35600000.0</v>
+      </c>
+      <c r="G28">
+        <v>312300000.0</v>
+      </c>
+      <c r="H28">
+        <v>9600000.0</v>
+      </c>
+      <c r="I28">
+        <v>120900000.0</v>
+      </c>
+      <c r="J28">
+        <v>5700000.0</v>
+      </c>
+      <c r="K28">
+        <v>121000000.0</v>
+      </c>
+      <c r="L28">
+        <v>15000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-48800000.0</v>
+      </c>
+      <c r="N28">
+        <v>-129700000.0</v>
+      </c>
+      <c r="O28">
+        <v>129000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-48400000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-49200000.0</v>
+      </c>
+      <c r="R28">
+        <v>-13200000.0</v>
+      </c>
+      <c r="S28">
+        <v>37400000.0</v>
+      </c>
+      <c r="T28">
+        <v>80300000.0</v>
+      </c>
+      <c r="U28">
+        <v>21100000.0</v>
+      </c>
+      <c r="V28">
+        <v>3092820.0</v>
+      </c>
+      <c r="W28">
+        <v>14572422.0</v>
+      </c>
+      <c r="X28">
+        <v>3739511.0</v>
+      </c>
+      <c r="Y28">
+        <v>81782.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>727467.0</v>
+      </c>
+      <c r="AB28">
+        <v>300000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-198906.0</v>
+      </c>
+      <c r="AD28">
+        <v>-132856.0</v>
+      </c>
+      <c r="AE28">
+        <v>-41468.0</v>
+      </c>
+      <c r="AF28">
+        <v>-21435.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>249</v>
+      </c>
+      <c r="B29">
+        <v>4388300000.0</v>
+      </c>
+      <c r="C29">
+        <v>506900000.0</v>
+      </c>
+      <c r="D29">
+        <v>160800000.0</v>
+      </c>
+      <c r="E29">
+        <v>-229500000.0</v>
+      </c>
+      <c r="F29">
+        <v>2122700000.0</v>
+      </c>
+      <c r="G29">
+        <v>1950600000.0</v>
+      </c>
+      <c r="H29">
+        <v>195600000.0</v>
+      </c>
+      <c r="I29">
+        <v>-473600000.0</v>
+      </c>
+      <c r="J29">
+        <v>1037400000.0</v>
+      </c>
+      <c r="K29">
+        <v>-27800000.0</v>
+      </c>
+      <c r="L29">
+        <v>37900000.0</v>
+      </c>
+      <c r="M29">
+        <v>132600000.0</v>
+      </c>
+      <c r="N29">
+        <v>44900000.0</v>
+      </c>
+      <c r="O29">
+        <v>-92100000.0</v>
+      </c>
+      <c r="P29">
+        <v>209000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>113000000.0</v>
+      </c>
+      <c r="R29">
+        <v>-17400000.0</v>
+      </c>
+      <c r="S29">
+        <v>-28600000.0</v>
+      </c>
+      <c r="T29">
+        <v>-49800000.0</v>
+      </c>
+      <c r="U29">
+        <v>-4000000.0</v>
+      </c>
+      <c r="V29">
+        <v>-2070000.0</v>
+      </c>
+      <c r="W29">
+        <v>7793970.0</v>
+      </c>
+      <c r="X29">
+        <v>-883901.0</v>
+      </c>
+      <c r="Y29">
+        <v>2502277.0</v>
+      </c>
+      <c r="Z29">
+        <v>-3772267.0</v>
+      </c>
+      <c r="AA29">
+        <v>1146216.0</v>
+      </c>
+      <c r="AB29">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC29">
+        <v>333652.0</v>
+      </c>
+      <c r="AD29">
+        <v>419146.0</v>
+      </c>
+      <c r="AE29">
+        <v>1031068.0</v>
+      </c>
+      <c r="AF29">
+        <v>-340043.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B30">
+        <v>-465500000.0</v>
+      </c>
+      <c r="C30">
+        <v>-63700000.0</v>
+      </c>
+      <c r="D30">
+        <v>-53000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-49500000.0</v>
+      </c>
+      <c r="F30">
+        <v>-59800000.0</v>
+      </c>
+      <c r="G30">
+        <v>-241600000.0</v>
+      </c>
+      <c r="H30">
+        <v>-40800000.0</v>
+      </c>
+      <c r="I30">
+        <v>-15400000.0</v>
+      </c>
+      <c r="J30">
+        <v>-22300000.0</v>
+      </c>
+      <c r="K30">
+        <v>-35500000.0</v>
+      </c>
+      <c r="L30">
+        <v>-15500000.0</v>
+      </c>
+      <c r="M30">
+        <v>-4300000.0</v>
+      </c>
+      <c r="N30">
+        <v>5100000.0</v>
+      </c>
+      <c r="O30">
+        <v>-20000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-21500000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-42400000.0</v>
+      </c>
+      <c r="R30">
+        <v>27800000.0</v>
+      </c>
+      <c r="S30">
+        <v>1100000.0</v>
+      </c>
+      <c r="T30">
+        <v>-14800000.0</v>
+      </c>
+      <c r="U30">
+        <v>700000.0</v>
+      </c>
+      <c r="V30">
+        <v>-1865000.0</v>
+      </c>
+      <c r="W30">
+        <v>-8348497.0</v>
+      </c>
+      <c r="X30">
+        <v>-272641.0</v>
+      </c>
+      <c r="Y30">
+        <v>888243.0</v>
+      </c>
+      <c r="Z30">
+        <v>-488291.0</v>
+      </c>
+      <c r="AA30">
+        <v>-810828.0</v>
+      </c>
+      <c r="AB30">
+        <v>-400000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-58724.0</v>
+      </c>
+      <c r="AD30">
+        <v>-250096.0</v>
+      </c>
+      <c r="AE30">
+        <v>332182.0</v>
+      </c>
+      <c r="AF30">
+        <v>-43917.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DU30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:125">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2">
+        <v>1592700000.0</v>
+      </c>
+      <c r="C2">
+        <v>11520200000.0</v>
+      </c>
+      <c r="D2">
+        <v>7473100000.0</v>
+      </c>
+      <c r="E2">
+        <v>5972600000.0</v>
+      </c>
+      <c r="F2">
+        <v>6343000000.0</v>
+      </c>
+      <c r="G2">
+        <v>6672600000.0</v>
+      </c>
+      <c r="H2">
+        <v>6378300000.0</v>
+      </c>
+      <c r="I2">
+        <v>7411200000.0</v>
+      </c>
+      <c r="J2">
+        <v>6265100000.0</v>
+      </c>
+      <c r="K2">
+        <v>6041700000.0</v>
+      </c>
+      <c r="L2">
+        <v>5778600000.0</v>
+      </c>
+      <c r="M2">
+        <v>5717300000.0</v>
+      </c>
+      <c r="N2">
+        <v>7410700000.0</v>
+      </c>
+      <c r="O2">
+        <v>6285100000.0</v>
+      </c>
+      <c r="P2">
+        <v>6061600000.0</v>
+      </c>
+      <c r="Q2">
+        <v>8809500000.0</v>
+      </c>
+      <c r="R2">
+        <v>6142000000.0</v>
+      </c>
+      <c r="S2">
+        <v>6509500000.0</v>
+      </c>
+      <c r="T2">
+        <v>5812300000.0</v>
+      </c>
+      <c r="U2">
+        <v>5152100000.0</v>
+      </c>
+      <c r="V2">
+        <v>4445400000.0</v>
+      </c>
+      <c r="W2">
+        <v>4468400000.0</v>
+      </c>
+      <c r="X2">
+        <v>4098800000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3690400000.0</v>
+      </c>
+      <c r="Z2">
+        <v>3069000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>2451300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2628600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2110400000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2051800000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2190100000.0</v>
+      </c>
+      <c r="AF2">
+        <v>347800000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2050500000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2609400000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2601400000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>306100000.0</v>
+      </c>
+      <c r="AK2">
+        <v>296300000.0</v>
+      </c>
+      <c r="AL2">
+        <v>278800000.0</v>
+      </c>
+      <c r="AM2">
+        <v>316200000.0</v>
+      </c>
+      <c r="AN2">
+        <v>364600000.0</v>
+      </c>
+      <c r="AO2">
+        <v>203200000.0</v>
+      </c>
+      <c r="AP2">
+        <v>274300000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>268100000.0</v>
+      </c>
+      <c r="AR2">
+        <v>268000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>243500000.0</v>
+      </c>
+      <c r="AT2">
+        <v>278200000.0</v>
+      </c>
+      <c r="AU2">
+        <v>231300000.0</v>
+      </c>
+      <c r="AV2">
+        <v>97700000.0</v>
+      </c>
+      <c r="AW2">
+        <v>169200000.0</v>
+      </c>
+      <c r="AX2">
+        <v>194900000.0</v>
+      </c>
+      <c r="AY2">
+        <v>156100000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>219300000.0</v>
+      </c>
+      <c r="BA2">
+        <v>86111000.0</v>
+      </c>
+      <c r="BB2">
+        <v>294700000.0</v>
+      </c>
+      <c r="BC2">
+        <v>236300000.0</v>
+      </c>
+      <c r="BD2">
+        <v>213700000.0</v>
+      </c>
+      <c r="BE2">
+        <v>182300000.0</v>
+      </c>
+      <c r="BF2">
+        <v>288300000.0</v>
+      </c>
+      <c r="BG2">
+        <v>220600000.0</v>
+      </c>
+      <c r="BH2">
+        <v>144100000.0</v>
+      </c>
+      <c r="BI2">
+        <v>135000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>78000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>81900000.0</v>
+      </c>
+      <c r="BL2">
+        <v>70900000.0</v>
+      </c>
+      <c r="BM2">
+        <v>59800000.0</v>
+      </c>
+      <c r="BN2">
+        <v>71800000.0</v>
+      </c>
+      <c r="BO2">
+        <v>60500000.0</v>
+      </c>
+      <c r="BP2">
+        <v>50300000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>49200000.0</v>
+      </c>
+      <c r="BR2">
+        <v>58200000.0</v>
+      </c>
+      <c r="BS2">
+        <v>62800000.0</v>
+      </c>
+      <c r="BT2">
+        <v>66670000.0</v>
+      </c>
+      <c r="BU2">
+        <v>52328000.0</v>
+      </c>
+      <c r="BV2">
+        <v>57226000.0</v>
+      </c>
+      <c r="BW2">
+        <v>53679000.0</v>
+      </c>
+      <c r="BX2">
+        <v>39813000.0</v>
+      </c>
+      <c r="BY2">
+        <v>26716000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>24364000.0</v>
+      </c>
+      <c r="CA2">
+        <v>38029000.0</v>
+      </c>
+      <c r="CB2">
+        <v>24638000.0</v>
+      </c>
+      <c r="CC2">
+        <v>18448000.0</v>
+      </c>
+      <c r="CD2">
+        <v>23656043.0</v>
+      </c>
+      <c r="CE2">
+        <v>20241886.0</v>
+      </c>
+      <c r="CF2">
+        <v>22086064.0</v>
+      </c>
+      <c r="CG2">
+        <v>12508905.0</v>
+      </c>
+      <c r="CH2">
+        <v>20095376.0</v>
+      </c>
+      <c r="CI2">
+        <v>21084467.0</v>
+      </c>
+      <c r="CJ2">
+        <v>15982378.0</v>
+      </c>
+      <c r="CK2">
+        <v>18111352.0</v>
+      </c>
+      <c r="CL2">
+        <v>9784978.0</v>
+      </c>
+      <c r="CM2">
+        <v>7066572.0</v>
+      </c>
+      <c r="CN2">
+        <v>6116090.0</v>
+      </c>
+      <c r="CO2">
+        <v>5520855.0</v>
+      </c>
+      <c r="CP2">
+        <v>5190052.0</v>
+      </c>
+      <c r="CQ2">
+        <v>4483603.0</v>
+      </c>
+      <c r="CR2">
+        <v>2032564.0</v>
+      </c>
+      <c r="CS2">
+        <v>2575438.0</v>
+      </c>
+      <c r="CT2">
+        <v>2119427.0</v>
+      </c>
+      <c r="CU2">
+        <v>1011301.0</v>
+      </c>
+      <c r="CV2">
+        <v>3034296.0</v>
+      </c>
+      <c r="CW2">
+        <v>3034296.0</v>
+      </c>
+      <c r="CX2">
+        <v>3638997.0</v>
+      </c>
+      <c r="CY2">
+        <v>5271859.0</v>
+      </c>
+      <c r="CZ2">
+        <v>6212695.0</v>
+      </c>
+      <c r="DA2">
+        <v>5683208.0</v>
+      </c>
+      <c r="DB2">
+        <v>3993072.0</v>
+      </c>
+      <c r="DC2">
+        <v>4209004.0</v>
+      </c>
+      <c r="DD2">
+        <v>4469210.0</v>
+      </c>
+      <c r="DE2">
+        <v>3450661.0</v>
+      </c>
+      <c r="DF2">
+        <v>3466137.0</v>
+      </c>
+      <c r="DG2">
+        <v>3038869.0</v>
+      </c>
+      <c r="DH2">
+        <v>2116774.0</v>
+      </c>
+      <c r="DI2">
+        <v>1407252.0</v>
+      </c>
+      <c r="DJ2">
+        <v>2679807.0</v>
+      </c>
+      <c r="DK2">
+        <v>3000000.0</v>
+      </c>
+      <c r="DL2">
+        <v>2575580.0</v>
+      </c>
+      <c r="DM2">
+        <v>1898007.0</v>
+      </c>
+      <c r="DN2">
+        <v>1906106.0</v>
+      </c>
+      <c r="DO2">
+        <v>2829483.0</v>
+      </c>
+      <c r="DP2">
+        <v>1247401.0</v>
+      </c>
+      <c r="DQ2">
+        <v>1059676.0</v>
+      </c>
+      <c r="DR2">
+        <v>1402305.0</v>
+      </c>
+      <c r="DS2">
+        <v>1604871.0</v>
+      </c>
+      <c r="DT2">
+        <v>1141120.0</v>
+      </c>
+      <c r="DU2">
+        <v>441207.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:125">
+      <c r="A3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B3">
+        <v>21299999</v>
+      </c>
+      <c r="C3">
+        <v>15200000</v>
+      </c>
+      <c r="D3">
+        <v>20500000</v>
+      </c>
+      <c r="E3">
+        <v>16000000</v>
+      </c>
+      <c r="F3">
+        <v>15300000</v>
+      </c>
+      <c r="G3">
+        <v>13600000</v>
+      </c>
+      <c r="H3">
+        <v>16700000</v>
+      </c>
+      <c r="I3">
+        <v>18400000</v>
+      </c>
+      <c r="J3">
+        <v>17400000</v>
+      </c>
+      <c r="K3">
+        <v>12700000</v>
+      </c>
+      <c r="L3">
+        <v>14100000</v>
+      </c>
+      <c r="M3">
+        <v>10300000</v>
+      </c>
+      <c r="N3">
+        <v>11200000</v>
+      </c>
+      <c r="O3">
+        <v>11300000</v>
+      </c>
+      <c r="P3">
+        <v>11700000</v>
+      </c>
+      <c r="Q3">
+        <v>13300000</v>
+      </c>
+      <c r="R3">
+        <v>17000000</v>
+      </c>
+      <c r="S3">
+        <v>7300000</v>
+      </c>
+      <c r="T3">
+        <v>8600000</v>
+      </c>
+      <c r="U3">
+        <v>13900000</v>
+      </c>
+      <c r="V3">
+        <v>17600000</v>
+      </c>
+      <c r="W3">
+        <v>22400000</v>
+      </c>
+      <c r="X3">
+        <v>11100000</v>
+      </c>
+      <c r="Y3">
+        <v>1000000</v>
+      </c>
+      <c r="Z3">
+        <v>2700000</v>
+      </c>
+      <c r="AA3">
+        <v>1800000</v>
+      </c>
+      <c r="AB3">
+        <v>1600000</v>
+      </c>
+      <c r="AC3">
+        <v>3000000</v>
+      </c>
+      <c r="AD3">
+        <v>2800000</v>
+      </c>
+      <c r="AE3">
+        <v>4500000</v>
+      </c>
+      <c r="AF3">
+        <v>3200000</v>
+      </c>
+      <c r="AG3">
+        <v>2400000</v>
+      </c>
+      <c r="AH3">
+        <v>3700000</v>
+      </c>
+      <c r="AI3">
+        <v>3200000</v>
+      </c>
+      <c r="AJ3">
+        <v>7500000</v>
+      </c>
+      <c r="AK3">
+        <v>2500000</v>
+      </c>
+      <c r="AL3">
+        <v>3100000</v>
+      </c>
+      <c r="AM3">
+        <v>3000000</v>
+      </c>
+      <c r="AN3">
+        <v>3300000</v>
+      </c>
+      <c r="AO3">
+        <v>4100000</v>
+      </c>
+      <c r="AP3">
+        <v>2100000</v>
+      </c>
+      <c r="AQ3">
+        <v>5900000</v>
+      </c>
+      <c r="AR3">
+        <v>1700000</v>
+      </c>
+      <c r="AS3">
+        <v>5500000</v>
+      </c>
+      <c r="AT3">
+        <v>1000000</v>
+      </c>
+      <c r="AU3">
+        <v>900000</v>
+      </c>
+      <c r="AV3">
+        <v>200000</v>
+      </c>
+      <c r="AW3">
+        <v>1000000</v>
+      </c>
+      <c r="AX3">
+        <v>1800000</v>
+      </c>
+      <c r="AY3">
+        <v>1300000</v>
+      </c>
+      <c r="AZ3">
+        <v>1000000</v>
+      </c>
+      <c r="BA3">
+        <v>800000</v>
+      </c>
+      <c r="BB3">
+        <v>1900000</v>
+      </c>
+      <c r="BC3">
+        <v>1200000</v>
+      </c>
+      <c r="BD3">
+        <v>1800000</v>
+      </c>
+      <c r="BE3">
+        <v>1100000</v>
+      </c>
+      <c r="BF3">
+        <v>2600000</v>
+      </c>
+      <c r="BG3">
+        <v>3200000</v>
+      </c>
+      <c r="BH3">
+        <v>3100000</v>
+      </c>
+      <c r="BI3">
+        <v>3100000</v>
+      </c>
+      <c r="BJ3">
+        <v>2600000</v>
+      </c>
+      <c r="BK3">
+        <v>1300000</v>
+      </c>
+      <c r="BL3">
+        <v>2000000</v>
+      </c>
+      <c r="BM3">
+        <v>1200000</v>
+      </c>
+      <c r="BN3">
+        <v>500000</v>
+      </c>
+      <c r="BO3">
+        <v>1000000</v>
+      </c>
+      <c r="BP3">
+        <v>900000</v>
+      </c>
+      <c r="BQ3">
+        <v>700000</v>
+      </c>
+      <c r="BR3">
+        <v>1100000</v>
+      </c>
+      <c r="BS3">
+        <v>100000</v>
+      </c>
+      <c r="BT3">
+        <v>111000</v>
+      </c>
+      <c r="BU3">
+        <v>330000</v>
+      </c>
+      <c r="BV3">
+        <v>376000</v>
+      </c>
+      <c r="BW3">
+        <v>283000</v>
+      </c>
+      <c r="BX3">
+        <v>425000</v>
+      </c>
+      <c r="BY3">
+        <v>509000</v>
+      </c>
+      <c r="BZ3">
+        <v>251000</v>
+      </c>
+      <c r="CA3">
+        <v>57000</v>
+      </c>
+      <c r="CB3">
+        <v>242000</v>
+      </c>
+      <c r="CC3">
+        <v>76000</v>
+      </c>
+      <c r="CD3">
+        <v>176728</v>
+      </c>
+      <c r="CE3">
+        <v>91272</v>
+      </c>
+      <c r="CF3">
+        <v>154825</v>
+      </c>
+      <c r="CG3">
+        <v>49749</v>
+      </c>
+      <c r="CH3">
+        <v>35682</v>
+      </c>
+      <c r="CI3">
+        <v>62318</v>
+      </c>
+      <c r="CJ3">
+        <v>156815</v>
+      </c>
+      <c r="CK3">
+        <v>80557</v>
+      </c>
+      <c r="CL3">
+        <v>12709</v>
+      </c>
+      <c r="CM3">
+        <v>3976</v>
+      </c>
+      <c r="CN3">
+        <v>22805</v>
+      </c>
+      <c r="CO3">
+        <v>3791</v>
+      </c>
+      <c r="CP3">
+        <v>151870</v>
+      </c>
+      <c r="CQ3">
+        <v>120393</v>
+      </c>
+      <c r="CR3">
+        <v>6042</v>
+      </c>
+      <c r="CS3">
+        <v>27518</v>
+      </c>
+      <c r="CT3">
+        <v>8539</v>
+      </c>
+      <c r="CU3">
+        <v>1971</v>
+      </c>
+      <c r="CV3">
+        <v>46952</v>
+      </c>
+      <c r="CW3">
+        <v>46952</v>
+      </c>
+      <c r="CX3">
+        <v>16403</v>
+      </c>
+      <c r="CY3">
+        <v>494066</v>
+      </c>
+      <c r="CZ3">
+        <v>272828</v>
+      </c>
+      <c r="DA3">
+        <v>23950</v>
+      </c>
+      <c r="DB3">
+        <v>70096</v>
+      </c>
+      <c r="DC3">
+        <v>178283</v>
+      </c>
+      <c r="DD3">
+        <v>313409</v>
+      </c>
+      <c r="DE3">
+        <v>27387</v>
+      </c>
+      <c r="DF3">
+        <v>23400</v>
+      </c>
+      <c r="DG3">
+        <v>9112</v>
+      </c>
+      <c r="DH3">
+        <v>9174</v>
+      </c>
+      <c r="DI3">
+        <v>5276</v>
+      </c>
+      <c r="DJ3">
+        <v>5862</v>
+      </c>
+      <c r="DK3">
+        <v>38412</v>
+      </c>
+      <c r="DL3">
+        <v>14708</v>
+      </c>
+      <c r="DM3">
+        <v>99189</v>
+      </c>
+      <c r="DN3">
+        <v>33249</v>
+      </c>
+      <c r="DO3">
+        <v>102950</v>
+      </c>
+      <c r="DP3">
+        <v>11788</v>
+      </c>
+      <c r="DQ3">
+        <v>13099</v>
+      </c>
+      <c r="DR3">
+        <v>169676</v>
+      </c>
+      <c r="DS3">
+        <v>8417</v>
+      </c>
+      <c r="DT3">
+        <v>15987</v>
+      </c>
+      <c r="DU3">
+        <v>20167</v>
+      </c>
+    </row>
+    <row r="4" spans="1:125">
+      <c r="A4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>57600000.0</v>
+      </c>
+      <c r="N4">
+        <v>-1696400000.0</v>
+      </c>
+      <c r="O4">
+        <v>1117500000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4">
+        <v>-2742500000.0</v>
+      </c>
+      <c r="R4">
+        <v>2666100000.0</v>
+      </c>
+      <c r="S4">
+        <v>-366000000.0</v>
+      </c>
+      <c r="T4">
+        <v>700100000.0</v>
+      </c>
+      <c r="U4">
+        <v>656200000.0</v>
+      </c>
+      <c r="V4">
+        <v>708100000.0</v>
+      </c>
+      <c r="W4">
+        <v>-37100000.0</v>
+      </c>
+      <c r="X4"/>
+      <c r="Y4">
+        <v>408400000.0</v>
+      </c>
+      <c r="Z4">
+        <v>621400000.0</v>
+      </c>
+      <c r="AA4">
+        <v>617700000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-274800000.0</v>
+      </c>
+      <c r="AC4">
+        <v>518200000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-79699862.0</v>
+      </c>
+      <c r="AE4">
+        <v>-138.0</v>
+      </c>
+      <c r="AF4">
+        <v>-5500000.0</v>
+      </c>
+      <c r="AG4">
+        <v>11800000.0</v>
+      </c>
+      <c r="AH4">
+        <v>14200000.0</v>
+      </c>
+      <c r="AI4">
+        <v>6900000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>8800000.0</v>
+      </c>
+      <c r="AK4">
+        <v>9800000.0</v>
+      </c>
+      <c r="AL4">
+        <v>17500000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-37400000.0</v>
+      </c>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4">
+        <v>100000.0</v>
+      </c>
+      <c r="AS4">
+        <v>24500000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-34700000.0</v>
+      </c>
+      <c r="AU4">
+        <v>46900000.0</v>
+      </c>
+      <c r="AV4">
+        <v>133600000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-71500000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-25700000.0</v>
+      </c>
+      <c r="AY4">
+        <v>38800000.0</v>
+      </c>
+      <c r="AZ4"/>
+      <c r="BA4">
+        <v>-42700000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-32700000.0</v>
+      </c>
+      <c r="BC4">
+        <v>58400000.0</v>
+      </c>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+    </row>
+    <row r="5" spans="1:125">
+      <c r="A5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-238400000.0</v>
+      </c>
+      <c r="N5">
+        <v>-667400000.0</v>
+      </c>
+      <c r="O5">
+        <v>351400000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>412300000.0</v>
+      </c>
+      <c r="R5">
+        <v>-451200000.0</v>
+      </c>
+      <c r="S5">
+        <v>656500000.0</v>
+      </c>
+      <c r="T5">
+        <v>-719100000.0</v>
+      </c>
+      <c r="U5">
+        <v>-437700000.0</v>
+      </c>
+      <c r="V5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-483100000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>-208400000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-670700000.0</v>
+      </c>
+      <c r="AA5">
+        <v>574500000.0</v>
+      </c>
+      <c r="AB5">
+        <v>242100000.0</v>
+      </c>
+      <c r="AC5">
+        <v>100300000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-131000099.0</v>
+      </c>
+      <c r="AE5">
+        <v>99.0</v>
+      </c>
+      <c r="AF5">
+        <v>-663400000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-448800000.0</v>
+      </c>
+      <c r="AH5">
+        <v>159100000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-284900000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>710900000.0</v>
+      </c>
+      <c r="AK5">
+        <v>230000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-272500000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-135500000.0</v>
+      </c>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5">
+        <v>-384900000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-289400000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>172600000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-180900000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-280600000.0</v>
+      </c>
+      <c r="AY5">
+        <v>95600000.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5">
+        <v>99800000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-219000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>130700000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+    </row>
+    <row r="6" spans="1:125">
+      <c r="A6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B6">
+        <v>529900000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1590500000.0</v>
+      </c>
+      <c r="D6">
+        <v>4047100000.0</v>
+      </c>
+      <c r="E6">
+        <v>1500500000.0</v>
+      </c>
+      <c r="F6">
+        <v>-370400000.0</v>
+      </c>
+      <c r="G6">
+        <v>-329600000.0</v>
+      </c>
+      <c r="H6">
+        <v>294300000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1032900000.0</v>
+      </c>
+      <c r="J6">
+        <v>1146100000.0</v>
+      </c>
+      <c r="K6">
+        <v>223400000.0</v>
+      </c>
+      <c r="L6">
+        <v>263100000.0</v>
+      </c>
+      <c r="M6">
+        <v>61300000.0</v>
+      </c>
+      <c r="N6">
+        <v>-1693400000.0</v>
+      </c>
+      <c r="O6">
+        <v>1125600000.0</v>
+      </c>
+      <c r="P6">
+        <v>223500000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2747900000.0</v>
+      </c>
+      <c r="R6">
+        <v>2667500000.0</v>
+      </c>
+      <c r="S6">
+        <v>-367500000.0</v>
+      </c>
+      <c r="T6">
+        <v>697200000.0</v>
+      </c>
+      <c r="U6">
+        <v>660200000.0</v>
+      </c>
+      <c r="V6">
+        <v>706700000.0</v>
+      </c>
+      <c r="W6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="X6">
+        <v>369600000.0</v>
+      </c>
+      <c r="Y6">
+        <v>408400000.0</v>
+      </c>
+      <c r="Z6">
+        <v>621400000.0</v>
+      </c>
+      <c r="AA6">
+        <v>617700000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-177300000.0</v>
+      </c>
+      <c r="AC6">
+        <v>518200000.0</v>
+      </c>
+      <c r="AD6">
+        <v>58600000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-138300000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-5500000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-373900000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-558900000.0</v>
+      </c>
+      <c r="AI6">
+        <v>8000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>8800000.0</v>
+      </c>
+      <c r="AK6">
+        <v>9800000.0</v>
+      </c>
+      <c r="AL6">
+        <v>17500000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-37400000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-48400000.0</v>
+      </c>
+      <c r="AO6">
+        <v>161400000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-71100000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6200000.0</v>
+      </c>
+      <c r="AR6">
+        <v>100000.0</v>
+      </c>
+      <c r="AS6">
+        <v>24500000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-34700000.0</v>
+      </c>
+      <c r="AU6">
+        <v>46900000.0</v>
+      </c>
+      <c r="AV6">
+        <v>133600000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-71500000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-25700000.0</v>
+      </c>
+      <c r="AY6">
+        <v>38800000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-63200000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-42700000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-32700000.0</v>
+      </c>
+      <c r="BC6">
+        <v>58400000.0</v>
+      </c>
+      <c r="BD6">
+        <v>22600000.0</v>
+      </c>
+      <c r="BE6">
+        <v>31400000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-106000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>67700000.0</v>
+      </c>
+      <c r="BH6">
+        <v>76500000.0</v>
+      </c>
+      <c r="BI6">
+        <v>9100000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>57000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3900000.0</v>
+      </c>
+      <c r="BL6">
+        <v>11000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>11100000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>11300000.0</v>
+      </c>
+      <c r="BP6">
+        <v>10200000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>1100000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-9000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-4600000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-3870000.0</v>
+      </c>
+      <c r="BU6">
+        <v>14342000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-4898000.0</v>
+      </c>
+      <c r="BW6">
+        <v>3547000.0</v>
+      </c>
+      <c r="BX6">
+        <v>13866000.0</v>
+      </c>
+      <c r="BY6">
+        <v>13097000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2352000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-13665000.0</v>
+      </c>
+      <c r="CB6">
+        <v>13391000.0</v>
+      </c>
+      <c r="CC6">
+        <v>6190000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-5208043.0</v>
+      </c>
+      <c r="CE6">
+        <v>3414157.0</v>
+      </c>
+      <c r="CF6">
+        <v>-1844178.0</v>
+      </c>
+      <c r="CG6">
+        <v>9577159.0</v>
+      </c>
+      <c r="CH6">
+        <v>-7586376.0</v>
+      </c>
+      <c r="CI6">
+        <v>-989091.0</v>
+      </c>
+      <c r="CJ6">
+        <v>5102089.0</v>
+      </c>
+      <c r="CK6">
+        <v>-2128974.0</v>
+      </c>
+      <c r="CL6">
+        <v>8326374.0</v>
+      </c>
+      <c r="CM6">
+        <v>2718406.0</v>
+      </c>
+      <c r="CN6">
+        <v>950482.0</v>
+      </c>
+      <c r="CO6">
+        <v>595235.0</v>
+      </c>
+      <c r="CP6">
+        <v>330803.0</v>
+      </c>
+      <c r="CQ6">
+        <v>706449.0</v>
+      </c>
+      <c r="CR6">
+        <v>2451039.0</v>
+      </c>
+      <c r="CS6">
+        <v>-542874.0</v>
+      </c>
+      <c r="CT6">
+        <v>456011.0</v>
+      </c>
+      <c r="CU6">
+        <v>1108126.0</v>
+      </c>
+      <c r="CV6">
+        <v>-1337823.0</v>
+      </c>
+      <c r="CW6">
+        <v>-1337823.0</v>
+      </c>
+      <c r="CX6">
+        <v>-604701.0</v>
+      </c>
+      <c r="CY6">
+        <v>-1632862.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-940836.0</v>
+      </c>
+      <c r="DA6">
+        <v>529487.0</v>
+      </c>
+      <c r="DB6">
+        <v>1690136.0</v>
+      </c>
+      <c r="DC6">
+        <v>-215932.0</v>
+      </c>
+      <c r="DD6">
+        <v>-260206.0</v>
+      </c>
+      <c r="DE6">
+        <v>1018549.0</v>
+      </c>
+      <c r="DF6">
+        <v>-15476.0</v>
+      </c>
+      <c r="DG6">
+        <v>427268.0</v>
+      </c>
+      <c r="DH6">
+        <v>922095.0</v>
+      </c>
+      <c r="DI6">
+        <v>709522.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-1272555.0</v>
+      </c>
+      <c r="DK6">
+        <v>-283040.0</v>
+      </c>
+      <c r="DL6">
+        <v>387267.0</v>
+      </c>
+      <c r="DM6">
+        <v>677573.0</v>
+      </c>
+      <c r="DN6">
+        <v>-8099.0</v>
+      </c>
+      <c r="DO6">
+        <v>-923377.0</v>
+      </c>
+      <c r="DP6">
+        <v>1582082.0</v>
+      </c>
+      <c r="DQ6">
+        <v>187725.0</v>
+      </c>
+      <c r="DR6">
+        <v>-342629.0</v>
+      </c>
+      <c r="DS6">
+        <v>-202566.0</v>
+      </c>
+      <c r="DT6">
+        <v>463751.0</v>
+      </c>
+      <c r="DU6">
+        <v>699913.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:125">
+      <c r="A7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B7">
+        <v>3974100000.0</v>
+      </c>
+      <c r="C7">
+        <v>836200000.0</v>
+      </c>
+      <c r="D7">
+        <v>3396400000.0</v>
+      </c>
+      <c r="E7">
+        <v>1397500000.0</v>
+      </c>
+      <c r="F7">
+        <v>-271000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-605700000.0</v>
+      </c>
+      <c r="H7">
+        <v>88900000.0</v>
+      </c>
+      <c r="I7">
+        <v>-720100000.0</v>
+      </c>
+      <c r="J7">
+        <v>707600000.0</v>
+      </c>
+      <c r="K7">
+        <v>-637600000.0</v>
+      </c>
+      <c r="L7">
+        <v>293500000.0</v>
+      </c>
+      <c r="M7">
+        <v>106800000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1718300000.0</v>
+      </c>
+      <c r="O7">
+        <v>966100000.0</v>
+      </c>
+      <c r="P7">
+        <v>188500000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-2669000000.0</v>
+      </c>
+      <c r="R7">
+        <v>2605100000.0</v>
+      </c>
+      <c r="S7">
+        <v>-659200000.0</v>
+      </c>
+      <c r="T7">
+        <v>709500000.0</v>
+      </c>
+      <c r="U7">
+        <v>667900000.0</v>
+      </c>
+      <c r="V7">
+        <v>708500000.0</v>
+      </c>
+      <c r="W7">
+        <v>-155300000.0</v>
+      </c>
+      <c r="X7">
+        <v>705600000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>449800000.0</v>
+      </c>
+      <c r="AA7">
+        <v>643500000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-168100000.0</v>
+      </c>
+      <c r="AC7">
+        <v>439000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>52100000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-234100000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-11200000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-427900000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-490600000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-202800000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>4800000.0</v>
+      </c>
+      <c r="AK7">
+        <v>14400000.0</v>
+      </c>
+      <c r="AL7">
+        <v>55400000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-126000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AO7">
+        <v>94700000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-86200000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-94400000.0</v>
+      </c>
+      <c r="AR7">
+        <v>5400000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-16200000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-23200000.0</v>
+      </c>
+      <c r="AU7">
+        <v>11600000.0</v>
+      </c>
+      <c r="AV7">
+        <v>182600000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-111800000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-8500000.0</v>
+      </c>
+      <c r="AY7">
+        <v>39400000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-32700000.0</v>
+      </c>
+      <c r="BA7">
+        <v>34300000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-20900000.0</v>
+      </c>
+      <c r="BC7">
+        <v>21400000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-26500000.0</v>
+      </c>
+      <c r="BE7">
+        <v>60800000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-188700000.0</v>
+      </c>
+      <c r="BG7">
+        <v>31200000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-73900000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-87200000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>136700000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-11600000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-215400000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-77300000.0</v>
+      </c>
+      <c r="BN7">
+        <v>35100000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-51900000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-28300000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-32000000.0</v>
+      </c>
+      <c r="BR7">
+        <v>45500000.0</v>
+      </c>
+      <c r="BS7">
+        <v>14800000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-998000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-14918000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-13223000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-42061000.0</v>
+      </c>
+      <c r="BX7">
+        <v>13642000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-19921000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>6572000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-40277000.0</v>
+      </c>
+      <c r="CB7">
+        <v>487000.0</v>
+      </c>
+      <c r="CC7">
+        <v>9584000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-16058000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-3410000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-4691366.0</v>
+      </c>
+      <c r="CG7">
+        <v>10090000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-12638695.0</v>
+      </c>
+      <c r="CI7">
+        <v>2421695.0</v>
+      </c>
+      <c r="CJ7">
+        <v>9298463.0</v>
+      </c>
+      <c r="CK7">
+        <v>-2074548.0</v>
+      </c>
+      <c r="CL7">
+        <v>-3732719.0</v>
+      </c>
+      <c r="CM7">
+        <v>1460811.0</v>
+      </c>
+      <c r="CN7">
+        <v>-451112.0</v>
+      </c>
+      <c r="CO7">
+        <v>304740.0</v>
+      </c>
+      <c r="CP7">
+        <v>412758.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-3043661.0</v>
+      </c>
+      <c r="CR7">
+        <v>1668885.0</v>
+      </c>
+      <c r="CS7">
+        <v>-333419.0</v>
+      </c>
+      <c r="CT7">
+        <v>210.0</v>
+      </c>
+      <c r="CU7">
+        <v>606113.0</v>
+      </c>
+      <c r="CV7">
+        <v>-501722.0</v>
+      </c>
+      <c r="CW7">
+        <v>-501722.0</v>
+      </c>
+      <c r="CX7">
+        <v>654528.0</v>
+      </c>
+      <c r="CY7">
+        <v>-304872.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-531816.0</v>
+      </c>
+      <c r="DA7">
+        <v>622367.0</v>
+      </c>
+      <c r="DB7">
+        <v>880436.0</v>
+      </c>
+      <c r="DC7">
+        <v>-974573.0</v>
+      </c>
+      <c r="DD7">
+        <v>-138120.0</v>
+      </c>
+      <c r="DE7">
+        <v>675252.0</v>
+      </c>
+      <c r="DF7">
+        <v>-169253.0</v>
+      </c>
+      <c r="DG7">
+        <v>200000.0</v>
+      </c>
+      <c r="DH7">
+        <v>1302727.0</v>
+      </c>
+      <c r="DI7">
+        <v>757482.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-1466424.0</v>
+      </c>
+      <c r="DK7">
+        <v>-44881.0</v>
+      </c>
+      <c r="DL7">
+        <v>75155.0</v>
+      </c>
+      <c r="DM7">
+        <v>510012.0</v>
+      </c>
+      <c r="DN7">
+        <v>-107701.0</v>
+      </c>
+      <c r="DO7">
+        <v>-939081.0</v>
+      </c>
+      <c r="DP7">
+        <v>1267947.0</v>
+      </c>
+      <c r="DQ7">
+        <v>-58396.0</v>
+      </c>
+      <c r="DR7">
+        <v>-382015.0</v>
+      </c>
+      <c r="DS7">
+        <v>-656174.0</v>
+      </c>
+      <c r="DT7">
+        <v>147846.0</v>
+      </c>
+      <c r="DU7">
+        <v>551086.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:125">
+      <c r="A8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>514700000.0</v>
+      </c>
+      <c r="N8">
+        <v>-3017800000.0</v>
+      </c>
+      <c r="O8">
+        <v>1340400000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>-3183500000.0</v>
+      </c>
+      <c r="R8">
+        <v>708700000.0</v>
+      </c>
+      <c r="S8">
+        <v>-632100000.0</v>
+      </c>
+      <c r="T8">
+        <v>18000000.0</v>
+      </c>
+      <c r="U8">
+        <v>-139100000.0</v>
+      </c>
+      <c r="V8">
+        <v>-234500000.0</v>
+      </c>
+      <c r="W8">
+        <v>150900000.0</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8">
+        <v>70700000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-154600000.0</v>
+      </c>
+      <c r="AA8">
+        <v>90400000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-380400000.0</v>
+      </c>
+      <c r="AC8">
+        <v>21300000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-15999939.0</v>
+      </c>
+      <c r="AE8">
+        <v>-61.0</v>
+      </c>
+      <c r="AF8">
+        <v>369200000.0</v>
+      </c>
+      <c r="AG8">
+        <v>96000000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-19900000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-950000000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-84700000.0</v>
+      </c>
+      <c r="AL8">
+        <v>56500000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8">
+        <v>-235500000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-1700000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-68400000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-28100000.0</v>
+      </c>
+      <c r="AV8">
+        <v>53400000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-84600000.0</v>
+      </c>
+      <c r="AX8">
+        <v>22200000.0</v>
+      </c>
+      <c r="AY8">
+        <v>14200000.0</v>
+      </c>
+      <c r="AZ8"/>
+      <c r="BA8">
+        <v>5800000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-16200000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-60100000.0</v>
+      </c>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+    </row>
+    <row r="9" spans="1:125">
+      <c r="A9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9">
+        <v>-676300000.0</v>
+      </c>
+      <c r="C9">
+        <v>1251100000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4117200000.0</v>
+      </c>
+      <c r="E9">
+        <v>-298000000.0</v>
+      </c>
+      <c r="F9">
+        <v>42000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-555500000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2859600000.0</v>
+      </c>
+      <c r="I9">
+        <v>700300000.0</v>
+      </c>
+      <c r="J9">
+        <v>-915300000.0</v>
+      </c>
+      <c r="K9">
+        <v>-344900000.0</v>
+      </c>
+      <c r="L9">
+        <v>741600000.0</v>
+      </c>
+      <c r="M9">
+        <v>-76300000.0</v>
+      </c>
+      <c r="N9">
+        <v>-660600000.0</v>
+      </c>
+      <c r="O9">
+        <v>-23000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-440800000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2368500000.0</v>
+      </c>
+      <c r="R9">
+        <v>444800000.0</v>
+      </c>
+      <c r="S9">
+        <v>-26000000.0</v>
+      </c>
+      <c r="T9">
+        <v>-1425000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-9000000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1158500000.0</v>
+      </c>
+      <c r="W9">
+        <v>117000000.0</v>
+      </c>
+      <c r="X9">
+        <v>169500000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1137400000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>80000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>232800000.0</v>
+      </c>
+      <c r="AC9">
+        <v>12500000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-867100000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1119500000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-245400000.0</v>
+      </c>
+      <c r="AG9">
+        <v>145300000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-322700000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-508400000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>629600000.0</v>
+      </c>
+      <c r="AK9">
+        <v>218100000.0</v>
+      </c>
+      <c r="AL9">
+        <v>8900000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-304500000.0</v>
+      </c>
+      <c r="AN9">
+        <v>378900000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-82700000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-424500000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-173300000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-585000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>117100000.0</v>
+      </c>
+      <c r="AT9">
+        <v>147500000.0</v>
+      </c>
+      <c r="AU9">
+        <v>147400000.0</v>
+      </c>
+      <c r="AV9">
+        <v>255600000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-530200000.0</v>
+      </c>
+      <c r="AX9">
+        <v>211800000.0</v>
+      </c>
+      <c r="AY9">
+        <v>169000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>142800000.0</v>
+      </c>
+      <c r="BA9">
+        <v>18500000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-194800000.0</v>
+      </c>
+      <c r="BC9">
+        <v>95400000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-287700000.0</v>
+      </c>
+      <c r="BE9">
+        <v>48600000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-228200000.0</v>
+      </c>
+      <c r="BG9">
+        <v>499300000.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9">
+        <v>-257100000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-364000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>58900000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-118800000.0</v>
+      </c>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9">
+        <v>700000.0</v>
+      </c>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
+        <v>-700000.0</v>
+      </c>
+      <c r="BT9">
+        <v>12048000.0</v>
+      </c>
+      <c r="BU9">
+        <v>11675000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-25040000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-6983000.0</v>
+      </c>
+      <c r="BX9">
+        <v>16949000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-44860000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>5560000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-14289000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-12738000.0</v>
+      </c>
+      <c r="CC9">
+        <v>15648000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-17691636.0</v>
+      </c>
+      <c r="CE9">
+        <v>-5005364.0</v>
+      </c>
+      <c r="CF9">
+        <v>-23407905.0</v>
+      </c>
+      <c r="CG9">
+        <v>2769358.0</v>
+      </c>
+      <c r="CH9">
+        <v>-8112874.0</v>
+      </c>
+      <c r="CI9">
+        <v>-10353126.0</v>
+      </c>
+      <c r="CJ9">
+        <v>944201.0</v>
+      </c>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9">
+        <v>509052.0</v>
+      </c>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9">
+        <v>855066.0</v>
+      </c>
+      <c r="CT9">
+        <v>128314.0</v>
+      </c>
+      <c r="CU9">
+        <v>806450.0</v>
+      </c>
+      <c r="CV9">
+        <v>-729335.0</v>
+      </c>
+      <c r="CW9">
+        <v>-729335.0</v>
+      </c>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9">
+        <v>1301657.0</v>
+      </c>
+      <c r="DB9">
+        <v>-51018.0</v>
+      </c>
+      <c r="DC9">
+        <v>-1250639.0</v>
+      </c>
+      <c r="DD9"/>
+      <c r="DE9">
+        <v>808048.0</v>
+      </c>
+      <c r="DF9">
+        <v>-808048.0</v>
+      </c>
+      <c r="DG9">
+        <v>791753.0</v>
+      </c>
+      <c r="DH9">
+        <v>-647133.0</v>
+      </c>
+      <c r="DI9">
+        <v>-141602.0</v>
+      </c>
+      <c r="DJ9"/>
+      <c r="DK9">
+        <v>310735.0</v>
+      </c>
+      <c r="DL9">
+        <v>-405050.0</v>
+      </c>
+      <c r="DM9"/>
+      <c r="DN9">
+        <v>220742.0</v>
+      </c>
+      <c r="DO9">
+        <v>10016.0</v>
+      </c>
+      <c r="DP9">
+        <v>207705.0</v>
+      </c>
+      <c r="DQ9">
+        <v>-62761.0</v>
+      </c>
+      <c r="DR9">
+        <v>-219466.0</v>
+      </c>
+      <c r="DS9">
+        <v>-9880.0</v>
+      </c>
+      <c r="DT9">
+        <v>-114320.0</v>
+      </c>
+      <c r="DU9">
+        <v>378463.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:125">
+      <c r="A10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B10">
+        <v>335100000.0</v>
+      </c>
+      <c r="C10">
+        <v>-456400000.0</v>
+      </c>
+      <c r="D10">
+        <v>-208600000.0</v>
+      </c>
+      <c r="E10">
+        <v>90800000.0</v>
+      </c>
+      <c r="F10">
+        <v>65200000.0</v>
+      </c>
+      <c r="G10">
+        <v>-178600000.0</v>
+      </c>
+      <c r="H10">
+        <v>-94000000.0</v>
+      </c>
+      <c r="I10">
+        <v>29500000.0</v>
+      </c>
+      <c r="J10">
+        <v>-98500000.0</v>
+      </c>
+      <c r="K10">
+        <v>18900000.0</v>
+      </c>
+      <c r="L10">
+        <v>-92600000.0</v>
+      </c>
+      <c r="M10">
+        <v>127400000.0</v>
+      </c>
+      <c r="N10">
+        <v>40600000.0</v>
+      </c>
+      <c r="O10">
+        <v>-76700000.0</v>
+      </c>
+      <c r="P10">
+        <v>50700000.0</v>
+      </c>
+      <c r="Q10">
+        <v>16600000.0</v>
+      </c>
+      <c r="R10">
+        <v>-58100000.0</v>
+      </c>
+      <c r="S10">
+        <v>-76400000.0</v>
+      </c>
+      <c r="T10">
+        <v>37300000.0</v>
+      </c>
+      <c r="U10">
+        <v>-34000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-11700000.0</v>
+      </c>
+      <c r="W10">
+        <v>-158000000.0</v>
+      </c>
+      <c r="X10">
+        <v>40900000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-15000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-5500000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-20400000.0</v>
+      </c>
+      <c r="AB10">
+        <v>118500000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-58200000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-57300000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-123800000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-9700000.0</v>
+      </c>
+      <c r="AG10">
+        <v>73500000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-41500000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-121000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>47200000.0</v>
+      </c>
+      <c r="AK10">
+        <v>9300000.0</v>
+      </c>
+      <c r="AL10">
+        <v>30400000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-88600000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-17200000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-75400000.0</v>
+      </c>
+      <c r="AP10">
+        <v>16700000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-15100000.0</v>
+      </c>
+      <c r="AR10">
+        <v>13200000.0</v>
+      </c>
+      <c r="AS10">
+        <v>13500000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-14500000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-5100000.0</v>
+      </c>
+      <c r="AV10">
+        <v>10800000.0</v>
+      </c>
+      <c r="AW10">
+        <v>15900000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-41300000.0</v>
+      </c>
+      <c r="AY10">
+        <v>32400000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-400000.0</v>
+      </c>
+      <c r="BA10">
+        <v>93500000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-18100000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-2300000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-30900000.0</v>
+      </c>
+      <c r="BE10">
+        <v>4200000.0</v>
+      </c>
+      <c r="BF10">
+        <v>8700000.0</v>
+      </c>
+      <c r="BG10">
+        <v>47000000.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>-84900000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-9300000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-28700000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-49600000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>-15300000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>15300000.0</v>
+      </c>
+      <c r="BT10">
+        <v>10583000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-17425000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-1220000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-9738000.0</v>
+      </c>
+      <c r="BX10">
+        <v>12824000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-1732000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>6072000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-8116000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-5712000.0</v>
+      </c>
+      <c r="CC10">
+        <v>676000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-9234426.0</v>
+      </c>
+      <c r="CE10">
+        <v>-1035574.0</v>
+      </c>
+      <c r="CF10">
+        <v>-7654621.0</v>
+      </c>
+      <c r="CG10">
+        <v>13270482.0</v>
+      </c>
+      <c r="CH10">
+        <v>-9185622.0</v>
+      </c>
+      <c r="CI10">
+        <v>1294907.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10">
+        <v>-1017153.0</v>
+      </c>
+      <c r="CT10">
+        <v>4778466.0</v>
+      </c>
+      <c r="CU10">
+        <v>-3631779.0</v>
+      </c>
+      <c r="CV10">
+        <v>4344936.0</v>
+      </c>
+      <c r="CW10">
+        <v>4344936.0</v>
+      </c>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10">
+        <v>891764.0</v>
+      </c>
+      <c r="DB10">
+        <v>-260972.0</v>
+      </c>
+      <c r="DC10">
+        <v>1273108.0</v>
+      </c>
+      <c r="DD10"/>
+      <c r="DE10">
+        <v>280008.0</v>
+      </c>
+      <c r="DF10">
+        <v>350925.0</v>
+      </c>
+      <c r="DG10">
+        <v>139136.0</v>
+      </c>
+      <c r="DH10">
+        <v>18894.0</v>
+      </c>
+      <c r="DI10">
+        <v>14354.0</v>
+      </c>
+      <c r="DJ10"/>
+      <c r="DK10">
+        <v>-330417.0</v>
+      </c>
+      <c r="DL10">
+        <v>-348096.0</v>
+      </c>
+      <c r="DM10"/>
+      <c r="DN10">
+        <v>-26720.0</v>
+      </c>
+      <c r="DO10">
+        <v>-694339.0</v>
+      </c>
+      <c r="DP10">
+        <v>352565.0</v>
+      </c>
+      <c r="DQ10">
+        <v>-127596.0</v>
+      </c>
+      <c r="DR10">
+        <v>625366.0</v>
+      </c>
+      <c r="DS10">
+        <v>-310454.0</v>
+      </c>
+      <c r="DT10">
+        <v>43859.0</v>
+      </c>
+      <c r="DU10">
+        <v>504946.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:125">
+      <c r="A11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-294700000.0</v>
+      </c>
+      <c r="N11">
+        <v>1928600000.0</v>
+      </c>
+      <c r="O11">
+        <v>-645600000.0</v>
+      </c>
+      <c r="P11">
+        <v>38200000.0</v>
+      </c>
+      <c r="Q11">
+        <v>89900000.0</v>
+      </c>
+      <c r="R11">
+        <v>2409700000.0</v>
+      </c>
+      <c r="S11">
+        <v>-603400000.0</v>
+      </c>
+      <c r="T11">
+        <v>1388700000.0</v>
+      </c>
+      <c r="U11">
+        <v>513200000.0</v>
+      </c>
+      <c r="V11">
+        <v>957700000.0</v>
+      </c>
+      <c r="W11">
+        <v>337700000.0</v>
+      </c>
+      <c r="X11">
+        <v>1374500000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-102500000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1032400000.0</v>
+      </c>
+      <c r="AA11">
+        <v>102800000.0</v>
+      </c>
+      <c r="AB11">
+        <v>46700000.0</v>
+      </c>
+      <c r="AC11">
+        <v>266500000.0</v>
+      </c>
+      <c r="AD11">
+        <v>22300270.0</v>
+      </c>
+      <c r="AE11">
+        <v>-270.0</v>
+      </c>
+      <c r="AF11">
+        <v>296800000.0</v>
+      </c>
+      <c r="AG11">
+        <v>237100000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-15200000.0</v>
+      </c>
+      <c r="AI11">
+        <v>256000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>248000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-140200000.0</v>
+      </c>
+      <c r="AL11">
+        <v>241000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>117100000.0</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>619900000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-23500000.0</v>
+      </c>
+      <c r="AT11">
+        <v>330600000.0</v>
+      </c>
+      <c r="AU11">
+        <v>59800000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-48700000.0</v>
+      </c>
+      <c r="AW11">
+        <v>137800000.0</v>
+      </c>
+      <c r="AX11">
+        <v>291200000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-102800000.0</v>
+      </c>
+      <c r="AZ11"/>
+      <c r="BA11">
+        <v>-164800000.0</v>
+      </c>
+      <c r="BB11">
+        <v>232400000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-46900000.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
+    </row>
+    <row r="12" spans="1:125">
+      <c r="A12" t="s">
+        <v>233</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>14100000.0</v>
+      </c>
+      <c r="N12">
+        <v>10200000.0</v>
+      </c>
+      <c r="O12">
+        <v>-13300000.0</v>
+      </c>
+      <c r="P12">
+        <v>8600000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4600000.0</v>
+      </c>
+      <c r="R12">
+        <v>16600000.0</v>
+      </c>
+      <c r="S12">
+        <v>3400000.0</v>
+      </c>
+      <c r="T12">
+        <v>1100000.0</v>
+      </c>
+      <c r="U12">
+        <v>-700000.0</v>
+      </c>
+      <c r="V12">
+        <v>8300000.0</v>
+      </c>
+      <c r="W12">
+        <v>4800000.0</v>
+      </c>
+      <c r="X12">
+        <v>-61900000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4500000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6400000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6200000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3300000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-3399999.0</v>
+      </c>
+      <c r="AE12">
+        <v>-1.0</v>
+      </c>
+      <c r="AF12">
+        <v>1100000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4400000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1300000.0</v>
+      </c>
+      <c r="AI12">
+        <v>21800000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-6500000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-100000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-500000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
+        <v>-2600000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2300000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-2900000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1100000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12">
+        <v>1700000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1700000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-7600000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+    </row>
+    <row r="13" spans="1:125">
+      <c r="A13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>2075300000.0</v>
+      </c>
+      <c r="P13">
+        <v>58600000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-3203500000.0</v>
+      </c>
+      <c r="R13">
+        <v>1032900000.0</v>
+      </c>
+      <c r="S13">
+        <v>-451700000.0</v>
+      </c>
+      <c r="T13">
+        <v>-362500000.0</v>
+      </c>
+      <c r="U13">
+        <v>330000000.0</v>
+      </c>
+      <c r="V13">
+        <v>52200000.0</v>
+      </c>
+      <c r="W13">
+        <v>-94500000.0</v>
+      </c>
+      <c r="X13">
+        <v>-629900000.0</v>
+      </c>
+      <c r="Y13">
+        <v>36600000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-426100000.0</v>
+      </c>
+      <c r="AA13">
+        <v>468400000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-189500000.0</v>
+      </c>
+      <c r="AC13">
+        <v>209200000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+    </row>
+    <row r="14" spans="1:125">
+      <c r="A14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B14">
+        <v>30200000.0</v>
+      </c>
+      <c r="C14">
+        <v>31900000.0</v>
+      </c>
+      <c r="D14">
+        <v>33700000.0</v>
+      </c>
+      <c r="E14">
+        <v>19400000.0</v>
+      </c>
+      <c r="F14">
+        <v>22500000.0</v>
+      </c>
+      <c r="G14">
+        <v>23400000.0</v>
+      </c>
+      <c r="H14">
+        <v>22400000.0</v>
+      </c>
+      <c r="I14">
+        <v>19600000.0</v>
+      </c>
+      <c r="J14">
+        <v>18200000.0</v>
+      </c>
+      <c r="K14">
+        <v>14400000.0</v>
+      </c>
+      <c r="L14">
+        <v>17500000.0</v>
+      </c>
+      <c r="M14">
+        <v>16000000.0</v>
+      </c>
+      <c r="N14">
+        <v>15400000.0</v>
+      </c>
+      <c r="O14">
+        <v>16100000.0</v>
+      </c>
+      <c r="P14">
+        <v>16100000.0</v>
+      </c>
+      <c r="Q14">
+        <v>16000000.0</v>
+      </c>
+      <c r="R14">
+        <v>15300000.0</v>
+      </c>
+      <c r="S14">
+        <v>12900000.0</v>
+      </c>
+      <c r="T14">
+        <v>15500000.0</v>
+      </c>
+      <c r="U14">
+        <v>29000000.0</v>
+      </c>
+      <c r="V14">
+        <v>10600000.0</v>
+      </c>
+      <c r="W14">
+        <v>11200000.0</v>
+      </c>
+      <c r="X14">
+        <v>21000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>6500000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4200000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5400000.0</v>
+      </c>
+      <c r="AB14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3500000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3200000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2900000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3200000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2800000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2900000.0</v>
+      </c>
+      <c r="AI14">
+        <v>2700000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2600000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2400000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2400000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2400000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1900000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1900000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1800000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1700000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1900000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1900000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1900000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1700000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1800000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1900000.0</v>
+      </c>
+      <c r="BA14">
+        <v>2000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2300000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1800000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1900000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1900000.0</v>
+      </c>
+      <c r="BF14">
+        <v>1900000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1500000.0</v>
+      </c>
+      <c r="BH14">
+        <v>600000.0</v>
+      </c>
+      <c r="BI14">
+        <v>1300000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1100000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>700000.0</v>
+      </c>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14">
+        <v>10000000.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14">
+        <v>300000.0</v>
+      </c>
+      <c r="BS14">
+        <v>200000.0</v>
+      </c>
+      <c r="BT14">
+        <v>382000.0</v>
+      </c>
+      <c r="BU14">
+        <v>285000.0</v>
+      </c>
+      <c r="BV14">
+        <v>276000.0</v>
+      </c>
+      <c r="BW14">
+        <v>257000.0</v>
+      </c>
+      <c r="BX14">
+        <v>396000.0</v>
+      </c>
+      <c r="BY14">
+        <v>202000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>127000.0</v>
+      </c>
+      <c r="CA14">
+        <v>113000.0</v>
+      </c>
+      <c r="CB14">
+        <v>114000.0</v>
+      </c>
+      <c r="CC14">
+        <v>110000.0</v>
+      </c>
+      <c r="CD14">
+        <v>107000.0</v>
+      </c>
+      <c r="CE14">
+        <v>89000.0</v>
+      </c>
+      <c r="CF14">
+        <v>87963.0</v>
+      </c>
+      <c r="CG14">
+        <v>80088.0</v>
+      </c>
+      <c r="CH14">
+        <v>78554.0</v>
+      </c>
+      <c r="CI14">
+        <v>74446.0</v>
+      </c>
+      <c r="CJ14">
+        <v>37976.0</v>
+      </c>
+      <c r="CK14">
+        <v>123542.0</v>
+      </c>
+      <c r="CL14">
+        <v>29425.0</v>
+      </c>
+      <c r="CM14">
+        <v>83747.0</v>
+      </c>
+      <c r="CN14">
+        <v>91134.0</v>
+      </c>
+      <c r="CO14">
+        <v>90815.0</v>
+      </c>
+      <c r="CP14">
+        <v>103236.0</v>
+      </c>
+      <c r="CQ14">
+        <v>77156.0</v>
+      </c>
+      <c r="CR14">
+        <v>92618.0</v>
+      </c>
+      <c r="CS14">
+        <v>86884.0</v>
+      </c>
+      <c r="CT14">
+        <v>85895.0</v>
+      </c>
+      <c r="CU14">
+        <v>111578.0</v>
+      </c>
+      <c r="CV14">
+        <v>148878.0</v>
+      </c>
+      <c r="CW14">
+        <v>148878.0</v>
+      </c>
+      <c r="CX14">
+        <v>143055.0</v>
+      </c>
+      <c r="CY14">
+        <v>91580.0</v>
+      </c>
+      <c r="CZ14">
+        <v>86534.0</v>
+      </c>
+      <c r="DA14">
+        <v>85882.0</v>
+      </c>
+      <c r="DB14">
+        <v>126093.0</v>
+      </c>
+      <c r="DC14">
+        <v>68609.0</v>
+      </c>
+      <c r="DD14">
+        <v>40611.0</v>
+      </c>
+      <c r="DE14">
+        <v>32999.0</v>
+      </c>
+      <c r="DF14">
+        <v>34263.0</v>
+      </c>
+      <c r="DG14">
+        <v>44128.0</v>
+      </c>
+      <c r="DH14">
+        <v>43713.0</v>
+      </c>
+      <c r="DI14">
+        <v>43719.0</v>
+      </c>
+      <c r="DJ14">
+        <v>43602.0</v>
+      </c>
+      <c r="DK14">
+        <v>46957.0</v>
+      </c>
+      <c r="DL14">
+        <v>40858.0</v>
+      </c>
+      <c r="DM14">
+        <v>44206.0</v>
+      </c>
+      <c r="DN14">
+        <v>39486.0</v>
+      </c>
+      <c r="DO14">
+        <v>37572.0</v>
+      </c>
+      <c r="DP14">
+        <v>34071.0</v>
+      </c>
+      <c r="DQ14">
+        <v>34167.0</v>
+      </c>
+      <c r="DR14">
+        <v>33998.0</v>
+      </c>
+      <c r="DS14">
+        <v>23781.0</v>
+      </c>
+      <c r="DT14">
+        <v>26507.0</v>
+      </c>
+      <c r="DU14">
+        <v>23412.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:125">
+      <c r="A15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
+        <v>12700000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>2100000.0</v>
+      </c>
+      <c r="O15">
+        <v>1500000.0</v>
+      </c>
+      <c r="P15">
+        <v>125000000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>125000000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>28000.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15">
+        <v>45729.0</v>
+      </c>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
+      <c r="DR15"/>
+      <c r="DS15"/>
+      <c r="DT15"/>
+      <c r="DU15"/>
+    </row>
+    <row r="16" spans="1:125">
+      <c r="A16" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16">
+        <v>2122600000.0</v>
+      </c>
+      <c r="C16">
+        <v>9929700000.0</v>
+      </c>
+      <c r="D16">
+        <v>11520200000.0</v>
+      </c>
+      <c r="E16">
+        <v>7473100000.0</v>
+      </c>
+      <c r="F16">
+        <v>5972600000.0</v>
+      </c>
+      <c r="G16">
+        <v>6343000000.0</v>
+      </c>
+      <c r="H16">
+        <v>6672600000.0</v>
+      </c>
+      <c r="I16">
+        <v>6378300000.0</v>
+      </c>
+      <c r="J16">
+        <v>7411200000.0</v>
+      </c>
+      <c r="K16">
+        <v>6265100000.0</v>
+      </c>
+      <c r="L16">
+        <v>6041700000.0</v>
+      </c>
+      <c r="M16">
+        <v>5778600000.0</v>
+      </c>
+      <c r="N16">
+        <v>5717300000.0</v>
+      </c>
+      <c r="O16">
+        <v>7410700000.0</v>
+      </c>
+      <c r="P16">
+        <v>6285100000.0</v>
+      </c>
+      <c r="Q16">
+        <v>6061600000.0</v>
+      </c>
+      <c r="R16">
+        <v>8809500000.0</v>
+      </c>
+      <c r="S16">
+        <v>6142000000.0</v>
+      </c>
+      <c r="T16">
+        <v>6509500000.0</v>
+      </c>
+      <c r="U16">
+        <v>5812300000.0</v>
+      </c>
+      <c r="V16">
+        <v>5152100000.0</v>
+      </c>
+      <c r="W16">
+        <v>4445400000.0</v>
+      </c>
+      <c r="X16">
+        <v>4468400000.0</v>
+      </c>
+      <c r="Y16">
+        <v>4098800000.0</v>
+      </c>
+      <c r="Z16">
+        <v>3690400000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3069000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>2451300000.0</v>
+      </c>
+      <c r="AC16">
+        <v>2628600000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2110400000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2051800000.0</v>
+      </c>
+      <c r="AF16">
+        <v>342300000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1676600000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2050500000.0</v>
+      </c>
+      <c r="AI16">
+        <v>2609400000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>314900000.0</v>
+      </c>
+      <c r="AK16">
+        <v>306100000.0</v>
+      </c>
+      <c r="AL16">
+        <v>296300000.0</v>
+      </c>
+      <c r="AM16">
+        <v>278800000.0</v>
+      </c>
+      <c r="AN16">
+        <v>316200000.0</v>
+      </c>
+      <c r="AO16">
+        <v>364600000.0</v>
+      </c>
+      <c r="AP16">
+        <v>203200000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>274300000.0</v>
+      </c>
+      <c r="AR16">
+        <v>268100000.0</v>
+      </c>
+      <c r="AS16">
+        <v>268000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>243500000.0</v>
+      </c>
+      <c r="AU16">
+        <v>278200000.0</v>
+      </c>
+      <c r="AV16">
+        <v>231300000.0</v>
+      </c>
+      <c r="AW16">
+        <v>97700000.0</v>
+      </c>
+      <c r="AX16">
+        <v>169200000.0</v>
+      </c>
+      <c r="AY16">
+        <v>194900000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>156100000.0</v>
+      </c>
+      <c r="BA16">
+        <v>219300000.0</v>
+      </c>
+      <c r="BB16">
+        <v>262000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>294700000.0</v>
+      </c>
+      <c r="BD16">
+        <v>236300000.0</v>
+      </c>
+      <c r="BE16">
+        <v>213700000.0</v>
+      </c>
+      <c r="BF16">
+        <v>182300000.0</v>
+      </c>
+      <c r="BG16">
+        <v>288300000.0</v>
+      </c>
+      <c r="BH16">
+        <v>220600000.0</v>
+      </c>
+      <c r="BI16">
+        <v>144100000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>135000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>78000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>81900000.0</v>
+      </c>
+      <c r="BM16">
+        <v>70900000.0</v>
+      </c>
+      <c r="BN16">
+        <v>59800000.0</v>
+      </c>
+      <c r="BO16">
+        <v>71800000.0</v>
+      </c>
+      <c r="BP16">
+        <v>60500000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>50300000.0</v>
+      </c>
+      <c r="BR16">
+        <v>49200000.0</v>
+      </c>
+      <c r="BS16">
+        <v>58200000.0</v>
+      </c>
+      <c r="BT16">
+        <v>62800000.0</v>
+      </c>
+      <c r="BU16">
+        <v>66670000.0</v>
+      </c>
+      <c r="BV16">
+        <v>52328000.0</v>
+      </c>
+      <c r="BW16">
+        <v>57226000.0</v>
+      </c>
+      <c r="BX16">
+        <v>53679000.0</v>
+      </c>
+      <c r="BY16">
+        <v>39813000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>26716000.0</v>
+      </c>
+      <c r="CA16">
+        <v>24364000.0</v>
+      </c>
+      <c r="CB16">
+        <v>38029000.0</v>
+      </c>
+      <c r="CC16">
+        <v>24638000.0</v>
+      </c>
+      <c r="CD16">
+        <v>18448000.0</v>
+      </c>
+      <c r="CE16">
+        <v>23656043.0</v>
+      </c>
+      <c r="CF16">
+        <v>20241886.0</v>
+      </c>
+      <c r="CG16">
+        <v>22086064.0</v>
+      </c>
+      <c r="CH16">
+        <v>12509000.0</v>
+      </c>
+      <c r="CI16">
+        <v>20095376.0</v>
+      </c>
+      <c r="CJ16">
+        <v>21084467.0</v>
+      </c>
+      <c r="CK16">
+        <v>15982378.0</v>
+      </c>
+      <c r="CL16">
+        <v>18111352.0</v>
+      </c>
+      <c r="CM16">
+        <v>9784978.0</v>
+      </c>
+      <c r="CN16">
+        <v>7066572.0</v>
+      </c>
+      <c r="CO16">
+        <v>6116090.0</v>
+      </c>
+      <c r="CP16">
+        <v>5520855.0</v>
+      </c>
+      <c r="CQ16">
+        <v>5190052.0</v>
+      </c>
+      <c r="CR16">
+        <v>4483603.0</v>
+      </c>
+      <c r="CS16">
+        <v>2032564.0</v>
+      </c>
+      <c r="CT16">
+        <v>2575438.0</v>
+      </c>
+      <c r="CU16">
+        <v>2119427.0</v>
+      </c>
+      <c r="CV16">
+        <v>1696473.0</v>
+      </c>
+      <c r="CW16">
+        <v>1696473.0</v>
+      </c>
+      <c r="CX16">
+        <v>3034296.0</v>
+      </c>
+      <c r="CY16">
+        <v>3638997.0</v>
+      </c>
+      <c r="CZ16">
+        <v>5271859.0</v>
+      </c>
+      <c r="DA16">
+        <v>6212695.0</v>
+      </c>
+      <c r="DB16">
+        <v>5683208.0</v>
+      </c>
+      <c r="DC16">
+        <v>3993072.0</v>
+      </c>
+      <c r="DD16">
+        <v>4209004.0</v>
+      </c>
+      <c r="DE16">
+        <v>4469210.0</v>
+      </c>
+      <c r="DF16">
+        <v>3450661.0</v>
+      </c>
+      <c r="DG16">
+        <v>3466137.0</v>
+      </c>
+      <c r="DH16">
+        <v>3038869.0</v>
+      </c>
+      <c r="DI16">
+        <v>2116774.0</v>
+      </c>
+      <c r="DJ16">
+        <v>1407252.0</v>
+      </c>
+      <c r="DK16">
+        <v>2679807.0</v>
+      </c>
+      <c r="DL16">
+        <v>2962847.0</v>
+      </c>
+      <c r="DM16">
+        <v>2575580.0</v>
+      </c>
+      <c r="DN16">
+        <v>1898007.0</v>
+      </c>
+      <c r="DO16">
+        <v>1906106.0</v>
+      </c>
+      <c r="DP16">
+        <v>2829483.0</v>
+      </c>
+      <c r="DQ16">
+        <v>1247401.0</v>
+      </c>
+      <c r="DR16">
+        <v>1059676.0</v>
+      </c>
+      <c r="DS16">
+        <v>1402305.0</v>
+      </c>
+      <c r="DT16">
+        <v>1604871.0</v>
+      </c>
+      <c r="DU16">
+        <v>1141120.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:125">
+      <c r="A17" t="s">
+        <v>238</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17">
+        <v>-3400000.0</v>
+      </c>
+      <c r="AA17">
+        <v>700000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1300000.0</v>
+      </c>
+      <c r="AC17">
+        <v>300000.0</v>
+      </c>
+      <c r="AD17">
+        <v>300000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>-7100000.0</v>
+      </c>
+      <c r="AG17">
+        <v>4700000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-6800000.0</v>
+      </c>
+      <c r="AI17">
+        <v>5100000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>900000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AM17">
+        <v>1400000.0</v>
+      </c>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17">
+        <v>-100000.0</v>
+      </c>
+      <c r="AS17"/>
+      <c r="AT17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AV17">
+        <v>-2600000.0</v>
+      </c>
+      <c r="AW17">
+        <v>-500000.0</v>
+      </c>
+      <c r="AX17">
+        <v>-900000.0</v>
+      </c>
+      <c r="AY17">
+        <v>-300000.0</v>
+      </c>
+      <c r="AZ17"/>
+      <c r="BA17">
+        <v>400000.0</v>
+      </c>
+      <c r="BB17">
+        <v>-400000.0</v>
+      </c>
+      <c r="BC17">
+        <v>-300000.0</v>
+      </c>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+    </row>
+    <row r="18" spans="1:125">
+      <c r="A18" t="s">
+        <v>239</v>
+      </c>
+      <c r="B18">
+        <v>4191100000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1276900000.0</v>
+      </c>
+      <c r="D18">
+        <v>3508900000.0</v>
+      </c>
+      <c r="E18">
+        <v>1475200000.0</v>
+      </c>
+      <c r="F18">
+        <v>-169800000.0</v>
+      </c>
+      <c r="G18">
+        <v>-491400000.0</v>
+      </c>
+      <c r="H18">
+        <v>175900000.0</v>
+      </c>
+      <c r="I18">
+        <v>-640500000.0</v>
+      </c>
+      <c r="J18">
+        <v>766600000.0</v>
+      </c>
+      <c r="K18">
+        <v>139700000.0</v>
+      </c>
+      <c r="L18">
+        <v>357000000.0</v>
+      </c>
+      <c r="M18">
+        <v>197600000.0</v>
+      </c>
+      <c r="N18">
+        <v>-1660600000.0</v>
+      </c>
+      <c r="O18">
+        <v>1035400000.0</v>
+      </c>
+      <c r="P18">
+        <v>254800000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2611300000.0</v>
+      </c>
+      <c r="R18">
+        <v>2685200000.0</v>
+      </c>
+      <c r="S18">
+        <v>-607500000.0</v>
+      </c>
+      <c r="T18">
+        <v>735500000.0</v>
+      </c>
+      <c r="U18">
+        <v>699700000.0</v>
+      </c>
+      <c r="V18">
+        <v>766200000.0</v>
+      </c>
+      <c r="W18">
+        <v>-141200000.0</v>
+      </c>
+      <c r="X18">
+        <v>732300000.0</v>
+      </c>
+      <c r="Y18">
+        <v>36200000.0</v>
+      </c>
+      <c r="Z18">
+        <v>499700000.0</v>
+      </c>
+      <c r="AA18">
+        <v>665800000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-131600000.0</v>
+      </c>
+      <c r="AC18">
+        <v>459500000.0</v>
+      </c>
+      <c r="AD18">
+        <v>73300000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-217500000.0</v>
+      </c>
+      <c r="AF18">
+        <v>9900000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-398800000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-467200000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-188100000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>21300000.0</v>
+      </c>
+      <c r="AK18">
+        <v>27200000.0</v>
+      </c>
+      <c r="AL18">
+        <v>68900000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-119600000.0</v>
+      </c>
+      <c r="AN18">
+        <v>700000.0</v>
+      </c>
+      <c r="AO18">
+        <v>111400000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-66000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-89300000.0</v>
+      </c>
+      <c r="AR18">
+        <v>31500000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-4600000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-22600000.0</v>
+      </c>
+      <c r="AU18">
+        <v>24500000.0</v>
+      </c>
+      <c r="AV18">
+        <v>192900000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-106000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>100000.0</v>
+      </c>
+      <c r="AY18">
+        <v>41300000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-11300000.0</v>
+      </c>
+      <c r="BA18">
+        <v>48500000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>28000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-12300000.0</v>
+      </c>
+      <c r="BE18">
+        <v>66900000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-185300000.0</v>
+      </c>
+      <c r="BG18">
+        <v>29900000.0</v>
+      </c>
+      <c r="BH18">
+        <v>126300000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-76200000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>153200000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-4400000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-37200000.0</v>
+      </c>
+      <c r="BM18">
+        <v>58100000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-42000000.0</v>
+      </c>
+      <c r="BO18">
+        <v>129400000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-44900000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-5100000.0</v>
+      </c>
+      <c r="BR18">
+        <v>19500000.0</v>
+      </c>
+      <c r="BS18">
+        <v>10300000.0</v>
+      </c>
+      <c r="BT18">
+        <v>4500000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-9263000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-2466000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-22471000.0</v>
+      </c>
+      <c r="BX18">
+        <v>11938000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-26593000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>6430000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-42790000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-226000.0</v>
+      </c>
+      <c r="CC18">
+        <v>13003000.0</v>
+      </c>
+      <c r="CD18">
+        <v>-15195173.0</v>
+      </c>
+      <c r="CE18">
+        <v>-2147827.0</v>
+      </c>
+      <c r="CF18">
+        <v>-3888345.0</v>
+      </c>
+      <c r="CG18">
+        <v>10688892.0</v>
+      </c>
+      <c r="CH18">
+        <v>-12055790.0</v>
+      </c>
+      <c r="CI18">
+        <v>2882790.0</v>
+      </c>
+      <c r="CJ18">
+        <v>9426592.0</v>
+      </c>
+      <c r="CK18">
+        <v>-1658526.0</v>
+      </c>
+      <c r="CL18">
+        <v>-2805034.0</v>
+      </c>
+      <c r="CM18">
+        <v>2576881.0</v>
+      </c>
+      <c r="CN18">
+        <v>713342.0</v>
+      </c>
+      <c r="CO18">
+        <v>595236.0</v>
+      </c>
+      <c r="CP18">
+        <v>237017.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-2728355.0</v>
+      </c>
+      <c r="CR18">
+        <v>1951129.0</v>
+      </c>
+      <c r="CS18">
+        <v>-548645.0</v>
+      </c>
+      <c r="CT18">
+        <v>444106.0</v>
+      </c>
+      <c r="CU18">
+        <v>611617.0</v>
+      </c>
+      <c r="CV18">
+        <v>-1374169.0</v>
+      </c>
+      <c r="CW18">
+        <v>-1374169.0</v>
+      </c>
+      <c r="CX18">
+        <v>-602377.0</v>
+      </c>
+      <c r="CY18">
+        <v>-1679936.0</v>
+      </c>
+      <c r="CZ18">
+        <v>-829323.0</v>
+      </c>
+      <c r="DA18">
+        <v>544487.0</v>
+      </c>
+      <c r="DB18">
+        <v>1386204.0</v>
+      </c>
+      <c r="DC18">
+        <v>-500309.0</v>
+      </c>
+      <c r="DD18">
+        <v>-297410.0</v>
+      </c>
+      <c r="DE18">
+        <v>759076.0</v>
+      </c>
+      <c r="DF18">
+        <v>14524.0</v>
+      </c>
+      <c r="DG18">
+        <v>460164.0</v>
+      </c>
+      <c r="DH18">
+        <v>1149159.0</v>
+      </c>
+      <c r="DI18">
+        <v>776316.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-1274423.0</v>
+      </c>
+      <c r="DK18">
+        <v>-268344.0</v>
+      </c>
+      <c r="DL18">
+        <v>286690.0</v>
+      </c>
+      <c r="DM18">
+        <v>663945.0</v>
+      </c>
+      <c r="DN18">
+        <v>-7993.0</v>
+      </c>
+      <c r="DO18">
+        <v>-879521.0</v>
+      </c>
+      <c r="DP18">
+        <v>1397298.0</v>
+      </c>
+      <c r="DQ18">
+        <v>99961.0</v>
+      </c>
+      <c r="DR18">
+        <v>-291078.0</v>
+      </c>
+      <c r="DS18">
+        <v>-475263.0</v>
+      </c>
+      <c r="DT18">
+        <v>453170.0</v>
+      </c>
+      <c r="DU18">
+        <v>710638.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:125">
+      <c r="A19" t="s">
+        <v>240</v>
+      </c>
+      <c r="B19">
+        <v>-100000.0</v>
+      </c>
+      <c r="C19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-406600000.0</v>
+      </c>
+      <c r="E19">
+        <v>-16200000.0</v>
+      </c>
+      <c r="F19">
+        <v>-21100000.0</v>
+      </c>
+      <c r="G19">
+        <v>-21600000.0</v>
+      </c>
+      <c r="H19">
+        <v>-18700000.0</v>
+      </c>
+      <c r="I19">
+        <v>-18900000.0</v>
+      </c>
+      <c r="J19">
+        <v>-13400000.0</v>
+      </c>
+      <c r="K19">
+        <v>-12700000.0</v>
+      </c>
+      <c r="L19">
+        <v>-14100000.0</v>
+      </c>
+      <c r="M19">
+        <v>-10300000.0</v>
+      </c>
+      <c r="N19">
+        <v>-10800000.0</v>
+      </c>
+      <c r="O19">
+        <v>-17800000.0</v>
+      </c>
+      <c r="P19">
+        <v>-11900000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-13500000.0</v>
+      </c>
+      <c r="R19">
+        <v>-16800000.0</v>
+      </c>
+      <c r="S19">
+        <v>-7300000.0</v>
+      </c>
+      <c r="T19">
+        <v>-9000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-10400000.0</v>
+      </c>
+      <c r="V19">
+        <v>-17600000.0</v>
+      </c>
+      <c r="W19">
+        <v>-22800000.0</v>
+      </c>
+      <c r="X19">
+        <v>-226300000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-5400000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-23200000.0</v>
+      </c>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -29627,51 +41340,51 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
     </row>
     <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29756,11649 +41469,196 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
     </row>
     <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="B21">
-        <v>677100000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="C21">
-        <v>547500000.0</v>
+        <v>-293200000.0</v>
       </c>
       <c r="D21">
-        <v>480100000.0</v>
+        <v>928500000.0</v>
       </c>
       <c r="E21">
-        <v>430600000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="F21">
-        <v>439600000.0</v>
+        <v>-209100000.0</v>
       </c>
       <c r="G21">
-        <v>430100000.0</v>
+        <v>211200000.0</v>
       </c>
       <c r="H21">
-        <v>411900000.0</v>
-[...91 lines deleted...]
-      <c r="AM21">
         <v>111000000.0</v>
       </c>
-      <c r="AN21">
-[...11358 lines deleted...]
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-138700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>87100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-23600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-128500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>238400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-61200000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>103100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-140200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>381100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>133900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-44600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-137600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>78700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>71199920.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>80.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-82400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>192600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-14500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-18900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-49200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>84200000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-33400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>29100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>26500000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-56500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>38500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-19700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1100000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-80500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-15700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>23200000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
@@ -41424,3118 +41684,3146 @@
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>168900000.0</v>
+      </c>
+      <c r="C22">
         <v>139000000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>85700000.0</v>
+      </c>
+      <c r="E22">
         <v>63400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>71700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>76700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>53100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>69100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>50700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>69500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>76600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>52300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>49100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>64000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>41700000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>55300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19500000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>39300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>55000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16300000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-23600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>16800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>21100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12200000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1500000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>13300000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8200000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4700000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-500000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10300000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>15300000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-4500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6700000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-4200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>16700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3300000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2077000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6798000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6007000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12900000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>66000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-3742000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>681000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-1497000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-1962000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3286000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1090445.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1045555.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1045953.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>576202.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>378833.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>612167.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>436408.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>466609.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>882443.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>772352.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1022398.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>115268.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-83648.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>210367.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>324397.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-274592.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-423473.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>102681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-740363.0</v>
       </c>
       <c r="CV22">
         <v>-740363.0</v>
       </c>
       <c r="CW22">
+        <v>-740363.0</v>
+      </c>
+      <c r="CX22">
         <v>-885930.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-596435.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-199585.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-141305.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>217147.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>402886.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>71648.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>38880.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>123495.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>200659.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-168746.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-8068.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>59476.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-134702.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>185841.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>248907.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>125570.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>157551.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>129336.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>155339.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>254589.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>187097.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>314683.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>179246.0</v>
       </c>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>-3900000.0</v>
+      </c>
+      <c r="C23">
         <v>-20100000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-10800000.0</v>
+      </c>
+      <c r="E23">
         <v>-2300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-23800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-15100000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>1500000.0</v>
+      </c>
+      <c r="P23">
         <v>-1800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-56800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-145300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>34800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>38500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-10500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>171200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-6600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BP23">
         <v>300000.0</v>
       </c>
       <c r="BQ23">
+        <v>300000.0</v>
+      </c>
+      <c r="BR23">
         <v>-5600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>679000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13921000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1118000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-1000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>770000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>971000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>41000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1555000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>235000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>189984.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>33124.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>20194.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>567128.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>71872.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>38008.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>29552.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>129115.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>141525.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>237140.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>75001.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3435571.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>493868.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-21747.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11966.0</v>
       </c>
       <c r="CU23">
         <v>-11966.0</v>
       </c>
       <c r="CV23">
+        <v>-11966.0</v>
+      </c>
+      <c r="CW23">
         <v>-10606.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-18727.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-446992.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>66168.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-38950.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>333932.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>284377.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>29998.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>259473.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-12896.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-29112.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-134736.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>102504.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-22822.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-30286.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>21412.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-68474.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-9809.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-124946.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>187375.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>97061.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-4693.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>264280.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-5406.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-30892.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
+        <v>-100000.0</v>
+      </c>
+      <c r="C24">
         <v>626300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-200000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-13900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>820300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>709500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-21000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-24000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-88000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-147000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>89800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-21000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-154000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>14000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>153000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2469000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>792000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5807000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-668000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2100000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-700000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-8086000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-15789000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-300000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-6352000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-197926000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>11700000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-76200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>11800000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>1300000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-9700000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>800000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-800000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>100000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-1600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>24200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>16400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-4500000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>25000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>14575000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>843000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-400000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-432000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-709000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>348.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-3000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-500000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>18785.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>7433.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>85679.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>5771.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>10123.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36346.0</v>
       </c>
       <c r="CV24">
         <v>36346.0</v>
       </c>
       <c r="CW24">
+        <v>36346.0</v>
+      </c>
+      <c r="CX24">
         <v>-2324.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>47074.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-205671.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-29112.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-125562.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-107780.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-48068.0</v>
       </c>
-      <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
-      <c r="DT24">
+      <c r="DT24"/>
+      <c r="DU24">
         <v>-1060.0</v>
       </c>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>39199999.0</v>
+      </c>
+      <c r="C25">
         <v>-2297200000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>4500000.0</v>
+      </c>
+      <c r="E25">
         <v>1500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>697400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8300000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-21600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-19300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-23900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-37400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1100000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>47300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1700000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-15000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>300000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>13347000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-8500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>300000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>129400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1200000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-35200000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>59300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-84000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>130400000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-44000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4400000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>20600000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-300000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4055000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-791000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-234000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1276000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-385000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>348000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-138000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-803000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-12000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-138000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-175890.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>227890.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-231823.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-79272.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-70332.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-84668.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1528.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>15800.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-10085.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>6188.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>31676.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12812.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>10851.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-128729.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>491.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-273985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198657.0</v>
       </c>
       <c r="CV25">
         <v>198657.0</v>
       </c>
       <c r="CW25">
+        <v>198657.0</v>
+      </c>
+      <c r="CX25">
         <v>10481.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>17947.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>14525.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1493.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>220731.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>125178.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-39394.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>40541.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>46243.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-8253.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>25710.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-107780.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>30469.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>32626.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-22220.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-22430.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-19216.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-23450.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-22824.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-22319.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-27084.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-21355.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-28308.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-23812.0</v>
       </c>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>246</v>
+      </c>
+      <c r="B26">
+        <v>-100000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-30000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-29000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1016000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-12000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-95000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-149000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-37000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-353000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-13000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-8600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-65000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-50000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-40000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-63000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-7100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-30000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-42000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-21000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-22000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-28000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-12000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-8000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-12000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-30000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-29581000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-28475000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-9200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-10300000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-223000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-18582000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-5333000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-2400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-134000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2500000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-5900000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-1300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-3374000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-200000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-2000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1200000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-2800000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-400000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>100000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-100000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-8200.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26">
         <v>-12896.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-101502.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>-66794.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>-7788.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>-22822.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>-32713.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>-68474.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>-9809.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>-21860.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>-14379.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>-22396.0</v>
       </c>
-      <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>13700000.0</v>
+      </c>
+      <c r="C27">
         <v>14300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9400000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6400000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9400000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5500000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3100000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="Y27">
         <v>2400000.0</v>
       </c>
       <c r="Z27">
+        <v>2400000.0</v>
+      </c>
+      <c r="AA27">
         <v>2600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2200000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AD27">
         <v>1900000.0</v>
       </c>
       <c r="AE27">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AF27">
         <v>1700000.0</v>
       </c>
       <c r="AG27">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="AH27">
         <v>1600000.0</v>
       </c>
       <c r="AI27">
+        <v>1600000.0</v>
+      </c>
+      <c r="AJ27">
         <v>1700000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1800000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="AN27">
         <v>1300000.0</v>
       </c>
       <c r="AO27">
+        <v>1300000.0</v>
+      </c>
+      <c r="AP27">
         <v>1600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>900000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AT27">
         <v>900000.0</v>
       </c>
       <c r="AU27">
+        <v>900000.0</v>
+      </c>
+      <c r="AV27">
         <v>1100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AX27">
         <v>1100000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AY27">
+        <v>1100000.0</v>
+      </c>
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>1700000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1900000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1600000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2100000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1300000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2300000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BJ27">
         <v>500000.0</v>
       </c>
       <c r="BK27">
+        <v>500000.0</v>
+      </c>
+      <c r="BL27">
         <v>1900000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>60700000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>10400000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>400000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>384000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>428000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>420000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>268000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>207000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-132000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>198000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-156000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="CC27">
         <v>9000.0</v>
       </c>
       <c r="CD27">
+        <v>9000.0</v>
+      </c>
+      <c r="CE27">
         <v>-136569.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>4688.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-26298.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>46418.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>3738.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>9872.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>12124.0</v>
       </c>
-      <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>15902.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>9886.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>107.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>16711.0</v>
       </c>
-      <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>79800000.0</v>
+      </c>
+      <c r="C28">
         <v>-299800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>918700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-206500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>188200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>113800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-382800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>380100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-81700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-140000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-36200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>88600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-25400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-131000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-19300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>241500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-35000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-47000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-58100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>104500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-146000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>374200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>127800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-43700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-141000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>78600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>79600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-84900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>191000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-18300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-49500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>86800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-27900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>51500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>101500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-33400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-56700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-24900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-51500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-83400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-15400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>20600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>35500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-24700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>79700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>38500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-53600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>88400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-155700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>72500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>78700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-41200000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>29900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-116600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>30500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-4600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-23500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-15600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2548000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13921000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>26018000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1967000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>40244000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5079000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>33025000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12465000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-8414000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11096000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5961984.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3606325.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1111000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4469881.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3871881.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3269937.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>29552.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11131408.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>141525.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>237140.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>75001.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3427371.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>1782.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>80000.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>109158.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>333932.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>284377.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>29998.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>259473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12896.0</v>
       </c>
       <c r="DF28">
         <v>-12896.0</v>
       </c>
       <c r="DG28">
+        <v>-12896.0</v>
+      </c>
+      <c r="DH28">
         <v>-101502.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-66794.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-30610.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-22822.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-32713.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-68474.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-9809.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-21860.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-14379.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-22396.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-4693.0</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
+      <c r="DU28"/>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>4212399999.0</v>
+      </c>
+      <c r="C29">
         <v>-1261700000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>3529400000.0</v>
+      </c>
+      <c r="E29">
         <v>1491200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-154500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-477800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>192600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-622100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>784000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>152400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>371100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>207900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1649400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1046700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>266500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2598000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2702200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-600200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>744100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>713600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>783800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-118800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>743400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>37200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>502400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>667600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-130000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>462500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>76100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-213000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-396400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-463500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-184900000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>28800000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>29700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>72000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-116600000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>115500000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-63900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-83400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>33200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>900000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-21600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>25400000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>193100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-105000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1900000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>42600000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>49300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-15100000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>29200000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-10500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>68000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-182700000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>33100000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>129400000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-73100000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>155800000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-3100000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-35200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>59300000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-41500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>130400000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-44000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-4400000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>20600000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>10400000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4611000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-8933000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-2090000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-22200000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>12363000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-26084000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6681000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-42733000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>13079000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-15018445.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-2056555.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-3733520.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10738641.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-12020108.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2945108.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>9583407.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-1577969.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-2792325.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2580857.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>736147.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>599027.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>388887.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-2607962.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1957171.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-521127.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>452645.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>613588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1327217.0</v>
       </c>
       <c r="CV29">
         <v>-1327217.0</v>
       </c>
       <c r="CW29">
+        <v>-1327217.0</v>
+      </c>
+      <c r="CX29">
         <v>-585974.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1188796.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-556495.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>568437.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1456300.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-322026.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>15999.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>788543.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>37924.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>469276.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1158333.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>781592.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1268561.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-200000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>301398.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>763134.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>25256.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-776571.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>1409086.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>113060.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-121402.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-466846.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>469157.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>730805.0</v>
       </c>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-1433000000.0</v>
+      </c>
+      <c r="C30">
         <v>-28100000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>-406600000.0</v>
+      </c>
+      <c r="E30">
         <v>-16200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-21100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-14100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-17600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-22800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-226300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>87300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-23200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-9900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-23400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-6200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-900000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1300000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8900000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-3800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>56900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-73300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-32800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6600000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5086000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9245000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2776000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-283000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-425000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1065000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-9408000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3957000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>910000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1525000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1285728.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-491272.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1716983.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-49749.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-35682.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-62318.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-7751255.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-580557.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-12709.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3976.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-22805.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3791.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-133085.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-112960.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>493868.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-21747.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1584.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>414538.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-10606.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-18727.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-446992.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-493499.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-100096.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-178283.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-313409.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-27387.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-82512.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-134736.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5276.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-44274.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>21412.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-17087.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-23546.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-124946.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>187375.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>97061.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-216534.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>264280.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-5406.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-30892.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>