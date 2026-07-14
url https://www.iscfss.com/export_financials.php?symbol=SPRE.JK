--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
@@ -217,50 +220,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -785,4571 +791,5380 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
+        <v>1587987714.0</v>
+      </c>
+      <c r="C2">
         <v>831148390.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>907343843.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1866324409.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
+        <v>11931016.0</v>
+      </c>
+      <c r="C5">
         <v>101585223.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-89043518.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2598101.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9">
         <v>21591253330.0</v>
       </c>
-      <c r="C9"/>
+      <c r="C9">
+        <v>21591253330.0</v>
+      </c>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
+        <v>2428155376.0</v>
+      </c>
+      <c r="C10">
         <v>2145389344.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2835678598.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1008310083.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>2428155376.0</v>
+      </c>
+      <c r="C12">
         <v>2145389344.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2835678598.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1008310083.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>20000000000.0</v>
       </c>
       <c r="C13">
+        <v>20000000000.0</v>
+      </c>
+      <c r="D13">
         <v>14000000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
         <v>800000000.0</v>
       </c>
       <c r="C14">
+        <v>800000000.0</v>
+      </c>
+      <c r="D14">
         <v>132000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
+        <v>43181262.0</v>
+      </c>
+      <c r="C21">
         <v>60806250.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16043750.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2979167.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22">
+        <v>42221447755.0</v>
+      </c>
+      <c r="C22">
         <v>39252256998.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9326168382.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8053942927.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>56116976716.0</v>
+      </c>
+      <c r="C23">
         <v>53962699928.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24832103243.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16215277763.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24">
+        <v>799999980.0</v>
+      </c>
+      <c r="C24">
         <v>1199999980.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1599999990.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1838499010.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25">
+        <v>1067976430.0</v>
+      </c>
+      <c r="C25">
         <v>1780534630.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2165143400.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2437787410.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28">
+        <v>1050512028.0</v>
+      </c>
+      <c r="C28">
         <v>1989976719.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-183085388.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1925726027.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29"/>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>33</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>0.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>661149500.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>251548494.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32"/>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33">
+        <v>11257110189.0</v>
+      </c>
+      <c r="C33">
         <v>11842000859.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9725177810.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6901476259.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35">
+        <v>1700310015.0</v>
+      </c>
+      <c r="C35">
         <v>2060668629.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2682699336.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2571741735.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36">
+        <v>696946264.0</v>
+      </c>
+      <c r="C36">
         <v>492001541.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>320251058.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>120280831.0</v>
       </c>
     </row>
-    <row r="37" spans="1:4">
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38">
+        <v>696946260.0</v>
+      </c>
+      <c r="C38">
         <v>492001540.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>320251060.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>120280830.0</v>
       </c>
     </row>
-    <row r="39" spans="1:4">
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39">
+        <v>210263396.0</v>
+      </c>
+      <c r="C39">
         <v>723052727.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2283928953.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:4">
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40">
+        <v>677084938.0</v>
+      </c>
+      <c r="C40">
         <v>705328658.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3042195881.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7918535681.0</v>
       </c>
     </row>
-    <row r="41" spans="1:4">
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
         <v>21591253334.0</v>
       </c>
       <c r="C42">
+        <v>21591253334.0</v>
+      </c>
+      <c r="D42">
         <v>-89043520.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-2598100.0</v>
       </c>
     </row>
-    <row r="43" spans="1:4">
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-    </row>
-    <row r="46" spans="1:4">
+      <c r="E45"/>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46">
+        <v>10516982663.0</v>
+      </c>
+      <c r="C46">
         <v>11289193068.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9388883000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6778216261.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47">
+        <v>10516982660.0</v>
+      </c>
+      <c r="C47">
         <v>11289193070.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9388883000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>6778216260.0</v>
       </c>
     </row>
-    <row r="48" spans="1:4">
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>8137718726.0</v>
+      </c>
+      <c r="C48">
         <v>6317884262.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3801457896.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2865025336.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-    </row>
-    <row r="51" spans="1:4">
+      <c r="E50"/>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51">
+        <v>3478667404.0</v>
+      </c>
+      <c r="C51">
         <v>4135366063.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2652593210.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2934036110.0</v>
       </c>
     </row>
-    <row r="52" spans="1:4">
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>2410690973.0</v>
+      </c>
+      <c r="C52">
         <v>2354831432.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>487449806.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>496248703.0</v>
       </c>
     </row>
-    <row r="53" spans="1:4">
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53">
         <v>10000000.0</v>
       </c>
-      <c r="C53"/>
+      <c r="C53">
+        <v>10000000.0</v>
+      </c>
       <c r="D53"/>
-    </row>
-    <row r="54" spans="1:4">
+      <c r="E53"/>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>56116976716.0</v>
+      </c>
+      <c r="C55">
         <v>53962699928.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24832103243.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16215277763.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>44859866527.0</v>
+      </c>
+      <c r="C56">
         <v>42120699069.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>15106925433.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9313801504.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>4675763625.0</v>
+      </c>
+      <c r="C57">
         <v>3891308480.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4436989530.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10281108793.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>6376073640.0</v>
+      </c>
+      <c r="C58">
         <v>5951977109.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7119688866.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12852850528.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>49740903076.0</v>
+      </c>
+      <c r="C60">
         <v>48010722819.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17712414377.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3362427235.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>73</v>
+      </c>
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>5</v>
+      </c>
+      <c r="B2">
+        <v>1487514784.0</v>
+      </c>
       <c r="C2">
+        <v>1587987714.0</v>
+      </c>
+      <c r="D2">
+        <v>1874676248.0</v>
+      </c>
+      <c r="E2">
         <v>1226451891.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1254726059.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>831148390.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>835714541.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>970526195.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="J2"/>
+      <c r="K2">
         <v>907343843.0</v>
       </c>
-      <c r="J2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>8</v>
+      </c>
+      <c r="B5">
+        <v>-10482536.0</v>
+      </c>
       <c r="C5">
+        <v>11931016.0</v>
+      </c>
+      <c r="D5">
+        <v>244556778.0</v>
+      </c>
+      <c r="E5">
         <v>196899594.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>149242409.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>101585223.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-153877582.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-132266228.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>17712414000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-89043518.0</v>
       </c>
-      <c r="J5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>21591253330.0</v>
       </c>
       <c r="D9">
         <v>21591253330.0</v>
       </c>
       <c r="E9">
         <v>21591253330.0</v>
       </c>
       <c r="F9">
         <v>21591253330.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>21591253330.0</v>
+      </c>
+      <c r="H9">
+        <v>21591253330.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
-        <v>2169850830.0</v>
+        <v>2589657111.0</v>
       </c>
       <c r="C10">
+        <v>2428155376.0</v>
+      </c>
+      <c r="D10">
+        <v>2169850827.0</v>
+      </c>
+      <c r="E10">
         <v>2026838470.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1450859959.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2145389344.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2456898082.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1934079791.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="J10"/>
+      <c r="K10">
         <v>2835678598.0</v>
       </c>
-      <c r="J10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
-        <v>2179850830.0</v>
+        <v>2589657111.0</v>
       </c>
       <c r="C12">
+        <v>2428155376.0</v>
+      </c>
+      <c r="D12">
+        <v>2169850827.0</v>
+      </c>
+      <c r="E12">
         <v>2026838470.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1450859959.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2145389344.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2456898082.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1934079791.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2835679000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2835678598.0</v>
       </c>
-      <c r="J12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>20000000000.0</v>
       </c>
       <c r="C13">
         <v>20000000000.0</v>
       </c>
       <c r="D13">
         <v>20000000000.0</v>
       </c>
       <c r="E13">
         <v>20000000000.0</v>
       </c>
       <c r="F13">
         <v>20000000000.0</v>
       </c>
       <c r="G13">
-        <v>14000000000.0</v>
-[...1 lines deleted...]
-      <c r="H13"/>
+        <v>20000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>20000000000.0</v>
+      </c>
       <c r="I13">
         <v>14000000000.0</v>
       </c>
       <c r="J13"/>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="K13">
+        <v>14000000000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
         <v>800000000.0</v>
       </c>
       <c r="C14">
         <v>800000000.0</v>
       </c>
       <c r="D14">
         <v>800000000.0</v>
       </c>
       <c r="E14">
         <v>800000000.0</v>
       </c>
       <c r="F14">
         <v>800000000.0</v>
       </c>
       <c r="G14">
+        <v>800000000.0</v>
+      </c>
+      <c r="H14">
+        <v>800000000.0</v>
+      </c>
+      <c r="I14">
         <v>633000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>466000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="K14">
         <v>132000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>132000000.0</v>
+      </c>
+      <c r="M14">
+        <v>132000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
-        <v>47587510.0</v>
+        <v>38775015.0</v>
       </c>
       <c r="C21">
+        <v>43181262.0</v>
+      </c>
+      <c r="D21">
+        <v>47587509.0</v>
+      </c>
+      <c r="E21">
         <v>51993756.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>56400003.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>60806250.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>30327082.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>27887499.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="J21"/>
+      <c r="K21">
         <v>16043750.0</v>
       </c>
-      <c r="J21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22">
-        <v>42295018160.0</v>
+        <v>42414460600.0</v>
       </c>
       <c r="C22">
-        <v>40959817660.0</v>
+        <v>42221447755.0</v>
       </c>
       <c r="D22">
-        <v>29186564230.0</v>
+        <v>42295018155.0</v>
       </c>
       <c r="E22">
+        <v>40959817655.0</v>
+      </c>
+      <c r="F22">
+        <v>40868308956.0</v>
+      </c>
+      <c r="G22">
         <v>39252256998.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>39224996512.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>11884400345.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="J22"/>
+      <c r="K22">
         <v>9326168382.0</v>
       </c>
-      <c r="J22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
-        <v>56306862690.0</v>
+        <v>56117720655.0</v>
       </c>
       <c r="C23">
+        <v>56116976716.0</v>
+      </c>
+      <c r="D23">
+        <v>56306862688.0</v>
+      </c>
+      <c r="E23">
         <v>54953796299.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>54581109450.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>53962699928.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>53055698540.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>25497975417.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>24832103243.0</v>
       </c>
-      <c r="J23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>27</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>799999980.0</v>
+      </c>
+      <c r="D24">
         <v>899999980.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>999999980.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1099999980.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1199999980.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1299999990.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>28</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1067976430.0</v>
+      </c>
+      <c r="D25">
         <v>1343947360.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1480752210.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1617557060.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1780534630.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1299999990.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>31</v>
+      </c>
+      <c r="B28">
+        <v>739010292.0</v>
+      </c>
       <c r="C28">
+        <v>1050512028.0</v>
+      </c>
+      <c r="D28">
+        <v>1507792570.0</v>
+      </c>
+      <c r="E28">
         <v>1793304930.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2511783442.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1989976719.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1572729860.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>431063618.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="J28"/>
+      <c r="K28">
         <v>-183085388.0</v>
       </c>
-      <c r="J28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>0.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30">
+      <c r="G30">
+        <v>0.0</v>
+      </c>
+      <c r="H30">
+        <v>0.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>661149500.0</v>
       </c>
-      <c r="J30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+      <c r="M30"/>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>36</v>
+      </c>
+      <c r="B33">
+        <v>11070151732.0</v>
+      </c>
       <c r="C33">
+        <v>11257110189.0</v>
+      </c>
+      <c r="D33">
+        <v>11790908697.0</v>
+      </c>
+      <c r="E33">
         <v>11899471185.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12148507998.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11842000859.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>11027151431.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>9420030804.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="J33"/>
+      <c r="K33">
         <v>9725177810.0</v>
       </c>
-      <c r="J33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+      <c r="M33"/>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B35"/>
+        <v>38</v>
+      </c>
+      <c r="B35">
+        <v>1817957430.0</v>
+      </c>
       <c r="C35">
+        <v>1700310015.0</v>
+      </c>
+      <c r="D35">
+        <v>1611014906.0</v>
+      </c>
+      <c r="E35">
         <v>1752175241.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1893335578.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2060668629.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2105257122.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2109356722.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>-17712414000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2682699336.0</v>
       </c>
-      <c r="J35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>39</v>
+      </c>
+      <c r="B36">
+        <v>752264954.0</v>
+      </c>
       <c r="C36">
+        <v>696946264.0</v>
+      </c>
+      <c r="D36">
+        <v>810812411.0</v>
+      </c>
+      <c r="E36">
         <v>681727884.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>572713100.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>492001541.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>455655159.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>406401316.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="J36"/>
+      <c r="K36">
         <v>320251058.0</v>
       </c>
-      <c r="J36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>41</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>696946260.0</v>
+      </c>
+      <c r="D38">
         <v>810812410.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>681727880.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>572713100.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>492001540.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>455655160.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>42</v>
+      </c>
+      <c r="B39">
+        <v>43451212.0</v>
+      </c>
       <c r="C39">
+        <v>210263396.0</v>
+      </c>
+      <c r="D39">
+        <v>51085009.0</v>
+      </c>
+      <c r="E39">
         <v>67668989.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>113432537.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>723052727.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>346652515.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2259464477.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-2835679000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2283928953.0</v>
       </c>
-      <c r="J39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>43</v>
+      </c>
+      <c r="B40">
+        <v>645442251.0</v>
+      </c>
       <c r="C40">
+        <v>677084938.0</v>
+      </c>
+      <c r="D40">
+        <v>567426975.0</v>
+      </c>
+      <c r="E40">
         <v>375806018.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>513566759.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>705328658.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>453060197.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2579015098.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="J40"/>
+      <c r="K40">
         <v>3042195881.0</v>
       </c>
-      <c r="J40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+      <c r="M40"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
-        <v>244556780.0</v>
+        <v>21591253334.0</v>
       </c>
       <c r="C42">
         <v>21591253334.0</v>
       </c>
       <c r="D42">
         <v>21591253334.0</v>
       </c>
       <c r="E42">
         <v>21591253334.0</v>
       </c>
       <c r="F42">
         <v>21591253334.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
+      <c r="G42">
+        <v>21591253334.0</v>
+      </c>
+      <c r="H42">
+        <v>21591253334.0</v>
+      </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+      <c r="M42"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>49</v>
+      </c>
+      <c r="B46">
+        <v>10279111763.0</v>
+      </c>
       <c r="C46">
+        <v>10516982663.0</v>
+      </c>
+      <c r="D46">
+        <v>10932508777.0</v>
+      </c>
+      <c r="E46">
         <v>11165749545.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>11519394895.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>11289193068.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>10541169190.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8985741989.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="J46"/>
+      <c r="K46">
         <v>9388883000.0</v>
       </c>
-      <c r="J46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+      <c r="M46"/>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>50</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>10516982660.0</v>
+      </c>
+      <c r="D47">
         <v>10932508780.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>11165749550.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>11519394900.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>11289193070.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>10541169190.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
-        <v>8084238410.0</v>
+        <v>8345344418.0</v>
       </c>
       <c r="C48">
+        <v>8137718726.0</v>
+      </c>
+      <c r="D48">
+        <v>8084238408.0</v>
+      </c>
+      <c r="E48">
         <v>7471819033.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>6833898972.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>6317884262.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>5494662972.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>5006200209.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="J48"/>
+      <c r="K48">
         <v>3801457896.0</v>
       </c>
-      <c r="J48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="L48"/>
+      <c r="M48"/>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>54</v>
+      </c>
+      <c r="B51">
+        <v>3328667403.0</v>
+      </c>
       <c r="C51">
+        <v>3478667404.0</v>
+      </c>
+      <c r="D51">
+        <v>3677643397.0</v>
+      </c>
+      <c r="E51">
         <v>3820143400.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3962643401.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4135366063.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4029627942.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2365143409.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="J51"/>
+      <c r="K51">
         <v>2652593210.0</v>
       </c>
-      <c r="J51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>2240690973.0</v>
       </c>
       <c r="C52">
+        <v>2410690973.0</v>
+      </c>
+      <c r="D52">
+        <v>2333696038.0</v>
+      </c>
+      <c r="E52">
         <v>2339391188.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2345086339.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2354831432.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2729627956.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>965143421.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="J52"/>
+      <c r="K52">
         <v>487449806.0</v>
       </c>
-      <c r="J52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
         <v>10000000.0</v>
       </c>
       <c r="D53">
         <v>10000000.0</v>
       </c>
       <c r="E53">
         <v>10000000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
+      <c r="F53">
+        <v>10000000.0</v>
+      </c>
+      <c r="G53">
+        <v>10000000.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
-        <v>56306862690.0</v>
+        <v>56117720655.0</v>
       </c>
       <c r="C55">
+        <v>56116976716.0</v>
+      </c>
+      <c r="D55">
+        <v>56306862688.0</v>
+      </c>
+      <c r="E55">
         <v>54953796299.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>54581109450.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>53962699928.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>53055698540.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>25497975417.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="J55"/>
+      <c r="K55">
         <v>24832103243.0</v>
       </c>
-      <c r="J55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="L55"/>
+      <c r="M55"/>
+    </row>
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
-        <v>44515953990.0</v>
+        <v>45047568923.0</v>
       </c>
       <c r="C56">
+        <v>44859866527.0</v>
+      </c>
+      <c r="D56">
+        <v>44515953991.0</v>
+      </c>
+      <c r="E56">
         <v>43054325114.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>42432601452.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>42120699069.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>42028547109.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>16077944613.0</v>
       </c>
-      <c r="H56"/>
-      <c r="I56">
+      <c r="J56"/>
+      <c r="K56">
         <v>15106925433.0</v>
       </c>
-      <c r="J56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="L56"/>
+      <c r="M56"/>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
-        <v>4775799260.0</v>
+        <v>4373648008.0</v>
       </c>
       <c r="C57">
+        <v>4675763625.0</v>
+      </c>
+      <c r="D57">
+        <v>4775799261.0</v>
+      </c>
+      <c r="E57">
         <v>3941649097.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>4113379157.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3891308480.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4018402694.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>4514684714.0</v>
       </c>
-      <c r="H57"/>
-      <c r="I57">
+      <c r="J57"/>
+      <c r="K57">
         <v>4436989530.0</v>
       </c>
-      <c r="J57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="L57"/>
+      <c r="M57"/>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
-        <v>6386814170.0</v>
+        <v>6191605438.0</v>
       </c>
       <c r="C58">
+        <v>6376073640.0</v>
+      </c>
+      <c r="D58">
+        <v>6386814167.0</v>
+      </c>
+      <c r="E58">
         <v>5693824338.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6006714735.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5951977109.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>6123659816.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>6624041436.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>-17712414000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7119688866.0</v>
       </c>
-      <c r="J58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="L58"/>
+      <c r="M58"/>
+    </row>
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
-        <v>49920048520.0</v>
+        <v>49926115217.0</v>
       </c>
       <c r="C60">
+        <v>49740903076.0</v>
+      </c>
+      <c r="D60">
+        <v>49920048521.0</v>
+      </c>
+      <c r="E60">
         <v>49259971961.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>48574394715.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>48010722819.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>46932038724.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>18873933981.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>17712414000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>17712414377.0</v>
       </c>
-      <c r="J60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:11">
+      <c r="L60"/>
+      <c r="M60"/>
+    </row>
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>32131543000.0</v>
+      </c>
+      <c r="C2">
         <v>30720636653.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37833902126.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5644182230.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>1098391000.0</v>
+      </c>
+      <c r="C3">
         <v>820376315.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>634547604.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>492630320.0</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>2976292000.0</v>
+      </c>
+      <c r="C5">
         <v>3429129663.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4068777072.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1374222842.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>4074683000.0</v>
+      </c>
+      <c r="C6">
         <v>4249505978.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4703324676.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1866853162.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>16062334000.0</v>
+      </c>
+      <c r="C9">
         <v>13911747007.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11296307490.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3320673050.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>2566405000.0</v>
+      </c>
+      <c r="C10">
         <v>3186559320.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3723752406.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1056922868.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>746571000.0</v>
+      </c>
+      <c r="C11">
         <v>670132954.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>787319846.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>149440209.0</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>85</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>294709890.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>292885119.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>317299974.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>409886980.0</v>
+      </c>
+      <c r="C13">
         <v>337414060.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>293645540.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>317453350.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>1819834000.0</v>
+      </c>
+      <c r="C15">
         <v>2516426366.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2936432560.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>907482659.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16">
+        <v>1819834460.0</v>
+      </c>
+      <c r="C16">
         <v>2516426370.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2936432560.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>907482660.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>2976292000.0</v>
+      </c>
+      <c r="C21">
         <v>3429129663.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4134318538.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1254736610.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>45217586000.0</v>
+      </c>
+      <c r="C23">
         <v>41203253997.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>44995891078.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7710118670.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27">
+        <v>1393675000.0</v>
+      </c>
+      <c r="C27">
         <v>890883151.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>680404515.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>90185350.0</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>1229780000.0</v>
+      </c>
+      <c r="C28">
         <v>1753891975.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1022965310.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>299764745.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>746570610.0</v>
+      </c>
+      <c r="C29">
         <v>670132950.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>787319850.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>149440210.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>13086042000.0</v>
+      </c>
+      <c r="C30">
         <v>10482617344.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7161988952.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2065936440.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-409887000.0</v>
+      </c>
+      <c r="C31">
         <v>-242570343.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-410566132.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-197813742.0</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>48193878000.0</v>
+      </c>
+      <c r="C32">
         <v>44632383660.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49130209616.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8964855280.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>73</v>
+      </c>
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B2">
-        <v>9050904760.0</v>
+        <v>6965391158.0</v>
       </c>
       <c r="C2">
+        <v>6808900648.0</v>
+      </c>
+      <c r="D2">
+        <v>9159080106.0</v>
+      </c>
+      <c r="E2">
         <v>9140549494.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7023013248.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5965681024.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5970266015.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>9064627646.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9720061968.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8707051450.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10345578642.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9390636017.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>76</v>
+      </c>
+      <c r="B3">
+        <v>271045812.0</v>
+      </c>
       <c r="C3">
+        <v>276394562.0</v>
+      </c>
+      <c r="D3">
+        <v>278467273.0</v>
+      </c>
+      <c r="E3">
         <v>276629754.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>266899508.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>263046164.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>207589593.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>174870279.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>174720967.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>176475247.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>164408278.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>146832039.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>78</v>
+      </c>
+      <c r="B5">
+        <v>368942610.0</v>
+      </c>
       <c r="C5">
+        <v>563835875.0</v>
+      </c>
+      <c r="D5">
+        <v>892498519.0</v>
+      </c>
+      <c r="E5">
         <v>808589782.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>711367885.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1077430978.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>706829734.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>724722411.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>920146540.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1719383691.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>972532325.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>688430528.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>79</v>
+      </c>
+      <c r="B6">
+        <v>639988422.0</v>
+      </c>
       <c r="C6">
+        <v>840230437.0</v>
+      </c>
+      <c r="D6">
+        <v>1170965792.0</v>
+      </c>
+      <c r="E6">
         <v>1085219536.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>978267393.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1340477142.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>914419327.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>899592690.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1094867507.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1895858938.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1136940603.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>835262567.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9">
-        <v>4232945510.0</v>
+        <v>3994051305.0</v>
       </c>
       <c r="C9">
+        <v>4349712157.0</v>
+      </c>
+      <c r="D9">
+        <v>4124770161.0</v>
+      </c>
+      <c r="E9">
         <v>3242747610.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4345104454.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3885083864.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3917859902.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2501522919.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3607280322.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3816560216.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2457314350.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2511216462.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>317227895.0</v>
+      </c>
+      <c r="C10">
+        <v>379865893.0</v>
+      </c>
+      <c r="D10">
         <v>825376750.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>728092025.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>633070407.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1077201714.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>607498088.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>618648094.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>883211424.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1498106088.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1005255075.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>610195621.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>84</v>
+      </c>
+      <c r="B11">
+        <v>109602202.0</v>
+      </c>
       <c r="C11">
+        <v>326385575.0</v>
+      </c>
+      <c r="D11">
+        <v>212957375.0</v>
+      </c>
+      <c r="E11">
         <v>90171964.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>117055697.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>253980424.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>119035325.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>133669555.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>163447650.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>314342715.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>225935733.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>123520699.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
         <v>78297478.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>49385364.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>252132291.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="I12"/>
+      <c r="J12">
         <v>89074663.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>116184678.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>176860705.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>183969980.0</v>
+      </c>
+      <c r="D13">
         <v>70307560.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>82002410.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>87509360.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>68511060.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>87166780.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>207625693.0</v>
+      </c>
+      <c r="C15">
+        <v>53480318.0</v>
+      </c>
+      <c r="D15">
+        <v>612419375.0</v>
+      </c>
+      <c r="E15">
+        <v>637920061.0</v>
+      </c>
+      <c r="F15">
+        <v>516014710.0</v>
+      </c>
+      <c r="G15">
+        <v>823221290.0</v>
+      </c>
+      <c r="H15">
+        <v>488462763.0</v>
+      </c>
+      <c r="I15">
+        <v>484978539.0</v>
+      </c>
+      <c r="J15">
+        <v>719763774.0</v>
+      </c>
+      <c r="K15">
+        <v>1183763373.0</v>
+      </c>
+      <c r="L15">
+        <v>779319342.0</v>
+      </c>
+      <c r="M15">
+        <v>486674922.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>53480320.0</v>
+      </c>
+      <c r="D16">
         <v>612419380.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15">
+      <c r="E16">
+        <v>637920060.0</v>
+      </c>
+      <c r="F16">
         <v>516014710.0</v>
       </c>
-      <c r="E15">
+      <c r="G16">
         <v>823221290.0</v>
       </c>
-      <c r="F15">
-[...34 lines deleted...]
-      <c r="F16">
+      <c r="H16">
         <v>488462760.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21">
-        <v>892498520.0</v>
+        <v>368942610.0</v>
       </c>
       <c r="C21">
+        <v>563835875.0</v>
+      </c>
+      <c r="D21">
+        <v>892498519.0</v>
+      </c>
+      <c r="E21">
         <v>808589782.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>711367885.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1077430978.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>706829734.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>708337044.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>936531907.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1784925157.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>972532325.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>688430528.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>96</v>
+      </c>
+      <c r="B23">
+        <v>10590499853.0</v>
+      </c>
       <c r="C23">
+        <v>10594776930.0</v>
+      </c>
+      <c r="D23">
+        <v>12391351748.0</v>
+      </c>
+      <c r="E23">
         <v>11574707322.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>10656749817.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8773333910.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>9181296183.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10857813521.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12390810383.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10738686509.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11830360667.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11213421951.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>100</v>
+      </c>
+      <c r="B27">
+        <v>239921628.0</v>
+      </c>
       <c r="C27">
+        <v>234958883.0</v>
+      </c>
+      <c r="D27">
+        <v>328499759.0</v>
+      </c>
+      <c r="E27">
         <v>352793249.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>477422654.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>280768633.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>224469816.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>165903190.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>219741512.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>160965032.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>120955002.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>199242240.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>101</v>
+      </c>
+      <c r="B28">
+        <v>203782784.0</v>
+      </c>
       <c r="C28">
+        <v>467154331.0</v>
+      </c>
+      <c r="D28">
+        <v>267415274.0</v>
+      </c>
+      <c r="E28">
         <v>230953355.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>264256667.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>651318959.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>354285013.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>267171295.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>481116708.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>592266211.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>176614237.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>127042431.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>102</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>326385580.0</v>
+      </c>
+      <c r="D29">
         <v>212957380.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>90171960.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>117055700.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>253980420.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>119035330.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B30">
-        <v>12391351750.0</v>
+        <v>3625108695.0</v>
       </c>
       <c r="C30">
+        <v>3785876282.0</v>
+      </c>
+      <c r="D30">
+        <v>3232271642.0</v>
+      </c>
+      <c r="E30">
         <v>2434157828.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3633736569.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2807652886.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3211030168.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1793185875.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2670748415.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2031635059.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1484782025.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1822785934.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>104</v>
+      </c>
+      <c r="B31">
+        <v>-51714715.0</v>
+      </c>
       <c r="C31">
+        <v>-183969982.0</v>
+      </c>
+      <c r="D31">
+        <v>-67121769.0</v>
+      </c>
+      <c r="E31">
         <v>-80497757.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-78297478.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-229264.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-99331646.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-89688950.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-53320483.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-286819069.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>32722750.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-78234907.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B32">
-        <v>13283850270.0</v>
+        <v>10959442463.0</v>
       </c>
       <c r="C32">
+        <v>11158612805.0</v>
+      </c>
+      <c r="D32">
+        <v>13283850267.0</v>
+      </c>
+      <c r="E32">
         <v>12383297104.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11368117702.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>9850764888.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9888125917.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11566150565.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13327342290.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>12523611666.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>12802892992.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>11901852479.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>2145389344.0</v>
+      </c>
+      <c r="C2">
         <v>2835678598.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1008310000.0</v>
       </c>
-      <c r="D2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:4">
+      <c r="E2"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>752608116</v>
+      </c>
+      <c r="C3">
         <v>2580965379</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3416519000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>344297400</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>282766032.0</v>
+      </c>
+      <c r="C6">
         <v>-705744126.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1827369000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1008310083.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>-22572172040.0</v>
+      </c>
+      <c r="C7">
         <v>-19114805770.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15938443040.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2589474890.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>1790748324.0</v>
+      </c>
+      <c r="C14">
         <v>1344555163.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1105142000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>873946087.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>2428155376.0</v>
+      </c>
+      <c r="C16">
         <v>2129934472.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2835679000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1008310083.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>1187769505.0</v>
+      </c>
+      <c r="C18">
         <v>-29068685563.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1404028000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1782448813.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>1819834464.0</v>
+      </c>
+      <c r="C22">
         <v>2516426366.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2936433000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>907482659.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>0.0</v>
+      </c>
+      <c r="C23">
         <v>29456253334.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3825195000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2549297400.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>-108304815.0</v>
+      </c>
+      <c r="C24">
         <v>-306450000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-259050000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-228250000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>-1670205167.0</v>
+      </c>
+      <c r="C25">
         <v>-30348701713.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2029085000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3219580159.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>27591253330.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11500000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>-796698658.0</v>
+      </c>
+      <c r="C28">
         <v>28669391438.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3490447000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1733125902.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>1940377621.0</v>
+      </c>
+      <c r="C29">
         <v>-26487720184.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2012490000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1438151413.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-860912931.0</v>
+      </c>
+      <c r="C30">
         <v>-2887415379.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3675569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-572547400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>73</v>
+      </c>
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>2428155376.0</v>
+      </c>
+      <c r="C2">
+        <v>2169850827.0</v>
+      </c>
+      <c r="D2">
         <v>2026838470.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1450859959.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2129934472.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2456898082.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1934079791.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>889835494.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2835678598.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>981123000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>808461105.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B3">
-        <v>1190821190</v>
+        <v>20442961</v>
       </c>
       <c r="C3">
+        <v>48196607</v>
+      </c>
+      <c r="D3">
+        <v>120283609</v>
+      </c>
+      <c r="E3">
         <v>91759100</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>492368800</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>285472248</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2112869211</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>36450000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>146173920</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2225225000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>213958000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>488667656</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B6">
-        <v>24461480.0</v>
+        <v>161501735.0</v>
       </c>
       <c r="C6">
+        <v>258304549.0</v>
+      </c>
+      <c r="D6">
+        <v>143012357.0</v>
+      </c>
+      <c r="E6">
         <v>575978511.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-679074513.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-326963610.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>522818291.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1044244297.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1945843104.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1854556000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>172661486.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>808461105.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>111</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-22572172040.0</v>
+      </c>
+      <c r="D7">
         <v>-16461241170.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-10875829120.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6174654960.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-19114805770.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-8953307290.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>118</v>
+      </c>
+      <c r="B14">
+        <v>445775706.0</v>
+      </c>
       <c r="C14">
+        <v>452865628.0</v>
+      </c>
+      <c r="D14">
+        <v>452375068.0</v>
+      </c>
+      <c r="E14">
         <v>449810697.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>435696931.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>414397017.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>341036962.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-292574821.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>295931072.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>290690000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>284324288.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>265064022.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>120</v>
+      </c>
+      <c r="B16">
+        <v>2589657111.0</v>
+      </c>
       <c r="C16">
+        <v>2428155376.0</v>
+      </c>
+      <c r="D16">
+        <v>2169850827.0</v>
+      </c>
+      <c r="E16">
         <v>2026838470.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1450859959.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2129934472.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2456898082.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1934079791.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>889835494.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2835679000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>981122591.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>808461105.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>122</v>
+      </c>
+      <c r="B18">
+        <v>494557335.0</v>
+      </c>
       <c r="C18">
+        <v>91675677.0</v>
+      </c>
+      <c r="D18">
+        <v>600377187.0</v>
+      </c>
+      <c r="E18">
         <v>848399653.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-352683012.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>159148483.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-26763885040.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-716455712.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1747493293.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>298197000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1632004134.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-35110707.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>88</v>
+      </c>
+      <c r="B22">
+        <v>207625693.0</v>
+      </c>
       <c r="C22">
+        <v>53480318.0</v>
+      </c>
+      <c r="D22">
+        <v>612419375.0</v>
+      </c>
+      <c r="E22">
         <v>637920061.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>516014710.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>823221290.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>488462763.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>484978539.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>719763774.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1183763000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>779319342.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>486674922.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>0.0</v>
+        <v>-170000000.0</v>
       </c>
       <c r="C23">
         <v>0.0</v>
       </c>
       <c r="D23">
         <v>0.0</v>
       </c>
       <c r="E23">
-        <v>1865000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F23">
-        <v>27591253334.0</v>
+        <v>0.0</v>
       </c>
       <c r="G23">
         <v>1865000000.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>27591253334.0</v>
+      </c>
       <c r="I23">
+        <v>1865000000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
         <v>3570195000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2102000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-64813782.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>127</v>
+      </c>
+      <c r="B24">
+        <v>-183055598.0</v>
+      </c>
       <c r="C24">
+        <v>378104862.0</v>
+      </c>
+      <c r="D24">
+        <v>-314864826.0</v>
+      </c>
+      <c r="E24">
         <v>-129921140.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-41623711.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-187215464.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-104034536.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-4300000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-10900000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-66800000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-192250000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>-138401103.0</v>
+      </c>
       <c r="C25">
+        <v>-366473662.0</v>
+      </c>
+      <c r="D25">
+        <v>-344133647.0</v>
+      </c>
+      <c r="E25">
         <v>-147572005.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-812025853.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-792997576.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-25480515554.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-872409430.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-2617014220.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1048969000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2481689764.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-298181995.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>129</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>27591253330.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>27591253330.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
-        <v>-585222670.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="C28">
+        <v>-211475990.0</v>
+      </c>
+      <c r="D28">
+        <v>-142500004.0</v>
+      </c>
+      <c r="E28">
         <v>-142500000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-300222662.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-298896628.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27390737867.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1765000009.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-187449810.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1623159000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1996915620.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-64813782.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
-        <v>1800505340.0</v>
+        <v>515000296.0</v>
       </c>
       <c r="C29">
+        <v>139872284.0</v>
+      </c>
+      <c r="D29">
+        <v>720660796.0</v>
+      </c>
+      <c r="E29">
         <v>940158753.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>139685788.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>444620731.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-24651015829.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-680005712.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1601319374.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2523422000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1418046134.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>453556949.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>-1190821190.0</v>
+        <v>-203498559.0</v>
       </c>
       <c r="C30">
+        <v>329908255.0</v>
+      </c>
+      <c r="D30">
+        <v>-435148435.0</v>
+      </c>
+      <c r="E30">
         <v>-221680240.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-533992511.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-472687712.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2216903747.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-40750000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-157073920.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2292025000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-406208000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-488667656.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>