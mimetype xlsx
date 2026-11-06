--- v0 (2026-03-14)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -313,50 +313,59 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -712,50 +721,56 @@
     <t>preferredStockAndOtherAdjustments</t>
   </si>
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
   </si>
   <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>changeReceivables</t>
   </si>
   <si>
     <t>changeToAccountReceivables</t>
   </si>
@@ -1304,72 +1319,72 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
         <v>29999000000.0</v>
       </c>
       <c r="C2">
         <v>29684000000.0</v>
       </c>
       <c r="D2">
         <v>33008000000.0</v>
       </c>
       <c r="E2">
         <v>31726000000.0</v>
       </c>
       <c r="F2">
         <v>28181000000.0</v>
       </c>
       <c r="G2">
-        <v>19521739000.0</v>
+        <v>19521738811.0</v>
       </c>
       <c r="H2">
-        <v>24263949000.0</v>
+        <v>24263949020.0</v>
       </c>
       <c r="I2">
         <v>21981627296.0</v>
       </c>
       <c r="J2">
         <v>26344355878.0</v>
       </c>
       <c r="K2">
         <v>23895360365.0</v>
       </c>
       <c r="L2">
-        <v>21692000000.0</v>
+        <v>23317429901.0</v>
       </c>
       <c r="M2">
-        <v>20106000000.0</v>
+        <v>24024336529.0</v>
       </c>
       <c r="N2">
-        <v>17447000000.0</v>
+        <v>23710377062.0</v>
       </c>
       <c r="O2">
         <v>21830071391.0</v>
       </c>
       <c r="P2">
         <v>21313026805.0</v>
       </c>
       <c r="Q2">
         <v>12536792030.0</v>
       </c>
       <c r="R2">
         <v>17640239545.0</v>
       </c>
       <c r="S2">
         <v>18429272211.0</v>
       </c>
       <c r="T2">
         <v>21528690543.0</v>
       </c>
       <c r="U2">
         <v>16618953492.0</v>
       </c>
       <c r="V2">
         <v>13886841059.0</v>
       </c>
@@ -1476,51 +1491,53 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>39</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>532000000.0</v>
+      </c>
       <c r="C5">
         <v>4624000000.0</v>
       </c>
       <c r="D5">
         <v>3170000000.0</v>
       </c>
       <c r="E5">
         <v>6107000000.0</v>
       </c>
       <c r="F5">
         <v>3100000000.0</v>
       </c>
       <c r="G5">
         <v>25717000000.0</v>
       </c>
       <c r="H5">
         <v>28517000000.0</v>
       </c>
       <c r="I5">
         <v>24683000000.0</v>
       </c>
       <c r="J5">
         <v>20800000000.0</v>
       </c>
       <c r="K5">
@@ -1921,51 +1938,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
-        <v>30146000000.0</v>
+        <v>31323000000.0</v>
       </c>
       <c r="C12">
         <v>37083000000.0</v>
       </c>
       <c r="D12">
         <v>48408000000.0</v>
       </c>
       <c r="E12">
         <v>50273000000.0</v>
       </c>
       <c r="F12">
         <v>51412000000.0</v>
       </c>
       <c r="G12">
         <v>24196000000.0</v>
       </c>
       <c r="H12">
         <v>15591000000.0</v>
       </c>
       <c r="I12">
         <v>12782000000.0</v>
       </c>
       <c r="J12">
         <v>12860000000.0</v>
       </c>
@@ -2029,51 +2046,51 @@
       <c r="AD12">
         <v>2093725179.0</v>
       </c>
       <c r="AE12">
         <v>1884940620.0</v>
       </c>
       <c r="AF12">
         <v>1736235642.0</v>
       </c>
       <c r="AG12">
         <v>1220662074.0</v>
       </c>
       <c r="AH12">
         <v>1523557000.0</v>
       </c>
       <c r="AI12"/>
       <c r="AJ12">
         <v>6631497782.0</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
-        <v>53551000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C13">
         <v>37000000.0</v>
       </c>
       <c r="D13">
         <v>31000000.0</v>
       </c>
       <c r="E13">
         <v>32000000.0</v>
       </c>
       <c r="F13">
         <v>31000000.0</v>
       </c>
       <c r="G13">
         <v>20000000.0</v>
       </c>
       <c r="H13">
         <v>20000000.0</v>
       </c>
       <c r="I13">
         <v>19000000.0</v>
       </c>
       <c r="J13">
         <v>19000000.0</v>
       </c>
@@ -2113,66 +2130,66 @@
       <c r="Z13">
         <v>2753000000.0</v>
       </c>
       <c r="AA13">
         <v>2753000000.0</v>
       </c>
       <c r="AB13">
         <v>2754785880.0</v>
       </c>
       <c r="AC13">
         <v>2840295726.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
-        <v>2886194000.0</v>
+        <v>2886684000.0</v>
       </c>
       <c r="C14">
         <v>2975820000.0</v>
       </c>
       <c r="D14">
         <v>3132458000.0</v>
       </c>
       <c r="E14">
         <v>3163959000.0</v>
       </c>
       <c r="F14">
         <v>3151432000.0</v>
       </c>
       <c r="G14">
-        <v>1577313000.0</v>
+        <v>1626940000.0</v>
       </c>
       <c r="H14">
         <v>1570850000.0</v>
       </c>
       <c r="I14">
         <v>1567839000.0</v>
       </c>
       <c r="J14">
         <v>1556306000.0</v>
       </c>
       <c r="K14">
         <v>1526376000.0</v>
       </c>
       <c r="L14">
         <v>1514007000.0</v>
       </c>
       <c r="M14">
         <v>1234097000.0</v>
       </c>
       <c r="N14">
         <v>1228926000.0</v>
       </c>
       <c r="O14">
         <v>1225868000.0</v>
       </c>
@@ -2290,51 +2307,53 @@
       </c>
       <c r="Z15">
         <v>2753000000.0</v>
       </c>
       <c r="AA15">
         <v>2753000000.0</v>
       </c>
       <c r="AB15">
         <v>2754785880.0</v>
       </c>
       <c r="AC15">
         <v>2840295726.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>50</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>744000000.0</v>
+      </c>
       <c r="C16">
         <v>713000000.0</v>
       </c>
       <c r="D16">
         <v>915000000.0</v>
       </c>
       <c r="E16">
         <v>1059000000.0</v>
       </c>
       <c r="F16">
         <v>994000000.0</v>
       </c>
       <c r="G16">
         <v>638000000.0</v>
       </c>
       <c r="H16">
         <v>704000000.0</v>
       </c>
       <c r="I16">
         <v>661000000.0</v>
       </c>
       <c r="J16">
         <v>6910000000.0</v>
       </c>
       <c r="K16">
@@ -2571,51 +2590,51 @@
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
-        <v>44885000000.0</v>
+        <v>30876000000.0</v>
       </c>
       <c r="C21">
         <v>39021000000.0</v>
       </c>
       <c r="D21">
         <v>36446000000.0</v>
       </c>
       <c r="E21">
         <v>35237000000.0</v>
       </c>
       <c r="F21">
         <v>32181000000.0</v>
       </c>
       <c r="G21">
         <v>15443000000.0</v>
       </c>
       <c r="H21">
         <v>15639000000.0</v>
       </c>
       <c r="I21">
         <v>14885000000.0</v>
       </c>
       <c r="J21">
         <v>14536000000.0</v>
       </c>
@@ -3257,63 +3276,63 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
-        <v>5662000000.0</v>
+        <v>21809000000.0</v>
       </c>
       <c r="C30">
         <v>18517000000.0</v>
       </c>
       <c r="D30">
         <v>18263000000.0</v>
       </c>
       <c r="E30">
-        <v>4928000000.0</v>
+        <v>11599000000.0</v>
       </c>
       <c r="F30">
-        <v>2998000000.0</v>
+        <v>8323000000.0</v>
       </c>
       <c r="G30">
         <v>5634000000.0</v>
       </c>
       <c r="H30">
         <v>7000000000.0</v>
       </c>
       <c r="I30">
         <v>7607000000.0</v>
       </c>
       <c r="J30">
         <v>8479000000.0</v>
       </c>
       <c r="K30">
         <v>7868000000.0</v>
       </c>
       <c r="L30">
         <v>8157000000.0</v>
       </c>
       <c r="M30">
         <v>9496000000.0</v>
       </c>
       <c r="N30">
         <v>8670000000.0</v>
       </c>
@@ -3751,51 +3770,51 @@
       <c r="AD35">
         <v>21843432702.0</v>
       </c>
       <c r="AE35">
         <v>18558389366.0</v>
       </c>
       <c r="AF35">
         <v>17123469987.0</v>
       </c>
       <c r="AG35">
         <v>17013675894.0</v>
       </c>
       <c r="AH35">
         <v>10362517746.0</v>
       </c>
       <c r="AI35"/>
       <c r="AJ35">
         <v>12074268843.0</v>
       </c>
     </row>
     <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
-        <v>19496000000.0</v>
+        <v>2520695000.0</v>
       </c>
       <c r="C36">
         <v>10394000000.0</v>
       </c>
       <c r="D36">
         <v>8049000000.0</v>
       </c>
       <c r="E36">
         <v>7064000000.0</v>
       </c>
       <c r="F36">
         <v>6533000000.0</v>
       </c>
       <c r="G36">
         <v>3296000000.0</v>
       </c>
       <c r="H36">
         <v>4051000000.0</v>
       </c>
       <c r="I36">
         <v>2704000000.0</v>
       </c>
       <c r="J36">
         <v>1940000000.0</v>
       </c>
@@ -3858,54 +3877,62 @@
       </c>
       <c r="AD36">
         <v>6267175551.0</v>
       </c>
       <c r="AE36">
         <v>5335844270.0</v>
       </c>
       <c r="AF36">
         <v>2717986350.0</v>
       </c>
       <c r="AG36">
         <v>2886320670.0</v>
       </c>
       <c r="AH36">
         <v>3037703795.0</v>
       </c>
       <c r="AI36"/>
       <c r="AJ36">
         <v>8690532942.0</v>
       </c>
     </row>
     <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>71</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>450000000.0</v>
+      </c>
+      <c r="C37">
+        <v>423000000.0</v>
+      </c>
+      <c r="D37">
+        <v>427000000.0</v>
+      </c>
+      <c r="E37">
+        <v>383000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -3961,63 +3988,63 @@
       <c r="X38"/>
       <c r="Y38">
         <v>1000000.0</v>
       </c>
       <c r="Z38">
         <v>1000000.0</v>
       </c>
       <c r="AA38">
         <v>1000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
-        <v>22577000000.0</v>
+        <v>5253000000.0</v>
       </c>
       <c r="C39">
         <v>5117000000.0</v>
       </c>
       <c r="D39">
         <v>3649000000.0</v>
       </c>
       <c r="E39">
-        <v>12215000000.0</v>
+        <v>5544000000.0</v>
       </c>
       <c r="F39">
-        <v>9024000000.0</v>
+        <v>3699000000.0</v>
       </c>
       <c r="G39">
         <v>2129000000.0</v>
       </c>
       <c r="H39">
         <v>2619000000.0</v>
       </c>
       <c r="I39">
         <v>7209000000.0</v>
       </c>
       <c r="J39">
         <v>2013000000.0</v>
       </c>
       <c r="K39">
         <v>2125000000.0</v>
       </c>
       <c r="L39">
         <v>6389000000.0</v>
       </c>
       <c r="M39">
         <v>525000000.0</v>
       </c>
       <c r="N39">
         <v>542000000.0</v>
       </c>
@@ -4067,87 +4094,87 @@
       <c r="AD39">
         <v>18137163681.0</v>
       </c>
       <c r="AE39">
         <v>13907262230.0</v>
       </c>
       <c r="AF39">
         <v>11807525436.0</v>
       </c>
       <c r="AG39">
         <v>12358214754.0</v>
       </c>
       <c r="AH39">
         <v>10381875882.0</v>
       </c>
       <c r="AI39"/>
       <c r="AJ39">
         <v>9494423302.0</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
-        <v>34619000000.0</v>
+        <v>33875000000.0</v>
       </c>
       <c r="C40">
         <v>30699000000.0</v>
       </c>
       <c r="D40">
         <v>27865000000.0</v>
       </c>
       <c r="E40">
-        <v>23893000000.0</v>
+        <v>31657000000.0</v>
       </c>
       <c r="F40">
-        <v>22553000000.0</v>
+        <v>31134000000.0</v>
       </c>
       <c r="G40">
-        <v>6612261000.0</v>
+        <v>5714614388.0</v>
       </c>
       <c r="H40">
-        <v>3909051000.0</v>
+        <v>6693944938.0</v>
       </c>
       <c r="I40">
         <v>9575319075.0</v>
       </c>
       <c r="J40">
         <v>1239047265.0</v>
       </c>
       <c r="K40">
         <v>2306869493.0</v>
       </c>
       <c r="L40">
-        <v>4430000000.0</v>
+        <v>4691798304.0</v>
       </c>
       <c r="M40">
-        <v>1074000000.0</v>
+        <v>1492677366.0</v>
       </c>
       <c r="N40">
-        <v>766000000.0</v>
+        <v>1198676143.0</v>
       </c>
       <c r="O40">
         <v>1043550458.0</v>
       </c>
       <c r="P40">
         <v>8035574501.0</v>
       </c>
       <c r="Q40">
         <v>25653820691.0</v>
       </c>
       <c r="R40">
         <v>6500900391.0</v>
       </c>
       <c r="S40">
         <v>7348106283.0</v>
       </c>
       <c r="T40">
         <v>1145553734.0</v>
       </c>
       <c r="U40">
         <v>513100336.0</v>
       </c>
       <c r="V40">
         <v>756665364.0</v>
       </c>
@@ -4222,51 +4249,53 @@
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
     </row>
     <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>76</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-285000000.0</v>
+      </c>
       <c r="C42">
         <v>-285000000.0</v>
       </c>
       <c r="D42">
         <v>-2434000000.0</v>
       </c>
       <c r="E42">
         <v>-923000000.0</v>
       </c>
       <c r="F42">
         <v>-60103573866.0</v>
       </c>
       <c r="G42">
         <v>-26585000000.0</v>
       </c>
       <c r="H42">
         <v>-885000000.0</v>
       </c>
       <c r="I42">
         <v>-6330000000.0</v>
       </c>
       <c r="J42">
         <v>-3158000000.0</v>
       </c>
       <c r="K42">
@@ -5089,51 +5118,51 @@
       <c r="AD52">
         <v>13810895280.0</v>
       </c>
       <c r="AE52">
         <v>16166860911.0</v>
       </c>
       <c r="AF52">
         <v>13057487193.0</v>
       </c>
       <c r="AG52">
         <v>12385777302.0</v>
       </c>
       <c r="AH52">
         <v>20407956394.0</v>
       </c>
       <c r="AI52"/>
       <c r="AJ52">
         <v>17126002530.0</v>
       </c>
     </row>
     <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53">
-        <v>1177000000.0</v>
+        <v>1221542000.0</v>
       </c>
       <c r="C53">
         <v>2983000000.0</v>
       </c>
       <c r="D53">
         <v>4739000000.0</v>
       </c>
       <c r="E53">
         <v>3840000000.0</v>
       </c>
       <c r="F53">
         <v>1783000000.0</v>
       </c>
       <c r="G53">
         <v>350000000.0</v>
       </c>
       <c r="H53">
         <v>577000000.0</v>
       </c>
       <c r="I53">
         <v>332000000.0</v>
       </c>
       <c r="J53">
         <v>222000000.0</v>
       </c>
@@ -5899,814 +5928,832 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EH62"/>
+  <dimension ref="A1:EK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138">
+    <row r="1" spans="1:141">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...5 lines deleted...]
-      <c r="G1" t="s">
+      <c r="H1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
+        <v>104</v>
+      </c>
+      <c r="M1" t="s">
+        <v>105</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
       </c>
-      <c r="L1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>108</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
       </c>
-      <c r="P1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
+        <v>110</v>
+      </c>
+      <c r="U1" t="s">
+        <v>111</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
       </c>
-      <c r="T1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
       </c>
-      <c r="X1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
       </c>
-      <c r="AB1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
       </c>
-      <c r="AF1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
       </c>
-      <c r="BH1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
-      <c r="BL1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
       </c>
-      <c r="BT1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
       </c>
-      <c r="BX1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
       </c>
-      <c r="CB1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CF1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CJ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
       </c>
-      <c r="CV1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
       </c>
-      <c r="CZ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
       </c>
-      <c r="DD1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
       </c>
-      <c r="DH1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DN1" t="s">
         <v>30</v>
       </c>
-      <c r="DL1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DR1" t="s">
         <v>31</v>
       </c>
-      <c r="DP1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DV1" t="s">
         <v>32</v>
       </c>
-      <c r="DT1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DZ1" t="s">
         <v>33</v>
       </c>
-      <c r="DX1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
+        <v>194</v>
+      </c>
+      <c r="EC1" t="s">
+        <v>195</v>
+      </c>
+      <c r="ED1" t="s">
         <v>34</v>
       </c>
-      <c r="EB1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="EE1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EF1" t="s">
+        <v>197</v>
+      </c>
+      <c r="EG1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EH1" t="s">
         <v>35</v>
       </c>
-      <c r="EF1" t="s">
-[...6 lines deleted...]
-        <v>198</v>
+      <c r="EI1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EK1" t="s">
+        <v>201</v>
       </c>
     </row>
-    <row r="2" spans="1:138">
+    <row r="2" spans="1:141">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
-        <v>29999000000.0</v>
+        <v>30973000000.0</v>
       </c>
       <c r="C2">
+        <v>33604000000.0</v>
+      </c>
+      <c r="D2">
+        <v>33898000000.0</v>
+      </c>
+      <c r="E2">
+        <v>33898000000.0</v>
+      </c>
+      <c r="F2">
         <v>29922000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>29684000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>32776000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>10868811404.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>33008000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>33008000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>34696000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>34696000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
+        <v>33954751499.0</v>
+      </c>
+      <c r="O2">
         <v>31726000000.0</v>
       </c>
-      <c r="L2">
-[...2 lines deleted...]
-      <c r="M2">
+      <c r="P2">
         <v>32957504000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>31448000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
+        <v>32031651840.0</v>
+      </c>
+      <c r="S2">
         <v>28181000000.0</v>
       </c>
-      <c r="P2">
-[...2 lines deleted...]
-      <c r="Q2">
+      <c r="T2">
         <v>32496047986.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>27402000000.0</v>
       </c>
-      <c r="S2">
-[...2 lines deleted...]
-      <c r="T2">
+      <c r="V2">
+        <v>25175762944.0</v>
+      </c>
+      <c r="W2">
         <v>23896272026.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>17922105052.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>22491438703.0</v>
       </c>
-      <c r="W2">
-[...2 lines deleted...]
-      <c r="X2">
+      <c r="Z2">
+        <v>24263949020.0</v>
+      </c>
+      <c r="AA2">
         <v>23531964114.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>24446628410.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>22500788802.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>21981627296.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>23674845172.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>27433934154.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>27774361446.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>26344355878.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>22419000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>22918000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>23697000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>23895360365.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>23706562318.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>24604223834.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>20964000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>21692000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>21836000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>22688000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>22476000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>20106000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>18846000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>18673000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>18200000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>17447000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>17460000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>18544000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>17908000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>16736000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>16879000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>17520000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>16806000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>16418000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>14791000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>15629000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>9379000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>9345000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>11856000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>13081000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>12074000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>12295000000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>12597000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>12938000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>13258000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>14261000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>16111000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>14592000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>14725000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>13207000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>13950193910.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>13047400800.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>12603000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>11619258160.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>12559947400.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>12414750480.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>11777000000.0</v>
       </c>
-      <c r="CB2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CH2">
+        <v>10949000000.0</v>
+      </c>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2">
         <v>11733000000.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>12716817520.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>12056000000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>13450189200.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>12112000000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>13077909000.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>11066000000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>11598300880.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>11077777130.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>9610994770.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>8322899526.0</v>
       </c>
-      <c r="DD2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ2">
+        <v>9306081603.0</v>
+      </c>
+      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN2">
+        <v>7672254683.0</v>
+      </c>
+      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR2">
+        <v>7343008632.0</v>
+      </c>
+      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
-      <c r="DV2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV2">
+        <v>6733171674.0</v>
+      </c>
+      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
-      <c r="DZ2"/>
+      <c r="DZ2">
+        <v>6770418445.0</v>
+      </c>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
-      <c r="EE2">
-[...1 lines deleted...]
-      </c>
+      <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
-      <c r="EH2"/>
+      <c r="EH2">
+        <v>9795209788.0</v>
+      </c>
+      <c r="EI2"/>
+      <c r="EJ2"/>
+      <c r="EK2"/>
     </row>
-    <row r="3" spans="1:138">
+    <row r="3" spans="1:141">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6803,52 +6850,55 @@
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
+      <c r="EI3"/>
+      <c r="EJ3"/>
+      <c r="EK3"/>
     </row>
-    <row r="4" spans="1:138">
+    <row r="4" spans="1:141">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6945,348 +6995,360 @@
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
+      <c r="EI4"/>
+      <c r="EJ4"/>
+      <c r="EK4"/>
     </row>
-    <row r="5" spans="1:138">
+    <row r="5" spans="1:141">
       <c r="A5" t="s">
         <v>39</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>2993000000.0</v>
+      </c>
       <c r="C5">
+        <v>2534000000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
+        <v>2121000000.0</v>
+      </c>
+      <c r="F5">
         <v>150000000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>4624000000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>3811000000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="I5"/>
+      <c r="J5">
         <v>3170000000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>21150000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>4906000000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>4906000000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>6107000000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>6107000000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>7494000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>7494000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>3100000000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>3100000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>1110000000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="U5"/>
+      <c r="V5">
         <v>25717000000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-435000000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-435000000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-435000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>28517000000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-362000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-362000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-362000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>24683000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-345000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-405000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-405000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>20800000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>20285000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>19858000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>19858000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>19149000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>11102000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>11102000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>11102000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>16858000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>121000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>121000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>13494000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>13494000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>13494000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>5323000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-507000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-613000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-1682000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-335000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-335000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-24712000000.0</v>
       </c>
-      <c r="AZ5"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF5">
+        <v>-22588000000.0</v>
+      </c>
+      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ5">
+        <v>-21052000000.0</v>
+      </c>
+      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN5">
+        <v>-25188000000.0</v>
+      </c>
+      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BR5">
+        <v>-709000000.0</v>
+      </c>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5">
         <v>-23140000000.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>610962790.0</v>
       </c>
-      <c r="BV5">
+      <c r="BY5">
         <v>9711817440.0</v>
       </c>
-      <c r="BW5">
+      <c r="BZ5">
         <v>-22432000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="CA5">
         <v>8911827600.0</v>
       </c>
-      <c r="BY5">
+      <c r="CB5">
         <v>8688425200.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CC5">
         <v>8780581430.0</v>
       </c>
-      <c r="CA5">
+      <c r="CD5">
         <v>-22381000000.0</v>
       </c>
-      <c r="CB5"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CH5">
+        <v>473000000.0</v>
+      </c>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5">
         <v>691000000.0</v>
       </c>
-      <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>657916270.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>912000000.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>95627000.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>941000000.0</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>658896000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>709000000.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>660330490.0</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>659876560.0</v>
       </c>
-      <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>691970760.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>691251462.0</v>
       </c>
-      <c r="DD5"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ5">
+        <v>-18086800095.0</v>
+      </c>
+      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN5">
+        <v>-16964786968.0</v>
+      </c>
+      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
-      <c r="DR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR5">
+        <v>-16714953129.0</v>
+      </c>
+      <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
-      <c r="DV5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV5">
+        <v>-14507114946.0</v>
+      </c>
+      <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
-      <c r="DZ5"/>
+      <c r="DZ5">
+        <v>-14269724483.0</v>
+      </c>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
-      <c r="EE5">
-[...1 lines deleted...]
-      </c>
+      <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
-      <c r="EH5"/>
+      <c r="EH5">
+        <v>-12651635451.0</v>
+      </c>
+      <c r="EI5"/>
+      <c r="EJ5"/>
+      <c r="EK5"/>
     </row>
-    <row r="6" spans="1:138">
+    <row r="6" spans="1:141">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7383,110 +7445,119 @@
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
+      <c r="EI6"/>
+      <c r="EJ6"/>
+      <c r="EK6"/>
     </row>
-    <row r="7" spans="1:138">
+    <row r="7" spans="1:141">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7">
+        <v>2640000000.0</v>
+      </c>
+      <c r="C7">
+        <v>2593000000.0</v>
+      </c>
+      <c r="D7">
+        <v>2555000000.0</v>
+      </c>
+      <c r="E7">
         <v>2454000000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>2330000000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>2556000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>2404000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="I7"/>
+      <c r="J7">
         <v>2158000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2175000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="M7"/>
+      <c r="N7">
         <v>2259000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="O7"/>
+      <c r="P7">
         <v>2566000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>2486000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="S7"/>
+      <c r="T7">
         <v>2605000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="U7"/>
+      <c r="V7">
         <v>1693000000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>1736000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>1690000000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>1684000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>1640000000.0</v>
       </c>
-      <c r="X7"/>
-[...1 lines deleted...]
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -7555,94 +7626,103 @@
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
+      <c r="EI7"/>
+      <c r="EJ7"/>
+      <c r="EK7"/>
     </row>
-    <row r="8" spans="1:138">
+    <row r="8" spans="1:141">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8">
         <v>37000000.0</v>
       </c>
       <c r="C8">
         <v>37000000.0</v>
       </c>
       <c r="D8">
         <v>37000000.0</v>
       </c>
       <c r="E8">
+        <v>37000000.0</v>
+      </c>
+      <c r="F8">
+        <v>37000000.0</v>
+      </c>
+      <c r="G8">
+        <v>37000000.0</v>
+      </c>
+      <c r="H8">
         <v>38000000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="I8"/>
+      <c r="J8">
         <v>31000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="K8"/>
+      <c r="L8">
         <v>31000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="M8"/>
+      <c r="N8">
         <v>32000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="O8"/>
+      <c r="P8">
         <v>31000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>31000000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="S8"/>
+      <c r="T8">
         <v>31000000.0</v>
       </c>
-      <c r="R8"/>
-[...1 lines deleted...]
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7717,52 +7797,55 @@
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
+      <c r="EI8"/>
+      <c r="EJ8"/>
+      <c r="EK8"/>
     </row>
-    <row r="9" spans="1:138">
+    <row r="9" spans="1:141">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7859,384 +7942,396 @@
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
+      <c r="EI9"/>
+      <c r="EJ9"/>
+      <c r="EK9"/>
     </row>
-    <row r="10" spans="1:138">
+    <row r="10" spans="1:141">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10">
-        <v>30146000000.0</v>
+        <v>29046000000.0</v>
       </c>
       <c r="C10">
-        <v>30660000000.0</v>
+        <v>33697000000.0</v>
       </c>
       <c r="D10">
+        <v>31950000000.0</v>
+      </c>
+      <c r="E10">
+        <v>31950000000.0</v>
+      </c>
+      <c r="F10">
+        <v>30703000000.0</v>
+      </c>
+      <c r="G10">
         <v>34100000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>36325000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>8747190650.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>43669000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>42419000000.0</v>
       </c>
-      <c r="I10">
-[...2 lines deleted...]
-      <c r="J10">
+      <c r="L10">
+        <v>48982250000.0</v>
+      </c>
+      <c r="M10">
         <v>47742000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>46433000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>45335000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>46355000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>45278000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>49629000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>48616000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>40812000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="U10"/>
+      <c r="V10">
         <v>23846000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>26016000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>13914000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>12134000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>15014000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>15974000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>15406000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>11904000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>12450000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>11418000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>13243000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>11579000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>12638000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>11753000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>12306000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>13910000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>17318000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>16626000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>18144000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>17963000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>20662000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>20177000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>21117000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>21669000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>22840000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>18395000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>18515000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>17500000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>19439000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>16827000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>17758000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>18112000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>17657000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>16851000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>19564000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>18293000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>17526000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>17853000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>19056000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>13415000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>11967000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>13313000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>13339000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>11635000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>12226000000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>6222000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>4941000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>3683000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>2972000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>4408000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>4530000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>6639000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>5060000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>7176411780.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>7270014720.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>7736000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>5077614240.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>6130105800.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>8361476350.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>6417000000.0</v>
       </c>
-      <c r="CB10"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CH10">
+        <v>3164000000.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10">
         <v>3211000000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>2198848300.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>3489000000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>3552291400.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>2133000000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>2537926200.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>1997000000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>1582063670.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>1907083010.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>1818306750.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>1670872536.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>-22012425952.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>2093725179.0</v>
       </c>
-      <c r="DH10"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN10">
+        <v>1884940620.0</v>
+      </c>
+      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR10">
+        <v>1736235642.0</v>
+      </c>
+      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV10">
+        <v>1220662074.0</v>
+      </c>
+      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
-      <c r="DZ10"/>
+      <c r="DZ10">
+        <v>1523557000.0</v>
+      </c>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10">
-[...1 lines deleted...]
-      </c>
+      <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
-      <c r="EH10"/>
+      <c r="EH10">
+        <v>6631497782.0</v>
+      </c>
+      <c r="EI10"/>
+      <c r="EJ10"/>
+      <c r="EK10"/>
     </row>
-    <row r="11" spans="1:138">
+    <row r="11" spans="1:141">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8333,1514 +8428,1554 @@
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
+      <c r="EI11"/>
+      <c r="EJ11"/>
+      <c r="EK11"/>
     </row>
-    <row r="12" spans="1:138">
+    <row r="12" spans="1:141">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
-        <v>30146000000.0</v>
+        <v>29703000000.0</v>
       </c>
       <c r="C12">
-        <v>32667000000.0</v>
+        <v>34431000000.0</v>
       </c>
       <c r="D12">
+        <v>33937000000.0</v>
+      </c>
+      <c r="E12">
+        <v>32728000000.0</v>
+      </c>
+      <c r="F12">
+        <v>32812000000.0</v>
+      </c>
+      <c r="G12">
         <v>37083000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>39539000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>9630771206.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>48408000000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>47158000000.0</v>
       </c>
-      <c r="I12">
-[...2 lines deleted...]
-      <c r="J12">
+      <c r="L12">
+        <v>53560648000.0</v>
+      </c>
+      <c r="M12">
         <v>52310000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>50273000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>49175000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>48453000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>47376000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>51412000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>50399000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>41672000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="U12"/>
+      <c r="V12">
         <v>24196000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>26995000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>14719000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>13289000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>15591000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>16449000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>16012000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>12493000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>12782000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>12226000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>14022000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>12112000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>12860000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>12346000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>12890000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>14570000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>17608000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>17603000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>19253000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>19166000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>21192000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>21594000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>22281000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>23207000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>23086000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>18999000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>19142000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>18290000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>19721000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>17649000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>18592000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>18809000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>18464000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>17564000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>20325000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>19107000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>18315000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>18648000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>19893000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>13639000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>12702000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>13562000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>14102000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>12571000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>12272000000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>6963000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>5800000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>4650000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>2972000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>4408000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>4530000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>7655000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>5958000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>7913704240.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>8064985440.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>8373000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>5466078520.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>6478362800.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>9278887470.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>7458000000.0</v>
       </c>
-      <c r="CB12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CH12">
+        <v>5381000000.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12">
         <v>7088000000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>2738565610.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>11068000000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>9739861600.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>10536000000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>2537926200.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>8013000000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>1582063670.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>1907083010.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>24228732190.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>8945000262.0</v>
       </c>
-      <c r="DD12"/>
-[...4 lines deleted...]
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
+        <v>23913688000.0</v>
+      </c>
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>2093725179.0</v>
       </c>
-      <c r="DH12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN12">
+        <v>1884940620.0</v>
+      </c>
+      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR12">
+        <v>1736235642.0</v>
+      </c>
+      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV12">
+        <v>1220662074.0</v>
+      </c>
+      <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
-      <c r="DZ12"/>
+      <c r="DZ12">
+        <v>1523557000.0</v>
+      </c>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12">
-[...1 lines deleted...]
-      </c>
+      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
-      <c r="EH12"/>
+      <c r="EH12">
+        <v>6631497782.0</v>
+      </c>
+      <c r="EI12"/>
+      <c r="EJ12"/>
+      <c r="EK12"/>
     </row>
-    <row r="13" spans="1:138">
+    <row r="13" spans="1:141">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
-        <v>53551000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C13">
         <v>37000000.0</v>
       </c>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>37000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
+        <v>37000000.0</v>
+      </c>
+      <c r="G13">
+        <v>37000000.0</v>
+      </c>
+      <c r="H13">
         <v>38000000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>455917292.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="J13">
         <v>31000000.0</v>
       </c>
       <c r="K13">
-        <v>32000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="L13">
-        <v>32000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="M13">
         <v>31000000.0</v>
       </c>
       <c r="N13">
-        <v>31000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="O13">
-        <v>31000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="P13">
         <v>31000000.0</v>
       </c>
       <c r="Q13">
         <v>31000000.0</v>
       </c>
       <c r="R13">
         <v>31000000.0</v>
       </c>
       <c r="S13">
+        <v>31000000.0</v>
+      </c>
+      <c r="T13">
+        <v>31000000.0</v>
+      </c>
+      <c r="U13">
+        <v>31000000.0</v>
+      </c>
+      <c r="V13">
         <v>20000000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>905000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="X13">
         <v>905000000.0</v>
       </c>
       <c r="Y13">
         <v>905000000.0</v>
       </c>
       <c r="Z13">
+        <v>20000000.0</v>
+      </c>
+      <c r="AA13">
         <v>905000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AB13">
         <v>905000000.0</v>
       </c>
       <c r="AC13">
         <v>905000000.0</v>
       </c>
       <c r="AD13">
+        <v>19000000.0</v>
+      </c>
+      <c r="AE13">
         <v>905000000.0</v>
       </c>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
       <c r="AF13">
-        <v>19000000.0</v>
+        <v>905000000.0</v>
       </c>
       <c r="AG13">
-        <v>19000000.0</v>
+        <v>905000000.0</v>
       </c>
       <c r="AH13">
         <v>19000000.0</v>
       </c>
       <c r="AI13">
         <v>19000000.0</v>
       </c>
       <c r="AJ13">
+        <v>19000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>19000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>19000000.0</v>
+      </c>
+      <c r="AM13">
         <v>810000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>810000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>810000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>805000000.0</v>
       </c>
       <c r="AP13">
         <v>17000000.0</v>
       </c>
       <c r="AQ13">
+        <v>805000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>805000000.0</v>
+      </c>
+      <c r="AS13">
         <v>17000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>17000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
+        <v>17000000.0</v>
+      </c>
+      <c r="AV13">
         <v>4478000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>783000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AX13">
         <v>4477000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>355000000.0</v>
       </c>
       <c r="AY13">
         <v>355000000.0</v>
       </c>
       <c r="AZ13">
         <v>355000000.0</v>
       </c>
-      <c r="BA13"/>
-[...1 lines deleted...]
-      <c r="BC13"/>
+      <c r="BA13">
+        <v>355000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>355000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>355000000.0</v>
+      </c>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
+      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13"/>
+      <c r="BR13">
+        <v>6377000000.0</v>
+      </c>
       <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
-[...1 lines deleted...]
-      </c>
+      <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
-      <c r="BX13"/>
+      <c r="BX13">
+        <v>6376323870.0</v>
+      </c>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
-[...1 lines deleted...]
-      </c>
+      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13"/>
-      <c r="CI13">
+      <c r="CH13">
         <v>4918000000.0</v>
       </c>
+      <c r="CI13"/>
       <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13">
+        <v>4918000000.0</v>
+      </c>
+      <c r="CM13"/>
+      <c r="CN13">
         <v>3075780290.0</v>
       </c>
-      <c r="CL13"/>
-      <c r="CM13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>3082000000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>3077176200.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>2753000000.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>2750890800.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CW13"/>
+      <c r="CX13">
         <v>2753000000.0</v>
       </c>
-      <c r="CV13"/>
-      <c r="CW13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>2757850870.0</v>
       </c>
-      <c r="CX13"/>
-      <c r="CY13">
+      <c r="DA13"/>
+      <c r="DB13">
         <v>2754785880.0</v>
       </c>
-      <c r="CZ13"/>
-      <c r="DA13">
+      <c r="DC13"/>
+      <c r="DD13">
         <v>2839842590.0</v>
       </c>
-      <c r="DB13"/>
-      <c r="DC13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>2840295726.0</v>
       </c>
-      <c r="DD13"/>
-[...1 lines deleted...]
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
+      <c r="EI13"/>
+      <c r="EJ13"/>
+      <c r="EK13"/>
     </row>
-    <row r="14" spans="1:138">
+    <row r="14" spans="1:141">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
+        <v>2902097000.0</v>
+      </c>
+      <c r="C14">
+        <v>2909377000.0</v>
+      </c>
+      <c r="D14">
+        <v>2785714286.0</v>
+      </c>
+      <c r="E14">
         <v>2890691000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>2882611000.0</v>
       </c>
-      <c r="D14">
-[...5 lines deleted...]
-      <c r="F14">
+      <c r="G14">
+        <v>2897090000.0</v>
+      </c>
+      <c r="H14">
+        <v>3002791000.0</v>
+      </c>
+      <c r="I14">
         <v>3206607000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
+        <v>3103593000.0</v>
+      </c>
+      <c r="K14">
         <v>3101109000.0</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14">
+      <c r="L14">
         <v>3163807000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>3163807000.0</v>
+      </c>
+      <c r="N14">
+        <v>3144247000.0</v>
+      </c>
+      <c r="O14">
         <v>3144142000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
+        <v>3228051000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3228051000.0</v>
+      </c>
+      <c r="R14">
+        <v>3096257000.0</v>
+      </c>
+      <c r="S14">
+        <v>3096257000.0</v>
+      </c>
+      <c r="T14">
         <v>3206607000.0</v>
       </c>
-      <c r="N14">
-[...12 lines deleted...]
-      <c r="S14">
+      <c r="U14"/>
+      <c r="V14">
         <v>2364372500.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1579505000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>1571440000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>1568001000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1569425500.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>1571155000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>1570180000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>1569868000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>1568853500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>1568788000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1568497000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1566402000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>1561354000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>1558936000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>1553791000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>1551534000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>1546005000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>1565634000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>1560707000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>1511426000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>1512716500.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>1511370000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>1511083000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>1508310000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>1371203500.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>1229446000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>1230776000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>1218181818.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>1222423500.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>1215921000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>1215824966.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>1228341000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>1226802500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>1227737000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>1227273000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>1246258000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>1242102500.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>1237316000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>1217877095.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>1248497000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>1148249500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>1053679000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>1059236000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>1236884000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1238001000.0</v>
       </c>
       <c r="BN14">
         <v>1236884000.0</v>
       </c>
       <c r="BO14">
+        <v>1238597000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1238001000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1236884000.0</v>
+      </c>
+      <c r="BR14">
         <v>1240929000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>1244973000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>1248053000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>1250203000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BV14">
         <v>1267765500.0</v>
       </c>
-      <c r="BT14">
+      <c r="BW14">
         <v>1264105000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BX14">
         <v>1266937000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BY14">
         <v>1271900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>1272356000.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>1271171843.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>1087923233.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CC14">
         <v>1191206918.0</v>
       </c>
-      <c r="CA14">
+      <c r="CD14">
         <v>1100614631.0</v>
       </c>
-      <c r="CB14">
+      <c r="CE14">
         <v>1136847710.0</v>
       </c>
-      <c r="CC14">
+      <c r="CF14">
         <v>1136122881.0</v>
       </c>
-      <c r="CD14">
+      <c r="CG14">
         <v>1136082983.0</v>
       </c>
-      <c r="CE14">
+      <c r="CH14">
         <v>1057614481.0</v>
       </c>
-      <c r="CF14">
+      <c r="CI14">
         <v>979145978.0</v>
       </c>
-      <c r="CG14">
+      <c r="CJ14">
         <v>978723404.0</v>
       </c>
-      <c r="CH14">
+      <c r="CK14">
         <v>979133226.0</v>
       </c>
-      <c r="CI14">
+      <c r="CL14">
         <v>972143295.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CM14">
         <v>593110245.0</v>
       </c>
-      <c r="CK14">
+      <c r="CN14">
         <v>433220490.0</v>
       </c>
-      <c r="CL14">
+      <c r="CO14">
         <v>433217156.0</v>
       </c>
-      <c r="CM14">
+      <c r="CP14">
         <v>500691256.0</v>
       </c>
-      <c r="CN14">
+      <c r="CQ14">
         <v>629074087.0</v>
       </c>
-      <c r="CO14">
+      <c r="CR14">
         <v>433220490.0</v>
       </c>
-      <c r="CP14">
+      <c r="CS14">
         <v>433244916.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CT14">
         <v>454699945.0</v>
       </c>
-      <c r="CR14">
+      <c r="CU14">
         <v>367399890.0</v>
       </c>
-      <c r="CS14">
+      <c r="CV14">
         <v>367399890.0</v>
       </c>
-      <c r="CT14">
+      <c r="CW14">
         <v>554098361.0</v>
       </c>
-      <c r="CU14">
+      <c r="CX14">
         <v>563524724.0</v>
       </c>
-      <c r="CV14">
+      <c r="CY14">
         <v>572625698.0</v>
       </c>
-      <c r="CW14">
+      <c r="CZ14">
         <v>546002772.0</v>
       </c>
-      <c r="CX14">
+      <c r="DA14">
         <v>519379845.0</v>
       </c>
-      <c r="CY14">
+      <c r="DB14">
         <v>532689923.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DC14">
         <v>456867925.0</v>
       </c>
-      <c r="DA14">
+      <c r="DD14">
         <v>367735849.0</v>
       </c>
-      <c r="DB14">
+      <c r="DE14">
         <v>369090909.0</v>
       </c>
-      <c r="DC14">
+      <c r="DF14">
         <v>462331714.0</v>
       </c>
-      <c r="DD14">
+      <c r="DG14">
         <v>552424242.0</v>
       </c>
-      <c r="DE14">
+      <c r="DH14">
         <v>564333333.0</v>
       </c>
-      <c r="DF14">
+      <c r="DI14">
         <v>550333333.0</v>
       </c>
-      <c r="DG14">
+      <c r="DJ14">
         <v>331745283.0</v>
       </c>
-      <c r="DH14">
+      <c r="DK14">
         <v>340849057.0</v>
       </c>
-      <c r="DI14">
+      <c r="DL14">
         <v>340849057.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DM14">
         <v>340849057.0</v>
       </c>
-      <c r="DK14">
+      <c r="DN14">
         <v>354504717.0</v>
       </c>
-      <c r="DL14">
+      <c r="DO14">
         <v>368207547.0</v>
       </c>
-      <c r="DM14">
+      <c r="DP14">
         <v>368207547.0</v>
       </c>
-      <c r="DN14">
+      <c r="DQ14">
         <v>368207547.0</v>
       </c>
-      <c r="DO14">
+      <c r="DR14">
         <v>2766050000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DS14">
         <v>2822500000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DT14">
         <v>2822500000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DU14">
         <v>2822500000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DV14">
         <v>527948276.0</v>
       </c>
-      <c r="DT14">
+      <c r="DW14">
         <v>519000000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DX14">
         <v>519000000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DY14">
         <v>519000000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DZ14">
         <v>431356061.0</v>
       </c>
-      <c r="DX14">
+      <c r="EA14">
         <v>433166667.0</v>
       </c>
-      <c r="DY14">
+      <c r="EB14">
         <v>433166667.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EC14">
         <v>433166667.0</v>
       </c>
-      <c r="EA14">
+      <c r="ED14">
         <v>339214913.0</v>
       </c>
-      <c r="EB14">
+      <c r="EE14">
         <v>245263158.0</v>
       </c>
-      <c r="EC14">
+      <c r="EF14">
         <v>245263158.0</v>
       </c>
-      <c r="ED14">
+      <c r="EG14">
         <v>245263158.0</v>
       </c>
-      <c r="EE14">
+      <c r="EH14">
         <v>265396285.0</v>
       </c>
-      <c r="EF14">
+      <c r="EI14">
         <v>282209302.0</v>
       </c>
-      <c r="EG14">
+      <c r="EJ14">
         <v>282209302.0</v>
       </c>
-      <c r="EH14">
+      <c r="EK14">
         <v>282209302.0</v>
       </c>
     </row>
-    <row r="15" spans="1:138">
+    <row r="15" spans="1:141">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>31000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="U15"/>
+      <c r="V15">
         <v>20000000.0</v>
       </c>
-      <c r="T15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z15">
+        <v>20000000.0</v>
+      </c>
+      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AD15">
         <v>19000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15">
         <v>19000000.0</v>
       </c>
-      <c r="AG15">
-[...2 lines deleted...]
-      <c r="AH15"/>
       <c r="AI15">
         <v>19000000.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>19000000.0</v>
+      </c>
       <c r="AK15"/>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL15">
+        <v>19000000.0</v>
+      </c>
+      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>17000000.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>4478000000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15"/>
+      <c r="BR15">
+        <v>6377000000.0</v>
+      </c>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15"/>
+      <c r="BX15">
+        <v>6376323870.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
+      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CH15">
         <v>4918000000.0</v>
       </c>
+      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
+        <v>4918000000.0</v>
+      </c>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>3075780290.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>3082000000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>3077176200.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>2753000000.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>2750890800.0</v>
       </c>
-      <c r="CT15"/>
-      <c r="CU15">
+      <c r="CW15"/>
+      <c r="CX15">
         <v>2753000000.0</v>
       </c>
-      <c r="CV15"/>
-      <c r="CW15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>2757850870.0</v>
       </c>
-      <c r="CX15"/>
-      <c r="CY15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>2754785880.0</v>
       </c>
-      <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>2839842590.0</v>
       </c>
-      <c r="DB15"/>
-      <c r="DC15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>2840295726.0</v>
       </c>
-      <c r="DD15"/>
-[...1 lines deleted...]
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
+      <c r="EI15"/>
+      <c r="EJ15"/>
+      <c r="EK15"/>
     </row>
-    <row r="16" spans="1:138">
+    <row r="16" spans="1:141">
       <c r="A16" t="s">
         <v>50</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>792000000.0</v>
+      </c>
       <c r="C16">
+        <v>790000000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
+        <v>763000000.0</v>
+      </c>
+      <c r="F16">
         <v>837000000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>713000000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>852000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="I16"/>
+      <c r="J16">
         <v>915000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1001000000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1059000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="O16"/>
+      <c r="P16">
         <v>981000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>994000000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="S16"/>
+      <c r="T16">
         <v>702000000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="U16"/>
+      <c r="V16">
         <v>638000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>684000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>694000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>714000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>704000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>715000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>660000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>654000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>661000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>673000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>655000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>630000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>6910000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>7066000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>7170000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>6123000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>6359000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>7672000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>7672000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>7672000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>8552000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>7106000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>7106000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>8674000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>8674000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>8674000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>-3747000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>-3555000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>6684000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>-2013000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>-1986000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>-1988000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>5631000000.0</v>
       </c>
-      <c r="AZ16"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF16">
+        <v>230000000.0</v>
+      </c>
+      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ16">
+        <v>181000000.0</v>
+      </c>
+      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN16">
+        <v>377000000.0</v>
+      </c>
+      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR16">
+        <v>501000000.0</v>
+      </c>
+      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV16">
+        <v>7203000000.0</v>
+      </c>
+      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ16">
+        <v>6188000000.0</v>
+      </c>
+      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD16">
+        <v>6101000000.0</v>
+      </c>
+      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16"/>
-      <c r="CI16">
+      <c r="CH16">
+        <v>2556000000.0</v>
+      </c>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16">
         <v>2877000000.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>2753340480.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>3603000000.0</v>
       </c>
-      <c r="CN16"/>
-      <c r="CO16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>3957951200.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>3978000000.0</v>
       </c>
-      <c r="CR16"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
-      <c r="CX16"/>
+      <c r="CX16">
+        <v>3411000000.0</v>
+      </c>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
+      <c r="EI16"/>
+      <c r="EJ16"/>
+      <c r="EK16"/>
     </row>
-    <row r="17" spans="1:138">
+    <row r="17" spans="1:141">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9937,85 +10072,88 @@
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
+      <c r="EI17"/>
+      <c r="EJ17"/>
+      <c r="EK17"/>
     </row>
-    <row r="18" spans="1:138">
+    <row r="18" spans="1:141">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>7291000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>7291000000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
@@ -10083,52 +10221,55 @@
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
+      <c r="EI18"/>
+      <c r="EJ18"/>
+      <c r="EK18"/>
     </row>
-    <row r="19" spans="1:138">
+    <row r="19" spans="1:141">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10225,245 +10366,254 @@
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
+      <c r="EI19"/>
+      <c r="EJ19"/>
+      <c r="EK19"/>
     </row>
-    <row r="20" spans="1:138">
+    <row r="20" spans="1:141">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
-        <v>14009000000.0</v>
+        <v>14461000000.0</v>
       </c>
       <c r="C20">
-        <v>14080000000.0</v>
+        <v>14466000000.0</v>
       </c>
       <c r="D20">
+        <v>29766000000.0</v>
+      </c>
+      <c r="E20">
+        <v>14349000000.0</v>
+      </c>
+      <c r="F20">
+        <v>29286000000.0</v>
+      </c>
+      <c r="G20">
         <v>15344000000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>15437000000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>1909715533.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>15173000000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>15173000000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>15340000000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>15340000000.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>15507000000.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>15507000000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>15539000000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>15539000000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>14375000000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>14375000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>13565000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="U20"/>
+      <c r="V20">
         <v>10131000000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>10615000000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>11097000000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>11341000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>11065000000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>11425000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AB20">
         <v>10934000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>11070000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>10834000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>10716000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>10692000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>10122000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>10396000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>10560000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>14067000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>15010000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>11817000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>14432000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>14508000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>14150000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>11497000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>15166000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>15183000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>15753000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AT20">
         <v>11059000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AU20">
         <v>13550000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AV20">
         <v>12553000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AW20">
         <v>12443000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AX20">
         <v>9839000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AY20">
         <v>10055000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AZ20">
         <v>1489000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="BA20">
         <v>10516000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BB20">
         <v>10230000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BC20">
         <v>1487000000.0</v>
       </c>
-      <c r="BA20"/>
-[...1 lines deleted...]
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BT20">
+        <v>2650000000.0</v>
+      </c>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20">
         <v>2873815300.0</v>
       </c>
-      <c r="BV20">
+      <c r="BY20">
         <v>2830305360.0</v>
       </c>
-      <c r="BW20"/>
-[...1 lines deleted...]
-      <c r="BY20">
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20">
         <v>2285974600.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CC20">
         <v>2364478660.0</v>
       </c>
-      <c r="CA20"/>
-[...1 lines deleted...]
-      <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
@@ -10477,1106 +10627,1142 @@
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
+      <c r="EI20"/>
+      <c r="EJ20"/>
+      <c r="EK20"/>
     </row>
-    <row r="21" spans="1:138">
+    <row r="21" spans="1:141">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
-        <v>44885000000.0</v>
+        <v>31596000000.0</v>
       </c>
       <c r="C21">
-        <v>35707000000.0</v>
+        <v>31304000000.0</v>
       </c>
       <c r="D21">
+        <v>15533000000.0</v>
+      </c>
+      <c r="E21">
+        <v>30950000000.0</v>
+      </c>
+      <c r="F21">
+        <v>20501000000.0</v>
+      </c>
+      <c r="G21">
         <v>39021000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>38159000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>5197457137.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>36446000000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>18871000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>35752000000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>35752000000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>35237000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>19533000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>34799000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>34799000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>32181000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>18536000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>30663000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="U21"/>
+      <c r="V21">
         <v>15443000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>15701000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>15917000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>15811000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>15639000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>15394000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>15413000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>15374000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>14885000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>14577000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>14899000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>14386000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>14536000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>14417000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>11403000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>11686000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>14827000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>10800000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>10509000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>10064000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>13239000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>9857000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>9776000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>9568000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>11788000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>8263000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>7650000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>7264000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>9670000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>9696000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>7620000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>9561000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>9054000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>6860000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>7401000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>7161000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>6962000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>7140000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>7452000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>6072000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>5478000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>18925000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>20217000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>18152000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>17018000000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>20128000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>18262000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>18296000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>6768000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>3840000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BU21">
         <v>6328000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BV21">
         <v>20096000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BW21">
         <v>21182000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BX21">
         <v>3627360700.0</v>
       </c>
-      <c r="BV21">
+      <c r="BY21">
         <v>3584853840.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>19773000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>6498306120.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>3553786600.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CC21">
         <v>3555793100.0</v>
       </c>
-      <c r="CA21">
+      <c r="CD21">
         <v>24298000000.0</v>
       </c>
-      <c r="CB21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CH21">
+        <v>17835000000.0</v>
+      </c>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21">
         <v>21056000000.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>4189979310.0</v>
       </c>
-      <c r="CL21"/>
-      <c r="CM21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>32285000000.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>5921827800.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>35274000000.0</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>6740741400.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CW21"/>
+      <c r="CX21">
         <v>33541000000.0</v>
       </c>
-      <c r="CV21"/>
-      <c r="CW21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>5612284260.0</v>
       </c>
-      <c r="CX21"/>
-      <c r="CY21">
+      <c r="DA21"/>
+      <c r="DB21">
         <v>1810685380.0</v>
       </c>
-      <c r="CZ21"/>
-      <c r="DA21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>1120347410.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>859396014.0</v>
       </c>
-      <c r="DD21"/>
-      <c r="DE21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>758675184.0</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21">
+      <c r="DI21"/>
+      <c r="DJ21">
         <v>710544744.0</v>
       </c>
-      <c r="DH21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
-      <c r="DN21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN21">
+        <v>649203760.0</v>
+      </c>
+      <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
-      <c r="DR21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR21">
+        <v>430120365.0</v>
+      </c>
+      <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
-      <c r="DV21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV21">
+        <v>465627660.0</v>
+      </c>
+      <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
-      <c r="DZ21"/>
+      <c r="DZ21">
+        <v>569541455.0</v>
+      </c>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
-      <c r="EE21">
-[...1 lines deleted...]
-      </c>
+      <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
-      <c r="EH21"/>
+      <c r="EH21">
+        <v>517597808.0</v>
+      </c>
+      <c r="EI21"/>
+      <c r="EJ21"/>
+      <c r="EK21"/>
     </row>
-    <row r="22" spans="1:138">
+    <row r="22" spans="1:141">
       <c r="A22" t="s">
         <v>56</v>
       </c>
       <c r="B22">
-        <v>22153000000.0</v>
+        <v>25289000000.0</v>
       </c>
       <c r="C22">
+        <v>23987000000.0</v>
+      </c>
+      <c r="D22">
+        <v>24960000000.0</v>
+      </c>
+      <c r="E22">
+        <v>24960000000.0</v>
+      </c>
+      <c r="F22">
         <v>21812000000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>20861000000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>21961000000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>7953509278.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>21200000000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>21414000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>19289000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>19289000000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>17360000000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>17360000000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>15722000000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>15722000000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>11361000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>11361000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>12181000000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>12181000000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>8094000000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>9146000000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>9639000000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>11368000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>9722000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>11474000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>11421000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>11591000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>10694000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>13137000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>14073000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>13731000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>12922000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>13704000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>12781000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>13118000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>12121000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>12537000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>12069000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>11383000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>11351000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>12162000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>12283000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>12624000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>12467000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>12978000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>12202000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>11116000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>10230000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>11476000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>10948000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>10069000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>9295000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>10009000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>10156000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>9687000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>9123000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>9464000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>8854000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>4811000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>4443000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>8979000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>9319000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>9012000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>8748000000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>10501000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>11477000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>11346000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>12278000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>11629000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>10570000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>9990000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>9770000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>9550079790.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>9073295760.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>8447000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>9018990160.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>8756511400.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>8626304560.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>7881000000.0</v>
       </c>
-      <c r="CB22"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CH22">
+        <v>15617000000.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
         <v>15360000000.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>16238451240.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CO22"/>
+      <c r="CP22">
         <v>15277000000.0</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>15689874200.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>15510000000.0</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>15368749200.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>14379000000.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>14686841900.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="DA22"/>
+      <c r="DB22">
         <v>12212685310.0</v>
       </c>
-      <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>10429788200.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>9643499334.0</v>
       </c>
-      <c r="DD22"/>
-[...4 lines deleted...]
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
+        <v>11061385000.0</v>
+      </c>
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>10700443845.0</v>
       </c>
-      <c r="DH22"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN22">
+        <v>9800727060.0</v>
+      </c>
+      <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR22">
+        <v>8550621276.0</v>
+      </c>
+      <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
-      <c r="DV22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV22">
+        <v>7302770484.0</v>
+      </c>
+      <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
-      <c r="DZ22"/>
+      <c r="DZ22">
+        <v>8952869037.0</v>
+      </c>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
-      <c r="EE22">
-[...1 lines deleted...]
-      </c>
+      <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
-      <c r="EH22"/>
+      <c r="EH22">
+        <v>6167243628.0</v>
+      </c>
+      <c r="EI22"/>
+      <c r="EJ22"/>
+      <c r="EK22"/>
     </row>
-    <row r="23" spans="1:138">
+    <row r="23" spans="1:141">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23">
-        <v>195153000000.0</v>
+        <v>214407000000.0</v>
       </c>
       <c r="C23">
+        <v>213423000000.0</v>
+      </c>
+      <c r="D23">
+        <v>207417000000.0</v>
+      </c>
+      <c r="E23">
+        <v>207417000000.0</v>
+      </c>
+      <c r="F23">
         <v>200684000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>207607000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>206886000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="I23"/>
+      <c r="J23">
         <v>202128000000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>202128000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>198573000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>198573000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>186156000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>186156000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>182226000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>182226000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>171766000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>171766000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>158542000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="U23"/>
+      <c r="V23">
         <v>99730000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>104248000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>93608000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>95515000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>98044000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>100476000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>99152000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>99612000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>96873000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>98158000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>99537000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>95626000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>96299000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>96830000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>97481000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>102376000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>104343000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>100718000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>102138000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>98444000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>105040000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>103551000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>105795000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>106978000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>100510000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>94396000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>90769000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>87599000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>86774000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>85126000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>86169000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>85666000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>82119000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>81685000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>84768000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>81027000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>80031000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>78902000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>78479000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>43399000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>73442000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>70403000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>73475000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>68027000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>67235000000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>63488000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>62788000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>61772000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>61693000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>61915000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>58540000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>60136000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>58495000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>60776391590.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>58644436080.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>58303000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>61153575600.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>62377915600.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CC23">
         <v>64522382080.0</v>
       </c>
-      <c r="CA23">
+      <c r="CD23">
         <v>62454000000.0</v>
       </c>
-      <c r="CB23"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CH23">
+        <v>57243000000.0</v>
+      </c>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23">
         <v>62711000000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>70446580160.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>92521000000.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>99158152800.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>100749000000.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>102107701200.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>95755000000.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>91422703850.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>79932517280.0</v>
       </c>
-      <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>70767049860.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>64913687928.0</v>
       </c>
-      <c r="DD23"/>
-[...4 lines deleted...]
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
+        <v>71512149000.0</v>
+      </c>
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>62864028045.0</v>
       </c>
-      <c r="DH23"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN23">
+        <v>56762745090.0</v>
+      </c>
+      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR23">
+        <v>50136046404.0</v>
+      </c>
+      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
-      <c r="DV23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV23">
+        <v>48175338150.0</v>
+      </c>
+      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
-      <c r="DZ23"/>
+      <c r="DZ23">
+        <v>48544558965.0</v>
+      </c>
       <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
-      <c r="EE23">
-[...1 lines deleted...]
-      </c>
+      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
-      <c r="EH23"/>
+      <c r="EH23">
+        <v>52273418925.0</v>
+      </c>
+      <c r="EI23"/>
+      <c r="EJ23"/>
+      <c r="EK23"/>
     </row>
-    <row r="24" spans="1:138">
+    <row r="24" spans="1:141">
       <c r="A24" t="s">
         <v>58</v>
       </c>
       <c r="B24">
+        <v>38044000000.0</v>
+      </c>
+      <c r="C24">
+        <v>34499000000.0</v>
+      </c>
+      <c r="D24">
+        <v>28931000000.0</v>
+      </c>
+      <c r="E24">
         <v>30190000000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>25952000000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>23330000000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>19892000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="I24"/>
+      <c r="J24">
         <v>18561000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="K24"/>
+      <c r="L24">
         <v>18582000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="M24"/>
+      <c r="N24">
         <v>17844000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="O24"/>
+      <c r="P24">
         <v>18289000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>20569000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="S24"/>
+      <c r="T24">
         <v>22765000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="U24"/>
+      <c r="V24">
         <v>15698000000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>14767000000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>14298000000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>6626000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>6745000000.0</v>
       </c>
-      <c r="X24"/>
-[...1 lines deleted...]
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -11645,52 +11831,55 @@
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
+      <c r="EI24"/>
+      <c r="EJ24"/>
+      <c r="EK24"/>
     </row>
-    <row r="25" spans="1:138">
+    <row r="25" spans="1:141">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -11787,110 +11976,119 @@
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
+      <c r="EI25"/>
+      <c r="EJ25"/>
+      <c r="EK25"/>
     </row>
-    <row r="26" spans="1:138">
+    <row r="26" spans="1:141">
       <c r="A26" t="s">
         <v>60</v>
       </c>
       <c r="B26">
+        <v>11638000000.0</v>
+      </c>
+      <c r="C26">
+        <v>8972000000.0</v>
+      </c>
+      <c r="D26">
+        <v>8819000000.0</v>
+      </c>
+      <c r="E26">
         <v>8648000000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>10313000000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>11888000000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>13894000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="I26"/>
+      <c r="J26">
         <v>11101000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="K26"/>
+      <c r="L26">
         <v>6342000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="M26"/>
+      <c r="N26">
         <v>5315000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="O26"/>
+      <c r="P26">
         <v>6546000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>6467000000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="S26"/>
+      <c r="T26">
         <v>6251000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="U26"/>
+      <c r="V26">
         <v>2129000000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>2250000000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>2200000000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>2284000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>2060000000.0</v>
       </c>
-      <c r="X26"/>
-[...1 lines deleted...]
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
@@ -11959,52 +12157,55 @@
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
+      <c r="EI26"/>
+      <c r="EJ26"/>
+      <c r="EK26"/>
     </row>
-    <row r="27" spans="1:138">
+    <row r="27" spans="1:141">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12101,437 +12302,455 @@
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
+      <c r="EI27"/>
+      <c r="EJ27"/>
+      <c r="EK27"/>
     </row>
-    <row r="28" spans="1:138">
+    <row r="28" spans="1:141">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28">
-        <v>15801000000.0</v>
+        <v>26953000000.0</v>
       </c>
       <c r="C28">
-        <v>10139000000.0</v>
+        <v>18365000000.0</v>
       </c>
       <c r="D28">
+        <v>15969000000.0</v>
+      </c>
+      <c r="E28">
+        <v>15969000000.0</v>
+      </c>
+      <c r="F28">
+        <v>10096000000.0</v>
+      </c>
+      <c r="G28">
         <v>3127000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-4151000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-14206000000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-13635000000.0</v>
       </c>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28">
+      <c r="L28">
+        <v>-19500250000.0</v>
+      </c>
+      <c r="M28">
         <v>-18958000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-19280000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-18798000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-18191000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-17680000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-16047000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-15370000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-9453000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="U28"/>
+      <c r="V28">
         <v>-2729000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>397000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>6538000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>2079000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-2113000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-889000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-433000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>3105000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>2078000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>3784000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>3119000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>4663000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>5333000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>6887000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>6834000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>7246000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>6730000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>8666000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>7230000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>8592000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>7124000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>10998000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>11181000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>11697000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>10884000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>14538000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>13481000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>13939000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>10463000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>12157000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>10748000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>10929000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>10232000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>9967000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>8980000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>9515000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>9246000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>9096000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>7081000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>2983000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>8837000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>8729000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>18165000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>16665000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>16301000000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>17717000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>18431000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>17696000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>15835000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>13229000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>12832000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>11312000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>13271000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>12756341590.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>12346000080.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>12452000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>16291860960.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>17316590200.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>18578400190.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>19344000000.0</v>
       </c>
-      <c r="CB28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CH28">
+        <v>14632000000.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28">
         <v>17773000000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>37323059840.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>24186000000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>28604552200.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>28810000000.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>32210601600.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>27858000000.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>29728519580.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>22940648360.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>19431783020.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>15668139096.0</v>
       </c>
-      <c r="DD28"/>
-[...4 lines deleted...]
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
+        <v>20008118000.0</v>
+      </c>
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>18797344839.0</v>
       </c>
-      <c r="DH28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN28">
+        <v>21229846769.0</v>
+      </c>
+      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR28">
+        <v>18073712331.0</v>
+      </c>
+      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
-      <c r="DV28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV28">
+        <v>17218600992.0</v>
+      </c>
+      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
-      <c r="DZ28"/>
+      <c r="DZ28">
+        <v>18884399394.0</v>
+      </c>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
-[...1 lines deleted...]
-      </c>
+      <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
-      <c r="EH28"/>
+      <c r="EH28">
+        <v>10494504748.0</v>
+      </c>
+      <c r="EI28"/>
+      <c r="EJ28"/>
+      <c r="EK28"/>
     </row>
-    <row r="29" spans="1:138">
+    <row r="29" spans="1:141">
       <c r="A29" t="s">
         <v>63</v>
       </c>
       <c r="B29">
+        <v>114650000000.0</v>
+      </c>
+      <c r="C29">
+        <v>110748000000.0</v>
+      </c>
+      <c r="D29">
+        <v>105892000000.0</v>
+      </c>
+      <c r="E29">
         <v>97044000000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>111586000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>116363000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>111495000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="I29"/>
+      <c r="J29">
         <v>108998000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="K29"/>
+      <c r="L29">
         <v>104005000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="M29"/>
+      <c r="N29">
         <v>96893000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="O29"/>
+      <c r="P29">
         <v>90817000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>87003000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="S29"/>
+      <c r="T29">
         <v>75086000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="U29"/>
+      <c r="V29">
         <v>45161000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>49728000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>43538000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>38914000000.0</v>
       </c>
-      <c r="W29"/>
-[...1 lines deleted...]
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -12601,441 +12820,453 @@
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
+      <c r="EI29"/>
+      <c r="EJ29"/>
+      <c r="EK29"/>
     </row>
-    <row r="30" spans="1:138">
+    <row r="30" spans="1:141">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
-        <v>5662000000.0</v>
+        <v>25014000000.0</v>
       </c>
       <c r="C30">
+        <v>25208000000.0</v>
+      </c>
+      <c r="D30">
+        <v>8003000000.0</v>
+      </c>
+      <c r="E30">
+        <v>25876000000.0</v>
+      </c>
+      <c r="F30">
         <v>20817000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>18517000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>19991000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="I30"/>
+      <c r="J30">
         <v>18263000000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>6426000000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="L30">
+        <v>18131573000.0</v>
+      </c>
+      <c r="M30">
         <v>8594000000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
+        <v>11599000000.0</v>
+      </c>
+      <c r="O30">
         <v>4928000000.0</v>
       </c>
-      <c r="L30">
-[...2 lines deleted...]
-      <c r="M30">
+      <c r="P30">
         <v>10880000000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>4395000000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
+        <v>8323000000.0</v>
+      </c>
+      <c r="S30">
         <v>2998000000.0</v>
       </c>
-      <c r="P30">
-[...2 lines deleted...]
-      <c r="Q30">
+      <c r="T30">
         <v>8464000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>6048000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>5634000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>5845000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>5499000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>5886000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>7000000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>7423000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>7420000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>7121000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>7607000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>8416000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>9311000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>9278000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>8479000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>8080000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>7982000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>7949000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>7868000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>8840000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>5898000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>8785000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>8157000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>6812000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>7015000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>9573000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>9496000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>9743000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>9958000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>7293000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>8670000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>7032000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>7620000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>7321000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>6665000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>6860000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>7401000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>7161000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>6962000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>7140000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>7452000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>6072000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>5478000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>18925000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>20217000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>18152000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>17018000000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>20128000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>18262000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>18296000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>21566000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>21534000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>19899000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>20096000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>21182000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>21332722520.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>19818126000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>19773000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>19862895680.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>23292523800.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CC30">
         <v>23737187720.0</v>
       </c>
-      <c r="CA30">
+      <c r="CD30">
         <v>24298000000.0</v>
       </c>
-      <c r="CB30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CH30">
+        <v>17835000000.0</v>
+      </c>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>21056000000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>28835331580.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>32285000000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>10096198000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>35274000000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>13192039200.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>33541000000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>12682754610.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>10653428800.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>11064867450.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>22402703574.0</v>
       </c>
-      <c r="DD30"/>
-[...4 lines deleted...]
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
+        <v>11487794000.0</v>
+      </c>
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>9048809133.0</v>
       </c>
-      <c r="DH30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN30">
+        <v>8728898080.0</v>
+      </c>
+      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR30">
+        <v>8178604206.0</v>
+      </c>
+      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
-      <c r="DV30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV30">
+        <v>7680491556.0</v>
+      </c>
+      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
-      <c r="DZ30"/>
+      <c r="DZ30">
+        <v>8252749785.0</v>
+      </c>
       <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
-      <c r="EE30">
-[...1 lines deleted...]
-      </c>
+      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30"/>
+      <c r="EH30">
+        <v>8019628162.0</v>
+      </c>
+      <c r="EI30"/>
+      <c r="EJ30"/>
+      <c r="EK30"/>
     </row>
-    <row r="31" spans="1:138">
+    <row r="31" spans="1:141">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>21255000000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>21255000000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>14881000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>14881000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>9351000000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>9351000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>2104000000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>2104000000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>6272000000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>6272000000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>4656000000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>4656000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>11765000000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>11765000000.0</v>
       </c>
-      <c r="Y31"/>
-[...1 lines deleted...]
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
@@ -13103,107 +13334,116 @@
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
+      <c r="EI31"/>
+      <c r="EJ31"/>
+      <c r="EK31"/>
     </row>
-    <row r="32" spans="1:138">
+    <row r="32" spans="1:141">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32">
+        <v>1519000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3197000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2999000000.0</v>
+      </c>
+      <c r="E32">
         <v>1799000000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>4614000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>6392000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>10933000000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="I32"/>
+      <c r="J32">
         <v>17580000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="K32"/>
+      <c r="L32">
         <v>21209000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="M32"/>
+      <c r="N32">
         <v>17951000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="O32"/>
+      <c r="P32">
         <v>11730000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>9938000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="S32"/>
+      <c r="T32">
         <v>7240000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="U32"/>
+      <c r="V32">
         <v>8271000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>5355000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>3917000000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>-1194000000.0</v>
       </c>
-      <c r="W32"/>
-[...1 lines deleted...]
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -13273,442 +13513,460 @@
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
+      <c r="EI32"/>
+      <c r="EJ32"/>
+      <c r="EK32"/>
     </row>
-    <row r="33" spans="1:138">
+    <row r="33" spans="1:141">
       <c r="A33" t="s">
         <v>67</v>
       </c>
       <c r="B33">
-        <v>114615000000.0</v>
+        <v>127465000000.0</v>
       </c>
       <c r="C33">
+        <v>123040000000.0</v>
+      </c>
+      <c r="D33">
+        <v>118083000000.0</v>
+      </c>
+      <c r="E33">
+        <v>118083000000.0</v>
+      </c>
+      <c r="F33">
         <v>120160000000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>126029000000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>119976000000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>25892249405.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>110608000000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>110608000000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>103537000000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>103537000000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>101380000000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>101380000000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>102727000000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>102727000000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>96971000000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>96971000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>91619000000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="U33"/>
+      <c r="V33">
         <v>59677000000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>60401000000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>61632000000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>62469000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>63112000000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>62486000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>61461000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>61078000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>58581000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>57237000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>59682000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>58645000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>60025000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>60555000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>61364000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>64950000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>64621000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>59706000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>59494000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>57233000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>57951000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>57747000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>58693000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>59318000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>54936000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>52650000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>49441000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>48378000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>47611000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>46499000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>46577000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>46860000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>45477000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>44961000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>44661000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>42791000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BF33">
         <v>43477000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BG33">
         <v>41675000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BH33">
         <v>40360000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BI33">
         <v>17479000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BJ33">
         <v>17302000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BK33">
         <v>26498000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BL33">
         <v>27125000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BM33">
         <v>26132000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BN33">
         <v>25566000000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>24882000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BQ33">
         <v>24791000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BR33">
         <v>24843000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BS33">
         <v>23851000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BT33">
         <v>23117000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BU33">
         <v>22116000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BV33">
         <v>22312000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BW33">
         <v>21355000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BX33">
         <v>21706540140.0</v>
       </c>
-      <c r="BV33">
+      <c r="BY33">
         <v>21398336160.0</v>
       </c>
-      <c r="BW33">
+      <c r="BZ33">
         <v>21378000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="CA33">
         <v>26133481360.0</v>
       </c>
-      <c r="BY33">
+      <c r="CB33">
         <v>23208003000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CC33">
         <v>22544223260.0</v>
       </c>
-      <c r="CA33">
+      <c r="CD33">
         <v>22666000000.0</v>
       </c>
-      <c r="CB33"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33"/>
-      <c r="CI33">
+      <c r="CH33">
+        <v>18384000000.0</v>
+      </c>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33">
         <v>19175000000.0</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>21766859950.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33">
+      <c r="CO33"/>
+      <c r="CP33">
         <v>33868000000.0</v>
       </c>
-      <c r="CN33"/>
-      <c r="CO33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>39351013800.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>39391000000.0</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>40317375600.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CW33"/>
+      <c r="CX33">
         <v>39794000000.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>36768545440.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="DA33"/>
+      <c r="DB33">
         <v>35459420990.0</v>
       </c>
-      <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>25043565430.0</v>
       </c>
-      <c r="DB33"/>
-      <c r="DC33">
+      <c r="DE33"/>
+      <c r="DF33">
         <v>23922484758.0</v>
       </c>
-      <c r="DD33"/>
-[...4 lines deleted...]
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
+        <v>24591453000.0</v>
+      </c>
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>22883886207.0</v>
       </c>
-      <c r="DH33"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN33">
+        <v>22440917100.0</v>
+      </c>
+      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR33">
+        <v>19863059844.0</v>
+      </c>
+      <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
-      <c r="DV33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV33">
+        <v>19613199282.0</v>
+      </c>
+      <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
-      <c r="DZ33"/>
+      <c r="DZ33">
+        <v>19433507261.0</v>
+      </c>
       <c r="EA33"/>
       <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33">
-[...1 lines deleted...]
-      </c>
+      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
-      <c r="EH33"/>
+      <c r="EH33">
+        <v>21960626051.0</v>
+      </c>
+      <c r="EI33"/>
+      <c r="EJ33"/>
+      <c r="EK33"/>
     </row>
-    <row r="34" spans="1:138">
+    <row r="34" spans="1:141">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34">
+        <v>592000000.0</v>
+      </c>
+      <c r="C34">
+        <v>560000000.0</v>
+      </c>
+      <c r="D34">
+        <v>623000000.0</v>
+      </c>
+      <c r="E34">
         <v>635000000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>255000000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>243000000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>355000000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="I34"/>
+      <c r="J34">
         <v>197000000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="K34"/>
+      <c r="L34">
         <v>205000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="M34"/>
+      <c r="N34">
         <v>527000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="O34"/>
+      <c r="P34">
         <v>276000000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>379000000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="S34"/>
+      <c r="T34">
         <v>606000000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="U34"/>
+      <c r="V34">
         <v>375000000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>92000000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>205000000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>209000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>313000000.0</v>
       </c>
-      <c r="X34"/>
-[...1 lines deleted...]
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
@@ -13777,725 +14035,758 @@
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
+      <c r="EI34"/>
+      <c r="EJ34"/>
+      <c r="EK34"/>
     </row>
-    <row r="35" spans="1:138">
+    <row r="35" spans="1:141">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35">
-        <v>62413000000.0</v>
+        <v>67221000000.0</v>
       </c>
       <c r="C35">
+        <v>64500000000.0</v>
+      </c>
+      <c r="D35">
+        <v>60136000000.0</v>
+      </c>
+      <c r="E35">
+        <v>60136000000.0</v>
+      </c>
+      <c r="F35">
         <v>51251000000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>50306000000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>48585000000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>9741218776.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>46068000000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>46068000000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>47682000000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>47682000000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>46949000000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>46949000000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>48834000000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>48834000000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>50602000000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>50602000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>52121000000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="U35"/>
+      <c r="V35">
         <v>42087000000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>40575000000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>40649000000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>34755000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>34993000000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>35743000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>34717000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>37206000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>35979000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>27251000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>37369000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>36394000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>37052000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>37946000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>39969000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>43334000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>44838000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>50392000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>51049000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>50553000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>45166000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>55330000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>55505000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>57320000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>47367000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>52898000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>50834000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>49356000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>40539000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>48227000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>48067000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>49839000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>38565000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>43025000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>45247000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BE35">
         <v>43918000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BF35">
         <v>37083000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BG35">
         <v>43567000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BH35">
         <v>40886000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BI35">
         <v>21558000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BJ35">
         <v>15169000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BK35">
         <v>39017000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BL35">
         <v>40550000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BM35">
         <v>36904000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BN35">
         <v>26500000000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>32250000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BQ35">
         <v>31609000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BR35">
         <v>20124000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BS35">
         <v>27384000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BT35">
         <v>26189000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BU35">
         <v>25534000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BV35">
         <v>19688000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BW35">
         <v>27179000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BX35">
         <v>28654671990.0</v>
       </c>
-      <c r="BV35">
+      <c r="BY35">
         <v>28306796400.0</v>
       </c>
-      <c r="BW35">
+      <c r="BZ35">
         <v>21445000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="CA35">
         <v>31739816760.0</v>
       </c>
-      <c r="BY35">
+      <c r="CB35">
         <v>28739419800.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CC35">
         <v>35572781180.0</v>
       </c>
-      <c r="CA35">
+      <c r="CD35">
         <v>20103000000.0</v>
       </c>
-      <c r="CB35"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35"/>
-      <c r="CI35">
+      <c r="CH35">
+        <v>23073000000.0</v>
+      </c>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35">
         <v>28479000000.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>8010586870.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>52006000000.0</v>
       </c>
-      <c r="CN35"/>
-      <c r="CO35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>24492591200.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>47349000000.0</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>73646923800.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CW35"/>
+      <c r="CX35">
         <v>40945000000.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>64976940140.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="DA35"/>
+      <c r="DB35">
         <v>54077082850.0</v>
       </c>
-      <c r="CZ35"/>
-      <c r="DA35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>19286028710.0</v>
       </c>
-      <c r="DB35"/>
-      <c r="DC35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>26844891642.0</v>
       </c>
-      <c r="DD35"/>
-[...4 lines deleted...]
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
+        <v>15510065000.0</v>
+      </c>
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>21843432702.0</v>
       </c>
-      <c r="DH35"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN35">
+        <v>18558389366.0</v>
+      </c>
+      <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR35">
+        <v>17123469987.0</v>
+      </c>
+      <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
-      <c r="DV35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV35">
+        <v>17013675894.0</v>
+      </c>
+      <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
-      <c r="DZ35"/>
+      <c r="DZ35">
+        <v>10362517746.0</v>
+      </c>
       <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35">
-[...1 lines deleted...]
-      </c>
+      <c r="EE35"/>
       <c r="EF35"/>
       <c r="EG35"/>
-      <c r="EH35"/>
+      <c r="EH35">
+        <v>12074268843.0</v>
+      </c>
+      <c r="EI35"/>
+      <c r="EJ35"/>
+      <c r="EK35"/>
     </row>
-    <row r="36" spans="1:138">
+    <row r="36" spans="1:141">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
-        <v>19496000000.0</v>
+        <v>16064000000.0</v>
       </c>
       <c r="C36">
-        <v>10700000000.0</v>
+        <v>15607000000.0</v>
       </c>
       <c r="D36">
+        <v>12054000000.0</v>
+      </c>
+      <c r="E36">
+        <v>12546000000.0</v>
+      </c>
+      <c r="F36">
+        <v>2696000000.0</v>
+      </c>
+      <c r="G36">
         <v>10394000000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>8611000000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>-25892249405.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>8049000000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>33318000000.0</v>
       </c>
-      <c r="I36">
-[...2 lines deleted...]
-      <c r="J36">
+      <c r="L36">
+        <v>4355968000.0</v>
+      </c>
+      <c r="M36">
         <v>9910000000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>7064000000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>28483000000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>6763000000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>8651000000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>6533000000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>26049000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>5111000000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="U36"/>
+      <c r="V36">
         <v>3296000000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>2937000000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>3174000000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>3347000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>4051000000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>3184000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>3164000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>3022000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>2704000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>1423000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>1516000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>1595000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>1940000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>1551000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>1494000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>1598000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>1800000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>236000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>225000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>196000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>176000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>129000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>128000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>130000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>114000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>72000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>79000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>91000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>106000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>96000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>96000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>102000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>106000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>109000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>105000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BE36">
         <v>97000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BF36">
         <v>97000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BG36">
         <v>90000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BH36">
         <v>350000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BI36">
         <v>654000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BJ36">
         <v>20000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BK36">
         <v>1008000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BL36">
         <v>753000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BM36">
         <v>953000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BN36">
         <v>2842000000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>558000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BQ36">
         <v>599000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BR36">
         <v>625000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BS36">
         <v>622000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BT36">
         <v>483000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BU36">
         <v>472000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BV36">
         <v>41000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BW36">
         <v>25000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BX36">
         <v>2935133210.0</v>
       </c>
-      <c r="BV36">
+      <c r="BY36">
         <v>2751706560.0</v>
       </c>
-      <c r="BW36">
+      <c r="BZ36">
         <v>30000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="CA36">
         <v>7095579800.0</v>
       </c>
-      <c r="BY36">
+      <c r="CB36">
         <v>3637524800.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CC36">
         <v>3700994860.0</v>
       </c>
-      <c r="CA36">
+      <c r="CD36">
         <v>26000000.0</v>
       </c>
-      <c r="CB36"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36"/>
-      <c r="CI36">
+      <c r="CH36">
+        <v>19000000.0</v>
+      </c>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36">
         <v>29000000.0</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>7190147030.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CO36"/>
+      <c r="CP36">
         <v>231000000.0</v>
       </c>
-      <c r="CN36"/>
-      <c r="CO36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>20700729000.0</v>
       </c>
-      <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>245000000.0</v>
       </c>
-      <c r="CR36"/>
-      <c r="CS36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>18290247000.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>23000000.0</v>
       </c>
-      <c r="CV36"/>
-      <c r="CW36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>13565644820.0</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36">
+      <c r="DA36"/>
+      <c r="DB36">
         <v>17717288120.0</v>
       </c>
-      <c r="CZ36"/>
-      <c r="DA36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>8843200860.0</v>
       </c>
-      <c r="DB36"/>
-      <c r="DC36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>8024724324.0</v>
       </c>
-      <c r="DD36"/>
-[...4 lines deleted...]
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
+        <v>3038164000.0</v>
+      </c>
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>6267175551.0</v>
       </c>
-      <c r="DH36"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN36">
+        <v>5335844270.0</v>
+      </c>
+      <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR36">
+        <v>2717986350.0</v>
+      </c>
+      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
-      <c r="DV36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV36">
+        <v>2886320670.0</v>
+      </c>
+      <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
-      <c r="DZ36"/>
+      <c r="DZ36">
+        <v>3037703795.0</v>
+      </c>
       <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
-      <c r="EE36">
-[...1 lines deleted...]
-      </c>
+      <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
-      <c r="EH36"/>
+      <c r="EH36">
+        <v>8690532942.0</v>
+      </c>
+      <c r="EI36"/>
+      <c r="EJ36"/>
+      <c r="EK36"/>
     </row>
-    <row r="37" spans="1:138">
+    <row r="37" spans="1:141">
       <c r="A37" t="s">
         <v>71</v>
       </c>
-      <c r="B37"/>
-[...4 lines deleted...]
-      <c r="G37"/>
+      <c r="B37">
+        <v>472000000.0</v>
+      </c>
+      <c r="C37">
+        <v>458000000.0</v>
+      </c>
+      <c r="D37">
+        <v>418000000.0</v>
+      </c>
+      <c r="E37">
+        <v>450000000.0</v>
+      </c>
+      <c r="F37">
+        <v>406000000.0</v>
+      </c>
+      <c r="G37">
+        <v>423000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -14583,117 +14874,120 @@
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
+      <c r="EI37"/>
+      <c r="EJ37"/>
+      <c r="EK37"/>
     </row>
-    <row r="38" spans="1:138">
+    <row r="38" spans="1:141">
       <c r="A38" t="s">
         <v>72</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1889167150.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>1889167150.0</v>
       </c>
-      <c r="H38">
+      <c r="K38">
         <v>1889167150.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="L38"/>
+      <c r="M38">
         <v>9910000000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>10068000000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>12779000000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>9063383973.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>9570748978.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>10940000000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>10940000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>6104000000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>6104000000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>2330000000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>2330000000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>2702000000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>2702000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>10023000000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>10023000000.0</v>
       </c>
-      <c r="Y38"/>
-[...1 lines deleted...]
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
@@ -14713,817 +15007,838 @@
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
-[...1 lines deleted...]
-      </c>
+      <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CP38">
         <v>1000000.0</v>
       </c>
+      <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
-      <c r="CT38"/>
-      <c r="CU38">
+      <c r="CT38">
         <v>1000000.0</v>
       </c>
+      <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
-      <c r="CX38"/>
+      <c r="CX38">
+        <v>1000000.0</v>
+      </c>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
+      <c r="EI38"/>
+      <c r="EJ38"/>
+      <c r="EK38"/>
     </row>
-    <row r="39" spans="1:138">
+    <row r="39" spans="1:141">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
-        <v>22577000000.0</v>
+        <v>6936000000.0</v>
       </c>
       <c r="C39">
-        <v>5228000000.0</v>
+        <v>6757000000.0</v>
       </c>
       <c r="D39">
+        <v>22434000000.0</v>
+      </c>
+      <c r="E39">
+        <v>5770000000.0</v>
+      </c>
+      <c r="F39">
+        <v>5083000000.0</v>
+      </c>
+      <c r="G39">
         <v>5117000000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>5419000000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="I39"/>
+      <c r="J39">
         <v>3649000000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>17535000000.0</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="L39">
+        <v>4054779000.0</v>
+      </c>
+      <c r="M39">
         <v>15924000000.0</v>
       </c>
-      <c r="K39">
-[...2 lines deleted...]
-      <c r="L39">
+      <c r="N39">
+        <v>5544000000.0</v>
+      </c>
+      <c r="O39">
         <v>13886000000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>4444000000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>12697000000.0</v>
       </c>
-      <c r="O39">
-[...2 lines deleted...]
-      <c r="P39">
+      <c r="R39">
+        <v>3699000000.0</v>
+      </c>
+      <c r="S39">
         <v>10666000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>4606000000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>3548000000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>2129000000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>1861000000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>2119000000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>2503000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>2619000000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>2644000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>2838000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>7329000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>7209000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>7142000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>2449000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>1860000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>2013000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>2145000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>2464000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>1789000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>2125000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>2032000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>5424000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>1877000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>6389000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>5236000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>5523000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>2256000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>525000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>26000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>26000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>2522000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>542000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>2470000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>2432000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>2607000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>2218000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>2291000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>2225000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BE39">
         <v>2281000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BF39">
         <v>2154000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>1975000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BH39">
         <v>1920000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BI39">
         <v>1398000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BJ39">
         <v>33517000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BK39">
         <v>2439000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BL39">
         <v>2712000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BM39">
         <v>2160000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BN39">
         <v>3631000000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>1014000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BQ39">
         <v>2458000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BR39">
         <v>2637000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BS39">
         <v>1026000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BT39">
         <v>1227000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BU39">
         <v>1425000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BV39">
         <v>83000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BW39">
         <v>230000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BX39">
         <v>273344900.0</v>
       </c>
-      <c r="BV39">
+      <c r="BY39">
         <v>289692720.0</v>
       </c>
-      <c r="BW39">
+      <c r="BZ39">
         <v>332000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="CA39">
         <v>672129880.0</v>
       </c>
-      <c r="BY39">
+      <c r="CB39">
         <v>642514600.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CC39">
         <v>335779070.0</v>
       </c>
-      <c r="CA39">
+      <c r="CD39">
         <v>151000000.0</v>
       </c>
-      <c r="CB39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39"/>
-      <c r="CI39">
+      <c r="CH39">
+        <v>26000000.0</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39">
         <v>32000000.0</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>867371780.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>22000000.0</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>24281205200.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>37000000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>30691611000.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>27000000.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>25702498230.0</v>
       </c>
-      <c r="CX39"/>
-      <c r="CY39">
+      <c r="DA39"/>
+      <c r="DB39">
         <v>19699899170.0</v>
       </c>
-      <c r="CZ39"/>
-      <c r="DA39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>96590.0</v>
       </c>
-      <c r="DB39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
+        <v>457829000.0</v>
+      </c>
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>18137163681.0</v>
       </c>
-      <c r="DH39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN39">
+        <v>13907262230.0</v>
+      </c>
+      <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR39">
+        <v>11807525436.0</v>
+      </c>
+      <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
-      <c r="DV39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV39">
+        <v>12358214754.0</v>
+      </c>
+      <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
-      <c r="DZ39"/>
+      <c r="DZ39">
+        <v>10381875882.0</v>
+      </c>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
-      <c r="EE39">
-[...1 lines deleted...]
-      </c>
+      <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
-      <c r="EH39"/>
+      <c r="EH39">
+        <v>9494423302.0</v>
+      </c>
+      <c r="EI39"/>
+      <c r="EJ39"/>
+      <c r="EK39"/>
     </row>
-    <row r="40" spans="1:138">
+    <row r="40" spans="1:141">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
-        <v>34619000000.0</v>
+        <v>35165000000.0</v>
       </c>
       <c r="C40">
-        <v>30139000000.0</v>
+        <v>34607000000.0</v>
       </c>
       <c r="D40">
+        <v>34556000000.0</v>
+      </c>
+      <c r="E40">
+        <v>34346000000.0</v>
+      </c>
+      <c r="F40">
+        <v>32698000000.0</v>
+      </c>
+      <c r="G40">
         <v>30699000000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>29655000000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>42713671098.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>27865000000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>32170000000.0</v>
       </c>
-      <c r="I40">
-[...2 lines deleted...]
-      <c r="J40">
+      <c r="L40">
+        <v>29708000000.0</v>
+      </c>
+      <c r="M40">
         <v>30406000000.0</v>
       </c>
-      <c r="K40">
-[...2 lines deleted...]
-      <c r="L40">
+      <c r="N40">
+        <v>24856224999.0</v>
+      </c>
+      <c r="O40">
         <v>28031000000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>25717336000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>28952000000.0</v>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="P40">
+      <c r="R40">
+        <v>23173605440.0</v>
+      </c>
+      <c r="S40">
         <v>26060000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>23287612327.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>13957000000.0</v>
       </c>
-      <c r="S40">
-[...2 lines deleted...]
-      <c r="T40">
+      <c r="V40">
+        <v>5836969379.0</v>
+      </c>
+      <c r="W40">
         <v>6679937184.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>6114438153.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>6424725040.0</v>
       </c>
-      <c r="W40">
-[...2 lines deleted...]
-      <c r="X40">
+      <c r="Z40">
+        <v>6693944938.0</v>
+      </c>
+      <c r="AA40">
         <v>7472290586.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>7535100847.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>9626373436.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>9575319075.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>21177779347.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>8512983079.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>7738802274.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>1239047265.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>1779000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>1460000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>2042000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>2306869493.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>10165855014.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>10382299634.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>9083000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>4430000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>10395000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>10817000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>10264000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>1074000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>11611000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>11134000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>10008000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>766000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>9841000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>9958000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>9048000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>739000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>8423000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>8777000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BE40">
         <v>7730000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BF40">
         <v>7737000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BG40">
         <v>8320000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BH40">
         <v>9486000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BI40">
         <v>4456000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BJ40">
         <v>25411000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BK40">
         <v>6660000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BL40">
         <v>6865000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BM40">
         <v>7033000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BN40">
         <v>5960000000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>7290000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BQ40">
         <v>7237000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BR40">
         <v>6888000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BS40">
         <v>8047000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BT40">
         <v>8076000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BU40">
         <v>7821000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BV40">
         <v>223000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BW40">
         <v>6807000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BX40">
         <v>7585690360.0</v>
       </c>
-      <c r="BV40">
+      <c r="BY40">
         <v>6952625280.0</v>
       </c>
-      <c r="BW40">
+      <c r="BZ40">
         <v>103000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="CA40">
         <v>8214483000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CB40">
         <v>11609871000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CC40">
         <v>7009284960.0</v>
       </c>
-      <c r="CA40">
+      <c r="CD40">
         <v>299000000.0</v>
       </c>
-      <c r="CB40"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40"/>
-      <c r="CI40">
+      <c r="CH40">
+        <v>5884000000.0</v>
+      </c>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40">
         <v>5575000000.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>869110.0</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>7590000000.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>12259381400.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>9408000000.0</v>
       </c>
-      <c r="CR40"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40"/>
-      <c r="CY40">
+      <c r="CX40">
+        <v>8162000000.0</v>
+      </c>
+      <c r="CY40"/>
+      <c r="CZ40"/>
+      <c r="DA40"/>
+      <c r="DB40">
         <v>8173000000.0</v>
       </c>
-      <c r="CZ40"/>
-      <c r="DA40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>7382277110.0</v>
       </c>
-      <c r="DB40"/>
-      <c r="DC40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>5098224672.0</v>
       </c>
-      <c r="DD40"/>
-[...4 lines deleted...]
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
+        <v>20995592000.0</v>
+      </c>
+      <c r="DI40"/>
+      <c r="DJ40">
         <v>2498633865.0</v>
       </c>
-      <c r="DH40"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN40">
+        <v>2151371272.0</v>
+      </c>
+      <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40"/>
+      <c r="DR40">
+        <v>-77991.0</v>
+      </c>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
+      <c r="EI40"/>
+      <c r="EJ40"/>
+      <c r="EK40"/>
     </row>
-    <row r="41" spans="1:138">
+    <row r="41" spans="1:141">
       <c r="A41" t="s">
         <v>75</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>27480000000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>27480000000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>28605000000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>28605000000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>27972000000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>27972000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>27270000000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>27270000000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>7740000000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>7740000000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>7242000000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>7242000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>7348000000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>7348000000.0</v>
       </c>
-      <c r="Y41"/>
-[...1 lines deleted...]
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
@@ -15591,374 +15906,388 @@
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
+      <c r="EI41"/>
+      <c r="EJ41"/>
+      <c r="EK41"/>
     </row>
-    <row r="42" spans="1:138">
+    <row r="42" spans="1:141">
       <c r="A42" t="s">
         <v>76</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>4825000000.0</v>
+      </c>
       <c r="C42">
+        <v>4780000000.0</v>
+      </c>
+      <c r="D42">
+        <v>60528000000.0</v>
+      </c>
+      <c r="E42">
+        <v>4729000000.0</v>
+      </c>
+      <c r="F42">
         <v>-285000000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>-285000000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>-1940000000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>-12781095485.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>-2434000000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>-2434000000.0</v>
       </c>
-      <c r="I42">
-[...2 lines deleted...]
-      <c r="J42">
+      <c r="L42">
         <v>-674000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
+        <v>-674000000.0</v>
+      </c>
+      <c r="N42">
         <v>-923000000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>-923000000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>-60476689365.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>-63862152894.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>56307000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>23940000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>406000000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>1110000000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>-8570638407.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>23871000000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>5009000000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>23871000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>-885000000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>26580000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>8643000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>26580000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>-886000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>5513000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>21985000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>21985000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>-886000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>-14357000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>-13184000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>5965000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>-13730000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>4663000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>4663000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>4663000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>334000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>654000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>4024000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>570000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>-86000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>570000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>-259000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>-443000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>-259000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>-961000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>6784000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="BA42">
         <v>-2945000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BB42">
         <v>-7886000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BC42">
         <v>-883000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>9143000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BE42">
         <v>8929000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BF42">
         <v>7358000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BG42">
         <v>8564000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BH42">
         <v>8776000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BI42">
         <v>7538000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BJ42">
         <v>32596000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BK42">
         <v>10971000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BL42">
         <v>11136000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BM42">
         <v>10595000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BN42">
         <v>35489000000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>10764000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BQ42">
         <v>10589000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BR42">
         <v>25000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BS42">
         <v>12001000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BT42">
         <v>11539000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BU42">
         <v>10593000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BV42">
         <v>263000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BW42">
         <v>9996000000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>9362000000.0</v>
       </c>
       <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ42">
+        <v>9362000000.0</v>
+      </c>
+      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD42">
+        <v>8681000000.0</v>
+      </c>
+      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CH42">
+        <v>-795000000.0</v>
+      </c>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42">
         <v>279000000.0</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>292020960.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>2327000000.0</v>
       </c>
-      <c r="CN42"/>
-      <c r="CO42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>2686615400.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>1636000000.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>1701363600.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CW42"/>
+      <c r="CX42">
         <v>1636000000.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>1695443150.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>1663604460.0</v>
       </c>
-      <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>1633723260.0</v>
       </c>
-      <c r="DB42"/>
-      <c r="DC42">
+      <c r="DE42"/>
+      <c r="DF42">
         <v>1634208156.0</v>
       </c>
-      <c r="DD42"/>
-[...4 lines deleted...]
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
+        <v>5483844000.0</v>
+      </c>
+      <c r="DI42"/>
+      <c r="DJ42">
         <v>6396811785.0</v>
       </c>
-      <c r="DH42"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN42">
+        <v>6238141080.0</v>
+      </c>
+      <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR42">
+        <v>5570897130.0</v>
+      </c>
+      <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
-      <c r="DV42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV42">
+        <v>5115706764.0</v>
+      </c>
+      <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
-      <c r="DZ42"/>
+      <c r="DZ42">
+        <v>3056613826.0</v>
+      </c>
       <c r="EA42"/>
       <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
-      <c r="EE42">
-[...1 lines deleted...]
-      </c>
+      <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
-      <c r="EH42"/>
+      <c r="EH42">
+        <v>2555564466.0</v>
+      </c>
+      <c r="EI42"/>
+      <c r="EJ42"/>
+      <c r="EK42"/>
     </row>
-    <row r="43" spans="1:138">
+    <row r="43" spans="1:141">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16055,52 +16384,55 @@
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
+      <c r="EI43"/>
+      <c r="EJ43"/>
+      <c r="EK43"/>
     </row>
-    <row r="44" spans="1:138">
+    <row r="44" spans="1:141">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16197,749 +16529,764 @@
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
+      <c r="EI44"/>
+      <c r="EJ44"/>
+      <c r="EK44"/>
     </row>
-    <row r="45" spans="1:138">
+    <row r="45" spans="1:141">
       <c r="A45" t="s">
         <v>79</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>91042000000.0</v>
       </c>
-      <c r="C45"/>
-[...3 lines deleted...]
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45">
-        <v>76277000000.0</v>
+        <v>87172000000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J45">
+        <v>76277000000.0</v>
+      </c>
+      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45"/>
+      <c r="N45">
+        <v>71819000000.0</v>
+      </c>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45">
         <v>34658000000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="U45"/>
+      <c r="V45">
         <v>27582000000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>27684000000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>28063000000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>28511000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>28608000000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>28287000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>27750000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>27452000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>26307000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>26220000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>28028000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>28032000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>29014000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>29391000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>29582000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>30663000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>30431000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>28469000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>28426000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>27226000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>27454000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>27271000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>28008000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>28184000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>26408000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>25321000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>23865000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>23303000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>22843000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>22588000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>22531000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="BA45">
         <v>22670000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BB45">
         <v>22061000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BC45">
         <v>21772000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BD45">
         <v>21378000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BE45">
         <v>20650000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BF45">
         <v>20830000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BG45">
         <v>19450000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BH45">
         <v>18864000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BI45">
         <v>9374000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BJ45">
         <v>9601000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BK45">
         <v>13089000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BL45">
         <v>13325000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BM45">
         <v>13102000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BN45">
         <v>12945000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>12509000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BQ45">
         <v>12367000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BR45">
         <v>12607000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BS45">
         <v>12007000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BT45">
         <v>11803000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BU45">
         <v>11060000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BV45">
         <v>11642000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BW45">
         <v>10951000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BX45">
         <v>10411485610.0</v>
       </c>
-      <c r="BV45">
+      <c r="BY45">
         <v>10383275760.0</v>
       </c>
-      <c r="BW45">
+      <c r="BZ45">
         <v>10787000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="CA45">
         <v>10439682040.0</v>
       </c>
-      <c r="BY45">
+      <c r="CB45">
         <v>11803173200.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CC45">
         <v>10715229880.0</v>
       </c>
-      <c r="CA45">
+      <c r="CD45">
         <v>12260000000.0</v>
       </c>
-      <c r="CB45"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45"/>
-      <c r="CI45">
+      <c r="CH45">
+        <v>11264000000.0</v>
+      </c>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45">
         <v>11472000000.0</v>
       </c>
-      <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>10386733610.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>15053000000.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>12728457000.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CS45"/>
+      <c r="CT45">
         <v>17254000000.0</v>
       </c>
-      <c r="CR45"/>
-      <c r="CS45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>15286387200.0</v>
       </c>
-      <c r="CT45"/>
-      <c r="CU45">
+      <c r="CW45"/>
+      <c r="CX45">
         <v>20827000000.0</v>
       </c>
-      <c r="CV45"/>
-      <c r="CW45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>17590616360.0</v>
       </c>
-      <c r="CX45"/>
-      <c r="CY45">
+      <c r="DA45"/>
+      <c r="DB45">
         <v>15931447490.0</v>
       </c>
-      <c r="CZ45"/>
-      <c r="DA45">
+      <c r="DC45"/>
+      <c r="DD45">
         <v>15080017160.0</v>
       </c>
-      <c r="DB45"/>
-      <c r="DC45">
+      <c r="DE45"/>
+      <c r="DF45">
         <v>15038364420.0</v>
       </c>
-      <c r="DD45"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ45">
+        <v>15906165912.0</v>
+      </c>
+      <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
-      <c r="DN45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN45">
+        <v>16455869070.0</v>
+      </c>
+      <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
-      <c r="DR45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR45">
+        <v>16714953129.0</v>
+      </c>
+      <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
-      <c r="DV45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV45">
+        <v>16261250952.0</v>
+      </c>
+      <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
-      <c r="DZ45"/>
+      <c r="DZ45">
+        <v>15826262011.0</v>
+      </c>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
-      <c r="EE45">
-[...1 lines deleted...]
-      </c>
+      <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
-      <c r="EH45"/>
+      <c r="EH45">
+        <v>12752495301.0</v>
+      </c>
+      <c r="EI45"/>
+      <c r="EJ45"/>
+      <c r="EK45"/>
     </row>
-    <row r="46" spans="1:138">
+    <row r="46" spans="1:141">
       <c r="A46" t="s">
         <v>80</v>
       </c>
       <c r="B46">
-        <v>42958000000.0</v>
+        <v>47110000000.0</v>
       </c>
       <c r="C46">
+        <v>46133000000.0</v>
+      </c>
+      <c r="D46">
+        <v>44912000000.0</v>
+      </c>
+      <c r="E46">
+        <v>44912000000.0</v>
+      </c>
+      <c r="F46">
         <v>44888000000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>45011000000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>41898000000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>15954536698.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>37687000000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>32145000000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>36193000000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>36193000000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>36205000000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>32542000000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>37192000000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>37192000000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>35488000000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>31544000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>34658000000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="U46"/>
+      <c r="V46">
         <v>27582000000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>27684000000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>28063000000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>28511000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>28608000000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>28287000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>27750000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>27452000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>26307000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>26220000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>28028000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>28032000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>29014000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>29391000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>29582000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>30663000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>30431000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>28469000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>28426000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>27226000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>27454000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>27271000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>28008000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>28184000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>26408000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>25321000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>23865000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>23303000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>22843000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>22588000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>22531000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>22670000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>22061000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>21772000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>21378000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BE46">
         <v>20650000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BF46">
         <v>20830000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BG46">
         <v>19450000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BH46">
         <v>18864000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BI46">
         <v>9374000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BJ46">
         <v>9601000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BK46">
         <v>13089000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BL46">
         <v>13325000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BM46">
         <v>13102000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BN46">
         <v>12945000000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>12509000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BQ46">
         <v>12367000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BR46">
         <v>12607000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BS46">
         <v>12007000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BT46">
         <v>11803000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BU46">
         <v>11060000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BV46">
         <v>11642000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BW46">
         <v>10951000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BX46">
         <v>10411485610.0</v>
       </c>
-      <c r="BV46">
+      <c r="BY46">
         <v>10383275760.0</v>
       </c>
-      <c r="BW46">
+      <c r="BZ46">
         <v>10787000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="CA46">
         <v>10439682040.0</v>
       </c>
-      <c r="BY46">
+      <c r="CB46">
         <v>11803173200.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CC46">
         <v>10715229880.0</v>
       </c>
-      <c r="CA46">
+      <c r="CD46">
         <v>12260000000.0</v>
       </c>
-      <c r="CB46"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CH46">
+        <v>11264000000.0</v>
+      </c>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46">
         <v>11472000000.0</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>10386733610.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>15053000000.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>12728457000.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>17254000000.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>15286387200.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>20827000000.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>17590616360.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>15931447490.0</v>
       </c>
-      <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>15080017160.0</v>
       </c>
-      <c r="DB46"/>
-      <c r="DC46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>15038364420.0</v>
       </c>
-      <c r="DD46"/>
-[...4 lines deleted...]
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
+        <v>20729086000.0</v>
+      </c>
+      <c r="DI46"/>
+      <c r="DJ46">
         <v>15906165912.0</v>
       </c>
-      <c r="DH46"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN46">
+        <v>16455869070.0</v>
+      </c>
+      <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR46">
+        <v>16714953129.0</v>
+      </c>
+      <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
-      <c r="DV46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV46">
+        <v>16261250952.0</v>
+      </c>
+      <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
-      <c r="DZ46"/>
+      <c r="DZ46">
+        <v>15826262011.0</v>
+      </c>
       <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
-      <c r="EE46">
-[...1 lines deleted...]
-      </c>
+      <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
-      <c r="EH46"/>
+      <c r="EH46">
+        <v>12752495301.0</v>
+      </c>
+      <c r="EI46"/>
+      <c r="EJ46"/>
+      <c r="EK46"/>
     </row>
-    <row r="47" spans="1:138">
+    <row r="47" spans="1:141">
       <c r="A47" t="s">
         <v>81</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>32542000000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>32542000000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>37192000000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>37192000000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>31544000000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>31544000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>34658000000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>34658000000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>12782000000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>12782000000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>13018000000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>13018000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>13159000000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>13159000000.0</v>
       </c>
-      <c r="Y47"/>
-[...1 lines deleted...]
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
@@ -17007,334 +17354,346 @@
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
+      <c r="EI47"/>
+      <c r="EJ47"/>
+      <c r="EK47"/>
     </row>
-    <row r="48" spans="1:138">
+    <row r="48" spans="1:141">
       <c r="A48" t="s">
         <v>82</v>
       </c>
       <c r="B48">
-        <v>53267000000.0</v>
+        <v>53436000000.0</v>
       </c>
       <c r="C48">
+        <v>53928000000.0</v>
+      </c>
+      <c r="D48">
+        <v>53641000000.0</v>
+      </c>
+      <c r="E48">
+        <v>53641000000.0</v>
+      </c>
+      <c r="F48">
         <v>73215000000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>77316000000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>79816000000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>12325178193.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>80926000000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>62946000000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>72450000000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>72450000000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>66783000000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>66783000000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>57694000000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>57694000000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>52776000000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>52776000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>45191000000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>45191000000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>17465000000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>19297000000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>19297000000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>19297000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>18694000000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>17937000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>17937000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>17937000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>16795000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>16795000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>15380000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>15380000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>14357000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>13184000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>13184000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>13184000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>13730000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>13730000000.0</v>
       </c>
-      <c r="AK48"/>
-[...1 lines deleted...]
-      <c r="AM48">
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48">
         <v>-1117000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>9728000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>9728000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>9053000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>9053000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>9053000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>9629000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>9629000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>4721000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>8505000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>9170000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>9170000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>9597000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>9597000000.0</v>
       </c>
-      <c r="BA48"/>
-[...1 lines deleted...]
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
-      <c r="BO48">
-[...1 lines deleted...]
-      </c>
+      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48"/>
+      <c r="BR48">
+        <v>4661000000.0</v>
+      </c>
       <c r="BS48"/>
       <c r="BT48"/>
-      <c r="BU48">
-[...1 lines deleted...]
-      </c>
+      <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
-      <c r="BX48"/>
+      <c r="BX48">
+        <v>2950647380.0</v>
+      </c>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
-[...1 lines deleted...]
-      </c>
+      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CH48">
+        <v>-292000000.0</v>
+      </c>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48">
         <v>905000000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>2602984450.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48">
+      <c r="CO48"/>
+      <c r="CP48">
         <v>1320000000.0</v>
       </c>
-      <c r="CN48"/>
-      <c r="CO48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>5647026000.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>6840000000.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>8418573000.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CW48"/>
+      <c r="CX48">
         <v>8222000000.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>7958609610.0</v>
       </c>
-      <c r="CX48"/>
-      <c r="CY48">
+      <c r="DA48"/>
+      <c r="DB48">
         <v>7805226660.0</v>
       </c>
-      <c r="CZ48"/>
-      <c r="DA48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>7523008740.0</v>
       </c>
-      <c r="DB48"/>
-      <c r="DC48">
+      <c r="DE48"/>
+      <c r="DF48">
         <v>7817357412.0</v>
       </c>
-      <c r="DD48"/>
-[...4 lines deleted...]
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
+        <v>9238487000.0</v>
+      </c>
+      <c r="DI48"/>
+      <c r="DJ48">
         <v>6756993243.0</v>
       </c>
-      <c r="DH48"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN48">
+        <v>6095123420.0</v>
+      </c>
+      <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR48">
+        <v>5080645704.0</v>
+      </c>
+      <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
-      <c r="DV48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV48">
+        <v>4941361416.0</v>
+      </c>
+      <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
-      <c r="DZ48"/>
+      <c r="DZ48">
+        <v>5901005124.0</v>
+      </c>
       <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48">
-[...1 lines deleted...]
-      </c>
+      <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
-      <c r="EH48"/>
+      <c r="EH48">
+        <v>7974054452.0</v>
+      </c>
+      <c r="EI48"/>
+      <c r="EJ48"/>
+      <c r="EK48"/>
     </row>
-    <row r="49" spans="1:138">
+    <row r="49" spans="1:141">
       <c r="A49" t="s">
         <v>83</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -17431,110 +17790,119 @@
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
+      <c r="EI49"/>
+      <c r="EJ49"/>
+      <c r="EK49"/>
     </row>
-    <row r="50" spans="1:138">
+    <row r="50" spans="1:141">
       <c r="A50" t="s">
         <v>84</v>
       </c>
       <c r="B50">
+        <v>15315000000.0</v>
+      </c>
+      <c r="C50">
+        <v>14970000000.0</v>
+      </c>
+      <c r="D50">
+        <v>16433000000.0</v>
+      </c>
+      <c r="E50">
         <v>13303000000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>12517000000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>11341000000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>9878000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="I50"/>
+      <c r="J50">
         <v>8744000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="K50"/>
+      <c r="L50">
         <v>8710000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="M50"/>
+      <c r="N50">
         <v>7050000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="O50"/>
+      <c r="P50">
         <v>7309000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>10527000000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="S50"/>
+      <c r="T50">
         <v>5989000000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="U50"/>
+      <c r="V50">
         <v>3726000000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>9910000000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>4464000000.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>5903000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>4516000000.0</v>
       </c>
-      <c r="X50"/>
-[...1 lines deleted...]
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
@@ -17603,976 +17971,1006 @@
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
+      <c r="EI50"/>
+      <c r="EJ50"/>
+      <c r="EK50"/>
     </row>
-    <row r="51" spans="1:138">
+    <row r="51" spans="1:141">
       <c r="A51" t="s">
         <v>85</v>
       </c>
       <c r="B51">
-        <v>45947000000.0</v>
+        <v>55999000000.0</v>
       </c>
       <c r="C51">
+        <v>52062000000.0</v>
+      </c>
+      <c r="D51">
+        <v>47919000000.0</v>
+      </c>
+      <c r="E51">
+        <v>47919000000.0</v>
+      </c>
+      <c r="F51">
         <v>40799000000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>37227000000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>32174000000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="I51"/>
+      <c r="J51">
         <v>29463000000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>28784000000.0</v>
       </c>
-      <c r="I51">
-[...2 lines deleted...]
-      <c r="J51">
+      <c r="L51">
+        <v>29482000000.0</v>
+      </c>
+      <c r="M51">
         <v>28784000000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>27153000000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>26537000000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>28164000000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>27598000000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>33582000000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>33246000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>31359000000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="U51"/>
+      <c r="V51">
         <v>21117000000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>26413000000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>20452000000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>14213000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>12901000000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>15085000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>14973000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>15009000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>14528000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>15202000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>16362000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>16242000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>17971000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>18640000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>19140000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>21156000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>24048000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>25292000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>25374000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>26555000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>27786000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>31175000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>32298000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>33366000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>33724000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>32933000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>31996000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>31439000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>29902000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>28984000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>28506000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>29041000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>27889000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>26818000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>28544000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BE51">
         <v>27808000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BF51">
         <v>26772000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BG51">
         <v>26949000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BH51">
         <v>26137000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BI51">
         <v>16398000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BJ51">
         <v>20804000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BK51">
         <v>22042000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BL51">
         <v>31504000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BM51">
         <v>28300000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BN51">
         <v>28527000000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>23939000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BQ51">
         <v>23372000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BR51">
         <v>21379000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BS51">
         <v>18807000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BT51">
         <v>17637000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BU51">
         <v>17362000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BV51">
         <v>17951000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BW51">
         <v>18331000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BX51">
         <v>19932753370.0</v>
       </c>
-      <c r="BV51">
+      <c r="BY51">
         <v>19616014800.0</v>
       </c>
-      <c r="BW51">
+      <c r="BZ51">
         <v>20188000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="CA51">
         <v>21369475200.0</v>
       </c>
-      <c r="BY51">
+      <c r="CB51">
         <v>23446696000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CC51">
         <v>26939876540.0</v>
       </c>
-      <c r="CA51">
+      <c r="CD51">
         <v>25761000000.0</v>
       </c>
-      <c r="CB51"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51"/>
-      <c r="CI51">
+      <c r="CH51">
+        <v>17796000000.0</v>
+      </c>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51">
         <v>20984000000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>39521908140.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>27675000000.0</v>
       </c>
-      <c r="CN51"/>
-      <c r="CO51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>32156843600.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CS51"/>
+      <c r="CT51">
         <v>30943000000.0</v>
       </c>
-      <c r="CR51"/>
-      <c r="CS51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>34748527800.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51">
+      <c r="CW51"/>
+      <c r="CX51">
         <v>29855000000.0</v>
       </c>
-      <c r="CV51"/>
-      <c r="CW51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>31310583250.0</v>
       </c>
-      <c r="CX51"/>
-      <c r="CY51">
+      <c r="DA51"/>
+      <c r="DB51">
         <v>24847731370.0</v>
       </c>
-      <c r="CZ51"/>
-      <c r="DA51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>21250089770.0</v>
       </c>
-      <c r="DB51"/>
-      <c r="DC51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>17339011632.0</v>
       </c>
-      <c r="DD51"/>
-[...4 lines deleted...]
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
+        <v>20008118000.0</v>
+      </c>
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>20891070018.0</v>
       </c>
-      <c r="DH51"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN51">
+        <v>23114787389.0</v>
+      </c>
+      <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
-      <c r="DR51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR51">
+        <v>19809947973.0</v>
+      </c>
+      <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
-      <c r="DV51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV51">
+        <v>18439263066.0</v>
+      </c>
+      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
-      <c r="DZ51"/>
+      <c r="DZ51">
+        <v>20407956394.0</v>
+      </c>
       <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
-      <c r="EE51">
-[...1 lines deleted...]
-      </c>
+      <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
-      <c r="EH51"/>
+      <c r="EH51">
+        <v>17126002530.0</v>
+      </c>
+      <c r="EI51"/>
+      <c r="EJ51"/>
+      <c r="EK51"/>
     </row>
-    <row r="52" spans="1:138">
+    <row r="52" spans="1:141">
       <c r="A52" t="s">
         <v>86</v>
       </c>
       <c r="B52">
-        <v>14121000000.0</v>
+        <v>16221000000.0</v>
       </c>
       <c r="C52">
+        <v>15859000000.0</v>
+      </c>
+      <c r="D52">
+        <v>17328000000.0</v>
+      </c>
+      <c r="E52">
+        <v>17328000000.0</v>
+      </c>
+      <c r="F52">
         <v>13290000000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>12199000000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>10685000000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="I52"/>
+      <c r="J52">
         <v>9462000000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>8762000000.0</v>
       </c>
-      <c r="I52">
-[...2 lines deleted...]
-      <c r="J52">
+      <c r="L52">
+        <v>9423000000.0</v>
+      </c>
+      <c r="M52">
         <v>8725000000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>7684000000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>7068000000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>7935000000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>7369000000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>10958000000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>10616000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>6508000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="U52"/>
+      <c r="V52">
         <v>4081000000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>10239000000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>4827000000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>6272000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>4876000000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>6897000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>6834000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>5525000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>5861000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>4805000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>5916000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>5655000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>7245000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>6509000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>5200000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>6372000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>7937000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>1638000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>1923000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>1923000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>7368000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>3215000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>2794000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>7710000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>7710000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>7710000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>58000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>3985000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>7138000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>3149000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>3035000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>3035000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>5811000000.0</v>
       </c>
-      <c r="AZ52"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF52">
+        <v>6073000000.0</v>
+      </c>
+      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ52">
+        <v>10694000000.0</v>
+      </c>
+      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN52">
+        <v>10611000000.0</v>
+      </c>
+      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR52">
+        <v>9569000000.0</v>
+      </c>
+      <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV52">
+        <v>7018000000.0</v>
+      </c>
+      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ52">
+        <v>7617000000.0</v>
+      </c>
+      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD52">
+        <v>14761000000.0</v>
+      </c>
+      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CH52">
+        <v>9024000000.0</v>
+      </c>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52">
         <v>5720000000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>39521908140.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>7308000000.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>32156843600.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>13117000000.0</v>
       </c>
-      <c r="CR52"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52"/>
-      <c r="CY52">
+      <c r="CX52">
+        <v>15369000000.0</v>
+      </c>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52">
         <v>12773000000.0</v>
       </c>
-      <c r="CZ52"/>
-      <c r="DA52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>19989880040.0</v>
       </c>
-      <c r="DB52"/>
-      <c r="DC52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>9544931838.0</v>
       </c>
-      <c r="DD52"/>
-[...4 lines deleted...]
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
+        <v>18039343000.0</v>
+      </c>
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>13810895280.0</v>
       </c>
-      <c r="DH52"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN52">
+        <v>16166860911.0</v>
+      </c>
+      <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
-      <c r="DR52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR52">
+        <v>13057487193.0</v>
+      </c>
+      <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
-      <c r="DV52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV52">
+        <v>12385777302.0</v>
+      </c>
+      <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
-      <c r="DZ52"/>
+      <c r="DZ52">
+        <v>20407956394.0</v>
+      </c>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
-      <c r="EE52">
-[...1 lines deleted...]
-      </c>
+      <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
-      <c r="EH52"/>
+      <c r="EH52">
+        <v>17126002530.0</v>
+      </c>
+      <c r="EI52"/>
+      <c r="EJ52"/>
+      <c r="EK52"/>
     </row>
-    <row r="53" spans="1:138">
+    <row r="53" spans="1:141">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53">
-        <v>1177000000.0</v>
+        <v>657000000.0</v>
       </c>
       <c r="C53">
-        <v>2007000000.0</v>
+        <v>734000000.0</v>
       </c>
       <c r="D53">
+        <v>1987000000.0</v>
+      </c>
+      <c r="E53">
+        <v>778000000.0</v>
+      </c>
+      <c r="F53">
+        <v>2109000000.0</v>
+      </c>
+      <c r="G53">
         <v>2983000000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>3214000000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>883580556.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>4739000000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>3726000000.0</v>
       </c>
-      <c r="I53">
-[...2 lines deleted...]
-      <c r="J53">
+      <c r="L53">
+        <v>4578397000.0</v>
+      </c>
+      <c r="M53">
         <v>3487000000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>3840000000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>3267000000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>2098000000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>1407000000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>1783000000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>1154000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>860000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="U53"/>
+      <c r="V53">
         <v>350000000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>979000000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>805000000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>1155000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>577000000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>475000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>606000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>589000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>332000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>808000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>779000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>533000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>222000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>593000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>584000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>660000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>290000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>977000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>1109000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>1203000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>530000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>1417000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>1164000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>1538000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>246000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>604000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>627000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AW53">
         <v>790000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AX53">
         <v>282000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AY53">
         <v>822000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>834000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="BA53">
         <v>697000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BB53">
         <v>807000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BC53">
         <v>713000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BD53">
         <v>761000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BE53">
         <v>814000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BF53">
         <v>789000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BG53">
         <v>795000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BH53">
         <v>837000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BI53">
         <v>224000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BJ53">
         <v>735000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BK53">
         <v>249000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BL53">
         <v>763000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BM53">
         <v>936000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BN53">
         <v>46000000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>741000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BQ53">
         <v>859000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BR53">
         <v>967000000.0</v>
       </c>
-      <c r="BP53"/>
-[...2 lines deleted...]
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53">
         <v>1016000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BW53">
         <v>898000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BX53">
         <v>737292460.0</v>
       </c>
-      <c r="BV53">
+      <c r="BY53">
         <v>794970720.0</v>
       </c>
-      <c r="BW53">
+      <c r="BZ53">
         <v>637000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="CA53">
         <v>388464280.0</v>
       </c>
-      <c r="BY53">
+      <c r="CB53">
         <v>348257000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CC53">
         <v>917411120.0</v>
       </c>
-      <c r="CA53">
+      <c r="CD53">
         <v>1041000000.0</v>
       </c>
-      <c r="CB53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CH53">
+        <v>2217000000.0</v>
+      </c>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53">
         <v>3877000000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>539717310.0</v>
       </c>
-      <c r="CL53"/>
-      <c r="CM53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>7579000000.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>6187570200.0</v>
       </c>
-      <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>8403000000.0</v>
       </c>
-      <c r="CR53"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53"/>
+      <c r="CX53">
+        <v>6016000000.0</v>
+      </c>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53">
         <v>22410425440.0</v>
       </c>
-      <c r="DB53"/>
-      <c r="DC53">
+      <c r="DE53"/>
+      <c r="DF53">
         <v>7274127726.0</v>
       </c>
-      <c r="DD53"/>
-      <c r="DE53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>44024851904.0</v>
       </c>
-      <c r="DF53"/>
-[...1 lines deleted...]
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
+      <c r="EI53"/>
+      <c r="EJ53"/>
+      <c r="EK53"/>
     </row>
-    <row r="54" spans="1:138">
+    <row r="54" spans="1:141">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18669,1384 +19067,1423 @@
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
+      <c r="EI54"/>
+      <c r="EJ54"/>
+      <c r="EK54"/>
     </row>
-    <row r="55" spans="1:138">
+    <row r="55" spans="1:141">
       <c r="A55" t="s">
         <v>89</v>
       </c>
       <c r="B55">
-        <v>195153000000.0</v>
+        <v>214407000000.0</v>
       </c>
       <c r="C55">
+        <v>213423000000.0</v>
+      </c>
+      <c r="D55">
+        <v>207417000000.0</v>
+      </c>
+      <c r="E55">
+        <v>207417000000.0</v>
+      </c>
+      <c r="F55">
         <v>200684000000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>207607000000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>206886000000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>83328838375.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>202128000000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>202128000000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>198573000000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>198573000000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>186156000000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>186156000000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>182226000000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>182226000000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>171766000000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>171766000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>158542000000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="U55"/>
+      <c r="V55">
         <v>99730000000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>104248000000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>93608000000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>95515000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>98044000000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>100476000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>99152000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>99612000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>96873000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>98158000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>99537000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>95626000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>96299000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>96830000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>97481000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>102376000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>104343000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>100718000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>102138000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>98444000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>105040000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>103551000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>105795000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>106978000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>100510000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>94396000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>90769000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>87599000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>86774000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>85126000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>86169000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>85666000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>82119000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>81685000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>84768000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>81027000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>80031000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>78902000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>78479000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>43399000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>73442000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>70403000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>73475000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>68027000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>67235000000.0</v>
       </c>
-      <c r="BL55"/>
-      <c r="BM55">
+      <c r="BO55"/>
+      <c r="BP55">
         <v>63488000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>62788000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>61772000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BS55">
         <v>61693000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BT55">
         <v>61915000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BU55">
         <v>58540000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BV55">
         <v>60136000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BW55">
         <v>58495000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BX55">
         <v>60776391590.0</v>
       </c>
-      <c r="BV55">
+      <c r="BY55">
         <v>58644436080.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>58303000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>61153575600.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>62377915600.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>64522382080.0</v>
       </c>
-      <c r="CA55">
+      <c r="CD55">
         <v>62454000000.0</v>
       </c>
-      <c r="CB55"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55"/>
-      <c r="CI55">
+      <c r="CH55">
+        <v>57243000000.0</v>
+      </c>
+      <c r="CI55"/>
+      <c r="CJ55"/>
+      <c r="CK55"/>
+      <c r="CL55">
         <v>62711000000.0</v>
       </c>
-      <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CM55"/>
+      <c r="CN55">
         <v>70446580160.0</v>
       </c>
-      <c r="CL55"/>
-      <c r="CM55">
+      <c r="CO55"/>
+      <c r="CP55">
         <v>92521000000.0</v>
       </c>
-      <c r="CN55"/>
-      <c r="CO55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>99158152800.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>100749000000.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>102107701200.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55">
+      <c r="CW55"/>
+      <c r="CX55">
         <v>95755000000.0</v>
       </c>
-      <c r="CV55"/>
-      <c r="CW55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>91422703850.0</v>
       </c>
-      <c r="CX55"/>
-      <c r="CY55">
+      <c r="DA55"/>
+      <c r="DB55">
         <v>79932517280.0</v>
       </c>
-      <c r="CZ55"/>
-      <c r="DA55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>70767049860.0</v>
       </c>
-      <c r="DB55"/>
-      <c r="DC55">
+      <c r="DE55"/>
+      <c r="DF55">
         <v>64913687928.0</v>
       </c>
-      <c r="DD55"/>
-[...4 lines deleted...]
-      <c r="DG55">
+      <c r="DG55"/>
+      <c r="DH55">
+        <v>71512149000.0</v>
+      </c>
+      <c r="DI55"/>
+      <c r="DJ55">
         <v>62864028045.0</v>
       </c>
-      <c r="DH55"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN55">
+        <v>56762745090.0</v>
+      </c>
+      <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
-      <c r="DR55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR55">
+        <v>50136046404.0</v>
+      </c>
+      <c r="DS55"/>
       <c r="DT55"/>
       <c r="DU55"/>
-      <c r="DV55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV55">
+        <v>48175338150.0</v>
+      </c>
+      <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
-      <c r="DZ55"/>
+      <c r="DZ55">
+        <v>48544558965.0</v>
+      </c>
       <c r="EA55"/>
       <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
-      <c r="EE55">
-[...1 lines deleted...]
-      </c>
+      <c r="EE55"/>
       <c r="EF55"/>
       <c r="EG55"/>
-      <c r="EH55"/>
+      <c r="EH55">
+        <v>52273418925.0</v>
+      </c>
+      <c r="EI55"/>
+      <c r="EJ55"/>
+      <c r="EK55"/>
     </row>
-    <row r="56" spans="1:138">
+    <row r="56" spans="1:141">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
-        <v>80538000000.0</v>
+        <v>86942000000.0</v>
       </c>
       <c r="C56">
+        <v>90383000000.0</v>
+      </c>
+      <c r="D56">
+        <v>89334000000.0</v>
+      </c>
+      <c r="E56">
+        <v>89334000000.0</v>
+      </c>
+      <c r="F56">
         <v>80524000000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>81578000000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>86910000000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>55547421820.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>91520000000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>91520000000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>95036000000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>95036000000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>84776000000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>84776000000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>79499000000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>79499000000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>74795000000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>74795000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>66923000000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>66923000000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>40053000000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>43847000000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>31976000000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>33046000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>34932000000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>37990000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>37691000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>38534000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>38292000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>40921000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>39855000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>36981000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>36274000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>36275000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>36117000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>37426000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>39722000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>41012000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>42644000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>41211000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>47089000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>45804000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>47102000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>47660000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>45574000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>41746000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>41328000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>39221000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>39163000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>38627000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>39592000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>38806000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>36642000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>36724000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>40107000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>38236000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BF56">
         <v>36554000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BG56">
         <v>37227000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BH56">
         <v>38119000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BI56">
         <v>25920000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BJ56">
         <v>56140000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BK56">
         <v>43905000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BL56">
         <v>46350000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BM56">
         <v>41895000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BN56">
         <v>41669000000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>38606000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BQ56">
         <v>37997000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BR56">
         <v>36929000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BS56">
         <v>37842000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BT56">
         <v>38798000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BU56">
         <v>36424000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BV56">
         <v>37824000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BW56">
         <v>37140000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BX56">
         <v>39069851450.0</v>
       </c>
-      <c r="BV56">
+      <c r="BY56">
         <v>37246099920.0</v>
       </c>
-      <c r="BW56">
+      <c r="BZ56">
         <v>36925000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="CA56">
         <v>35020094240.0</v>
       </c>
-      <c r="BY56">
+      <c r="CB56">
         <v>39169912600.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CC56">
         <v>41978158820.0</v>
       </c>
-      <c r="CA56">
+      <c r="CD56">
         <v>39788000000.0</v>
       </c>
-      <c r="CB56"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56"/>
-      <c r="CI56">
+      <c r="CH56">
+        <v>38859000000.0</v>
+      </c>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56">
         <v>43536000000.0</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>48679720210.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56">
+      <c r="CO56"/>
+      <c r="CP56">
         <v>58652000000.0</v>
       </c>
-      <c r="CN56"/>
-      <c r="CO56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>59807139000.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>61357000000.0</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>61790325600.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>55960000000.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>54654158410.0</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56">
+      <c r="DA56"/>
+      <c r="DB56">
         <v>44473096290.0</v>
       </c>
-      <c r="CZ56"/>
-      <c r="DA56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>45723484430.0</v>
       </c>
-      <c r="DB56"/>
-      <c r="DC56">
+      <c r="DE56"/>
+      <c r="DF56">
         <v>40991203170.0</v>
       </c>
-      <c r="DD56"/>
-[...4 lines deleted...]
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
+        <v>46920695000.0</v>
+      </c>
+      <c r="DI56"/>
+      <c r="DJ56">
         <v>39980141838.0</v>
       </c>
-      <c r="DH56"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN56">
+        <v>34321827990.0</v>
+      </c>
+      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR56">
+        <v>30272986560.0</v>
+      </c>
+      <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
-      <c r="DV56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV56">
+        <v>28562138868.0</v>
+      </c>
+      <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
-      <c r="DZ56"/>
+      <c r="DZ56">
+        <v>29111051704.0</v>
+      </c>
       <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56">
-[...1 lines deleted...]
-      </c>
+      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
-      <c r="EH56"/>
+      <c r="EH56">
+        <v>30312792874.0</v>
+      </c>
+      <c r="EI56"/>
+      <c r="EJ56"/>
+      <c r="EK56"/>
     </row>
-    <row r="57" spans="1:138">
+    <row r="57" spans="1:141">
       <c r="A57" t="s">
         <v>91</v>
       </c>
       <c r="B57">
-        <v>78739000000.0</v>
+        <v>85423000000.0</v>
       </c>
       <c r="C57">
+        <v>87186000000.0</v>
+      </c>
+      <c r="D57">
+        <v>86335000000.0</v>
+      </c>
+      <c r="E57">
+        <v>86335000000.0</v>
+      </c>
+      <c r="F57">
         <v>75910000000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>75186000000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>75977000000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>53582482502.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>73940000000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>73940000000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>73827000000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>73827000000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>66825000000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>66825000000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>67769000000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>67769000000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>64857000000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>64857000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>59683000000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>59683000000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>31782000000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>38492000000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>28059000000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>34240000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>34376000000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>37127000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>37178000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>36500000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>35991000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>47848000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>39495000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>37528000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>38260000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>38423000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>37459000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>38979000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>40152000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>32919000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>34320000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>31762000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>43619000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>33667000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>35253000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>34423000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>39405000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>30785000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>30045000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>28454000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>33651000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>27670000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>28760000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>27191000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>30381000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>25697000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>26611000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>24863000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BF57">
         <v>30688000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>23573000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BH57">
         <v>25618000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BI57">
         <v>14123000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BJ57">
         <v>45812000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BK57">
         <v>19547000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BL57">
         <v>20852000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BM57">
         <v>19666000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BN57">
         <v>29620000000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>20474000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BQ57">
         <v>20590000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BR57">
         <v>30547000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BS57">
         <v>22308000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BT57">
         <v>24187000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BU57">
         <v>22413000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BV57">
         <v>29169000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BW57">
         <v>20663000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BX57">
         <v>21535884270.0</v>
       </c>
-      <c r="BV57">
+      <c r="BY57">
         <v>20000026080.0</v>
       </c>
-      <c r="BW57">
+      <c r="BZ57">
         <v>26822000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="CA57">
         <v>19833741160.0</v>
       </c>
-      <c r="BY57">
+      <c r="CB57">
         <v>24169818400.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CC57">
         <v>19424035440.0</v>
       </c>
-      <c r="CA57">
+      <c r="CD57">
         <v>32938000000.0</v>
       </c>
-      <c r="CB57"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57"/>
-      <c r="CI57">
+      <c r="CH57">
+        <v>28413000000.0</v>
+      </c>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57">
         <v>26738000000.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>54992935250.0</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>31836000000.0</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>61824365400.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>39793000000.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>13077909000.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CW57"/>
+      <c r="CX57">
         <v>39601000000.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>11598300880.0</v>
       </c>
-      <c r="CX57"/>
-      <c r="CY57">
+      <c r="DA57"/>
+      <c r="DB57">
         <v>11077777130.0</v>
       </c>
-      <c r="CZ57"/>
-      <c r="DA57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>36983151920.0</v>
       </c>
-      <c r="DB57"/>
-      <c r="DC57">
+      <c r="DE57"/>
+      <c r="DF57">
         <v>22966056036.0</v>
       </c>
-      <c r="DD57"/>
-[...4 lines deleted...]
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
+        <v>39034935000.0</v>
+      </c>
+      <c r="DI57"/>
+      <c r="DJ57">
         <v>25615610748.0</v>
       </c>
-      <c r="DH57"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN57">
+        <v>23839115594.0</v>
+      </c>
+      <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR57">
+        <v>20400417834.0</v>
+      </c>
+      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
-      <c r="DV57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV57">
+        <v>19118948976.0</v>
+      </c>
+      <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
-      <c r="DZ57"/>
+      <c r="DZ57">
+        <v>27178374839.0</v>
+      </c>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57">
-[...1 lines deleted...]
-      </c>
+      <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
-      <c r="EH57"/>
+      <c r="EH57">
+        <v>26921212318.0</v>
+      </c>
+      <c r="EI57"/>
+      <c r="EJ57"/>
+      <c r="EK57"/>
     </row>
-    <row r="58" spans="1:138">
+    <row r="58" spans="1:141">
       <c r="A58" t="s">
         <v>92</v>
       </c>
       <c r="B58">
-        <v>141152000000.0</v>
+        <v>152644000000.0</v>
       </c>
       <c r="C58">
+        <v>151686000000.0</v>
+      </c>
+      <c r="D58">
+        <v>146471000000.0</v>
+      </c>
+      <c r="E58">
+        <v>146471000000.0</v>
+      </c>
+      <c r="F58">
         <v>127161000000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>125492000000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>124562000000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>70271623965.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>120008000000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>120008000000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>121509000000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>121509000000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>113774000000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>113774000000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>116603000000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>116603000000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>115459000000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>115459000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>111804000000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="U58"/>
+      <c r="V58">
         <v>73869000000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>79067000000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>68708000000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>68995000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>69369000000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>72870000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>71895000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>73706000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>71970000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>75099000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>76864000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>73922000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>75312000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>76369000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>77428000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>82313000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>84990000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>83311000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>85369000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>82315000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>88785000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>88997000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>90758000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>91743000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>86772000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>83683000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>80879000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>77810000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>74190000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>75897000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>76827000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>77030000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>68946000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>68722000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>71858000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>68781000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>67771000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>67140000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>66504000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>35681000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>60981000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>58564000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>61402000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>56570000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>56120000000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BO58"/>
+      <c r="BP58">
         <v>52724000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>52199000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>50671000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BS58">
         <v>49692000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BT58">
         <v>50376000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BU58">
         <v>47947000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BV58">
         <v>48857000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BW58">
         <v>47842000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BX58">
         <v>50190556260.0</v>
       </c>
-      <c r="BV58">
+      <c r="BY58">
         <v>48306822480.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>48267000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>51573557920.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>52909238200.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>54996816620.0</v>
       </c>
-      <c r="CA58">
+      <c r="CD58">
         <v>53041000000.0</v>
       </c>
-      <c r="CB58"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58"/>
-      <c r="CI58">
+      <c r="CH58">
+        <v>51486000000.0</v>
+      </c>
+      <c r="CI58"/>
+      <c r="CJ58"/>
+      <c r="CK58"/>
+      <c r="CL58">
         <v>55217000000.0</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>63003522120.0</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>83842000000.0</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>86316956600.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>87142000000.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>86724832800.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CW58"/>
+      <c r="CX58">
         <v>80546000000.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>76575241020.0</v>
       </c>
-      <c r="CX58"/>
-      <c r="CY58">
+      <c r="DA58"/>
+      <c r="DB58">
         <v>65154859980.0</v>
       </c>
-      <c r="CZ58"/>
-      <c r="DA58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>56269180630.0</v>
       </c>
-      <c r="DB58"/>
-      <c r="DC58">
+      <c r="DE58"/>
+      <c r="DF58">
         <v>49810947678.0</v>
       </c>
-      <c r="DD58"/>
-[...4 lines deleted...]
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
+        <v>54545000000.0</v>
+      </c>
+      <c r="DI58"/>
+      <c r="DJ58">
         <v>47459043450.0</v>
       </c>
-      <c r="DH58"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN58">
+        <v>42397504960.0</v>
+      </c>
+      <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR58">
+        <v>37523887821.0</v>
+      </c>
+      <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
-      <c r="DV58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV58">
+        <v>36132624870.0</v>
+      </c>
+      <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
-      <c r="DZ58"/>
+      <c r="DZ58">
+        <v>37540892585.0</v>
+      </c>
       <c r="EA58"/>
       <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58">
-[...1 lines deleted...]
-      </c>
+      <c r="EE58"/>
       <c r="EF58"/>
       <c r="EG58"/>
-      <c r="EH58"/>
+      <c r="EH58">
+        <v>38995481161.0</v>
+      </c>
+      <c r="EI58"/>
+      <c r="EJ58"/>
+      <c r="EK58"/>
     </row>
-    <row r="59" spans="1:138">
+    <row r="59" spans="1:141">
       <c r="A59" t="s">
         <v>93</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20143,384 +20580,396 @@
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
+      <c r="EI59"/>
+      <c r="EJ59"/>
+      <c r="EK59"/>
     </row>
-    <row r="60" spans="1:138">
+    <row r="60" spans="1:141">
       <c r="A60" t="s">
         <v>94</v>
       </c>
       <c r="B60">
-        <v>53551000000.0</v>
+        <v>61291000000.0</v>
       </c>
       <c r="C60">
+        <v>61279000000.0</v>
+      </c>
+      <c r="D60">
+        <v>60528000000.0</v>
+      </c>
+      <c r="E60">
+        <v>60528000000.0</v>
+      </c>
+      <c r="F60">
         <v>73117000000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>81692000000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>81725000000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>12781095485.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>81693000000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>81693000000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>76713000000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>76713000000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>71999000000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>71999000000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>65219000000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>65219000000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>55907000000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>55907000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>46332000000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="U60"/>
+      <c r="V60">
         <v>25737000000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>25051000000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>24776000000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>26385000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>28537000000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>27471000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>27123000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>25703000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>24702000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>22868000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>22485000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>21523000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>20819000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>20304000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>19877000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>19869000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>19168000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>17227000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>16575000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>15954000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>16092000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>14197000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>14678000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>14893000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>13425000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>10413000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>9542000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>9462000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>8326000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>6217000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>6449000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>6245000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>9059000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>9069000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>9143000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BE60">
         <v>8929000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>8727000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>8564000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>8776000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>7538000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>11544000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>10971000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>11136000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>10595000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>10301000000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>10764000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>10589000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>10354000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>12001000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>11539000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>10593000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BV60">
         <v>10606000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BW60">
         <v>9996000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BX60">
         <v>9937934040.0</v>
       </c>
-      <c r="BV60">
+      <c r="BY60">
         <v>9711817440.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>9362000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>8911827600.0</v>
       </c>
-      <c r="BY60">
+      <c r="CB60">
         <v>8688425200.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CC60">
         <v>8780581430.0</v>
       </c>
-      <c r="CA60">
+      <c r="CD60">
         <v>8681000000.0</v>
       </c>
-      <c r="CB60"/>
-[...4 lines deleted...]
-      </c>
+      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60"/>
-      <c r="CI60">
+      <c r="CH60">
+        <v>5099000000.0</v>
+      </c>
+      <c r="CI60"/>
+      <c r="CJ60"/>
+      <c r="CK60"/>
+      <c r="CL60">
         <v>6793000000.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>6628701970.0</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>7641000000.0</v>
       </c>
-      <c r="CN60"/>
-      <c r="CO60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>11506444600.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>12170000000.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>13529723400.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CW60"/>
+      <c r="CX60">
         <v>13320000000.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>13072234120.0</v>
       </c>
-      <c r="CX60"/>
-      <c r="CY60">
+      <c r="DA60"/>
+      <c r="DB60">
         <v>12883493560.0</v>
       </c>
-      <c r="CZ60"/>
-      <c r="DA60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>12688545350.0</v>
       </c>
-      <c r="DB60"/>
-      <c r="DC60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>12983112756.0</v>
       </c>
-      <c r="DD60"/>
-[...4 lines deleted...]
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
+        <v>14722330000.0</v>
+      </c>
+      <c r="DI60"/>
+      <c r="DJ60">
         <v>13153805028.0</v>
       </c>
-      <c r="DH60"/>
-[...4 lines deleted...]
-      </c>
+      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN60">
+        <v>12333264500.0</v>
+      </c>
+      <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR60">
+        <v>10651542834.0</v>
+      </c>
+      <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
-      <c r="DV60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DV60">
+        <v>10057068180.0</v>
+      </c>
+      <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
-      <c r="DZ60"/>
+      <c r="DZ60">
+        <v>8957618950.0</v>
+      </c>
       <c r="EA60"/>
       <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60">
-[...1 lines deleted...]
-      </c>
+      <c r="EE60"/>
       <c r="EF60"/>
       <c r="EG60"/>
-      <c r="EH60"/>
+      <c r="EH60">
+        <v>10529618918.0</v>
+      </c>
+      <c r="EI60"/>
+      <c r="EJ60"/>
+      <c r="EK60"/>
     </row>
-    <row r="61" spans="1:138">
+    <row r="61" spans="1:141">
       <c r="A61" t="s">
         <v>95</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -20617,52 +21066,55 @@
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
+      <c r="EI61"/>
+      <c r="EJ61"/>
+      <c r="EK61"/>
     </row>
-    <row r="62" spans="1:138">
+    <row r="62" spans="1:141">
       <c r="A62" t="s">
         <v>96</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20759,50 +21211,53 @@
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
+      <c r="EI62"/>
+      <c r="EJ62"/>
+      <c r="EK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20904,69 +21359,69 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B2">
-        <v>155627000000.0</v>
+        <v>157721000000.0</v>
       </c>
       <c r="C2">
-        <v>136360000000.0</v>
+        <v>138509000000.0</v>
       </c>
       <c r="D2">
-        <v>151400000000.0</v>
+        <v>153593000000.0</v>
       </c>
       <c r="E2">
-        <v>144327000000.0</v>
+        <v>146216000000.0</v>
       </c>
       <c r="F2">
         <v>119943000000.0</v>
       </c>
       <c r="G2">
-        <v>38250000000.0</v>
+        <v>39072000000.0</v>
       </c>
       <c r="H2">
         <v>93164000000.0</v>
       </c>
       <c r="I2">
         <v>95011000000.0</v>
       </c>
       <c r="J2">
         <v>93975000000.0</v>
       </c>
       <c r="K2">
         <v>95295000000.0</v>
       </c>
       <c r="L2">
         <v>97620000000.0</v>
       </c>
       <c r="M2">
         <v>83146000000.0</v>
       </c>
       <c r="N2">
         <v>74570000000.0</v>
       </c>
       <c r="O2">
         <v>71474000000.0</v>
       </c>
@@ -21012,69 +21467,69 @@
       <c r="AC2">
         <v>32781281094.0</v>
       </c>
       <c r="AD2">
         <v>25690701582.0</v>
       </c>
       <c r="AE2">
         <v>30655594380.0</v>
       </c>
       <c r="AF2">
         <v>28635175560.0</v>
       </c>
       <c r="AG2">
         <v>16930825158.0</v>
       </c>
       <c r="AH2">
         <v>13136466938.0</v>
       </c>
       <c r="AI2"/>
       <c r="AJ2">
         <v>33110645113.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B3">
         <v>6981000000.0</v>
       </c>
       <c r="C3">
         <v>7226000000.0</v>
       </c>
       <c r="D3">
         <v>7549000000.0</v>
       </c>
       <c r="E3">
-        <v>4353000000.0</v>
+        <v>6797000000.0</v>
       </c>
       <c r="F3">
         <v>5871000000.0</v>
       </c>
       <c r="G3">
-        <v>1365000000.0</v>
+        <v>5143000000.0</v>
       </c>
       <c r="H3">
         <v>5445000000.0</v>
       </c>
       <c r="I3">
         <v>5507000000.0</v>
       </c>
       <c r="J3">
         <v>5890000000.0</v>
       </c>
       <c r="K3">
         <v>5956000000.0</v>
       </c>
       <c r="L3">
         <v>5414000000.0</v>
       </c>
       <c r="M3">
         <v>4897000000.0</v>
       </c>
       <c r="N3">
         <v>4574000000.0</v>
       </c>
       <c r="O3">
         <v>4134000000.0</v>
       </c>
@@ -21120,51 +21575,51 @@
       <c r="AC3">
         <v>2307468492.0</v>
       </c>
       <c r="AD3">
         <v>2624724648.0</v>
       </c>
       <c r="AE3">
         <v>2506022930.0</v>
       </c>
       <c r="AF3">
         <v>2068867257.0</v>
       </c>
       <c r="AG3">
         <v>1923425502.0</v>
       </c>
       <c r="AH3">
         <v>1777005188.0</v>
       </c>
       <c r="AI3"/>
       <c r="AJ3">
         <v>2007335148.0</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>990000000.0</v>
       </c>
       <c r="G4">
         <v>-315000000.0</v>
       </c>
       <c r="H4">
         <v>663000000.0</v>
       </c>
       <c r="I4">
         <v>663000000.0</v>
       </c>
       <c r="J4">
         <v>-7000000.0</v>
       </c>
       <c r="K4">
         <v>-7000000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
@@ -21172,69 +21627,69 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B5">
-        <v>-25333476000.0</v>
+        <v>-22231000000.0</v>
       </c>
       <c r="C5">
-        <v>5555000000.0</v>
+        <v>5435000000.0</v>
       </c>
       <c r="D5">
-        <v>23748000000.0</v>
+        <v>22984000000.0</v>
       </c>
       <c r="E5">
-        <v>20999000000.0</v>
+        <v>21084000000.0</v>
       </c>
       <c r="F5">
         <v>16595000000.0</v>
       </c>
       <c r="G5">
-        <v>3388000000.0</v>
+        <v>3252000000.0</v>
       </c>
       <c r="H5">
         <v>4958000000.0</v>
       </c>
       <c r="I5">
         <v>5273000000.0</v>
       </c>
       <c r="J5">
         <v>7642000000.0</v>
       </c>
       <c r="K5">
         <v>5141000000.0</v>
       </c>
       <c r="L5">
         <v>3030000000.0</v>
       </c>
       <c r="M5">
         <v>3866000000.0</v>
       </c>
       <c r="N5">
         <v>3685000000.0</v>
       </c>
       <c r="O5">
         <v>4164000000.0</v>
       </c>
@@ -21282,69 +21737,69 @@
       </c>
       <c r="AD5">
         <v>1783907307.0</v>
       </c>
       <c r="AE5">
         <v>-797042240.0</v>
       </c>
       <c r="AF5">
         <v>1462097277.0</v>
       </c>
       <c r="AG5">
         <v>1027234962.0</v>
       </c>
       <c r="AH5">
         <v>-467642378.0</v>
       </c>
       <c r="AI5">
         <v>33561124740.0</v>
       </c>
       <c r="AJ5">
         <v>1661647351.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B6">
-        <v>-18352476000.0</v>
+        <v>-15250000000.0</v>
       </c>
       <c r="C6">
-        <v>12781000000.0</v>
+        <v>12661000000.0</v>
       </c>
       <c r="D6">
-        <v>31297000000.0</v>
+        <v>30533000000.0</v>
       </c>
       <c r="E6">
-        <v>25352000000.0</v>
+        <v>27881000000.0</v>
       </c>
       <c r="F6">
         <v>22466000000.0</v>
       </c>
       <c r="G6">
-        <v>4753000000.0</v>
+        <v>8395000000.0</v>
       </c>
       <c r="H6">
         <v>10403000000.0</v>
       </c>
       <c r="I6">
         <v>10780000000.0</v>
       </c>
       <c r="J6">
         <v>13532000000.0</v>
       </c>
       <c r="K6">
         <v>11097000000.0</v>
       </c>
       <c r="L6">
         <v>8444000000.0</v>
       </c>
       <c r="M6">
         <v>8763000000.0</v>
       </c>
       <c r="N6">
         <v>8259000000.0</v>
       </c>
       <c r="O6">
         <v>8298000000.0</v>
       </c>
@@ -21392,149 +21847,149 @@
       </c>
       <c r="AD6">
         <v>4408631955.0</v>
       </c>
       <c r="AE6">
         <v>1708980690.0</v>
       </c>
       <c r="AF6">
         <v>3530964534.0</v>
       </c>
       <c r="AG6">
         <v>2950660464.0</v>
       </c>
       <c r="AH6">
         <v>1309362810.0</v>
       </c>
       <c r="AI6">
         <v>33561124740.0</v>
       </c>
       <c r="AJ6">
         <v>3668982499.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B9">
-        <v>-2119000000.0</v>
+        <v>-4213000000.0</v>
       </c>
       <c r="C9">
-        <v>20518000000.0</v>
+        <v>18369000000.0</v>
       </c>
       <c r="D9">
-        <v>38144000000.0</v>
+        <v>35951000000.0</v>
       </c>
       <c r="E9">
-        <v>35265000000.0</v>
+        <v>33376000000.0</v>
       </c>
       <c r="F9">
         <v>29476000000.0</v>
       </c>
       <c r="G9">
-        <v>9406000000.0</v>
+        <v>8584000000.0</v>
       </c>
       <c r="H9">
         <v>15023000000.0</v>
       </c>
       <c r="I9">
         <v>15401000000.0</v>
       </c>
       <c r="J9">
         <v>16959000000.0</v>
       </c>
       <c r="K9">
         <v>15723000000.0</v>
       </c>
       <c r="L9">
         <v>12975000000.0</v>
       </c>
       <c r="M9">
         <v>12944000000.0</v>
       </c>
       <c r="N9">
         <v>12246000000.0</v>
       </c>
       <c r="O9">
         <v>12483000000.0</v>
       </c>
@@ -21582,63 +22037,63 @@
       </c>
       <c r="AD9">
         <v>22927067982.0</v>
       </c>
       <c r="AE9">
         <v>10315751330.0</v>
       </c>
       <c r="AF9">
         <v>11438394033.0</v>
       </c>
       <c r="AG9">
         <v>18171547548.0</v>
       </c>
       <c r="AH9">
         <v>16729641691.0</v>
       </c>
       <c r="AI9">
         <v>33561124740.0</v>
       </c>
       <c r="AJ9">
         <v>3668982499.0</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B10">
         <v>-26605000000.0</v>
       </c>
       <c r="C10">
         <v>4032000000.0</v>
       </c>
       <c r="D10">
         <v>22418000000.0</v>
       </c>
       <c r="E10">
-        <v>19528000000.0</v>
+        <v>19508000000.0</v>
       </c>
       <c r="F10">
         <v>14392000000.0</v>
       </c>
       <c r="G10">
         <v>2842000000.0</v>
       </c>
       <c r="H10">
         <v>4021000000.0</v>
       </c>
       <c r="I10">
         <v>4108000000.0</v>
       </c>
       <c r="J10">
         <v>6161000000.0</v>
       </c>
       <c r="K10">
         <v>3106000000.0</v>
       </c>
       <c r="L10">
         <v>259000000.0</v>
       </c>
       <c r="M10">
         <v>1176000000.0</v>
       </c>
@@ -21690,54 +22145,54 @@
       <c r="AC10">
         <v>1146230838.0</v>
       </c>
       <c r="AD10">
         <v>1850816331.0</v>
       </c>
       <c r="AE10">
         <v>1812628320.0</v>
       </c>
       <c r="AF10">
         <v>1465060935.0</v>
       </c>
       <c r="AG10">
         <v>816275460.0</v>
       </c>
       <c r="AH10">
         <v>-752906021.0</v>
       </c>
       <c r="AI10"/>
       <c r="AJ10">
         <v>994851676.0</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B11">
-        <v>4273000000.0</v>
+        <v>-4273000000.0</v>
       </c>
       <c r="C11">
         <v>-1488000000.0</v>
       </c>
       <c r="D11">
         <v>3793000000.0</v>
       </c>
       <c r="E11">
         <v>2729000000.0</v>
       </c>
       <c r="F11">
         <v>1911000000.0</v>
       </c>
       <c r="G11">
         <v>504000000.0</v>
       </c>
       <c r="H11">
         <v>1321000000.0</v>
       </c>
       <c r="I11">
         <v>778000000.0</v>
       </c>
       <c r="J11">
         <v>2651000000.0</v>
       </c>
@@ -21800,69 +22255,69 @@
       </c>
       <c r="AD11">
         <v>607181211.0</v>
       </c>
       <c r="AE11">
         <v>558411650.0</v>
       </c>
       <c r="AF11">
         <v>408438867.0</v>
       </c>
       <c r="AG11">
         <v>308406972.0</v>
       </c>
       <c r="AH11">
         <v>178704274.0</v>
       </c>
       <c r="AI11">
         <v>-308510640.0</v>
       </c>
       <c r="AJ11">
         <v>269557288.0</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B12">
-        <v>1271524000.0</v>
+        <v>1272000000.0</v>
       </c>
       <c r="C12">
-        <v>1523000000.0</v>
+        <v>1312000000.0</v>
       </c>
       <c r="D12">
-        <v>1330000000.0</v>
+        <v>1127000000.0</v>
       </c>
       <c r="E12">
-        <v>1185000000.0</v>
+        <v>1022000000.0</v>
       </c>
       <c r="F12">
         <v>484000000.0</v>
       </c>
       <c r="G12">
-        <v>842000000.0</v>
+        <v>191000000.0</v>
       </c>
       <c r="H12">
         <v>937000000.0</v>
       </c>
       <c r="I12">
         <v>957000000.0</v>
       </c>
       <c r="J12">
         <v>1250000000.0</v>
       </c>
       <c r="K12">
         <v>1569000000.0</v>
       </c>
       <c r="L12">
         <v>2731000000.0</v>
       </c>
       <c r="M12">
         <v>2276000000.0</v>
       </c>
       <c r="N12">
         <v>2168000000.0</v>
       </c>
       <c r="O12">
         <v>1897000000.0</v>
       </c>
@@ -21910,51 +22365,51 @@
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B13">
         <v>1218000000.0</v>
       </c>
       <c r="C13">
         <v>1995000000.0</v>
       </c>
       <c r="D13">
         <v>2678000000.0</v>
       </c>
       <c r="E13">
         <v>1066000000.0</v>
       </c>
       <c r="F13">
         <v>188000000.0</v>
       </c>
       <c r="G13">
         <v>117000000.0</v>
       </c>
       <c r="H13">
         <v>261000000.0</v>
       </c>
       <c r="I13">
         <v>249000000.0</v>
       </c>
@@ -21968,51 +22423,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B14">
         <v>-36000000.0</v>
       </c>
       <c r="C14">
         <v>-47000000.0</v>
       </c>
       <c r="D14">
         <v>-29000000.0</v>
       </c>
       <c r="E14">
         <v>20000000.0</v>
       </c>
       <c r="F14">
         <v>8000000.0</v>
       </c>
       <c r="G14">
         <v>2580000000.0</v>
       </c>
       <c r="H14">
         <v>2727000000.0</v>
       </c>
       <c r="I14">
         <v>2509000000.0</v>
       </c>
@@ -22028,69 +22483,69 @@
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B15">
         <v>-22368000000.0</v>
       </c>
       <c r="C15">
         <v>5473000000.0</v>
       </c>
       <c r="D15">
         <v>18596000000.0</v>
       </c>
       <c r="E15">
         <v>16799000000.0</v>
       </c>
       <c r="F15">
         <v>14200000000.0</v>
       </c>
       <c r="G15">
-        <v>29000000.0</v>
+        <v>2173000000.0</v>
       </c>
       <c r="H15">
         <v>2700000000.0</v>
       </c>
       <c r="I15">
         <v>3608000000.0</v>
       </c>
       <c r="J15">
         <v>3491000000.0</v>
       </c>
       <c r="K15">
         <v>1803000000.0</v>
       </c>
       <c r="L15">
         <v>334000000.0</v>
       </c>
       <c r="M15">
         <v>568000000.0</v>
       </c>
       <c r="N15">
         <v>904000000.0</v>
       </c>
       <c r="O15">
         <v>348000000.0</v>
       </c>
@@ -22138,51 +22593,51 @@
       </c>
       <c r="AD15">
         <v>1243635120.0</v>
       </c>
       <c r="AE15">
         <v>1254216670.0</v>
       </c>
       <c r="AF15">
         <v>1056622068.0</v>
       </c>
       <c r="AG15">
         <v>507868488.0</v>
       </c>
       <c r="AH15">
         <v>-931610295.0</v>
       </c>
       <c r="AI15">
         <v>308510640.0</v>
       </c>
       <c r="AJ15">
         <v>725294388.0</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>16799000000.0</v>
       </c>
       <c r="F16">
         <v>14200000000.0</v>
       </c>
       <c r="G16">
         <v>2173000000.0</v>
       </c>
       <c r="H16">
         <v>3201000000.0</v>
       </c>
       <c r="I16">
         <v>2827000000.0</v>
       </c>
       <c r="J16">
         <v>1924000000.0</v>
       </c>
       <c r="K16">
         <v>1730000000.0</v>
       </c>
@@ -22192,51 +22647,51 @@
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B17">
         <v>-22332000000.0</v>
       </c>
       <c r="C17">
         <v>5520000000.0</v>
       </c>
       <c r="D17">
         <v>18625000000.0</v>
       </c>
       <c r="E17">
         <v>16779000000.0</v>
       </c>
       <c r="F17">
         <v>13218000000.0</v>
       </c>
       <c r="G17">
         <v>24000000.0</v>
       </c>
       <c r="H17">
         <v>2700000000.0</v>
       </c>
       <c r="I17">
         <v>3330000000.0</v>
       </c>
@@ -22250,51 +22705,51 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B18">
         <v>-258000000.0</v>
       </c>
       <c r="C18">
         <v>472000000.0</v>
       </c>
       <c r="D18">
         <v>1348000000.0</v>
       </c>
       <c r="E18">
         <v>-119000000.0</v>
       </c>
       <c r="F18">
         <v>-724000000.0</v>
       </c>
       <c r="G18">
         <v>-791000000.0</v>
       </c>
       <c r="H18">
         <v>-909000000.0</v>
       </c>
       <c r="I18">
         <v>-956000000.0</v>
       </c>
@@ -22308,149 +22763,149 @@
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B21">
-        <v>-26254000000.0</v>
+        <v>-22231000000.0</v>
       </c>
       <c r="C21">
-        <v>3687000000.0</v>
+        <v>5435000000.0</v>
       </c>
       <c r="D21">
-        <v>22376000000.0</v>
+        <v>22984000000.0</v>
       </c>
       <c r="E21">
-        <v>20276000000.0</v>
+        <v>21084000000.0</v>
       </c>
       <c r="F21">
         <v>15126000000.0</v>
       </c>
       <c r="G21">
-        <v>3010000000.0</v>
+        <v>3252000000.0</v>
       </c>
       <c r="H21">
         <v>5192000000.0</v>
       </c>
       <c r="I21">
         <v>5273000000.0</v>
       </c>
       <c r="J21">
         <v>7642000000.0</v>
       </c>
       <c r="K21">
         <v>5141000000.0</v>
       </c>
       <c r="L21">
         <v>3030000000.0</v>
       </c>
       <c r="M21">
         <v>3866000000.0</v>
       </c>
       <c r="N21">
         <v>3685000000.0</v>
       </c>
       <c r="O21">
         <v>4164000000.0</v>
       </c>
@@ -22498,109 +22953,109 @@
       </c>
       <c r="AD21">
         <v>1783907307.0</v>
       </c>
       <c r="AE21">
         <v>-797042240.0</v>
       </c>
       <c r="AF21">
         <v>1462097277.0</v>
       </c>
       <c r="AG21">
         <v>1027234962.0</v>
       </c>
       <c r="AH21">
         <v>-467642378.0</v>
       </c>
       <c r="AI21">
         <v>33561124740.0</v>
       </c>
       <c r="AJ21">
         <v>1661647351.0</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B23">
-        <v>179762000000.0</v>
+        <v>175739000000.0</v>
       </c>
       <c r="C23">
-        <v>153191000000.0</v>
+        <v>151443000000.0</v>
       </c>
       <c r="D23">
-        <v>167168000000.0</v>
+        <v>166560000000.0</v>
       </c>
       <c r="E23">
-        <v>159316000000.0</v>
+        <v>158508000000.0</v>
       </c>
       <c r="F23">
         <v>133560000000.0</v>
       </c>
       <c r="G23">
-        <v>44646000000.0</v>
+        <v>44404000000.0</v>
       </c>
       <c r="H23">
         <v>103231000000.0</v>
       </c>
       <c r="I23">
         <v>105380000000.0</v>
       </c>
       <c r="J23">
         <v>103695000000.0</v>
       </c>
       <c r="K23">
         <v>106137000000.0</v>
       </c>
       <c r="L23">
         <v>108060000000.0</v>
       </c>
       <c r="M23">
         <v>92570000000.0</v>
       </c>
       <c r="N23">
         <v>83422000000.0</v>
       </c>
       <c r="O23">
         <v>80143000000.0</v>
       </c>
@@ -22646,91 +23101,91 @@
       <c r="AC23">
         <v>47460078792.0</v>
       </c>
       <c r="AD23">
         <v>46833862257.0</v>
       </c>
       <c r="AE23">
         <v>41768387950.0</v>
       </c>
       <c r="AF23">
         <v>38611472316.0</v>
       </c>
       <c r="AG23">
         <v>34075137744.0</v>
       </c>
       <c r="AH23">
         <v>30333751007.0</v>
       </c>
       <c r="AI23"/>
       <c r="AJ23">
         <v>35117980261.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B25">
         <v>6981000000.0</v>
       </c>
       <c r="C25">
         <v>7226000000.0</v>
       </c>
       <c r="D25">
         <v>7549000000.0</v>
       </c>
       <c r="E25">
         <v>6797000000.0</v>
       </c>
       <c r="F25">
         <v>5871000000.0</v>
       </c>
       <c r="G25">
         <v>5143000000.0</v>
       </c>
       <c r="H25">
         <v>5445000000.0</v>
       </c>
       <c r="I25">
         <v>5507000000.0</v>
       </c>
@@ -22744,69 +23199,69 @@
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B26">
-        <v>11145000000.0</v>
+        <v>9051000000.0</v>
       </c>
       <c r="C26">
-        <v>5784000000.0</v>
+        <v>3635000000.0</v>
       </c>
       <c r="D26">
-        <v>5619000000.0</v>
+        <v>3426000000.0</v>
       </c>
       <c r="E26">
-        <v>5200000000.0</v>
+        <v>3311000000.0</v>
       </c>
       <c r="F26">
         <v>4487000000.0</v>
       </c>
       <c r="G26">
-        <v>2979000000.0</v>
+        <v>1409000000.0</v>
       </c>
       <c r="H26">
         <v>3612000000.0</v>
       </c>
       <c r="I26">
         <v>3051000000.0</v>
       </c>
       <c r="J26">
         <v>3230000000.0</v>
       </c>
       <c r="K26">
         <v>3274000000.0</v>
       </c>
       <c r="L26">
         <v>2864000000.0</v>
       </c>
       <c r="M26">
         <v>2537000000.0</v>
       </c>
       <c r="N26">
         <v>2231000000.0</v>
       </c>
       <c r="O26">
         <v>1835000000.0</v>
       </c>
@@ -22826,51 +23281,51 @@
         <v>1536000000.0</v>
       </c>
       <c r="U26">
         <v>1401000000.0</v>
       </c>
       <c r="V26">
         <v>1364000000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>4565000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>5047000000.0</v>
       </c>
       <c r="Q27">
         <v>2956000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
@@ -22882,51 +23337,51 @@
       </c>
       <c r="X27">
         <v>8505000000.0</v>
       </c>
       <c r="Y27">
         <v>9890000000.0</v>
       </c>
       <c r="Z27">
         <v>9835000000.0</v>
       </c>
       <c r="AA27">
         <v>9042000000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>8967000000.0</v>
       </c>
       <c r="C28">
         <v>9299000000.0</v>
       </c>
       <c r="D28">
         <v>9541000000.0</v>
       </c>
       <c r="E28">
         <v>8981000000.0</v>
       </c>
       <c r="F28">
         <v>9130000000.0</v>
       </c>
       <c r="G28">
         <v>5501000000.0</v>
       </c>
       <c r="H28">
         <v>6455000000.0</v>
       </c>
       <c r="I28">
         <v>7318000000.0</v>
       </c>
@@ -22954,51 +23409,51 @@
       </c>
       <c r="X28">
         <v>8422000000.0</v>
       </c>
       <c r="Y28">
         <v>12067000000.0</v>
       </c>
       <c r="Z28">
         <v>13346000000.0</v>
       </c>
       <c r="AA28">
         <v>12773000000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>-4273000000.0</v>
       </c>
       <c r="C29">
         <v>-1488000000.0</v>
       </c>
       <c r="D29">
         <v>3793000000.0</v>
       </c>
       <c r="E29">
         <v>2729000000.0</v>
       </c>
       <c r="F29">
         <v>1911000000.0</v>
       </c>
       <c r="G29">
         <v>1332000000.0</v>
       </c>
       <c r="H29">
         <v>1321000000.0</v>
       </c>
       <c r="I29">
         <v>778000000.0</v>
       </c>
@@ -23012,69 +23467,69 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B30">
-        <v>24135000000.0</v>
+        <v>18018000000.0</v>
       </c>
       <c r="C30">
-        <v>16831000000.0</v>
+        <v>12934000000.0</v>
       </c>
       <c r="D30">
-        <v>15768000000.0</v>
+        <v>12967000000.0</v>
       </c>
       <c r="E30">
-        <v>14989000000.0</v>
+        <v>12292000000.0</v>
       </c>
       <c r="F30">
         <v>13617000000.0</v>
       </c>
       <c r="G30">
-        <v>6396000000.0</v>
+        <v>5332000000.0</v>
       </c>
       <c r="H30">
         <v>10067000000.0</v>
       </c>
       <c r="I30">
         <v>10369000000.0</v>
       </c>
       <c r="J30">
         <v>9720000000.0</v>
       </c>
       <c r="K30">
         <v>10842000000.0</v>
       </c>
       <c r="L30">
         <v>10440000000.0</v>
       </c>
       <c r="M30">
         <v>9424000000.0</v>
       </c>
       <c r="N30">
         <v>8852000000.0</v>
       </c>
       <c r="O30">
         <v>8669000000.0</v>
       </c>
@@ -23120,69 +23575,69 @@
       <c r="AC30">
         <v>14678797698.0</v>
       </c>
       <c r="AD30">
         <v>21143160675.0</v>
       </c>
       <c r="AE30">
         <v>11112793570.0</v>
       </c>
       <c r="AF30">
         <v>9976296756.0</v>
       </c>
       <c r="AG30">
         <v>17144312586.0</v>
       </c>
       <c r="AH30">
         <v>17197284069.0</v>
       </c>
       <c r="AI30"/>
       <c r="AJ30">
         <v>2007335148.0</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B31">
-        <v>-351000000.0</v>
+        <v>-4374000000.0</v>
       </c>
       <c r="C31">
-        <v>345000000.0</v>
+        <v>-1403000000.0</v>
       </c>
       <c r="D31">
-        <v>42000000.0</v>
+        <v>-566000000.0</v>
       </c>
       <c r="E31">
-        <v>-748000000.0</v>
+        <v>-1576000000.0</v>
       </c>
       <c r="F31">
         <v>-734000000.0</v>
       </c>
       <c r="G31">
-        <v>-168000000.0</v>
+        <v>-410000000.0</v>
       </c>
       <c r="H31">
         <v>-1171000000.0</v>
       </c>
       <c r="I31">
         <v>-1165000000.0</v>
       </c>
       <c r="J31">
         <v>-1481000000.0</v>
       </c>
       <c r="K31">
         <v>-2035000000.0</v>
       </c>
       <c r="L31">
         <v>-2276000000.0</v>
       </c>
       <c r="M31">
         <v>-2690000000.0</v>
       </c>
       <c r="N31">
         <v>-2677000000.0</v>
       </c>
       <c r="O31">
         <v>-2128000000.0</v>
       </c>
@@ -23230,69 +23685,69 @@
       </c>
       <c r="AD31">
         <v>66909024.0</v>
       </c>
       <c r="AE31">
         <v>2609670560.0</v>
       </c>
       <c r="AF31">
         <v>2963658.0</v>
       </c>
       <c r="AG31">
         <v>-210959502.0</v>
       </c>
       <c r="AH31">
         <v>-285263643.0</v>
       </c>
       <c r="AI31">
         <v>-33561124740.0</v>
       </c>
       <c r="AJ31">
         <v>-666795675.0</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B32">
         <v>153508000000.0</v>
       </c>
       <c r="C32">
         <v>156878000000.0</v>
       </c>
       <c r="D32">
         <v>189544000000.0</v>
       </c>
       <c r="E32">
         <v>179592000000.0</v>
       </c>
       <c r="F32">
         <v>149419000000.0</v>
       </c>
       <c r="G32">
-        <v>47656000000.0</v>
+        <v>86676000000.0</v>
       </c>
       <c r="H32">
         <v>108187000000.0</v>
       </c>
       <c r="I32">
         <v>110412000000.0</v>
       </c>
       <c r="J32">
         <v>110934000000.0</v>
       </c>
       <c r="K32">
         <v>111018000000.0</v>
       </c>
       <c r="L32">
         <v>110595000000.0</v>
       </c>
       <c r="M32">
         <v>96090000000.0</v>
       </c>
       <c r="N32">
         <v>86816000000.0</v>
       </c>
       <c r="O32">
         <v>83957000000.0</v>
       </c>
@@ -23359,1181 +23814,1222 @@
       <c r="AJ32">
         <v>36779627612.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EH32"/>
+  <dimension ref="A1:EM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138">
+    <row r="1" spans="1:143">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="F1" t="s">
+        <v>233</v>
+      </c>
+      <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
+        <v>234</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...5 lines deleted...]
-      <c r="G1" t="s">
+      <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" t="s">
-[...8 lines deleted...]
-      <c r="K1" t="s">
+      <c r="M1" t="s">
+        <v>103</v>
+      </c>
+      <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="L1" t="s">
-[...8 lines deleted...]
-      <c r="O1" t="s">
+      <c r="Q1" t="s">
+        <v>106</v>
+      </c>
+      <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="P1" t="s">
-[...8 lines deleted...]
-      <c r="S1" t="s">
+      <c r="U1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="T1" t="s">
-[...8 lines deleted...]
-      <c r="W1" t="s">
+      <c r="Y1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="X1" t="s">
-[...8 lines deleted...]
-      <c r="AA1" t="s">
+      <c r="AC1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AB1" t="s">
-[...8 lines deleted...]
-      <c r="AE1" t="s">
+      <c r="AG1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AF1" t="s">
-[...8 lines deleted...]
-      <c r="AI1" t="s">
+      <c r="AK1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...8 lines deleted...]
-      <c r="AM1" t="s">
+      <c r="AO1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...8 lines deleted...]
-      <c r="AQ1" t="s">
+      <c r="AS1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...8 lines deleted...]
-      <c r="AU1" t="s">
+      <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...8 lines deleted...]
-      <c r="AY1" t="s">
+      <c r="BA1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...8 lines deleted...]
-      <c r="BC1" t="s">
+      <c r="BE1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...8 lines deleted...]
-      <c r="BG1" t="s">
+      <c r="BI1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BH1" t="s">
-[...8 lines deleted...]
-      <c r="BK1" t="s">
+      <c r="BM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BL1" t="s">
-[...8 lines deleted...]
-      <c r="BO1" t="s">
+      <c r="BQ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...8 lines deleted...]
-      <c r="BS1" t="s">
+      <c r="BU1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BT1" t="s">
-[...8 lines deleted...]
-      <c r="BW1" t="s">
+      <c r="BY1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="BX1" t="s">
-[...8 lines deleted...]
-      <c r="CA1" t="s">
+      <c r="CC1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CB1" t="s">
-[...8 lines deleted...]
-      <c r="CE1" t="s">
+      <c r="CG1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CF1" t="s">
-[...8 lines deleted...]
-      <c r="CI1" t="s">
+      <c r="CK1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CJ1" t="s">
-[...8 lines deleted...]
-      <c r="CM1" t="s">
+      <c r="CO1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...8 lines deleted...]
-      <c r="CQ1" t="s">
+      <c r="CS1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...8 lines deleted...]
-      <c r="CU1" t="s">
+      <c r="CW1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CV1" t="s">
-[...8 lines deleted...]
-      <c r="CY1" t="s">
+      <c r="DA1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="CZ1" t="s">
-[...8 lines deleted...]
-      <c r="DC1" t="s">
+      <c r="DE1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
-      <c r="DD1" t="s">
-[...8 lines deleted...]
-      <c r="DG1" t="s">
+      <c r="DI1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
       </c>
-      <c r="DH1" t="s">
-[...8 lines deleted...]
-      <c r="DK1" t="s">
+      <c r="DM1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DL1" t="s">
-[...8 lines deleted...]
-      <c r="DO1" t="s">
+      <c r="DQ1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
-      <c r="DP1" t="s">
-[...8 lines deleted...]
-      <c r="DS1" t="s">
+      <c r="DU1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
       </c>
-      <c r="DT1" t="s">
-[...8 lines deleted...]
-      <c r="DW1" t="s">
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
       </c>
-      <c r="DX1" t="s">
-[...8 lines deleted...]
-      <c r="EA1" t="s">
+      <c r="EC1" t="s">
+        <v>193</v>
+      </c>
+      <c r="ED1" t="s">
+        <v>194</v>
+      </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
       </c>
-      <c r="EB1" t="s">
-[...8 lines deleted...]
-      <c r="EE1" t="s">
+      <c r="EG1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EH1" t="s">
+        <v>197</v>
+      </c>
+      <c r="EI1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
       </c>
-      <c r="EF1" t="s">
-[...6 lines deleted...]
-        <v>198</v>
+      <c r="EK1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EM1" t="s">
+        <v>201</v>
       </c>
     </row>
-    <row r="2" spans="1:138">
+    <row r="2" spans="1:143">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B2">
-        <v>87327280000.0</v>
+        <v>34190000000.0</v>
       </c>
       <c r="C2">
-        <v>67986000000.0</v>
+        <v>72087000000.0</v>
       </c>
       <c r="D2">
-        <v>66173000000.0</v>
+        <v>33703000000.0</v>
       </c>
       <c r="E2">
+        <v>87360000000.0</v>
+      </c>
+      <c r="F2">
+        <v>38291000000.0</v>
+      </c>
+      <c r="G2">
+        <v>68267000000.0</v>
+      </c>
+      <c r="H2">
+        <v>32188000000.0</v>
+      </c>
+      <c r="I2">
+        <v>66542000000.0</v>
+      </c>
+      <c r="J2">
         <v>69818000000.0</v>
       </c>
-      <c r="F2">
+      <c r="K2">
         <v>34174091443.0</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="L2">
+        <v>74466000000.0</v>
+      </c>
+      <c r="M2">
         <v>37204000000.0</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2">
+      <c r="N2">
+        <v>76934000000.0</v>
+      </c>
+      <c r="O2">
         <v>38467000000.0</v>
       </c>
-      <c r="K2">
-[...2 lines deleted...]
-      <c r="L2">
+      <c r="P2">
+        <v>74462000000.0</v>
+      </c>
+      <c r="Q2">
         <v>37208000000.0</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="R2">
+        <v>69865000000.0</v>
+      </c>
+      <c r="S2">
         <v>34932500000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="T2">
+        <v>61505000000.0</v>
+      </c>
+      <c r="U2">
         <v>30752500000.0</v>
       </c>
-      <c r="Q2">
-[...3 lines deleted...]
-      <c r="S2">
+      <c r="V2">
+        <v>58760246000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2">
         <v>24326000000.0</v>
       </c>
-      <c r="T2">
+      <c r="Y2">
         <v>21715000000.0</v>
       </c>
-      <c r="U2">
+      <c r="Z2">
         <v>11043000000.0</v>
       </c>
-      <c r="V2">
+      <c r="AA2">
         <v>18878000000.0</v>
       </c>
-      <c r="W2">
+      <c r="AB2">
         <v>25126000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AC2">
         <v>23768000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AD2">
         <v>23089000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AE2">
         <v>21181000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AF2">
         <v>25583000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AG2">
         <v>23584000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AH2">
         <v>24972000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AI2">
         <v>23057000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AJ2">
         <v>24612000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AK2">
         <v>22280000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AL2">
         <v>23495000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AM2">
         <v>23588000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AN2">
         <v>25367000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AO2">
         <v>22971000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AP2">
         <v>24154000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AQ2">
         <v>22803000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AR2">
         <v>25069000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AS2">
         <v>24493000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AT2">
         <v>25079000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AU2">
         <v>22979000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AV2">
         <v>23452000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AW2">
         <v>20356000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AX2">
         <v>20101000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AY2">
         <v>19237000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AZ2">
         <v>20677000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="BA2">
         <v>17804000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="BB2">
         <v>19065000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BC2">
         <v>17024000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BD2">
         <v>18525000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BE2">
         <v>17314000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BF2">
         <v>18403000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BG2">
         <v>17232000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BH2">
         <v>16838000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BI2">
         <v>14806000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BJ2">
         <v>11151000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BK2">
         <v>7909000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BL2">
         <v>-4295000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BM2">
         <v>11387000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BN2">
         <v>12532000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BO2">
         <v>11094000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BP2">
         <v>11610000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BQ2">
         <v>10367000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BR2">
         <v>11405000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BS2">
         <v>9879000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BT2">
         <v>10945000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BU2">
         <v>11897000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BV2">
         <v>13964000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BW2">
         <v>12617000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BX2">
         <v>13278000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BY2">
         <v>11586000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BZ2">
         <v>12579775560.0</v>
       </c>
-      <c r="BV2">
+      <c r="CA2">
         <v>11475424800.0</v>
       </c>
-      <c r="BW2">
+      <c r="CB2">
         <v>11810148400.0</v>
       </c>
-      <c r="BX2">
+      <c r="CC2">
         <v>10033094680.0</v>
       </c>
-      <c r="BY2">
+      <c r="CD2">
         <v>11426742600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CE2">
         <v>10643454010.0</v>
       </c>
-      <c r="CA2">
+      <c r="CF2">
         <v>19812000000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>19812000000.0</v>
       </c>
-      <c r="CD2"/>
-[...4 lines deleted...]
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2">
         <v>14080000000.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>9608880160.0</v>
       </c>
-      <c r="CL2">
+      <c r="CQ2">
         <v>10816424500.0</v>
       </c>
-      <c r="CM2">
+      <c r="CR2">
         <v>14907000000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>10799811400.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>14819000000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>10976501400.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>14988000000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>10805694330.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>17451946190.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>6290327160.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>16390640547.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>16390640547.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>12845350791.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>12845350791.0</v>
       </c>
-      <c r="DJ2"/>
-[...3 lines deleted...]
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
-      <c r="DW2">
-[...1 lines deleted...]
-      </c>
+      <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
-[...1 lines deleted...]
-      </c>
+      <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
-      <c r="EB2"/>
+      <c r="EB2">
+        <v>6568233469.0</v>
+      </c>
       <c r="EC2"/>
-      <c r="ED2"/>
+      <c r="ED2">
+        <v>6568233469.0</v>
+      </c>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
+      <c r="EI2"/>
+      <c r="EJ2"/>
+      <c r="EK2"/>
+      <c r="EL2"/>
+      <c r="EM2"/>
     </row>
-    <row r="3" spans="1:138">
+    <row r="3" spans="1:143">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B3">
-        <v>4487000000.0</v>
+        <v>1572000000.0</v>
       </c>
       <c r="C3">
-        <v>2494000000.0</v>
+        <v>2216000000.0</v>
       </c>
       <c r="D3">
-        <v>4704000000.0</v>
+        <v>1569000000.0</v>
       </c>
       <c r="E3">
-        <v>2522000000.0</v>
-[...1 lines deleted...]
-      <c r="F3">
+        <v>3408465850.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3">
+        <v>3582000000.0</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3">
+        <v>3628000000.0</v>
+      </c>
+      <c r="J3">
+        <v>3598000000.0</v>
+      </c>
+      <c r="K3">
         <v>1116647128.0</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="L3">
+        <v>3809000000.0</v>
+      </c>
+      <c r="M3">
         <v>1048500000.0</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3">
+      <c r="N3">
+        <v>3740000000.0</v>
+      </c>
+      <c r="O3">
         <v>1326000000.0</v>
       </c>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3">
+      <c r="P3">
+        <v>3572000000.0</v>
+      </c>
+      <c r="Q3">
         <v>1027500000.0</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="R3">
+        <v>3225000000.0</v>
+      </c>
+      <c r="S3">
         <v>1147000000.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="T3">
+        <v>1862000000.0</v>
+      </c>
+      <c r="U3">
         <v>931000000.0</v>
       </c>
-      <c r="Q3">
-[...3 lines deleted...]
-      <c r="S3">
+      <c r="V3">
+        <v>1905000000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3">
         <v>1296000000.0</v>
       </c>
-      <c r="T3">
+      <c r="Y3">
         <v>1242000000.0</v>
       </c>
-      <c r="U3">
+      <c r="Z3">
         <v>1270000000.0</v>
       </c>
-      <c r="V3">
+      <c r="AA3">
         <v>1335000000.0</v>
       </c>
-      <c r="W3">
+      <c r="AB3">
         <v>1365000000.0</v>
       </c>
-      <c r="X3">
+      <c r="AC3">
         <v>1339000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AD3">
         <v>1358000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AE3">
         <v>1383000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AF3">
         <v>1332000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AG3">
         <v>1139000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AH3">
         <v>1491000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AI3">
         <v>1545000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AJ3">
         <v>1366000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AK3">
         <v>1411000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AL3">
         <v>1513000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AM3">
         <v>1600000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AN3">
         <v>1494000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AO3">
         <v>1496000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AP3">
         <v>1549000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AQ3">
         <v>1417000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AR3">
         <v>1169000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AS3">
         <v>1423000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AT3">
         <v>1425000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AU3">
         <v>1397000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AV3">
         <v>1298000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AW3">
         <v>1240000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AX3">
         <v>1191000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AY3">
         <v>1168000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AZ3">
         <v>1228000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="BA3">
         <v>1153000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="BB3">
         <v>1142000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="BC3">
         <v>1051000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BD3">
         <v>1029000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BE3">
         <v>1030000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BF3">
         <v>1041000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BG3">
         <v>1034000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BH3">
         <v>1050000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BI3">
         <v>1023000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BJ3">
         <v>735000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BK3">
         <v>550000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BL3">
         <v>71000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BM3">
         <v>718000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BN3">
         <v>717000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BO3">
         <v>680000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BP3">
         <v>609000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BQ3">
         <v>682000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BR3">
         <v>703000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BS3">
         <v>679000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BT3">
         <v>733000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BU3">
         <v>733000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BV3">
         <v>728000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BW3">
         <v>707000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BX3">
         <v>753000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BY3">
         <v>641916140.0</v>
       </c>
-      <c r="BU3">
+      <c r="BZ3">
         <v>675368340.0</v>
       </c>
-      <c r="BV3">
+      <c r="CA3">
         <v>667715520.0</v>
       </c>
-      <c r="BW3">
+      <c r="CB3">
         <v>761136080.0</v>
       </c>
-      <c r="BX3">
+      <c r="CC3">
         <v>709967520.0</v>
       </c>
-      <c r="BY3">
+      <c r="CD3">
         <v>744662270.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CE3">
         <v>753234130.0</v>
       </c>
-      <c r="CA3">
+      <c r="CF3">
         <v>1295000000.0</v>
       </c>
-      <c r="CB3"/>
-      <c r="CC3">
+      <c r="CG3"/>
+      <c r="CH3">
         <v>1295000000.0</v>
       </c>
-      <c r="CD3"/>
-      <c r="CE3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>410000000.0</v>
       </c>
-      <c r="CF3"/>
-[...2 lines deleted...]
-      <c r="CI3">
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3">
         <v>1134500000.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>655308940.0</v>
       </c>
-      <c r="CL3"/>
-      <c r="CM3">
+      <c r="CQ3"/>
+      <c r="CR3">
         <v>1307000000.0</v>
       </c>
-      <c r="CN3"/>
-      <c r="CO3">
+      <c r="CS3"/>
+      <c r="CT3">
         <v>763002800.0</v>
       </c>
-      <c r="CP3"/>
-      <c r="CQ3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>1440000000.0</v>
       </c>
-      <c r="CR3"/>
-      <c r="CS3">
+      <c r="CW3"/>
+      <c r="CX3">
         <v>864801000.0</v>
       </c>
-      <c r="CT3"/>
-      <c r="CU3">
+      <c r="CY3"/>
+      <c r="CZ3">
         <v>1526000000.0</v>
       </c>
-      <c r="CV3"/>
-      <c r="CW3">
+      <c r="DA3"/>
+      <c r="DB3">
         <v>886039640.0</v>
       </c>
-      <c r="CX3"/>
-      <c r="CY3">
+      <c r="DC3"/>
+      <c r="DD3">
         <v>1177641150.0</v>
       </c>
-      <c r="CZ3"/>
-      <c r="DA3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>610641980.0</v>
       </c>
-      <c r="DB3"/>
-      <c r="DC3">
+      <c r="DG3"/>
+      <c r="DH3">
         <v>1153734246.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3">
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>1153734246.0</v>
       </c>
-      <c r="DF3"/>
-      <c r="DG3">
+      <c r="DK3"/>
+      <c r="DL3">
         <v>1312362324.0</v>
       </c>
-      <c r="DH3"/>
-      <c r="DI3">
+      <c r="DM3"/>
+      <c r="DN3">
         <v>1312362324.0</v>
       </c>
-      <c r="DJ3"/>
-[...3 lines deleted...]
-      <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
-      <c r="DW3">
-[...1 lines deleted...]
-      </c>
+      <c r="DW3"/>
       <c r="DX3"/>
-      <c r="DY3">
-[...1 lines deleted...]
-      </c>
+      <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
-      <c r="EB3"/>
+      <c r="EB3">
+        <v>888502594.0</v>
+      </c>
       <c r="EC3"/>
-      <c r="ED3"/>
+      <c r="ED3">
+        <v>888502594.0</v>
+      </c>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
+      <c r="EI3"/>
+      <c r="EJ3"/>
+      <c r="EK3"/>
+      <c r="EL3"/>
+      <c r="EM3"/>
     </row>
-    <row r="4" spans="1:138">
+    <row r="4" spans="1:143">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>495000000.0</v>
       </c>
-      <c r="R4">
+      <c r="W4">
         <v>495000000.0</v>
       </c>
-      <c r="S4">
+      <c r="X4">
         <v>495000000.0</v>
       </c>
-      <c r="T4">
+      <c r="Y4">
         <v>495000000.0</v>
       </c>
-      <c r="U4"/>
-[...3 lines deleted...]
-      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
@@ -24603,804 +25099,839 @@
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
+      <c r="EI4"/>
+      <c r="EJ4"/>
+      <c r="EK4"/>
+      <c r="EL4"/>
+      <c r="EM4"/>
     </row>
-    <row r="5" spans="1:138">
+    <row r="5" spans="1:143">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B5">
-        <v>-22934973000.0</v>
+        <v>-90000000.0</v>
       </c>
       <c r="C5">
-        <v>-507000000.0</v>
+        <v>1390000000.0</v>
       </c>
       <c r="D5">
-        <v>-2355000000.0</v>
+        <v>688000000.0</v>
       </c>
       <c r="E5">
-        <v>7910000000.0</v>
+        <v>-20680000000.0</v>
       </c>
       <c r="F5">
+        <v>-5372000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1551000000.0</v>
+      </c>
+      <c r="H5">
+        <v>-55000000.0</v>
+      </c>
+      <c r="I5">
+        <v>-2381000000.0</v>
+      </c>
+      <c r="J5">
+        <v>7816000000.0</v>
+      </c>
+      <c r="K5">
         <v>4474794841.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="L5">
+        <v>9206000000.0</v>
+      </c>
+      <c r="M5">
         <v>4638000000.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="N5">
+        <v>13778000000.0</v>
+      </c>
+      <c r="O5">
         <v>6844500000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="P5">
+        <v>9957000000.0</v>
+      </c>
+      <c r="Q5">
         <v>4992500000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="R5">
+        <v>11127000000.0</v>
+      </c>
+      <c r="S5">
         <v>5530000000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="T5">
+        <v>8344000000.0</v>
+      </c>
+      <c r="U5">
         <v>4172000000.0</v>
       </c>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5">
+      <c r="V5">
+        <v>7634000000.0</v>
+      </c>
+      <c r="W5">
         <v>3817000000.0</v>
       </c>
-      <c r="S5">
+      <c r="X5">
         <v>1949000000.0</v>
       </c>
-      <c r="T5">
+      <c r="Y5">
         <v>1912000000.0</v>
       </c>
-      <c r="U5">
+      <c r="Z5">
         <v>-993000000.0</v>
       </c>
-      <c r="V5">
+      <c r="AA5">
         <v>-670000000.0</v>
       </c>
-      <c r="W5">
+      <c r="AB5">
         <v>1968000000.0</v>
       </c>
-      <c r="X5">
+      <c r="AC5">
         <v>564000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AD5">
         <v>1706000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AE5">
         <v>1322000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AF5">
         <v>1441000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AG5">
         <v>1077000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AH5">
         <v>1413000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AI5">
         <v>1523000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AJ5">
         <v>1861000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AK5">
         <v>1679000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AL5">
         <v>2612000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AM5">
         <v>1490000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AN5">
         <v>1444000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AO5">
         <v>1309000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AP5">
         <v>1086000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AQ5">
         <v>1302000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AR5">
         <v>720000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AS5">
         <v>336000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AT5">
         <v>2015000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AU5">
         <v>847000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AV5">
         <v>-673000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AW5">
         <v>1526000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AX5">
         <v>1004000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AY5">
         <v>1221000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AZ5">
         <v>1202000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="BA5">
         <v>817000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="BB5">
         <v>1008000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BC5">
         <v>694000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BD5">
         <v>1440000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BE5">
         <v>862000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BF5">
         <v>1085000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BG5">
         <v>855000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BH5">
         <v>112000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BI5">
         <v>885000000.0</v>
       </c>
-      <c r="BE5">
-[...2 lines deleted...]
-      <c r="BF5">
+      <c r="BJ5">
+        <v>1821000000.0</v>
+      </c>
+      <c r="BK5">
         <v>295000000.0</v>
       </c>
-      <c r="BG5">
-[...8 lines deleted...]
-      <c r="BJ5">
+      <c r="BL5">
+        <v>-255000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>797000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>971000000.0</v>
+      </c>
+      <c r="BO5">
         <v>409000000.0</v>
       </c>
-      <c r="BK5">
-[...5 lines deleted...]
-      <c r="BM5">
+      <c r="BP5">
+        <v>-81000000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>497000000.0</v>
+      </c>
+      <c r="BR5">
         <v>290000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BS5">
         <v>-148000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BT5">
         <v>431000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BU5">
         <v>839000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BV5">
         <v>1187000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BW5">
         <v>842000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BX5">
         <v>1113000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BY5">
         <v>1022000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BZ5">
         <v>958923460.0</v>
       </c>
-      <c r="BV5">
+      <c r="CA5">
         <v>625047600.0</v>
       </c>
-      <c r="BW5">
+      <c r="CB5">
         <v>65493360.0</v>
       </c>
-      <c r="BX5">
+      <c r="CC5">
         <v>684737240.0</v>
       </c>
-      <c r="BY5">
+      <c r="CD5">
         <v>669123000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CE5">
         <v>329178990.0</v>
       </c>
-      <c r="CA5">
+      <c r="CF5">
         <v>-33178575180.0</v>
       </c>
-      <c r="CB5"/>
-      <c r="CC5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>10317575800.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>-34904203000.0</v>
       </c>
-      <c r="CF5"/>
-[...2 lines deleted...]
-      <c r="CI5">
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5">
         <v>-37979711150.0</v>
       </c>
-      <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>1093340380.0</v>
       </c>
-      <c r="CL5">
+      <c r="CQ5">
         <v>-1334434500.0</v>
       </c>
-      <c r="CM5">
+      <c r="CR5">
         <v>-48199091620.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>519405600.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>-43750326500.0</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>263558400.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-47575535440.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>237257060.0</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-38134940460.0</v>
       </c>
-      <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>81425370.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-34464916044.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>10825087279.0</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-37747784529.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>11227251594.0</v>
       </c>
-      <c r="DJ5"/>
-[...3 lines deleted...]
-      <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
-      <c r="DW5">
-[...1 lines deleted...]
-      </c>
+      <c r="DW5"/>
       <c r="DX5"/>
-      <c r="DY5">
-[...1 lines deleted...]
-      </c>
+      <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
-      <c r="EB5"/>
+      <c r="EB5">
+        <v>-21656324472.0</v>
+      </c>
       <c r="EC5"/>
-      <c r="ED5"/>
+      <c r="ED5">
+        <v>5976902021.0</v>
+      </c>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
+      <c r="EI5"/>
+      <c r="EJ5"/>
+      <c r="EK5"/>
+      <c r="EL5"/>
+      <c r="EM5"/>
     </row>
-    <row r="6" spans="1:138">
+    <row r="6" spans="1:143">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B6">
-        <v>-18447973000.0</v>
+        <v>1482000000.0</v>
       </c>
       <c r="C6">
-        <v>1987000000.0</v>
+        <v>3606000000.0</v>
       </c>
       <c r="D6">
-        <v>2349000000.0</v>
+        <v>2257000000.0</v>
       </c>
       <c r="E6">
-        <v>10432000000.0</v>
+        <v>-17271534150.0</v>
       </c>
       <c r="F6">
+        <v>-3653000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2031000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1824000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1247000000.0</v>
+      </c>
+      <c r="J6">
+        <v>11414000000.0</v>
+      </c>
+      <c r="K6">
         <v>5591441969.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="L6">
+        <v>13015000000.0</v>
+      </c>
+      <c r="M6">
         <v>5686500000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="N6">
+        <v>17518000000.0</v>
+      </c>
+      <c r="O6">
         <v>8170500000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="P6">
+        <v>13529000000.0</v>
+      </c>
+      <c r="Q6">
         <v>6020000000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="R6">
+        <v>14352000000.0</v>
+      </c>
+      <c r="S6">
         <v>6677000000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="T6">
+        <v>10206000000.0</v>
+      </c>
+      <c r="U6">
         <v>5103000000.0</v>
       </c>
-      <c r="Q6">
-[...3 lines deleted...]
-      <c r="S6">
+      <c r="V6">
+        <v>9539000000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6">
         <v>3245000000.0</v>
       </c>
-      <c r="T6">
+      <c r="Y6">
         <v>3154000000.0</v>
       </c>
-      <c r="U6">
+      <c r="Z6">
         <v>277000000.0</v>
       </c>
-      <c r="V6">
+      <c r="AA6">
         <v>665000000.0</v>
       </c>
-      <c r="W6">
+      <c r="AB6">
         <v>3333000000.0</v>
       </c>
-      <c r="X6">
+      <c r="AC6">
         <v>1903000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AD6">
         <v>3064000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AE6">
         <v>2705000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AF6">
         <v>2773000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AG6">
         <v>2216000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AH6">
         <v>2904000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AI6">
         <v>3068000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AJ6">
         <v>3227000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AK6">
         <v>3090000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AL6">
         <v>4125000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AM6">
         <v>3090000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AN6">
         <v>2938000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AO6">
         <v>2805000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AP6">
         <v>2635000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AQ6">
         <v>2719000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AR6">
         <v>1889000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AS6">
         <v>1759000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AT6">
         <v>3440000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AU6">
         <v>2244000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AV6">
         <v>625000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AW6">
         <v>2766000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AX6">
         <v>2195000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AY6">
         <v>2389000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AZ6">
         <v>2430000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="BA6">
         <v>1970000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="BB6">
         <v>2150000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BC6">
         <v>1745000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BD6">
         <v>2469000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BE6">
         <v>1892000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BF6">
         <v>2126000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BG6">
         <v>1889000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BH6">
         <v>1162000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BI6">
         <v>1908000000.0</v>
       </c>
-      <c r="BE6">
-[...2 lines deleted...]
-      <c r="BF6">
+      <c r="BJ6">
+        <v>2556000000.0</v>
+      </c>
+      <c r="BK6">
         <v>845000000.0</v>
       </c>
-      <c r="BG6">
-[...8 lines deleted...]
-      <c r="BJ6">
+      <c r="BL6">
+        <v>-184000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>1515000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>1688000000.0</v>
+      </c>
+      <c r="BO6">
         <v>1089000000.0</v>
       </c>
-      <c r="BK6">
-[...5 lines deleted...]
-      <c r="BM6">
+      <c r="BP6">
+        <v>528000000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>1179000000.0</v>
+      </c>
+      <c r="BR6">
         <v>993000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BS6">
         <v>531000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BT6">
         <v>1164000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BU6">
         <v>1572000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BV6">
         <v>1915000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BW6">
         <v>1549000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BX6">
         <v>1866000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BY6">
         <v>1663916140.0</v>
       </c>
-      <c r="BU6">
+      <c r="BZ6">
         <v>1634291800.0</v>
       </c>
-      <c r="BV6">
+      <c r="CA6">
         <v>1292763120.0</v>
       </c>
-      <c r="BW6">
+      <c r="CB6">
         <v>826629440.0</v>
       </c>
-      <c r="BX6">
+      <c r="CC6">
         <v>1394704760.0</v>
       </c>
-      <c r="BY6">
+      <c r="CD6">
         <v>1413785270.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CE6">
         <v>1082413120.0</v>
       </c>
-      <c r="CA6">
+      <c r="CF6">
         <v>-31883575180.0</v>
       </c>
-      <c r="CB6">
+      <c r="CG6">
         <v>11623360960.0</v>
       </c>
-      <c r="CC6">
+      <c r="CH6">
         <v>11612575800.0</v>
       </c>
-      <c r="CD6">
+      <c r="CI6">
         <v>11631621540.0</v>
       </c>
-      <c r="CE6">
+      <c r="CJ6">
         <v>-34494203000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CK6">
         <v>11620401000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CL6">
         <v>11609754240.0</v>
       </c>
-      <c r="CH6">
+      <c r="CM6">
         <v>11607549660.0</v>
       </c>
-      <c r="CI6">
+      <c r="CN6">
         <v>-36845211150.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CO6">
         <v>12272402100.0</v>
       </c>
-      <c r="CK6">
+      <c r="CP6">
         <v>1748649320.0</v>
       </c>
-      <c r="CL6">
+      <c r="CQ6">
         <v>1004944500.0</v>
       </c>
-      <c r="CM6">
+      <c r="CR6">
         <v>-46892091620.0</v>
       </c>
-      <c r="CN6">
+      <c r="CS6">
         <v>16665345620.0</v>
       </c>
-      <c r="CO6">
+      <c r="CT6">
         <v>1282408400.0</v>
       </c>
-      <c r="CP6">
+      <c r="CU6">
         <v>14153092800.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CV6">
         <v>-42310326500.0</v>
       </c>
-      <c r="CR6">
+      <c r="CW6">
         <v>15056053200.0</v>
       </c>
-      <c r="CS6">
+      <c r="CX6">
         <v>1128359400.0</v>
       </c>
-      <c r="CT6">
+      <c r="CY6">
         <v>14732844300.0</v>
       </c>
-      <c r="CU6">
+      <c r="CZ6">
         <v>-46049535440.0</v>
       </c>
-      <c r="CV6">
+      <c r="DA6">
         <v>15608230880.0</v>
       </c>
-      <c r="CW6">
+      <c r="DB6">
         <v>1123296700.0</v>
       </c>
-      <c r="CX6">
+      <c r="DC6">
         <v>15783435500.0</v>
       </c>
-      <c r="CY6">
+      <c r="DD6">
         <v>-36957299310.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DE6">
         <v>10784713680.0</v>
       </c>
-      <c r="DA6">
+      <c r="DF6">
         <v>692067350.0</v>
       </c>
-      <c r="DB6">
+      <c r="DG6">
         <v>12422993302.0</v>
       </c>
-      <c r="DC6">
+      <c r="DH6">
         <v>-33311181798.0</v>
       </c>
-      <c r="DD6">
+      <c r="DI6">
         <v>12012950488.0</v>
       </c>
-      <c r="DE6">
+      <c r="DJ6">
         <v>11978821525.0</v>
       </c>
-      <c r="DF6">
+      <c r="DK6">
         <v>11908697856.0</v>
       </c>
-      <c r="DG6">
+      <c r="DL6">
         <v>-36435422205.0</v>
       </c>
-      <c r="DH6">
+      <c r="DM6">
         <v>12739776504.0</v>
       </c>
-      <c r="DI6">
+      <c r="DN6">
         <v>12539613918.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DO6">
         <v>12177428406.0</v>
       </c>
-      <c r="DK6">
+      <c r="DP6">
         <v>-31427382650.0</v>
       </c>
-      <c r="DL6">
+      <c r="DQ6">
         <v>10210113470.0</v>
       </c>
-      <c r="DM6">
+      <c r="DR6">
         <v>10229745852.0</v>
       </c>
-      <c r="DN6">
+      <c r="DS6">
         <v>10146754419.0</v>
       </c>
-      <c r="DO6">
+      <c r="DT6">
         <v>-28045530483.0</v>
       </c>
-      <c r="DP6">
+      <c r="DU6">
         <v>9835875920.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DV6">
         <v>9658349728.0</v>
       </c>
-      <c r="DR6">
+      <c r="DW6">
         <v>9705107712.0</v>
       </c>
-      <c r="DS6">
+      <c r="DX6">
         <v>-25107794430.0</v>
       </c>
-      <c r="DT6">
+      <c r="DY6">
         <v>8711649480.0</v>
       </c>
-      <c r="DU6">
+      <c r="DZ6">
         <v>8988112415.0</v>
       </c>
-      <c r="DV6">
+      <c r="EA6">
         <v>9311710720.0</v>
       </c>
-      <c r="DW6">
+      <c r="EB6">
         <v>-20767821878.0</v>
       </c>
-      <c r="DX6">
+      <c r="EC6">
         <v>6766726500.0</v>
       </c>
-      <c r="DY6">
+      <c r="ED6">
         <v>6865404615.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EE6">
         <v>6624553680.0</v>
       </c>
-      <c r="EA6">
+      <c r="EF6">
         <v>11678869917.0</v>
       </c>
-      <c r="EB6">
+      <c r="EG6">
         <v>7294084941.0</v>
       </c>
-      <c r="EC6">
+      <c r="EH6">
         <v>7550999599.0</v>
       </c>
-      <c r="ED6">
+      <c r="EI6">
         <v>8145431580.0</v>
       </c>
-      <c r="EE6">
+      <c r="EJ6">
         <v>-28306012784.0</v>
       </c>
-      <c r="EF6">
+      <c r="EK6">
         <v>9989220045.0</v>
       </c>
-      <c r="EG6">
+      <c r="EL6">
         <v>10880637784.0</v>
       </c>
-      <c r="EH6">
+      <c r="EM6">
         <v>10213582124.0</v>
       </c>
     </row>
-    <row r="7" spans="1:138">
+    <row r="7" spans="1:143">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -25495,54 +26026,59 @@
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
+      <c r="EI7"/>
+      <c r="EJ7"/>
+      <c r="EK7"/>
+      <c r="EL7"/>
+      <c r="EM7"/>
     </row>
-    <row r="8" spans="1:138">
+    <row r="8" spans="1:143">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25637,1544 +26173,1617 @@
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
+      <c r="EI8"/>
+      <c r="EJ8"/>
+      <c r="EK8"/>
+      <c r="EL8"/>
+      <c r="EM8"/>
     </row>
-    <row r="9" spans="1:138">
+    <row r="9" spans="1:143">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B9">
-        <v>-8394000000.0</v>
+        <v>3421000000.0</v>
       </c>
       <c r="C9">
-        <v>6275000000.0</v>
+        <v>9527000000.0</v>
       </c>
       <c r="D9">
-        <v>5688000000.0</v>
+        <v>4429000000.0</v>
       </c>
       <c r="E9">
+        <v>-8113000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1085000000.0</v>
+      </c>
+      <c r="G9">
+        <v>5994000000.0</v>
+      </c>
+      <c r="H9">
+        <v>3625000000.0</v>
+      </c>
+      <c r="I9">
+        <v>5319000000.0</v>
+      </c>
+      <c r="J9">
         <v>15199000000.0</v>
       </c>
-      <c r="F9">
+      <c r="K9">
         <v>8387456037.0</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="L9">
+        <v>16710000000.0</v>
+      </c>
+      <c r="M9">
         <v>8384000000.0</v>
       </c>
-      <c r="I9">
-[...2 lines deleted...]
-      <c r="J9">
+      <c r="N9">
+        <v>21434000000.0</v>
+      </c>
+      <c r="O9">
         <v>10717000000.0</v>
       </c>
-      <c r="K9">
-[...2 lines deleted...]
-      <c r="L9">
+      <c r="P9">
+        <v>17131000000.0</v>
+      </c>
+      <c r="Q9">
         <v>8588500000.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9">
+      <c r="R9">
+        <v>18134000000.0</v>
+      </c>
+      <c r="S9">
         <v>9067000000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="T9">
+        <v>15304000000.0</v>
+      </c>
+      <c r="U9">
         <v>7652000000.0</v>
       </c>
-      <c r="Q9">
-[...3 lines deleted...]
-      <c r="S9">
+      <c r="V9">
+        <v>14421714000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9">
         <v>4262000000.0</v>
       </c>
-      <c r="T9">
+      <c r="Y9">
         <v>4099000000.0</v>
       </c>
-      <c r="U9">
+      <c r="Z9">
         <v>664000000.0</v>
       </c>
-      <c r="V9">
+      <c r="AA9">
         <v>1689000000.0</v>
       </c>
-      <c r="W9">
+      <c r="AB9">
         <v>4517000000.0</v>
       </c>
-      <c r="X9">
+      <c r="AC9">
         <v>3554000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AD9">
         <v>3652000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AE9">
         <v>3300000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AF9">
         <v>3891000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AG9">
         <v>4010000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AH9">
         <v>4021000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AI9">
         <v>3970000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AJ9">
         <v>4264000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AK9">
         <v>4134000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AL9">
         <v>4430000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AM9">
         <v>4131000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AN9">
         <v>4352000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AO9">
         <v>3865000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AP9">
         <v>3739000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AQ9">
         <v>3767000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AR9">
         <v>2434000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AS9">
         <v>2975000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AT9">
         <v>4149000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AU9">
         <v>3417000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AV9">
         <v>3632000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AW9">
         <v>3197000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AX9">
         <v>3227000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AY9">
         <v>2888000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AZ9">
         <v>3324000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="BA9">
         <v>2929000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="BB9">
         <v>3260000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BC9">
         <v>2733000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BD9">
         <v>3250000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BE9">
         <v>3123000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BF9">
         <v>3121000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BG9">
         <v>2989000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BH9">
         <v>2806000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BI9">
         <v>2746000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BJ9">
         <v>2002000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BK9">
         <v>1301000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BL9">
         <v>-1066000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BM9">
         <v>2092000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BN9">
         <v>2304000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BO9">
         <v>1832000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BP9">
         <v>1991000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BQ9">
         <v>1682000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BR9">
         <v>1779000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BS9">
         <v>1389000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BT9">
         <v>2147000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BU9">
         <v>2399000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BV9">
         <v>3003000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BW9">
         <v>2408000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BX9">
         <v>2538000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BY9">
         <v>2272000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BZ9">
         <v>2598254090.0</v>
       </c>
-      <c r="BV9">
+      <c r="CA9">
         <v>2196275040.0</v>
       </c>
-      <c r="BW9">
+      <c r="CB9">
         <v>2087881280.0</v>
       </c>
-      <c r="BX9">
+      <c r="CC9">
         <v>1763454480.0</v>
       </c>
-      <c r="BY9">
+      <c r="CD9">
         <v>2191280000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CE9">
         <v>1906598110.0</v>
       </c>
-      <c r="CA9">
+      <c r="CF9">
         <v>10701424820.0</v>
       </c>
-      <c r="CB9">
+      <c r="CG9">
         <v>11623360960.0</v>
       </c>
-      <c r="CC9">
+      <c r="CH9">
         <v>11612575800.0</v>
       </c>
-      <c r="CD9">
+      <c r="CI9">
         <v>11631621540.0</v>
       </c>
-      <c r="CE9">
+      <c r="CJ9">
         <v>11626797000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CK9">
         <v>11620401000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CL9">
         <v>11609754240.0</v>
       </c>
-      <c r="CH9">
+      <c r="CM9">
         <v>11607549660.0</v>
       </c>
-      <c r="CI9">
+      <c r="CN9">
         <v>10309788850.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CO9">
         <v>12272402100.0</v>
       </c>
-      <c r="CK9">
+      <c r="CP9">
         <v>3441675600.0</v>
       </c>
-      <c r="CL9">
+      <c r="CQ9">
         <v>1463484750.0</v>
       </c>
-      <c r="CM9">
+      <c r="CR9">
         <v>10305908380.0</v>
       </c>
-      <c r="CN9">
+      <c r="CS9">
         <v>16665345620.0</v>
       </c>
-      <c r="CO9">
+      <c r="CT9">
         <v>3342918600.0</v>
       </c>
-      <c r="CP9">
+      <c r="CU9">
         <v>14153092800.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CV9">
         <v>12629673500.0</v>
       </c>
-      <c r="CR9">
+      <c r="CW9">
         <v>15056053200.0</v>
       </c>
-      <c r="CS9">
+      <c r="CX9">
         <v>5042907600.0</v>
       </c>
-      <c r="CT9">
+      <c r="CY9">
         <v>14732844300.0</v>
       </c>
-      <c r="CU9">
+      <c r="CZ9">
         <v>7853464560.0</v>
       </c>
-      <c r="CV9">
+      <c r="DA9">
         <v>15608230880.0</v>
       </c>
-      <c r="CW9">
+      <c r="DB9">
         <v>5002344650.0</v>
       </c>
-      <c r="CX9">
+      <c r="DC9">
         <v>15783435500.0</v>
       </c>
-      <c r="CY9">
+      <c r="DD9">
         <v>13636549590.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DE9">
         <v>10784713680.0</v>
       </c>
-      <c r="DA9">
+      <c r="DF9">
         <v>6111152710.0</v>
       </c>
-      <c r="DB9">
+      <c r="DG9">
         <v>12422993302.0</v>
       </c>
-      <c r="DC9">
+      <c r="DH9">
         <v>14148896994.0</v>
       </c>
-      <c r="DD9">
+      <c r="DI9">
         <v>12012950488.0</v>
       </c>
-      <c r="DE9">
+      <c r="DJ9">
         <v>11978821525.0</v>
       </c>
-      <c r="DF9">
+      <c r="DK9">
         <v>11908697856.0</v>
       </c>
-      <c r="DG9">
+      <c r="DL9">
         <v>10398440052.0</v>
       </c>
-      <c r="DH9">
+      <c r="DM9">
         <v>12739776504.0</v>
       </c>
-      <c r="DI9">
+      <c r="DN9">
         <v>12539613918.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DO9">
         <v>12177428406.0</v>
       </c>
-      <c r="DK9">
+      <c r="DP9">
         <v>10341005300.0</v>
       </c>
-      <c r="DL9">
+      <c r="DQ9">
         <v>10210113470.0</v>
       </c>
-      <c r="DM9">
+      <c r="DR9">
         <v>10229745852.0</v>
       </c>
-      <c r="DN9">
+      <c r="DS9">
         <v>10146754419.0</v>
       </c>
-      <c r="DO9">
+      <c r="DT9">
         <v>10565941833.0</v>
       </c>
-      <c r="DP9">
+      <c r="DU9">
         <v>9835875920.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DV9">
         <v>9658349728.0</v>
       </c>
-      <c r="DR9">
+      <c r="DW9">
         <v>9705107712.0</v>
       </c>
-      <c r="DS9">
+      <c r="DX9">
         <v>8967343314.0</v>
       </c>
-      <c r="DT9">
+      <c r="DY9">
         <v>8711649480.0</v>
       </c>
-      <c r="DU9">
+      <c r="DZ9">
         <v>8988112415.0</v>
       </c>
-      <c r="DV9">
+      <c r="EA9">
         <v>9311710720.0</v>
       </c>
-      <c r="DW9">
+      <c r="EB9">
         <v>9565929129.0</v>
       </c>
-      <c r="DX9">
+      <c r="EC9">
         <v>6766726500.0</v>
       </c>
-      <c r="DY9">
+      <c r="ED9">
         <v>6865404615.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EE9">
         <v>6624553680.0</v>
       </c>
-      <c r="EA9">
+      <c r="EF9">
         <v>11678869917.0</v>
       </c>
-      <c r="EB9">
+      <c r="EG9">
         <v>7294084941.0</v>
       </c>
-      <c r="EC9">
+      <c r="EH9">
         <v>7550999599.0</v>
       </c>
-      <c r="ED9">
+      <c r="EI9">
         <v>8145431580.0</v>
       </c>
-      <c r="EE9">
+      <c r="EJ9">
         <v>6811967477.0</v>
       </c>
-      <c r="EF9">
+      <c r="EK9">
         <v>9989220045.0</v>
       </c>
-      <c r="EG9">
+      <c r="EL9">
         <v>10880637784.0</v>
       </c>
-      <c r="EH9">
+      <c r="EM9">
         <v>10213582124.0</v>
       </c>
     </row>
-    <row r="10" spans="1:138">
+    <row r="10" spans="1:143">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B10">
-        <v>-23625714000.0</v>
+        <v>-532000000.0</v>
       </c>
       <c r="C10">
-        <v>-2979286000.0</v>
+        <v>1038000000.0</v>
       </c>
       <c r="D10">
+        <v>538000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-23735000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-5695000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2870000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-413000000.0</v>
+      </c>
+      <c r="I10">
         <v>-2957000000.0</v>
       </c>
-      <c r="E10">
+      <c r="J10">
         <v>6989000000.0</v>
       </c>
-      <c r="F10">
+      <c r="K10">
         <v>4413247362.0</v>
       </c>
-      <c r="G10">
+      <c r="L10">
         <v>8808000000.0</v>
       </c>
-      <c r="H10">
+      <c r="M10">
         <v>4404000000.0</v>
       </c>
-      <c r="I10">
+      <c r="N10">
         <v>13610000000.0</v>
       </c>
-      <c r="J10">
+      <c r="O10">
         <v>6805000000.0</v>
       </c>
-      <c r="K10">
-[...2 lines deleted...]
-      <c r="L10">
+      <c r="P10">
+        <v>9563000000.0</v>
+      </c>
+      <c r="Q10">
         <v>4781500000.0</v>
       </c>
-      <c r="M10">
-[...2 lines deleted...]
-      <c r="N10">
+      <c r="R10">
+        <v>9945000000.0</v>
+      </c>
+      <c r="S10">
         <v>4972500000.0</v>
       </c>
-      <c r="O10">
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="T10">
+        <v>7600000000.0</v>
+      </c>
+      <c r="U10">
         <v>3800000000.0</v>
       </c>
-      <c r="Q10">
-[...3 lines deleted...]
-      <c r="S10">
+      <c r="V10">
+        <v>7529000000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10">
         <v>1768000000.0</v>
       </c>
-      <c r="T10">
-[...2 lines deleted...]
-      <c r="U10">
+      <c r="Y10">
+        <v>1640000000.0</v>
+      </c>
+      <c r="Z10">
         <v>-1183000000.0</v>
       </c>
-      <c r="V10">
+      <c r="AA10">
         <v>-869000000.0</v>
       </c>
-      <c r="W10">
+      <c r="AB10">
         <v>1930000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AC10">
         <v>261000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AD10">
         <v>1110000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AE10">
         <v>720000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AF10">
         <v>1081000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AG10">
         <v>791000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AH10">
         <v>1149000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AI10">
         <v>1247000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AJ10">
         <v>1345000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AK10">
         <v>1440000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AL10">
         <v>2307000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AM10">
         <v>1069000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AN10">
         <v>929000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AO10">
         <v>813000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AP10">
         <v>569000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AQ10">
         <v>795000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AR10">
         <v>-388000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AS10">
         <v>-260000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AT10">
         <v>721000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AU10">
         <v>186000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AV10">
         <v>529000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AW10">
         <v>415000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AX10">
         <v>455000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AY10">
         <v>-446000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AZ10">
         <v>-74000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="BA10">
         <v>367000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="BB10">
         <v>555000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BC10">
         <v>160000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BD10">
         <v>503000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BE10">
         <v>481000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BF10">
         <v>532000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BG10">
         <v>520000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BH10">
         <v>389000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BI10">
         <v>282000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BJ10">
         <v>1361000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BK10">
         <v>153000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BL10">
         <v>-260000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BM10">
         <v>435000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BN10">
         <v>374000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BO10">
         <v>157000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BP10">
         <v>-119000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BQ10">
         <v>128000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BR10">
         <v>-16000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BS10">
         <v>-360000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BT10">
         <v>-79000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BU10">
         <v>675000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BV10">
         <v>955000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BW10">
         <v>636000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BX10">
         <v>702000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BY10">
         <v>622000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BZ10">
         <v>874703680.0</v>
       </c>
-      <c r="BV10">
+      <c r="CA10">
         <v>574145520.0</v>
       </c>
-      <c r="BW10">
+      <c r="CB10">
         <v>541007840.0</v>
       </c>
-      <c r="BX10">
+      <c r="CC10">
         <v>327003400.0</v>
       </c>
-      <c r="BY10">
+      <c r="CD10">
         <v>543124400.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CE10">
         <v>231827810.0</v>
       </c>
-      <c r="CA10">
+      <c r="CF10">
         <v>1132000000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>1132000000.0</v>
       </c>
-      <c r="CD10"/>
-[...4 lines deleted...]
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>-649000000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-270293210.0</v>
       </c>
-      <c r="CL10">
+      <c r="CQ10">
         <v>-1334434500.0</v>
       </c>
-      <c r="CM10">
+      <c r="CR10">
         <v>-2408500000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>-142937200.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>-248500000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>348273600.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>525000000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="DA10"/>
+      <c r="DB10">
         <v>218360480.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>435776915.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>191248200.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>573115419.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>573115419.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>925408166.0</v>
       </c>
-      <c r="DH10"/>
-      <c r="DI10">
+      <c r="DM10"/>
+      <c r="DN10">
         <v>925408166.0</v>
       </c>
-      <c r="DJ10"/>
-[...3 lines deleted...]
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10">
-[...1 lines deleted...]
-      </c>
+      <c r="DW10"/>
       <c r="DX10"/>
-      <c r="DY10">
-[...1 lines deleted...]
-      </c>
+      <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
-      <c r="EB10"/>
+      <c r="EB10">
+        <v>-376453010.0</v>
+      </c>
       <c r="EC10"/>
-      <c r="ED10"/>
+      <c r="ED10">
+        <v>-376453010.0</v>
+      </c>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
+      <c r="EI10"/>
+      <c r="EJ10"/>
+      <c r="EK10"/>
+      <c r="EL10"/>
+      <c r="EM10"/>
     </row>
-    <row r="11" spans="1:138">
+    <row r="11" spans="1:143">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B11">
-        <v>-3657630000.0</v>
+        <v>-79000000.0</v>
       </c>
       <c r="C11">
-        <v>-723286000.0</v>
+        <v>368000000.0</v>
       </c>
       <c r="D11">
+        <v>161000000.0</v>
+      </c>
+      <c r="E11">
+        <v>-3659000000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
+        <v>-614000000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>-2830000000.0</v>
       </c>
-      <c r="E11">
+      <c r="J11">
         <v>1342000000.0</v>
       </c>
-      <c r="F11">
+      <c r="K11">
         <v>1013481828.0</v>
       </c>
-      <c r="G11">
+      <c r="L11">
         <v>1101000000.0</v>
       </c>
-      <c r="H11">
+      <c r="M11">
         <v>550500000.0</v>
       </c>
-      <c r="I11">
+      <c r="N11">
         <v>2692000000.0</v>
       </c>
-      <c r="J11">
+      <c r="O11">
         <v>1346000000.0</v>
       </c>
-      <c r="K11">
-[...2 lines deleted...]
-      <c r="L11">
+      <c r="P11">
+        <v>744000000.0</v>
+      </c>
+      <c r="Q11">
         <v>372000000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="R11">
+        <v>1985000000.0</v>
+      </c>
+      <c r="S11">
         <v>992500000.0</v>
       </c>
-      <c r="O11">
+      <c r="T11">
         <v>182000000.0</v>
       </c>
-      <c r="P11">
+      <c r="U11">
         <v>91000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="V11">
         <v>1729000000.0</v>
       </c>
-      <c r="R11">
+      <c r="W11">
         <v>864500000.0</v>
       </c>
-      <c r="S11">
+      <c r="X11">
         <v>207000000.0</v>
       </c>
-      <c r="T11">
+      <c r="Y11">
         <v>435000000.0</v>
       </c>
-      <c r="U11">
+      <c r="Z11">
         <v>-135000000.0</v>
       </c>
-      <c r="V11">
+      <c r="AA11">
         <v>825000000.0</v>
       </c>
-      <c r="W11">
+      <c r="AB11">
         <v>352000000.0</v>
       </c>
-      <c r="X11">
+      <c r="AC11">
         <v>440000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AD11">
         <v>317000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AE11">
         <v>212000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AF11">
         <v>-90000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AG11">
         <v>277000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AH11">
         <v>395000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AI11">
         <v>226000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AJ11">
         <v>541000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AK11">
         <v>530000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AL11">
         <v>1152000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AM11">
         <v>428000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AN11">
         <v>520000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AO11">
         <v>207000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AP11">
         <v>248000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AQ11">
         <v>317000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AR11">
         <v>-355000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AS11">
         <v>39000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AT11">
         <v>388000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AU11">
         <v>94000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AV11">
         <v>109000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AW11">
         <v>227000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AX11">
         <v>258000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AY11">
         <v>-127000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AZ11">
         <v>-1370000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="BA11">
         <v>178000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="BB11">
         <v>120000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BC11">
         <v>129000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BD11">
         <v>115000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BE11">
         <v>195000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BF11">
         <v>174000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BG11">
         <v>141000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BH11">
         <v>124000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BI11">
         <v>170000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BJ11">
         <v>124000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BK11">
         <v>116000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BL11">
         <v>-200000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BM11">
         <v>245000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BN11">
         <v>261000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BO11">
         <v>178000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BP11">
         <v>164000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BQ11">
         <v>103000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BR11">
         <v>163000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BS11">
         <v>51000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BT11">
         <v>-259000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BU11">
         <v>207000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BV11">
         <v>309000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BW11">
         <v>209000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BX11">
         <v>105000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BY11">
         <v>168000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BZ11">
         <v>248226720.0</v>
       </c>
-      <c r="BV11">
+      <c r="CA11">
         <v>197619840.0</v>
       </c>
-      <c r="BW11">
+      <c r="CB11">
         <v>70805280.0</v>
       </c>
-      <c r="BX11">
+      <c r="CC11">
         <v>126861560.0</v>
       </c>
-      <c r="BY11">
+      <c r="CD11">
         <v>212084600.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CE11">
         <v>80850980.0</v>
       </c>
-      <c r="CA11">
+      <c r="CF11">
         <v>-237153960.0</v>
       </c>
-      <c r="CB11">
+      <c r="CG11">
         <v>-354918130.0</v>
       </c>
-      <c r="CC11">
+      <c r="CH11">
         <v>-354323970.0</v>
       </c>
-      <c r="CD11">
+      <c r="CI11">
         <v>-354857800.0</v>
       </c>
-      <c r="CE11">
+      <c r="CJ11">
         <v>396617780.0</v>
       </c>
-      <c r="CF11">
+      <c r="CK11">
         <v>396460740.0</v>
       </c>
-      <c r="CG11">
+      <c r="CL11">
         <v>395982720.0</v>
       </c>
-      <c r="CH11">
+      <c r="CM11">
         <v>396090080.0</v>
       </c>
-      <c r="CI11">
+      <c r="CN11">
         <v>602072950.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CO11">
         <v>600495000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CP11">
         <v>83434560.0</v>
       </c>
-      <c r="CL11">
+      <c r="CQ11">
         <v>42101500.0</v>
       </c>
-      <c r="CM11">
+      <c r="CR11">
         <v>1565211020.0</v>
       </c>
-      <c r="CN11">
+      <c r="CS11">
         <v>1817724700.0</v>
       </c>
-      <c r="CO11">
+      <c r="CT11">
         <v>137904200.0</v>
       </c>
-      <c r="CP11">
+      <c r="CU11">
         <v>281088500.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CV11">
         <v>405482800.0</v>
       </c>
-      <c r="CR11">
+      <c r="CW11">
         <v>396269700.0</v>
       </c>
-      <c r="CS11">
+      <c r="CX11">
         <v>156487800.0</v>
       </c>
-      <c r="CT11">
+      <c r="CY11">
         <v>-192921950.0</v>
       </c>
-      <c r="CU11">
+      <c r="CZ11">
         <v>-232075540.0</v>
       </c>
-      <c r="CV11">
+      <c r="DA11">
         <v>-278880360.0</v>
       </c>
-      <c r="CW11">
+      <c r="DB11">
         <v>148023210.0</v>
       </c>
-      <c r="CX11">
+      <c r="DC11">
         <v>-70102100.0</v>
       </c>
-      <c r="CY11">
+      <c r="DD11">
         <v>-4929800.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DE11">
         <v>15899760.0</v>
       </c>
-      <c r="DA11">
+      <c r="DF11">
         <v>2994290.0</v>
       </c>
-      <c r="DB11">
+      <c r="DG11">
         <v>-188574820.0</v>
       </c>
-      <c r="DC11">
+      <c r="DH11">
         <v>-182125330.0</v>
       </c>
-      <c r="DD11">
+      <c r="DI11">
         <v>-154688842.0</v>
       </c>
-      <c r="DE11">
+      <c r="DJ11">
         <v>-154189975.0</v>
       </c>
-      <c r="DF11">
+      <c r="DK11">
         <v>-153297000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DL11">
         <v>-266087388.0</v>
       </c>
-      <c r="DH11">
+      <c r="DM11">
         <v>-325849244.0</v>
       </c>
-      <c r="DI11">
+      <c r="DN11">
         <v>-320729623.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DO11">
         <v>-311465891.0</v>
       </c>
-      <c r="DK11">
+      <c r="DP11">
         <v>-316442860.0</v>
       </c>
-      <c r="DL11">
+      <c r="DQ11">
         <v>-312591270.0</v>
       </c>
-      <c r="DM11">
+      <c r="DR11">
         <v>-313192332.0</v>
       </c>
-      <c r="DN11">
+      <c r="DS11">
         <v>-310651479.0</v>
       </c>
-      <c r="DO11">
+      <c r="DT11">
         <v>-278594298.0</v>
       </c>
-      <c r="DP11">
+      <c r="DU11">
         <v>-259342590.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DV11">
         <v>-254661756.0</v>
       </c>
-      <c r="DR11">
+      <c r="DW11">
         <v>-255894624.0</v>
       </c>
-      <c r="DS11">
+      <c r="DX11">
         <v>-129741696.0</v>
       </c>
-      <c r="DT11">
+      <c r="DY11">
         <v>-126042264.0</v>
       </c>
-      <c r="DU11">
+      <c r="DZ11">
         <v>-130042197.0</v>
       </c>
-      <c r="DV11">
+      <c r="EA11">
         <v>-134724096.0</v>
       </c>
-      <c r="DW11">
+      <c r="EB11">
         <v>268085595.0</v>
       </c>
-      <c r="DX11">
+      <c r="EC11">
         <v>221174900.0</v>
       </c>
-      <c r="DY11">
+      <c r="ED11">
         <v>224400259.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EE11">
         <v>216527888.0</v>
       </c>
-      <c r="EA11">
+      <c r="EF11">
         <v>-107358012.0</v>
       </c>
-      <c r="EB11">
+      <c r="EG11">
         <v>-67050876.0</v>
       </c>
-      <c r="EC11">
+      <c r="EH11">
         <v>-69412564.0</v>
       </c>
-      <c r="ED11">
+      <c r="EI11">
         <v>-74876880.0</v>
       </c>
-      <c r="EE11">
+      <c r="EJ11">
         <v>-134332023.0</v>
       </c>
-      <c r="EF11">
+      <c r="EK11">
         <v>-196987455.0</v>
       </c>
-      <c r="EG11">
+      <c r="EL11">
         <v>-214566216.0</v>
       </c>
-      <c r="EH11">
+      <c r="EM11">
         <v>-201411876.0</v>
       </c>
     </row>
-    <row r="12" spans="1:138">
+    <row r="12" spans="1:143">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B12">
-        <v>690741000.0</v>
+        <v>442000000.0</v>
       </c>
       <c r="C12">
-        <v>684412000.0</v>
+        <v>465000000.0</v>
       </c>
       <c r="D12">
-        <v>654259040.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="E12">
-        <v>728362000.0</v>
+        <v>691000000.0</v>
       </c>
       <c r="F12">
+        <v>323000000.0</v>
+      </c>
+      <c r="G12">
+        <v>581000000.0</v>
+      </c>
+      <c r="H12">
+        <v>358000000.0</v>
+      </c>
+      <c r="I12">
+        <v>632000000.0</v>
+      </c>
+      <c r="J12">
+        <v>680000000.0</v>
+      </c>
+      <c r="K12">
         <v>76787807.0</v>
       </c>
-      <c r="G12">
-[...2 lines deleted...]
-      <c r="H12">
+      <c r="L12">
+        <v>578000000.0</v>
+      </c>
+      <c r="M12">
         <v>76787807.0</v>
       </c>
-      <c r="I12">
-[...9 lines deleted...]
-      </c>
       <c r="N12">
+        <v>549000000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12">
+        <v>647000000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>375000000.0</v>
+      </c>
+      <c r="S12">
         <v>102334329.0</v>
       </c>
-      <c r="O12">
+      <c r="T12">
         <v>282000000.0</v>
       </c>
-      <c r="P12">
+      <c r="U12">
         <v>163307852.0</v>
       </c>
-      <c r="Q12">
-[...3 lines deleted...]
-      <c r="S12">
+      <c r="V12">
+        <v>201575000.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12">
         <v>181000000.0</v>
       </c>
-      <c r="T12">
+      <c r="Y12">
         <v>272000000.0</v>
       </c>
-      <c r="U12">
+      <c r="Z12">
         <v>190000000.0</v>
       </c>
-      <c r="V12">
+      <c r="AA12">
         <v>199000000.0</v>
       </c>
-      <c r="W12">
+      <c r="AB12">
         <v>38000000.0</v>
-      </c>
-[...13 lines deleted...]
-        <v>278000000.0</v>
       </c>
       <c r="AC12">
         <v>300000000.0</v>
       </c>
       <c r="AD12">
+        <v>298000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>301000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>97000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>278000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>300000000.0</v>
+      </c>
+      <c r="AI12">
         <v>304000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AJ12">
         <v>147000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AK12">
         <v>315000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AL12">
         <v>368000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AM12">
         <v>416000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AN12">
         <v>185000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AO12">
         <v>492000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AP12">
         <v>412000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AQ12">
         <v>480000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AR12">
         <v>878000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AS12">
         <v>620000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AT12">
         <v>632000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AU12">
         <v>663000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AV12">
         <v>1054000000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>561000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AY12">
         <v>493000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AZ12">
         <v>734000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="BA12">
         <v>489000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="BB12">
         <v>502000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BC12">
         <v>494000000.0</v>
       </c>
-      <c r="AY12"/>
-[...1 lines deleted...]
-      <c r="BA12">
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12">
         <v>499000000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1358000000.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>230000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BK12">
         <v>138000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BL12">
         <v>362000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BM12">
         <v>181000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BN12">
         <v>301000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BO12">
         <v>250000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BP12">
         <v>218000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BQ12">
         <v>164000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BR12">
         <v>161000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BS12">
         <v>210000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BT12">
         <v>345000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BU12">
         <v>161000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BV12">
         <v>231000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BW12">
         <v>210000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BX12">
         <v>444000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BY12">
         <v>355000000.0</v>
       </c>
-      <c r="BU12"/>
-[...3 lines deleted...]
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
+      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
-[...1 lines deleted...]
-      </c>
+      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
-      <c r="CF12"/>
+      <c r="CF12">
+        <v>847500000.0</v>
+      </c>
       <c r="CG12"/>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CH12">
+        <v>847500000.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1244500000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>1244500000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>1523000000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>1523000000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>1566000000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>1566000000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>1325000000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>1325000000.0</v>
       </c>
-      <c r="CX12"/>
-[...3 lines deleted...]
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
+      <c r="EI12"/>
+      <c r="EJ12"/>
+      <c r="EK12"/>
+      <c r="EL12"/>
+      <c r="EM12"/>
     </row>
-    <row r="13" spans="1:138">
+    <row r="13" spans="1:143">
       <c r="A13" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="D13"/>
+        <v>213</v>
+      </c>
+      <c r="B13">
+        <v>234000000.0</v>
+      </c>
+      <c r="C13">
+        <v>255000000.0</v>
+      </c>
+      <c r="D13">
+        <v>215000000.0</v>
+      </c>
       <c r="E13"/>
-      <c r="F13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F13">
+        <v>321000000.0</v>
+      </c>
+      <c r="G13">
+        <v>274000000.0</v>
+      </c>
+      <c r="H13">
+        <v>365000000.0</v>
+      </c>
+      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13"/>
+      <c r="N13">
+        <v>308000000.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13">
         <v>28000000.0</v>
       </c>
-      <c r="T13">
+      <c r="Y13">
         <v>25000000.0</v>
       </c>
-      <c r="U13">
+      <c r="Z13">
         <v>23000000.0</v>
       </c>
-      <c r="V13">
+      <c r="AA13">
         <v>41000000.0</v>
       </c>
-      <c r="W13">
+      <c r="AB13">
         <v>70000000.0</v>
       </c>
-      <c r="X13"/>
-[...3 lines deleted...]
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -27241,99 +27850,116 @@
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
+      <c r="EI13"/>
+      <c r="EJ13"/>
+      <c r="EK13"/>
+      <c r="EL13"/>
+      <c r="EM13"/>
     </row>
-    <row r="14" spans="1:138">
+    <row r="14" spans="1:143">
       <c r="A14" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      <c r="D14"/>
+        <v>214</v>
+      </c>
+      <c r="B14">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-27000000.0</v>
+      </c>
+      <c r="D14">
+        <v>13000000.0</v>
+      </c>
       <c r="E14"/>
-      <c r="F14"/>
-[...1 lines deleted...]
-      <c r="H14"/>
+      <c r="F14">
+        <v>-10000000.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>16000000.0</v>
+      </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
         <v>406000000.0</v>
       </c>
-      <c r="R14">
+      <c r="W14">
         <v>406000000.0</v>
       </c>
-      <c r="S14">
+      <c r="X14">
         <v>2580000000.0</v>
       </c>
-      <c r="T14">
+      <c r="Y14">
         <v>2580000000.0</v>
       </c>
-      <c r="U14">
+      <c r="Z14">
         <v>2410000000.0</v>
       </c>
-      <c r="V14">
+      <c r="AA14">
         <v>2410000000.0</v>
       </c>
-      <c r="W14">
+      <c r="AB14">
         <v>2727000000.0</v>
       </c>
-      <c r="X14">
+      <c r="AC14">
         <v>2727000000.0</v>
       </c>
-      <c r="Y14"/>
-[...3 lines deleted...]
-      <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
@@ -27399,527 +28025,547 @@
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
+      <c r="EI14"/>
+      <c r="EJ14"/>
+      <c r="EK14"/>
+      <c r="EL14"/>
+      <c r="EM14"/>
     </row>
-    <row r="15" spans="1:138">
+    <row r="15" spans="1:143">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B15">
-        <v>-20068481000.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="C15">
+        <v>656000000.0</v>
+      </c>
+      <c r="D15">
+        <v>390000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-20128000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-4542000000.0</v>
+      </c>
+      <c r="G15">
         <v>-2240000000.0</v>
       </c>
-      <c r="D15">
+      <c r="H15">
+        <v>-371000000.0</v>
+      </c>
+      <c r="I15">
         <v>-151000000.0</v>
       </c>
-      <c r="E15">
+      <c r="J15">
         <v>5624000000.0</v>
       </c>
-      <c r="F15">
+      <c r="K15">
         <v>3393903868.0</v>
       </c>
-      <c r="G15">
+      <c r="L15">
         <v>7673000000.0</v>
       </c>
-      <c r="H15">
+      <c r="M15">
         <v>3836500000.0</v>
       </c>
-      <c r="I15">
+      <c r="N15">
         <v>10923000000.0</v>
       </c>
-      <c r="J15">
+      <c r="O15">
         <v>5461500000.0</v>
       </c>
-      <c r="K15">
-[...2 lines deleted...]
-      <c r="L15">
+      <c r="P15">
+        <v>8839000000.0</v>
+      </c>
+      <c r="Q15">
         <v>4419500000.0</v>
       </c>
-      <c r="M15">
-[...2 lines deleted...]
-      <c r="N15">
+      <c r="R15">
+        <v>7960000000.0</v>
+      </c>
+      <c r="S15">
         <v>3980000000.0</v>
       </c>
-      <c r="O15">
+      <c r="T15">
         <v>7420000000.0</v>
       </c>
-      <c r="P15">
+      <c r="U15">
         <v>3710000000.0</v>
       </c>
-      <c r="Q15">
-[...3 lines deleted...]
-      <c r="S15">
+      <c r="V15">
+        <v>6833407000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
         <v>1565000000.0</v>
       </c>
-      <c r="T15">
+      <c r="Y15">
         <v>1198000000.0</v>
       </c>
-      <c r="U15">
+      <c r="Z15">
         <v>-1048000000.0</v>
       </c>
-      <c r="V15">
+      <c r="AA15">
         <v>-1694000000.0</v>
       </c>
-      <c r="W15">
+      <c r="AB15">
         <v>1536000000.0</v>
       </c>
-      <c r="X15">
+      <c r="AC15">
         <v>-179000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AD15">
         <v>4650000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AE15">
         <v>615000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AF15">
         <v>1287000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AG15">
         <v>557000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AH15">
         <v>748000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AI15">
         <v>1016000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AJ15">
         <v>798000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AK15">
         <v>911000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AL15">
         <v>1145000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AM15">
         <v>637000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AN15">
         <v>412000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AO15">
         <v>608000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AP15">
         <v>311000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AQ15">
         <v>472000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AR15">
         <v>242000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AS15">
         <v>-306000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AT15">
         <v>320000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AU15">
         <v>78000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AV15">
         <v>408000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AW15">
         <v>174000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AX15">
         <v>175000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AY15">
         <v>-335000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AZ15">
         <v>860000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="BA15">
         <v>-15000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="BB15">
         <v>142000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BC15">
         <v>-83000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BD15">
         <v>102000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BE15">
         <v>39000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BF15">
         <v>103000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BG15">
         <v>104000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BH15">
         <v>43000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BI15">
         <v>-46000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BJ15">
         <v>1308000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BK15">
         <v>29000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BL15">
         <v>285000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BM15">
         <v>170000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BN15">
         <v>90000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BO15">
         <v>-25000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BP15">
         <v>-281000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BQ15">
         <v>21000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BR15">
         <v>-168000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BS15">
         <v>-410000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BT15">
         <v>71000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BU15">
         <v>468000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BV15">
         <v>646000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BW15">
         <v>427000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BX15">
         <v>570000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BY15">
         <v>432000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BZ15">
         <v>593232310.0</v>
       </c>
-      <c r="BV15">
+      <c r="CA15">
         <v>357811680.0</v>
       </c>
-      <c r="BW15">
+      <c r="CB15">
         <v>452755080.0</v>
       </c>
-      <c r="BX15">
+      <c r="CC15">
         <v>194626120.0</v>
       </c>
-      <c r="BY15">
+      <c r="CD15">
         <v>280953400.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CE15">
         <v>137776670.0</v>
       </c>
-      <c r="CA15">
+      <c r="CF15">
         <v>237153960.0</v>
       </c>
-      <c r="CB15">
+      <c r="CG15">
         <v>354918130.0</v>
       </c>
-      <c r="CC15">
+      <c r="CH15">
         <v>354323970.0</v>
       </c>
-      <c r="CD15">
+      <c r="CI15">
         <v>354857800.0</v>
       </c>
-      <c r="CE15">
+      <c r="CJ15">
         <v>-396617780.0</v>
       </c>
-      <c r="CF15">
+      <c r="CK15">
         <v>-396460740.0</v>
       </c>
-      <c r="CG15">
+      <c r="CL15">
         <v>-395982720.0</v>
       </c>
-      <c r="CH15">
+      <c r="CM15">
         <v>-396090080.0</v>
       </c>
-      <c r="CI15">
+      <c r="CN15">
         <v>-602072950.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CO15">
         <v>-600495000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CP15">
         <v>-353727770.0</v>
       </c>
-      <c r="CL15">
+      <c r="CQ15">
         <v>-1376536000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CR15">
         <v>-1565211020.0</v>
       </c>
-      <c r="CN15">
+      <c r="CS15">
         <v>-1817724700.0</v>
       </c>
-      <c r="CO15">
+      <c r="CT15">
         <v>-280841400.0</v>
       </c>
-      <c r="CP15">
+      <c r="CU15">
         <v>-281088500.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CV15">
         <v>-405482800.0</v>
       </c>
-      <c r="CR15">
+      <c r="CW15">
         <v>-396269700.0</v>
       </c>
-      <c r="CS15">
+      <c r="CX15">
         <v>191785800.0</v>
       </c>
-      <c r="CT15">
+      <c r="CY15">
         <v>192921950.0</v>
       </c>
-      <c r="CU15">
+      <c r="CZ15">
         <v>232075540.0</v>
       </c>
-      <c r="CV15">
+      <c r="DA15">
         <v>278880360.0</v>
       </c>
-      <c r="CW15">
+      <c r="DB15">
         <v>70337270.0</v>
       </c>
-      <c r="CX15">
+      <c r="DC15">
         <v>70102100.0</v>
       </c>
-      <c r="CY15">
+      <c r="DD15">
         <v>4929800.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DE15">
         <v>-15899760.0</v>
       </c>
-      <c r="DA15">
+      <c r="DF15">
         <v>188253910.0</v>
       </c>
-      <c r="DB15">
+      <c r="DG15">
         <v>188574820.0</v>
       </c>
-      <c r="DC15">
+      <c r="DH15">
         <v>182125330.0</v>
       </c>
-      <c r="DD15">
+      <c r="DI15">
         <v>154688842.0</v>
       </c>
-      <c r="DE15">
+      <c r="DJ15">
         <v>154189975.0</v>
       </c>
-      <c r="DF15">
+      <c r="DK15">
         <v>153297000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DL15">
         <v>266087388.0</v>
       </c>
-      <c r="DH15">
+      <c r="DM15">
         <v>325849244.0</v>
       </c>
-      <c r="DI15">
+      <c r="DN15">
         <v>320729623.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DO15">
         <v>311465891.0</v>
       </c>
-      <c r="DK15">
+      <c r="DP15">
         <v>316442860.0</v>
       </c>
-      <c r="DL15">
+      <c r="DQ15">
         <v>312591270.0</v>
       </c>
-      <c r="DM15">
+      <c r="DR15">
         <v>313192332.0</v>
       </c>
-      <c r="DN15">
+      <c r="DS15">
         <v>310651479.0</v>
       </c>
-      <c r="DO15">
+      <c r="DT15">
         <v>278594298.0</v>
       </c>
-      <c r="DP15">
+      <c r="DU15">
         <v>259342590.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DV15">
         <v>254661756.0</v>
       </c>
-      <c r="DR15">
+      <c r="DW15">
         <v>255894624.0</v>
       </c>
-      <c r="DS15">
+      <c r="DX15">
         <v>129741696.0</v>
       </c>
-      <c r="DT15">
+      <c r="DY15">
         <v>126042264.0</v>
       </c>
-      <c r="DU15">
+      <c r="DZ15">
         <v>130042197.0</v>
       </c>
-      <c r="DV15">
+      <c r="EA15">
         <v>134724096.0</v>
       </c>
-      <c r="DW15">
+      <c r="EB15">
         <v>-268085595.0</v>
       </c>
-      <c r="DX15">
+      <c r="EC15">
         <v>-221174900.0</v>
       </c>
-      <c r="DY15">
+      <c r="ED15">
         <v>-224400259.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EE15">
         <v>-216527888.0</v>
       </c>
-      <c r="EA15">
+      <c r="EF15">
         <v>107358012.0</v>
       </c>
-      <c r="EB15">
+      <c r="EG15">
         <v>67050876.0</v>
       </c>
-      <c r="EC15">
+      <c r="EH15">
         <v>69412564.0</v>
       </c>
-      <c r="ED15">
+      <c r="EI15">
         <v>74876880.0</v>
       </c>
-      <c r="EE15">
+      <c r="EJ15">
         <v>134332023.0</v>
       </c>
-      <c r="EF15">
+      <c r="EK15">
         <v>196987455.0</v>
       </c>
-      <c r="EG15">
+      <c r="EL15">
         <v>214566216.0</v>
       </c>
-      <c r="EH15">
+      <c r="EM15">
         <v>201411876.0</v>
       </c>
     </row>
-    <row r="16" spans="1:138">
+    <row r="16" spans="1:143">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>10923000000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="O16"/>
+      <c r="P16">
         <v>4419500000.0</v>
       </c>
-      <c r="L16">
+      <c r="Q16">
         <v>4419500000.0</v>
       </c>
-      <c r="M16">
+      <c r="R16">
         <v>3980000000.0</v>
       </c>
-      <c r="N16">
+      <c r="S16">
         <v>3980000000.0</v>
       </c>
-      <c r="O16">
+      <c r="T16">
         <v>3710000000.0</v>
       </c>
-      <c r="P16">
+      <c r="U16">
         <v>3710000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="V16">
         <v>3390000000.0</v>
       </c>
-      <c r="R16">
+      <c r="W16">
         <v>3390000000.0</v>
       </c>
-      <c r="S16">
+      <c r="X16">
         <v>789000000.0</v>
       </c>
-      <c r="T16">
+      <c r="Y16">
         <v>789000000.0</v>
       </c>
-      <c r="U16">
+      <c r="Z16">
         <v>297500000.0</v>
       </c>
-      <c r="V16">
+      <c r="AA16">
         <v>297500000.0</v>
       </c>
-      <c r="W16">
+      <c r="AB16">
         <v>684500000.0</v>
       </c>
-      <c r="X16">
+      <c r="AC16">
         <v>684500000.0</v>
       </c>
-      <c r="Y16"/>
-[...3 lines deleted...]
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
@@ -27985,92 +28631,109 @@
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
+      <c r="EI16"/>
+      <c r="EJ16"/>
+      <c r="EK16"/>
+      <c r="EL16"/>
+      <c r="EM16"/>
     </row>
-    <row r="17" spans="1:138">
+    <row r="17" spans="1:143">
       <c r="A17" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="D17"/>
+        <v>217</v>
+      </c>
+      <c r="B17">
+        <v>-453000000.0</v>
+      </c>
+      <c r="C17">
+        <v>293000000.0</v>
+      </c>
+      <c r="D17">
+        <v>377000000.0</v>
+      </c>
       <c r="E17"/>
-      <c r="F17"/>
-[...1 lines deleted...]
-      <c r="H17"/>
+      <c r="F17">
+        <v>-4532000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-1869000000.0</v>
+      </c>
+      <c r="H17">
+        <v>-387000000.0</v>
+      </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17">
         <v>1561000000.0</v>
       </c>
-      <c r="T17">
+      <c r="Y17">
         <v>1205000000.0</v>
       </c>
-      <c r="U17">
+      <c r="Z17">
         <v>-1048000000.0</v>
       </c>
-      <c r="V17">
+      <c r="AA17">
         <v>-1694000000.0</v>
       </c>
-      <c r="W17">
+      <c r="AB17">
         <v>1578000000.0</v>
       </c>
-      <c r="X17"/>
-[...3 lines deleted...]
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
@@ -28137,92 +28800,109 @@
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
+      <c r="EI17"/>
+      <c r="EJ17"/>
+      <c r="EK17"/>
+      <c r="EL17"/>
+      <c r="EM17"/>
     </row>
-    <row r="18" spans="1:138">
+    <row r="18" spans="1:143">
       <c r="A18" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      <c r="D18"/>
+        <v>218</v>
+      </c>
+      <c r="B18">
+        <v>-208000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-210000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-183000000.0</v>
+      </c>
       <c r="E18"/>
-      <c r="F18"/>
-[...1 lines deleted...]
-      <c r="H18"/>
+      <c r="F18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-58000000.0</v>
+      </c>
+      <c r="H18">
+        <v>7000000.0</v>
+      </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>-83000000.0</v>
       </c>
-      <c r="T18">
+      <c r="Y18">
         <v>-286000000.0</v>
       </c>
-      <c r="U18">
+      <c r="Z18">
         <v>-167000000.0</v>
       </c>
-      <c r="V18">
+      <c r="AA18">
         <v>-158000000.0</v>
       </c>
-      <c r="W18">
+      <c r="AB18">
         <v>-201000000.0</v>
       </c>
-      <c r="X18"/>
-[...3 lines deleted...]
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
@@ -28289,54 +28969,59 @@
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
+      <c r="EI18"/>
+      <c r="EJ18"/>
+      <c r="EK18"/>
+      <c r="EL18"/>
+      <c r="EM18"/>
     </row>
-    <row r="19" spans="1:138">
+    <row r="19" spans="1:143">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -28431,54 +29116,59 @@
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
+      <c r="EI19"/>
+      <c r="EJ19"/>
+      <c r="EK19"/>
+      <c r="EL19"/>
+      <c r="EM19"/>
     </row>
-    <row r="20" spans="1:138">
+    <row r="20" spans="1:143">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28573,468 +29263,488 @@
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
+      <c r="EI20"/>
+      <c r="EJ20"/>
+      <c r="EK20"/>
+      <c r="EL20"/>
+      <c r="EM20"/>
     </row>
-    <row r="21" spans="1:138">
+    <row r="21" spans="1:143">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B21">
-        <v>-23535182000.0</v>
+        <v>-208000000.0</v>
       </c>
       <c r="C21">
-        <v>-2710000000.0</v>
+        <v>1390000000.0</v>
       </c>
       <c r="D21">
-        <v>-2952000000.0</v>
+        <v>688000000.0</v>
       </c>
       <c r="E21">
-        <v>6639000000.0</v>
+        <v>-20680000000.0</v>
       </c>
       <c r="F21">
+        <v>-5248000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1551000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-154000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-2381000000.0</v>
+      </c>
+      <c r="J21">
+        <v>7816000000.0</v>
+      </c>
+      <c r="K21">
         <v>4474794841.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21">
+      <c r="L21">
+        <v>9206000000.0</v>
+      </c>
+      <c r="M21">
         <v>4638000000.0</v>
       </c>
-      <c r="I21">
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="N21">
+        <v>13778000000.0</v>
+      </c>
+      <c r="O21">
         <v>6844500000.0</v>
       </c>
-      <c r="K21">
-[...2 lines deleted...]
-      <c r="L21">
+      <c r="P21">
+        <v>9957000000.0</v>
+      </c>
+      <c r="Q21">
         <v>4992500000.0</v>
       </c>
-      <c r="M21">
-[...2 lines deleted...]
-      <c r="N21">
+      <c r="R21">
+        <v>11127000000.0</v>
+      </c>
+      <c r="S21">
         <v>5530000000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21">
+      <c r="T21">
+        <v>7782000000.0</v>
+      </c>
+      <c r="U21">
         <v>4172000000.0</v>
       </c>
-      <c r="Q21">
-[...3 lines deleted...]
-      <c r="S21">
+      <c r="V21">
+        <v>7344000000.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21">
         <v>2250000000.0</v>
       </c>
-      <c r="T21">
+      <c r="Y21">
         <v>1888000000.0</v>
       </c>
-      <c r="U21">
+      <c r="Z21">
         <v>-930000000.0</v>
       </c>
-      <c r="V21">
+      <c r="AA21">
         <v>-642000000.0</v>
       </c>
-      <c r="W21">
+      <c r="AB21">
         <v>2097000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AC21">
         <v>564000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AD21">
         <v>1371000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AE21">
         <v>1160000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AF21">
         <v>1441000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AG21">
         <v>1077000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AH21">
         <v>1413000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AI21">
         <v>1523000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AJ21">
         <v>1861000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AK21">
         <v>1679000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AL21">
         <v>2612000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AM21">
         <v>1490000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AN21">
         <v>1444000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AO21">
         <v>1309000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AP21">
         <v>1086000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AQ21">
         <v>1302000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AR21">
         <v>720000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AS21">
         <v>336000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AT21">
         <v>2015000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AU21">
         <v>847000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AV21">
         <v>-673000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AW21">
         <v>1526000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AX21">
         <v>1004000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AY21">
         <v>1221000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AZ21">
         <v>1202000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="BA21">
         <v>817000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="BB21">
         <v>1008000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BC21">
         <v>694000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BD21">
         <v>1440000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BE21">
         <v>862000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BF21">
         <v>1085000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BG21">
         <v>855000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BH21">
         <v>112000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BI21">
         <v>885000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BJ21">
         <v>1621000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BK21">
         <v>295000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BL21">
         <v>217000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BM21">
         <v>586000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BN21">
         <v>651000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BO21">
         <v>409000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BP21">
         <v>237000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BQ21">
         <v>298000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BR21">
         <v>290000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BS21">
         <v>-148000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BT21">
         <v>431000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BU21">
         <v>839000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BV21">
         <v>1187000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BW21">
         <v>842000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BX21">
         <v>1113000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BY21">
         <v>1022000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BZ21">
         <v>958923460.0</v>
       </c>
-      <c r="BV21">
+      <c r="CA21">
         <v>625047600.0</v>
       </c>
-      <c r="BW21">
+      <c r="CB21">
         <v>65493360.0</v>
       </c>
-      <c r="BX21">
+      <c r="CC21">
         <v>684737240.0</v>
       </c>
-      <c r="BY21">
+      <c r="CD21">
         <v>669123000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CE21">
         <v>329178990.0</v>
       </c>
-      <c r="CA21">
+      <c r="CF21">
         <v>-31883575180.0</v>
       </c>
-      <c r="CB21">
+      <c r="CG21">
         <v>11623360960.0</v>
       </c>
-      <c r="CC21">
+      <c r="CH21">
         <v>11612575800.0</v>
       </c>
-      <c r="CD21">
+      <c r="CI21">
         <v>11631621540.0</v>
       </c>
-      <c r="CE21">
+      <c r="CJ21">
         <v>-34494203000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CK21">
         <v>11620401000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CL21">
         <v>11609754240.0</v>
       </c>
-      <c r="CH21">
+      <c r="CM21">
         <v>11607549660.0</v>
       </c>
-      <c r="CI21">
+      <c r="CN21">
         <v>-36845211150.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CO21">
         <v>12272402100.0</v>
       </c>
-      <c r="CK21">
+      <c r="CP21">
         <v>1093340380.0</v>
       </c>
-      <c r="CL21">
+      <c r="CQ21">
         <v>1004944500.0</v>
       </c>
-      <c r="CM21">
+      <c r="CR21">
         <v>-46892091620.0</v>
       </c>
-      <c r="CN21">
+      <c r="CS21">
         <v>16665345620.0</v>
       </c>
-      <c r="CO21">
+      <c r="CT21">
         <v>519405600.0</v>
       </c>
-      <c r="CP21">
+      <c r="CU21">
         <v>14153092800.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CV21">
         <v>-42310326500.0</v>
       </c>
-      <c r="CR21">
+      <c r="CW21">
         <v>15056053200.0</v>
       </c>
-      <c r="CS21">
+      <c r="CX21">
         <v>263558400.0</v>
       </c>
-      <c r="CT21">
+      <c r="CY21">
         <v>14732844300.0</v>
       </c>
-      <c r="CU21">
+      <c r="CZ21">
         <v>-46049535440.0</v>
       </c>
-      <c r="CV21">
+      <c r="DA21">
         <v>15608230880.0</v>
       </c>
-      <c r="CW21">
+      <c r="DB21">
         <v>237257060.0</v>
       </c>
-      <c r="CX21">
+      <c r="DC21">
         <v>15783435500.0</v>
       </c>
-      <c r="CY21">
+      <c r="DD21">
         <v>-36957299310.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DE21">
         <v>10784713680.0</v>
       </c>
-      <c r="DA21">
+      <c r="DF21">
         <v>81425370.0</v>
       </c>
-      <c r="DB21">
+      <c r="DG21">
         <v>12422993302.0</v>
       </c>
-      <c r="DC21">
+      <c r="DH21">
         <v>-33311181798.0</v>
       </c>
-      <c r="DD21">
+      <c r="DI21">
         <v>12012950488.0</v>
       </c>
-      <c r="DE21">
+      <c r="DJ21">
         <v>11978821525.0</v>
       </c>
-      <c r="DF21">
+      <c r="DK21">
         <v>11908697856.0</v>
       </c>
-      <c r="DG21">
+      <c r="DL21">
         <v>-36435422205.0</v>
       </c>
-      <c r="DH21">
+      <c r="DM21">
         <v>12739776504.0</v>
       </c>
-      <c r="DI21">
+      <c r="DN21">
         <v>12539613918.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DO21">
         <v>12177428406.0</v>
       </c>
-      <c r="DK21">
+      <c r="DP21">
         <v>-31427382650.0</v>
       </c>
-      <c r="DL21">
+      <c r="DQ21">
         <v>10210113470.0</v>
       </c>
-      <c r="DM21">
+      <c r="DR21">
         <v>10229745852.0</v>
       </c>
-      <c r="DN21">
+      <c r="DS21">
         <v>10146754419.0</v>
       </c>
-      <c r="DO21">
+      <c r="DT21">
         <v>-28045530483.0</v>
       </c>
-      <c r="DP21">
+      <c r="DU21">
         <v>9835875920.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DV21">
         <v>9658349728.0</v>
       </c>
-      <c r="DR21">
+      <c r="DW21">
         <v>9705107712.0</v>
       </c>
-      <c r="DS21">
+      <c r="DX21">
         <v>-25107794430.0</v>
       </c>
-      <c r="DT21">
+      <c r="DY21">
         <v>8711649480.0</v>
       </c>
-      <c r="DU21">
+      <c r="DZ21">
         <v>8988112415.0</v>
       </c>
-      <c r="DV21">
+      <c r="EA21">
         <v>9311710720.0</v>
       </c>
-      <c r="DW21">
+      <c r="EB21">
         <v>-20767821878.0</v>
       </c>
-      <c r="DX21">
+      <c r="EC21">
         <v>6766726500.0</v>
       </c>
-      <c r="DY21">
+      <c r="ED21">
         <v>6865404615.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EE21">
         <v>6624553680.0</v>
       </c>
-      <c r="EA21">
+      <c r="EF21">
         <v>11678869917.0</v>
       </c>
-      <c r="EB21">
+      <c r="EG21">
         <v>7294084941.0</v>
       </c>
-      <c r="EC21">
+      <c r="EH21">
         <v>7550999599.0</v>
       </c>
-      <c r="ED21">
+      <c r="EI21">
         <v>8145431580.0</v>
       </c>
-      <c r="EE21">
+      <c r="EJ21">
         <v>-28306012784.0</v>
       </c>
-      <c r="EF21">
+      <c r="EK21">
         <v>9989220045.0</v>
       </c>
-      <c r="EG21">
+      <c r="EL21">
         <v>10880637784.0</v>
       </c>
-      <c r="EH21">
+      <c r="EM21">
         <v>10213582124.0</v>
       </c>
     </row>
-    <row r="22" spans="1:138">
+    <row r="22" spans="1:143">
       <c r="A22" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -29129,396 +29839,412 @@
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
+      <c r="EI22"/>
+      <c r="EJ22"/>
+      <c r="EK22"/>
+      <c r="EL22"/>
+      <c r="EM22"/>
     </row>
-    <row r="23" spans="1:138">
+    <row r="23" spans="1:143">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B23">
-        <v>102791000000.0</v>
+        <v>37819000000.0</v>
       </c>
       <c r="C23">
-        <v>76971000000.0</v>
+        <v>80224000000.0</v>
       </c>
       <c r="D23">
-        <v>74813000000.0</v>
+        <v>37444000000.0</v>
       </c>
       <c r="E23">
-        <v>78378000000.0</v>
-[...1 lines deleted...]
-      <c r="F23">
+        <v>99927000000.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23">
+        <v>75812000000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>74242000000.0</v>
+      </c>
+      <c r="J23">
+        <v>77201000000.0</v>
+      </c>
+      <c r="K23">
         <v>30276670576.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="L23">
+        <v>81970000000.0</v>
+      </c>
+      <c r="M23">
         <v>41629500000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="N23">
+        <v>84590000000.0</v>
+      </c>
+      <c r="O23">
         <v>42709000000.0</v>
       </c>
-      <c r="K23">
-[...2 lines deleted...]
-      <c r="L23">
+      <c r="P23">
+        <v>81636000000.0</v>
+      </c>
+      <c r="Q23">
         <v>41129500000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="R23">
+        <v>76872000000.0</v>
+      </c>
+      <c r="S23">
         <v>38934500000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="T23">
+        <v>69027000000.0</v>
+      </c>
+      <c r="U23">
         <v>34463500000.0</v>
       </c>
-      <c r="Q23">
-[...3 lines deleted...]
-      <c r="S23">
+      <c r="V23">
+        <v>65266000000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23">
         <v>26620000000.0</v>
       </c>
-      <c r="T23">
+      <c r="Y23">
         <v>23912000000.0</v>
       </c>
-      <c r="U23">
+      <c r="Z23">
         <v>12660000000.0</v>
       </c>
-      <c r="V23">
+      <c r="AA23">
         <v>21250000000.0</v>
       </c>
-      <c r="W23">
+      <c r="AB23">
         <v>27591000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AC23">
         <v>26825000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AD23">
         <v>25444000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AE23">
         <v>23371000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AF23">
         <v>28095000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AG23">
         <v>26580000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AH23">
         <v>27624000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AI23">
         <v>25555000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AJ23">
         <v>27287000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AK23">
         <v>24773000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AL23">
         <v>25360000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AM23">
         <v>26275000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AN23">
         <v>28378000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AO23">
         <v>25584000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AP23">
         <v>26857000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AQ23">
         <v>25318000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AR23">
         <v>27373000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AS23">
         <v>27120000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AT23">
         <v>27917000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AU23">
         <v>25650000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AV23">
         <v>26033000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AW23">
         <v>22627000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AX23">
         <v>22407000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AY23">
         <v>21503000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AZ23">
         <v>23070000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="BA23">
         <v>19917000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="BB23">
         <v>21296000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BC23">
         <v>19139000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BD23">
         <v>20708000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BE23">
         <v>19566000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BF23">
         <v>20514000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BG23">
         <v>19355000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BH23">
         <v>19976000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BI23">
         <v>16697000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BJ23">
         <v>12628000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BK23">
         <v>8959000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BL23">
         <v>4859000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BM23">
         <v>12893000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BN23">
         <v>14185000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BO23">
         <v>12547000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BP23">
         <v>13771000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BQ23">
         <v>11710000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BR23">
         <v>12894000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BS23">
         <v>11395000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BT23">
         <v>12633000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BU23">
         <v>13523000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BV23">
         <v>16870000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BW23">
         <v>15120000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BX23">
         <v>15181000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BY23">
         <v>13113000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BZ23">
         <v>14225755120.0</v>
       </c>
-      <c r="BV23">
+      <c r="CA23">
         <v>13061623440.0</v>
       </c>
-      <c r="BW23">
+      <c r="CB23">
         <v>13538431280.0</v>
       </c>
-      <c r="BX23">
+      <c r="CC23">
         <v>11241037360.0</v>
       </c>
-      <c r="BY23">
+      <c r="CD23">
         <v>12953595200.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CE23">
         <v>12224173170.0</v>
       </c>
-      <c r="CA23">
+      <c r="CF23">
         <v>42585000000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>22464500000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>46121000000.0</v>
       </c>
-      <c r="CF23"/>
-[...2 lines deleted...]
-      <c r="CI23">
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23">
         <v>47155000000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>11957215380.0</v>
       </c>
-      <c r="CL23">
+      <c r="CQ23">
         <v>11274964750.0</v>
       </c>
-      <c r="CM23">
+      <c r="CR23">
         <v>57198000000.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>13623324400.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>54940000000.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>15755850600.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>53903000000.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>15570781920.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>50593848900.0</v>
       </c>
-      <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>12320054500.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>47460078792.0</v>
       </c>
-      <c r="DD23"/>
-      <c r="DE23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>23730039396.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>46833862257.0</v>
       </c>
-      <c r="DH23"/>
-      <c r="DI23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>23416931129.0</v>
       </c>
-      <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>41768387950.0</v>
       </c>
-      <c r="DL23"/>
-[...5 lines deleted...]
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
-[...2 lines deleted...]
-      <c r="DT23"/>
+      <c r="DS23"/>
+      <c r="DT23">
+        <v>38611472316.0</v>
+      </c>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
-[...5 lines deleted...]
-      </c>
+      <c r="DW23"/>
+      <c r="DX23">
+        <v>34075137744.0</v>
+      </c>
+      <c r="DY23"/>
       <c r="DZ23"/>
       <c r="EA23"/>
-      <c r="EB23"/>
+      <c r="EB23">
+        <v>30333751007.0</v>
+      </c>
       <c r="EC23"/>
-      <c r="ED23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="ED23">
+        <v>15166875504.0</v>
+      </c>
+      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
+      <c r="EI23"/>
+      <c r="EJ23">
+        <v>35117980261.0</v>
+      </c>
+      <c r="EK23"/>
+      <c r="EL23"/>
+      <c r="EM23"/>
     </row>
-    <row r="24" spans="1:138">
+    <row r="24" spans="1:143">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29613,1002 +30339,1079 @@
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
+      <c r="EI24"/>
+      <c r="EJ24"/>
+      <c r="EK24"/>
+      <c r="EL24"/>
+      <c r="EM24"/>
     </row>
-    <row r="25" spans="1:138">
+    <row r="25" spans="1:143">
       <c r="A25" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-      <c r="H25"/>
+        <v>225</v>
+      </c>
+      <c r="B25">
+        <v>1572000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1595000000.0</v>
+      </c>
+      <c r="D25">
+        <v>1569000000.0</v>
+      </c>
+      <c r="E25">
+        <v>1680000000.0</v>
+      </c>
+      <c r="F25">
+        <v>1719000000.0</v>
+      </c>
+      <c r="G25">
+        <v>1703000000.0</v>
+      </c>
+      <c r="H25">
+        <v>1879000000.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
         <v>1296000000.0</v>
       </c>
-      <c r="T25">
+      <c r="Y25">
         <v>1242000000.0</v>
       </c>
-      <c r="U25">
+      <c r="Z25">
         <v>1270000000.0</v>
       </c>
-      <c r="V25">
+      <c r="AA25">
         <v>1335000000.0</v>
       </c>
-      <c r="W25">
+      <c r="AB25">
         <v>1365000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AC25">
         <v>1339000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AD25">
         <v>1358000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AE25">
         <v>1383000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AF25">
         <v>1332000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AG25">
         <v>1139000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AH25">
         <v>1491000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AI25">
         <v>1545000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AJ25">
         <v>1366000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AK25">
         <v>1411000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AL25">
         <v>1513000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AM25">
         <v>1600000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AN25">
         <v>1494000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AO25">
         <v>1496000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AP25">
         <v>1549000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AQ25">
         <v>1417000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AR25">
         <v>1169000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AS25">
         <v>1423000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AT25">
         <v>1425000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AU25">
         <v>1397000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AV25">
         <v>1298000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AW25">
         <v>1240000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AX25">
         <v>1191000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AY25">
         <v>1168000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AZ25">
         <v>1228000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="BA25">
         <v>1153000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="BB25">
         <v>1142000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BC25">
         <v>1051000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BD25">
         <v>1029000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BE25">
         <v>1030000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BF25">
         <v>1041000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BG25">
         <v>1034000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BH25">
         <v>1050000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BI25">
         <v>1023000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BJ25">
         <v>735000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BK25">
         <v>550000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BL25">
         <v>71000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BM25">
         <v>718000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BN25">
         <v>717000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BO25">
         <v>680000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BP25">
         <v>609000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BQ25">
         <v>682000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BR25">
         <v>703000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BS25">
         <v>679000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BT25">
         <v>733000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BU25">
         <v>733000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BV25">
         <v>728000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BW25">
         <v>707000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BX25">
         <v>753000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BY25">
         <v>641916140.0</v>
       </c>
-      <c r="BU25">
+      <c r="BZ25">
         <v>675368340.0</v>
       </c>
-      <c r="BV25">
+      <c r="CA25">
         <v>667715520.0</v>
       </c>
-      <c r="BW25">
+      <c r="CB25">
         <v>761136080.0</v>
       </c>
-      <c r="BX25">
+      <c r="CC25">
         <v>709967520.0</v>
       </c>
-      <c r="BY25">
+      <c r="CD25">
         <v>744662270.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CE25">
         <v>753234130.0</v>
       </c>
-      <c r="CA25"/>
-[...3 lines deleted...]
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
-[...1 lines deleted...]
-      </c>
+      <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
-[...2 lines deleted...]
-      <c r="CP25"/>
+      <c r="CO25"/>
+      <c r="CP25">
+        <v>655308940.0</v>
+      </c>
       <c r="CQ25"/>
       <c r="CR25"/>
-      <c r="CS25">
-[...2 lines deleted...]
-      <c r="CT25"/>
+      <c r="CS25"/>
+      <c r="CT25">
+        <v>763002800.0</v>
+      </c>
       <c r="CU25"/>
       <c r="CV25"/>
-      <c r="CW25">
-[...2 lines deleted...]
-      <c r="CX25"/>
+      <c r="CW25"/>
+      <c r="CX25">
+        <v>864801000.0</v>
+      </c>
       <c r="CY25"/>
       <c r="CZ25"/>
-      <c r="DA25">
-[...2 lines deleted...]
-      <c r="DB25"/>
+      <c r="DA25"/>
+      <c r="DB25">
+        <v>886039640.0</v>
+      </c>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
-      <c r="DF25"/>
+      <c r="DF25">
+        <v>610641980.0</v>
+      </c>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
+      <c r="EI25"/>
+      <c r="EJ25"/>
+      <c r="EK25"/>
+      <c r="EL25"/>
+      <c r="EM25"/>
     </row>
-    <row r="26" spans="1:138">
+    <row r="26" spans="1:143">
       <c r="A26" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>226</v>
+      </c>
+      <c r="B26">
+        <v>1326000000.0</v>
+      </c>
       <c r="C26">
+        <v>2748000000.0</v>
+      </c>
+      <c r="D26">
+        <v>1440000000.0</v>
+      </c>
+      <c r="E26">
+        <v>7774000000.0</v>
+      </c>
+      <c r="F26">
+        <v>1942000000.0</v>
+      </c>
+      <c r="G26">
         <v>3371000000.0</v>
       </c>
-      <c r="D26">
+      <c r="H26">
+        <v>1433000000.0</v>
+      </c>
+      <c r="I26">
         <v>2965000000.0</v>
       </c>
-      <c r="E26">
+      <c r="J26">
         <v>2819000000.0</v>
       </c>
-      <c r="F26">
+      <c r="K26">
         <v>1199296600.0</v>
       </c>
-      <c r="G26">
+      <c r="L26">
         <v>2884000000.0</v>
       </c>
-      <c r="H26">
+      <c r="M26">
         <v>1442000000.0</v>
       </c>
-      <c r="I26">
+      <c r="N26">
         <v>2735000000.0</v>
       </c>
-      <c r="J26">
+      <c r="O26">
         <v>1367500000.0</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26">
+      <c r="P26">
+        <v>2653000000.0</v>
+      </c>
+      <c r="Q26">
         <v>1328500000.0</v>
       </c>
-      <c r="M26">
-[...2 lines deleted...]
-      <c r="N26">
+      <c r="R26">
+        <v>2547000000.0</v>
+      </c>
+      <c r="S26">
         <v>1273500000.0</v>
       </c>
-      <c r="O26">
+      <c r="T26">
         <v>2441000000.0</v>
       </c>
-      <c r="P26">
+      <c r="U26">
         <v>1220500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="V26">
         <v>2046000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="W26"/>
+      <c r="X26">
         <v>800000000.0</v>
       </c>
-      <c r="T26">
+      <c r="Y26">
         <v>670000000.0</v>
       </c>
-      <c r="U26">
+      <c r="Z26">
         <v>576000000.0</v>
       </c>
-      <c r="V26">
+      <c r="AA26">
         <v>933000000.0</v>
       </c>
-      <c r="W26">
+      <c r="AB26">
         <v>701000000.0</v>
       </c>
-      <c r="X26">
+      <c r="AC26">
         <v>1456000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AD26">
         <v>782000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AE26">
         <v>673000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AF26">
         <v>802000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AG26">
         <v>705000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AH26">
         <v>850000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AI26">
         <v>874000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AJ26">
         <v>749000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AK26">
         <v>781000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AL26">
         <v>854000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AM26">
         <v>846000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AN26">
         <v>920000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AO26">
         <v>789000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AP26">
         <v>806000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AQ26">
         <v>759000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AR26">
         <v>656000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AS26">
         <v>749000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AT26">
         <v>732000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AU26">
         <v>727000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AV26">
         <v>712000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AW26">
         <v>598000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AX26">
         <v>601000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AY26">
         <v>626000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AZ26">
         <v>620000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="BA26">
         <v>555000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="BB26">
         <v>570000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="BC26">
         <v>486000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BD26">
         <v>460000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BE26">
         <v>467000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BF26">
         <v>447000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BG26">
         <v>461000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BH26">
         <v>341000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BI26">
         <v>416000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BJ26">
         <v>332000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BK26">
         <v>278000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BL26">
         <v>39000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BM26">
         <v>349000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BN26">
         <v>365000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BO26">
         <v>338000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BP26">
         <v>429000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BQ26">
         <v>308000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BR26">
         <v>321000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BS26">
         <v>340000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BT26">
         <v>350000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BU26">
         <v>348000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BV26">
         <v>416000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BW26">
         <v>383000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BX26">
         <v>432000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BY26">
         <v>349000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BZ26">
         <v>381205320.0</v>
       </c>
-      <c r="BV26">
+      <c r="CA26">
         <v>373531440.0</v>
       </c>
-      <c r="BW26">
+      <c r="CB26">
         <v>370348320.0</v>
       </c>
-      <c r="BX26">
+      <c r="CC26">
         <v>330943200.0</v>
       </c>
-      <c r="BY26">
+      <c r="CD26">
         <v>370952400.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CE26">
         <v>330004000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CF26">
         <v>682000000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>682000000.0</v>
       </c>
-      <c r="CD26"/>
-[...3 lines deleted...]
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
+      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26"/>
+      <c r="CQ26">
+        <v>458540250.0</v>
+      </c>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
+      <c r="EI26"/>
+      <c r="EJ26"/>
+      <c r="EK26"/>
+      <c r="EL26"/>
+      <c r="EM26"/>
     </row>
-    <row r="27" spans="1:138">
+    <row r="27" spans="1:143">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27"/>
+      <c r="R27">
+        <v>4467182000.0</v>
+      </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
-[...1 lines deleted...]
-      </c>
+      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
-[...5 lines deleted...]
-      </c>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>5047000000.0</v>
+      </c>
+      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27"/>
+      <c r="BL27">
+        <v>1478000000.0</v>
+      </c>
       <c r="BM27"/>
-      <c r="BN27"/>
+      <c r="BN27">
+        <v>1478000000.0</v>
+      </c>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>4252500000.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>4252500000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>4945000000.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>4945000000.0</v>
       </c>
-      <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>4917500000.0</v>
       </c>
-      <c r="CR27"/>
-      <c r="CS27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>4917500000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>4521000000.0</v>
       </c>
-      <c r="CV27"/>
-      <c r="CW27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>4521000000.0</v>
       </c>
-      <c r="CX27"/>
-[...3 lines deleted...]
-      <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
+      <c r="EI27"/>
+      <c r="EJ27"/>
+      <c r="EK27"/>
+      <c r="EL27"/>
+      <c r="EM27"/>
     </row>
-    <row r="28" spans="1:138">
+    <row r="28" spans="1:143">
       <c r="A28" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="D28"/>
+        <v>228</v>
+      </c>
+      <c r="B28">
+        <v>2303000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2483000000.0</v>
+      </c>
+      <c r="D28">
+        <v>2302000000.0</v>
+      </c>
       <c r="E28"/>
-      <c r="F28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F28">
+        <v>2221000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1828000000.0</v>
+      </c>
+      <c r="H28">
+        <v>2346000000.0</v>
+      </c>
+      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28"/>
+      <c r="N28">
+        <v>4921000000.0</v>
+      </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
         <v>1494000000.0</v>
       </c>
-      <c r="T28">
+      <c r="Y28">
         <v>1527000000.0</v>
       </c>
-      <c r="U28">
+      <c r="Z28">
         <v>1041000000.0</v>
       </c>
-      <c r="V28">
+      <c r="AA28">
         <v>1439000000.0</v>
       </c>
-      <c r="W28">
+      <c r="AB28">
         <v>1764000000.0</v>
       </c>
-      <c r="X28"/>
-[...3 lines deleted...]
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
-[...1 lines deleted...]
-      </c>
+      <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
-[...1 lines deleted...]
-      </c>
+      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28"/>
+      <c r="CF28">
+        <v>2288000000.0</v>
+      </c>
       <c r="CG28"/>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CH28">
+        <v>2288000000.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>4211000000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>4211000000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>6033500000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>6033500000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>6673000000.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>6673000000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>6386500000.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>6386500000.0</v>
       </c>
-      <c r="CX28"/>
-[...3 lines deleted...]
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
+      <c r="EI28"/>
+      <c r="EJ28"/>
+      <c r="EK28"/>
+      <c r="EL28"/>
+      <c r="EM28"/>
     </row>
-    <row r="29" spans="1:138">
+    <row r="29" spans="1:143">
       <c r="A29" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>229</v>
+      </c>
+      <c r="B29">
+        <v>-79000000.0</v>
+      </c>
+      <c r="C29">
+        <v>207000000.0</v>
+      </c>
+      <c r="D29">
+        <v>161000000.0</v>
+      </c>
       <c r="E29"/>
-      <c r="F29"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F29">
+        <v>-1163000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-588000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-26000000.0</v>
+      </c>
+      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-      <c r="N29"/>
+      <c r="N29">
+        <v>2692000000.0</v>
+      </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29">
         <v>207000000.0</v>
       </c>
-      <c r="T29">
+      <c r="Y29">
         <v>435000000.0</v>
       </c>
-      <c r="U29">
+      <c r="Z29">
         <v>-135000000.0</v>
       </c>
-      <c r="V29">
+      <c r="AA29">
         <v>825000000.0</v>
       </c>
-      <c r="W29">
+      <c r="AB29">
         <v>352000000.0</v>
       </c>
-      <c r="X29"/>
-[...3 lines deleted...]
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -30675,1160 +31478,1210 @@
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
+      <c r="EI29"/>
+      <c r="EJ29"/>
+      <c r="EK29"/>
+      <c r="EL29"/>
+      <c r="EM29"/>
     </row>
-    <row r="30" spans="1:138">
+    <row r="30" spans="1:143">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B30">
-        <v>15150000000.0</v>
+        <v>3629000000.0</v>
       </c>
       <c r="C30">
-        <v>8985000000.0</v>
+        <v>8137000000.0</v>
       </c>
       <c r="D30">
-        <v>8640000000.0</v>
+        <v>3741000000.0</v>
       </c>
       <c r="E30">
-        <v>8560000000.0</v>
+        <v>12567000000.0</v>
       </c>
       <c r="F30">
+        <v>42454000000.0</v>
+      </c>
+      <c r="G30">
+        <v>7545000000.0</v>
+      </c>
+      <c r="H30">
+        <v>35967000000.0</v>
+      </c>
+      <c r="I30">
+        <v>7700000000.0</v>
+      </c>
+      <c r="J30">
+        <v>7383000000.0</v>
+      </c>
+      <c r="K30">
         <v>-3897420867.0</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30">
+      <c r="L30">
+        <v>7504000000.0</v>
+      </c>
+      <c r="M30">
         <v>4425500000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="N30">
+        <v>7656000000.0</v>
+      </c>
+      <c r="O30">
         <v>4242000000.0</v>
       </c>
-      <c r="K30">
-[...2 lines deleted...]
-      <c r="L30">
+      <c r="P30">
+        <v>7174000000.0</v>
+      </c>
+      <c r="Q30">
         <v>3921500000.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="R30">
+        <v>7007000000.0</v>
+      </c>
+      <c r="S30">
         <v>4002000000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="T30">
+        <v>7522000000.0</v>
+      </c>
+      <c r="U30">
         <v>3711000000.0</v>
       </c>
-      <c r="Q30">
-[...3 lines deleted...]
-      <c r="S30">
+      <c r="V30">
+        <v>6965000000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30">
         <v>2294000000.0</v>
       </c>
-      <c r="T30">
+      <c r="Y30">
         <v>2197000000.0</v>
       </c>
-      <c r="U30">
+      <c r="Z30">
         <v>1617000000.0</v>
       </c>
-      <c r="V30">
+      <c r="AA30">
         <v>2372000000.0</v>
       </c>
-      <c r="W30">
+      <c r="AB30">
         <v>2465000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AC30">
         <v>3057000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AD30">
         <v>2355000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AE30">
         <v>2190000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AF30">
         <v>2512000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AG30">
         <v>2996000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AH30">
         <v>2652000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AI30">
         <v>2498000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AJ30">
         <v>2675000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AK30">
         <v>2493000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AL30">
         <v>1865000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AM30">
         <v>2687000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AN30">
         <v>3011000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AO30">
         <v>2613000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AP30">
         <v>2703000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AQ30">
         <v>2515000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AR30">
         <v>2304000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AS30">
         <v>2627000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AT30">
         <v>2838000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AU30">
         <v>2671000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AV30">
         <v>2581000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AW30">
         <v>2271000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AX30">
         <v>2306000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AY30">
         <v>2266000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AZ30">
         <v>2393000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="BA30">
         <v>2113000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="BB30">
         <v>2231000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BC30">
         <v>2115000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BD30">
         <v>2183000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BE30">
         <v>2252000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BF30">
         <v>2111000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BG30">
         <v>2123000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BH30">
         <v>3138000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BI30">
         <v>1891000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BJ30">
         <v>1477000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BK30">
         <v>1050000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BL30">
         <v>-564000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BM30">
         <v>1506000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BN30">
         <v>1653000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BO30">
         <v>1453000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BP30">
         <v>2161000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BQ30">
         <v>1343000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BR30">
         <v>1489000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BS30">
         <v>1516000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BT30">
         <v>1688000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BU30">
         <v>1626000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BV30">
         <v>2906000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BW30">
         <v>2503000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BX30">
         <v>1903000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BY30">
         <v>1527000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BZ30">
         <v>1645979560.0</v>
       </c>
-      <c r="BV30">
+      <c r="CA30">
         <v>1586198640.0</v>
       </c>
-      <c r="BW30">
+      <c r="CB30">
         <v>1728282880.0</v>
       </c>
-      <c r="BX30">
+      <c r="CC30">
         <v>1207942680.0</v>
       </c>
-      <c r="BY30">
+      <c r="CD30">
         <v>1526852600.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CE30">
         <v>1580719160.0</v>
       </c>
-      <c r="CA30">
+      <c r="CF30">
         <v>-42585000000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>2652500000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-46121000000.0</v>
       </c>
-      <c r="CF30"/>
-[...2 lines deleted...]
-      <c r="CI30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-47155000000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>2348335220.0</v>
       </c>
-      <c r="CL30">
+      <c r="CQ30">
         <v>458540250.0</v>
       </c>
-      <c r="CM30">
+      <c r="CR30">
         <v>-57198000000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>2823513000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-54940000000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>4779349200.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-53903000000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>4765087590.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-50593848900.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>6029727340.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-47460078792.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>7339398849.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>-46833862257.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>10571580338.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-41768387950.0</v>
       </c>
-      <c r="DL30"/>
-[...5 lines deleted...]
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
-[...2 lines deleted...]
-      <c r="DT30"/>
+      <c r="DS30"/>
+      <c r="DT30">
+        <v>-38611472316.0</v>
+      </c>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
-[...5 lines deleted...]
-      </c>
+      <c r="DW30"/>
+      <c r="DX30">
+        <v>-34075137744.0</v>
+      </c>
+      <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
-      <c r="EB30"/>
+      <c r="EB30">
+        <v>-30333751007.0</v>
+      </c>
       <c r="EC30"/>
-      <c r="ED30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="ED30">
+        <v>8598642035.0</v>
+      </c>
+      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
+      <c r="EI30"/>
+      <c r="EJ30">
+        <v>-35117980261.0</v>
+      </c>
+      <c r="EK30"/>
+      <c r="EL30"/>
+      <c r="EM30"/>
     </row>
-    <row r="31" spans="1:138">
+    <row r="31" spans="1:143">
       <c r="A31" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B31">
-        <v>-81714000.0</v>
+        <v>-324000000.0</v>
       </c>
       <c r="C31">
-        <v>-269286000.0</v>
+        <v>-352000000.0</v>
       </c>
       <c r="D31">
-        <v>-5000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="E31">
-        <v>350000000.0</v>
+        <v>-3055000000.0</v>
       </c>
       <c r="F31">
+        <v>-445000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1319000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-266000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-576000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-827000000.0</v>
+      </c>
+      <c r="K31">
         <v>-61547479.0</v>
       </c>
-      <c r="G31">
-[...2 lines deleted...]
-      <c r="H31">
+      <c r="L31">
+        <v>-398000000.0</v>
+      </c>
+      <c r="M31">
         <v>-234000000.0</v>
       </c>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31">
+      <c r="N31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="O31">
         <v>-39500000.0</v>
       </c>
-      <c r="K31">
-[...2 lines deleted...]
-      <c r="L31">
+      <c r="P31">
+        <v>-394000000.0</v>
+      </c>
+      <c r="Q31">
         <v>-211000000.0</v>
       </c>
-      <c r="M31">
-[...2 lines deleted...]
-      <c r="N31">
+      <c r="R31">
+        <v>-1182000000.0</v>
+      </c>
+      <c r="S31">
         <v>-557500000.0</v>
       </c>
-      <c r="O31">
-[...2 lines deleted...]
-      <c r="P31">
+      <c r="T31">
+        <v>-182000000.0</v>
+      </c>
+      <c r="U31">
         <v>-372000000.0</v>
       </c>
-      <c r="Q31">
-[...3 lines deleted...]
-      <c r="S31">
+      <c r="V31">
+        <v>185000000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31">
         <v>-482000000.0</v>
       </c>
-      <c r="T31">
-[...2 lines deleted...]
-      <c r="U31">
+      <c r="Y31">
+        <v>-248000000.0</v>
+      </c>
+      <c r="Z31">
         <v>-253000000.0</v>
       </c>
-      <c r="V31">
+      <c r="AA31">
         <v>-227000000.0</v>
       </c>
-      <c r="W31">
+      <c r="AB31">
         <v>-167000000.0</v>
       </c>
-      <c r="X31">
+      <c r="AC31">
         <v>-236000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AD31">
         <v>-261000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AE31">
         <v>-440000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AF31">
         <v>-360000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AG31">
         <v>-286000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AH31">
         <v>-264000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AI31">
         <v>-276000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AJ31">
         <v>-516000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AK31">
         <v>-239000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AL31">
         <v>-305000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AM31">
         <v>-421000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AN31">
         <v>-515000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AO31">
         <v>-496000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AP31">
         <v>-517000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AQ31">
         <v>-507000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AR31">
         <v>-518000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AS31">
         <v>-608000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AT31">
         <v>-1294000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AU31">
         <v>-560000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AV31">
         <v>1202000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AW31">
         <v>-1111000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AX31">
         <v>-549000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AY31">
         <v>-1068000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AZ31">
         <v>-1276000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="BA31">
         <v>-449000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="BB31">
         <v>-453000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BC31">
         <v>-458000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BD31">
         <v>-937000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BE31">
         <v>-390000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BF31">
         <v>-553000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BG31">
         <v>-346000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BH31">
         <v>277000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BI31">
         <v>-573000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BJ31">
         <v>-260000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BK31">
         <v>-98000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BL31">
         <v>242000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BM31">
         <v>-151000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BN31">
         <v>-277000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BO31">
         <v>-222000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BP31">
         <v>51000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BQ31">
         <v>-211000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BR31">
         <v>-306000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BS31">
         <v>-212000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BT31">
         <v>-538000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BU31">
         <v>-98000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BV31">
         <v>-232000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BW31">
         <v>731000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BX31">
         <v>-411000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BY31">
         <v>-400000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BZ31">
         <v>-77570850.0</v>
       </c>
-      <c r="BV31">
+      <c r="CA31">
         <v>-35930880.0</v>
       </c>
-      <c r="BW31">
+      <c r="CB31">
         <v>475514480.0</v>
       </c>
-      <c r="BX31">
+      <c r="CC31">
         <v>-357733840.0</v>
       </c>
-      <c r="BY31">
+      <c r="CD31">
         <v>-121303000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CE31">
         <v>-94051140.0</v>
       </c>
-      <c r="CA31">
+      <c r="CF31">
         <v>324500000.0</v>
       </c>
-      <c r="CB31"/>
-      <c r="CC31">
+      <c r="CG31"/>
+      <c r="CH31">
         <v>-10480575800.0</v>
       </c>
-      <c r="CD31"/>
-      <c r="CE31">
+      <c r="CI31"/>
+      <c r="CJ31">
         <v>34904203000.0</v>
       </c>
-      <c r="CF31"/>
-      <c r="CG31">
+      <c r="CK31"/>
+      <c r="CL31">
         <v>-23219508480.0</v>
       </c>
-      <c r="CH31"/>
-      <c r="CI31">
+      <c r="CM31"/>
+      <c r="CN31">
         <v>-285000000.0</v>
       </c>
-      <c r="CJ31"/>
-      <c r="CK31">
+      <c r="CO31"/>
+      <c r="CP31">
         <v>-1363633590.0</v>
       </c>
-      <c r="CL31">
+      <c r="CQ31">
         <v>-2339379000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CR31">
         <v>-1868500000.0</v>
       </c>
-      <c r="CN31"/>
-      <c r="CO31">
+      <c r="CS31"/>
+      <c r="CT31">
         <v>-662342800.0</v>
       </c>
-      <c r="CP31"/>
-      <c r="CQ31">
+      <c r="CU31"/>
+      <c r="CV31">
         <v>-238000000.0</v>
       </c>
-      <c r="CR31"/>
-      <c r="CS31">
+      <c r="CW31"/>
+      <c r="CX31">
         <v>84715200.0</v>
       </c>
-      <c r="CT31"/>
-      <c r="CU31">
+      <c r="CY31"/>
+      <c r="CZ31">
         <v>-181500000.0</v>
       </c>
-      <c r="CV31"/>
-      <c r="CW31">
+      <c r="DA31"/>
+      <c r="DB31">
         <v>-18896580.0</v>
       </c>
-      <c r="CX31"/>
-      <c r="CY31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>1513542170.0</v>
       </c>
-      <c r="CZ31"/>
-      <c r="DA31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>109822830.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>200417733.0</v>
       </c>
-      <c r="DD31"/>
-      <c r="DE31">
+      <c r="DI31"/>
+      <c r="DJ31">
         <v>200417733.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>33454512.0</v>
       </c>
-      <c r="DH31"/>
-      <c r="DI31">
+      <c r="DM31"/>
+      <c r="DN31">
         <v>33454512.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>62854765300.0</v>
       </c>
-      <c r="DL31"/>
-      <c r="DM31">
+      <c r="DQ31"/>
+      <c r="DR31">
         <v>-10229745852.0</v>
       </c>
-      <c r="DN31"/>
-      <c r="DO31">
+      <c r="DS31"/>
+      <c r="DT31">
         <v>56091060966.0</v>
       </c>
-      <c r="DP31"/>
-      <c r="DQ31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>-19316699456.0</v>
       </c>
-      <c r="DR31"/>
-      <c r="DS31">
+      <c r="DW31"/>
+      <c r="DX31">
         <v>50215588860.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DY31"/>
+      <c r="DZ31">
         <v>-17976224830.0</v>
       </c>
-      <c r="DV31"/>
-      <c r="DW31">
+      <c r="EA31"/>
+      <c r="EB31">
         <v>-142631821.0</v>
       </c>
-      <c r="DX31"/>
-      <c r="DY31">
+      <c r="EC31"/>
+      <c r="ED31">
         <v>-142631821.0</v>
       </c>
-      <c r="DZ31"/>
-      <c r="EA31">
+      <c r="EE31"/>
+      <c r="EF31">
         <v>-11678869917.0</v>
       </c>
-      <c r="EB31"/>
-      <c r="EC31">
+      <c r="EG31"/>
+      <c r="EH31">
         <v>-21882254823.0</v>
       </c>
-      <c r="ED31"/>
-      <c r="EE31">
+      <c r="EI31"/>
+      <c r="EJ31">
         <v>28306012784.0</v>
       </c>
-      <c r="EF31"/>
-      <c r="EG31">
+      <c r="EK31"/>
+      <c r="EL31">
         <v>-10880637784.0</v>
       </c>
-      <c r="EH31"/>
+      <c r="EM31"/>
     </row>
-    <row r="32" spans="1:138">
+    <row r="32" spans="1:143">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B32">
-        <v>79217319000.0</v>
+        <v>37611000000.0</v>
       </c>
       <c r="C32">
+        <v>81614000000.0</v>
+      </c>
+      <c r="D32">
+        <v>38132000000.0</v>
+      </c>
+      <c r="E32">
+        <v>79247000000.0</v>
+      </c>
+      <c r="F32">
+        <v>37206000000.0</v>
+      </c>
+      <c r="G32">
         <v>74261000000.0</v>
       </c>
-      <c r="D32">
+      <c r="H32">
+        <v>35813000000.0</v>
+      </c>
+      <c r="I32">
         <v>71861000000.0</v>
       </c>
-      <c r="E32">
+      <c r="J32">
         <v>85017000000.0</v>
       </c>
-      <c r="F32">
+      <c r="K32">
         <v>42561547481.0</v>
       </c>
-      <c r="G32">
+      <c r="L32">
         <v>91176000000.0</v>
       </c>
-      <c r="H32">
+      <c r="M32">
         <v>45588000000.0</v>
       </c>
-      <c r="I32">
+      <c r="N32">
         <v>98368000000.0</v>
       </c>
-      <c r="J32">
+      <c r="O32">
         <v>49184000000.0</v>
       </c>
-      <c r="K32">
-[...2 lines deleted...]
-      <c r="L32">
+      <c r="P32">
+        <v>91593000000.0</v>
+      </c>
+      <c r="Q32">
         <v>45796500000.0</v>
       </c>
-      <c r="M32">
-[...2 lines deleted...]
-      <c r="N32">
+      <c r="R32">
+        <v>87999000000.0</v>
+      </c>
+      <c r="S32">
         <v>43999500000.0</v>
       </c>
-      <c r="O32">
+      <c r="T32">
         <v>76809000000.0</v>
       </c>
-      <c r="P32">
+      <c r="U32">
         <v>38404500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="V32">
         <v>72610000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="W32"/>
+      <c r="X32">
         <v>28588000000.0</v>
       </c>
-      <c r="T32">
+      <c r="Y32">
         <v>25814000000.0</v>
       </c>
-      <c r="U32">
+      <c r="Z32">
         <v>11707000000.0</v>
       </c>
-      <c r="V32">
+      <c r="AA32">
         <v>20567000000.0</v>
       </c>
-      <c r="W32">
+      <c r="AB32">
         <v>29643000000.0</v>
       </c>
-      <c r="X32">
+      <c r="AC32">
         <v>27322000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AD32">
         <v>26741000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AE32">
         <v>24481000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AF32">
         <v>29474000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AG32">
         <v>27594000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AH32">
         <v>28993000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AI32">
         <v>27027000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AJ32">
         <v>28876000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AK32">
         <v>26414000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AL32">
         <v>27925000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AM32">
         <v>27719000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AN32">
         <v>29719000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AO32">
         <v>26836000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AP32">
         <v>27893000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AQ32">
         <v>26570000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AR32">
         <v>27503000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AS32">
         <v>27468000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AT32">
         <v>29228000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AU32">
         <v>26396000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AV32">
         <v>27084000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AW32">
         <v>23553000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AX32">
         <v>23328000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AY32">
         <v>22125000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AZ32">
         <v>24001000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="BA32">
         <v>20733000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="BB32">
         <v>22325000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="BC32">
         <v>19757000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BD32">
         <v>21775000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BE32">
         <v>20437000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BF32">
         <v>21524000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BG32">
         <v>20221000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BH32">
         <v>19644000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BI32">
         <v>17552000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BJ32">
         <v>13153000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BK32">
         <v>9210000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BL32">
         <v>-5361000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BM32">
         <v>13479000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BN32">
         <v>14836000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BO32">
         <v>12926000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BP32">
         <v>13601000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BQ32">
         <v>12049000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BR32">
         <v>13184000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BS32">
         <v>11268000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BT32">
         <v>13092000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BU32">
         <v>14296000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BV32">
         <v>16967000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BW32">
         <v>15025000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BX32">
         <v>15816000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BY32">
         <v>13858000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BZ32">
         <v>15178029650.0</v>
       </c>
-      <c r="BV32">
+      <c r="CA32">
         <v>13671699840.0</v>
       </c>
-      <c r="BW32">
+      <c r="CB32">
         <v>13898029680.0</v>
       </c>
-      <c r="BX32">
+      <c r="CC32">
         <v>11796549160.0</v>
       </c>
-      <c r="BY32">
+      <c r="CD32">
         <v>13618022600.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CE32">
         <v>12550052120.0</v>
       </c>
-      <c r="CA32">
+      <c r="CF32">
         <v>10701424820.0</v>
       </c>
-      <c r="CB32">
+      <c r="CG32">
         <v>11623360960.0</v>
       </c>
-      <c r="CC32">
+      <c r="CH32">
         <v>11612575800.0</v>
       </c>
-      <c r="CD32">
+      <c r="CI32">
         <v>11631621540.0</v>
       </c>
-      <c r="CE32">
+      <c r="CJ32">
         <v>11626797000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CK32">
         <v>11620401000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CL32">
         <v>11609754240.0</v>
       </c>
-      <c r="CH32">
+      <c r="CM32">
         <v>11607549660.0</v>
       </c>
-      <c r="CI32">
+      <c r="CN32">
         <v>10309788850.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CO32">
         <v>12272402100.0</v>
       </c>
-      <c r="CK32">
+      <c r="CP32">
         <v>13050555760.0</v>
       </c>
-      <c r="CL32">
+      <c r="CQ32">
         <v>12279909250.0</v>
       </c>
-      <c r="CM32">
+      <c r="CR32">
         <v>10305908380.0</v>
       </c>
-      <c r="CN32">
+      <c r="CS32">
         <v>16665345620.0</v>
       </c>
-      <c r="CO32">
+      <c r="CT32">
         <v>14142730000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CU32">
         <v>14153092800.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CV32">
         <v>12629673500.0</v>
       </c>
-      <c r="CR32">
+      <c r="CW32">
         <v>15056053200.0</v>
       </c>
-      <c r="CS32">
+      <c r="CX32">
         <v>16019409000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CY32">
         <v>14732844300.0</v>
       </c>
-      <c r="CU32">
+      <c r="CZ32">
         <v>7853464560.0</v>
       </c>
-      <c r="CV32">
+      <c r="DA32">
         <v>15608230880.0</v>
       </c>
-      <c r="CW32">
+      <c r="DB32">
         <v>15808038980.0</v>
       </c>
-      <c r="CX32">
+      <c r="DC32">
         <v>15783435500.0</v>
       </c>
-      <c r="CY32">
+      <c r="DD32">
         <v>13636549590.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DE32">
         <v>10784713680.0</v>
       </c>
-      <c r="DA32">
+      <c r="DF32">
         <v>12401479870.0</v>
       </c>
-      <c r="DB32">
+      <c r="DG32">
         <v>12422993302.0</v>
       </c>
-      <c r="DC32">
+      <c r="DH32">
         <v>14148896994.0</v>
       </c>
-      <c r="DD32">
+      <c r="DI32">
         <v>12012950488.0</v>
       </c>
-      <c r="DE32">
+      <c r="DJ32">
         <v>11978821525.0</v>
       </c>
-      <c r="DF32">
+      <c r="DK32">
         <v>11908697856.0</v>
       </c>
-      <c r="DG32">
+      <c r="DL32">
         <v>10398440052.0</v>
       </c>
-      <c r="DH32">
+      <c r="DM32">
         <v>12739776504.0</v>
       </c>
-      <c r="DI32">
+      <c r="DN32">
         <v>12539613918.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DO32">
         <v>12177428406.0</v>
       </c>
-      <c r="DK32">
+      <c r="DP32">
         <v>10341005300.0</v>
       </c>
-      <c r="DL32">
+      <c r="DQ32">
         <v>10210113470.0</v>
       </c>
-      <c r="DM32">
+      <c r="DR32">
         <v>10229745852.0</v>
       </c>
-      <c r="DN32">
+      <c r="DS32">
         <v>10146754419.0</v>
       </c>
-      <c r="DO32">
+      <c r="DT32">
         <v>10565941833.0</v>
       </c>
-      <c r="DP32">
+      <c r="DU32">
         <v>9835875920.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DV32">
         <v>9658349728.0</v>
       </c>
-      <c r="DR32">
+      <c r="DW32">
         <v>9705107712.0</v>
       </c>
-      <c r="DS32">
+      <c r="DX32">
         <v>8967343314.0</v>
       </c>
-      <c r="DT32">
+      <c r="DY32">
         <v>8711649480.0</v>
       </c>
-      <c r="DU32">
+      <c r="DZ32">
         <v>8988112415.0</v>
       </c>
-      <c r="DV32">
+      <c r="EA32">
         <v>9311710720.0</v>
       </c>
-      <c r="DW32">
+      <c r="EB32">
         <v>9565929129.0</v>
       </c>
-      <c r="DX32">
+      <c r="EC32">
         <v>6766726500.0</v>
       </c>
-      <c r="DY32">
+      <c r="ED32">
         <v>6865404615.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EE32">
         <v>6624553680.0</v>
       </c>
-      <c r="EA32">
+      <c r="EF32">
         <v>11678869917.0</v>
       </c>
-      <c r="EB32">
+      <c r="EG32">
         <v>7294084941.0</v>
       </c>
-      <c r="EC32">
+      <c r="EH32">
         <v>7550999599.0</v>
       </c>
-      <c r="ED32">
+      <c r="EI32">
         <v>8145431580.0</v>
       </c>
-      <c r="EE32">
+      <c r="EJ32">
         <v>6811967477.0</v>
       </c>
-      <c r="EF32">
+      <c r="EK32">
         <v>9989220045.0</v>
       </c>
-      <c r="EG32">
+      <c r="EL32">
         <v>10880637784.0</v>
       </c>
-      <c r="EH32">
+      <c r="EM32">
         <v>10213582124.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -31929,54 +32782,54 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B2">
-        <v>34100000000.0</v>
+        <v>35333093820.0</v>
       </c>
       <c r="C2">
         <v>43669000000.0</v>
       </c>
       <c r="D2">
         <v>46433000000.0</v>
       </c>
       <c r="E2">
         <v>49629000000.0</v>
       </c>
       <c r="F2">
         <v>22893000000.0</v>
       </c>
       <c r="G2">
         <v>15014000000.0</v>
       </c>
       <c r="H2">
         <v>12450000000.0</v>
       </c>
       <c r="I2">
         <v>12638000000.0</v>
       </c>
       <c r="J2">
         <v>17318000000.0</v>
       </c>
@@ -32036,54 +32889,54 @@
       </c>
       <c r="AC2">
         <v>2099078388.0</v>
       </c>
       <c r="AD2">
         <v>1833361803.0</v>
       </c>
       <c r="AE2">
         <v>1866460810.0</v>
       </c>
       <c r="AF2">
         <v>1195836003.0</v>
       </c>
       <c r="AG2">
         <v>1464810798.0</v>
       </c>
       <c r="AH2">
         <v>1135408449.0</v>
       </c>
       <c r="AI2">
         <v>6621710641.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B3">
-        <v>7987000000</v>
+        <v>10737370420</v>
       </c>
       <c r="C3">
         <v>11060000000</v>
       </c>
       <c r="D3">
         <v>10193000000</v>
       </c>
       <c r="E3">
         <v>9014000000</v>
       </c>
       <c r="F3">
         <v>10113000000</v>
       </c>
       <c r="G3">
         <v>8600000000</v>
       </c>
       <c r="H3">
         <v>8385000000</v>
       </c>
       <c r="I3">
         <v>5392000000</v>
       </c>
       <c r="J3">
         <v>8666000000</v>
       </c>
@@ -32143,132 +32996,132 @@
       </c>
       <c r="AC3">
         <v>2414733120</v>
       </c>
       <c r="AD3">
         <v>2388997611</v>
       </c>
       <c r="AE3">
         <v>2812145000</v>
       </c>
       <c r="AF3">
         <v>2781003078</v>
       </c>
       <c r="AG3">
         <v>2286549840</v>
       </c>
       <c r="AH3">
         <v>3479266462</v>
       </c>
       <c r="AI3">
         <v>2723514794</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B6">
-        <v>-3954000000.0</v>
+        <v>76033660.0</v>
       </c>
       <c r="C6">
         <v>-9569000000.0</v>
       </c>
       <c r="D6">
         <v>-2764000000.0</v>
       </c>
       <c r="E6">
         <v>-3196000000.0</v>
       </c>
       <c r="F6">
         <v>26736000000.0</v>
       </c>
       <c r="G6">
         <v>8832000000.0</v>
       </c>
       <c r="H6">
         <v>2564000000.0</v>
       </c>
       <c r="I6">
         <v>-188000000.0</v>
       </c>
       <c r="J6">
         <v>-4680000000.0</v>
       </c>
@@ -32328,54 +33181,54 @@
       </c>
       <c r="AC6">
         <v>-428205852.0</v>
       </c>
       <c r="AD6">
         <v>260363376.0</v>
       </c>
       <c r="AE6">
         <v>18479810.0</v>
       </c>
       <c r="AF6">
         <v>540321648.0</v>
       </c>
       <c r="AG6">
         <v>-244148724.0</v>
       </c>
       <c r="AH6">
         <v>388148551.0</v>
       </c>
       <c r="AI6">
         <v>9787141.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B7">
-        <v>-7000000.0</v>
+        <v>-8221570.0</v>
       </c>
       <c r="C7">
         <v>-8093000000.0</v>
       </c>
       <c r="D7">
         <v>-4759000000.0</v>
       </c>
       <c r="E7">
         <v>-4481000000.0</v>
       </c>
       <c r="F7">
         <v>1212000000.0</v>
       </c>
       <c r="G7">
         <v>2559000000.0</v>
       </c>
       <c r="H7">
         <v>1869000000.0</v>
       </c>
       <c r="I7">
         <v>-1106000000.0</v>
       </c>
       <c r="J7">
         <v>-459000000.0</v>
       </c>
@@ -32435,93 +33288,93 @@
       </c>
       <c r="AC7">
         <v>111442662.0</v>
       </c>
       <c r="AD7">
         <v>881362755.0</v>
       </c>
       <c r="AE7">
         <v>128555200.0</v>
       </c>
       <c r="AF7">
         <v>-591951690.0</v>
       </c>
       <c r="AG7">
         <v>707330004.0</v>
       </c>
       <c r="AH7">
         <v>511018942.0</v>
       </c>
       <c r="AI7">
         <v>684203338.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B9">
-        <v>-664751000.0</v>
+        <v>-781049150.0</v>
       </c>
       <c r="C9">
         <v>786000000.0</v>
       </c>
       <c r="D9">
         <v>-2249000000.0</v>
       </c>
       <c r="E9">
         <v>-1986000000.0</v>
       </c>
       <c r="F9">
         <v>246000000.0</v>
       </c>
       <c r="G9">
         <v>366000000.0</v>
       </c>
       <c r="H9">
         <v>100000000.0</v>
       </c>
       <c r="I9">
         <v>19000000.0</v>
       </c>
       <c r="J9">
         <v>-206000000.0</v>
       </c>
@@ -32551,54 +33404,54 @@
         <v>-259000000.0</v>
       </c>
       <c r="X9">
         <v>125000000.0</v>
       </c>
       <c r="Y9">
         <v>423000000.0</v>
       </c>
       <c r="Z9">
         <v>583000000.0</v>
       </c>
       <c r="AA9">
         <v>572000000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B10">
-        <v>-2536050000.0</v>
+        <v>-2979731870.0</v>
       </c>
       <c r="C10">
         <v>632000000.0</v>
       </c>
       <c r="D10">
         <v>-4388000000.0</v>
       </c>
       <c r="E10">
         <v>-5606000000.0</v>
       </c>
       <c r="F10">
         <v>2201000000.0</v>
       </c>
       <c r="G10">
         <v>983000000.0</v>
       </c>
       <c r="H10">
         <v>1017000000.0</v>
       </c>
       <c r="I10">
         <v>1399000000.0</v>
       </c>
       <c r="J10">
         <v>-1666000000.0</v>
       </c>
@@ -32644,51 +33497,51 @@
       </c>
       <c r="AC10">
         <v>157827366.0</v>
       </c>
       <c r="AD10">
         <v>-630363006.0</v>
       </c>
       <c r="AE10">
         <v>249075700.0</v>
       </c>
       <c r="AF10">
         <v>-1003432206.0</v>
       </c>
       <c r="AG10">
         <v>-899126196.0</v>
       </c>
       <c r="AH10">
         <v>357946274.0</v>
       </c>
       <c r="AI10">
         <v>743523872.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4165000000.0</v>
       </c>
       <c r="F11">
         <v>-1273000000.0</v>
       </c>
       <c r="G11">
         <v>666000000.0</v>
       </c>
       <c r="H11">
         <v>745000000.0</v>
       </c>
       <c r="I11">
         <v>294000000.0</v>
       </c>
       <c r="J11">
         <v>1177000000.0</v>
       </c>
       <c r="K11">
         <v>389000000.0</v>
       </c>
@@ -32697,51 +33550,51 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>844000000.0</v>
       </c>
       <c r="F12">
         <v>-2637000000.0</v>
       </c>
       <c r="G12">
         <v>-535000000.0</v>
       </c>
       <c r="H12">
         <v>984000000.0</v>
       </c>
       <c r="I12">
         <v>1092000000.0</v>
       </c>
       <c r="J12">
         <v>779000000.0</v>
       </c>
       <c r="K12">
         <v>233000000.0</v>
       </c>
@@ -32750,51 +33603,51 @@
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1054000000.0</v>
       </c>
       <c r="F13">
         <v>38000000.0</v>
       </c>
       <c r="G13">
         <v>-11000000.0</v>
       </c>
       <c r="H13">
         <v>110000000.0</v>
       </c>
       <c r="I13">
         <v>-276000000.0</v>
       </c>
       <c r="J13">
         <v>-481000000.0</v>
       </c>
       <c r="K13">
         <v>1616000000.0</v>
       </c>
@@ -32803,51 +33656,51 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B14">
         <v>6981000000.0</v>
       </c>
       <c r="C14">
         <v>7226000000.0</v>
       </c>
       <c r="D14">
         <v>7549000000.0</v>
       </c>
       <c r="E14">
         <v>6797000000.0</v>
       </c>
       <c r="F14">
         <v>5871000000.0</v>
       </c>
       <c r="G14">
         <v>5143000000.0</v>
       </c>
       <c r="H14">
         <v>5445000000.0</v>
       </c>
       <c r="I14">
         <v>5507000000.0</v>
       </c>
@@ -32910,54 +33763,54 @@
       </c>
       <c r="AC14">
         <v>2307468492.0</v>
       </c>
       <c r="AD14">
         <v>2624724648.0</v>
       </c>
       <c r="AE14">
         <v>2506022930.0</v>
       </c>
       <c r="AF14">
         <v>2068867257.0</v>
       </c>
       <c r="AG14">
         <v>1923425502.0</v>
       </c>
       <c r="AH14">
         <v>1777005188.0</v>
       </c>
       <c r="AI14">
         <v>2007335148.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B15">
-        <v>1959000000.0</v>
+        <v>2300865090.0</v>
       </c>
       <c r="C15">
         <v>4651000000.0</v>
       </c>
       <c r="D15">
         <v>4208000000.0</v>
       </c>
       <c r="E15">
         <v>3353000000.0</v>
       </c>
       <c r="F15">
         <v>4204000000.0</v>
       </c>
       <c r="G15">
         <v>73000.0</v>
       </c>
       <c r="H15">
         <v>3056000000.0</v>
       </c>
       <c r="I15">
         <v>1000000.0</v>
       </c>
       <c r="J15">
         <v>1000000.0</v>
       </c>
@@ -33017,54 +33870,54 @@
       </c>
       <c r="AC15">
         <v>351295920.0</v>
       </c>
       <c r="AD15">
         <v>267090642.0</v>
       </c>
       <c r="AE15">
         <v>271572860.0</v>
       </c>
       <c r="AF15">
         <v>141241701.0</v>
       </c>
       <c r="AG15">
         <v>21609690.0</v>
       </c>
       <c r="AH15">
         <v>122243044.0</v>
       </c>
       <c r="AI15">
         <v>553384377.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B16">
-        <v>30146000000.0</v>
+        <v>35409127480.0</v>
       </c>
       <c r="C16">
         <v>34100000000.0</v>
       </c>
       <c r="D16">
         <v>43669000000.0</v>
       </c>
       <c r="E16">
         <v>46433000000.0</v>
       </c>
       <c r="F16">
         <v>49629000000.0</v>
       </c>
       <c r="G16">
         <v>23846000000.0</v>
       </c>
       <c r="H16">
         <v>15014000000.0</v>
       </c>
       <c r="I16">
         <v>12450000000.0</v>
       </c>
       <c r="J16">
         <v>12638000000.0</v>
       </c>
@@ -33124,93 +33977,93 @@
       </c>
       <c r="AC16">
         <v>1670872536.0</v>
       </c>
       <c r="AD16">
         <v>2093725179.0</v>
       </c>
       <c r="AE16">
         <v>1884940620.0</v>
       </c>
       <c r="AF16">
         <v>1736157651.0</v>
       </c>
       <c r="AG16">
         <v>1220662074.0</v>
       </c>
       <c r="AH16">
         <v>1523557000.0</v>
       </c>
       <c r="AI16">
         <v>6631497782.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B18">
-        <v>-12637000000.0</v>
+        <v>-16198841920.0</v>
       </c>
       <c r="C18">
         <v>-7052000000.0</v>
       </c>
       <c r="D18">
         <v>12292000000.0</v>
       </c>
       <c r="E18">
         <v>10945000000.0</v>
       </c>
       <c r="F18">
         <v>8533000000.0</v>
       </c>
       <c r="G18">
         <v>583000000.0</v>
       </c>
       <c r="H18">
         <v>2077000000.0</v>
       </c>
       <c r="I18">
         <v>4556000000.0</v>
       </c>
       <c r="J18">
         <v>1719000000.0</v>
       </c>
@@ -33270,51 +34123,51 @@
       </c>
       <c r="AC18">
         <v>2114511534.0</v>
       </c>
       <c r="AD18">
         <v>3405814776.0</v>
       </c>
       <c r="AE18">
         <v>1038083240.0</v>
       </c>
       <c r="AF18">
         <v>250975038.0</v>
       </c>
       <c r="AG18">
         <v>1264860006.0</v>
       </c>
       <c r="AH18">
         <v>-2038788129.0</v>
       </c>
       <c r="AI18">
         <v>1267098560.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B19">
         <v>2856000000.0</v>
       </c>
       <c r="C19">
         <v>-15982000000.0</v>
       </c>
       <c r="D19">
         <v>-15047000000.0</v>
       </c>
       <c r="E19">
         <v>-10531000000.0</v>
       </c>
       <c r="F19">
         <v>8674000000.0</v>
       </c>
       <c r="G19">
         <v>-7915000000.0</v>
       </c>
       <c r="H19">
         <v>-2985000000.0</v>
       </c>
       <c r="I19">
         <v>-6738000000.0</v>
       </c>
@@ -33327,102 +34180,102 @@
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B20">
         <v>49000000.0</v>
       </c>
       <c r="C20">
         <v>104000000.0</v>
       </c>
       <c r="D20">
         <v>92000000.0</v>
       </c>
       <c r="E20">
         <v>40000000.0</v>
       </c>
       <c r="F20">
         <v>243000000.0</v>
       </c>
       <c r="G20">
         <v>2000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B21">
         <v>9489000000.0</v>
       </c>
       <c r="C21">
         <v>7201000000.0</v>
       </c>
       <c r="D21">
         <v>114000000.0</v>
       </c>
       <c r="E21">
         <v>-6880000000.0</v>
       </c>
       <c r="F21">
         <v>3260000000.0</v>
       </c>
       <c r="G21">
         <v>2327000000.0</v>
       </c>
       <c r="H21">
         <v>1004000000.0</v>
       </c>
       <c r="I21">
         <v>306000000.0</v>
       </c>
@@ -33437,54 +34290,54 @@
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B22">
-        <v>-22368000000.0</v>
+        <v>-26271439680.0</v>
       </c>
       <c r="C22">
         <v>5520000000.0</v>
       </c>
       <c r="D22">
         <v>18625000000.0</v>
       </c>
       <c r="E22">
         <v>16779000000.0</v>
       </c>
       <c r="F22">
         <v>13218000000.0</v>
       </c>
       <c r="G22">
         <v>24000000.0</v>
       </c>
       <c r="H22">
         <v>2700000000.0</v>
       </c>
       <c r="I22">
         <v>3330000000.0</v>
       </c>
       <c r="J22">
         <v>3510000000.0</v>
       </c>
@@ -33544,69 +34397,69 @@
       </c>
       <c r="AC22">
         <v>620565948.0</v>
       </c>
       <c r="AD22">
         <v>1243635120.0</v>
       </c>
       <c r="AE22">
         <v>1254216670.0</v>
       </c>
       <c r="AF22">
         <v>1056622068.0</v>
       </c>
       <c r="AG22">
         <v>507868488.0</v>
       </c>
       <c r="AH22">
         <v>-931610295.0</v>
       </c>
       <c r="AI22">
         <v>725294388.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B23">
-        <v>-4982000.0</v>
+        <v>-5872550.0</v>
       </c>
       <c r="C23">
         <v>2407000000.0</v>
       </c>
       <c r="D23">
         <v>-2764000000.0</v>
       </c>
       <c r="E23">
         <v>-2051000000.0</v>
       </c>
       <c r="F23">
         <v>2595000000.0</v>
       </c>
       <c r="G23">
-        <v>8272000000.0</v>
+        <v>9087000000.0</v>
       </c>
       <c r="H23">
         <v>-128000000.0</v>
       </c>
       <c r="I23">
         <v>-2784000000.0</v>
       </c>
       <c r="J23">
         <v>-4472000000.0</v>
       </c>
       <c r="K23">
         <v>-5109000000.0</v>
       </c>
       <c r="L23">
         <v>-2845000000.0</v>
       </c>
       <c r="M23">
         <v>2152000000.0</v>
       </c>
       <c r="N23">
         <v>3189000000.0</v>
       </c>
       <c r="O23">
         <v>1701000000.0</v>
       </c>
@@ -33651,54 +34504,54 @@
       </c>
       <c r="AC23">
         <v>775835334.0</v>
       </c>
       <c r="AD23">
         <v>1913088996.0</v>
       </c>
       <c r="AE23">
         <v>725533410.0</v>
       </c>
       <c r="AF23">
         <v>69879936.0</v>
       </c>
       <c r="AG23">
         <v>802249548.0</v>
       </c>
       <c r="AH23">
         <v>581998774.0</v>
       </c>
       <c r="AI23">
         <v>1204490742.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B24">
-        <v>2515000000.0</v>
+        <v>10570590.0</v>
       </c>
       <c r="C24">
         <v>-3531000000.0</v>
       </c>
       <c r="D24">
         <v>-2426000000.0</v>
       </c>
       <c r="E24">
         <v>-2030000000.0</v>
       </c>
       <c r="F24">
         <v>-4883000000.0</v>
       </c>
       <c r="G24">
         <v>393000000.0</v>
       </c>
       <c r="H24">
         <v>-117000000.0</v>
       </c>
       <c r="I24">
         <v>-683000000.0</v>
       </c>
       <c r="J24">
         <v>-791000000.0</v>
       </c>
@@ -33758,69 +34611,69 @@
       </c>
       <c r="AC24">
         <v>-1725613308.0</v>
       </c>
       <c r="AD24">
         <v>-4791449754.0</v>
       </c>
       <c r="AE24">
         <v>-1295193640.0</v>
       </c>
       <c r="AF24">
         <v>813992067.0</v>
       </c>
       <c r="AG24">
         <v>-319007952.0</v>
       </c>
       <c r="AH24">
         <v>1657898879.0</v>
       </c>
       <c r="AI24">
         <v>-1717680601.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B25">
-        <v>10744000000.0</v>
+        <v>13837189750.0</v>
       </c>
       <c r="C25">
         <v>2276000000.0</v>
       </c>
       <c r="D25">
         <v>369000000.0</v>
       </c>
       <c r="E25">
         <v>1392967663.0</v>
       </c>
       <c r="F25">
         <v>-1229773048.0</v>
       </c>
       <c r="G25">
-        <v>1457000000.0</v>
+        <v>563000000.0</v>
       </c>
       <c r="H25">
         <v>-457503084.0</v>
       </c>
       <c r="I25">
         <v>1200000000.0</v>
       </c>
       <c r="J25">
         <v>387000000.0</v>
       </c>
       <c r="K25">
         <v>1658000000.0</v>
       </c>
       <c r="L25">
         <v>4681000000.0</v>
       </c>
       <c r="M25">
         <v>1854000000.0</v>
       </c>
       <c r="N25">
         <v>1174000000.0</v>
       </c>
       <c r="O25">
         <v>257000000.0</v>
       </c>
@@ -33865,51 +34718,51 @@
       </c>
       <c r="AC25">
         <v>1677523284.0</v>
       </c>
       <c r="AD25">
         <v>1045089864.0</v>
       </c>
       <c r="AE25">
         <v>-38566560.0</v>
       </c>
       <c r="AF25">
         <v>498440481.0</v>
       </c>
       <c r="AG25">
         <v>412785852.0</v>
       </c>
       <c r="AH25">
         <v>84064498.0</v>
       </c>
       <c r="AI25">
         <v>573780480.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-3000000000.0</v>
       </c>
       <c r="D26">
         <v>-2434000000.0</v>
       </c>
       <c r="E26">
         <v>-923000000.0</v>
       </c>
       <c r="F26">
         <v>-3260000000.0</v>
       </c>
       <c r="G26">
         <v>-163000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-48000000.0</v>
       </c>
       <c r="J26">
         <v>-137000000.0</v>
@@ -33946,51 +34799,51 @@
       <c r="X26">
         <v>-18000000.0</v>
       </c>
       <c r="Y26">
         <v>-77000000.0</v>
       </c>
       <c r="Z26">
         <v>-266000000.0</v>
       </c>
       <c r="AA26">
         <v>-30000000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26">
         <v>-93089906.0</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>189000000.0</v>
       </c>
       <c r="E27">
         <v>182032337.0</v>
       </c>
       <c r="F27">
         <v>228773048.0</v>
       </c>
       <c r="G27">
         <v>34000000.0</v>
       </c>
       <c r="H27">
         <v>41503084.0</v>
       </c>
       <c r="I27">
         <v>48900000.0</v>
       </c>
       <c r="J27">
         <v>40100000.0</v>
       </c>
       <c r="K27">
@@ -34013,54 +34866,54 @@
       <c r="R27">
         <v>-9000000.0</v>
       </c>
       <c r="S27">
         <v>-50000000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B28">
-        <v>7574000000.0</v>
+        <v>8895738740.0</v>
       </c>
       <c r="C28">
         <v>2061000000.0</v>
       </c>
       <c r="D28">
         <v>-9200000000.0</v>
       </c>
       <c r="E28">
         <v>-13167000000.0</v>
       </c>
       <c r="F28">
         <v>-1366000000.0</v>
       </c>
       <c r="G28">
         <v>9087000000.0</v>
       </c>
       <c r="H28">
         <v>-5827000000.0</v>
       </c>
       <c r="I28">
         <v>-2785000000.0</v>
       </c>
       <c r="J28">
         <v>-4473000000.0</v>
       </c>
@@ -34120,54 +34973,54 @@
       </c>
       <c r="AC28">
         <v>424539414.0</v>
       </c>
       <c r="AD28">
         <v>1645998354.0</v>
       </c>
       <c r="AE28">
         <v>453960550.0</v>
       </c>
       <c r="AF28">
         <v>-71361765.0</v>
       </c>
       <c r="AG28">
         <v>780639858.0</v>
       </c>
       <c r="AH28">
         <v>459755730.0</v>
       </c>
       <c r="AI28">
         <v>651106365.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B29">
-        <v>-4650000000.0</v>
+        <v>-5461471500.0</v>
       </c>
       <c r="C29">
         <v>4008000000.0</v>
       </c>
       <c r="D29">
         <v>22485000000.0</v>
       </c>
       <c r="E29">
         <v>19959000000.0</v>
       </c>
       <c r="F29">
         <v>18646000000.0</v>
       </c>
       <c r="G29">
         <v>9183000000.0</v>
       </c>
       <c r="H29">
         <v>10462000000.0</v>
       </c>
       <c r="I29">
         <v>9948000000.0</v>
       </c>
       <c r="J29">
         <v>10385000000.0</v>
       </c>
@@ -34227,54 +35080,54 @@
       </c>
       <c r="AC29">
         <v>4529244654.0</v>
       </c>
       <c r="AD29">
         <v>5794812387.0</v>
       </c>
       <c r="AE29">
         <v>3850228240.0</v>
       </c>
       <c r="AF29">
         <v>3031978116.0</v>
       </c>
       <c r="AG29">
         <v>3551409846.0</v>
       </c>
       <c r="AH29">
         <v>1440478333.0</v>
       </c>
       <c r="AI29">
         <v>3990613354.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B30">
-        <v>-5897000000.0</v>
+        <v>-6926085470.0</v>
       </c>
       <c r="C30">
         <v>-15982000000.0</v>
       </c>
       <c r="D30">
         <v>-15047000000.0</v>
       </c>
       <c r="E30">
         <v>-10531000000.0</v>
       </c>
       <c r="F30">
         <v>8674000000.0</v>
       </c>
       <c r="G30">
         <v>-7915000000.0</v>
       </c>
       <c r="H30">
         <v>-5972000000.0</v>
       </c>
       <c r="I30">
         <v>-6738000000.0</v>
       </c>
       <c r="J30">
         <v>-9296000000.0</v>
       </c>
@@ -34353,1027 +35206,1072 @@
       <c r="AI30">
         <v>-4631932578.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="F1" t="s">
+        <v>233</v>
+      </c>
+      <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
+        <v>234</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...5 lines deleted...]
-      <c r="G1" t="s">
+      <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" t="s">
-[...8 lines deleted...]
-      <c r="K1" t="s">
+      <c r="M1" t="s">
+        <v>103</v>
+      </c>
+      <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="L1" t="s">
-[...8 lines deleted...]
-      <c r="O1" t="s">
+      <c r="Q1" t="s">
+        <v>106</v>
+      </c>
+      <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="P1" t="s">
-[...8 lines deleted...]
-      <c r="S1" t="s">
+      <c r="U1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="T1" t="s">
-[...8 lines deleted...]
-      <c r="W1" t="s">
+      <c r="Y1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="X1" t="s">
-[...8 lines deleted...]
-      <c r="AA1" t="s">
+      <c r="AC1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AB1" t="s">
-[...8 lines deleted...]
-      <c r="AE1" t="s">
+      <c r="AG1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AF1" t="s">
-[...8 lines deleted...]
-      <c r="AI1" t="s">
+      <c r="AK1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...8 lines deleted...]
-      <c r="AM1" t="s">
+      <c r="AO1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...8 lines deleted...]
-      <c r="AQ1" t="s">
+      <c r="AS1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...8 lines deleted...]
-      <c r="AU1" t="s">
+      <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...8 lines deleted...]
-      <c r="AY1" t="s">
+      <c r="BA1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...8 lines deleted...]
-      <c r="BC1" t="s">
+      <c r="BE1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...8 lines deleted...]
-      <c r="BG1" t="s">
+      <c r="BI1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BH1" t="s">
-[...8 lines deleted...]
-      <c r="BK1" t="s">
+      <c r="BM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BL1" t="s">
-[...8 lines deleted...]
-      <c r="BO1" t="s">
+      <c r="BQ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BP1" t="s">
-[...8 lines deleted...]
-      <c r="BS1" t="s">
+      <c r="BU1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BT1" t="s">
-[...8 lines deleted...]
-      <c r="BW1" t="s">
+      <c r="BY1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="BX1" t="s">
-[...8 lines deleted...]
-      <c r="CA1" t="s">
+      <c r="CC1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CB1" t="s">
-[...2 lines deleted...]
-      <c r="CC1" t="s">
+      <c r="CG1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CD1" t="s">
-[...2 lines deleted...]
-      <c r="CE1" t="s">
+      <c r="CI1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
       </c>
-      <c r="CF1" t="s">
-[...2 lines deleted...]
-      <c r="CG1" t="s">
+      <c r="CK1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CL1" t="s">
         <v>24</v>
       </c>
-      <c r="CH1" t="s">
-[...2 lines deleted...]
-      <c r="CI1" t="s">
+      <c r="CM1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CN1" t="s">
         <v>25</v>
       </c>
-      <c r="CJ1" t="s">
-[...2 lines deleted...]
-      <c r="CK1" t="s">
+      <c r="CO1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CP1" t="s">
         <v>26</v>
       </c>
-      <c r="CL1" t="s">
-[...2 lines deleted...]
-      <c r="CM1" t="s">
+      <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
       </c>
-      <c r="CN1" t="s">
-[...2 lines deleted...]
-      <c r="CO1" t="s">
+      <c r="CS1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CT1" t="s">
         <v>28</v>
       </c>
-      <c r="CP1" t="s">
-[...2 lines deleted...]
-      <c r="CQ1" t="s">
+      <c r="CU1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CV1" t="s">
         <v>29</v>
       </c>
-      <c r="CR1" t="s">
-[...2 lines deleted...]
-      <c r="CS1" t="s">
+      <c r="CW1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CX1" t="s">
         <v>30</v>
       </c>
-      <c r="CT1" t="s">
-[...2 lines deleted...]
-      <c r="CU1" t="s">
+      <c r="CY1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>31</v>
       </c>
-      <c r="CV1" t="s">
-[...2 lines deleted...]
-      <c r="CW1" t="s">
+      <c r="DA1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DB1" t="s">
         <v>32</v>
       </c>
-      <c r="CX1" t="s">
-[...2 lines deleted...]
-      <c r="CY1" t="s">
+      <c r="DC1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DD1" t="s">
         <v>33</v>
       </c>
-      <c r="CZ1" t="s">
-[...2 lines deleted...]
-      <c r="DA1" t="s">
+      <c r="DE1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DF1" t="s">
         <v>35</v>
       </c>
-      <c r="DB1" t="s">
-        <v>197</v>
+      <c r="DG1" t="s">
+        <v>200</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B2">
-        <v>30782438000.0</v>
+        <v>33697000000.0</v>
       </c>
       <c r="C2">
-        <v>35333094000.0</v>
+        <v>31950000000.0</v>
       </c>
       <c r="D2">
+        <v>30146000000.0</v>
+      </c>
+      <c r="E2">
+        <v>30146000000.0</v>
+      </c>
+      <c r="F2">
+        <v>30660000000.0</v>
+      </c>
+      <c r="G2">
+        <v>34131000000.0</v>
+      </c>
+      <c r="H2">
+        <v>34100000000.0</v>
+      </c>
+      <c r="I2">
         <v>36325000000.0</v>
       </c>
-      <c r="E2">
+      <c r="J2">
         <v>48199222000.0</v>
       </c>
-      <c r="F2">
+      <c r="K2">
         <v>27966039580.0</v>
       </c>
-      <c r="G2">
+      <c r="L2">
         <v>48978000000.0</v>
       </c>
-      <c r="H2">
+      <c r="M2">
         <v>27966039580.0</v>
       </c>
-      <c r="I2">
+      <c r="N2">
         <v>1345048271.0</v>
       </c>
-      <c r="J2">
+      <c r="O2">
         <v>49564000.0</v>
       </c>
-      <c r="K2">
+      <c r="P2">
         <v>23846000000.0</v>
       </c>
-      <c r="L2">
+      <c r="Q2">
         <v>48564693556.0</v>
       </c>
-      <c r="M2">
+      <c r="R2">
+        <v>50954020000.0</v>
+      </c>
+      <c r="S2">
         <v>49629000000.0</v>
       </c>
-      <c r="N2">
-[...2 lines deleted...]
-      <c r="O2">
+      <c r="T2">
+        <v>41684181793.0</v>
+      </c>
+      <c r="U2">
         <v>40812000000.0</v>
       </c>
-      <c r="P2">
-[...2 lines deleted...]
-      <c r="Q2">
+      <c r="V2">
         <v>23042000000.0</v>
       </c>
-      <c r="R2">
+      <c r="W2">
         <v>23846000000.0</v>
       </c>
-      <c r="S2">
+      <c r="X2">
         <v>26016000000.0</v>
       </c>
-      <c r="T2">
+      <c r="Y2">
         <v>13914000000.0</v>
       </c>
-      <c r="U2">
+      <c r="Z2">
         <v>12134000000.0</v>
       </c>
-      <c r="V2">
+      <c r="AA2">
         <v>15014000000.0</v>
       </c>
-      <c r="W2">
+      <c r="AB2">
         <v>15974000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AC2">
         <v>15406000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AD2">
         <v>11904000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AE2">
         <v>12450000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AF2">
         <v>11418000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AG2">
         <v>13243000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AH2">
         <v>11579000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AI2">
         <v>12638000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AJ2">
         <v>11753000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AK2">
         <v>12306000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AL2">
         <v>13910000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AM2">
         <v>17318000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AN2">
         <v>16626000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AO2">
         <v>18144000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AP2">
         <v>17963000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AQ2">
         <v>20662000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AR2">
         <v>20177000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AS2">
         <v>21117000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AT2">
         <v>21669000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AU2">
         <v>22840000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AV2">
         <v>18395000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AW2">
         <v>18515000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AX2">
         <v>17500000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AY2">
         <v>19455000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AZ2">
         <v>16827000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="BA2">
         <v>17758000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="BB2">
         <v>18112000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BC2">
         <v>17657000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BD2">
         <v>16851000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BE2">
         <v>19564000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BF2">
         <v>18293000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BG2">
         <v>17526000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BH2">
         <v>17854000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BI2">
         <v>19056000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BJ2">
         <v>12872000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BK2">
         <v>11967000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BL2">
         <v>12650000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BM2">
         <v>13339000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BN2">
         <v>10969000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BO2">
         <v>12226000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BP2">
         <v>8116000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BQ2">
         <v>6222000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BR2">
         <v>4941000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BS2">
         <v>3683000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BT2">
         <v>2972000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BU2">
         <v>4408000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BV2">
         <v>4530000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BW2">
         <v>6641000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BX2">
         <v>5065000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BY2">
         <v>7176411780.0</v>
       </c>
-      <c r="BU2">
+      <c r="BZ2">
         <v>7270014720.0</v>
       </c>
-      <c r="BV2">
+      <c r="CA2">
         <v>7738613280.0</v>
       </c>
-      <c r="BW2">
+      <c r="CB2">
         <v>5158774120.0</v>
       </c>
-      <c r="BX2">
+      <c r="CC2">
         <v>6321842800.0</v>
       </c>
-      <c r="BY2">
+      <c r="CD2">
         <v>8361476350.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CE2">
         <v>6413627740.0</v>
       </c>
-      <c r="CA2">
+      <c r="CF2">
         <v>5767000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CG2">
         <v>5767000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CH2">
         <v>3211000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CI2">
         <v>3211000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CJ2">
         <v>3489000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CK2">
         <v>3489000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CL2">
         <v>2133000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CM2">
         <v>2133000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CN2">
         <v>1997000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CO2">
         <v>1997000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CP2">
         <v>1906000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CQ2">
         <v>1906000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CR2">
         <v>1674536150.0</v>
       </c>
-      <c r="CN2">
+      <c r="CS2">
         <v>1674536150.0</v>
       </c>
-      <c r="CO2">
+      <c r="CT2">
         <v>2418051201.0</v>
       </c>
-      <c r="CP2">
+      <c r="CU2">
         <v>2093725179.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CV2">
         <v>1833361803.0</v>
       </c>
-      <c r="CR2">
+      <c r="CW2">
         <v>1833361803.0</v>
       </c>
-      <c r="CS2">
+      <c r="CX2">
         <v>1866460810.0</v>
       </c>
-      <c r="CT2">
+      <c r="CY2">
         <v>1866460810.0</v>
       </c>
-      <c r="CU2">
+      <c r="CZ2">
         <v>1195836003.0</v>
       </c>
-      <c r="CV2">
+      <c r="DA2">
         <v>1195836003.0</v>
       </c>
-      <c r="CW2">
+      <c r="DB2">
         <v>1464810798.0</v>
       </c>
-      <c r="CX2">
+      <c r="DC2">
         <v>1464810798.0</v>
       </c>
-      <c r="CY2">
+      <c r="DD2">
         <v>1135408449.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DE2">
         <v>1135408449.0</v>
       </c>
-      <c r="DA2">
+      <c r="DF2">
         <v>6621710641.0</v>
       </c>
-      <c r="DB2">
+      <c r="DG2">
         <v>6621710641.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B3">
-        <v>3982508000</v>
+        <v>1756000000</v>
       </c>
       <c r="C3">
-        <v>4447000000</v>
+        <v>1460000000</v>
       </c>
       <c r="D3">
+        <v>1348000000</v>
+      </c>
+      <c r="E3">
+        <v>1630000000</v>
+      </c>
+      <c r="F3">
+        <v>1885000000</v>
+      </c>
+      <c r="G3">
+        <v>5158000000</v>
+      </c>
+      <c r="H3">
+        <v>2657000000</v>
+      </c>
+      <c r="I3">
         <v>5357000000</v>
       </c>
-      <c r="E3">
+      <c r="J3">
         <v>5703000000</v>
       </c>
-      <c r="F3">
+      <c r="K3">
         <v>2709847596</v>
       </c>
-      <c r="G3">
+      <c r="L3">
         <v>5746000000</v>
       </c>
-      <c r="H3">
+      <c r="M3">
         <v>2873000000</v>
       </c>
-      <c r="I3">
+      <c r="N3">
         <v>2426342208</v>
       </c>
-      <c r="J3">
+      <c r="O3">
         <v>2411866796</v>
       </c>
-      <c r="K3">
+      <c r="P3">
         <v>2490630688</v>
       </c>
-      <c r="L3">
+      <c r="Q3">
         <v>2279274865</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="R3">
+        <v>3963000000</v>
+      </c>
+      <c r="S3">
         <v>1981500000</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="T3">
+        <v>5014153528</v>
+      </c>
+      <c r="U3">
         <v>2032000000</v>
       </c>
-      <c r="Q3">
-[...2 lines deleted...]
-      <c r="R3">
+      <c r="V3">
+        <v>5030315000</v>
+      </c>
+      <c r="W3">
         <v>2311500000</v>
       </c>
-      <c r="S3">
+      <c r="X3">
         <v>2420000000</v>
       </c>
-      <c r="T3">
+      <c r="Y3">
         <v>2188000000</v>
       </c>
-      <c r="U3">
+      <c r="Z3">
         <v>1665000000</v>
       </c>
-      <c r="V3">
+      <c r="AA3">
         <v>2327000000</v>
       </c>
-      <c r="W3">
+      <c r="AB3">
         <v>2903000000</v>
       </c>
-      <c r="X3">
+      <c r="AC3">
         <v>2152000000</v>
       </c>
-      <c r="Y3">
+      <c r="AD3">
         <v>1954000000</v>
       </c>
-      <c r="Z3">
+      <c r="AE3">
         <v>1376000000</v>
       </c>
-      <c r="AA3">
+      <c r="AF3">
         <v>1607000000</v>
       </c>
-      <c r="AB3">
+      <c r="AG3">
         <v>1110000000</v>
       </c>
-      <c r="AC3">
+      <c r="AH3">
         <v>1319000000</v>
       </c>
-      <c r="AD3">
+      <c r="AI3">
         <v>1356000000</v>
       </c>
-      <c r="AE3">
+      <c r="AJ3">
         <v>2184000000</v>
       </c>
-      <c r="AF3">
+      <c r="AK3">
         <v>2045000000</v>
       </c>
-      <c r="AG3">
+      <c r="AL3">
         <v>2206000000</v>
       </c>
-      <c r="AH3">
+      <c r="AM3">
         <v>2231000000</v>
       </c>
-      <c r="AI3">
+      <c r="AN3">
         <v>2921000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AO3">
         <v>2021000000</v>
       </c>
-      <c r="AK3">
+      <c r="AP3">
         <v>2052000000</v>
       </c>
-      <c r="AL3">
+      <c r="AQ3">
         <v>1821000000</v>
       </c>
-      <c r="AM3">
+      <c r="AR3">
         <v>2350000000</v>
       </c>
-      <c r="AN3">
+      <c r="AS3">
         <v>2176000000</v>
       </c>
-      <c r="AO3">
+      <c r="AT3">
         <v>2215000000</v>
       </c>
-      <c r="AP3">
+      <c r="AU3">
         <v>2078000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AV3">
         <v>2771000000</v>
       </c>
-      <c r="AR3">
+      <c r="AW3">
         <v>2117000000</v>
       </c>
-      <c r="AS3">
+      <c r="AX3">
         <v>1790000000</v>
       </c>
-      <c r="AT3">
+      <c r="AY3">
         <v>1443000000</v>
       </c>
-      <c r="AU3">
+      <c r="AZ3">
         <v>2178000000</v>
       </c>
-      <c r="AV3">
+      <c r="BA3">
         <v>1787000000</v>
       </c>
-      <c r="AW3">
+      <c r="BB3">
         <v>1906000000</v>
       </c>
-      <c r="AX3">
+      <c r="BC3">
         <v>1569000000</v>
       </c>
-      <c r="AY3">
+      <c r="BD3">
         <v>2256000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BE3">
         <v>2029000000</v>
       </c>
-      <c r="BA3">
+      <c r="BF3">
         <v>1668000000</v>
       </c>
-      <c r="BB3">
+      <c r="BG3">
         <v>1581000000</v>
       </c>
-      <c r="BC3">
+      <c r="BH3">
         <v>2458000000</v>
       </c>
-      <c r="BD3">
+      <c r="BI3">
         <v>1563000000</v>
       </c>
-      <c r="BE3">
+      <c r="BJ3">
         <v>1004000000</v>
       </c>
-      <c r="BF3">
+      <c r="BK3">
         <v>503000000</v>
       </c>
-      <c r="BG3">
+      <c r="BL3">
         <v>1432000000</v>
       </c>
-      <c r="BH3">
+      <c r="BM3">
         <v>0</v>
       </c>
-      <c r="BI3">
+      <c r="BN3">
         <v>812000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BO3">
         <v>696000000</v>
       </c>
-      <c r="BK3">
+      <c r="BP3">
         <v>1693000000</v>
       </c>
-      <c r="BL3">
+      <c r="BQ3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BR3">
         <v>748000000</v>
       </c>
-      <c r="BN3">
+      <c r="BS3">
         <v>664000000</v>
       </c>
-      <c r="BO3">
+      <c r="BT3">
         <v>2342000000</v>
       </c>
-      <c r="BP3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BV3">
         <v>2631500000</v>
       </c>
-      <c r="BR3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BS3">
+      <c r="BX3">
         <v>1690000000</v>
       </c>
-      <c r="BT3">
+      <c r="BY3">
         <v>866957590</v>
       </c>
-      <c r="BU3">
+      <c r="BZ3">
         <v>838925690</v>
       </c>
-      <c r="BV3">
+      <c r="CA3">
         <v>589116720</v>
       </c>
-      <c r="BW3">
+      <c r="CB3">
         <v>1414088560</v>
       </c>
-      <c r="BX3">
+      <c r="CC3">
         <v>817537440</v>
       </c>
-      <c r="BY3">
+      <c r="CD3">
         <v>925416340</v>
       </c>
-      <c r="BZ3">
+      <c r="CE3">
         <v>631957660</v>
       </c>
-      <c r="CA3">
+      <c r="CF3">
         <v>1526000000</v>
       </c>
-      <c r="CB3">
+      <c r="CG3">
         <v>1526000000</v>
       </c>
-      <c r="CC3">
+      <c r="CH3">
         <v>1174500000</v>
       </c>
-      <c r="CD3">
+      <c r="CI3">
         <v>1174500000</v>
       </c>
-      <c r="CE3">
+      <c r="CJ3">
         <v>1249500000</v>
       </c>
-      <c r="CF3">
+      <c r="CK3">
         <v>1249500000</v>
       </c>
-      <c r="CG3">
+      <c r="CL3">
         <v>1644500000</v>
       </c>
-      <c r="CH3">
+      <c r="CM3">
         <v>1644500000</v>
       </c>
-      <c r="CI3">
+      <c r="CN3">
         <v>1955500000</v>
       </c>
-      <c r="CJ3">
+      <c r="CO3">
         <v>1955500000</v>
       </c>
-      <c r="CK3">
+      <c r="CP3">
         <v>1878500000</v>
       </c>
-      <c r="CL3">
+      <c r="CQ3">
         <v>1878500000</v>
       </c>
-      <c r="CM3">
+      <c r="CR3">
         <v>1357020245</v>
       </c>
-      <c r="CN3">
+      <c r="CS3">
         <v>1357020245</v>
       </c>
-      <c r="CO3">
+      <c r="CT3">
         <v>1605961617</v>
       </c>
-      <c r="CP3">
+      <c r="CU3">
         <v>808771503</v>
       </c>
-      <c r="CQ3">
+      <c r="CV3">
         <v>1194498805</v>
       </c>
-      <c r="CR3">
+      <c r="CW3">
         <v>1194498805</v>
       </c>
-      <c r="CS3">
+      <c r="CX3">
         <v>1406072500</v>
       </c>
-      <c r="CT3">
+      <c r="CY3">
         <v>1406072500</v>
       </c>
-      <c r="CU3">
+      <c r="CZ3">
         <v>1390501539</v>
       </c>
-      <c r="CV3">
+      <c r="DA3">
         <v>1390501539</v>
       </c>
-      <c r="CW3">
+      <c r="DB3">
         <v>1143274920</v>
       </c>
-      <c r="CX3">
+      <c r="DC3">
         <v>1143274920</v>
       </c>
-      <c r="CY3">
+      <c r="DD3">
         <v>1739633231</v>
       </c>
-      <c r="CZ3">
+      <c r="DE3">
         <v>1739633231</v>
       </c>
-      <c r="DA3">
+      <c r="DF3">
         <v>1361757397</v>
       </c>
-      <c r="DB3">
+      <c r="DG3">
         <v>1361757397</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -35436,54 +36334,59 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35546,690 +36449,725 @@
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B6">
-        <v>-30782438000.0</v>
+        <v>-4651000000.0</v>
       </c>
       <c r="C6">
-        <v>30660000000.0</v>
+        <v>1747000000.0</v>
       </c>
       <c r="D6">
+        <v>1804000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1804000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3346000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-3428000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1320000000.0</v>
+      </c>
+      <c r="I6">
         <v>-3635323000.0</v>
       </c>
-      <c r="E6">
+      <c r="J6">
         <v>-9230805000.0</v>
       </c>
-      <c r="F6">
+      <c r="K6">
         <v>-27966039580.0</v>
       </c>
-      <c r="G6">
+      <c r="L6">
         <v>-5223042000.0</v>
       </c>
-      <c r="H6">
+      <c r="M6">
         <v>-2539000000.0</v>
       </c>
-      <c r="I6">
+      <c r="N6">
         <v>1353120908.0</v>
       </c>
-      <c r="J6">
+      <c r="O6">
         <v>1345048271.0</v>
       </c>
-      <c r="K6">
+      <c r="P6">
         <v>-23796436000.0</v>
       </c>
-      <c r="L6">
+      <c r="Q6">
         <v>70063695.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="R6">
+        <v>-7072884000.0</v>
+      </c>
+      <c r="S6">
         <v>-51440041044.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="T6">
+        <v>6899852851.0</v>
+      </c>
+      <c r="U6">
         <v>4399500000.0</v>
       </c>
-      <c r="Q6">
-[...2 lines deleted...]
-      <c r="R6">
+      <c r="V6">
+        <v>41133482000.0</v>
+      </c>
+      <c r="W6">
         <v>8959500000.0</v>
       </c>
-      <c r="S6">
+      <c r="X6">
         <v>-2170000000.0</v>
       </c>
-      <c r="T6">
+      <c r="Y6">
         <v>12102000000.0</v>
       </c>
-      <c r="U6">
+      <c r="Z6">
         <v>1780000000.0</v>
       </c>
-      <c r="V6">
+      <c r="AA6">
         <v>-2880000000.0</v>
       </c>
-      <c r="W6">
+      <c r="AB6">
         <v>-960000000.0</v>
       </c>
-      <c r="X6">
+      <c r="AC6">
         <v>568000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AD6">
         <v>3502000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AE6">
         <v>-546000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AF6">
         <v>1032000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AG6">
         <v>-1825000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AH6">
         <v>1664000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AI6">
         <v>-1059000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AJ6">
         <v>885000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AK6">
         <v>-553000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AL6">
         <v>-1604000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AM6">
         <v>-3408000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AN6">
         <v>692000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AO6">
         <v>-1518000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AP6">
         <v>181000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AQ6">
         <v>-2699000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AR6">
         <v>485000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AS6">
         <v>-940000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AT6">
         <v>-552000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AU6">
         <v>-1171000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AV6">
         <v>4445000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AW6">
         <v>-120000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AX6">
         <v>1015000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AY6">
         <v>-1955000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AZ6">
         <v>2612000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="BA6">
         <v>-931000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="BB6">
         <v>-354000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BC6">
         <v>455000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BD6">
         <v>806000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BE6">
         <v>-2713000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BF6">
         <v>1271000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BG6">
         <v>767000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BH6">
         <v>-328000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BI6">
         <v>-1202000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BJ6">
         <v>6184000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BK6">
         <v>905000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BL6">
         <v>3003000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BM6">
         <v>-689000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BN6">
         <v>2370000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BO6">
         <v>-1257000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BP6">
         <v>4110000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BQ6">
         <v>1894000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BR6">
         <v>1281000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BS6">
         <v>1258000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BT6">
         <v>711000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BU6">
         <v>-1436000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BV6">
         <v>-122000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BW6">
         <v>-2111000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BX6">
         <v>1574000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BY6">
         <v>-2111411780.0</v>
       </c>
-      <c r="BU6">
+      <c r="BZ6">
         <v>-93602940.0</v>
       </c>
-      <c r="BV6">
+      <c r="CA6">
         <v>-468598560.0</v>
       </c>
-      <c r="BW6">
+      <c r="CB6">
         <v>2582225880.0</v>
       </c>
-      <c r="BX6">
+      <c r="CC6">
         <v>-1163068680.0</v>
       </c>
-      <c r="BY6">
+      <c r="CD6">
         <v>-2039633550.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CE6">
         <v>1947848610.0</v>
       </c>
-      <c r="CA6">
+      <c r="CF6">
         <v>650000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CG6">
         <v>650000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CH6">
         <v>-47000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CI6">
         <v>-47000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CJ6">
         <v>-278000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CK6">
         <v>-278000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CL6">
         <v>1356000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CM6">
         <v>1356000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CN6">
         <v>136000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CO6">
         <v>136000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CP6">
         <v>91000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CQ6">
         <v>91000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CR6">
         <v>232546860.0</v>
       </c>
-      <c r="CN6">
+      <c r="CS6">
         <v>232546860.0</v>
       </c>
-      <c r="CO6">
+      <c r="CT6">
         <v>-747178665.0</v>
       </c>
-      <c r="CP6">
+      <c r="CU6">
         <v>2418051201.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CV6">
         <v>260363376.0</v>
       </c>
-      <c r="CR6">
+      <c r="CW6">
         <v>260363376.0</v>
       </c>
-      <c r="CS6">
+      <c r="CX6">
         <v>18479810.0</v>
       </c>
-      <c r="CT6">
+      <c r="CY6">
         <v>18479810.0</v>
       </c>
-      <c r="CU6">
+      <c r="CZ6">
         <v>540321648.0</v>
       </c>
-      <c r="CV6">
+      <c r="DA6">
         <v>540321648.0</v>
       </c>
-      <c r="CW6">
+      <c r="DB6">
         <v>-244148724.0</v>
       </c>
-      <c r="CX6">
+      <c r="DC6">
         <v>-244148724.0</v>
       </c>
-      <c r="CY6">
+      <c r="DD6">
         <v>388148551.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DE6">
         <v>388148551.0</v>
       </c>
-      <c r="DA6">
+      <c r="DF6">
         <v>9787141.0</v>
       </c>
-      <c r="DB6">
+      <c r="DG6">
         <v>9787141.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B7">
-        <v>645758047.0</v>
+        <v>-2725000000.0</v>
       </c>
       <c r="C7">
-        <v>-3404000000.0</v>
+        <v>-4988000000.0</v>
       </c>
       <c r="D7">
+        <v>-693000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-3051000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-4268000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-653000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-3298000000.0</v>
+      </c>
+      <c r="I7">
         <v>1000000000.0</v>
       </c>
-      <c r="E7">
+      <c r="J7">
         <v>-1043000000.0</v>
       </c>
-      <c r="F7">
+      <c r="K7">
         <v>616060962.0</v>
       </c>
-      <c r="G7">
+      <c r="L7">
         <v>-500000000.0</v>
       </c>
-      <c r="H7">
+      <c r="M7">
         <v>-250000000.0</v>
       </c>
-      <c r="I7">
+      <c r="N7">
         <v>-3179834132.0</v>
       </c>
-      <c r="J7">
+      <c r="O7">
         <v>-3160863433.0</v>
       </c>
-      <c r="K7">
+      <c r="P7">
         <v>-1411821393.0</v>
       </c>
-      <c r="L7">
+      <c r="Q7">
         <v>-1292013717.0</v>
       </c>
-      <c r="M7">
-[...2 lines deleted...]
-      <c r="N7">
+      <c r="R7">
+        <v>-5829000000.0</v>
+      </c>
+      <c r="S7">
         <v>-2914500000.0</v>
       </c>
-      <c r="O7">
-[...2 lines deleted...]
-      <c r="P7">
+      <c r="T7">
+        <v>1935373199.0</v>
+      </c>
+      <c r="U7">
         <v>257000000.0</v>
       </c>
-      <c r="Q7">
-[...3 lines deleted...]
-      <c r="S7">
+      <c r="V7">
+        <v>1971000000.0</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7">
         <v>1856000000.0</v>
       </c>
-      <c r="T7">
+      <c r="Y7">
         <v>6097000000.0</v>
       </c>
-      <c r="U7">
+      <c r="Z7">
         <v>-1841000000.0</v>
       </c>
-      <c r="V7">
+      <c r="AA7">
         <v>-3553000000.0</v>
       </c>
-      <c r="W7">
+      <c r="AB7">
         <v>1433000000.0</v>
       </c>
-      <c r="X7">
+      <c r="AC7">
         <v>-286000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AD7">
         <v>1373000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AE7">
         <v>-651000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AF7">
         <v>870000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AG7">
         <v>-1755000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AH7">
         <v>178000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AI7">
         <v>-399000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AJ7">
         <v>731000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AK7">
         <v>-834000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AL7">
         <v>225000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AM7">
         <v>-581000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AN7">
         <v>2038000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AO7">
         <v>-1214000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AP7">
         <v>1166000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AQ7">
         <v>-1213000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AR7">
         <v>1267000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AS7">
         <v>-1164000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AT7">
         <v>739000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AU7">
         <v>-1000000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AV7">
         <v>1691000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AW7">
         <v>-906000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AX7">
         <v>390000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AY7">
         <v>-210000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AZ7">
         <v>1648000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="BA7">
         <v>-984000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="BB7">
         <v>640000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BC7">
         <v>164000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BD7">
         <v>823000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BE7">
         <v>-552000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BF7">
         <v>674000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BG7">
         <v>-231000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BH7">
         <v>1437000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BI7">
         <v>-1375000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BJ7">
         <v>1352000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BK7">
         <v>-227000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BL7">
         <v>581000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BM7">
         <v>-513000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BN7">
         <v>1136000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BO7">
         <v>-175000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BP7">
         <v>1674000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BQ7">
         <v>-74000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BR7">
         <v>804000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BS7">
         <v>158000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BT7">
         <v>-643000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BU7">
         <v>-2448000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BV7">
         <v>624000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BW7">
         <v>-1319000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BX7">
         <v>2029000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BY7">
         <v>-894140350.0</v>
       </c>
-      <c r="BU7">
+      <c r="BZ7">
         <v>464892670.0</v>
       </c>
-      <c r="BV7">
+      <c r="CA7">
         <v>-128752320.0</v>
       </c>
-      <c r="BW7">
+      <c r="CB7">
         <v>1773928560.0</v>
       </c>
-      <c r="BX7">
+      <c r="CC7">
         <v>-600843560.0</v>
       </c>
-      <c r="BY7">
+      <c r="CD7">
         <v>102768380.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CE7">
         <v>-278853380.0</v>
       </c>
-      <c r="CA7">
+      <c r="CF7">
         <v>610000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CG7">
         <v>610000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CH7">
         <v>-482500000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CI7">
         <v>-482500000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CJ7">
         <v>-498000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CK7">
         <v>-498000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CL7">
         <v>531000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CM7">
         <v>531000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CN7">
         <v>861500000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CO7">
         <v>861500000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CP7">
         <v>1818000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CQ7">
         <v>1818000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CR7">
         <v>542112445.0</v>
       </c>
-      <c r="CN7">
+      <c r="CS7">
         <v>542112445.0</v>
       </c>
-      <c r="CO7">
+      <c r="CT7">
         <v>111442662.0</v>
       </c>
-      <c r="CP7"/>
-      <c r="CQ7">
+      <c r="CU7"/>
+      <c r="CV7">
         <v>440681377.0</v>
       </c>
-      <c r="CR7">
+      <c r="CW7">
         <v>440681377.0</v>
       </c>
-      <c r="CS7">
+      <c r="CX7">
         <v>64277600.0</v>
       </c>
-      <c r="CT7">
+      <c r="CY7">
         <v>64277600.0</v>
       </c>
-      <c r="CU7">
+      <c r="CZ7">
         <v>-295975845.0</v>
       </c>
-      <c r="CV7">
+      <c r="DA7">
         <v>-295975845.0</v>
       </c>
-      <c r="CW7">
+      <c r="DB7">
         <v>353665002.0</v>
       </c>
-      <c r="CX7">
+      <c r="DC7">
         <v>353665002.0</v>
       </c>
-      <c r="CY7">
+      <c r="DD7">
         <v>255509471.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DE7">
         <v>255509471.0</v>
       </c>
-      <c r="DA7">
+      <c r="DF7">
         <v>342101669.0</v>
       </c>
-      <c r="DB7">
+      <c r="DG7">
         <v>342101669.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36292,605 +37230,630 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B9">
-        <v>428839322.0</v>
+        <v>-1233000000.0</v>
       </c>
       <c r="C9">
+        <v>-1963000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1085000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-1085000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1543000000.0</v>
+      </c>
+      <c r="G9">
         <v>-1094000000.0</v>
       </c>
-      <c r="D9">
+      <c r="H9">
+        <v>-825000000.0</v>
+      </c>
+      <c r="I9">
         <v>1283000000.0</v>
       </c>
-      <c r="E9">
+      <c r="J9">
         <v>-497000000.0</v>
       </c>
-      <c r="F9">
+      <c r="K9">
         <v>-2344665.0</v>
       </c>
-      <c r="G9">
+      <c r="L9">
         <v>1609000000.0</v>
       </c>
-      <c r="H9">
+      <c r="M9">
         <v>804500000.0</v>
       </c>
-      <c r="I9">
+      <c r="N9">
         <v>-2104975992.0</v>
       </c>
-      <c r="J9">
+      <c r="O9">
         <v>-2092417832.0</v>
       </c>
-      <c r="K9">
+      <c r="P9">
         <v>-341578327.0</v>
       </c>
-      <c r="L9">
+      <c r="Q9">
         <v>-312591866.0</v>
       </c>
-      <c r="M9">
+      <c r="R9">
         <v>-1348000000.0</v>
       </c>
-      <c r="N9">
+      <c r="S9">
         <v>-674000000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="T9">
+        <v>244736115.0</v>
+      </c>
+      <c r="U9">
         <v>125000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="V9">
         <v>-4000000.0</v>
       </c>
-      <c r="R9">
+      <c r="W9">
         <v>-2000000.0</v>
       </c>
-      <c r="S9">
+      <c r="X9">
         <v>366000.0</v>
       </c>
-      <c r="T9">
+      <c r="Y9">
         <v>191500000.0</v>
       </c>
-      <c r="U9">
+      <c r="Z9">
         <v>-96000000.0</v>
       </c>
-      <c r="V9">
+      <c r="AA9">
         <v>-96000000.0</v>
       </c>
-      <c r="W9">
+      <c r="AB9">
         <v>100000.0</v>
       </c>
-      <c r="X9">
+      <c r="AC9">
         <v>349000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AD9">
         <v>-447500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AE9">
         <v>-447500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AF9">
         <v>19000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AG9">
         <v>799500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AH9">
         <v>-128500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AI9">
         <v>-128500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AJ9">
         <v>-206000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AK9">
         <v>222000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AL9">
         <v>-460000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AM9">
         <v>-460000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AN9">
         <v>177000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AO9">
         <v>230500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AP9">
         <v>-85000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AQ9">
         <v>-85000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AR9">
         <v>181000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AS9">
         <v>181000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AT9">
         <v>-143000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AU9">
         <v>-143000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AV9">
         <v>197000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AW9">
         <v>197000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AX9">
         <v>-247500000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>403000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="BA9">
         <v>403000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="BB9">
         <v>-370000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BC9">
         <v>-370000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BD9">
         <v>-4500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BE9">
         <v>531000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BF9">
         <v>-4500000.0</v>
       </c>
-      <c r="BB9"/>
-[...3 lines deleted...]
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-129500000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CI9">
         <v>-129500000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CJ9">
         <v>62500000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CK9">
         <v>62500000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CL9">
         <v>211500000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CM9">
         <v>211500000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CN9">
         <v>291500000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CO9">
         <v>291500000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CP9">
         <v>286000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CQ9">
         <v>286000000.0</v>
       </c>
-      <c r="CM9"/>
-[...3 lines deleted...]
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>243</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
         <v>-391853180.0</v>
       </c>
-      <c r="C10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-2145000000.0</v>
       </c>
-      <c r="D10">
+      <c r="H10"/>
+      <c r="I10">
         <v>1532000000.0</v>
       </c>
-      <c r="E10">
+      <c r="J10">
         <v>-900000000.0</v>
       </c>
-      <c r="F10">
+      <c r="K10">
         <v>618405627.0</v>
       </c>
-      <c r="G10">
+      <c r="L10">
         <v>-2418000000.0</v>
       </c>
-      <c r="H10">
+      <c r="M10">
         <v>-1209000000.0</v>
       </c>
-      <c r="I10">
+      <c r="N10">
         <v>-1074858140.0</v>
       </c>
-      <c r="J10">
+      <c r="O10">
         <v>-1068445601.0</v>
       </c>
-      <c r="K10">
+      <c r="P10">
         <v>-1070243066.0</v>
       </c>
-      <c r="L10">
+      <c r="Q10">
         <v>-979421851.0</v>
       </c>
-      <c r="M10">
+      <c r="R10">
         <v>-3607000000.0</v>
       </c>
-      <c r="N10">
+      <c r="S10">
         <v>-1803500000.0</v>
       </c>
-      <c r="O10">
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="T10">
+        <v>1121870352.0</v>
+      </c>
+      <c r="U10">
         <v>573000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="V10">
         <v>1055000000.0</v>
       </c>
-      <c r="R10">
+      <c r="W10">
         <v>527500000.0</v>
       </c>
-      <c r="S10">
+      <c r="X10">
         <v>983000.0</v>
       </c>
-      <c r="T10">
+      <c r="Y10">
         <v>465500000.0</v>
       </c>
-      <c r="U10">
+      <c r="Z10">
         <v>-43500000.0</v>
       </c>
-      <c r="V10">
+      <c r="AA10">
         <v>-43500000.0</v>
       </c>
-      <c r="W10">
+      <c r="AB10">
         <v>1017000.0</v>
       </c>
-      <c r="X10">
+      <c r="AC10">
         <v>159500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AD10">
         <v>83000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AE10">
         <v>83000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AF10">
         <v>296500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AG10">
         <v>296500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AH10">
         <v>-112500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AI10">
         <v>-112500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AJ10">
         <v>237500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AK10">
         <v>237500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AL10">
         <v>-262500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AM10">
         <v>-262500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AN10">
         <v>122500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AO10">
         <v>122500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AP10">
         <v>-305000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AQ10">
         <v>-305000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AR10">
         <v>228500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AS10">
         <v>228500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AT10">
         <v>-235500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AU10">
         <v>-235500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AV10">
         <v>635500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AW10">
         <v>635500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AX10">
         <v>173000000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>259500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="BA10">
         <v>259500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="BB10">
         <v>-75000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BC10">
         <v>-75000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BD10">
         <v>169500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BE10">
         <v>208000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BF10">
         <v>169500000.0</v>
       </c>
-      <c r="BB10"/>
-[...3 lines deleted...]
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>232000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CI10">
         <v>232000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CJ10">
         <v>-194500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CK10">
         <v>-194500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CL10">
         <v>662500000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CM10">
         <v>662500000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CN10">
         <v>-82000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CO10">
         <v>-82000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CP10">
         <v>-486500000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CQ10">
         <v>-486500000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CR10">
         <v>-290186680.0</v>
       </c>
-      <c r="CN10">
+      <c r="CS10">
         <v>-290186680.0</v>
       </c>
-      <c r="CO10">
+      <c r="CT10">
         <v>157827366.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>-315181503.0</v>
       </c>
-      <c r="CR10">
+      <c r="CW10">
         <v>-315181503.0</v>
       </c>
-      <c r="CS10">
+      <c r="CX10">
         <v>124537850.0</v>
       </c>
-      <c r="CT10">
+      <c r="CY10">
         <v>124537850.0</v>
       </c>
-      <c r="CU10">
+      <c r="CZ10">
         <v>-501716103.0</v>
       </c>
-      <c r="CV10">
+      <c r="DA10">
         <v>-501716103.0</v>
       </c>
-      <c r="CW10">
+      <c r="DB10">
         <v>-449563098.0</v>
       </c>
-      <c r="CX10">
+      <c r="DC10">
         <v>-449563098.0</v>
       </c>
-      <c r="CY10">
+      <c r="DD10">
         <v>178973137.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DE10">
         <v>178973137.0</v>
       </c>
-      <c r="DA10">
+      <c r="DF10">
         <v>371761936.0</v>
       </c>
-      <c r="DB10">
+      <c r="DG10">
         <v>371761936.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>568500000.0</v>
       </c>
-      <c r="L11">
+      <c r="Q11">
         <v>568500000.0</v>
       </c>
-      <c r="M11">
+      <c r="R11">
         <v>1514000000.0</v>
       </c>
-      <c r="N11">
+      <c r="S11">
         <v>1514000000.0</v>
       </c>
-      <c r="O11">
+      <c r="T11">
         <v>731500000.0</v>
       </c>
-      <c r="P11">
+      <c r="U11">
         <v>731500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="V11">
         <v>-1368000000.0</v>
       </c>
-      <c r="R11">
+      <c r="W11">
         <v>-1368000000.0</v>
       </c>
-      <c r="S11">
+      <c r="X11">
         <v>2584000000.0</v>
       </c>
-      <c r="T11">
+      <c r="Y11">
         <v>2584000000.0</v>
       </c>
-      <c r="U11">
+      <c r="Z11">
         <v>-2251000000.0</v>
       </c>
-      <c r="V11">
+      <c r="AA11">
         <v>-2251000000.0</v>
       </c>
-      <c r="W11">
+      <c r="AB11">
         <v>-106500000.0</v>
       </c>
-      <c r="X11">
+      <c r="AC11">
         <v>-106500000.0</v>
       </c>
-      <c r="Y11"/>
-[...3 lines deleted...]
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
@@ -36924,111 +37887,116 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>-307500000.0</v>
       </c>
-      <c r="L12">
+      <c r="Q12">
         <v>-307500000.0</v>
       </c>
-      <c r="M12">
+      <c r="R12">
         <v>729500000.0</v>
       </c>
-      <c r="N12">
+      <c r="S12">
         <v>729500000.0</v>
       </c>
-      <c r="O12">
+      <c r="T12">
         <v>205000000.0</v>
       </c>
-      <c r="P12">
+      <c r="U12">
         <v>205000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="V12">
         <v>-1523500000.0</v>
       </c>
-      <c r="R12">
+      <c r="W12">
         <v>-1523500000.0</v>
       </c>
-      <c r="S12">
+      <c r="X12">
         <v>229500000.0</v>
       </c>
-      <c r="T12">
+      <c r="Y12">
         <v>229500000.0</v>
       </c>
-      <c r="U12">
+      <c r="Z12">
         <v>-497000000.0</v>
       </c>
-      <c r="V12">
+      <c r="AA12">
         <v>-497000000.0</v>
       </c>
-      <c r="W12">
+      <c r="AB12">
         <v>54000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AC12">
         <v>54000000.0</v>
       </c>
-      <c r="Y12"/>
-[...3 lines deleted...]
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
@@ -37062,111 +38030,116 @@
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-90000000.0</v>
       </c>
-      <c r="L13">
+      <c r="Q13">
         <v>-90000000.0</v>
       </c>
-      <c r="M13">
+      <c r="R13">
         <v>-437000000.0</v>
       </c>
-      <c r="N13">
+      <c r="S13">
         <v>-437000000.0</v>
       </c>
-      <c r="O13">
+      <c r="T13">
         <v>-441000000.0</v>
       </c>
-      <c r="P13">
+      <c r="U13">
         <v>-441000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="V13">
         <v>460000000.0</v>
       </c>
-      <c r="R13">
+      <c r="W13">
         <v>460000000.0</v>
       </c>
-      <c r="S13">
+      <c r="X13">
         <v>-225500000.0</v>
       </c>
-      <c r="T13">
+      <c r="Y13">
         <v>-225500000.0</v>
       </c>
-      <c r="U13">
+      <c r="Z13">
         <v>220000000.0</v>
       </c>
-      <c r="V13">
+      <c r="AA13">
         <v>220000000.0</v>
       </c>
-      <c r="W13">
+      <c r="AB13">
         <v>-90000000.0</v>
       </c>
-      <c r="X13">
+      <c r="AC13">
         <v>-90000000.0</v>
       </c>
-      <c r="Y13"/>
-[...3 lines deleted...]
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -37200,972 +38173,1022 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>247</v>
+      </c>
+      <c r="B14">
+        <v>1572000000.0</v>
+      </c>
       <c r="C14">
+        <v>1595000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1569000000.0</v>
+      </c>
+      <c r="E14">
+        <v>3408465850.0</v>
+      </c>
+      <c r="F14">
+        <v>1719000000.0</v>
+      </c>
+      <c r="G14">
         <v>3582000000.0</v>
       </c>
-      <c r="D14">
+      <c r="H14">
+        <v>1879000000.0</v>
+      </c>
+      <c r="I14">
         <v>3628000000.0</v>
       </c>
-      <c r="E14">
+      <c r="J14">
         <v>3598000000.0</v>
       </c>
-      <c r="F14">
+      <c r="K14">
         <v>1116647127.0</v>
       </c>
-      <c r="G14">
+      <c r="L14">
         <v>3809000000.0</v>
       </c>
-      <c r="H14">
+      <c r="M14">
         <v>1352000000.0</v>
       </c>
-      <c r="I14">
+      <c r="N14">
         <v>1446966390.0</v>
       </c>
-      <c r="J14">
+      <c r="O14">
         <v>1438333875.0</v>
       </c>
-      <c r="K14">
+      <c r="P14">
         <v>1397365884.0</v>
       </c>
-      <c r="L14">
+      <c r="Q14">
         <v>1278784909.0</v>
       </c>
-      <c r="M14">
+      <c r="R14">
         <v>3225000000.0</v>
       </c>
-      <c r="N14">
+      <c r="S14">
         <v>1147000000.0</v>
       </c>
-      <c r="O14">
+      <c r="T14">
         <v>3224000000.0</v>
       </c>
-      <c r="P14">
+      <c r="U14">
         <v>1195500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="V14">
         <v>2647000000.0</v>
       </c>
-      <c r="R14">
+      <c r="W14">
         <v>952500000.0</v>
       </c>
-      <c r="S14">
+      <c r="X14">
         <v>1296000000.0</v>
       </c>
-      <c r="T14">
+      <c r="Y14">
         <v>1242000000.0</v>
       </c>
-      <c r="U14">
+      <c r="Z14">
         <v>1270000000.0</v>
       </c>
-      <c r="V14">
+      <c r="AA14">
         <v>1335000000.0</v>
       </c>
-      <c r="W14">
+      <c r="AB14">
         <v>1365000000.0</v>
       </c>
-      <c r="X14">
+      <c r="AC14">
         <v>1339000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AD14">
         <v>1358000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AE14">
         <v>1383000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AF14">
         <v>1332000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AG14">
         <v>1139000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AH14">
         <v>1491000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AI14">
         <v>1545000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AJ14">
         <v>1366000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AK14">
         <v>1411000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AL14">
         <v>1513000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AM14">
         <v>1600000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AN14">
         <v>1494000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AO14">
         <v>1496000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AP14">
         <v>1549000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AQ14">
         <v>1417000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AR14">
         <v>1169000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AS14">
         <v>1423000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AT14">
         <v>1425000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AU14">
         <v>1397000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AV14">
         <v>1298000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AW14">
         <v>1240000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AX14">
         <v>1191000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AY14">
         <v>1168000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AZ14">
         <v>1228000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="BA14">
         <v>1153000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="BB14">
         <v>1142000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BC14">
         <v>1051000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BD14">
         <v>1029000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BE14">
         <v>1030000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BF14">
         <v>1041000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BG14">
         <v>1034000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BH14">
         <v>1050000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BI14">
         <v>1023000000.0</v>
       </c>
-      <c r="BE14">
-[...2 lines deleted...]
-      <c r="BF14">
+      <c r="BJ14">
+        <v>735000000.0</v>
+      </c>
+      <c r="BK14">
         <v>550000000.0</v>
       </c>
-      <c r="BG14">
-[...2 lines deleted...]
-      <c r="BH14">
+      <c r="BL14">
+        <v>71000000.0</v>
+      </c>
+      <c r="BM14">
         <v>718000000.0</v>
       </c>
-      <c r="BI14">
-[...2 lines deleted...]
-      <c r="BJ14">
+      <c r="BN14">
+        <v>717000000.0</v>
+      </c>
+      <c r="BO14">
         <v>680000000.0</v>
       </c>
-      <c r="BK14">
-[...2 lines deleted...]
-      <c r="BL14">
+      <c r="BP14">
+        <v>609000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>682000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BR14">
         <v>703000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BS14">
         <v>679000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BT14">
         <v>733000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BU14">
         <v>733000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BV14">
         <v>728000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BW14">
         <v>707000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BX14">
         <v>753000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BY14">
         <v>641916140.0</v>
       </c>
-      <c r="BU14">
+      <c r="BZ14">
         <v>675368340.0</v>
       </c>
-      <c r="BV14">
+      <c r="CA14">
         <v>667715520.0</v>
       </c>
-      <c r="BW14">
+      <c r="CB14">
         <v>761136080.0</v>
       </c>
-      <c r="BX14">
+      <c r="CC14">
         <v>709967520.0</v>
       </c>
-      <c r="BY14">
+      <c r="CD14">
         <v>744662270.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CE14">
         <v>753234130.0</v>
       </c>
-      <c r="CA14">
+      <c r="CF14">
         <v>1295000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CG14">
         <v>1295000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CH14">
         <v>1084000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CI14">
         <v>1084000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CJ14">
         <v>1134500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CK14">
         <v>1134500000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CL14">
         <v>1307000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CM14">
         <v>1307000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CN14">
         <v>1440000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CO14">
         <v>1440000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CP14">
         <v>1526000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CQ14">
         <v>1526000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CR14">
         <v>1177641150.0</v>
       </c>
-      <c r="CN14">
+      <c r="CS14">
         <v>1177641150.0</v>
       </c>
-      <c r="CO14">
+      <c r="CT14">
         <v>912518408.0</v>
       </c>
-      <c r="CP14">
+      <c r="CU14">
         <v>1394950084.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CV14">
         <v>1312362324.0</v>
       </c>
-      <c r="CR14">
+      <c r="CW14">
         <v>1312362324.0</v>
       </c>
-      <c r="CS14">
+      <c r="CX14">
         <v>1253011465.0</v>
       </c>
-      <c r="CT14">
+      <c r="CY14">
         <v>1253011465.0</v>
       </c>
-      <c r="CU14">
+      <c r="CZ14">
         <v>1034433628.0</v>
       </c>
-      <c r="CV14">
+      <c r="DA14">
         <v>1034433628.0</v>
       </c>
-      <c r="CW14">
+      <c r="DB14">
         <v>961712751.0</v>
       </c>
-      <c r="CX14">
+      <c r="DC14">
         <v>961712751.0</v>
       </c>
-      <c r="CY14">
+      <c r="DD14">
         <v>888502594.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DE14">
         <v>888502594.0</v>
       </c>
-      <c r="DA14">
+      <c r="DF14">
         <v>1003667574.0</v>
       </c>
-      <c r="DB14">
+      <c r="DG14">
         <v>1003667574.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>1959000000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
         <v>4651000000.0</v>
       </c>
-      <c r="F15">
+      <c r="K15">
         <v>763188745.0</v>
       </c>
-      <c r="G15">
+      <c r="L15">
         <v>450000000.0</v>
       </c>
-      <c r="H15">
+      <c r="M15">
         <v>763188745.0</v>
       </c>
-      <c r="I15">
+      <c r="N15">
         <v>2295940637.0</v>
       </c>
-      <c r="J15">
+      <c r="O15">
         <v>2282243193.0</v>
       </c>
-      <c r="K15">
+      <c r="P15">
         <v>49791198.0</v>
       </c>
-      <c r="L15">
+      <c r="Q15">
         <v>45565899.0</v>
       </c>
-      <c r="M15">
-[...2 lines deleted...]
-      <c r="N15">
+      <c r="R15">
+        <v>3086021000.0</v>
+      </c>
+      <c r="S15">
         <v>1630000000.0</v>
       </c>
-      <c r="O15">
+      <c r="T15">
+        <v>4894722.3</v>
+      </c>
+      <c r="U15">
+        <v>500000000.0</v>
+      </c>
+      <c r="V15">
+        <v>4232076000.0</v>
+      </c>
+      <c r="W15">
+        <v>651000000.0</v>
+      </c>
+      <c r="X15">
+        <v>2099500000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2099500000.0</v>
+      </c>
+      <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
+        <v>79000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3051000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3051000000.0</v>
+      </c>
+      <c r="AE15">
         <v>5000000.0</v>
       </c>
-      <c r="P15">
-[...32 lines deleted...]
-      <c r="AA15">
+      <c r="AF15">
         <v>75000.0</v>
       </c>
-      <c r="AB15"/>
-[...5 lines deleted...]
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...2 lines deleted...]
-      <c r="AJ15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>102000.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>123000.0</v>
+      </c>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>245000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AS15">
         <v>21000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>15000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AV15">
         <v>15000000.0</v>
       </c>
-      <c r="AR15"/>
-[...7 lines deleted...]
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15">
-        <v>1000000.0</v>
+        <v>627000000.0</v>
       </c>
       <c r="AY15">
-        <v>29000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>627000000.0</v>
+      </c>
+      <c r="AZ15"/>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>29000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>56000000.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>6000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BI15">
         <v>1000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BJ15">
         <v>172000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BK15">
         <v>2000000.0</v>
-      </c>
-[...11 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL15">
         <v>1000000.0</v>
       </c>
       <c r="BM15">
-        <v>25000000.0</v>
-[...2 lines deleted...]
-      <c r="BO15">
         <v>1000000.0</v>
       </c>
+      <c r="BN15">
+        <v>119500000.0</v>
+      </c>
+      <c r="BO15"/>
       <c r="BP15">
         <v>1000000.0</v>
       </c>
       <c r="BQ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>25000000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BV15">
         <v>535000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BW15">
         <v>9000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BX15">
         <v>155000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BY15">
         <v>1932910.0</v>
       </c>
-      <c r="BU15">
+      <c r="BZ15">
         <v>293095890.0</v>
       </c>
-      <c r="BV15">
+      <c r="CA15">
         <v>14971200.0</v>
       </c>
-      <c r="BW15">
+      <c r="CB15">
         <v>149160.0</v>
       </c>
-      <c r="BX15">
+      <c r="CC15">
         <v>7981440.0</v>
       </c>
-      <c r="BY15">
+      <c r="CD15">
         <v>13219380.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CE15">
         <v>1650020.0</v>
       </c>
-      <c r="CA15">
+      <c r="CF15">
         <v>14500000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CG15">
         <v>14500000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CH15">
         <v>9500000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CI15">
         <v>9500000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CJ15">
         <v>7500000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CK15">
         <v>7500000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CL15">
         <v>114000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CM15">
         <v>114000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CN15">
         <v>190000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CO15">
         <v>190000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CP15">
         <v>176000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CQ15">
         <v>176000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CR15">
         <v>174907040.0</v>
       </c>
-      <c r="CN15">
+      <c r="CS15">
         <v>174907040.0</v>
       </c>
-      <c r="CO15">
+      <c r="CT15">
         <v>63935426.0</v>
       </c>
-      <c r="CP15">
+      <c r="CU15">
         <v>415231346.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CV15">
         <v>133545321.0</v>
       </c>
-      <c r="CR15">
+      <c r="CW15">
         <v>133545321.0</v>
       </c>
-      <c r="CS15">
+      <c r="CX15">
         <v>135786430.0</v>
       </c>
-      <c r="CT15">
+      <c r="CY15">
         <v>135786430.0</v>
       </c>
-      <c r="CU15">
+      <c r="CZ15">
         <v>70620850.0</v>
       </c>
-      <c r="CV15">
+      <c r="DA15">
         <v>70620850.0</v>
       </c>
-      <c r="CW15">
+      <c r="DB15">
         <v>10804845.0</v>
       </c>
-      <c r="CX15">
+      <c r="DC15">
         <v>10804845.0</v>
       </c>
-      <c r="CY15">
+      <c r="DD15">
         <v>61121522.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DE15">
         <v>61121522.0</v>
       </c>
-      <c r="DA15">
+      <c r="DF15">
         <v>276692188.0</v>
       </c>
-      <c r="DB15">
+      <c r="DG15">
         <v>276692188.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>249</v>
+      </c>
+      <c r="B16">
+        <v>29046000000.0</v>
+      </c>
       <c r="C16">
-        <v>30660000000.0</v>
+        <v>33697000000.0</v>
       </c>
       <c r="D16">
+        <v>31950000000.0</v>
+      </c>
+      <c r="E16">
+        <v>31950000000.0</v>
+      </c>
+      <c r="F16">
+        <v>27314000000.0</v>
+      </c>
+      <c r="G16">
+        <v>30703000000.0</v>
+      </c>
+      <c r="H16">
+        <v>32780000000.0</v>
+      </c>
+      <c r="I16">
         <v>34100000000.0</v>
       </c>
-      <c r="E16">
+      <c r="J16">
         <v>36325000000.0</v>
       </c>
-      <c r="F16">
+      <c r="K16">
         <v>48401328274.0</v>
       </c>
-      <c r="G16">
+      <c r="L16">
         <v>43669000000.0</v>
       </c>
-      <c r="H16">
+      <c r="M16">
         <v>-2539000000.0</v>
       </c>
-      <c r="I16">
+      <c r="N16">
         <v>1353120908.0</v>
       </c>
-      <c r="J16">
+      <c r="O16">
         <v>1345048271.0</v>
       </c>
-      <c r="K16">
+      <c r="P16">
         <v>49564000.0</v>
       </c>
-      <c r="L16">
+      <c r="Q16">
         <v>48634757251.0</v>
       </c>
-      <c r="M16">
-[...2 lines deleted...]
-      <c r="N16">
+      <c r="R16">
+        <v>43881136000.0</v>
+      </c>
+      <c r="S16">
         <v>-1811041044.0</v>
       </c>
-      <c r="O16">
-[...2 lines deleted...]
-      <c r="P16">
+      <c r="T16">
+        <v>48584034645.0</v>
+      </c>
+      <c r="U16">
         <v>45211500000.0</v>
       </c>
-      <c r="Q16">
-[...2 lines deleted...]
-      <c r="R16">
+      <c r="V16">
+        <v>41133482000.0</v>
+      </c>
+      <c r="W16">
         <v>23042000000.0</v>
       </c>
-      <c r="S16">
+      <c r="X16">
         <v>23846000000.0</v>
       </c>
-      <c r="T16">
+      <c r="Y16">
         <v>26016000000.0</v>
       </c>
-      <c r="U16">
+      <c r="Z16">
         <v>13914000000.0</v>
       </c>
-      <c r="V16">
+      <c r="AA16">
         <v>12134000000.0</v>
       </c>
-      <c r="W16">
+      <c r="AB16">
         <v>15014000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AC16">
         <v>15974000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AD16">
         <v>15406000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AE16">
         <v>11904000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AF16">
         <v>12450000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AG16">
         <v>11418000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AH16">
         <v>13243000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AI16">
         <v>11579000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AJ16">
         <v>12638000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AK16">
         <v>11753000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AL16">
         <v>12306000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AM16">
         <v>13910000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AN16">
         <v>17318000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AO16">
         <v>16626000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AP16">
         <v>18144000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AQ16">
         <v>17963000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AR16">
         <v>20662000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AS16">
         <v>20177000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AT16">
         <v>21117000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AU16">
         <v>21669000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AV16">
         <v>22840000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AW16">
         <v>18395000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AX16">
         <v>18515000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AY16">
         <v>17500000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AZ16">
         <v>19439000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="BA16">
         <v>16827000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="BB16">
         <v>17758000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BC16">
         <v>18112000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BD16">
         <v>17657000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BE16">
         <v>16851000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BF16">
         <v>19564000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BG16">
         <v>18293000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BH16">
         <v>17526000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BI16">
         <v>17854000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BJ16">
         <v>19056000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BK16">
         <v>12872000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BL16">
         <v>15653000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BM16">
         <v>12650000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BN16">
         <v>13339000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BO16">
         <v>10969000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BP16">
         <v>12226000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BQ16">
         <v>8116000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BR16">
         <v>6222000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BS16">
         <v>4941000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BT16">
         <v>3683000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BU16">
         <v>2972000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BV16">
         <v>4408000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BW16">
         <v>4530000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BX16">
         <v>6639000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BY16">
         <v>5065000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BZ16">
         <v>7176411780.0</v>
       </c>
-      <c r="BV16">
+      <c r="CA16">
         <v>7270014720.0</v>
       </c>
-      <c r="BW16">
+      <c r="CB16">
         <v>7741000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CC16">
         <v>5158774120.0</v>
       </c>
-      <c r="BY16">
+      <c r="CD16">
         <v>6321842800.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CE16">
         <v>8361476350.0</v>
       </c>
-      <c r="CA16">
+      <c r="CF16">
         <v>6417000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CG16">
         <v>6417000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CH16">
         <v>3164000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CI16">
         <v>3164000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CJ16">
         <v>3211000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CK16">
         <v>3211000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CL16">
         <v>3489000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CM16">
         <v>3489000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CN16">
         <v>2133000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CO16">
         <v>2133000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CP16">
         <v>1997000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CQ16">
         <v>1997000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CR16">
         <v>1907083010.0</v>
       </c>
-      <c r="CN16">
+      <c r="CS16">
         <v>1907083010.0</v>
       </c>
-      <c r="CO16">
+      <c r="CT16">
         <v>1670872536.0</v>
       </c>
-      <c r="CP16">
+      <c r="CU16">
         <v>2418051201.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CV16">
         <v>2093725179.0</v>
       </c>
-      <c r="CR16">
+      <c r="CW16">
         <v>2093725179.0</v>
       </c>
-      <c r="CS16">
+      <c r="CX16">
         <v>1884940620.0</v>
       </c>
-      <c r="CT16">
+      <c r="CY16">
         <v>1884940620.0</v>
       </c>
-      <c r="CU16">
+      <c r="CZ16">
         <v>1736157651.0</v>
       </c>
-      <c r="CV16">
+      <c r="DA16">
         <v>1736157651.0</v>
       </c>
-      <c r="CW16">
+      <c r="DB16">
         <v>1220662074.0</v>
       </c>
-      <c r="CX16">
+      <c r="DC16">
         <v>1220662074.0</v>
       </c>
-      <c r="CY16">
+      <c r="DD16">
         <v>1523557000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DE16">
         <v>1523557000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DF16">
         <v>6631497782.0</v>
       </c>
-      <c r="DB16">
+      <c r="DG16">
         <v>6631497782.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38228,410 +39251,444 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B18">
-        <v>-6344623000.0</v>
+        <v>-5686000000.0</v>
       </c>
       <c r="C18">
-        <v>-6734000000.0</v>
+        <v>-1629000000.0</v>
       </c>
       <c r="D18">
+        <v>-4066000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4348000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-6436000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-7445000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5503000000.0</v>
+      </c>
+      <c r="I18">
         <v>-6238000000.0</v>
       </c>
-      <c r="E18">
+      <c r="J18">
         <v>-1733000000.0</v>
       </c>
-      <c r="F18">
+      <c r="K18">
         <v>581477139.0</v>
       </c>
-      <c r="G18">
+      <c r="L18">
         <v>3346000000.0</v>
       </c>
-      <c r="H18">
+      <c r="M18">
         <v>1673000000.0</v>
       </c>
-      <c r="I18">
+      <c r="N18">
         <v>4881056307.0</v>
       </c>
-      <c r="J18">
+      <c r="O18">
         <v>4851936219.0</v>
       </c>
-      <c r="K18">
+      <c r="P18">
         <v>2925366741.0</v>
       </c>
-      <c r="L18">
+      <c r="Q18">
         <v>2677119059.0</v>
       </c>
-      <c r="M18">
-[...2 lines deleted...]
-      <c r="N18">
+      <c r="R18">
+        <v>5880000000.0</v>
+      </c>
+      <c r="S18">
         <v>2940000000.0</v>
       </c>
-      <c r="O18">
-[...2 lines deleted...]
-      <c r="P18">
+      <c r="T18">
+        <v>7742471740.0</v>
+      </c>
+      <c r="U18">
         <v>4483500000.0</v>
       </c>
-      <c r="Q18">
-[...3 lines deleted...]
-      <c r="S18">
+      <c r="V18">
+        <v>628915000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18">
         <v>3865000000.0</v>
       </c>
-      <c r="T18">
+      <c r="Y18">
         <v>6742000000.0</v>
       </c>
-      <c r="U18">
+      <c r="Z18">
         <v>-4877000000.0</v>
       </c>
-      <c r="V18">
+      <c r="AA18">
         <v>-5147000000.0</v>
       </c>
-      <c r="W18">
+      <c r="AB18">
         <v>1465000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AC18">
         <v>191000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AD18">
         <v>1098000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AE18">
         <v>-677000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AF18">
         <v>2378000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AG18">
         <v>-331000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AH18">
         <v>1517000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AI18">
         <v>992000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AJ18">
         <v>1632000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AK18">
         <v>6000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AL18">
         <v>735000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AM18">
         <v>-654000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AN18">
         <v>2151000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AO18">
         <v>-1152000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AP18">
         <v>1831000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AQ18">
         <v>-1051000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AR18">
         <v>1928000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AS18">
         <v>-772000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AT18">
         <v>896000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AU18">
         <v>-1120000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AV18">
         <v>1148000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AW18">
         <v>-1645000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AX18">
         <v>592000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AY18">
         <v>-47000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AZ18">
         <v>1646000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="BA18">
         <v>-1356000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="BB18">
         <v>303000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BC18">
         <v>-444000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BD18">
         <v>24000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BE18">
         <v>-1237000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BF18">
         <v>498000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BG18">
         <v>-375000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BH18">
         <v>355000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BI18">
         <v>-1736000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BJ18">
         <v>1143000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BK18">
         <v>-95000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BL18">
         <v>2866000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BM18">
         <v>510000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BN18">
         <v>1508000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BO18">
         <v>-282000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BP18">
         <v>2625000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BQ18">
         <v>355000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BR18">
         <v>667000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BS18">
         <v>-458000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BT18">
         <v>-2298000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BU18">
         <v>-1459000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BV18">
         <v>2287000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BW18">
         <v>-488000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BX18">
         <v>1695000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BY18">
         <v>-631667050.0</v>
       </c>
-      <c r="BU18">
+      <c r="BZ18">
         <v>737903210.0</v>
       </c>
-      <c r="BV18">
+      <c r="CA18">
         <v>122763840.0</v>
       </c>
-      <c r="BW18">
+      <c r="CB18">
         <v>1193037520.0</v>
       </c>
-      <c r="BX18">
+      <c r="CC18">
         <v>-734207320.0</v>
       </c>
-      <c r="BY18">
+      <c r="CD18">
         <v>394095090.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CE18">
         <v>-23925290.0</v>
       </c>
-      <c r="CA18">
+      <c r="CF18">
         <v>332000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CG18">
         <v>332000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CH18">
         <v>-1353500000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CI18">
         <v>-1353500000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CJ18">
         <v>-2223000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CK18">
         <v>-2223000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CL18">
         <v>-1118000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CM18">
         <v>-1118000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CN18">
         <v>-738000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CO18">
         <v>-738000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CP18">
         <v>507500000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CQ18">
         <v>507500000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CR18">
         <v>1548821715.0</v>
       </c>
-      <c r="CN18">
+      <c r="CS18">
         <v>1548821715.0</v>
       </c>
-      <c r="CO18">
+      <c r="CT18">
         <v>1797406997.0</v>
       </c>
-      <c r="CP18">
+      <c r="CU18">
         <v>317104537.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CV18">
         <v>1702907388.0</v>
       </c>
-      <c r="CR18">
+      <c r="CW18">
         <v>1702907388.0</v>
       </c>
-      <c r="CS18">
+      <c r="CX18">
         <v>519041620.0</v>
       </c>
-      <c r="CT18">
+      <c r="CY18">
         <v>519041620.0</v>
       </c>
-      <c r="CU18">
+      <c r="CZ18">
         <v>125487519.0</v>
       </c>
-      <c r="CV18">
+      <c r="DA18">
         <v>125487519.0</v>
       </c>
-      <c r="CW18">
+      <c r="DB18">
         <v>632430003.0</v>
       </c>
-      <c r="CX18">
+      <c r="DC18">
         <v>632430003.0</v>
       </c>
-      <c r="CY18">
+      <c r="DD18">
         <v>-1019394064.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DE18">
         <v>-1019394064.0</v>
       </c>
-      <c r="DA18">
+      <c r="DF18">
         <v>633549280.0</v>
       </c>
-      <c r="DB18">
+      <c r="DG18">
         <v>633549280.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>247</v>
-[...7 lines deleted...]
-      <c r="H19"/>
+        <v>252</v>
+      </c>
+      <c r="B19">
+        <v>-2468000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D19">
+        <v>465000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-103000000.0</v>
+      </c>
+      <c r="F19">
+        <v>515000000.0</v>
+      </c>
+      <c r="G19">
+        <v>1267000000.0</v>
+      </c>
+      <c r="H19">
+        <v>1177000000.0</v>
+      </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19">
         <v>-2721000000.0</v>
       </c>
-      <c r="T19">
+      <c r="Y19">
         <v>-2307000000.0</v>
       </c>
-      <c r="U19">
+      <c r="Z19">
         <v>-1508000000.0</v>
       </c>
-      <c r="V19">
+      <c r="AA19">
         <v>-1379000000.0</v>
       </c>
-      <c r="W19">
+      <c r="AB19">
         <v>-2894000000.0</v>
       </c>
-      <c r="X19"/>
-[...3 lines deleted...]
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -38666,60 +39723,71 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>253</v>
+      </c>
+      <c r="B20">
+        <v>1000000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
-      <c r="F20"/>
+      <c r="E20">
+        <v>49000000.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
@@ -38776,111 +39844,130 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>249</v>
-[...7 lines deleted...]
-      <c r="H21"/>
+        <v>254</v>
+      </c>
+      <c r="B21">
+        <v>3725000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3553000000.0</v>
+      </c>
+      <c r="D21">
+        <v>631000000.0</v>
+      </c>
+      <c r="E21">
+        <v>2864000000.0</v>
+      </c>
+      <c r="F21">
+        <v>2726000000.0</v>
+      </c>
+      <c r="G21">
+        <v>1241000000.0</v>
+      </c>
+      <c r="H21">
+        <v>2658000000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-118500000.0</v>
       </c>
-      <c r="L21">
+      <c r="Q21">
         <v>-118500000.0</v>
       </c>
-      <c r="M21">
+      <c r="R21">
         <v>-3321500000.0</v>
       </c>
-      <c r="N21">
+      <c r="S21">
         <v>-3321500000.0</v>
       </c>
-      <c r="O21">
+      <c r="T21">
         <v>530000000.0</v>
       </c>
-      <c r="P21">
+      <c r="U21">
         <v>530000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="V21">
         <v>1100000000.0</v>
       </c>
-      <c r="R21">
+      <c r="W21">
         <v>1100000000.0</v>
       </c>
-      <c r="S21">
+      <c r="X21">
         <v>1256500000.0</v>
       </c>
-      <c r="T21">
+      <c r="Y21">
         <v>1256500000.0</v>
       </c>
-      <c r="U21">
+      <c r="Z21">
         <v>-93000000.0</v>
       </c>
-      <c r="V21">
+      <c r="AA21">
         <v>-93000000.0</v>
       </c>
-      <c r="W21">
+      <c r="AB21">
         <v>276000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AC21">
         <v>276000000.0</v>
       </c>
-      <c r="Y21"/>
-[...3 lines deleted...]
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
@@ -38914,2632 +40001,2740 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B22">
-        <v>-20120461000.0</v>
+        <v>-532000000.0</v>
       </c>
       <c r="C22">
+        <v>500000000.0</v>
+      </c>
+      <c r="D22">
+        <v>390000000.0</v>
+      </c>
+      <c r="E22">
+        <v>538000000.0</v>
+      </c>
+      <c r="F22">
+        <v>-4542000000.0</v>
+      </c>
+      <c r="G22">
         <v>-2240000000.0</v>
       </c>
-      <c r="D22">
+      <c r="H22">
+        <v>-371000000.0</v>
+      </c>
+      <c r="I22">
         <v>-151000000.0</v>
       </c>
-      <c r="E22">
+      <c r="J22">
         <v>5624000000.0</v>
       </c>
-      <c r="F22">
+      <c r="K22">
         <v>3974208675.0</v>
       </c>
-      <c r="G22">
+      <c r="L22">
         <v>7673000000.0</v>
       </c>
-      <c r="H22">
+      <c r="M22">
         <v>3836500000.0</v>
       </c>
-      <c r="I22">
+      <c r="N22">
         <v>5959733740.0</v>
       </c>
-      <c r="J22">
+      <c r="O22">
         <v>5924178327.0</v>
       </c>
-      <c r="K22">
+      <c r="P22">
         <v>4732305385.0</v>
       </c>
-      <c r="L22">
+      <c r="Q22">
         <v>4330720235.0</v>
       </c>
-      <c r="M22">
+      <c r="R22">
         <v>7960000000.0</v>
       </c>
-      <c r="N22">
+      <c r="S22">
         <v>3980000000.0</v>
       </c>
-      <c r="O22">
+      <c r="T22">
         <v>7420000000.0</v>
       </c>
-      <c r="P22">
+      <c r="U22">
         <v>3710000000.0</v>
       </c>
-      <c r="Q22">
-[...2 lines deleted...]
-      <c r="R22">
+      <c r="V22">
+        <v>6780000000.0</v>
+      </c>
+      <c r="W22">
         <v>3390000000.0</v>
       </c>
-      <c r="S22">
+      <c r="X22">
         <v>1561000000.0</v>
       </c>
-      <c r="T22">
+      <c r="Y22">
         <v>1205000000.0</v>
       </c>
-      <c r="U22">
+      <c r="Z22">
         <v>-1048000000.0</v>
       </c>
-      <c r="V22">
+      <c r="AA22">
         <v>-1694000000.0</v>
       </c>
-      <c r="W22">
+      <c r="AB22">
         <v>1578000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AC22">
         <v>-179000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AD22">
         <v>793000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AE22">
         <v>508000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AF22">
         <v>1171000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AG22">
         <v>384000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AH22">
         <v>754000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AI22">
         <v>1021000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AJ22">
         <v>804000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AK22">
         <v>910000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AL22">
         <v>1155000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AM22">
         <v>641000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AN22">
         <v>409000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AO22">
         <v>606000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AP22">
         <v>321000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AQ22">
         <v>478000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AR22">
         <v>-33000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AS22">
         <v>-299000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AT22">
         <v>333000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AU22">
         <v>92000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AV22">
         <v>420000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AW22">
         <v>188000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AX22">
         <v>343000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AY22">
         <v>-319000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AZ22">
         <v>1296000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="BA22">
         <v>189000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="BB22">
         <v>435000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BC22">
         <v>31000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BD22">
         <v>388000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BE22">
         <v>-2095000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BF22">
         <v>705500000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BG22">
         <v>104000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BH22">
         <v>825500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BI22">
         <v>-46000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BJ22">
         <v>825500000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BK22">
         <v>37000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BL22">
         <v>-60000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BM22">
         <v>190000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BN22">
         <v>113000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BO22">
         <v>-21000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BP22">
         <v>-283000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BQ22">
         <v>25000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BR22">
         <v>-179000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BS22">
         <v>-411000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BT22">
         <v>180000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BU22">
         <v>468000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BV22">
         <v>646000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BW22">
         <v>427000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BX22">
         <v>570000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BY22">
         <v>432000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BZ22">
         <v>627472540.0</v>
       </c>
-      <c r="BV22">
+      <c r="CA22">
         <v>375777120.0</v>
       </c>
-      <c r="BW22">
+      <c r="CB22">
         <v>452755080.0</v>
       </c>
-      <c r="BX22">
+      <c r="CC22">
         <v>198710480.0</v>
       </c>
-      <c r="BY22">
+      <c r="CD22">
         <v>330322170.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CE22">
         <v>150976830.0</v>
       </c>
-      <c r="CA22"/>
-[...3 lines deleted...]
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>176894620.0</v>
       </c>
-      <c r="CN22">
+      <c r="CS22">
         <v>176894620.0</v>
       </c>
-      <c r="CO22">
+      <c r="CT22">
         <v>620565948.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>621817560.0</v>
       </c>
-      <c r="CR22">
+      <c r="CW22">
         <v>621817560.0</v>
       </c>
-      <c r="CS22">
+      <c r="CX22">
         <v>627108335.0</v>
       </c>
-      <c r="CT22">
+      <c r="CY22">
         <v>627108335.0</v>
       </c>
-      <c r="CU22">
+      <c r="CZ22">
         <v>528311034.0</v>
       </c>
-      <c r="CV22">
+      <c r="DA22">
         <v>528311034.0</v>
       </c>
-      <c r="CW22">
+      <c r="DB22">
         <v>253934244.0</v>
       </c>
-      <c r="CX22">
+      <c r="DC22">
         <v>253934244.0</v>
       </c>
-      <c r="CY22">
+      <c r="DD22">
         <v>-465805147.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DE22">
         <v>-465805147.0</v>
       </c>
-      <c r="DA22">
+      <c r="DF22">
         <v>362647194.0</v>
       </c>
-      <c r="DB22">
+      <c r="DG22">
         <v>362647194.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B23">
-        <v>-1999326.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="C23">
-        <v>-2060233000.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="D23">
+        <v>4893000000.0</v>
+      </c>
+      <c r="E23">
+        <v>4893000000.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
         <v>2737028000.0</v>
       </c>
-      <c r="E23">
+      <c r="J23">
         <v>667000000.0</v>
       </c>
-      <c r="F23">
+      <c r="K23">
         <v>-292497069.0</v>
       </c>
-      <c r="G23">
+      <c r="L23">
         <v>-3124049000.0</v>
       </c>
-      <c r="H23">
+      <c r="M23">
         <v>-1471500000.0</v>
       </c>
-      <c r="I23">
+      <c r="N23">
         <v>210061108.0</v>
       </c>
-      <c r="J23">
+      <c r="O23">
         <v>208807896.0</v>
       </c>
-      <c r="K23">
+      <c r="P23">
         <v>-1598672234.0</v>
       </c>
-      <c r="L23">
+      <c r="Q23">
         <v>-1010779030.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="R23">
+        <v>-176074000.0</v>
+      </c>
+      <c r="S23">
         <v>-3414000000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="T23">
+        <v>-609882399.0</v>
+      </c>
+      <c r="U23">
         <v>717500000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="V23">
+        <v>-338001000.0</v>
+      </c>
+      <c r="W23">
         <v>-21000000.0</v>
       </c>
-      <c r="S23">
+      <c r="X23">
         <v>-5113000000.0</v>
       </c>
-      <c r="T23">
+      <c r="Y23">
         <v>6152000000.0</v>
       </c>
-      <c r="U23">
+      <c r="Z23">
         <v>6724000000.0</v>
       </c>
-      <c r="V23">
+      <c r="AA23">
         <v>1324000000.0</v>
       </c>
-      <c r="W23">
+      <c r="AB23">
         <v>-2090000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AC23">
         <v>-51000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AD23">
         <v>176000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AE23">
         <v>-806000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AF23">
         <v>-777000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AG23">
         <v>-696000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AH23">
         <v>78000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AI23">
         <v>-1390000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AJ23">
         <v>84000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AK23">
         <v>-184000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AL23">
         <v>-1403000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AM23">
         <v>-2970000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AN23">
         <v>-1898000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AO23">
         <v>-239000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AP23">
         <v>-1804000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AQ23">
         <v>-1186000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AR23">
         <v>-436000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AS23">
         <v>85000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AT23">
         <v>-767000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AU23">
         <v>-1744000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AV23">
         <v>3229000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AW23">
         <v>298000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AX23">
         <v>921000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AY23">
         <v>-1042000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AZ23">
         <v>1482000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="BA23">
         <v>797000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="BB23">
         <v>210000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BC23">
         <v>700000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BD23">
         <v>1426000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BE23">
         <v>-1423000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BF23">
         <v>365000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BG23">
         <v>1333000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BH23">
         <v>-868000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BI23">
         <v>287000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BJ23">
         <v>67000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BK23">
         <v>1327000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BL23">
         <v>785000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BM23">
         <v>190000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BN23">
         <v>1068000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BO23">
         <v>-1130000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BP23">
         <v>2283000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BQ23">
         <v>1924000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BR23">
         <v>656000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BS23">
         <v>1445000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BT23">
         <v>2983000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BU23">
         <v>816000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BV23">
         <v>-32000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BW23">
         <v>-94000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BX23">
         <v>-112000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BY23">
         <v>-1533378640.0</v>
       </c>
-      <c r="BU23">
+      <c r="BZ23">
         <v>95387920.0</v>
       </c>
-      <c r="BV23">
+      <c r="CA23">
         <v>-515009280.0</v>
       </c>
-      <c r="BW23">
+      <c r="CB23">
         <v>-741961040.0</v>
       </c>
-      <c r="BX23">
+      <c r="CC23">
         <v>-520739560.0</v>
       </c>
-      <c r="BY23">
+      <c r="CD23">
         <v>-1820591070.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CE23">
         <v>1375291670.0</v>
       </c>
-      <c r="CA23">
+      <c r="CF23">
         <v>-356000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CG23">
         <v>-356000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CH23">
         <v>2000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CI23">
         <v>2000000.0</v>
       </c>
-      <c r="CE23"/>
-[...3 lines deleted...]
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>2234235.0</v>
       </c>
-      <c r="CN23">
+      <c r="CS23">
         <v>2234235.0</v>
       </c>
-      <c r="CO23">
+      <c r="CT23">
         <v>-2048784517.0</v>
       </c>
-      <c r="CP23">
+      <c r="CU23">
         <v>2048784517.0</v>
       </c>
-      <c r="CQ23"/>
-[...7 lines deleted...]
-      <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
-      <c r="CX23"/>
+      <c r="CX23">
+        <v>-482082.0</v>
+      </c>
       <c r="CY23">
+        <v>-482082.0</v>
+      </c>
+      <c r="CZ23"/>
+      <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23">
         <v>-44811.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DE23">
         <v>-44811.0</v>
       </c>
-      <c r="DA23">
+      <c r="DF23">
         <v>-37356.0</v>
       </c>
-      <c r="DB23">
+      <c r="DG23">
         <v>-37356.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B24">
-        <v>232913000.0</v>
+        <v>-2490000000.0</v>
       </c>
       <c r="C24">
-        <v>2548000000.0</v>
+        <v>-64000000.0</v>
       </c>
       <c r="D24">
-        <v>-2062868000.0</v>
+        <v>-365000000.0</v>
       </c>
       <c r="E24">
-        <v>-399577000.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
-        <v>-1109250000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
+        <v>-2062868000.0</v>
+      </c>
+      <c r="J24">
+        <v>-399577000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>-1109250000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24">
         <v>-807000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-670000000.0</v>
       </c>
-      <c r="L24">
+      <c r="Q24">
         <v>-670000000.0</v>
       </c>
-      <c r="M24">
-[...2 lines deleted...]
-      <c r="N24">
+      <c r="R24">
+        <v>-259986000.0</v>
+      </c>
+      <c r="S24">
         <v>-345000000.0</v>
       </c>
-      <c r="O24">
-[...2 lines deleted...]
-      <c r="P24">
+      <c r="T24">
+        <v>-371921917.0</v>
+      </c>
+      <c r="U24">
         <v>-443000000.0</v>
       </c>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24">
+      <c r="V24">
+        <v>-3838240000.0</v>
+      </c>
+      <c r="W24">
         <v>-1998500000.0</v>
       </c>
-      <c r="S24">
+      <c r="X24">
         <v>-238000000.0</v>
       </c>
-      <c r="T24">
+      <c r="Y24">
         <v>-119000000.0</v>
       </c>
-      <c r="U24">
+      <c r="Z24">
         <v>157000000.0</v>
       </c>
-      <c r="V24">
+      <c r="AA24">
         <v>948000000.0</v>
       </c>
-      <c r="W24">
+      <c r="AB24">
         <v>11000000.0</v>
       </c>
-      <c r="X24">
+      <c r="AC24">
         <v>-16000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AD24">
         <v>4997000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AE24">
         <v>410000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AF24">
         <v>-518000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AG24">
         <v>-177000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AH24">
         <v>-262000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AI24">
         <v>-422000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AJ24">
         <v>-603000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AK24">
         <v>18000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AL24">
         <v>-369000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AM24">
         <v>163000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AN24">
         <v>-388000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AO24">
         <v>-10000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AP24">
         <v>-129000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AQ24">
         <v>65000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AR24">
         <v>-368000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AS24">
         <v>81000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AT24">
         <v>-41000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AU24">
         <v>357000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AV24">
         <v>-284000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AW24">
         <v>443000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AX24">
         <v>-78000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AY24">
         <v>-170000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AZ24">
         <v>-54000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="BA24">
         <v>89000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="BB24">
         <v>-258000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BC24">
         <v>-228000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BD24">
         <v>-320000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BE24">
         <v>272000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BF24">
         <v>32000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BG24">
         <v>97000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BH24">
         <v>-193000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BI24">
         <v>-27000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BJ24">
         <v>5267000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BK24">
         <v>-127000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BL24">
         <v>-809000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BM24">
         <v>-667000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BN24">
         <v>-699000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BO24">
         <v>-114000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BP24">
         <v>-969000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BQ24">
         <v>-289000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BR24">
         <v>-41000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BS24">
         <v>225000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BT24">
         <v>-2238000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BU24">
         <v>-766000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BV24">
         <v>-2048000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BW24">
         <v>-1196000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BX24">
         <v>39000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BY24">
         <v>-440715830.0</v>
       </c>
-      <c r="BU24">
+      <c r="BZ24">
         <v>-672672300.0</v>
       </c>
-      <c r="BV24">
+      <c r="CA24">
         <v>29942400.0</v>
       </c>
-      <c r="BW24">
+      <c r="CB24">
         <v>841986600.0</v>
       </c>
-      <c r="BX24">
+      <c r="CC24">
         <v>152992880.0</v>
       </c>
-      <c r="BY24">
+      <c r="CD24">
         <v>-557556340.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CE24">
         <v>539556540.0</v>
       </c>
-      <c r="CA24">
+      <c r="CF24">
         <v>1335000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CG24">
         <v>1335000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CH24">
         <v>2698000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CI24">
         <v>2698000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CJ24">
         <v>2560000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CK24">
         <v>2560000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CL24">
         <v>2715000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CM24">
         <v>2715000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CN24">
         <v>972500000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CO24">
         <v>972500000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CP24">
         <v>-700000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CQ24">
         <v>-700000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CR24">
         <v>-4089445850.0</v>
       </c>
-      <c r="CN24">
+      <c r="CS24">
         <v>-4089445850.0</v>
       </c>
-      <c r="CO24">
+      <c r="CT24">
         <v>-1725613308.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-2395724877.0</v>
       </c>
-      <c r="CR24">
+      <c r="CW24">
         <v>-2395724877.0</v>
       </c>
-      <c r="CS24">
+      <c r="CX24">
         <v>-647596820.0</v>
       </c>
-      <c r="CT24">
+      <c r="CY24">
         <v>-647596820.0</v>
       </c>
-      <c r="CU24">
+      <c r="CZ24">
         <v>406996033.0</v>
       </c>
-      <c r="CV24">
+      <c r="DA24">
         <v>406996033.0</v>
       </c>
-      <c r="CW24">
+      <c r="DB24">
         <v>-159503976.0</v>
       </c>
-      <c r="CX24">
+      <c r="DC24">
         <v>-159503976.0</v>
       </c>
-      <c r="CY24">
+      <c r="DD24">
         <v>828949439.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DE24">
         <v>828949439.0</v>
       </c>
-      <c r="DA24">
+      <c r="DF24">
         <v>-858840300.0</v>
       </c>
-      <c r="DB24">
+      <c r="DG24">
         <v>-858840300.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B25">
-        <v>17112587953.0</v>
+        <v>-2245000000.0</v>
       </c>
       <c r="C25">
-        <v>-257000000.0</v>
+        <v>2724000000.0</v>
       </c>
       <c r="D25">
+        <v>-3984000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-3613465850.0</v>
+      </c>
+      <c r="F25">
+        <v>1112000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-2976000000.0</v>
+      </c>
+      <c r="H25">
+        <v>426000000.0</v>
+      </c>
+      <c r="I25">
         <v>-5365029000.0</v>
       </c>
-      <c r="E25">
+      <c r="J25">
         <v>-4278000000.0</v>
       </c>
-      <c r="F25">
+      <c r="K25">
         <v>-1799531066.0</v>
       </c>
-      <c r="G25">
+      <c r="L25">
         <v>-1046796000.0</v>
       </c>
-      <c r="H25">
+      <c r="M25">
         <v>-442500000.0</v>
       </c>
-      <c r="I25">
+      <c r="N25">
         <v>-99301615.0</v>
       </c>
-      <c r="J25">
+      <c r="O25">
         <v>-98709187.0</v>
       </c>
-      <c r="K25">
+      <c r="P25">
         <v>-713673840.0</v>
       </c>
-      <c r="L25">
+      <c r="Q25">
         <v>-653111220.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="R25">
+        <v>3877701000.0</v>
+      </c>
+      <c r="S25">
         <v>2667000000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="T25">
+        <v>93252069.0</v>
+      </c>
+      <c r="U25">
         <v>1311000000.0</v>
       </c>
-      <c r="Q25">
-[...3 lines deleted...]
-      <c r="S25">
+      <c r="V25">
+        <v>-5855770000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25">
         <v>1303000000.0</v>
       </c>
-      <c r="T25">
+      <c r="Y25">
         <v>433000000.0</v>
       </c>
-      <c r="U25">
+      <c r="Z25">
         <v>-1513000000.0</v>
       </c>
-      <c r="V25">
+      <c r="AA25">
         <v>286000000.0</v>
       </c>
-      <c r="W25">
+      <c r="AB25">
         <v>-497000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AC25">
         <v>1185000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AD25">
         <v>-603000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AE25">
         <v>-595000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AF25">
         <v>376000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AG25">
         <v>839000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AH25">
         <v>298000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AI25">
         <v>247000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AJ25">
         <v>562000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AK25">
         <v>319000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AL25">
         <v>-269000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AM25">
         <v>-225000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AN25">
         <v>854000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AO25">
         <v>-37000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AP25">
         <v>750000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AQ25">
         <v>91000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AR25">
         <v>2304000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AS25">
         <v>1436000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AT25">
         <v>557000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AU25">
         <v>384000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AV25">
         <v>638000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AW25">
         <v>-57000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AX25">
         <v>321000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AY25">
         <v>952000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AZ25">
         <v>1170000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="BA25">
         <v>86000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="BB25">
         <v>29000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BC25">
         <v>-111000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BD25">
         <v>40000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BE25">
         <v>314000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BF25">
         <v>451000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BG25">
         <v>403000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BH25">
         <v>326000000.0</v>
       </c>
-      <c r="BD25">
-[...5 lines deleted...]
-      <c r="BF25">
+      <c r="BI25">
+        <v>179000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>92000000.0</v>
+      </c>
+      <c r="BK25">
         <v>45000000.0</v>
       </c>
-      <c r="BG25">
-[...8 lines deleted...]
-      <c r="BJ25">
+      <c r="BL25">
+        <v>2274000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>49000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>433000000.0</v>
+      </c>
+      <c r="BO25">
         <v>-7000000.0</v>
       </c>
-      <c r="BK25">
-[...5 lines deleted...]
-      <c r="BM25">
+      <c r="BP25">
+        <v>522000000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>-183000000.0</v>
+      </c>
+      <c r="BR25">
         <v>130000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BS25">
         <v>-76000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BT25">
         <v>63000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BU25">
         <v>-121000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BV25">
         <v>330000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BW25">
         <v>-234000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BX25">
         <v>603000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BY25">
         <v>487514750.0</v>
       </c>
-      <c r="BU25">
+      <c r="BZ25">
         <v>-183448420.0</v>
       </c>
-      <c r="BV25">
+      <c r="CA25">
         <v>-208099680.0</v>
       </c>
-      <c r="BW25">
+      <c r="CB25">
         <v>72061440.0</v>
       </c>
-      <c r="BX25">
+      <c r="CC25">
         <v>-225774680.0</v>
       </c>
-      <c r="BY25">
+      <c r="CD25">
         <v>141758610.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CE25">
         <v>-17325210.0</v>
       </c>
-      <c r="CA25">
+      <c r="CF25">
         <v>-47000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CG25">
         <v>-47000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CH25">
         <v>-780500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CI25">
         <v>-780500000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CJ25">
         <v>-1610000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CK25">
         <v>-1610000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CL25">
         <v>-1311500000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CM25">
         <v>-1311500000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CN25">
         <v>-1084000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CO25">
         <v>-1084000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CP25">
         <v>-958000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CQ25">
         <v>-958000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CR25">
         <v>1009193745.0</v>
       </c>
-      <c r="CN25">
+      <c r="CS25">
         <v>1009193745.0</v>
       </c>
-      <c r="CO25">
+      <c r="CT25">
         <v>-843302840.0</v>
       </c>
-      <c r="CP25">
+      <c r="CU25">
         <v>2520826124.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CV25">
         <v>522544932.0</v>
       </c>
-      <c r="CR25">
+      <c r="CW25">
         <v>522544932.0</v>
       </c>
-      <c r="CS25">
+      <c r="CX25">
         <v>-19283280.0</v>
       </c>
-      <c r="CT25">
+      <c r="CY25">
         <v>-19283280.0</v>
       </c>
-      <c r="CU25">
+      <c r="CZ25">
         <v>249220240.0</v>
       </c>
-      <c r="CV25">
+      <c r="DA25">
         <v>249220240.0</v>
       </c>
-      <c r="CW25">
+      <c r="DB25">
         <v>206392926.0</v>
       </c>
-      <c r="CX25">
+      <c r="DC25">
         <v>206392926.0</v>
       </c>
-      <c r="CY25">
+      <c r="DD25">
         <v>42032249.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DE25">
         <v>42032249.0</v>
       </c>
-      <c r="DA25">
+      <c r="DF25">
         <v>286890240.0</v>
       </c>
-      <c r="DB25">
+      <c r="DG25">
         <v>286890240.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>-1002000000.0</v>
       </c>
-      <c r="E26">
+      <c r="J26">
         <v>-1998000000.0</v>
       </c>
-      <c r="F26">
+      <c r="K26">
         <v>-1172332.0</v>
       </c>
-      <c r="G26">
+      <c r="L26">
         <v>-1760000000.0</v>
       </c>
-      <c r="H26">
+      <c r="M26">
         <v>-880000000.0</v>
       </c>
-      <c r="I26">
+      <c r="N26">
         <v>-367743343.0</v>
       </c>
-      <c r="J26">
+      <c r="O26">
         <v>-365549408.0</v>
       </c>
-      <c r="K26">
+      <c r="P26">
         <v>-494164257.0</v>
       </c>
-      <c r="L26">
+      <c r="Q26">
         <v>-452229299.0</v>
       </c>
-      <c r="M26"/>
-[...5 lines deleted...]
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>1957888.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>-2000000.0</v>
-      </c>
-[...11 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
+        <v>-81000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-81000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-500000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-500000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-31000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AD26">
         <v>-31000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AE26">
         <v>-15500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AF26">
         <v>-21500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AG26">
         <v>-21500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AH26">
         <v>-2500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AI26">
         <v>-2500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AJ26">
         <v>-68500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AK26">
         <v>-68500000.0</v>
       </c>
-      <c r="AG26"/>
-[...3 lines deleted...]
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
+      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AR26">
+        <v>2475000000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26"/>
-[...1 lines deleted...]
-      <c r="AZ26">
+      <c r="AX26">
+        <v>999000000.0</v>
+      </c>
+      <c r="AY26">
+        <v>4851000000.0</v>
+      </c>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>733000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BF26">
         <v>593000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>14000000.0</v>
       </c>
-      <c r="BD26"/>
-[...5 lines deleted...]
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>556000000.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>584000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BV26">
         <v>-61000000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-18000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BY26">
         <v>-162756700.0</v>
       </c>
-      <c r="BU26">
+      <c r="BZ26">
         <v>-197500000.0</v>
       </c>
-      <c r="BV26"/>
-[...3 lines deleted...]
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>-9000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CK26">
         <v>-9000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CL26">
         <v>-38500000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CM26">
         <v>-38500000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CN26">
         <v>-133000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CO26">
         <v>-133000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CP26">
         <v>-15000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CQ26">
         <v>-15000000.0</v>
       </c>
-      <c r="CM26"/>
-[...3 lines deleted...]
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26">
         <v>-46544953.0</v>
       </c>
-      <c r="DB26">
+      <c r="DG26">
         <v>-46544953.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>32000000.0</v>
       </c>
-      <c r="D27">
+      <c r="H27"/>
+      <c r="I27">
         <v>-24000000.0</v>
       </c>
-      <c r="E27">
+      <c r="J27">
         <v>69000000.0</v>
       </c>
-      <c r="F27">
+      <c r="K27">
         <v>68581477.0</v>
       </c>
-      <c r="G27">
+      <c r="L27">
         <v>100000000.0</v>
       </c>
-      <c r="H27">
+      <c r="M27">
         <v>50000000.0</v>
       </c>
-      <c r="I27">
+      <c r="N27">
         <v>48559580.0</v>
       </c>
-      <c r="J27">
+      <c r="O27">
         <v>48269877.0</v>
       </c>
-      <c r="K27">
+      <c r="P27">
         <v>46043473.0</v>
       </c>
-      <c r="L27">
+      <c r="Q27">
         <v>42136207.0</v>
       </c>
-      <c r="M27">
+      <c r="R27">
+        <v>84000000.0</v>
+      </c>
+      <c r="S27">
         <v>42000000.0</v>
       </c>
-      <c r="N27">
+      <c r="T27">
+        <v>84000000.0</v>
+      </c>
+      <c r="U27">
         <v>42000000.0</v>
       </c>
-      <c r="O27">
-[...9 lines deleted...]
-      <c r="S27">
+      <c r="V27">
+        <v>117000000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27">
         <v>7500000.0</v>
       </c>
-      <c r="T27">
+      <c r="Y27">
         <v>7500000.0</v>
       </c>
-      <c r="U27">
+      <c r="Z27">
         <v>9500000.0</v>
       </c>
-      <c r="V27">
+      <c r="AA27">
         <v>9500000.0</v>
       </c>
-      <c r="W27">
+      <c r="AB27">
         <v>8950000.0</v>
       </c>
-      <c r="X27">
+      <c r="AC27">
         <v>28050000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AD27">
         <v>73000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AE27">
         <v>-315000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AF27">
         <v>24450000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AG27">
         <v>24450000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AH27">
         <v>6000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AI27">
         <v>66000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AJ27">
         <v>29550000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AK27">
         <v>10550000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AL27">
         <v>11000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AM27">
         <v>35000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AN27">
         <v>8900000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AO27">
         <v>8900000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AP27">
         <v>3000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AQ27">
         <v>106000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AR27">
         <v>537000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AS27">
         <v>-1000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AT27">
         <v>10000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AU27">
         <v>111000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AV27">
         <v>35000000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>1000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AY27">
         <v>49000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="BA27">
         <v>10000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="BB27">
         <v>25000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="BC27">
         <v>68000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BD27">
         <v>-1350000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>-1350000.0</v>
       </c>
-      <c r="BB27"/>
-[...5 lines deleted...]
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ27">
+        <v>-1345000000.0</v>
+      </c>
+      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
-[...2 lines deleted...]
-      <c r="BP27"/>
+      <c r="BO27"/>
+      <c r="BP27">
+        <v>-9000000.0</v>
+      </c>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>-50000000.0</v>
+      </c>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B28">
-        <v>5634889000.0</v>
+        <v>3676000000.0</v>
       </c>
       <c r="C28">
-        <v>2281767000.0</v>
+        <v>3525000000.0</v>
       </c>
       <c r="D28">
+        <v>5524000000.0</v>
+      </c>
+      <c r="E28">
+        <v>5524000000.0</v>
+      </c>
+      <c r="F28">
+        <v>2726000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1937000000.0</v>
+      </c>
+      <c r="H28">
+        <v>2658000000.0</v>
+      </c>
+      <c r="I28">
         <v>6551907000.0</v>
       </c>
-      <c r="E28">
+      <c r="J28">
         <v>-4913000000.0</v>
       </c>
-      <c r="F28">
+      <c r="K28">
         <v>-1055685814.0</v>
       </c>
-      <c r="G28">
+      <c r="L28">
         <v>-5190889000.0</v>
       </c>
-      <c r="H28">
+      <c r="M28">
         <v>-2351500000.0</v>
       </c>
-      <c r="I28">
+      <c r="N28">
         <v>-2453622872.0</v>
       </c>
-      <c r="J28">
+      <c r="O28">
         <v>-2438984705.0</v>
       </c>
-      <c r="K28">
+      <c r="P28">
         <v>-1648463432.0</v>
       </c>
-      <c r="L28">
+      <c r="Q28">
         <v>-1508574228.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="R28">
+        <v>-9549626000.0</v>
+      </c>
+      <c r="S28">
         <v>-5044000000.0</v>
       </c>
-      <c r="O28">
-[...2 lines deleted...]
-      <c r="P28">
+      <c r="T28">
+        <v>425840840.0</v>
+      </c>
+      <c r="U28">
         <v>217500000.0</v>
       </c>
-      <c r="Q28">
-[...2 lines deleted...]
-      <c r="R28">
+      <c r="V28">
+        <v>-1815187000.0</v>
+      </c>
+      <c r="W28">
         <v>-900500000.0</v>
       </c>
-      <c r="S28">
+      <c r="X28">
         <v>-5113000000.0</v>
       </c>
-      <c r="T28">
+      <c r="Y28">
         <v>6152000000.0</v>
       </c>
-      <c r="U28">
+      <c r="Z28">
         <v>6724000000.0</v>
       </c>
-      <c r="V28">
+      <c r="AA28">
         <v>1324000000.0</v>
       </c>
-      <c r="W28">
+      <c r="AB28">
         <v>-2090000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AC28">
         <v>-51000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AD28">
         <v>-2875000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AE28">
         <v>-811000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AF28">
         <v>-777000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AG28">
         <v>-696000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AH28">
         <v>78000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AI28">
         <v>-1390000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AJ28">
         <v>84000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AK28">
         <v>-184000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AL28">
         <v>-1403000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AM28">
         <v>-2970000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AN28">
         <v>-1898000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AO28">
         <v>-239000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AP28">
         <v>-1804000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AQ28">
         <v>-1186000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AR28">
         <v>-681000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AS28">
         <v>64000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AT28">
         <v>-767000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AU28">
         <v>-1744000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AV28">
         <v>3214000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AW28">
         <v>298000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AX28">
         <v>294000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AY28">
         <v>-1669000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AZ28">
         <v>1482000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="BA28">
         <v>797000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="BB28">
         <v>210000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BC28">
         <v>699000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BD28">
         <v>1426000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BE28">
         <v>-1425000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BF28">
         <v>309000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BG28">
         <v>1333000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BH28">
         <v>-874000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BI28">
         <v>286000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BJ28">
         <v>-105000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BK28">
         <v>1325000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BL28">
         <v>784000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BM28">
         <v>189000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BN28">
         <v>1068000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BO28">
         <v>-1130000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BP28">
         <v>2282000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BQ28">
         <v>1923000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BR28">
         <v>631000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BS28">
         <v>1445000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BT28">
         <v>2982000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BU28">
         <v>815000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BV28">
         <v>-567000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BW28">
         <v>-103000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BX28">
         <v>-112000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BY28">
         <v>-1535311550.0</v>
       </c>
-      <c r="BU28">
+      <c r="BZ28">
         <v>-197707970.0</v>
       </c>
-      <c r="BV28">
+      <c r="CA28">
         <v>-529980480.0</v>
       </c>
-      <c r="BW28">
+      <c r="CB28">
         <v>-742110200.0</v>
       </c>
-      <c r="BX28">
+      <c r="CC28">
         <v>-528721000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CD28">
         <v>-1833810450.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CE28">
         <v>1373641650.0</v>
       </c>
-      <c r="CA28">
+      <c r="CF28">
         <v>-1434000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CG28">
         <v>-1434000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CH28">
         <v>-1367000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CI28">
         <v>-1367000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CJ28">
         <v>-614000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CK28">
         <v>-614000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CL28">
         <v>-896500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CM28">
         <v>-896500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CN28">
         <v>359000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CO28">
         <v>359000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CP28">
         <v>3358000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CQ28">
         <v>3358000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CR28">
         <v>3548327195.0</v>
       </c>
-      <c r="CN28">
+      <c r="CS28">
         <v>3548327195.0</v>
       </c>
-      <c r="CO28">
+      <c r="CT28">
         <v>-1209013757.0</v>
       </c>
-      <c r="CP28">
+      <c r="CU28">
         <v>1633553171.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CV28">
         <v>822999177.0</v>
       </c>
-      <c r="CR28">
+      <c r="CW28">
         <v>822999177.0</v>
       </c>
-      <c r="CS28">
+      <c r="CX28">
         <v>226980275.0</v>
       </c>
-      <c r="CT28">
+      <c r="CY28">
         <v>226980275.0</v>
       </c>
-      <c r="CU28">
+      <c r="CZ28">
         <v>-35680882.0</v>
       </c>
-      <c r="CV28">
+      <c r="DA28">
         <v>-35680882.0</v>
       </c>
-      <c r="CW28">
+      <c r="DB28">
         <v>390319929.0</v>
       </c>
-      <c r="CX28">
+      <c r="DC28">
         <v>390319929.0</v>
       </c>
-      <c r="CY28">
+      <c r="DD28">
         <v>229877865.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DE28">
         <v>229877865.0</v>
       </c>
-      <c r="DA28">
+      <c r="DF28">
         <v>325553182.0</v>
       </c>
-      <c r="DB28">
+      <c r="DG28">
         <v>325553182.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B29">
-        <v>-2362115000.0</v>
+        <v>-3930000000.0</v>
       </c>
       <c r="C29">
+        <v>-169000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-2718000000.0</v>
+      </c>
+      <c r="E29">
+        <v>-2718000000.0</v>
+      </c>
+      <c r="F29">
+        <v>-4551000000.0</v>
+      </c>
+      <c r="G29">
         <v>-2287000000.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
+        <v>-2846000000.0</v>
+      </c>
+      <c r="I29">
         <v>-912029000.0</v>
       </c>
-      <c r="E29">
+      <c r="J29">
         <v>3970000000.0</v>
       </c>
-      <c r="F29">
+      <c r="K29">
         <v>3291324736.0</v>
       </c>
-      <c r="G29">
+      <c r="L29">
         <v>10035204000.0</v>
       </c>
-      <c r="H29">
+      <c r="M29">
         <v>4546000000.0</v>
       </c>
-      <c r="I29">
+      <c r="N29">
         <v>7307398515.0</v>
       </c>
-      <c r="J29">
+      <c r="O29">
         <v>7263803015.0</v>
       </c>
-      <c r="K29">
+      <c r="P29">
         <v>5415997429.0</v>
       </c>
-      <c r="L29">
+      <c r="Q29">
         <v>4956393924.0</v>
       </c>
-      <c r="M29">
-[...2 lines deleted...]
-      <c r="N29">
+      <c r="R29">
+        <v>9317701000.0</v>
+      </c>
+      <c r="S29">
         <v>4921500000.0</v>
       </c>
-      <c r="O29">
-[...2 lines deleted...]
-      <c r="P29">
+      <c r="T29">
+        <v>12756625268.0</v>
+      </c>
+      <c r="U29">
         <v>6515500000.0</v>
       </c>
-      <c r="Q29">
-[...2 lines deleted...]
-      <c r="R29">
+      <c r="V29">
+        <v>5659230000.0</v>
+      </c>
+      <c r="W29">
         <v>2807500000.0</v>
       </c>
-      <c r="S29">
+      <c r="X29">
         <v>6285000000.0</v>
       </c>
-      <c r="T29">
+      <c r="Y29">
         <v>8930000000.0</v>
       </c>
-      <c r="U29">
+      <c r="Z29">
         <v>-3212000000.0</v>
       </c>
-      <c r="V29">
+      <c r="AA29">
         <v>-2820000000.0</v>
       </c>
-      <c r="W29">
+      <c r="AB29">
         <v>4368000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AC29">
         <v>2343000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AD29">
         <v>3052000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AE29">
         <v>699000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AF29">
         <v>3985000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AG29">
         <v>779000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AH29">
         <v>2836000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AI29">
         <v>2348000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AJ29">
         <v>3816000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AK29">
         <v>2051000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AL29">
         <v>2941000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AM29">
         <v>1577000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AN29">
         <v>5072000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AO29">
         <v>869000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AP29">
         <v>3883000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AQ29">
         <v>770000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AR29">
         <v>4278000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AS29">
         <v>1404000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AT29">
         <v>3111000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AU29">
         <v>958000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AV29">
         <v>3919000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AW29">
         <v>472000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AX29">
         <v>2382000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AY29">
         <v>1396000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AZ29">
         <v>3824000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="BA29">
         <v>431000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="BB29">
         <v>2209000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BC29">
         <v>1125000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BD29">
         <v>2280000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BE29">
         <v>792000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BF29">
         <v>2166000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BG29">
         <v>1206000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BH29">
         <v>2813000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BI29">
         <v>-173000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BJ29">
         <v>2147000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BK29">
         <v>408000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BL29">
         <v>2866000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BM29">
         <v>510000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BN29">
         <v>2320000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BO29">
         <v>414000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BP29">
         <v>2625000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BQ29">
         <v>355000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BR29">
         <v>1415000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BS29">
         <v>206000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BT29">
         <v>44000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BU29">
         <v>-1459000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BV29">
         <v>2287000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BW29">
         <v>-488000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BX29">
         <v>3385000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BY29">
         <v>235290540.0</v>
       </c>
-      <c r="BU29">
+      <c r="BZ29">
         <v>1576828900.0</v>
       </c>
-      <c r="BV29">
+      <c r="CA29">
         <v>711880560.0</v>
       </c>
-      <c r="BW29">
+      <c r="CB29">
         <v>2607126080.0</v>
       </c>
-      <c r="BX29">
+      <c r="CC29">
         <v>83330120.0</v>
       </c>
-      <c r="BY29">
+      <c r="CD29">
         <v>1319511430.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CE29">
         <v>608032370.0</v>
       </c>
-      <c r="CA29">
+      <c r="CF29">
         <v>1858000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CG29">
         <v>1858000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CH29">
         <v>-179000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CI29">
         <v>-179000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CJ29">
         <v>-973500000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CK29">
         <v>-973500000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CL29">
         <v>526500000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CM29">
         <v>526500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CN29">
         <v>1217500000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CO29">
         <v>1217500000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CP29">
         <v>2386000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CQ29">
         <v>2386000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CR29">
         <v>2905841960.0</v>
       </c>
-      <c r="CN29">
+      <c r="CS29">
         <v>2905841960.0</v>
       </c>
-      <c r="CO29">
+      <c r="CT29">
         <v>3403368614.0</v>
       </c>
-      <c r="CP29">
+      <c r="CU29">
         <v>1125876040.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CV29">
         <v>2897406193.0</v>
       </c>
-      <c r="CR29">
+      <c r="CW29">
         <v>2897406193.0</v>
       </c>
-      <c r="CS29">
+      <c r="CX29">
         <v>1925114120.0</v>
       </c>
-      <c r="CT29">
+      <c r="CY29">
         <v>1925114120.0</v>
       </c>
-      <c r="CU29">
+      <c r="CZ29">
         <v>1515989058.0</v>
       </c>
-      <c r="CV29">
+      <c r="DA29">
         <v>1515989058.0</v>
       </c>
-      <c r="CW29">
+      <c r="DB29">
         <v>1775704923.0</v>
       </c>
-      <c r="CX29">
+      <c r="DC29">
         <v>1775704923.0</v>
       </c>
-      <c r="CY29">
+      <c r="DD29">
         <v>720239166.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DE29">
         <v>720239166.0</v>
       </c>
-      <c r="DA29">
+      <c r="DF29">
         <v>1995306677.0</v>
       </c>
-      <c r="DB29">
+      <c r="DG29">
         <v>1995306677.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B30">
-        <v>-3749595000.0</v>
+        <v>-4326000000.0</v>
       </c>
       <c r="C30">
-        <v>-2146000000.0</v>
+        <v>-1705000000.0</v>
       </c>
       <c r="D30">
-        <v>-7755868000.0</v>
+        <v>-1315000000.0</v>
       </c>
       <c r="E30">
-        <v>-7418577000.0</v>
+        <v>-1315000000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
-        <v>-10078250000.0</v>
+        <v>-2146000000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
+        <v>-7755868000.0</v>
+      </c>
+      <c r="J30">
+        <v>-7418577000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
+        <v>-10078250000.0</v>
+      </c>
+      <c r="M30"/>
+      <c r="N30">
         <v>-5916000000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-2932500000.0</v>
       </c>
-      <c r="L30">
+      <c r="Q30">
         <v>-2932500000.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="R30">
+        <v>-4416986000.0</v>
+      </c>
+      <c r="S30">
         <v>-2333000000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="T30">
+        <v>-5024921917.0</v>
+      </c>
+      <c r="U30">
         <v>-2566500000.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="V30">
+        <v>13915760000.0</v>
+      </c>
+      <c r="W30">
         <v>6903500000.0</v>
       </c>
-      <c r="S30">
+      <c r="X30">
         <v>-2721000000.0</v>
       </c>
-      <c r="T30">
+      <c r="Y30">
         <v>-2307000000.0</v>
       </c>
-      <c r="U30">
+      <c r="Z30">
         <v>-1508000000.0</v>
       </c>
-      <c r="V30">
+      <c r="AA30">
         <v>-1379000000.0</v>
       </c>
-      <c r="W30">
+      <c r="AB30">
         <v>-2894000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AC30">
         <v>-2168000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AD30">
         <v>3043000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AE30">
         <v>-966000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AF30">
         <v>-2017000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AG30">
         <v>-1367000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AH30">
         <v>-1581000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AI30">
         <v>-1773000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AJ30">
         <v>-2784000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AK30">
         <v>-2043000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AL30">
         <v>-2548000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AM30">
         <v>-1921000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AN30">
         <v>-3014000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AO30">
         <v>-2026000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AP30">
         <v>-2262000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AQ30">
         <v>-1737000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AR30">
         <v>-3148000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AS30">
         <v>-2101000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AT30">
         <v>-2263000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AU30">
         <v>-1788000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AV30">
         <v>-3021000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AW30">
         <v>-1691000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AX30">
         <v>-1829000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AY30">
         <v>-1599000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AZ30">
         <v>-2308000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="BA30">
         <v>-1782000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="BB30">
         <v>-2237000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BC30">
         <v>-1759000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BD30">
         <v>-2636000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BE30">
         <v>-1770000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BF30">
         <v>-1644000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BG30">
         <v>-1487000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BH30">
         <v>-2656000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BI30">
         <v>-1665000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BJ30">
         <v>4185000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BK30">
         <v>-722000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BL30">
         <v>-820000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BM30">
         <v>-1056000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BN30">
         <v>-1351000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BO30">
         <v>-726000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BP30">
         <v>-910000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BQ30">
         <v>-400000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BR30">
         <v>-803000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BS30">
         <v>-446000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BT30">
         <v>-2158000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BU30">
         <v>-796000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BV30">
         <v>-1983000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BW30">
         <v>-1373000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BX30">
         <v>-1652000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BY30">
         <v>-804350690.0</v>
       </c>
-      <c r="BU30">
+      <c r="BZ30">
         <v>-1492653550.0</v>
       </c>
-      <c r="BV30">
+      <c r="CA30">
         <v>-651995760.0</v>
       </c>
-      <c r="BW30">
+      <c r="CB30">
         <v>762706720.0</v>
       </c>
-      <c r="BX30">
+      <c r="CC30">
         <v>-713505320.0</v>
       </c>
-      <c r="BY30">
+      <c r="CD30">
         <v>-1435901360.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CE30">
         <v>-3300040.0</v>
       </c>
-      <c r="CA30">
+      <c r="CF30">
         <v>-267500000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CG30">
         <v>-267500000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CH30">
         <v>1522500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CI30">
         <v>1522500000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CJ30">
         <v>1448500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CK30">
         <v>1448500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CL30">
         <v>1048000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CM30">
         <v>1048000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CN30">
         <v>-1508500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CO30">
         <v>-1508500000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CP30">
         <v>-5698500000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CQ30">
         <v>-5698500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CR30">
         <v>-6337895725.0</v>
       </c>
-      <c r="CN30">
+      <c r="CS30">
         <v>-6337895725.0</v>
       </c>
-      <c r="CO30">
+      <c r="CT30">
         <v>-5040611910.0</v>
       </c>
-      <c r="CP30">
+      <c r="CU30">
         <v>-341378010.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CV30">
         <v>-3590223682.0</v>
       </c>
-      <c r="CR30">
+      <c r="CW30">
         <v>-3590223682.0</v>
       </c>
-      <c r="CS30">
+      <c r="CX30">
         <v>-2142854490.0</v>
       </c>
-      <c r="CT30">
+      <c r="CY30">
         <v>-2142854490.0</v>
       </c>
-      <c r="CU30">
+      <c r="CZ30">
         <v>-1210147351.0</v>
       </c>
-      <c r="CV30">
+      <c r="DA30">
         <v>-1210147351.0</v>
       </c>
-      <c r="CW30">
+      <c r="DB30">
         <v>-2288099214.0</v>
       </c>
-      <c r="CX30">
+      <c r="DC30">
         <v>-2288099214.0</v>
       </c>
-      <c r="CY30">
+      <c r="DD30">
         <v>-756042756.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DE30">
         <v>-756042756.0</v>
       </c>
-      <c r="DA30">
+      <c r="DF30">
         <v>-2315966289.0</v>
       </c>
-      <c r="DB30">
+      <c r="DG30">
         <v>-2315966289.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>