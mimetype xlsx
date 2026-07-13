--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,14585 +866,15408 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>7565000.0</v>
+      </c>
+      <c r="C2">
         <v>10475000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9440000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4797000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6009000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5544000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5584000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3061000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2902000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3394000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>19000.0</v>
+      </c>
+      <c r="C5">
         <v>39000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-618000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-314000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>129000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>165000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-47000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25014000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-17000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>15674000.0</v>
+      </c>
+      <c r="C7">
         <v>23154000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29574000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34159000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32261000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>9000.0</v>
+      </c>
+      <c r="C8">
         <v>83000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>61000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="F8">
         <v>46000.0</v>
       </c>
       <c r="G8">
-        <v>23000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>23000.0</v>
+      </c>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>586243000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>559746000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>293346000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>281891000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6218000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4646000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>58130000.0</v>
+      </c>
+      <c r="C10">
         <v>190304000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>69268000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30414000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>206152000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4960000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>125298000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22020000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11593000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>141428000.0</v>
+      </c>
+      <c r="C12">
         <v>316895000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>375618000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>334364000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>197938000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>368137000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117864000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>204492000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22020000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47521000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>9000.0</v>
+      </c>
+      <c r="C13">
         <v>83000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>61000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="F13">
         <v>46000.0</v>
       </c>
       <c r="G13">
-        <v>23000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="H13">
         <v>23000.0</v>
       </c>
       <c r="I13">
+        <v>23000.0</v>
+      </c>
+      <c r="J13">
         <v>17000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>8497798.0</v>
+      </c>
+      <c r="C14">
         <v>7682920.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6016354.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5073919.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4611909.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32573469.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2295858.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2286508.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6997394.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44120.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>46000.0</v>
       </c>
       <c r="G15">
-        <v>23000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="H15">
         <v>23000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>23000.0</v>
+      </c>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>10562000.0</v>
+      </c>
+      <c r="C16">
         <v>69783000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20666000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16759000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14603000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19465000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>21574000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10709000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>43576000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>1340000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>409000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>476000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>500000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11667000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>173830000.0</v>
+      </c>
+      <c r="C23">
         <v>387207000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>470736000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>406944000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>341408000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>394111000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>156370000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>223139000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40769000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>69277000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>3771000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15738000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24545000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8876000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1708000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1193000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>15738000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24545000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8876000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1708000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1193000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>32020000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>68775000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15609000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-42456000.0</v>
+      </c>
+      <c r="C28">
         <v>-167150000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-35633000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7761000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26960000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-181607000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4916000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-110574000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7386000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>-132452000.0</v>
+      </c>
+      <c r="C29">
         <v>44601000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153710000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>233319000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>277677000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>356593000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>107665000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>146263000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-94367000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>3977000.0</v>
+      </c>
+      <c r="C30">
         <v>8616000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36078000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7122000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12454000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5559000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6298000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2489000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1624000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>217048000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>252564000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>332048000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>97789000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>131539000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-109001000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-90901000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>75793000.0</v>
+      </c>
+      <c r="C32">
         <v>211417000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>327796000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>286606000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>176779000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>348585000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95601000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>173523000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6327000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>22904000.0</v>
+      </c>
+      <c r="C33">
         <v>43897000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>49194000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>53791000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>122893000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15929000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>27801999.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13193000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15140000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19589000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
         <v>1694000.0</v>
       </c>
       <c r="C34">
         <v>1694000.0</v>
       </c>
       <c r="D34">
+        <v>1694000.0</v>
+      </c>
+      <c r="E34">
         <v>119000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>146000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>481000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>134000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>102000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>99000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>231149000.0</v>
+      </c>
+      <c r="C35">
         <v>210713000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>227341000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>123349000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>47108000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>32466000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25614000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>55177000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>117814000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>109997000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>1353000.0</v>
+      </c>
+      <c r="C36">
         <v>8030000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4439000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34747000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2527000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2122000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2544999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2244000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1143000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>417000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2727000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>122893000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2994000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2560000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2259000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1143000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>899000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>5521000.0</v>
+      </c>
+      <c r="C39">
         <v>17799000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9846000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11667000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8123000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4486000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4406000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5930000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1985000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1590000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>49223000.0</v>
+      </c>
+      <c r="C40">
         <v>44137000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37994000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23321000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19819000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>627000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6918000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7064000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3711000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3211000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>90004000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>146000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7921000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>16738000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>45177000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>13601000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>6299000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>845475000.0</v>
+      </c>
+      <c r="C42">
         <v>831348000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>708975000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>670223000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>586243000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>559746000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>293346000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>281891000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6010000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-98066000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>102505000.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44">
+        <v>102505000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>48903000.0</v>
+      </c>
+      <c r="C45">
         <v>84497000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>86918000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>51064000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85017000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12935000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9633000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10934000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13997000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>21551000.0</v>
+      </c>
+      <c r="C46">
         <v>35867000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>44755000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51064000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>51591000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12935000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>9633000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10934000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13997000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>51064000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>51591000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>12935000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>9633000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>10934000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13997000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-977955000.0</v>
+      </c>
+      <c r="C48">
         <v>-786869000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-559408000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-452615000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-333411000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-227873000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-195745000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-150328000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-115011000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-95323000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-333411000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-227873000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-195745000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-150328000.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>4061000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9375000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4724000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>14634000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>15674000.0</v>
+      </c>
+      <c r="C51">
         <v>23154000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>33635000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>55015000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>57374000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>33368000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9876000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14724000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>16342000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1193000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>7783000.0</v>
+      </c>
+      <c r="C52">
         <v>7480000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10481000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>21670000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10412000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8823000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4724000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14634000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3189000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>83298000.0</v>
+      </c>
+      <c r="C53">
         <v>126591000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>306350000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>287110000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>167524000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>161985000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>112904000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>79194000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>35928000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>173830000.0</v>
+      </c>
+      <c r="C55">
         <v>387207000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>470736000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>406944000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>341408000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>394111000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>156370000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>223139000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>40769000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>69277000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>150926000.0</v>
+      </c>
+      <c r="C56">
         <v>343310000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>421542000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>353153000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>218515000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>378182000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>128568000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>209946000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25629000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>49688000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>75133000.0</v>
+      </c>
+      <c r="C57">
         <v>131893000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>93746000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66547000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41736000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29597000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32967000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36423000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>31956000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>50181000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>306282000.0</v>
+      </c>
+      <c r="C58">
         <v>342606000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>321087000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>189896000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>88844000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>62063000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>58581000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>91600000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>149770000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>160178000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>-132452000.0</v>
+      </c>
+      <c r="C60">
         <v>44601000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>149649000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>217048000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>252564000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>332048000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>97789000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>131539000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-109001000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-90901000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>5485000.0</v>
+      </c>
+      <c r="C2">
+        <v>7565000.0</v>
+      </c>
+      <c r="D2">
         <v>7034000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4308000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8180000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10475000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6216000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6086000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7511000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9440000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5525000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3856000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5058000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4797000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12443000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12567000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10705000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6009000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11173000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7642000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5891000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5544000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4879000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4901000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5839000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5584000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4549000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4516000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3395000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9278000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4594000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2688000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2688000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2902000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>3394000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-101000.0</v>
+      </c>
+      <c r="C5">
+        <v>19000.0</v>
+      </c>
+      <c r="D5">
         <v>33000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-13000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>39000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>106000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-163000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-113000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>21000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>7000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>16000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-107000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-618000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1336000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1356000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1151999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-314000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-30000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-45000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>129000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>129000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>237000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>398000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>28000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>165000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>223000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>213000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>56000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-29296000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-109001000.0</v>
       </c>
       <c r="AG5">
         <v>-208000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AH5">
+        <v>-109001000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-208000.0</v>
+      </c>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-90901000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>13632000.0</v>
+      </c>
+      <c r="C7">
+        <v>15674000.0</v>
+      </c>
+      <c r="D7">
         <v>17661000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19593000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>21397000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>23154000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>24864000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>26526000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>28070000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>29574000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>31038000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>32460000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>33322000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>34159000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>33669000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>33189000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>32712000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>32261000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>33518000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>17000.0</v>
+      </c>
+      <c r="C8">
+        <v>9000.0</v>
+      </c>
+      <c r="D8">
         <v>85000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>85000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>84000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>83000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>82000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>82000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>62000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>61000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>61000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>60000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>60000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>58000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>55000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>49000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>47000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="S8">
         <v>46000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>46000.0</v>
+      </c>
+      <c r="U8">
+        <v>46000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
+        <v>688125000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>649028000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>608898000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>593998000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>586243000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>578850000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>571883000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>565524000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>559746000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>412173000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>391791000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>297374000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>293346000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>290616000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>287363000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>284890000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>281891000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7428000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>73682000.0</v>
+      </c>
+      <c r="C10">
+        <v>58130000.0</v>
+      </c>
+      <c r="D10">
         <v>65927000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>64025000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>106229000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>190304000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>174579000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>90788000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>65218000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>69268000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>81834000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>235095000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>62472000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>47254000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>96779000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>79115000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>28901000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>30414000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>30707000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>56392000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>55818000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>206152000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>64370000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>65348000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>43565000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4960000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11954000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>19390000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26616000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>125298000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>41353000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>25420000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-22020000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>22020000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-47521000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>11593000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>202558000.0</v>
+      </c>
+      <c r="C12">
+        <v>141428000.0</v>
+      </c>
+      <c r="D12">
         <v>167594000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>205131000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>248972000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>316895000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>388254000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>425992000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>313218000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>375618000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>355151000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>391642000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>276494000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>334364000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>324248000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>225636000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>209145000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>197938000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>229701000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>258704000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>251228000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>368137000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>281232000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>250457000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>115391000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>117864000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>125163000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>153164000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>170569000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>204492000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>122950000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>25420000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>22020000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22020000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>47521000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>17000.0</v>
+      </c>
+      <c r="C13">
+        <v>9000.0</v>
+      </c>
+      <c r="D13">
         <v>85000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>85000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>84000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>83000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>82000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>82000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>62000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>61000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>61000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>60000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>60000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>58000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>55000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>49000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>47000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="S13">
         <v>46000.0</v>
       </c>
       <c r="T13">
         <v>46000.0</v>
       </c>
       <c r="U13">
         <v>46000.0</v>
       </c>
       <c r="V13">
+        <v>46000.0</v>
+      </c>
+      <c r="W13">
+        <v>46000.0</v>
+      </c>
+      <c r="X13">
         <v>38000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="Z13">
         <v>23000.0</v>
       </c>
       <c r="AA13">
         <v>23000.0</v>
       </c>
       <c r="AB13">
         <v>23000.0</v>
       </c>
       <c r="AC13">
         <v>23000.0</v>
       </c>
       <c r="AD13">
+        <v>23000.0</v>
+      </c>
+      <c r="AE13">
+        <v>23000.0</v>
+      </c>
+      <c r="AF13">
         <v>-867000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>17000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>17000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>208000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>130823.0</v>
+      </c>
+      <c r="C14">
+        <v>8584309.0</v>
+      </c>
+      <c r="D14">
         <v>8486986.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>8458013.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8310601.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>8252643.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8204367.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>8122463.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6145779.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6100983.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6059903.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6033948.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5872343.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5678610.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5234573.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4695720.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4649960.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4616254.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4616254.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4611618.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>45907590.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>36887266.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37877552.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>31777960.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>23197971.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2319797.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2294699.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2292639.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2286508.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>22865075.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2282363.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2215663.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>699739.0</v>
       </c>
       <c r="AH14">
         <v>699739.0</v>
       </c>
       <c r="AI14">
+        <v>699739.0</v>
+      </c>
+      <c r="AJ14">
+        <v>699739.0</v>
+      </c>
+      <c r="AK14">
         <v>44120.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>44120.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
+        <v>60000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
         <v>55000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>49000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>47000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="S15">
         <v>46000.0</v>
       </c>
       <c r="T15">
         <v>46000.0</v>
       </c>
       <c r="U15">
         <v>46000.0</v>
       </c>
       <c r="V15">
+        <v>46000.0</v>
+      </c>
+      <c r="W15">
+        <v>46000.0</v>
+      </c>
+      <c r="X15">
         <v>38000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="Z15">
         <v>23000.0</v>
       </c>
       <c r="AA15">
         <v>23000.0</v>
       </c>
       <c r="AB15">
         <v>23000.0</v>
       </c>
       <c r="AC15">
         <v>23000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AD15">
+        <v>23000.0</v>
+      </c>
+      <c r="AE15">
+        <v>23000.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>9399000.0</v>
+      </c>
+      <c r="C16">
+        <v>10562000.0</v>
+      </c>
+      <c r="D16">
         <v>8977000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11964000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>68976000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>69783000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>72560000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>73964000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>20502000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20666000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>23983000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>18036000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>17186000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>16759000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15920000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6490000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6279000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5496000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7804000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8128000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12088000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>14603000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>15703000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>23503000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>22873000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>19465000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>20250000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21380000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19024000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>24229000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>10360000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>10709000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>3432000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2390000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1340000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>280000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>330000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>373000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>409000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>435000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>456000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>476000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>49278000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>500000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...4 lines deleted...]
-      </c>
+      <c r="H22"/>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
       <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22">
         <v>-17696000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-[...1 lines deleted...]
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22"/>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
+      <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>241988000.0</v>
+      </c>
+      <c r="C23">
+        <v>173830000.0</v>
+      </c>
+      <c r="D23">
         <v>209658000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>262355000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>321430000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>387207000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>451832000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>489043000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>403402000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>470736000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>431734000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>464899000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>358016000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>406944000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>400700000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>385620000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>303675000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>341408000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>371472000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>359788000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>358528000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>394111000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>307237000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>277538000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>153875000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>156370000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>171678000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>188812000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>202458000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>223139000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>145026000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>45181000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4788000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>40769000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>12797000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>13242000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3771000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6783000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>9779000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>12762000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>15738000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>18714000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>21694000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>24680000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>24545000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>24411000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>24281000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>24155000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>8876000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>7000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>8500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>10000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>11500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>12802000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>12802000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>6783000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9779000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12762000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15738000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18714000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>21694000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>24680000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>24545000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>24411000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>24281000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>24155000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>8876000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>8500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>10000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>11500000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>20699000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>68775000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>64279000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>60006000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>74615000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5647000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>14191000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>15609000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>25223000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>15062000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>13747000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-60050000.0</v>
+      </c>
+      <c r="C28">
+        <v>177080000.0</v>
+      </c>
+      <c r="D28">
         <v>-48266000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>155652000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-84832000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-167150000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-149715000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-64262000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-37148000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-35633000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-43659000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-186504000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15908000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7761000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-43827000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-23647000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>29073000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>26960000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>27775000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-31573000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-31138000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-181607000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-39959000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-41067000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-19410000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4916000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-611000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6584000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-12350000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-110574000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-26671000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-10618000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>22020000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-7386000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>47521000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>-66887000.0</v>
+      </c>
+      <c r="C29">
+        <v>-132452000.0</v>
+      </c>
+      <c r="D29">
         <v>-87268000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-32111000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-25811000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>44601000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>111220000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>152176000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>98024000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>153710000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>119484000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>164912000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13242000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>233319000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>249009000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>231337000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>245634000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>277677000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>308544000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>332319000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>332018000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>356593000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>268530000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>231038000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>106240000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>12484000.0</v>
+      </c>
+      <c r="C30">
+        <v>3977000.0</v>
+      </c>
+      <c r="D30">
         <v>3922000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7999000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13562000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8616000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6655000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6950000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>31300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>36078000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>16627000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9999000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9873000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7122000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11241000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>97671000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11686000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12454000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12330000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9160000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7227000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5559000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7483000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5102000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9079000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6298000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7531000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3338000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2489000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2443000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3184000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3184000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1624000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>577000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>154715000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>185413000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>217048000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>229726000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>209058000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>220372000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>252564000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>283580000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>307500000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>307338000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>332048000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>244119000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>206757000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>82085000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>97789000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>109906000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>119555000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>130718000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>131539000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>45812000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-132019000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-109001000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-109001000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-90901000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-90901000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>150161000.0</v>
+      </c>
+      <c r="C32">
+        <v>75793000.0</v>
+      </c>
+      <c r="D32">
         <v>110218000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>157384000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>154363000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>211417000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>274488000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>313490000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>275073000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>327796000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>307648000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>344860000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>160328000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>286606000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>288265000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>286939000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>189982000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>176779000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>215274000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>251490000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>243341000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>348585000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>262388000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>223030000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>95451000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>21016000.0</v>
+      </c>
+      <c r="C33">
+        <v>22904000.0</v>
+      </c>
+      <c r="D33">
         <v>27545000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>30725000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>34021000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>43897000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>46053000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>45568000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>48820000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>49194000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>50480000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>52914000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>53953000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>53791000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>54147000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>54109000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>74933000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>122893000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>120743000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>82173000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>92527000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>15929000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>14939000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>19048000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>26416000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>27801999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>36111000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>26589000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>25923000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>13193000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>17654000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>14958000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>-22020000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>15140000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-47521000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
         <v>1694000.0</v>
       </c>
       <c r="C34">
         <v>1694000.0</v>
       </c>
       <c r="D34">
         <v>1694000.0</v>
       </c>
       <c r="E34">
         <v>1694000.0</v>
       </c>
       <c r="F34">
         <v>1694000.0</v>
       </c>
       <c r="G34">
         <v>1694000.0</v>
       </c>
       <c r="H34">
         <v>1694000.0</v>
       </c>
       <c r="I34">
         <v>1694000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34">
+      <c r="J34">
+        <v>1694000.0</v>
+      </c>
+      <c r="K34">
+        <v>1694000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>113117000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>119000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>105903000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>142000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>31781000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>146000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>33723000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>844000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1460000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>481000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>8517000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>148000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>141000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>134000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>129000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>125000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>121000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>44701000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1531000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>238064000.0</v>
+      </c>
+      <c r="C35">
+        <v>231149000.0</v>
+      </c>
+      <c r="D35">
         <v>225031000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>220220000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>214195000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>210713000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>209321000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>206882000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>225869000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>227341000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>245781000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>243059000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>113117000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>123349000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>112686000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>131990000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>44543000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>47108000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>52437000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>26163000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>28530000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>32466000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>33208000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>35321000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>39782000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>25614000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>25913000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>33158000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>40610000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>55177000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>249555000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>157974000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>117814000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>1946000.0</v>
+      </c>
+      <c r="C36">
+        <v>495000.0</v>
+      </c>
+      <c r="D36">
         <v>858000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>50000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>943000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8030000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8029000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>5821000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6596000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4439000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>38183000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>37489000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4122000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>34747000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2793000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2793000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2577000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2527000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3016000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3498000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3083000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2994000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2994000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2136000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2698000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2544999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2366000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2254000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2250000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2259000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5981000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3098000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-22020000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1143000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-47521000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>4140000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>2727000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2793000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2793000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2577000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>122893000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3016000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3498000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3083000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2994000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2994000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2136000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2698000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2560000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2366000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2254000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2250000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2259000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5981000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3098000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3098000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1143000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>899000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>5930000.0</v>
+      </c>
+      <c r="C39">
+        <v>5521000.0</v>
+      </c>
+      <c r="D39">
         <v>10597000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>18500000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>24875000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>17799000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>10870000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>10533000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10064000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9846000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9476000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>10344000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>17696000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>11667000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>11064000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8204000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7911000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8123000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>8698000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9751000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7546000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4486000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3583000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2931000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2989000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>4406000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5746000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>5118000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5256000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2965000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3958000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1619000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>1985000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>1590000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>48327000.0</v>
+      </c>
+      <c r="C40">
+        <v>49223000.0</v>
+      </c>
+      <c r="D40">
         <v>47924000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>49917000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>48125000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>44137000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>45312000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>42991000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>29658000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>37994000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>30787000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>23168000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>18749000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>23321000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14794000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>11895000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>14477000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>19819000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>8783000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>7230000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>185000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>627000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3438000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2536000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>352000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>6918000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5217000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>4397000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2945000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>22421000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4900000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>14538000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>10458000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>14491000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>46787000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>216533000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>90004000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>74865000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>90142000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>147000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>146000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1650000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4469000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3850000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7921000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>8797000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>11040000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>15627000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>16738000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>20413000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>26158000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>32110000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>45177000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>49942000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>8651000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>8651000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>15309000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>7492000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>949636000.0</v>
+      </c>
+      <c r="C42">
+        <v>845475000.0</v>
+      </c>
+      <c r="D42">
         <v>843807000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>842153000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>836951000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>831348000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>825458000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>817896000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>715696000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>708975000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>702752000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>695828000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>688125000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>670223000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>649028000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>608898000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>593997999.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>586243000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>578850000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>571883000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>565524000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>559746000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>412173000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>391791000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>297374000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>293346000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>290616000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>287363000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>284890000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-47000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>6561000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-128933000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-208000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-96287000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-224000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
         <v>187246000.0</v>
       </c>
-      <c r="AE44">
+      <c r="AG44">
         <v>135720000.0</v>
       </c>
-      <c r="AF44"/>
-      <c r="AG44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>102505000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>102505000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>19070000.0</v>
+      </c>
+      <c r="C45">
+        <v>48903000.0</v>
+      </c>
+      <c r="D45">
         <v>26687000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>29817000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>33078000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>84497000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>38024000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>39747000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>42224000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>86918000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>46340000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>48774000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>49831000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>88969000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>51354000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>18669000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>14829000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>12935000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>11945000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>11265000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>9527000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>9633000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>8522000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>9273000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>10934000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>10934000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>11673000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>11860000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>13997000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>19070000.0</v>
+      </c>
+      <c r="C46">
+        <v>21551000.0</v>
+      </c>
+      <c r="D46">
         <v>26687000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>29817000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>33078000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>35867000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>38024000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>39747000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>42224000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>44755000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>46340000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>48774000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>49831000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>51064000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>51354000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>51316000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>51657000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>51591000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>53448000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>18669000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>14829000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>12935000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>11945000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>11265000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>9527000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>9633000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>8522000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>9273000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>9926000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>11673000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>11860000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>13997000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>48774000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>24029000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>51064000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>24281000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>51316000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>23285000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>51591000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>53448000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>18669000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>14829000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12935000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>11945000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>11265000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>9527000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>9633000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>8522000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>9273000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>9926000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>10934000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>11673000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>11860000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>11860000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>13997000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>18690000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-1016439000.0</v>
+      </c>
+      <c r="C48">
+        <v>-977955000.0</v>
+      </c>
+      <c r="D48">
         <v>-931193000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-874336000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-862837000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-786869000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-714426000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-665639000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-617621000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-559408000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-590473000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-541189000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-502665000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-452615000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-418021000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-398533000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-372521000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-333411000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-295286000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-264384000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-258232000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-227873000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-168329000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-185468000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-215340000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-195745000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-180956000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-168044000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-154251000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-150328000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-148835000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-138598000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-138598000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-115011000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-95323000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49"/>
       <c r="N49">
+        <v>-502665000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
         <v>-418021000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-398533000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-372521000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-333411000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-295286000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-264384000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-258232000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-227873000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-168329000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-185468000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-215340000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-195745000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-180956000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-168044000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>-150328000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-148835000.0</v>
       </c>
-      <c r="AE49"/>
-      <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>4061000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7137000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>10197000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>13242000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="O50">
         <v>12500000.0</v>
       </c>
       <c r="P50">
         <v>12500000.0</v>
       </c>
       <c r="Q50">
+        <v>12500000.0</v>
+      </c>
+      <c r="R50">
+        <v>12500000.0</v>
+      </c>
+      <c r="S50">
         <v>9375000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>6250000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>3125000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>5843000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>5806000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>5766000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>4724000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>3182000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>2000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>2000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>14634000.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>13632000.0</v>
+      </c>
+      <c r="C51">
+        <v>235210000.0</v>
+      </c>
+      <c r="D51">
         <v>17661000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>219677000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>21397000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>23154000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>24864000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>26526000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>28070000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>33635000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>38175000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>48591000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>46564000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>55015000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>52952000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>55468000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>57974000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>57374000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>58482000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>24819000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>29176000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>33368000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>30301000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>28801000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>27099000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>9876000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11343000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>12806000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>14266000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>14724000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>14682000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>14802000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>14634000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>7600000.0</v>
+      </c>
+      <c r="C52">
+        <v>7783000.0</v>
+      </c>
+      <c r="D52">
         <v>7960000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8057000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>7765000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7480000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>7203000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>6933000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>6673000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10481000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>13311000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>22065000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>18493000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>21670000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>15131000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>13620000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>13578000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>10412000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>7695000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3125000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4496000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>8823000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5890000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4520000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2944000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5843000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5806000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5766000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>4724000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3182000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>2000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>14563000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>128876000.0</v>
+      </c>
+      <c r="C53">
+        <v>83298000.0</v>
+      </c>
+      <c r="D53">
         <v>101667000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>141106000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>142743000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>126591000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>213675000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>335204000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>248000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>306350000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>273317000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>156547000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>214022000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>287110000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>227469000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>146521000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>180244000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>167524000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>198994000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>202312000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>195410000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>161985000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>216862000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>185109000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>71826000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>112904000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>113209000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>133774000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>143953000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>79194000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>81597000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>44040000.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>95042000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>35928000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>241988000.0</v>
+      </c>
+      <c r="C55">
+        <v>173830000.0</v>
+      </c>
+      <c r="D55">
         <v>209658000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>262355000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>321430000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>387207000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>451832000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>489043000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>403402000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>470736000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>431734000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>464899000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>358016000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>406944000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>400700000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>385620000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>303675000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>341408000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>371472000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>359788000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>358528000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>394111000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>307237000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>277538000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>153875000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>156370000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>171678000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>188812000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>202458000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>223139000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>145026000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>45181000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>45181000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>40769000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>69277000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>220972000.0</v>
+      </c>
+      <c r="C56">
+        <v>150926000.0</v>
+      </c>
+      <c r="D56">
         <v>182113000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>231630000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>287409000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>343310000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>405779000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>443475000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>354582000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>421542000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>381254000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>411985000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>304063000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>353153000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>346553000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>331511000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>228742000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>218515000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>250729000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>277615000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>266001000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>378182000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>292298000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>258490000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>127459000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>128568000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>135567000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>162223000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>176535000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>209946000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>127372000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>30223000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>22020000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>25629000.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56">
         <v>47521000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>49688000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>70811000.0</v>
+      </c>
+      <c r="C57">
+        <v>75133000.0</v>
+      </c>
+      <c r="D57">
         <v>71895000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>74246000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>133046000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>131893000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>131291000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>129985000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>79509000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>93746000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>73606000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>67125000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>59486000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>66547000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>58288000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>44572000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>38760000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>41736000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>35455000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26125000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>22660000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>29597000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>29910000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>35460000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>32008000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>32967000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>35859000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>36099000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>31130000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>36423000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>36905000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>19226000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>19226000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>31956000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>50181000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>308875000.0</v>
+      </c>
+      <c r="C58">
+        <v>306282000.0</v>
+      </c>
+      <c r="D58">
         <v>296926000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>294466000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>347241000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>342606000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>340612000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>336867000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>305378000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>321087000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>319387000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>310184000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>172603000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>189896000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>170974000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>176562000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>83303000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>88844000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>87892000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>52288000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>51190000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>62063000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>63118000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>70781000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>71790000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>58581000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>61772000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>69257000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>71740000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>91600000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>286460000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>177200000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>40679000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>149770000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>57673000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>-66887000.0</v>
+      </c>
+      <c r="C60">
+        <v>-132452000.0</v>
+      </c>
+      <c r="D60">
         <v>-87268000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-32111000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-25811000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>44601000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>111220000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>152176000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>98024000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>149649000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>112347000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>154715000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>185413000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>217048000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>229726000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>209058000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>220372000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>252564000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>283580000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>307500000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>307338000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>332048000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>244119000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>206757000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>82085000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>97789000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>109906000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>119555000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>130718000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>131539000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-141434000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-132019000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-4788000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-109001000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60">
         <v>12797000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>11604000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
-      <c r="AD62">
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62">
         <v>374491000.0</v>
       </c>
-      <c r="AE62"/>
-      <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>7324000.0</v>
+      </c>
+      <c r="C2">
         <v>7218000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6816000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9773000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76961000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>65612000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54262000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51897000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43550000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>7324000.0</v>
+      </c>
+      <c r="C3">
         <v>7218000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6816000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8288000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4844000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4297000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4777000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4539000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4990000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5662000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-152971000.0</v>
+      </c>
+      <c r="C5">
         <v>-187671000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-74731000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-113358000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-102401000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-28051000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-51394000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-37356000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-19076000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-145647000.0</v>
+      </c>
+      <c r="C6">
         <v>-180453000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-67915000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-105070000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-97557000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-23754000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-46617000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-32817000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14086000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7364000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>95160000.0</v>
+      </c>
+      <c r="C9">
         <v>54825000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>146915000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>59484000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52107000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34239000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>42736000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15843000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-156000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16181000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-191179000.0</v>
+      </c>
+      <c r="C10">
         <v>-225098000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-88601000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-116704000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-105538000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-32128000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-55744000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-35317000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19688000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>-93000.0</v>
+      </c>
+      <c r="C11">
         <v>2363000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18192000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3137000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4077000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8679140.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3529000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>535000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>87000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>38208000.0</v>
+      </c>
+      <c r="C12">
         <v>31070000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23750000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3346000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3137000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3974000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4350000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>689000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>9251000.0</v>
+      </c>
+      <c r="C13">
         <v>44425000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12080000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3455000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>577000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1508000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4074000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1616000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>273000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-191086000.0</v>
+      </c>
+      <c r="C15">
         <v>-227461000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-106793000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-119204000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-105538000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-32128000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-55744000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-35317000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-19688000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-119204000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-105538000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-32128000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-55744000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-35317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19688000.0</v>
       </c>
       <c r="J16">
         <v>-19688000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16">
+        <v>-19688000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-191086000.0</v>
+      </c>
+      <c r="C17">
         <v>-227461000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-172452000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-119204000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-105538000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-32128000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-55744000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-35317000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-19688000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-32812000.0</v>
+      </c>
+      <c r="C18">
         <v>13355000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2245000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>109000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2560000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2569000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4074000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-339000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>577000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1508000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-276000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>3529000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-104952000.0</v>
+      </c>
+      <c r="C21">
         <v>-238453000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-89278000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-128943000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-98524000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-71057000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55468000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-37223000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-19272000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1364000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>207436000.0</v>
+      </c>
+      <c r="C23">
         <v>300496000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>243009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>196715000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>160404000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>113779000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>98204000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>75642000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>71013000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>58367000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>7324000.0</v>
+      </c>
+      <c r="C25">
         <v>7218000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6613000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5690000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4844000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4297000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4777000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4539000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4990000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>166417000.0</v>
+      </c>
+      <c r="C26">
         <v>252043000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>180425000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>137171000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>104400000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>76961000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>65612000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>54262000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>54639000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>43550000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>6816000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>41019000.0</v>
+      </c>
+      <c r="C28">
         <v>48453000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>62584000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59544000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56004000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36818000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>32592000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21380000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16374000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14817000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-93000.0</v>
+      </c>
+      <c r="C29">
         <v>2363000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2385000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>103000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>200112000.0</v>
+      </c>
+      <c r="C30">
         <v>293278000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>236193000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>188427000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>150631000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36818000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98204000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75642000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71013000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58367000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-86227000.0</v>
+      </c>
+      <c r="C31">
         <v>13355000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>677000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>12239000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7014000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>38929000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-276000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1906000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-416000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>338000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>102484000.0</v>
+      </c>
+      <c r="C32">
         <v>62043000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>153731000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>67772000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61880000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42722000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42736000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>38419000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>51741000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>1278000.0</v>
+      </c>
+      <c r="C2">
+        <v>1624000.0</v>
+      </c>
+      <c r="D2">
         <v>1900000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1900000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2"/>
+      <c r="G2">
         <v>-1738000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1799000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1790000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1761000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1731000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>434000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>41592000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2256000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>43135000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2081000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2053000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29990000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>29927000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>26602000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>25309000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22562000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>22738000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19361000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17243000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17619000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17392000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16897000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>16143000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15180000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>14787000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12642000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13751000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13082000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12398000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>13669000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12915000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>12915000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>52705000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
-        <v>1900000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C3">
-        <v>1900000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D3">
         <v>1900000.0</v>
       </c>
       <c r="E3">
+        <v>1900000.0</v>
+      </c>
+      <c r="F3">
+        <v>1900000.0</v>
+      </c>
+      <c r="G3">
         <v>1868000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1799000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1790000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1761000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739000.0</v>
       </c>
       <c r="K3">
         <v>1731000.0</v>
       </c>
       <c r="L3">
+        <v>1739000.0</v>
+      </c>
+      <c r="M3">
+        <v>1731000.0</v>
+      </c>
+      <c r="N3">
         <v>1615000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1528000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1438000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1397000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1327000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1315000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1118000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1120000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1291000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1172000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>967000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1059000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1099000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1217000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1231000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1192000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1137000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1135000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1119000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1123000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1162000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1194000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1196000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1300000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1300000.0</v>
       </c>
-      <c r="AK3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:37">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-29032000.0</v>
+      </c>
+      <c r="C5">
+        <v>-36515000.0</v>
+      </c>
+      <c r="D5">
         <v>-46450000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-826000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-47471000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-61398000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-40877000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-40724000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-51029000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>55604000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-38770000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>-35016000.0</v>
+      </c>
+      <c r="N5">
         <v>-46669000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="O5">
+        <v>-34594000.0</v>
+      </c>
+      <c r="P5">
         <v>-16700000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-22918000.0</v>
       </c>
-      <c r="P5">
-[...4 lines deleted...]
-      </c>
       <c r="R5">
-        <v>-34674000.0</v>
+        <v>-38453000.0</v>
       </c>
       <c r="S5">
-        <v>-9805000.0</v>
+        <v>-37513000.0</v>
       </c>
       <c r="T5">
+        <v>-30082000.0</v>
+      </c>
+      <c r="U5">
+        <v>-5305000.0</v>
+      </c>
+      <c r="V5">
         <v>-19009000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-21819000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-11717000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-18217000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-19373000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-14935000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11771000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12561000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13090000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3275000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9822000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-12088000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-11663000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-14967000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1183000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1519500.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1519500.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1364000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-27754000.0</v>
+      </c>
+      <c r="C6">
+        <v>-34891000.0</v>
+      </c>
+      <c r="D6">
         <v>-44550000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1074000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-45571000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-59530000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-39078000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-38934000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-49268000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>57335000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-37031000.0</v>
       </c>
-      <c r="K6">
-[...2 lines deleted...]
-      <c r="L6">
+      <c r="M6">
+        <v>-33285000.0</v>
+      </c>
+      <c r="N6">
         <v>-45054000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>-33066000.0</v>
+      </c>
+      <c r="P6">
         <v>-15262000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-21521000.0</v>
       </c>
-      <c r="P6">
-[...4 lines deleted...]
-      </c>
       <c r="R6">
-        <v>-33556000.0</v>
+        <v>-37126000.0</v>
       </c>
       <c r="S6">
-        <v>-8685000.0</v>
+        <v>-36198000.0</v>
       </c>
       <c r="T6">
+        <v>-28964000.0</v>
+      </c>
+      <c r="U6">
+        <v>-4185000.0</v>
+      </c>
+      <c r="V6">
         <v>-17718000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-20647000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-10750000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-17158000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-18274000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-13718000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-10540000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-11369000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-11953000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2140000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8703000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-10965000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10501000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-13773000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>13000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-219500.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-219500.0</v>
       </c>
-      <c r="AK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:37">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>13245000.0</v>
+      </c>
+      <c r="C9">
+        <v>11647000.0</v>
+      </c>
+      <c r="D9">
         <v>9693000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>63745000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>17399000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>14809000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8520000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>23916000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>11247000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>113721000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16924000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-31180000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>12674000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-34503000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>25147000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28096000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-24093000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-19273000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-18085000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2740000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7902000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-14460000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1538000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-7774000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-10467000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-6087000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4620000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5618000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-6551000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4299000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-4806000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-8047000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-7289000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-8358000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3830000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2186000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2186000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>16181000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-38499000.0</v>
+      </c>
+      <c r="C10">
+        <v>-46844000.0</v>
+      </c>
+      <c r="D10">
         <v>-56857000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-11517000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-75968000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-70088000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-48787000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-48010000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-58213000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>46872000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-47445000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-38373000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-49655000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-34594000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-19488000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23512000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-39110000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-38125000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-30902000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6152000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-30359000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-59544000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>17139000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>29872000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-19595000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-14789000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12912000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-13793000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-14250000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1493000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-10237000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-11541000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-12046000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-15344000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1418000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1463000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1463000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>109</v>
+      </c>
+      <c r="B11">
+        <v>-15000.0</v>
+      </c>
       <c r="C11">
-        <v>-18000.0</v>
+        <v>-82000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
-        <v>2355000.0</v>
+        <v>-18000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11">
+        <v>2355000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>8000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1717724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>15807000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1839000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>151000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>395000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1722000.0</v>
       </c>
       <c r="O11">
         <v>2500000.0</v>
       </c>
       <c r="P11">
+        <v>-1722000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2500000.0</v>
+      </c>
+      <c r="R11">
         <v>-22000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>612000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>820000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>847000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>858000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2251000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2317000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2955000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>641000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>810000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>964000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1124000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1176000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>347000.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
+        <v>347000.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>40000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>497000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>9467000.0</v>
+      </c>
+      <c r="C12">
+        <v>10329000.0</v>
+      </c>
+      <c r="D12">
         <v>10407000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9647000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10643000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8690000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7910000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9044000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9397000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8732000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8675000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3357000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2986000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>693000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2788000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>594000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>657000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>612000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>820000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>847000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>858000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2251000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2317000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2955000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1056000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>817000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1141000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1232000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1160000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>424000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>483000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>507000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>383000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>377000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>235000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>784000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>392000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>612000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1635000.0</v>
+      </c>
+      <c r="C13">
+        <v>1534000.0</v>
+      </c>
+      <c r="D13">
         <v>2009000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2519000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3189000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3860000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>27042000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4911000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4096000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4558000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4550000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2842000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2560000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2128000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1014000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>197000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>116000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>96000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>109000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>175000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>197000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>188000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>295000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>384000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>641000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>810000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>964000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1124000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>16000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-38484000.0</v>
+      </c>
+      <c r="C15">
+        <v>-46762000.0</v>
+      </c>
+      <c r="D15">
         <v>-56857000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-11499000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-75968000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-72443000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-48787000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-48018000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-58213000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>31065000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-49284000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-38524000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-50050000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-34594000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-19488000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-26012000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-39110000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-38125000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-30902000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6152000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-30359000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-59544000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>17139000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>29872000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-19595000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-14789000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-12912000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-13793000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-14250000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1493000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-10237000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-11541000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-12046000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-15344000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1418000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1463000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1463000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-38524000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-50050000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-34594000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-19488000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-26012000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-39110000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-38125000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-30902000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6152000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-30359000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-59544000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17139000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>29872000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-19595000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-14789000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-12912000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-13793000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-14250000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1493000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-10237000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-11793500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-12046000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-18270000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2881000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2926000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1463000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-38484000.0</v>
+      </c>
+      <c r="C17">
+        <v>-46762000.0</v>
+      </c>
+      <c r="D17">
         <v>-56857000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-11499000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-75968000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-72443000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-48787000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-48018000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-58213000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>31065000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-49284000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-38524000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-50050000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-34594000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-19488000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-26012000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-39673000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-38125000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-35385000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-6152000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-19670000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-59544000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-12639000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>29872000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-19595000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-14789000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-12912000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-13793000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-14250000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1493000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-10237000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-11793500.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-12046000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-18270000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-2881000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>2926000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1463000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-19688000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-8843000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8795000.0</v>
+      </c>
+      <c r="D18">
         <v>-8398000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8172000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7454000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4830000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>19132000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4133000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-5301000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4174000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4125000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-515000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-426000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2821000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1774000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-397000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-541000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-516000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-711000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-672000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-661000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2439000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2022000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2571000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-415000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4343000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-177000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-108000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>16000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
+        <v>-426000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
         <v>1014000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>197000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>116000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>96000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>109000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>175000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>197000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1244000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>295000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>384000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-415000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>964000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1124000.0</v>
       </c>
-      <c r="AB19"/>
-[...1 lines deleted...]
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19">
         <v>335000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-29614000.0</v>
+      </c>
+      <c r="C21">
+        <v>-33657000.0</v>
+      </c>
+      <c r="D21">
         <v>-48459000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3345000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-68514000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-65258000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-67919000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-48685000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-56591000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>43152000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-44014000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-46179000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-42237000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-49222000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-21210000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-19379000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-39132000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-35036000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-34674000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-9805000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19009000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-24843000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-10617000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-16417000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-19180000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-14782000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-12735000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-13685000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-14266000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3275000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10157000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-12088000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-11703000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-15168000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1065000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1519500.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1519500.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1364000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>44137000.0</v>
+      </c>
+      <c r="C23">
+        <v>45304000.0</v>
+      </c>
+      <c r="D23">
         <v>58152000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67090000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>85913000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>80067000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>76439000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>74391000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>69599000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>70569000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>60938000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>56591000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>54911000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>57854000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>46357000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>47475000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>45029000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>45690000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>43191000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>37854000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>33669000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>33121000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>28440000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25886000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>26332000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>26087000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>25012000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>24210000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>22895000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>22361000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17993000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>17792000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>17496000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>19208000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>18564000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>16629000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>16629000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
-        <v>1900000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C25">
-        <v>1900000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D25">
         <v>1900000.0</v>
       </c>
       <c r="E25">
+        <v>1900000.0</v>
+      </c>
+      <c r="F25">
+        <v>1900000.0</v>
+      </c>
+      <c r="G25">
         <v>1868000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1799000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1790000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1761000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739000.0</v>
       </c>
       <c r="K25">
         <v>1731000.0</v>
       </c>
       <c r="L25">
+        <v>1739000.0</v>
+      </c>
+      <c r="M25">
+        <v>1731000.0</v>
+      </c>
+      <c r="N25">
         <v>1615000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1528000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1438000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1397000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1327000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1315000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1118000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1120000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1291000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1172000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>967000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1059000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1099000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1217000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1231000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1192000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1135000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1135000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1119000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1123000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1162000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1194000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1196000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>36553000.0</v>
+      </c>
+      <c r="C26">
+        <v>36642000.0</v>
+      </c>
+      <c r="D26">
         <v>39853000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>38325000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>51597000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>71037000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>62108000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>62020000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>56878000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>53765000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>45669000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>41592000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>39399000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>43135000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>31714000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>32332000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>29990000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>29927000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>26602000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>25309000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>22562000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>22738000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>19361000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>17243000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>17619000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>17392000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>16897000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>16143000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>15180000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>14787000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>12642000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>13751000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>13082000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>15140000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>13669000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>12915000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>12915000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>43550000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>1761000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1731000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>3024000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1100000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>193000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>153000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>7584000.0</v>
+      </c>
+      <c r="C28">
+        <v>8662000.0</v>
+      </c>
+      <c r="D28">
         <v>8741000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10343000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13273000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9030000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14331000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12371000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>12721000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16804000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>15269000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14999000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>15512000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>14719000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>14643000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>15143000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>15039000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15763000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16588999.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12545000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11107000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10383000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9079000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8643000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8713000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8695000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8115000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8067000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7715000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7574000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5351000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4041000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4414000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4068000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4895000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3705500.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3705500.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>14817000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-15000.0</v>
+      </c>
+      <c r="C29">
+        <v>-82000.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="F29">
+        <v>7000.0</v>
+      </c>
+      <c r="G29">
         <v>2355000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>8000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>15807000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1839000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>151000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>395000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2500000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>42859000.0</v>
+      </c>
+      <c r="C30">
+        <v>45304000.0</v>
+      </c>
+      <c r="D30">
         <v>58152000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>67090000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>85913000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>80067000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>76439000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>72601000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>67838000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>70569000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>60938000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14999000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>54911000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>14719000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>46357000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>47475000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15039000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>15763000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>16589000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12545000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11107000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10383000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9079000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8643000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8713000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8695000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>25012000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24210000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>22895000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>22361000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>17993000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>17792000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17496000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>19208000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>18564000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3714000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3714000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>58367000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-8885000.0</v>
+      </c>
+      <c r="C31">
+        <v>-13187000.0</v>
+      </c>
+      <c r="D31">
         <v>-8398000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-8172000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-7454000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-4830000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>19132000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>675000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1622000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3720000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3431000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>7806000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7418000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>14628000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1722000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4133000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>22000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3089000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3772000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3653000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-11350000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-34701000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>27756000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>46289000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-415000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-7000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-177000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-108000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>16000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1073000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-80000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>547000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-343000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-176000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-353000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>56500.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>56500.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>338000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>14523000.0</v>
+      </c>
+      <c r="C32">
+        <v>11647000.0</v>
+      </c>
+      <c r="D32">
         <v>9693000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>63745000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>17399000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>14809000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>8520000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25706000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13008000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>113721000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>16924000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>10412000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12674000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8632000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>25147000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>28096000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5897000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10654000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8517000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>28049000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>14660000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8278000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17823000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9469000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7152000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>11305000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>12277000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10525000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>8629000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>19086000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>7836000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>5704000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5793000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4040000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>17499000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>15101000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>15101000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>59731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>191162000.0</v>
+      </c>
+      <c r="C2">
         <v>70140000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48126000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31286000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>207024000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>125313000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22035000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11868000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15253000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1695000</v>
+      </c>
+      <c r="C3">
         <v>3098000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4315000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7858000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15323000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7129000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3481000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1557000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3316000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4394000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-175738000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>202049000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-120338000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>103278000.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-12522000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-55585000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21694000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>38306000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>-132174000.0</v>
+      </c>
+      <c r="C6">
         <v>121022000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22014000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16840000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-175738000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>202049000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-120338000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>103278000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10167000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3385000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-50399000.0</v>
+      </c>
+      <c r="C7">
         <v>8900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-34375000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>104405000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-17620000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11486000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-23264000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42606000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26903000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21663000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-6895000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>739000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-3809000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-865000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>4639000.0</v>
+      </c>
+      <c r="C9">
         <v>27462000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-28956000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5341000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6895000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>739000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3809000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-865000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1047000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-4545000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-58000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1255000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1669000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-354000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-389000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>92423000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-8774000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-15904000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2239000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3338000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-26039000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-22246000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>12658000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36635000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-28485000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10665000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3047000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4528000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1146000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>6641000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1951000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3679000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1522000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>957000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>183000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>754000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>7324000.0</v>
+      </c>
+      <c r="C14">
         <v>7218000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6816000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5690000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4844000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4297000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4777000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4539000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4990000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5662000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>463000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>314000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>297000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>58988000.0</v>
+      </c>
+      <c r="C16">
         <v>191162000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70140000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48126000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31286000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>207024000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4975000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>125313000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22035000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11868000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-178926000.0</v>
+      </c>
+      <c r="C18">
         <v>-194638000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-115931000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4309000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-97002000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-74931000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-68504000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11126000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40390000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17547000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>46708000.0</v>
+      </c>
+      <c r="C19">
         <v>218508000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-18293000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-35022000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-82001000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>604000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-67650000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-78713000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>32602000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9591000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>96527000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>27316000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>56270000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>135977000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>251415000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>91411000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>169175000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-4083000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9375000.0</v>
       </c>
       <c r="E21">
         <v>-9375000.0</v>
       </c>
       <c r="F21">
+        <v>-9375000.0</v>
+      </c>
+      <c r="G21">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="H21">
         <v>-5000000.0</v>
       </c>
       <c r="I21">
-        <v>15000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="J21">
         <v>15000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>15000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-191086000.0</v>
+      </c>
+      <c r="C22">
         <v>-227461000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-106793000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-119204000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-105538000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-32128000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-55744000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-35317000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-19688000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-332000.0</v>
+      </c>
+      <c r="C23">
         <v>1610000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>138083000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1418000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3263000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2832000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1143000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>86349000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-362000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>177000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-28730000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>89000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-47650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="I24">
         <v>80000.0</v>
       </c>
       <c r="J24">
+        <v>80000.0</v>
+      </c>
+      <c r="K24">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>42922000.0</v>
+      </c>
+      <c r="C25">
         <v>-4884000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2172000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-13646000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6159000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>606000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>193000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-517000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>132000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-490000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-463000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-314000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-327000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>84436000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15095000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>14008000.0</v>
+      </c>
+      <c r="C27">
         <v>24687000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24908000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26304000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23241000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11917000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10312000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2872000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1391000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>968000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>44000.0</v>
+      </c>
+      <c r="C28">
         <v>94054000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>137554000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48313000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3256000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>269247000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4184000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>170785000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14639000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>177000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-177231000.0</v>
+      </c>
+      <c r="C29">
         <v>-191540000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-111616000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3549000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-81679000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-67802000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-65023000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12683000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-37074000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13153000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>45013000.0</v>
+      </c>
+      <c r="C30">
         <v>218508000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3924000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-35022000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-97315000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>604000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-51131000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-80190000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32602000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9591000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>58130000.0</v>
+      </c>
+      <c r="C2">
+        <v>66785000.0</v>
+      </c>
+      <c r="D2">
         <v>64025000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>107087000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>191162000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>175436000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>91645000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>66075000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>69268000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>82706000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>235095000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>63344000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48126000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>97651000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>79987000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29773000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30414000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>31579000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>56392000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>56690000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>206152000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>65242000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>65363000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>43580000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4975000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11969000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>19405000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26631000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>125313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>41368000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>25435000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6647000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22035000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>25422000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6526000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9197000.0</v>
       </c>
-      <c r="AJ2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>11000</v>
+      </c>
+      <c r="C3">
+        <v>184000</v>
+      </c>
+      <c r="D3">
         <v>251000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>86000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1174000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1068000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>828000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>756000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>446000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1441000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>327999</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1604000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>942000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3367000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>738000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2200000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1553000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2537000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4997000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5413000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2375999</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1625000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2975000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1766000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>763000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2049000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>667000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>489000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>276000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>798000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>359000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>364000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>657000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>861000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>899000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>899000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4394000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
+        <v>15218000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
         <v>17664000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>50214000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-1513000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-293000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-25685000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>574000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-150334000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>141782000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-121000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>21783000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>38605000.0</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-7436000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-7226000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-98682000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
+        <v>-5040000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>-11091000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>94776000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1554000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>441000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3797000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10041000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>875000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>30785000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-39290000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-50787000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3707000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-7190000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3540000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5086000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>15552000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7797000.0</v>
+      </c>
+      <c r="D6">
         <v>1902000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-42204000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-84075000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>15726000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>83791000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>25570000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4050000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-12566000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-153261000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>172623000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>15218000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-49525000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17664000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>50214000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1513000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-293000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-25685000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>574000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-150334000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>141782000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-121000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>21783000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>38605000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6994000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7436000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7226000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-98682000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>83945000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>15933000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>18788000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-15388000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3387000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>18896000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2671000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2671000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3385000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-16942000.0</v>
+      </c>
+      <c r="C7">
+        <v>4679000.0</v>
+      </c>
+      <c r="D7">
         <v>4649000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-50581000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9146000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-15735000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-7120000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>48371000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-16616000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-21581000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3742000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7875000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-24411000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>19565000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>79977000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10086000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5223000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3132000.0</v>
       </c>
-      <c r="R7">
-[...2 lines deleted...]
-      <c r="S7">
+      <c r="T7">
+        <v>925000.0</v>
+      </c>
+      <c r="U7">
         <v>-3960000.0</v>
       </c>
-      <c r="T7">
-[...2 lines deleted...]
-      <c r="U7">
+      <c r="V7">
+        <v>-17717000.0</v>
+      </c>
+      <c r="W7">
         <v>2186000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-10790000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>10000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2892000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2233000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-7277000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-5090000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-8664000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>83056000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>56125000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2763000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-4463000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>6397000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2653000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-646500.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-646500.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
+        <v>-2751000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>86430000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-85985000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>768000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-124000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3170000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1933000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-1668000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>1924000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-2381000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>3977000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-2781000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-1031000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-3162000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-849000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-8507000.0</v>
+      </c>
+      <c r="C9">
+        <v>-55000.0</v>
+      </c>
+      <c r="D9">
         <v>4077000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5563000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-4946000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1961000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>295000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>24350000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4778000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-19451000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-6628000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-126000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2751000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4128000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>86430000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-85985000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>768000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-124000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3170000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1933000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1668000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1924000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2381000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3977000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2781000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1233000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1031000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-3162000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-849000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-46000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>741000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>971000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-2531000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9232000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-9717000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-281000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-281000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-12896000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2875000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10021000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>830000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-544000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1504000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3327000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-134000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-986000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>390000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>417000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1167000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-597000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-224000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>733000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>367000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-85000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-86000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-158000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-326000.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-5173000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-8987000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7555000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1765000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>92179000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-7437000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-504000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2370000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2385000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5056000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3597000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2289000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-61000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-3818000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-3663000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>948000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1602000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2842000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-6517000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>55003000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2986000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2847000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-26039000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>6651000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-14677000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-14677000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2112000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-2277000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6008000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-10363000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6903000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11343000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12098000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6837000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2535000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3991000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>37307000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3348000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3345000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2695000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2449000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2898000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2805000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2303000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>673000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>525000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-252500.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>299000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4395000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>813000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>388500.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>388500.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1146000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>13174000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>13174000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7882000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>509000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3892000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-5642000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3760000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-659000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1552000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-6604000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3859000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>334000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1923000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2437000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>197000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>444000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>826000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2989000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>270000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>381000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>153000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>915000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>183000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>413000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-365500.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-365500.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>754000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
-        <v>1900000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C14">
-        <v>1900000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D14">
         <v>1900000.0</v>
       </c>
       <c r="E14">
+        <v>1900000.0</v>
+      </c>
+      <c r="F14">
+        <v>1900000.0</v>
+      </c>
+      <c r="G14">
         <v>1868000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1799000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1790000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1761000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739000.0</v>
       </c>
       <c r="K14">
         <v>1731000.0</v>
       </c>
       <c r="L14">
+        <v>1739000.0</v>
+      </c>
+      <c r="M14">
+        <v>1731000.0</v>
+      </c>
+      <c r="N14">
         <v>1615000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1528000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1438000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1397000.0</v>
       </c>
-      <c r="P14">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>1327000.0</v>
+      </c>
+      <c r="S14">
         <v>1315000.0</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="T14">
+        <v>1118000.0</v>
+      </c>
+      <c r="U14">
         <v>1120000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1291000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1172000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>967000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1059000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1099000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1217000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1231000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1192000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1137000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1135000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1119000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1123000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1162000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1194000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1196000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5662000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>6000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>451000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="O15"/>
+      <c r="P15">
         <v>50000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>73682000.0</v>
+      </c>
+      <c r="C16">
+        <v>58988000.0</v>
+      </c>
+      <c r="D16">
         <v>65927000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>64883000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>107087000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>191162000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>175436000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>91645000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>65218000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>70140000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>81834000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>235967000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>63344000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48126000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>97651000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>79987000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28901000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>31286000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30707000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>57264000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>55818000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>207024000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>65242000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>65363000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>43580000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4975000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11969000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>19405000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>26631000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>125313000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>41368000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25435000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6647000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>22035000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>25422000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6526000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2671000.0</v>
       </c>
-      <c r="AK16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:37">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-42270000.0</v>
+      </c>
+      <c r="C18">
+        <v>-26619000.0</v>
+      </c>
+      <c r="D18">
         <v>-38440000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-44810000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-69057000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-72806000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-65344000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>8699000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-65187000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>12631000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-33830000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-32799000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-61933000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-27231000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>65116000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5386000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36808000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-24117000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-29403000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10676000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-32805999.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-20504000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20664000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14266000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-19497000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15205000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-16788000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-16090000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-20421000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-6733000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>47214000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-13981000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-15374000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-5497000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2899000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-15997000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-15997000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-45253000.0</v>
+      </c>
+      <c r="C19">
+        <v>18886000.0</v>
+      </c>
+      <c r="D19">
         <v>39989000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2580000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-16258000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>87488000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>147290000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-80375000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>64105000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-23513000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-114019000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>66157000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>59338000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-37882000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-81509000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>50115000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>17115000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>23309000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2755000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>11289000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-124354000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>15807000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4229000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-61370000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>33900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7942000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2521000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>6183000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-81303000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>2743000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-81456000.0</v>
       </c>
       <c r="AF19">
         <v>-81456000.0</v>
       </c>
       <c r="AG19">
+        <v>-81456000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-81456000.0</v>
+      </c>
+      <c r="AI19">
         <v>35838000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>7017000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>13307000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>13307000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>13969000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:37">
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20">
+        <v>103126000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
-        <v>96527000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>0.0</v>
+        <v>96527000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>1048000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>10923000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>15345000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>32330000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-3125000.0</v>
       </c>
       <c r="N21">
         <v>-3125000.0</v>
       </c>
       <c r="O21">
         <v>-3125000.0</v>
       </c>
       <c r="P21">
         <v>-3125000.0</v>
       </c>
       <c r="Q21">
         <v>-3125000.0</v>
       </c>
       <c r="R21">
         <v>-3125000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
+      <c r="S21">
+        <v>-3125000.0</v>
+      </c>
+      <c r="T21">
+        <v>-3125000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>15000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AA21">
         <v>-1500000.0</v>
       </c>
       <c r="AB21">
-        <v>-500000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AC21">
-        <v>-500000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AD21">
         <v>-500000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>-500000.0</v>
+      </c>
       <c r="AF21">
         <v>-500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AI21">
         <v>15000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>15000000.0</v>
       </c>
-      <c r="AI21"/>
-[...1 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-38484000.0</v>
+      </c>
+      <c r="C22">
+        <v>-46762000.0</v>
+      </c>
+      <c r="D22">
         <v>-56857000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-11499000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-75968000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-72443000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-48787000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-48018000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-58213000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>31065000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-49284000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-38524000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-50050000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-34594000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-19488000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-26012000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-39110000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-38125000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-30902000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6152000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-30359000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-59544000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>17139000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>29872000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-19595000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-14789000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-12912000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-13793000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-14250000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1493000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-10237000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11541000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-12046000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-15344000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1418000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1463000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1463000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>-160000.0</v>
+      </c>
+      <c r="C23">
+        <v>-67000.0</v>
+      </c>
+      <c r="D23">
         <v>-25000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-60000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-180000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-24000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
+        <v>-74000.0</v>
+      </c>
+      <c r="I23">
         <v>-37000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-374000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>-136208000.0</v>
+      </c>
+      <c r="L23">
         <v>-3569000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>139738000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>960000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>642000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>15000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-404000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>513000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-580000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-39000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-407000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1689000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-128000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>91419000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>702000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-280000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>373000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>681000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>42000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3413000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>50175000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>32769000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-14000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-177000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>14778000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>19000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>19000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-7000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
+        <v>74047000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>64551000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-22072000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-113691000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>67761000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>68393000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-28730000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-77299000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>50115000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>34535000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-15684000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2755000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>11289000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-119354000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>89000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3271000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-55370000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-763000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>9991000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>10479000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>9683000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-77803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-81456000.0</v>
       </c>
       <c r="AE24">
         <v>80000.0</v>
       </c>
       <c r="AF24">
-        <v>80000.0</v>
+        <v>-81456000.0</v>
       </c>
       <c r="AG24">
         <v>80000.0</v>
       </c>
       <c r="AH24">
+        <v>80000.0</v>
+      </c>
+      <c r="AI24">
+        <v>80000.0</v>
+      </c>
+      <c r="AJ24">
         <v>7017000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>13307000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>13307000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>10327000.0</v>
+      </c>
+      <c r="C25">
+        <v>12369000.0</v>
+      </c>
+      <c r="D25">
         <v>10567000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10193000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>9793000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8657000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-16953000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1153000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2259000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3366000.0</v>
       </c>
-      <c r="J25">
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="L25">
+        <v>4298000.0</v>
+      </c>
+      <c r="M25">
         <v>1225000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5834000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-16215000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2855000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4647000.0</v>
       </c>
-      <c r="P25">
-[...2 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>777000.0</v>
+      </c>
+      <c r="S25">
         <v>1839000.0</v>
       </c>
-      <c r="R25">
-[...2 lines deleted...]
-      <c r="S25">
+      <c r="T25">
+        <v>-2042000.0</v>
+      </c>
+      <c r="U25">
         <v>-2178000.0</v>
       </c>
-      <c r="T25">
-[...2 lines deleted...]
-      <c r="U25">
+      <c r="V25">
+        <v>12403000.0</v>
+      </c>
+      <c r="W25">
         <v>-3117000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-28117000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-46452000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-19000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-34000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-30000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>61000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-68000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-776000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>321000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-135000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>73000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>108000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>52000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-14555000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-14555000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
+        <v>-60000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>-24000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>374000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-37000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-374000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>490000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-33000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-6000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-451000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-50000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-9000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-404000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-7000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-580000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-39000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-407000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>144854000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17586000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>91419000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>702000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>180000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-297000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>681000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>42000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>169577000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>1562000.0</v>
+      </c>
+      <c r="C27">
+        <v>1655000.0</v>
+      </c>
+      <c r="D27">
         <v>1552000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5263000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5538000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5915000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6545000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6159000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6068000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6223000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6003000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6661000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>6021000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5852000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6782000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6696000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6974000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6887000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6495000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5907000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3952000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3087000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3112000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3011000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2707000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2683000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2880000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2463000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2286000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>321000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>217000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>264000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>265000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>593000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>266500.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>266500.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>103075000.0</v>
+      </c>
+      <c r="C28">
+        <v>-64000.0</v>
+      </c>
+      <c r="D28">
         <v>102000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-60000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>66000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1017000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>96490000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3429000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3125000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5740000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>137661000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8758000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12221000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>29847000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5485000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>760000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>506000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>963000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-39000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1826000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>144854000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17272000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>91419000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>15702000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1780000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1127000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-819000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-458000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>87855000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>50175000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>32769000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-14000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-177000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>14778000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>19000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>19000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-42259000.0</v>
+      </c>
+      <c r="C29">
+        <v>-26435000.0</v>
+      </c>
+      <c r="D29">
         <v>-38189000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-44724000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-67883000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-71738000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-64516000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9455000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-64741000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>14072000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-33502000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-31195000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-60991000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-23864000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>65854000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3186000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-35255000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-21580000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-24406000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5263000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-30430000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-18879000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-17689000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-12500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-18734000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-13156000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-16121000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-15601000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-20145000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5935000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>47573000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-13945000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-15010000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-4840000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2038000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-15098000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-15098000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-13153000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-45264000.0</v>
+      </c>
+      <c r="C30">
+        <v>18702000.0</v>
+      </c>
+      <c r="D30">
         <v>39989000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2580000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-16258000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>87488000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>147290000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-80375000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>64105000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-23513000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-114019000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>66157000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>67451000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-37882000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-78037000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>47915000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>32982000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>20781000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2242000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5876000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-121730000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>15807000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>296000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-57136000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>41637000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7942000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9812000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9194000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-78079000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2025000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-81815000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-36000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-364000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1630000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6156000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>12408000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>12408000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>9591000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>