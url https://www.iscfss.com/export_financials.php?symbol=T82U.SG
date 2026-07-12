--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -1652,51 +1652,51 @@
       <c r="F29">
         <v>11318842000.0</v>
       </c>
       <c r="G29">
         <v>10854793000.0</v>
       </c>
       <c r="H29">
         <v>9607306000.0</v>
       </c>
       <c r="I29">
         <v>9128368000.0</v>
       </c>
       <c r="J29">
         <v>8869945000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>33060000.0</v>
+        <v>11937000.0</v>
       </c>
       <c r="C30">
         <v>13692000.0</v>
       </c>
       <c r="D30">
         <v>28026000.0</v>
       </c>
       <c r="E30">
         <v>14625000.0</v>
       </c>
       <c r="F30">
         <v>11209000.0</v>
       </c>
       <c r="G30">
         <v>12431000.0</v>
       </c>
       <c r="H30">
         <v>14595000.0</v>
       </c>
       <c r="I30">
         <v>17569000.0</v>
       </c>
       <c r="J30">
         <v>13607000.0</v>
       </c>
@@ -2149,51 +2149,53 @@
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11258000.0</v>
+      </c>
       <c r="C45">
         <v>10338000.0</v>
       </c>
       <c r="D45">
         <v>10965000.0</v>
       </c>
       <c r="E45">
         <v>10160000.0</v>
       </c>
       <c r="F45">
         <v>9968000.0</v>
       </c>
       <c r="G45">
         <v>9642000.0</v>
       </c>
       <c r="H45">
         <v>8914000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
@@ -2825,51 +2827,51 @@
       </c>
       <c r="AB1" t="s">
         <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>109108000.0</v>
+        <v>20171000.0</v>
       </c>
       <c r="C2">
         <v>112825000.0</v>
       </c>
       <c r="D2">
         <v>19274000.0</v>
       </c>
       <c r="E2">
         <v>120221000.0</v>
       </c>
       <c r="F2">
         <v>22369000.0</v>
       </c>
       <c r="G2">
         <v>126260000.0</v>
       </c>
       <c r="H2">
         <v>128696000.0</v>
       </c>
       <c r="I2">
         <v>128696000.0</v>
       </c>
       <c r="J2">
         <v>111724000.0</v>
       </c>
@@ -3111,51 +3113,51 @@
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>6011408000.0</v>
+        <v>6008710000.0</v>
       </c>
       <c r="C8">
         <v>5855124000.0</v>
       </c>
       <c r="D8">
         <v>6003286000.0</v>
       </c>
       <c r="E8">
         <v>6118672000.0</v>
       </c>
       <c r="F8">
         <v>6107793000.0</v>
       </c>
       <c r="G8">
         <v>6126375000.0</v>
       </c>
       <c r="H8">
         <v>6116353000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>6124420000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
@@ -4275,51 +4277,51 @@
       <c r="Q29"/>
       <c r="R29">
         <v>10110211000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>33060000.0</v>
+        <v>11937000.0</v>
       </c>
       <c r="C30">
         <v>54992000.0</v>
       </c>
       <c r="D30">
         <v>13692000.0</v>
       </c>
       <c r="E30">
         <v>54048000.0</v>
       </c>
       <c r="F30">
         <v>28026000.0</v>
       </c>
       <c r="G30">
         <v>59954000.0</v>
       </c>
       <c r="H30">
         <v>24346000.0</v>
       </c>
       <c r="I30">
         <v>24346000.0</v>
       </c>
       <c r="J30">
         <v>54370000.0</v>
       </c>
@@ -5303,51 +5305,53 @@
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11258000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>10338000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>10965000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45">
         <v>10160000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
@@ -6491,54 +6495,54 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>97</v>
       </c>
       <c r="B2">
-        <v>162334000.0</v>
+        <v>156793000.0</v>
       </c>
       <c r="C2">
-        <v>160568000.0</v>
+        <v>155157000.0</v>
       </c>
       <c r="D2">
         <v>151351000.0</v>
       </c>
       <c r="E2">
         <v>113632000.0</v>
       </c>
       <c r="F2">
         <v>107750000.0</v>
       </c>
       <c r="G2">
         <v>166941000.0</v>
       </c>
       <c r="H2">
         <v>179252000.0</v>
       </c>
       <c r="I2">
         <v>169790000.0</v>
       </c>
       <c r="J2">
         <v>157039000.0</v>
       </c>
       <c r="K2">
         <v>150259000.0</v>
       </c>
@@ -6675,54 +6679,54 @@
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>104</v>
       </c>
       <c r="B9">
-        <v>309272000.0</v>
+        <v>314813000.0</v>
       </c>
       <c r="C9">
-        <v>302988000.0</v>
+        <v>308399000.0</v>
       </c>
       <c r="D9">
         <v>311388000.0</v>
       </c>
       <c r="E9">
         <v>313637000.0</v>
       </c>
       <c r="F9">
         <v>250319000.0</v>
       </c>
       <c r="G9">
         <v>148449000.0</v>
       </c>
       <c r="H9">
         <v>187478000.0</v>
       </c>
       <c r="I9">
         <v>193714000.0</v>
       </c>
       <c r="J9">
         <v>197157000.0</v>
       </c>
       <c r="K9">
         <v>178336000.0</v>
       </c>
@@ -7307,54 +7311,54 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
-        <v>61084000.0</v>
+        <v>64114000.0</v>
       </c>
       <c r="C28">
-        <v>61342000.0</v>
+        <v>64645000.0</v>
       </c>
       <c r="D28">
         <v>66510000.0</v>
       </c>
       <c r="E28">
         <v>63266000.0</v>
       </c>
       <c r="F28">
         <v>59990000.0</v>
       </c>
       <c r="G28">
         <v>4455000.0</v>
       </c>
       <c r="H28">
         <v>3292000.0</v>
       </c>
       <c r="I28">
         <v>3459000.0</v>
       </c>
       <c r="J28">
         <v>2733000.0</v>
       </c>
       <c r="K28">
         <v>2629000.0</v>
       </c>
@@ -9295,51 +9299,51 @@
       <c r="G2">
         <v>157206000.0</v>
       </c>
       <c r="H2">
         <v>136657000.0</v>
       </c>
       <c r="I2">
         <v>172655000.0</v>
       </c>
       <c r="J2">
         <v>182450000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3">
         <v>22093000</v>
       </c>
       <c r="C3">
-        <v>12590000</v>
+        <v>12592000</v>
       </c>
       <c r="D3">
         <v>11308000</v>
       </c>
       <c r="E3">
         <v>192000</v>
       </c>
       <c r="F3">
         <v>518000</v>
       </c>
       <c r="G3">
         <v>748000</v>
       </c>
       <c r="H3">
         <v>628000</v>
       </c>
       <c r="I3">
         <v>819000</v>
       </c>
       <c r="J3">
         <v>1029000</v>
       </c>
       <c r="K3">
         <v>681000</v>
       </c>
@@ -9372,98 +9376,98 @@
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>-36809000.0</v>
+        <v>-36808000.0</v>
       </c>
       <c r="C6">
-        <v>15100000.0</v>
+        <v>15099000.0</v>
       </c>
       <c r="D6">
         <v>-50813000.0</v>
       </c>
       <c r="E6">
         <v>1299000.0</v>
       </c>
       <c r="F6">
         <v>40837000.0</v>
       </c>
       <c r="G6">
         <v>70268000.0</v>
       </c>
       <c r="H6">
         <v>20549000.0</v>
       </c>
       <c r="I6">
         <v>-35998000.0</v>
       </c>
       <c r="J6">
         <v>-9795000.0</v>
       </c>
       <c r="K6">
         <v>-262817000.0</v>
       </c>
       <c r="L6">
         <v>295731000.0</v>
       </c>
       <c r="M6">
         <v>-31594000.0</v>
       </c>
       <c r="N6">
         <v>-18551000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7">
         <v>1627000.0</v>
       </c>
       <c r="C7">
-        <v>-4781000.0</v>
+        <v>-4726000.0</v>
       </c>
       <c r="D7">
         <v>-4690000.0</v>
       </c>
       <c r="E7">
         <v>4001000.0</v>
       </c>
       <c r="F7">
         <v>812000.0</v>
       </c>
       <c r="G7">
         <v>17408000.0</v>
       </c>
       <c r="H7">
         <v>8419000.0</v>
       </c>
       <c r="I7">
         <v>-16822000.0</v>
       </c>
       <c r="J7">
         <v>-5454000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -9668,54 +9672,54 @@
       </c>
       <c r="I14">
         <v>1056000.0</v>
       </c>
       <c r="J14">
         <v>1189000.0</v>
       </c>
       <c r="K14">
         <v>1091000.0</v>
       </c>
       <c r="L14">
         <v>985000.0</v>
       </c>
       <c r="M14">
         <v>15559000.0</v>
       </c>
       <c r="N14">
         <v>15685000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15">
-        <v>-191186000.0</v>
+        <v>191186000.0</v>
       </c>
       <c r="C15">
-        <v>-189148000.0</v>
+        <v>189148000.0</v>
       </c>
       <c r="D15">
         <v>209906000.0</v>
       </c>
       <c r="E15">
         <v>277419000.0</v>
       </c>
       <c r="F15">
         <v>256818000.0</v>
       </c>
       <c r="G15">
         <v>211000000.0</v>
       </c>
       <c r="H15">
         <v>265905000.0</v>
       </c>
       <c r="I15">
         <v>266636000.0</v>
       </c>
       <c r="J15">
         <v>257184000.0</v>
       </c>
       <c r="K15">
         <v>257142000.0</v>
       </c>
@@ -9769,51 +9773,51 @@
       <c r="A17" t="s">
         <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>144</v>
       </c>
       <c r="B18">
         <v>245555000.0</v>
       </c>
       <c r="C18">
-        <v>241985000.0</v>
+        <v>242038000.0</v>
       </c>
       <c r="D18">
         <v>240711000.0</v>
       </c>
       <c r="E18">
         <v>270092000.0</v>
       </c>
       <c r="F18">
         <v>235417000.0</v>
       </c>
       <c r="G18">
         <v>-27821000.0</v>
       </c>
       <c r="H18">
         <v>137116000.0</v>
       </c>
       <c r="I18">
         <v>162124000.0</v>
       </c>
       <c r="J18">
         <v>200819000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
@@ -10024,54 +10028,54 @@
       <c r="H24">
         <v>88714000.0</v>
       </c>
       <c r="I24">
         <v>86474000.0</v>
       </c>
       <c r="J24">
         <v>89752000.0</v>
       </c>
       <c r="K24">
         <v>85301000.0</v>
       </c>
       <c r="L24">
         <v>182309000.0</v>
       </c>
       <c r="M24">
         <v>89402000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>165375000.0</v>
+        <v>166150000.0</v>
       </c>
       <c r="C25">
-        <v>186365000.0</v>
+        <v>184877000.0</v>
       </c>
       <c r="D25">
         <v>180425000.0</v>
       </c>
       <c r="E25">
         <v>133415000.0</v>
       </c>
       <c r="F25">
         <v>137370000.0</v>
       </c>
       <c r="G25">
         <v>131024000.0</v>
       </c>
       <c r="H25">
         <v>117128000.0</v>
       </c>
       <c r="I25">
         <v>107560000.0</v>
       </c>
       <c r="J25">
         <v>110630000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
@@ -10141,51 +10145,51 @@
       </c>
       <c r="J28">
         <v>-242146000.0</v>
       </c>
       <c r="K28">
         <v>-249267000.0</v>
       </c>
       <c r="L28">
         <v>-115276000.0</v>
       </c>
       <c r="M28">
         <v>-159690000.0</v>
       </c>
       <c r="N28">
         <v>50622000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>154</v>
       </c>
       <c r="B29">
         <v>267648000.0</v>
       </c>
       <c r="C29">
-        <v>254575000.0</v>
+        <v>254630000.0</v>
       </c>
       <c r="D29">
         <v>252019000.0</v>
       </c>
       <c r="E29">
         <v>272970000.0</v>
       </c>
       <c r="F29">
         <v>243727000.0</v>
       </c>
       <c r="G29">
         <v>212080000.0</v>
       </c>
       <c r="H29">
         <v>229454000.0</v>
       </c>
       <c r="I29">
         <v>210349000.0</v>
       </c>
       <c r="J29">
         <v>226127000.0</v>
       </c>
       <c r="K29">
         <v>197684000.0</v>
       </c>