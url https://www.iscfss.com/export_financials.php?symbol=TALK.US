--- v0 (2026-07-14)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2187,3509 +2190,3612 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>10937000.0</v>
+      </c>
+      <c r="C2">
         <v>11655000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8501000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9617000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8618000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10526000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7710000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8299000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7733000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5805000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6111000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6512000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5484000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6461000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10360000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7810000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9490000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7429000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14039000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7901000.0</v>
       </c>
       <c r="W2">
         <v>7901000.0</v>
       </c>
       <c r="X2">
+        <v>7901000.0</v>
+      </c>
+      <c r="Y2">
         <v>130095.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>76666.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-95000.0</v>
+      </c>
+      <c r="C5">
         <v>-43000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>57000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>61000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-248956000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-270204000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>17000.0</v>
       </c>
       <c r="C8">
         <v>17000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>17000.0</v>
       </c>
       <c r="F8">
         <v>17000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
         <v>17000.0</v>
       </c>
       <c r="I8">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="J8">
         <v>16000.0</v>
       </c>
       <c r="K8">
         <v>16000.0</v>
       </c>
       <c r="L8">
         <v>16000.0</v>
       </c>
       <c r="M8">
         <v>16000.0</v>
       </c>
       <c r="N8">
         <v>16000.0</v>
       </c>
       <c r="O8">
         <v>16000.0</v>
       </c>
       <c r="P8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>15000.0</v>
       </c>
       <c r="R8">
         <v>15000.0</v>
       </c>
       <c r="S8">
         <v>15000.0</v>
       </c>
       <c r="T8">
         <v>15000.0</v>
       </c>
       <c r="U8">
         <v>15000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>15000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>384443000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>381581000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>378722000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>375549000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>372151000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>368152000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>363788000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>357330000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>354213000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21873075.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>5045292.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5035172.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>39159000.0</v>
+      </c>
+      <c r="C10">
         <v>31411000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37352000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>39508000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>54342000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>60077000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>76692000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>118994000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>114913000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>120278000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>123908000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>125332000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>126104000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>125083000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>138545000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>152639000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>166622000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>184127000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>198256000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>222865000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>248173000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>377294.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13248000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>415361671.0</v>
       </c>
-      <c r="Y10">
-[...4 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="Z10">
+        <v>1505028.0</v>
+      </c>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>90998000.0</v>
+      </c>
+      <c r="C12">
         <v>84212000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>92586000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>91608000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>102769000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>108351000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117810000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>118994000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>114913000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>120278000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>123908000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>125332000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>126104000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>125083000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>138545000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>152639000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>166622000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>184127000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>198256000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>222865000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>248173000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>377294.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13248000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>414149680.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27563.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>17000.0</v>
       </c>
       <c r="C13">
         <v>17000.0</v>
       </c>
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>17000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="J13">
         <v>16000.0</v>
       </c>
       <c r="K13">
         <v>16000.0</v>
       </c>
       <c r="L13">
         <v>16000.0</v>
       </c>
       <c r="M13">
         <v>16000.0</v>
       </c>
       <c r="N13">
         <v>16000.0</v>
       </c>
       <c r="O13">
         <v>16000.0</v>
       </c>
       <c r="P13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>15000.0</v>
       </c>
       <c r="R13">
         <v>15000.0</v>
       </c>
       <c r="S13">
         <v>15000.0</v>
       </c>
       <c r="T13">
         <v>15000.0</v>
       </c>
       <c r="U13">
         <v>15000.0</v>
       </c>
       <c r="V13">
+        <v>15000.0</v>
+      </c>
+      <c r="W13">
         <v>346937556.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1216.0</v>
       </c>
-      <c r="Y13">
-[...1 lines deleted...]
-      </c>
       <c r="Z13">
+        <v>395916646.0</v>
+      </c>
+      <c r="AA13">
         <v>1035.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
-        <v>173753763.0</v>
+        <v>167486050.0</v>
       </c>
       <c r="C14">
         <v>173753763.0</v>
       </c>
       <c r="D14">
         <v>173753763.0</v>
       </c>
       <c r="E14">
+        <v>173753763.0</v>
+      </c>
+      <c r="F14">
         <v>168098647.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>175545887.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>176711336.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>176227040.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>169148522.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>168846946.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>167485398.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>166570673.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>164195697.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>161797781.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>159343311.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>158330684.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>155709901.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>154083443.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>152467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165179012.0</v>
       </c>
       <c r="U14">
         <v>165179012.0</v>
       </c>
       <c r="V14">
         <v>165179012.0</v>
       </c>
       <c r="W14">
         <v>165179012.0</v>
       </c>
       <c r="X14">
         <v>165179012.0</v>
       </c>
       <c r="Y14">
-        <v>133593500.0</v>
+        <v>165179012.0</v>
       </c>
       <c r="Z14">
         <v>133593500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>133593500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>16000.0</v>
       </c>
       <c r="O15">
         <v>16000.0</v>
       </c>
       <c r="P15">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="Q15">
         <v>15000.0</v>
       </c>
       <c r="R15">
         <v>15000.0</v>
       </c>
       <c r="S15">
         <v>15000.0</v>
       </c>
       <c r="T15">
         <v>15000.0</v>
       </c>
       <c r="U15">
         <v>15000.0</v>
       </c>
       <c r="V15">
+        <v>15000.0</v>
+      </c>
+      <c r="W15">
         <v>394393720.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>1216.0</v>
       </c>
       <c r="Z15">
+        <v>1216.0</v>
+      </c>
+      <c r="AA15">
         <v>1035.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>2713000.0</v>
+      </c>
+      <c r="C16">
         <v>2983000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2223000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3112000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2866000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3849000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3282000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3507000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2733000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2883000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3069000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3622000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3683000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4123000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4355000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5950000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6026000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7186000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8302000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5172000.0</v>
       </c>
       <c r="W16">
         <v>5172000.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>5172000.0</v>
+      </c>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>3440000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>692000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>3427000.0</v>
       </c>
       <c r="C20">
+        <v>3427000.0</v>
+      </c>
+      <c r="D20">
         <v>3318000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6134000.0</v>
       </c>
       <c r="Q20">
         <v>6134000.0</v>
       </c>
       <c r="R20">
         <v>6134000.0</v>
       </c>
       <c r="S20">
         <v>6134000.0</v>
       </c>
       <c r="T20">
         <v>6134000.0</v>
       </c>
       <c r="U20">
         <v>6134000.0</v>
       </c>
       <c r="V20">
         <v>6134000.0</v>
       </c>
       <c r="W20">
         <v>6134000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>6134000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>1339000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1786000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1971000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2157000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2343000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2529000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2714000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3086000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3436000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3876000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5195000.0</v>
       </c>
       <c r="W21">
         <v>5195000.0</v>
       </c>
-      <c r="X21"/>
+      <c r="X21">
+        <v>5195000.0</v>
+      </c>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>136446000.0</v>
+      </c>
+      <c r="C23">
         <v>136192000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>134863000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>129060000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>132786000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134245000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>138677000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>138231000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>133790000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>138276000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>142221000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>140348000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>140521000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>144780000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>156254000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>175630000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>187466000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>205413000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>223606000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>248956000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>270204000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>414804060.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32873000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>414149680.0</v>
       </c>
-      <c r="Y23">
-[...1 lines deleted...]
-      </c>
       <c r="Z23">
+        <v>415707099.0</v>
+      </c>
+      <c r="AA23">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-39159000.0</v>
+      </c>
+      <c r="C28">
         <v>-31411000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37352000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39508000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54342000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-60077000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-76692000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-118994000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-114913000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-120278000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-123908000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-125332000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-126104000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-125083000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-138045000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-152639000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-166622000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-184127000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-198256000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-222865000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-248173000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-374708.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>98034000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="Z28">
+        <v>-1505028.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>112131000.0</v>
+      </c>
+      <c r="C29">
         <v>113055000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>117015000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>109105000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>112941000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>113418000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>117395000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>117588000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>114044000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>119578000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>118646000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>117721000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>119795000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>121637000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>127536000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>142669000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>157254000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>176277000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>192273000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>206883000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>202261000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-98898000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>15444000.0</v>
+      </c>
+      <c r="C30">
         <v>23592000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16061000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14927000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15422000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13249000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9643000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9602000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11554000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11035000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10174000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7972000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8420000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12460000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9640000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8692000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7162000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6312000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5512000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5318000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6617000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5914000.0</v>
       </c>
       <c r="W30">
         <v>5914000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>5914000.0</v>
+      </c>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>117638000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>119294000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>125007000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>133821000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>148220000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>167057000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>182703000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>196873000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>191812000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>351935852.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-110227000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>400905319.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>400915433.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>84897000.0</v>
+      </c>
+      <c r="C32">
         <v>87687000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93666000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>95102000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>102127000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>111159000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>112465000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>110990000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>120044000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>118152000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>116866000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>117833000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>119759000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>125239000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>136913000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>153066000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>169728000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>186153000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>208231000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>230160000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>188000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>27431000.0</v>
+      </c>
+      <c r="C33">
         <v>25693000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23801000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14580000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12119000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10126000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8495000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6713000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5021000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2546000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2421000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2631000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3077000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3424000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3697000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9693000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9742000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9935000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10276000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10750000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11096000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>414275431.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12196000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33">
+        <v>414027563.0</v>
+      </c>
+      <c r="AA33">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>197000.0</v>
+      </c>
+      <c r="C34">
         <v>325000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>452000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>577000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>443000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>502000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>569000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>542000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>635000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>24000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>85000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>190000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>295000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>418000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>461000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3937000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5554000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3386000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>86000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>12098000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>38995000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>72309000.0</v>
       </c>
-      <c r="W34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X34"/>
       <c r="Y34">
         <v>14490000.0</v>
       </c>
-      <c r="Z34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:26">
+      <c r="Z34">
+        <v>14490000.0</v>
+      </c>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>197000.0</v>
+      </c>
+      <c r="C35">
         <v>325000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>452000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>577000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1305000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1708000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2259000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1590000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1967000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3012000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1927000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1776000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1115000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1546000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3937000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5554000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3386000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4156000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12098000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>38995000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>61266600.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>111282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14490000.0</v>
       </c>
       <c r="Y35">
         <v>14490000.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="Z35">
+        <v>14489999.0</v>
+      </c>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>3951000.0</v>
+      </c>
+      <c r="C36">
         <v>4266000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4689000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1852000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1983000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2110000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>897000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6713000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2477000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2546000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>321000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>388000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>464000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>518000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>491000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="S36">
         <v>82000.0</v>
       </c>
       <c r="T36">
         <v>82000.0</v>
       </c>
       <c r="U36">
+        <v>82000.0</v>
+      </c>
+      <c r="V36">
         <v>98000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>692000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>518000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>91000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="S38">
         <v>82000.0</v>
       </c>
       <c r="T38">
         <v>82000.0</v>
       </c>
       <c r="U38">
+        <v>82000.0</v>
+      </c>
+      <c r="V38">
         <v>98000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>692000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>2573000.0</v>
+      </c>
+      <c r="C39">
         <v>2695000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2415000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7945000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2476000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2519000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2729000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2922000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2302000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4417000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5718000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4413000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2920000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3813000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4372000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4606000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3940000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5039000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9562000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10023000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4318000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>151334.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1515000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>163743.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>174508.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>10468000.0</v>
+      </c>
+      <c r="C40">
         <v>8174000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6672000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6649000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7056000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4744000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8031000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>7247000.0</v>
+      </c>
+      <c r="J40">
         <v>7313000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6998000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12468000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10717000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10444000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9800000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16302000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>13206000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>10898000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10234000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12562000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>19280000.0</v>
+        <v>7634000.0</v>
       </c>
       <c r="V40">
+        <v>9640000.0</v>
+      </c>
+      <c r="W40">
         <v>1588952.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7405930.0</v>
       </c>
-      <c r="X40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y40"/>
       <c r="Z40">
+        <v>338051.0</v>
+      </c>
+      <c r="AA40">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1546000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1204000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3937000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5554000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3386000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>4156000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>12098000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>38995000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>381474000.0</v>
+      </c>
+      <c r="C42">
         <v>380830000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>378384000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>375235000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>382364000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>382292000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>386612000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>388021000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>386352000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>391412000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>389014000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>386783000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>384443000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>381581000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>378722000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>375549000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>372151000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>368152000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>363788000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>357330000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>354213000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>21873075.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9889000.0</v>
       </c>
-      <c r="X42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y42"/>
       <c r="Z42">
+        <v>5035172.0</v>
+      </c>
+      <c r="AA42">
         <v>23965.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>25598000.0</v>
+      </c>
+      <c r="C45">
         <v>22293000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18891000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15323000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12254000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9619000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7382000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>314000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>1319000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>549000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>20053000.0</v>
+      </c>
+      <c r="C46">
         <v>18000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>15794000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12728000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10136000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8016000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6259000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>2544000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>314000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>272000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>456000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>563000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>677000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>845000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>623000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>633000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>624000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>658000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="W46">
         <v>175000.0</v>
       </c>
-      <c r="X46"/>
+      <c r="X46">
+        <v>175000.0</v>
+      </c>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>456000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>563000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>677000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>845000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>623000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>633000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>624000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>658000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>549000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>472000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>175000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-269265000.0</v>
+      </c>
+      <c r="C48">
         <v>-267749000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-261443000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-266208000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-269459000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-268918000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-269236000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-270450000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-272324000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-271850000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-270384000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-269078000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-264664000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-259960000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-251202000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-232895000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-214912000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-191890000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-171530000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-150462000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-151967000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-16874779.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-108788000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-46499.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-36385.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-264664000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-259960000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-251202000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-232895000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-214912000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-191890000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-171530000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-150462000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-151967000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-16874779.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>-46499.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-36385.0</v>
       </c>
-      <c r="Z49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
-[...1 lines deleted...]
-      </c>
+      <c r="N51"/>
       <c r="O51">
         <v>500000.0</v>
       </c>
-      <c r="P51"/>
+      <c r="P51">
+        <v>500000.0</v>
+      </c>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>2586.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>111282000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>1.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>200000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="P52">
+        <v>200000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
         <v>9093000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>2586.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6025000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>51839000.0</v>
+      </c>
+      <c r="C53">
         <v>52801000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>55234000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>52100000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>48427000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48274000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>41118000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
-[...1 lines deleted...]
-      </c>
+      <c r="V53"/>
       <c r="W53">
         <v>414228281.0</v>
       </c>
       <c r="X53">
+        <v>414228281.0</v>
+      </c>
+      <c r="Y53">
         <v>414149680.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>27563.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>136446000.0</v>
+      </c>
+      <c r="C55">
         <v>136192000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>134863000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>129060000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>132786000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>134245000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>138677000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>138231000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>133790000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>138276000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>142221000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>140348000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>140521000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>144780000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>156254000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>175630000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>187466000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>205413000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>223606000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>248956000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>270204000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>414804060.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>32873000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>414149680.0</v>
       </c>
-      <c r="Y55">
-[...1 lines deleted...]
-      </c>
       <c r="Z55">
+        <v>415707099.0</v>
+      </c>
+      <c r="AA55">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>109015000.0</v>
+      </c>
+      <c r="C56">
         <v>110499000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>111062000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>114480000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>120667000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>124119000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>130182000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>131518000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>128769000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>135730000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>139800000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>137717000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>137444000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>141356000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>152557000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>165937000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>177724000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>195478000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>213330000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>238206000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>259108000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>528628.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>20677000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>414149680.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>27563.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:26">
+      <c r="AA56"/>
+    </row>
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>24118000.0</v>
+      </c>
+      <c r="C57">
         <v>22812000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>17396000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19378000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>18540000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>19119000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19023000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19053000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17779000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15686000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>21648000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20851000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19611000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>21597000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27318000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>29024000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>24658000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>25750000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>27177000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>29975000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>28948000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1601608.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>20489000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>130095.0</v>
       </c>
-      <c r="Y57">
-[...1 lines deleted...]
-      </c>
       <c r="Z57">
+        <v>301666.0</v>
+      </c>
+      <c r="AA57">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>24315000.0</v>
+      </c>
+      <c r="C58">
         <v>23137000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>17848000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19955000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19845000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20827000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21282000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20643000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19746000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18698000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>23575000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22627000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>20726000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>23143000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>28718000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>32961000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>30212000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>29136000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31333000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>42073000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>67943000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>62868208.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>131771000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>14620095.0</v>
       </c>
-      <c r="Y58">
-[...1 lines deleted...]
-      </c>
       <c r="Z58">
+        <v>14791666.0</v>
+      </c>
+      <c r="AA58">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>112131000.0</v>
+      </c>
+      <c r="C60">
         <v>113055000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>117015000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>109105000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>112941000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>113418000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>117395000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>117588000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>114044000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>119578000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>118646000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>117721000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>119795000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>121637000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>127536000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>142669000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>157254000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>176277000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>192273000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>206883000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>202261000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>351935852.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-98898000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5001225.0</v>
       </c>
-      <c r="Y60">
-[...1 lines deleted...]
-      </c>
       <c r="Z60">
+        <v>400915433.0</v>
+      </c>
+      <c r="AA60">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>346935850.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62">
+      <c r="X62"/>
+      <c r="Y62">
         <v>395905310.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>395915430.0</v>
       </c>
-      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5718,2877 +5824,2938 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>130522000.0</v>
       </c>
       <c r="C2">
         <v>101757000.0</v>
       </c>
       <c r="D2">
         <v>75665000.0</v>
       </c>
       <c r="E2">
         <v>59229000.0</v>
       </c>
       <c r="F2">
         <v>46899000.0</v>
       </c>
       <c r="G2">
         <v>26353000.0</v>
       </c>
       <c r="H2">
         <v>18042000.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>2875000.0</v>
       </c>
       <c r="C3">
         <v>859000.0</v>
       </c>
       <c r="D3">
         <v>1196000.0</v>
       </c>
       <c r="E3">
         <v>1357000.0</v>
       </c>
       <c r="F3">
         <v>1973000.0</v>
       </c>
       <c r="G3">
         <v>379000.0</v>
       </c>
       <c r="H3">
         <v>59000.0</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>8367000.0</v>
       </c>
       <c r="C5">
         <v>1242000.0</v>
       </c>
       <c r="D5">
         <v>-18964000.0</v>
       </c>
       <c r="E5">
         <v>-79418000.0</v>
       </c>
       <c r="F5">
         <v>-62695000.0</v>
       </c>
       <c r="G5">
         <v>-21982000.0</v>
       </c>
       <c r="H5">
         <v>-29428000.0</v>
       </c>
       <c r="I5">
         <v>-20239000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>11242000.0</v>
       </c>
       <c r="C6">
         <v>2101000.0</v>
       </c>
       <c r="D6">
         <v>-17768000.0</v>
       </c>
       <c r="E6">
         <v>-78061000.0</v>
       </c>
       <c r="F6">
         <v>-60722000.0</v>
       </c>
       <c r="G6">
         <v>-21603000.0</v>
       </c>
       <c r="H6">
         <v>-29369000.0</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>98349000.0</v>
       </c>
       <c r="C9">
         <v>85836000.0</v>
       </c>
       <c r="D9">
         <v>74380000.0</v>
       </c>
       <c r="E9">
         <v>60338000.0</v>
       </c>
       <c r="F9">
         <v>66772000.0</v>
       </c>
       <c r="G9">
         <v>49837000.0</v>
       </c>
       <c r="H9">
         <v>20136000.0</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>8367000.0</v>
       </c>
       <c r="C10">
         <v>1242000.0</v>
       </c>
       <c r="D10">
         <v>-18964000.0</v>
       </c>
       <c r="E10">
         <v>-79418000.0</v>
       </c>
       <c r="F10">
         <v>-62695000.0</v>
       </c>
       <c r="G10">
         <v>-22346000.0</v>
       </c>
       <c r="H10">
         <v>-29078000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>574000.0</v>
       </c>
       <c r="C11">
         <v>94000.0</v>
       </c>
       <c r="D11">
         <v>218000.0</v>
       </c>
       <c r="E11">
         <v>254000.0</v>
       </c>
       <c r="F11">
         <v>47000.0</v>
       </c>
       <c r="G11">
         <v>24000.0</v>
       </c>
       <c r="H11">
         <v>8000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3740000.0</v>
       </c>
       <c r="F12">
         <v>31228000.0</v>
       </c>
       <c r="G12">
         <v>364000.0</v>
       </c>
       <c r="H12">
         <v>350000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3740000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>7793000.0</v>
       </c>
       <c r="C15">
         <v>1148000.0</v>
       </c>
       <c r="D15">
         <v>-19182000.0</v>
       </c>
       <c r="E15">
         <v>-79672000.0</v>
       </c>
       <c r="F15">
         <v>-62742000.0</v>
       </c>
       <c r="G15">
         <v>-22370000.0</v>
       </c>
       <c r="H15">
         <v>-29086000.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-79672000.0</v>
       </c>
       <c r="F16">
         <v>-62742000.0</v>
       </c>
       <c r="G16">
         <v>-22370000.0</v>
       </c>
       <c r="H16">
         <v>-29086000.0</v>
       </c>
       <c r="I16">
         <v>-20006000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>7793000.0</v>
       </c>
       <c r="C17">
         <v>1148000.0</v>
       </c>
       <c r="D17">
         <v>-36183000.0</v>
       </c>
       <c r="E17">
         <v>-79672000.0</v>
       </c>
       <c r="F17">
         <v>-62742000.0</v>
       </c>
       <c r="G17">
         <v>-22370000.0</v>
       </c>
       <c r="H17">
         <v>-29086000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>5215000.0</v>
       </c>
       <c r="C18">
         <v>5739000.0</v>
       </c>
       <c r="D18">
         <v>5766000.0</v>
       </c>
       <c r="E18">
         <v>3740000.0</v>
       </c>
       <c r="F18">
         <v>31228000.0</v>
       </c>
       <c r="G18">
         <v>-364000.0</v>
       </c>
       <c r="H18">
         <v>350000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>3152000.0</v>
       </c>
       <c r="C21">
         <v>-4497000.0</v>
       </c>
       <c r="D21">
         <v>-23209000.0</v>
       </c>
       <c r="E21">
         <v>-77024000.0</v>
       </c>
       <c r="F21">
         <v>-93923000.0</v>
       </c>
       <c r="G21">
         <v>-21982000.0</v>
       </c>
       <c r="H21">
         <v>-29428000.0</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>225719000.0</v>
       </c>
       <c r="C23">
         <v>192090000.0</v>
       </c>
       <c r="D23">
         <v>173254000.0</v>
       </c>
       <c r="E23">
         <v>196591000.0</v>
       </c>
       <c r="F23">
         <v>207594000.0</v>
       </c>
       <c r="G23">
         <v>98172000.0</v>
       </c>
       <c r="H23">
         <v>67606000.0</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>2875000.0</v>
       </c>
       <c r="C25">
         <v>859000.0</v>
       </c>
       <c r="D25">
         <v>1264000.0</v>
       </c>
       <c r="E25">
         <v>1357000.0</v>
       </c>
       <c r="F25">
         <v>1973000.0</v>
       </c>
       <c r="G25">
         <v>379000.0</v>
       </c>
       <c r="H25">
         <v>59000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>9544000.0</v>
       </c>
       <c r="C26">
         <v>10510000.0</v>
       </c>
       <c r="D26">
         <v>17571000.0</v>
       </c>
       <c r="E26">
         <v>21659000.0</v>
       </c>
       <c r="F26">
         <v>15919000.0</v>
       </c>
       <c r="G26">
         <v>9583000.0</v>
       </c>
       <c r="H26">
         <v>11997000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
         <v>53803000.0</v>
       </c>
       <c r="C27">
         <v>50654000.0</v>
       </c>
       <c r="D27">
         <v>52544000.0</v>
       </c>
       <c r="E27">
         <v>72842000.0</v>
       </c>
       <c r="F27">
         <v>100641000.0</v>
       </c>
       <c r="G27">
         <v>47705000.0</v>
       </c>
       <c r="H27">
         <v>27536000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>21767000.0</v>
       </c>
       <c r="C28">
         <v>22627000.0</v>
       </c>
       <c r="D28">
         <v>21315000.0</v>
       </c>
       <c r="E28">
         <v>36270000.0</v>
       </c>
       <c r="F28">
         <v>34770000.0</v>
       </c>
       <c r="G28">
         <v>10199000.0</v>
       </c>
       <c r="H28">
         <v>5359000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>574000.0</v>
       </c>
       <c r="C29">
         <v>94000.0</v>
       </c>
       <c r="D29">
         <v>292000.0</v>
       </c>
       <c r="E29">
         <v>254000.0</v>
       </c>
       <c r="F29">
         <v>47000.0</v>
       </c>
       <c r="G29">
         <v>24000.0</v>
       </c>
       <c r="H29">
         <v>8000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>95197000.0</v>
       </c>
       <c r="C30">
         <v>90333000.0</v>
       </c>
       <c r="D30">
         <v>97589000.0</v>
       </c>
       <c r="E30">
         <v>137362000.0</v>
       </c>
       <c r="F30">
         <v>160695000.0</v>
       </c>
       <c r="G30">
         <v>71819000.0</v>
       </c>
       <c r="H30">
         <v>49564000.0</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>5215000.0</v>
       </c>
       <c r="C31">
         <v>5739000.0</v>
       </c>
       <c r="D31">
         <v>4245000.0</v>
       </c>
       <c r="E31">
         <v>-2394000.0</v>
       </c>
       <c r="F31">
         <v>31228000.0</v>
       </c>
       <c r="G31">
         <v>-364000.0</v>
       </c>
       <c r="H31">
         <v>350000.0</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>228871000.0</v>
       </c>
       <c r="C32">
         <v>187593000.0</v>
       </c>
       <c r="D32">
         <v>150045000.0</v>
       </c>
       <c r="E32">
         <v>119567000.0</v>
       </c>
       <c r="F32">
         <v>113671000.0</v>
       </c>
       <c r="G32">
         <v>76190000.0</v>
       </c>
       <c r="H32">
         <v>38178000.0</v>
       </c>
       <c r="I32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>36869000.0</v>
+      </c>
+      <c r="C2">
         <v>36064000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30917000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28901000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27187000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25778000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24996000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23685000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21447000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19797000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17833000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16588000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14066000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14737000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15297000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15129000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13201000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12187000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11697000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9814000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8959000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6414000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5570000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2">
+        <v>5410000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>1581000.0</v>
+      </c>
+      <c r="C3">
         <v>1537000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>821000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>718000.0</v>
+        <v>686000.0</v>
       </c>
       <c r="F3">
-        <v>649000.0</v>
+        <v>702000.0</v>
       </c>
       <c r="G3">
+        <v>666000.0</v>
+      </c>
+      <c r="H3">
         <v>207000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>231000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>220000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>201000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>283000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>305000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>302000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>306000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>351000.0</v>
+      </c>
+      <c r="Q3">
         <v>309000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>268000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>429000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>515000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>503000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>493000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>462000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>324000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>51116.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>47300.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-2113000.0</v>
+      </c>
+      <c r="C5">
         <v>-6141000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5115000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3276000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-465000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>441000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1185000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-442000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1301000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1253000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4696000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8615000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-18180000.0</v>
+      </c>
+      <c r="Q5">
         <v>-17966000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21068000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20339000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21050000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1516000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-27561000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12557000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11010000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2404000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-641000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-48300.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-532000.0</v>
+      </c>
+      <c r="C6">
         <v>-4604000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5936000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>253000.0</v>
+        <v>3962000.0</v>
       </c>
       <c r="F6">
-        <v>1090000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="G6">
+        <v>1107000.0</v>
+      </c>
+      <c r="H6">
         <v>1392000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2031000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-222000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-970000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4095000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4394000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8309000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>-17829000.0</v>
+      </c>
+      <c r="Q6">
         <v>-17657000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-19910000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20535000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2019000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-27068000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12095000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10686000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2385000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-589884.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>24803000.0</v>
+      </c>
+      <c r="C9">
         <v>25615000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26923000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24752000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23393000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23281000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21533000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21621000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21062000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21731000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20971000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18849000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17812000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16748000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16175000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14595000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14547000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15021000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15971000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14172000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19286000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17343000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16729000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15091000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12307000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>5710000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-1505000.0</v>
+      </c>
+      <c r="C10">
         <v>-6182000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5115000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3276000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-465000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>441000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1185000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-442000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1301000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1253000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4696000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8615000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18180000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17966000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22933000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20339000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-21050000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1516000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-30431000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12730000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11120000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2689000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-640000.0</v>
       </c>
-      <c r="Z10">
-[...3 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>-7897000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>11000.0</v>
+      </c>
+      <c r="C11">
         <v>124000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>350000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>25000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>76000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>123000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-29000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-74000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>32000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>165000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>53000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>143000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>127000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>89000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6000.0</v>
       </c>
-      <c r="Z11">
-[...3 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AA11">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>100</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>945000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1177000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
+      <c r="N12"/>
       <c r="O12">
         <v>2851000.0</v>
       </c>
       <c r="P12">
+        <v>2851000.0</v>
+      </c>
+      <c r="Q12">
         <v>1885000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1865000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>869000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7528000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26743000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2870000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>173000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>110000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>285000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>608000.0</v>
+      </c>
+      <c r="C13">
         <v>945000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1078000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1325000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1526000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>1701000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3044000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>378000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>779000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1712000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>424000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2851000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1885000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-1516000.0</v>
+      </c>
+      <c r="C15">
         <v>-6306000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4765000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3251000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-541000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>318000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1214000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1701000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-474000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1466000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1306000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4414000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4704000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8758000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-18307000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-17983000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23022000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20360000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-21068000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1505000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-30441000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12738000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11132000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2692000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-646000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4704000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-8758000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-18307000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-17983000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23022000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-20360000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-21068000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1505000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-30441000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>20722258.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-11132000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-10114.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-35385.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-1516000.0</v>
+      </c>
+      <c r="C17">
         <v>-6306000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4765000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3251000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-541000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>318000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1214000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1874000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-474000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1466000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1306000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4414000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4704000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8758000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-18307000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>17983000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-22844000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-20318000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-21068000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1527000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-30441000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10361129.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-11132000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-10114.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-35385.0</v>
       </c>
-      <c r="Z17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>608000.0</v>
+      </c>
+      <c r="C18">
         <v>945000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1286000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1078000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1325000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1526000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>616000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1701000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3044000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>378000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1330000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>779000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1712000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>424000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2851000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1885000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1865000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>869000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7528000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26743000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2870000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-173000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-110000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-285000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>11089551.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-2113000.0</v>
+      </c>
+      <c r="C21">
         <v>-7127000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3829000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2198000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1790000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1085000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>569000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>99000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3486000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1679000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2583000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5179000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6408000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9039000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14897000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19851000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21068000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21208000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28578000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-25227000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-27561000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12557000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11010000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2404000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-641000.0</v>
       </c>
-      <c r="Z21">
-[...3 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>-7927000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>63785000.0</v>
+      </c>
+      <c r="C23">
         <v>68806000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59169000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57183000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53267000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>48151000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>49544000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47095000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45001000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43825000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42053000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42375000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45138000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>49183000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50912000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>51358000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>57750000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>51586000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>58544000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>39714000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>36698000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23909000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18518000.0</v>
       </c>
-      <c r="Z23">
-[...3 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>19047000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>1581000.0</v>
+      </c>
+      <c r="C25">
         <v>1537000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>821000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>686000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>702000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>666000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>207000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>231000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>220000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>201000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>283000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>305000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>302000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>306000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>351000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>309000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>268000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>429000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>515000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>503000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>493000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>462000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>324000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>2343000.0</v>
+      </c>
+      <c r="C26">
         <v>2664000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2357000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1305000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5398219.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3319000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2256000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2352000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2088000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3739000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3867000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4180000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4171000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5353000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4866000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6182000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5576000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5035000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3896000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4278000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4781000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2964000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2256000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2199000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2400000.0</v>
       </c>
-      <c r="Z26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:26">
+      <c r="AA26">
+        <v>2728000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>14661000.0</v>
+      </c>
+      <c r="C27">
         <v>13849000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>1518557.0</v>
+      </c>
+      <c r="E27">
         <v>13186000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>28151557.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13984000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12039000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12337000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13240000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13009000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12846000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13184000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13045000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13469000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14128000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18375000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18931000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21408000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>25516000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>26431000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>26443000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>22251000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17685000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12660000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8442000.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:26">
+      <c r="AA27">
+        <v>8918000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>6458000.0</v>
+      </c>
+      <c r="C28">
         <v>12818000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>549710.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5089000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10921290.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5207000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4929000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5156000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7339000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5198000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5363000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5259000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5329000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5364000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11801000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7667000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8792000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8010000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11658000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6794000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13710000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2608000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6001000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1737000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1347000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
+        <v>1114000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>11000.0</v>
+      </c>
+      <c r="C29">
+        <v>124000.0</v>
+      </c>
+      <c r="D29">
+        <v>350000.0</v>
+      </c>
+      <c r="E29">
+        <v>25000.0</v>
+      </c>
+      <c r="F29">
+        <v>76000.0</v>
+      </c>
+      <c r="G29">
+        <v>123000.0</v>
+      </c>
+      <c r="H29">
+        <v>-29000.0</v>
+      </c>
+      <c r="I29">
+        <v>-74000.0</v>
+      </c>
+      <c r="J29">
+        <v>32000.0</v>
+      </c>
+      <c r="K29">
+        <v>165000.0</v>
+      </c>
+      <c r="L29">
+        <v>53000.0</v>
+      </c>
+      <c r="M29">
+        <v>14000.0</v>
+      </c>
+      <c r="N29">
+        <v>8000.0</v>
+      </c>
+      <c r="O29">
+        <v>143000.0</v>
+      </c>
+      <c r="P29">
+        <v>127000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17000.0</v>
+      </c>
+      <c r="R29">
+        <v>89000.0</v>
+      </c>
+      <c r="S29">
+        <v>21000.0</v>
+      </c>
+      <c r="T29">
+        <v>18000.0</v>
+      </c>
+      <c r="U29">
+        <v>11000.0</v>
+      </c>
+      <c r="V29">
+        <v>10000.0</v>
+      </c>
+      <c r="W29">
+        <v>8000.0</v>
+      </c>
+      <c r="X29">
+        <v>12000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30">
+        <v>26916000.0</v>
+      </c>
+      <c r="C30">
+        <v>32742000.0</v>
+      </c>
+      <c r="D30">
+        <v>23094000.0</v>
+      </c>
+      <c r="E30">
+        <v>22554000.0</v>
+      </c>
+      <c r="F30">
+        <v>25183000.0</v>
+      </c>
+      <c r="G30">
+        <v>24366000.0</v>
+      </c>
+      <c r="H30">
+        <v>20964000.0</v>
+      </c>
+      <c r="I30">
+        <v>21522000.0</v>
+      </c>
+      <c r="J30">
+        <v>24548000.0</v>
+      </c>
+      <c r="K30">
+        <v>23410000.0</v>
+      </c>
+      <c r="L30">
+        <v>23554000.0</v>
+      </c>
+      <c r="M30">
+        <v>24028000.0</v>
+      </c>
+      <c r="N30">
+        <v>24220000.0</v>
+      </c>
+      <c r="O30">
+        <v>25787000.0</v>
+      </c>
+      <c r="P30">
+        <v>31072000.0</v>
+      </c>
+      <c r="Q30">
+        <v>34446000.0</v>
+      </c>
+      <c r="R30">
+        <v>35615000.0</v>
+      </c>
+      <c r="S30">
+        <v>36229000.0</v>
+      </c>
+      <c r="T30">
+        <v>44549000.0</v>
+      </c>
+      <c r="U30">
+        <v>39399000.0</v>
+      </c>
+      <c r="V30">
+        <v>46847000.0</v>
+      </c>
+      <c r="W30">
+        <v>29900000.0</v>
+      </c>
+      <c r="X30">
+        <v>27739000.0</v>
+      </c>
+      <c r="Y30">
+        <v>17495000.0</v>
+      </c>
+      <c r="Z30">
+        <v>12948000.0</v>
+      </c>
+      <c r="AA30">
+        <v>13637000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31">
+        <v>608000.0</v>
+      </c>
+      <c r="C31">
+        <v>945000.0</v>
+      </c>
+      <c r="D31">
+        <v>1286000.0</v>
+      </c>
+      <c r="E31">
+        <v>1078000.0</v>
+      </c>
+      <c r="F31">
+        <v>1325000.0</v>
+      </c>
+      <c r="G31">
+        <v>1526000.0</v>
+      </c>
+      <c r="H31">
+        <v>616000.0</v>
+      </c>
+      <c r="I31">
+        <v>1701000.0</v>
+      </c>
+      <c r="J31">
+        <v>3044000.0</v>
+      </c>
+      <c r="K31">
+        <v>378000.0</v>
+      </c>
+      <c r="L31">
+        <v>1330000.0</v>
+      </c>
+      <c r="M31">
+        <v>779000.0</v>
+      </c>
+      <c r="N31">
+        <v>1712000.0</v>
+      </c>
+      <c r="O31">
+        <v>424000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3283000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1885000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1865000.0</v>
+      </c>
+      <c r="S31">
+        <v>869000.0</v>
+      </c>
+      <c r="T31">
+        <v>7528000.0</v>
+      </c>
+      <c r="U31">
+        <v>26743000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2870000.0</v>
+      </c>
+      <c r="W31">
+        <v>-173000.0</v>
+      </c>
+      <c r="X31">
+        <v>-110000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-285000.0</v>
+      </c>
+      <c r="Z31">
         <v>1000.0</v>
       </c>
-    </row>
-[...236 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>30000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>61672000.0</v>
+      </c>
+      <c r="C32">
         <v>61679000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62998000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59381000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>54310000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52182000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48720000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>47399000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>46058000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45416000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>42418000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38646000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35645000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33336000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>30241000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>29332000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29844000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30150000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29172000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>26359000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30983000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>27157000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>25688000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21505000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17877000.0</v>
       </c>
-      <c r="Z32"/>
+      <c r="AA32">
+        <v>11120000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8617,2735 +8784,2784 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>76692000.0</v>
       </c>
       <c r="C2">
         <v>123908000.0</v>
       </c>
       <c r="D2">
         <v>138545000.0</v>
       </c>
       <c r="E2">
         <v>198256000.0</v>
       </c>
       <c r="F2">
         <v>13248000.0</v>
       </c>
       <c r="G2">
         <v>39632000.0</v>
       </c>
       <c r="H2">
         <v>9461000.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>10641000</v>
       </c>
       <c r="C3">
         <v>5443000</v>
       </c>
       <c r="D3">
         <v>151000</v>
       </c>
       <c r="E3">
         <v>350000</v>
       </c>
       <c r="F3">
         <v>663000</v>
       </c>
       <c r="G3">
         <v>126000</v>
       </c>
       <c r="H3">
         <v>138000</v>
       </c>
       <c r="I3">
         <v>80000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-59711000.0</v>
       </c>
       <c r="F4">
         <v>185008000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-882000.0</v>
       </c>
       <c r="F5">
         <v>-37823000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-39340000.0</v>
       </c>
       <c r="C6">
         <v>-47216000.0</v>
       </c>
       <c r="D6">
         <v>-14637000.0</v>
       </c>
       <c r="E6">
         <v>-59711000.0</v>
       </c>
       <c r="F6">
         <v>185008000.0</v>
       </c>
       <c r="G6">
         <v>-26384000.0</v>
       </c>
       <c r="H6">
         <v>30171000.0</v>
       </c>
       <c r="I6">
         <v>-17271000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-8231999.0</v>
       </c>
       <c r="C7">
         <v>895000.0</v>
       </c>
       <c r="D7">
         <v>-7550000.0</v>
       </c>
       <c r="E7">
         <v>2119000.0</v>
       </c>
       <c r="F7">
         <v>-738000.0</v>
       </c>
       <c r="G7">
         <v>3839000.0</v>
       </c>
       <c r="H7">
         <v>4431000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-4126000.0</v>
       </c>
       <c r="F8">
         <v>402000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>-6418000.0</v>
       </c>
       <c r="C9">
         <v>531000.0</v>
       </c>
       <c r="D9">
         <v>-534000.0</v>
       </c>
       <c r="E9">
         <v>-4126000.0</v>
       </c>
       <c r="F9">
         <v>402000.0</v>
       </c>
       <c r="G9">
         <v>-5017000.0</v>
       </c>
       <c r="H9">
         <v>-840000.0</v>
       </c>
       <c r="I9">
         <v>-41000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-3657000.0</v>
       </c>
       <c r="G10">
         <v>4267000.0</v>
       </c>
       <c r="H10">
         <v>801000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3996000.0</v>
       </c>
       <c r="F11">
         <v>2517000.0</v>
       </c>
       <c r="G11">
         <v>4589000.0</v>
       </c>
       <c r="H11">
         <v>4470000.0</v>
       </c>
       <c r="I11">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>18250000.0</v>
       </c>
       <c r="F12">
         <v>-4379000.0</v>
       </c>
       <c r="G12">
         <v>2977000.0</v>
       </c>
       <c r="H12">
         <v>3404000.0</v>
       </c>
       <c r="I12">
         <v>754000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10044000.0</v>
       </c>
       <c r="F13">
         <v>-3657000.0</v>
       </c>
       <c r="G13">
         <v>4267000.0</v>
       </c>
       <c r="H13">
         <v>801000.0</v>
       </c>
       <c r="I13">
         <v>1224000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>2875000.0</v>
       </c>
       <c r="C14">
         <v>859000.0</v>
       </c>
       <c r="D14">
         <v>1196000.0</v>
       </c>
       <c r="E14">
         <v>1357000.0</v>
       </c>
       <c r="F14">
         <v>1973000.0</v>
       </c>
       <c r="G14">
         <v>379000.0</v>
       </c>
       <c r="H14">
         <v>59000.0</v>
       </c>
       <c r="I14">
         <v>30000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>37352000.0</v>
       </c>
       <c r="C16">
         <v>76692000.0</v>
       </c>
       <c r="D16">
         <v>123908000.0</v>
       </c>
       <c r="E16">
         <v>138545000.0</v>
       </c>
       <c r="F16">
         <v>198256000.0</v>
       </c>
       <c r="G16">
         <v>13248000.0</v>
       </c>
       <c r="H16">
         <v>39632000.0</v>
       </c>
       <c r="I16">
         <v>9461000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-2107000.0</v>
       </c>
       <c r="C18">
-        <v>6261000.0</v>
+        <v>5844000.0</v>
       </c>
       <c r="D18">
         <v>-16544000.0</v>
       </c>
       <c r="E18">
         <v>-61427000.0</v>
       </c>
       <c r="F18">
         <v>-66374000.0</v>
       </c>
       <c r="G18">
         <v>-15301000.0</v>
       </c>
       <c r="H18">
         <v>-21330000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19">
         <v>-13260000.0</v>
       </c>
       <c r="C19">
         <v>-46732000.0</v>
       </c>
       <c r="D19">
         <v>-73000.0</v>
       </c>
       <c r="E19">
         <v>-317000.0</v>
       </c>
       <c r="F19">
         <v>-663000.0</v>
       </c>
       <c r="G19">
         <v>-11303000.0</v>
       </c>
       <c r="H19">
         <v>-138000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>51204000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-5215000.0</v>
       </c>
       <c r="C22">
         <v>1148000.0</v>
       </c>
       <c r="D22">
         <v>-19182000.0</v>
       </c>
       <c r="E22">
         <v>-79672000.0</v>
       </c>
       <c r="F22">
         <v>-62742000.0</v>
       </c>
       <c r="G22">
         <v>-22370000.0</v>
       </c>
       <c r="H22">
         <v>-29086000.0</v>
       </c>
       <c r="I22">
         <v>-20006000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>-2707000.0</v>
       </c>
       <c r="C23">
-        <v>-1185000.0</v>
+        <v>-3195000.0</v>
       </c>
       <c r="D23">
         <v>-810000.0</v>
       </c>
       <c r="E23">
         <v>-1498000.0</v>
       </c>
       <c r="F23">
         <v>-50000.0</v>
       </c>
       <c r="G23">
         <v>94000.0</v>
       </c>
       <c r="H23">
         <v>51501000.0</v>
       </c>
       <c r="I23">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
         <v>-72000.0</v>
       </c>
       <c r="C24">
         <v>-171000.0</v>
       </c>
       <c r="D24">
         <v>10000.0</v>
       </c>
       <c r="E24">
         <v>33000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>447000.0</v>
       </c>
       <c r="H24">
         <v>447000.0</v>
       </c>
       <c r="I24">
         <v>-447000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>10660999.0</v>
       </c>
       <c r="C25">
-        <v>-371000.0</v>
+        <v>-788000.0</v>
       </c>
       <c r="D25">
         <v>748000.0</v>
       </c>
       <c r="E25">
         <v>3003000.0</v>
       </c>
       <c r="F25">
         <v>175000.0</v>
       </c>
       <c r="G25">
         <v>2977000.0</v>
       </c>
       <c r="H25">
         <v>1085000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-17203000.0</v>
       </c>
       <c r="C26">
         <v>-11003000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>3181000.0</v>
       </c>
       <c r="F26">
         <v>2048000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>8445000.0</v>
       </c>
       <c r="C27">
         <v>9173000.0</v>
       </c>
       <c r="D27">
         <v>8395000.0</v>
       </c>
       <c r="E27">
         <v>12116000.0</v>
       </c>
       <c r="F27">
         <v>27405000.0</v>
       </c>
       <c r="G27">
         <v>2977000.0</v>
       </c>
       <c r="H27">
         <v>3404000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>-18997000.0</v>
       </c>
       <c r="C28">
         <v>-12188000.0</v>
       </c>
       <c r="D28">
         <v>1897000.0</v>
       </c>
       <c r="E28">
         <v>1683000.0</v>
       </c>
       <c r="F28">
         <v>251382000.0</v>
       </c>
       <c r="G28">
         <v>94000.0</v>
       </c>
       <c r="H28">
         <v>51501000.0</v>
       </c>
       <c r="I28">
         <v>56000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>8534000.0</v>
       </c>
       <c r="C29">
-        <v>11704000.0</v>
+        <v>11287000.0</v>
       </c>
       <c r="D29">
         <v>-16393000.0</v>
       </c>
       <c r="E29">
         <v>-61077000.0</v>
       </c>
       <c r="F29">
         <v>-65711000.0</v>
       </c>
       <c r="G29">
         <v>-15175000.0</v>
       </c>
       <c r="H29">
         <v>-21192000.0</v>
       </c>
       <c r="I29">
         <v>-16800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-28877000.0</v>
       </c>
       <c r="C30">
-        <v>-46732000.0</v>
+        <v>-46315000.0</v>
       </c>
       <c r="D30">
         <v>-141000.0</v>
       </c>
       <c r="E30">
         <v>-317000.0</v>
       </c>
       <c r="F30">
         <v>-663000.0</v>
       </c>
       <c r="G30">
         <v>-11303000.0</v>
       </c>
       <c r="H30">
         <v>-138000.0</v>
       </c>
       <c r="I30">
         <v>-527000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>31411000.0</v>
+      </c>
+      <c r="C2">
         <v>37352000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43653000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54342000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>60077000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76692000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>118994000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114913000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>120278000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>123908000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>125332000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126104000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>125083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>138545000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>152639000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>166622000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>184527000.0</v>
+      </c>
+      <c r="S2">
         <v>198256000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>222865000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>248173000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>377294.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13248000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33402000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32023000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>3129000</v>
+      </c>
+      <c r="C3">
         <v>3203000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3296000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2853000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2495000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1997000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1675000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1618000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1765000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>385000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>131000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>96000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>94000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>72000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>88000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>173000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>449003</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>319000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1022000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34000</v>
       </c>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
       <c r="Z3">
+        <v>5</v>
+      </c>
+      <c r="AA3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1021000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-13462000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-14094000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-13983000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-17905000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-13729000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-24609000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-25308000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>235726083.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-801083.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1263000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-980000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3581000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2904000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>395000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5208000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8596000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-28109000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1534374.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2652374.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>7748000.0</v>
+      </c>
+      <c r="C6">
         <v>-5941000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6301000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10689000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5735000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-16615000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-42302000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4081000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5365000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3630000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1424000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-772000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1021000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13462000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14094000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13983000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>-14129000.0</v>
+        <v>-17905000.0</v>
       </c>
       <c r="S6">
+        <v>-13729000.0</v>
+      </c>
+      <c r="T6">
         <v>-24609000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-25308000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>247795706.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3476000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20154000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1379000.0</v>
       </c>
-      <c r="Y6">
-[...4 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="Z6">
+        <v>1505028.0</v>
+      </c>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>9200000.0</v>
+      </c>
+      <c r="C7">
         <v>-2462000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1344000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-566000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2242000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3811000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>354000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2453000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3612000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5524000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2757000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>259000.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>2775000.0</v>
+      </c>
+      <c r="O7">
         <v>-7982000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2419000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2566000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
-        <v>3292000.0</v>
+        <v>-1215000.0</v>
       </c>
       <c r="S7">
+        <v>3187000.0</v>
+      </c>
+      <c r="T7">
         <v>-2928000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2320000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4585247.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6719000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>388000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3336000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7">
+        <v>-98114.0</v>
+      </c>
+      <c r="AA7">
         <v>272.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>4040000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2820000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-946000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1530000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-850000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-800000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-194000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1299000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-703000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>8148000.0</v>
+      </c>
+      <c r="C9">
         <v>-7531000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1134000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>495000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2173000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3606000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-41000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1952000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-519000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-861000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2202000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>448000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4040000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2820000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-946000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1530000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-850000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-194000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1299000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>963000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1666000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1972000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2260000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-186000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-317000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1220000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1537000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-6652000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-474000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1523000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3182000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1927000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1623000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5584000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-602000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2058000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-915000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>329000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7726000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2359000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4662438.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-42438.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-822000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>910000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2129000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2303000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8864000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1541000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3839000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2368000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1121000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3875000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25176400.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8467400.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1908000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>332000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-6238000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3529000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1860000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1464000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3191000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4992000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6652000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-639000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1358000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3182000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-293000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>1581000.0</v>
+      </c>
+      <c r="C14">
         <v>1537000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>821000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>686000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>702000.0</v>
+      </c>
+      <c r="G14">
         <v>666000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>207000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>231000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>220000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>201000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>283000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>305000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>302000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>306000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>351000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>309000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>268000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>429000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>515000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>503000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>493000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>462000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>324000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18000.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>39159000.0</v>
+      </c>
+      <c r="C16">
         <v>31411000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37352000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>43653000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>54342000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>60077000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>76692000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>118994000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>114913000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>120278000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>123908000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>125332000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>126104000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>125083000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>138545000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>152639000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>166622000.0</v>
       </c>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
       <c r="S16">
+        <v>184527000.0</v>
+      </c>
+      <c r="T16">
         <v>198256000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>222865000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>248173000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9772000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13248000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33402000.0</v>
       </c>
-      <c r="Y16">
-[...4 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="Z16">
+        <v>1505028.0</v>
+      </c>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>8256000.0</v>
+      </c>
+      <c r="C18">
         <v>-7621000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2080000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1895000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2846000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3236000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2406000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4587000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3044000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3776000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1661000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1125000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>288000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14046000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14317000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13839000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18037000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15234000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24693000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23495000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17434920.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4198000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9534000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>965000.0</v>
       </c>
-      <c r="Y18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="Z18">
+        <v>-159660.0</v>
+      </c>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>1113000.0</v>
+      </c>
+      <c r="C19">
         <v>2414000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2950000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6316000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2367000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9019000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-42895000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1687000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1765000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-385000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-131000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-28000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>19000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-63000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-94000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-72000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-88000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-41000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-173000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-130000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-319000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11674000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>380000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>50000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-50000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-1516000.0</v>
+      </c>
+      <c r="C22">
         <v>-6306000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4765000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3251000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-253441.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>318000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1214000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1874000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-474000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1466000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1306000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4414000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4704000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8758000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18307000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17983000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-23022000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-20360000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-21068000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1505000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30441000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12738000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-11132000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2692000.0</v>
       </c>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
       <c r="Z22">
+        <v>-35385.0</v>
+      </c>
+      <c r="AA22">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>-1697000.0</v>
+      </c>
+      <c r="C23">
         <v>-753000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-553000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-457000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1126000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-571000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-883000.0</v>
+      </c>
+      <c r="I23">
         <v>-469000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1248000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-595000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-411000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-198000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>733000.0</v>
+      </c>
+      <c r="O23">
         <v>556000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-295000.0</v>
+      </c>
+      <c r="Q23">
         <v>-144000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>-558000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="S23">
+        <v>1505000.0</v>
+      </c>
+      <c r="T23">
         <v>34000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1813000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>252439000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>722000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>380000.0</v>
       </c>
-      <c r="Y23">
-[...4 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="Z23">
+        <v>-129606.0</v>
+      </c>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-20000.0</v>
+      </c>
+      <c r="C24">
         <v>-4000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4929000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4036000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-24000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-41220000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-69000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2110000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-141000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>28000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-10652000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>414000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>33000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>48000.0</v>
+      </c>
+      <c r="C25">
         <v>-146000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-782000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-464000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>13936281.0</v>
+      </c>
+      <c r="G25">
         <v>-745000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>423000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-284000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1656000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1146000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5419000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>766000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>-213000.0</v>
+      </c>
+      <c r="O25">
         <v>94000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3424000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1816000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>1493000.0</v>
+        <v>2165000.0</v>
       </c>
       <c r="S25">
-        <v>-1171000.0</v>
+        <v>-770000.0</v>
       </c>
       <c r="T25">
+        <v>-7992000.0</v>
+      </c>
+      <c r="U25">
         <v>-26885000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>-6819164.0</v>
+      </c>
+      <c r="W25">
         <v>165000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>4064422.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25">
+        <v>-26166.0</v>
+      </c>
+      <c r="AA25">
         <v>728.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-8799000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1940000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-6464000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8004000.0</v>
       </c>
       <c r="I26">
         <v>-8004000.0</v>
       </c>
       <c r="J26">
+        <v>-8004000.0</v>
+      </c>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>869000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>621000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>485000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>347000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>286000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2063000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>78000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>84000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1886000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>2072000.0</v>
+      </c>
+      <c r="C27">
         <v>2959000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1916000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1841000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-12021000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2333000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1883000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1931000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3107000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2252000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1994000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1969000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2129000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2303000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2730000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3179000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3839000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2368000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6821000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3875000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15196000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1513000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1908000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>336000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-1601000.0</v>
+      </c>
+      <c r="C28">
         <v>-730000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-502000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9121000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3017000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3488000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-437000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8409000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>146000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>237000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>371000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>733000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>556000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>190000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-144000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>132000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1505000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>84000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1813000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>253161000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>722000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>0.0</v>
       </c>
-      <c r="Y28">
-[...4 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="Z28">
+        <v>415664693.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>11385000.0</v>
+      </c>
+      <c r="C29">
         <v>-4418000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5376000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4748000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-351000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1239000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4081000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6205000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4809000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3391000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1530000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1115000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>289000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-14037000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-14221000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13745000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-17965000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15146000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-24652000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-23322000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-16985917.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3879000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8512000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>999000.0</v>
       </c>
-      <c r="Y29">
-[...4 lines deleted...]
-    <row r="30" spans="1:26">
+      <c r="Z29">
+        <v>-159665.0</v>
+      </c>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-2036000.0</v>
+      </c>
+      <c r="C30">
         <v>-793000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11175000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2367000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9019000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-42895000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1687000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1765000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-385000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-131000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-28000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-63000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-94000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-72000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-88000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-41000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-173000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-449000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-319000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11674000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>380000.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30"/>
+      <c r="Z30">
+        <v>-414000000.0</v>
+      </c>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>