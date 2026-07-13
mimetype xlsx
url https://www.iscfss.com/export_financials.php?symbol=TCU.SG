--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -840,51 +840,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>6632056.0</v>
+        <v>582518.0</v>
       </c>
       <c r="C2">
         <v>644921.0</v>
       </c>
       <c r="D2">
         <v>681107.0</v>
       </c>
       <c r="E2">
         <v>4528929.0</v>
       </c>
       <c r="F2">
         <v>538988.0</v>
       </c>
       <c r="G2">
         <v>700553.0</v>
       </c>
       <c r="H2">
         <v>512665.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
@@ -1566,51 +1566,51 @@
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
-        <v>7811741.0</v>
+        <v>27544749.0</v>
       </c>
       <c r="C45">
         <v>25215386.0</v>
       </c>
       <c r="D45">
         <v>27568999.0</v>
       </c>
       <c r="E45">
         <v>24636462.0</v>
       </c>
       <c r="F45">
         <v>24814863.0</v>
       </c>
       <c r="G45">
         <v>28603997.0</v>
       </c>
       <c r="H45">
         <v>26798727.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
@@ -1991,51 +1991,51 @@
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>6632056.0</v>
+        <v>582518.0</v>
       </c>
       <c r="C2">
         <v>6162596.0</v>
       </c>
       <c r="D2">
         <v>644921.0</v>
       </c>
       <c r="E2">
         <v>8603083.0</v>
       </c>
       <c r="F2">
         <v>681107.0</v>
       </c>
       <c r="G2">
         <v>5297408.0</v>
       </c>
       <c r="H2">
         <v>4528929.0</v>
       </c>
       <c r="I2">
         <v>4528929.0</v>
       </c>
       <c r="J2">
         <v>4313343.0</v>
       </c>
@@ -2876,51 +2876,51 @@
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
-        <v>7811741.0</v>
+        <v>27544749.0</v>
       </c>
       <c r="C45">
         <v>9153710.0</v>
       </c>
       <c r="D45">
         <v>25215386.0</v>
       </c>
       <c r="E45">
         <v>7554737.0</v>
       </c>
       <c r="F45">
         <v>27568999.0</v>
       </c>
       <c r="G45">
         <v>7192713.0</v>
       </c>
       <c r="H45">
         <v>24636462.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
@@ -3373,54 +3373,54 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>74</v>
       </c>
       <c r="B2">
-        <v>14661553.0</v>
+        <v>12497294.0</v>
       </c>
       <c r="C2">
-        <v>14536243.0</v>
+        <v>12399114.0</v>
       </c>
       <c r="D2">
         <v>11752302.0</v>
       </c>
       <c r="E2">
         <v>10677574.0</v>
       </c>
       <c r="F2">
         <v>10267641.0</v>
       </c>
       <c r="G2">
         <v>11372184.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>75</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
@@ -3483,54 +3483,54 @@
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>80</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>81</v>
       </c>
       <c r="B9">
-        <v>45452080.0</v>
+        <v>47616339.0</v>
       </c>
       <c r="C9">
-        <v>45170202.0</v>
+        <v>47307331.0</v>
       </c>
       <c r="D9">
         <v>42417532.0</v>
       </c>
       <c r="E9">
         <v>37938652.0</v>
       </c>
       <c r="F9">
         <v>35111206.0</v>
       </c>
       <c r="G9">
         <v>32005658.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>82</v>
       </c>
       <c r="B10">
         <v>30222421.0</v>
       </c>
       <c r="C10">
         <v>30538813.0</v>
       </c>
@@ -3578,51 +3578,53 @@
         <v>314465.0</v>
       </c>
       <c r="C12">
         <v>198919.0</v>
       </c>
       <c r="D12">
         <v>127532.0</v>
       </c>
       <c r="E12">
         <v>198530.0</v>
       </c>
       <c r="F12">
         <v>150441.0</v>
       </c>
       <c r="G12">
         <v>201684.0</v>
       </c>
       <c r="H12">
         <v>275901.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>85</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1048360.0</v>
+      </c>
       <c r="C13">
         <v>1333344.0</v>
       </c>
       <c r="D13">
         <v>1439167.0</v>
       </c>
       <c r="E13">
         <v>543737.0</v>
       </c>
       <c r="F13">
         <v>140585.0</v>
       </c>
       <c r="G13">
         <v>104543.0</v>
       </c>
       <c r="H13">
         <v>327005.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>86</v>
       </c>
       <c r="B14">
         <v>-14324048.0</v>
@@ -3701,104 +3703,104 @@
       </c>
       <c r="C17">
         <v>25477748.0</v>
       </c>
       <c r="D17">
         <v>22016247.0</v>
       </c>
       <c r="E17">
         <v>19285732.0</v>
       </c>
       <c r="F17">
         <v>18054796.0</v>
       </c>
       <c r="G17">
         <v>17629105.0</v>
       </c>
       <c r="H17">
         <v>15868952.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18">
-        <v>-314465.0</v>
+        <v>733895.0</v>
       </c>
       <c r="C18">
-        <v>-198919.0</v>
+        <v>1134425.0</v>
       </c>
       <c r="D18">
         <v>1311635.0</v>
       </c>
       <c r="E18">
         <v>345207.0</v>
       </c>
       <c r="F18">
         <v>-9856.0</v>
       </c>
       <c r="G18">
         <v>-97141.0</v>
       </c>
       <c r="H18">
         <v>51104.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>91</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>92</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21">
-        <v>29560397.0</v>
+        <v>28278570.0</v>
       </c>
       <c r="C21">
-        <v>29436707.0</v>
+        <v>27818044.0</v>
       </c>
       <c r="D21">
         <v>23870191.0</v>
       </c>
       <c r="E21">
         <v>21034463.0</v>
       </c>
       <c r="F21">
         <v>20524388.0</v>
       </c>
       <c r="G21">
         <v>18836175.0</v>
       </c>
       <c r="H21">
         <v>17832922.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
@@ -3913,54 +3915,54 @@
       </c>
       <c r="C29">
         <v>5061065.0</v>
       </c>
       <c r="D29">
         <v>4666468.0</v>
       </c>
       <c r="E29">
         <v>3566167.0</v>
       </c>
       <c r="F29">
         <v>3642441.0</v>
       </c>
       <c r="G29">
         <v>3121374.0</v>
       </c>
       <c r="H29">
         <v>3157877.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30">
-        <v>30553236.0</v>
+        <v>31835063.0</v>
       </c>
       <c r="C30">
-        <v>30269738.0</v>
+        <v>31888401.0</v>
       </c>
       <c r="D30">
         <v>30299643.0</v>
       </c>
       <c r="E30">
         <v>27581763.0</v>
       </c>
       <c r="F30">
         <v>24854459.0</v>
       </c>
       <c r="G30">
         <v>24541667.0</v>
       </c>
       <c r="H30">
         <v>22787371.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
@@ -4652,54 +4654,54 @@
       </c>
       <c r="C14">
         <v>4743007.0</v>
       </c>
       <c r="D14">
         <v>4396388.0</v>
       </c>
       <c r="E14">
         <v>4270666.0</v>
       </c>
       <c r="F14">
         <v>3964498.0</v>
       </c>
       <c r="G14">
         <v>3926896.0</v>
       </c>
       <c r="H14">
         <v>4239562.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>119</v>
       </c>
       <c r="B15">
-        <v>21361454.0</v>
+        <v>-21361454.0</v>
       </c>
       <c r="C15">
-        <v>20605350.0</v>
+        <v>-20605350.0</v>
       </c>
       <c r="D15">
         <v>17629230.0</v>
       </c>
       <c r="E15">
         <v>15919275.0</v>
       </c>
       <c r="F15">
         <v>14594120.0</v>
       </c>
       <c r="G15">
         <v>23620397.0</v>
       </c>
       <c r="H15">
         <v>5903372.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>120</v>
       </c>
       <c r="B16">
         <v>39167584.0</v>
       </c>
       <c r="C16">