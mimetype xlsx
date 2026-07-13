--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1054,80 +1057,84 @@
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7">
         <v>371054000.0</v>
       </c>
       <c r="H7">
         <v>5000902000.0</v>
       </c>
       <c r="I7">
         <v>20744793000.0</v>
       </c>
       <c r="J7">
         <v>116340000.0</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>128500000000.0</v>
+      </c>
       <c r="C8">
         <v>128500000000.0</v>
       </c>
       <c r="D8">
         <v>128500000000.0</v>
       </c>
       <c r="E8">
         <v>128500000000.0</v>
       </c>
       <c r="F8">
         <v>128500000000.0</v>
       </c>
       <c r="G8">
         <v>128500000000.0</v>
       </c>
       <c r="H8">
         <v>100000000000.0</v>
       </c>
       <c r="I8">
         <v>100000000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>277967904000.0</v>
+      </c>
       <c r="C9">
         <v>277967904000.0</v>
       </c>
       <c r="D9">
         <v>277967904000.0</v>
       </c>
       <c r="E9">
         <v>277967904000.0</v>
       </c>
       <c r="F9">
         <v>277967904000.0</v>
       </c>
       <c r="G9">
         <v>277967904000.0</v>
       </c>
       <c r="H9">
         <v>306467904000.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
@@ -1285,51 +1292,53 @@
         <v>1285000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>6056165000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>5946275000.0</v>
+      </c>
       <c r="D16">
         <v>13337323000.0</v>
       </c>
       <c r="E16">
         <v>8904430000.0</v>
       </c>
       <c r="F16">
         <v>12980655000.0</v>
       </c>
       <c r="G16">
         <v>31407568000.0</v>
       </c>
       <c r="H16">
         <v>5412499000.0</v>
       </c>
       <c r="I16">
         <v>26353223000.0</v>
       </c>
       <c r="J16">
         <v>438301000.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
@@ -1501,51 +1510,53 @@
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>44550000000.0</v>
       </c>
       <c r="G24">
         <v>87150000000.0</v>
       </c>
       <c r="H24">
         <v>100600000000.0</v>
       </c>
       <c r="I24">
         <v>98511756000.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>44550000000.0</v>
       </c>
       <c r="G25">
         <v>87150000000.0</v>
       </c>
       <c r="H25">
         <v>102249860000.0</v>
       </c>
       <c r="I25">
         <v>103981204000.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -1599,51 +1610,53 @@
         <v>-274635230000.0</v>
       </c>
       <c r="F28">
         <v>-164834806000.0</v>
       </c>
       <c r="G28">
         <v>80356504000.0</v>
       </c>
       <c r="H28">
         <v>131327191000.0</v>
       </c>
       <c r="I28">
         <v>170208233000.0</v>
       </c>
       <c r="J28">
         <v>-2595282000.0</v>
       </c>
       <c r="K28">
         <v>-241577000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1217545240000.0</v>
+      </c>
       <c r="C29">
         <v>1084267303000.0</v>
       </c>
       <c r="D29">
         <v>1079227467000.0</v>
       </c>
       <c r="E29">
         <v>1181026228000.0</v>
       </c>
       <c r="F29">
         <v>894804854000.0</v>
       </c>
       <c r="G29">
         <v>775608413000.0</v>
       </c>
       <c r="H29">
         <v>819367292000.0</v>
       </c>
       <c r="I29">
         <v>772975564000.0</v>
       </c>
       <c r="J29">
         <v>7850317000.0</v>
       </c>
       <c r="K29"/>
@@ -1692,51 +1705,53 @@
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>807647354000.0</v>
       </c>
       <c r="G31">
         <v>650186685000.0</v>
       </c>
       <c r="H31">
         <v>654220194000.0</v>
       </c>
       <c r="I31">
         <v>576421905000.0</v>
       </c>
       <c r="J31">
         <v>7850317000.0</v>
       </c>
       <c r="K31">
         <v>4706663000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>634484832000.0</v>
+      </c>
       <c r="C32">
         <v>439699654000.0</v>
       </c>
       <c r="D32">
         <v>402336605000.0</v>
       </c>
       <c r="E32">
         <v>219414900000.0</v>
       </c>
       <c r="F32">
         <v>175086674000.0</v>
       </c>
       <c r="G32">
         <v>4251528000.0</v>
       </c>
       <c r="H32">
         <v>41250901000.0</v>
       </c>
       <c r="I32">
         <v>-62240910000.0</v>
       </c>
       <c r="J32">
         <v>2969187000.0</v>
       </c>
       <c r="K32"/>
@@ -1856,51 +1871,53 @@
       <c r="I36">
         <v>1203259000.0</v>
       </c>
       <c r="J36"/>
       <c r="K36"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>6124870000.0</v>
+      </c>
       <c r="C38">
         <v>12488227000.0</v>
       </c>
       <c r="D38">
         <v>10286236000.0</v>
       </c>
       <c r="E38">
         <v>118670173000.0</v>
       </c>
       <c r="F38">
         <v>33857585000.0</v>
       </c>
       <c r="G38">
         <v>40652423000.0</v>
       </c>
       <c r="H38">
         <v>22875238000.0</v>
       </c>
       <c r="I38">
         <v>3201915000.0</v>
       </c>
       <c r="J38">
         <v>167077000.0</v>
       </c>
       <c r="K38">
@@ -2051,51 +2068,53 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1143369375000.0</v>
+      </c>
       <c r="C45">
         <v>1145426295000.0</v>
       </c>
       <c r="D45">
         <v>1155588343000.0</v>
       </c>
       <c r="E45">
         <v>1150489716000.0</v>
       </c>
       <c r="F45">
         <v>1036421565000.0</v>
       </c>
       <c r="G45">
         <v>1032527389000.0</v>
       </c>
       <c r="H45">
         <v>980366308000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
@@ -2113,51 +2132,53 @@
         <v>729157314000.0</v>
       </c>
       <c r="F46">
         <v>663913777000.0</v>
       </c>
       <c r="G46">
         <v>710388981000.0</v>
       </c>
       <c r="H46">
         <v>714312453000.0</v>
       </c>
       <c r="I46">
         <v>756644642000.0</v>
       </c>
       <c r="J46">
         <v>5384361000.0</v>
       </c>
       <c r="K46">
         <v>162630000.0</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>56</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>553242702000.0</v>
+      </c>
       <c r="C47">
         <v>611761573000.0</v>
       </c>
       <c r="D47">
         <v>675509740000.0</v>
       </c>
       <c r="E47">
         <v>729157314000.0</v>
       </c>
       <c r="F47">
         <v>663913777000.0</v>
       </c>
       <c r="G47">
         <v>710388981000.0</v>
       </c>
       <c r="H47">
         <v>714312453000.0</v>
       </c>
       <c r="I47">
         <v>756644642000.0</v>
       </c>
       <c r="J47">
         <v>5384361000.0</v>
       </c>
       <c r="K47">
@@ -2252,84 +2273,88 @@
       <c r="D51"/>
       <c r="E51">
         <v>134550000000.0</v>
       </c>
       <c r="F51">
         <v>87150000000.0</v>
       </c>
       <c r="G51">
         <v>125718461000.0</v>
       </c>
       <c r="H51">
         <v>171679472000.0</v>
       </c>
       <c r="I51">
         <v>217131466000.0</v>
       </c>
       <c r="J51">
         <v>116340000.0</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>0.0</v>
+      </c>
       <c r="C52">
         <v>43324000.0</v>
       </c>
       <c r="D52">
         <v>629970000.0</v>
       </c>
       <c r="E52">
         <v>134550000000.0</v>
       </c>
       <c r="F52">
         <v>-5210584000.0</v>
       </c>
       <c r="G52">
         <v>38568461000.0</v>
       </c>
       <c r="H52">
         <v>69429612000.0</v>
       </c>
       <c r="I52">
         <v>114932297000.0</v>
       </c>
       <c r="J52">
         <v>116340000.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>62</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>283319350000.0</v>
+      </c>
       <c r="C53">
         <v>229936351000.0</v>
       </c>
       <c r="D53">
         <v>317838611000.0</v>
       </c>
       <c r="E53">
         <v>303019446000.0</v>
       </c>
       <c r="F53">
         <v>198737896000.0</v>
       </c>
       <c r="G53">
         <v>32194698000.0</v>
       </c>
       <c r="H53">
         <v>20000000000.0</v>
       </c>
       <c r="I53">
         <v>32500000000.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53"/>
@@ -2568,335 +2593,343 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>10167528000.0</v>
+      </c>
+      <c r="C2">
         <v>31164794000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19325769000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14528818000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18411930000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25260418000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24058698000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22055846000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16619335000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20971621000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19208700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17818623000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22542545000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23911514000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36353372000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28055035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19461558000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17089624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20837740000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11118791000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9146802000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8682213000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8382463000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9512444000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12687186000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23025704000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>37310970000.0</v>
       </c>
-      <c r="AC2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD2"/>
       <c r="AE2">
         <v>27308915000.0</v>
       </c>
-      <c r="AF2"/>
+      <c r="AF2">
+        <v>27308915000.0</v>
+      </c>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>110000000.0</v>
+        <v>25810000000.0</v>
       </c>
       <c r="C5">
         <v>110000000.0</v>
       </c>
       <c r="D5">
         <v>110000000.0</v>
       </c>
       <c r="E5">
         <v>110000000.0</v>
       </c>
       <c r="F5">
         <v>110000000.0</v>
       </c>
       <c r="G5">
         <v>110000000.0</v>
       </c>
       <c r="H5">
         <v>110000000.0</v>
       </c>
       <c r="I5">
         <v>110000000.0</v>
       </c>
       <c r="J5">
         <v>110000000.0</v>
       </c>
@@ -2911,551 +2944,571 @@
       </c>
       <c r="N5">
         <v>110000000.0</v>
       </c>
       <c r="O5">
         <v>110000000.0</v>
       </c>
       <c r="P5">
         <v>110000000.0</v>
       </c>
       <c r="Q5">
         <v>110000000.0</v>
       </c>
       <c r="R5">
         <v>110000000.0</v>
       </c>
       <c r="S5">
         <v>110000000.0</v>
       </c>
       <c r="T5">
         <v>110000000.0</v>
       </c>
       <c r="U5">
         <v>110000000.0</v>
       </c>
-      <c r="V5"/>
+      <c r="V5">
+        <v>110000000.0</v>
+      </c>
       <c r="W5"/>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>306467904000.0</v>
       </c>
       <c r="Z5">
         <v>306467904000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AA5">
+        <v>306467904000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
         <v>274000000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>576588891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000000000.0</v>
       </c>
       <c r="AE5">
         <v>274000000000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AF5">
+        <v>274000000000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>7850317000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
+      <c r="R7"/>
       <c r="S7">
         <v>0.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="T7">
+        <v>0.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7">
         <v>80165000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>371054000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>659497000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1029157000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2501717000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5000902000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8">
+      <c r="B8">
         <v>128500000000.0</v>
       </c>
+      <c r="C8">
+        <v>128500000000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>128500000000.0</v>
       </c>
       <c r="F8">
         <v>128500000000.0</v>
       </c>
       <c r="G8">
         <v>128500000000.0</v>
       </c>
       <c r="H8">
         <v>128500000000.0</v>
       </c>
       <c r="I8">
         <v>128500000000.0</v>
       </c>
       <c r="J8">
         <v>128500000000.0</v>
       </c>
       <c r="K8">
         <v>128500000000.0</v>
       </c>
       <c r="L8">
         <v>128500000000.0</v>
       </c>
       <c r="M8">
         <v>128500000000.0</v>
       </c>
       <c r="N8">
         <v>128500000000.0</v>
       </c>
       <c r="O8">
         <v>128500000000.0</v>
       </c>
       <c r="P8">
         <v>128500000000.0</v>
       </c>
       <c r="Q8">
         <v>128500000000.0</v>
       </c>
       <c r="R8">
         <v>128500000000.0</v>
       </c>
       <c r="S8">
         <v>128500000000.0</v>
       </c>
       <c r="T8">
         <v>128500000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>128500000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>277967904000.0</v>
       </c>
       <c r="D9">
         <v>277967904000.0</v>
       </c>
       <c r="E9">
         <v>277967904000.0</v>
       </c>
       <c r="F9">
         <v>277967904000.0</v>
       </c>
       <c r="G9">
         <v>277967904000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>277967904000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>277967904000.0</v>
       </c>
       <c r="N9">
         <v>277967904000.0</v>
       </c>
       <c r="O9">
         <v>277967904000.0</v>
       </c>
       <c r="P9">
         <v>277967904000.0</v>
       </c>
       <c r="Q9">
         <v>277967904000.0</v>
       </c>
       <c r="R9">
         <v>277967904000.0</v>
       </c>
       <c r="S9">
         <v>277967904000.0</v>
       </c>
       <c r="T9">
         <v>277967904000.0</v>
       </c>
       <c r="U9">
         <v>277967904000.0</v>
       </c>
       <c r="V9">
         <v>277967904000.0</v>
       </c>
       <c r="W9">
         <v>277967904000.0</v>
       </c>
       <c r="X9">
-        <v>306467904000.0</v>
+        <v>277967904000.0</v>
       </c>
       <c r="Y9">
         <v>306467904000.0</v>
       </c>
       <c r="Z9">
         <v>306467904000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>306467904000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>626484679000.0</v>
+      </c>
+      <c r="C10">
         <v>651557393000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>581483004000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>498954388000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>448180365000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>452463562000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>396289246000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>363570170000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>425374540000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>403394691000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>387673131000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>342864746000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>434662869000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>409185230000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>383208916000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>306289338000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>291114878000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>251984806000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>176821588000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86815460000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41468056000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>45361957000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34992114000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34394163000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>51126461000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>40352281000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>124628631000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-46923233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46923233000.0</v>
       </c>
       <c r="AE10">
         <v>46923233000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AF10">
+        <v>46923233000.0</v>
+      </c>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-2711622000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>-72222222000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>626484679000.0</v>
+      </c>
+      <c r="C12">
         <v>651557393000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>581483004000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>498954388000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>448180365000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>452463562000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>396289246000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>363570170000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>425374540000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>403394691000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>387673131000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>342864746000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>434662869000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>409185230000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>383208916000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>306289338000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>291114878000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>251984806000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>176821588000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86815460000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41468056000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>45361957000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34992114000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34394163000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>51126461000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>40352281000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>124628631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46923233000.0</v>
       </c>
       <c r="AD12">
         <v>46923233000.0</v>
       </c>
       <c r="AE12">
         <v>46923233000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AF12">
+        <v>46923233000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>2711622000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>128500000000.0</v>
       </c>
       <c r="C13">
         <v>128500000000.0</v>
       </c>
       <c r="D13">
         <v>128500000000.0</v>
       </c>
       <c r="E13">
         <v>128500000000.0</v>
       </c>
       <c r="F13">
         <v>128500000000.0</v>
       </c>
       <c r="G13">
         <v>128500000000.0</v>
       </c>
       <c r="H13">
         <v>128500000000.0</v>
       </c>
       <c r="I13">
@@ -3482,73 +3535,76 @@
       <c r="P13">
         <v>128500000000.0</v>
       </c>
       <c r="Q13">
         <v>128500000000.0</v>
       </c>
       <c r="R13">
         <v>128500000000.0</v>
       </c>
       <c r="S13">
         <v>128500000000.0</v>
       </c>
       <c r="T13">
         <v>128500000000.0</v>
       </c>
       <c r="U13">
         <v>128500000000.0</v>
       </c>
       <c r="V13">
         <v>128500000000.0</v>
       </c>
       <c r="W13">
         <v>128500000000.0</v>
       </c>
       <c r="X13">
-        <v>100000000000.0</v>
+        <v>128500000000.0</v>
       </c>
       <c r="Y13">
         <v>100000000000.0</v>
       </c>
       <c r="Z13">
         <v>100000000000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AA13">
         <v>100000000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>100000000000.0</v>
       </c>
+      <c r="AD13"/>
       <c r="AE13">
         <v>100000000000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>100000000000.0</v>
+      </c>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>1285000000.0</v>
       </c>
       <c r="C14">
         <v>1285000000.0</v>
       </c>
       <c r="D14">
         <v>1285000000.0</v>
       </c>
       <c r="E14">
         <v>1285000000.0</v>
       </c>
       <c r="F14">
         <v>1285000000.0</v>
       </c>
       <c r="G14">
         <v>1285000000.0</v>
       </c>
       <c r="H14">
         <v>1285000000.0</v>
       </c>
       <c r="I14">
@@ -3575,3399 +3631,3514 @@
       <c r="P14">
         <v>1285000000.0</v>
       </c>
       <c r="Q14">
         <v>1285000000.0</v>
       </c>
       <c r="R14">
         <v>1285000000.0</v>
       </c>
       <c r="S14">
         <v>1285000000.0</v>
       </c>
       <c r="T14">
         <v>1285000000.0</v>
       </c>
       <c r="U14">
         <v>1285000000.0</v>
       </c>
       <c r="V14">
         <v>1285000000.0</v>
       </c>
       <c r="W14">
         <v>1285000000.0</v>
       </c>
       <c r="X14">
+        <v>1285000000.0</v>
+      </c>
+      <c r="Y14">
         <v>1000000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="AA14">
         <v>1000000000.0</v>
       </c>
       <c r="AB14">
         <v>1000000000.0</v>
       </c>
       <c r="AC14">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AD14">
         <v>1570000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248964987.0</v>
       </c>
       <c r="AE14">
         <v>1248964987.0</v>
       </c>
       <c r="AF14">
         <v>1248964987.0</v>
       </c>
       <c r="AG14">
         <v>1248964987.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>1248964987.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>10496625000.0</v>
+      </c>
+      <c r="C16">
         <v>6056165000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16638134000.0</v>
       </c>
-      <c r="D16"/>
-[...1 lines deleted...]
-      <c r="F16"/>
+      <c r="E16">
+        <v>12920504000.0</v>
+      </c>
+      <c r="F16">
+        <v>5885225000.0</v>
+      </c>
       <c r="G16">
+        <v>5946275000.0</v>
+      </c>
+      <c r="H16">
         <v>10657704000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11645843000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9618479000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13337323000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>42134060000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12713131000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9419789000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8904430000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14501433000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22227349000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11143837000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12980655000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28440840000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10127795000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9790266000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31407568000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16942745000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13219851000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23589567000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15521875000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>22028923000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>26353223000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1875000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3750000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5625000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9375000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26081000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>50201000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>74321000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>98441000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>122562000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>147963000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>174006000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>148104000.0</v>
       </c>
-      <c r="AC21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>166986000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>166986000.0</v>
+      </c>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>11288496000.0</v>
+      </c>
+      <c r="C22">
         <v>9185825000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8950088000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9321346000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8993943000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9058119000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9201543000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9462588000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8144197000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10892501000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9399871000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8251792000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7302942000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6924796000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6126340000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6195033000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4828548000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4962981000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4161461000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3360706000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3085544000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3593709000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4032801000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4033329000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4309079000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3611412000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>3461189000.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>3444531000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3568306000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>1285099574000.0</v>
+      </c>
+      <c r="C23">
         <v>1288783256000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1246282804000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1178769768000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1151488712000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1161334621000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1143046801000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1130525557000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1171354926000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1150900654000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1184339724000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1229440088000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1362382058000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1302505387000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1222084485000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1080470446000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1022577979000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>989060914000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>939876052000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>850391939000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>827747361000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>834038915000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>843320789000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>847403266000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>876834077000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>898913890000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>973035425000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>581377958000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>898262405000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>892497417000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>7852317000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7950000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21950000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>34050000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>44550000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>55050000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>66750000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>76950000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>87150000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>97497407000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>88788333000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>89578333000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>100600000000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>7950000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21950000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34050000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>44550000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>55050000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>66750000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>76950000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>87150000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>97497407000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>88788333000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>90937304000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>102249860000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-626484679000.0</v>
+      </c>
+      <c r="C28">
         <v>-651557393000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-581483004000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-498954388000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-448180365000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-452463562000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-396289246000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-363525136000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-425374416000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-403394691000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-351223131000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-230914746000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-310612869000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-274635230000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-263158916000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-239539338000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-214164878000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-164834806000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-79324181000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20131947000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>74809516000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>80356504000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>100164790000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>108482401000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>98629468000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>129621713000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>145001419000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>46923233000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>170208233000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>171990268000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>2711622000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
-[...1 lines deleted...]
-      <c r="D29">
+      <c r="B29">
+        <v>1229179776000.0</v>
+      </c>
+      <c r="C29">
+        <v>1217545240000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>1111836619000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1084376109000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1084267303000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1063423043000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1038442870000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1104265454000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1079227467000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1099252385000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1158750524000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1237264641000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1181026228000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1094460676000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>919678167000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>918804295000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>894804854000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>853915744000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>797360720000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>769231949000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>775608413000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>770905086000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>778528395000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>795978401000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>37614210000.0</v>
+      </c>
+      <c r="C30">
         <v>25382884000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27084335000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23922539000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20552948000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25189501000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40725030000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27870574000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29621620000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33541821000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32821873000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38296135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>58358009000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36085711000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>101521460000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53766956000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32137322000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26663716000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41538896000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37883229000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>43166240000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33284009000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43142249000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>36125301000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36795306000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>60870323000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>57555581000.0</v>
       </c>
-      <c r="AC30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD30"/>
       <c r="AE30">
         <v>64495761000.0</v>
       </c>
-      <c r="AF30"/>
+      <c r="AF30">
+        <v>64495761000.0</v>
+      </c>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1046800524000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>974408801000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>852924417000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>841848670000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>807647354000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>756408962000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>690387232000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>652984341000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>650186685000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>636309238000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>636558426000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>648576226000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
-[...1 lines deleted...]
-      <c r="D32">
+      <c r="B32">
+        <v>651854774000.0</v>
+      </c>
+      <c r="C32">
+        <v>634484832000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>494300083000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>441006476000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>439699654000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>400634101000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>367394061000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>429662123000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>402336605000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>342743282000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>247178327000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>298898861000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>219414900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>208604537000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>208878777000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>211843203000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>175086674000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>122807633000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>56570435000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>9666469000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4251528000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>45665775000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>25456369000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>28325630000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>595118816000.0</v>
+      </c>
+      <c r="C33">
         <v>600108717000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>625882495000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>644248607000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>670206296000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>670365093000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>687470513000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>696225285000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>699678290000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>700922996000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>743433727000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>822165596000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>836625097000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>848085684000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>798577618000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>688937430000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>685973148000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>697778862000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>710745902000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>721057333000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>739381962000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>751115725000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>712938031000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>723723400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>734203763000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>737361697000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>744844276000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>-46923233000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>765778531000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>760013543000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-2711622000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>10000000000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>10263991000.0</v>
+      </c>
+      <c r="C35">
         <v>9554557000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21180281000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19910319000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19417478000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18367221000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17569810000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18470964000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>17035749000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16170040000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15579952000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14793757000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13985629000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13188467000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25412008000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>38408386000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>49504764000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>59001142000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>71187636000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>81787852000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>90888067000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>99988283000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>117108618000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>107457242000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>108663910000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>119034164000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>169542945000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>122159663000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>116394675000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>50202954000.0</v>
+      </c>
+      <c r="C36">
         <v>42055550000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>47115994000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>51242565000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>62694766000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>48351696000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>42805240000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>33317652000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30924826000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>17717819000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>37713620000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>102835032000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>103198263000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>103249155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2429652000.0</v>
       </c>
       <c r="P36">
         <v>2429652000.0</v>
       </c>
       <c r="Q36">
+        <v>2429652000.0</v>
+      </c>
+      <c r="R36">
         <v>18819030000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19013650000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18231608000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19002861000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>37308629000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>36904250000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36768058000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>33191305000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>29246771000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>20260386000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>2347073000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-46923233000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1203259000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3201915000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-2711622000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>6124870000.0</v>
+      </c>
+      <c r="D38">
         <v>14628527000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>14448620000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12850116000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12488227000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7918591000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>118757003000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>118679434000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>118670173000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>90414262000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>18354319000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>34518171000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>33857585000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>34773361000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>33840883000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>41811885000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>40652423000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>39874011000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>36134625000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>32045065000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4860339000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>14593373000.0</v>
+      </c>
+      <c r="C39">
         <v>2548437000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2882882000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2322888000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3555160000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4258346000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9360469000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>33396940000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8536279000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2148645000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12104418000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19469009000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>50995445000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3548563000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>58555335000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>43548062000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12427080000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8796997000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8728398000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2969215000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1759626000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>770829000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>51319107000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>51845389000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>48302895000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>47738260000.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39">
         <v>42545748000.0</v>
       </c>
-      <c r="AC39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD39"/>
       <c r="AE39">
         <v>17496574000.0</v>
       </c>
-      <c r="AF39"/>
+      <c r="AF39">
+        <v>17496574000.0</v>
+      </c>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>17461831000.0</v>
+      </c>
+      <c r="C40">
         <v>16968748000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16090223000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20521135000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14824345000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13918988000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6775356000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>28566707000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9006000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12702139000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6591866000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6603350000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5640493000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6628375000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4862787000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>58148097000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4672321000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4391697000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4870930000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5715178000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6545540000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7002832000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>13031555000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12720248000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11901583000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-3197774000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>1873222000.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>-222874000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>52483572000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>14793757000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>17462008000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16458386000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>15454764000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14451142000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>16137636000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15037852000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13938067000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12838283000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19611211000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>18668909000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>17726606000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>277967904000.0</v>
       </c>
       <c r="C42">
         <v>277967904000.0</v>
       </c>
       <c r="D42">
-        <v>278204443000.0</v>
+        <v>277967904000.0</v>
       </c>
       <c r="E42">
         <v>278204443000.0</v>
       </c>
       <c r="F42">
         <v>278204443000.0</v>
       </c>
       <c r="G42">
         <v>278204443000.0</v>
       </c>
       <c r="H42">
-        <v>277967904000.0</v>
+        <v>278204443000.0</v>
       </c>
       <c r="I42">
         <v>277967904000.0</v>
       </c>
       <c r="J42">
         <v>277967904000.0</v>
       </c>
       <c r="K42">
         <v>277967904000.0</v>
       </c>
       <c r="L42">
         <v>277967904000.0</v>
       </c>
       <c r="M42">
         <v>277967904000.0</v>
       </c>
       <c r="N42">
         <v>277967904000.0</v>
       </c>
       <c r="O42">
         <v>277967904000.0</v>
       </c>
       <c r="P42">
         <v>277967904000.0</v>
       </c>
       <c r="Q42">
         <v>277967904000.0</v>
       </c>
       <c r="R42">
         <v>277967904000.0</v>
       </c>
       <c r="S42">
         <v>277967904000.0</v>
       </c>
       <c r="T42">
         <v>277967904000.0</v>
       </c>
       <c r="U42">
         <v>277967904000.0</v>
       </c>
       <c r="V42">
-        <v>278077904000.0</v>
+        <v>277967904000.0</v>
       </c>
       <c r="W42">
         <v>278077904000.0</v>
       </c>
       <c r="X42">
-        <v>306467904000.0</v>
+        <v>278077904000.0</v>
       </c>
       <c r="Y42">
         <v>306467904000.0</v>
       </c>
       <c r="Z42">
+        <v>306467904000.0</v>
+      </c>
+      <c r="AA42">
         <v>306577904000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>110000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4789067000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>274000000000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45">
+      <c r="B45">
+        <v>1128406486000.0</v>
+      </c>
+      <c r="C45">
+        <v>1143369375000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>1145121989000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1145550815000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1145426295000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1165201574000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1164805124000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1155883624000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1155588343000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1155274248000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1154520178000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1153874354000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1150489716000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1118744070000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>540654740000.0</v>
+      </c>
+      <c r="C46">
         <v>553242702000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>567870822000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>582446564000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>597020376000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>611761573000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>639988164000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>654696256000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>660862702000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>675509740000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>689625174000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>703408593000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>717682652000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>729157314000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>708161481000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>670579361000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>651449352000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>663913777000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>675963166000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>687190369000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>697519876000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>710388981000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>672965579000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>687466213000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>702010735000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>714312453000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>733829817000.0</v>
       </c>
-      <c r="AC46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD46"/>
       <c r="AE46">
         <v>756644642000.0</v>
       </c>
-      <c r="AF46"/>
+      <c r="AF46">
+        <v>756644642000.0</v>
+      </c>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>553242702000.0</v>
+      </c>
+      <c r="D47">
         <v>567870822000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>582446564000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>597020376000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>611761573000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>639988164000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>703408593000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>717682652000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>729157314000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>708161481000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>670579361000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>651449352000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>663913777000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>675963166000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>687190369000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>697519876000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>710388981000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>672965579000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>687466213000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>702010735000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>714312453000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>796901872000.0</v>
+      </c>
+      <c r="C48">
         <v>810967336000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>759295552000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>705132176000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>677671666000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>677562860000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>656845139000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>631864966000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>697687550000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>672649563000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>656097942000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>640096081000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>706510198000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>639771785000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>567706233000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>446223724000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>435149852000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>400950411000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>349840433000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>283835409000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>246456638000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>243683102000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>229829775000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>230103084000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>242146285000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>247816296000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>219913189000.0</v>
       </c>
-      <c r="AC48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD48"/>
       <c r="AE48">
         <v>202588891000.0</v>
       </c>
-      <c r="AF48"/>
+      <c r="AF48">
+        <v>202588891000.0</v>
+      </c>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36450000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>111950000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>124050000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>134550000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>112100000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>44800000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>42900000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>42600000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>42447407000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>40197407000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>39247407000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>38197407000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>37000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>53059074000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>57675879000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>64373092000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>124000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>43324000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>45034000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>124000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>36450000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>111950000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>124050000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>134550000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>120050000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>66750000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>76950000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>87150000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>97497407000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>106947407000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>116277572000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>125718461000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>135156904000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>142876564000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>149755929000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>169973994000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>269630050000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>217131466000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>218913501000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>124000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>43324000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>186000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>45034000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>124000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>629970000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5752954000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>91827022000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>124050000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>134550000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>112100000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>44800000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>42900000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>-5210584000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>42447407000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>40197407000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>46827572000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>46068461000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>38949720000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>55378454000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>60108848000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>69429612000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>121288117000.0</v>
       </c>
-      <c r="AC52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD52"/>
       <c r="AE52">
         <v>114932297000.0</v>
       </c>
-      <c r="AF52"/>
+      <c r="AF52">
+        <v>114932297000.0</v>
+      </c>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53">
+        <v>283319350000.0</v>
+      </c>
+      <c r="D53">
         <v>287417608000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>234362804000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>232326584000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>229936351000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>257337406000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>183000000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>297000000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>303019446000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>274222222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000000000.0</v>
       </c>
       <c r="Q53">
         <v>197000000000.0</v>
       </c>
       <c r="R53">
+        <v>197000000000.0</v>
+      </c>
+      <c r="S53">
         <v>198737896000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>85000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>45000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>20000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>32194698000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19000000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>93846466000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>5423244000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>1285099574000.0</v>
+      </c>
+      <c r="C55">
         <v>1288783256000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1246282804000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1178769768000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1151488712000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1161334621000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1143046801000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1130525557000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1171354926000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1150900654000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1184339724000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1229440088000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1362382058000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1302505387000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1222084485000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1080470446000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1022577979000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>989060914000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>939876052000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>850391939000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>827747361000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>834038915000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>843320789000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>847403266000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>876834077000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>898913890000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AB55"/>
+      <c r="AC55">
         <v>973035425000.0</v>
       </c>
-      <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>898262405000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>892497417000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>689980758000.0</v>
+      </c>
+      <c r="C56">
         <v>688674539000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>620400309000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>534521161000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>481282416000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>490969528000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>455576288000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>434300272000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>471676636000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>449977658000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>440905997000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>407274492000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>525756961000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>454419703000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>423506867000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>391533016000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>336604831000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>291282052000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>229130150000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>129334606000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>88365399000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>82923190000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>130382758000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>123679866000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>142630314000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>161552193000.0</v>
       </c>
-      <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>228191149000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>46923233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132483874000.0</v>
       </c>
       <c r="AE56">
         <v>132483874000.0</v>
       </c>
-      <c r="AF56"/>
-      <c r="AG56">
+      <c r="AF56">
+        <v>132483874000.0</v>
+      </c>
+      <c r="AG56"/>
+      <c r="AH56">
         <v>2711622000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>38125984000.0</v>
+      </c>
+      <c r="C57">
         <v>54189707000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>52054126000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>40221078000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>40275940000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>51269874000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54942187000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>66906211000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>42014513000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>47641053000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>98162715000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>160096165000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>226858100000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>235004803000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>214902330000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>182654239000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>124761628000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>116195378000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>106322517000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>72764171000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>78698930000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>78671662000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>84716983000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>98223497000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>114304684000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>120301292000.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57">
+      <c r="AB57"/>
+      <c r="AC57">
         <v>204530155000.0</v>
       </c>
-      <c r="AC57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD57"/>
       <c r="AE57">
         <v>194724784000.0</v>
       </c>
-      <c r="AF57"/>
+      <c r="AF57">
+        <v>194724784000.0</v>
+      </c>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>48389975000.0</v>
+      </c>
+      <c r="C58">
         <v>63744264000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>73234407000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60131397000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>59693418000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>69637095000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>72511997000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>85377175000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>59050262000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>63811093000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>113742667000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>174889922000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>240843729000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>248193270000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>240314338000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>221062625000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>174266392000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>175196520000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>177510153000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>154552023000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>169586997000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>178659945000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>201825601000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>205680739000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>222968594000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>239335456000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AB58"/>
+      <c r="AC58">
         <v>374073100000.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>316884447000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>311119459000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>1229179776000.0</v>
+      </c>
+      <c r="C60">
         <v>1217545240000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1165873456000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1111836619000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1084376109000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1084267303000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1063423043000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1038442870000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1104265454000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1079227467000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1062802385000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1046800524000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1113214641000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1046476228000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>974410676000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>852928167000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>841854295000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>807654854000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>756418337000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>690413313000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>653034542000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>650261006000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>636407679000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>636680988000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>648724189000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>654394200000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>594023189000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>581377958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>576588891000.0</v>
       </c>
       <c r="AE60">
         <v>576588891000.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AF60">
+        <v>576588891000.0</v>
+      </c>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>7852317000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7004,901 +7175,917 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>284777230000.0</v>
       </c>
       <c r="C2">
         <v>326990814000.0</v>
       </c>
       <c r="D2">
         <v>302612397000.0</v>
       </c>
       <c r="E2">
         <v>319527366000.0</v>
       </c>
       <c r="F2">
         <v>206885261000.0</v>
       </c>
       <c r="G2">
         <v>160440171000.0</v>
       </c>
       <c r="H2">
         <v>264399058000.0</v>
       </c>
       <c r="I2">
         <v>172415522000.0</v>
       </c>
       <c r="J2">
         <v>19599481000.0</v>
       </c>
       <c r="K2">
         <v>11046165000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
-        <v>59379722000.0</v>
+        <v>374630000.0</v>
       </c>
       <c r="C3">
         <v>60252622000.0</v>
       </c>
       <c r="D3">
         <v>59695847000.0</v>
       </c>
       <c r="E3">
         <v>52326968000.0</v>
       </c>
       <c r="F3">
         <v>51370409000.0</v>
       </c>
       <c r="G3">
         <v>56084553000.0</v>
       </c>
       <c r="H3">
         <v>56785323000.0</v>
       </c>
       <c r="I3">
         <v>28118373000.0</v>
       </c>
       <c r="J3">
         <v>132345000.0</v>
       </c>
       <c r="K3">
         <v>34819000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>153709321000.0</v>
+        <v>177951297000.0</v>
       </c>
       <c r="C5">
         <v>172244208000.0</v>
       </c>
       <c r="D5">
         <v>302619255000.0</v>
       </c>
       <c r="E5">
         <v>430857959000.0</v>
       </c>
       <c r="F5">
         <v>215536079000.0</v>
       </c>
       <c r="G5">
         <v>11298662000.0</v>
       </c>
       <c r="H5">
         <v>87758032000.0</v>
       </c>
       <c r="I5">
         <v>103898315000.0</v>
       </c>
       <c r="J5">
         <v>4288515000.0</v>
       </c>
       <c r="K5">
         <v>2099340000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>213089043000.0</v>
+        <v>178325927000.0</v>
       </c>
       <c r="C6">
         <v>232496830000.0</v>
       </c>
       <c r="D6">
         <v>362315102000.0</v>
       </c>
       <c r="E6">
         <v>483184927000.0</v>
       </c>
       <c r="F6">
         <v>266906488000.0</v>
       </c>
       <c r="G6">
         <v>67383215000.0</v>
       </c>
       <c r="H6">
         <v>144543355000.0</v>
       </c>
       <c r="I6">
         <v>132016688000.0</v>
       </c>
       <c r="J6">
         <v>4420860000.0</v>
       </c>
       <c r="K6">
         <v>2134159000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>198414855000.0</v>
       </c>
       <c r="C9">
         <v>239683649000.0</v>
       </c>
       <c r="D9">
         <v>329620411000.0</v>
       </c>
       <c r="E9">
         <v>462266385000.0</v>
       </c>
       <c r="F9">
         <v>241123167000.0</v>
       </c>
       <c r="G9">
         <v>37512706000.0</v>
       </c>
       <c r="H9">
         <v>115505064000.0</v>
       </c>
       <c r="I9">
         <v>122979016000.0</v>
       </c>
       <c r="J9">
         <v>6043902000.0</v>
       </c>
       <c r="K9">
         <v>3547606000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>177924770000.0</v>
       </c>
       <c r="C10">
         <v>172213909000.0</v>
       </c>
       <c r="D10">
         <v>297964736000.0</v>
       </c>
       <c r="E10">
         <v>423102362000.0</v>
       </c>
       <c r="F10">
         <v>202891081000.0</v>
       </c>
       <c r="G10">
         <v>-2066794000.0</v>
       </c>
       <c r="H10">
         <v>63678070000.0</v>
       </c>
       <c r="I10">
         <v>227543801000.0</v>
       </c>
       <c r="J10">
         <v>4205476000.0</v>
       </c>
       <c r="K10">
         <v>2099297000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>44338891000.0</v>
       </c>
       <c r="C11">
         <v>38025779000.0</v>
       </c>
       <c r="D11">
         <v>76253140000.0</v>
       </c>
       <c r="E11">
         <v>95272023000.0</v>
       </c>
       <c r="F11">
         <v>37276200000.0</v>
       </c>
       <c r="G11">
         <v>458210000.0</v>
       </c>
       <c r="H11">
         <v>17723497000.0</v>
       </c>
       <c r="I11">
         <v>22890523000.0</v>
       </c>
       <c r="J11">
         <v>979004000.0</v>
       </c>
       <c r="K11">
         <v>462505000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>26527000.0</v>
       </c>
       <c r="C12">
         <v>30299000.0</v>
       </c>
       <c r="D12">
         <v>4654519000.0</v>
       </c>
       <c r="E12">
         <v>7755597000.0</v>
       </c>
       <c r="F12">
         <v>12644998000.0</v>
       </c>
       <c r="G12">
         <v>16893063000.0</v>
       </c>
       <c r="H12">
         <v>24079962000.0</v>
       </c>
       <c r="I12">
         <v>18771293000.0</v>
       </c>
       <c r="J12">
         <v>16219999.0</v>
       </c>
       <c r="K12">
         <v>1517000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>14461475000.0</v>
+      </c>
       <c r="C13">
         <v>13732374000.0</v>
       </c>
       <c r="D13">
         <v>15643476000.0</v>
       </c>
       <c r="E13">
         <v>3054708000.0</v>
       </c>
       <c r="F13">
         <v>9131474000.0</v>
       </c>
       <c r="G13">
         <v>15577092000.0</v>
       </c>
       <c r="H13">
         <v>2280739000.0</v>
       </c>
       <c r="I13">
         <v>17791738000.0</v>
       </c>
       <c r="J13">
         <v>4654000.0</v>
       </c>
       <c r="K13">
         <v>1474000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>109</v>
+      </c>
+      <c r="B14">
+        <v>-859574000.0</v>
+      </c>
       <c r="C14">
         <v>-995790000.0</v>
       </c>
       <c r="D14">
         <v>-1580982000.0</v>
       </c>
       <c r="E14">
         <v>-2385274000.0</v>
       </c>
       <c r="F14">
         <v>-1300000000.0</v>
       </c>
       <c r="G14">
         <v>5117964000.0</v>
       </c>
       <c r="H14">
         <v>5184234000.0</v>
       </c>
       <c r="I14">
         <v>4789067000.0</v>
       </c>
       <c r="J14">
         <v>2000000.0</v>
       </c>
       <c r="K14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>132726305000.0</v>
       </c>
       <c r="C15">
         <v>133192340000.0</v>
       </c>
       <c r="D15">
         <v>220130614000.0</v>
       </c>
       <c r="E15">
         <v>325445065000.0</v>
       </c>
       <c r="F15">
         <v>164314881000.0</v>
       </c>
       <c r="G15">
         <v>-2489865000.0</v>
       </c>
       <c r="H15">
         <v>45556260000.0</v>
       </c>
       <c r="I15">
         <v>204140687000.0</v>
       </c>
       <c r="J15">
         <v>3226472000.0</v>
       </c>
       <c r="K15">
         <v>1636792000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>111</v>
+      </c>
+      <c r="B16">
+        <v>132726305000.0</v>
+      </c>
       <c r="C16">
         <v>133192340000.0</v>
       </c>
       <c r="D16">
         <v>220130614000.0</v>
       </c>
       <c r="E16">
         <v>325445065000.0</v>
       </c>
       <c r="F16">
         <v>164314881000.0</v>
       </c>
       <c r="G16">
         <v>-2489865000.0</v>
       </c>
       <c r="H16">
         <v>45556260000.0</v>
       </c>
       <c r="I16">
         <v>204140687000.0</v>
       </c>
       <c r="J16">
         <v>3226472000.0</v>
       </c>
       <c r="K16">
         <v>1636792000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>133585879000.0</v>
+      </c>
       <c r="C17">
         <v>134188130000.0</v>
       </c>
       <c r="D17">
         <v>221711596000.0</v>
       </c>
       <c r="E17">
         <v>327830339000.0</v>
       </c>
       <c r="F17">
         <v>165614881000.0</v>
       </c>
       <c r="G17">
         <v>-2525004000.0</v>
       </c>
       <c r="H17">
         <v>45954573000.0</v>
       </c>
       <c r="I17">
         <v>204653278000.0</v>
       </c>
       <c r="J17">
         <v>3226472000.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>14434948000.0</v>
+      </c>
       <c r="C18">
         <v>13708733000.0</v>
       </c>
       <c r="D18">
         <v>10988957000.0</v>
       </c>
       <c r="E18">
         <v>2913694000.0</v>
       </c>
       <c r="F18">
         <v>-9199114000.0</v>
       </c>
       <c r="G18">
         <v>-15686812000.0</v>
       </c>
       <c r="H18">
         <v>-21799223000.0</v>
       </c>
       <c r="I18">
         <v>-979555000.0</v>
       </c>
       <c r="J18">
         <v>-11566000.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>153709321000.0</v>
       </c>
       <c r="C21">
         <v>157835763000.0</v>
       </c>
       <c r="D21">
         <v>285396490000.0</v>
       </c>
       <c r="E21">
         <v>418015565000.0</v>
       </c>
       <c r="F21">
         <v>208350578000.0</v>
       </c>
       <c r="G21">
         <v>10661653000.0</v>
       </c>
       <c r="H21">
         <v>85134295000.0</v>
       </c>
       <c r="I21">
         <v>103898315000.0</v>
       </c>
       <c r="J21">
         <v>4288515000.0</v>
       </c>
       <c r="K21">
         <v>2099340000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>329482764000.0</v>
       </c>
       <c r="C23">
         <v>408838700000.0</v>
       </c>
       <c r="D23">
         <v>346836318000.0</v>
       </c>
       <c r="E23">
         <v>361688891000.0</v>
       </c>
       <c r="F23">
         <v>238903275000.0</v>
       </c>
       <c r="G23">
         <v>187291224000.0</v>
       </c>
       <c r="H23">
         <v>294769827000.0</v>
       </c>
       <c r="I23">
         <v>191496223000.0</v>
       </c>
       <c r="J23">
         <v>21354868000.0</v>
       </c>
       <c r="K23">
         <v>12494431000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>374630000.0</v>
+      </c>
       <c r="C25">
         <v>1423232000.0</v>
       </c>
       <c r="D25">
         <v>1388583000.0</v>
       </c>
       <c r="E25">
         <v>1296915000.0</v>
       </c>
       <c r="F25">
         <v>1421830000.0</v>
       </c>
       <c r="G25">
         <v>1473055000.0</v>
       </c>
       <c r="H25">
         <v>1424267000.0</v>
       </c>
       <c r="I25">
         <v>2203897000.0</v>
       </c>
       <c r="J25">
         <v>132345000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>26854832000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>123</v>
+      </c>
+      <c r="B28">
+        <v>17864197000.0</v>
+      </c>
       <c r="C28">
         <v>16135374000.0</v>
       </c>
       <c r="D28">
         <v>15645787000.0</v>
       </c>
       <c r="E28">
         <v>11381436000.0</v>
       </c>
       <c r="F28">
         <v>9199473000.0</v>
       </c>
       <c r="G28">
         <v>7343010000.0</v>
       </c>
       <c r="H28">
         <v>9798961000.0</v>
       </c>
       <c r="I28">
         <v>7359361000.0</v>
       </c>
       <c r="J28">
         <v>610463000.0</v>
       </c>
       <c r="K28">
         <v>751184000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>44338891000.0</v>
+      </c>
       <c r="C29">
         <v>38025779000.0</v>
       </c>
       <c r="D29">
         <v>76253140000.0</v>
       </c>
       <c r="E29">
         <v>95272023000.0</v>
       </c>
       <c r="F29">
         <v>37276200000.0</v>
       </c>
       <c r="G29">
         <v>458210000.0</v>
       </c>
       <c r="H29">
         <v>17723497000.0</v>
       </c>
       <c r="I29">
         <v>22890523000.0</v>
       </c>
       <c r="J29">
         <v>979004000.0</v>
       </c>
       <c r="K29">
         <v>462505000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>44705534000.0</v>
       </c>
       <c r="C30">
         <v>81847886000.0</v>
       </c>
       <c r="D30">
         <v>44152037000.0</v>
       </c>
       <c r="E30">
         <v>42161525000.0</v>
       </c>
       <c r="F30">
         <v>32018014000.0</v>
       </c>
       <c r="G30">
         <v>26851053000.0</v>
       </c>
       <c r="H30">
         <v>30370769000.0</v>
       </c>
       <c r="I30">
         <v>19080701000.0</v>
       </c>
       <c r="J30">
         <v>1755387000.0</v>
       </c>
       <c r="K30">
         <v>1448266000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>24215449000.0</v>
       </c>
       <c r="C31">
         <v>14378146000.0</v>
       </c>
       <c r="D31">
         <v>12568246000.0</v>
       </c>
       <c r="E31">
         <v>5086797000.0</v>
       </c>
       <c r="F31">
         <v>-5459497000.0</v>
       </c>
       <c r="G31">
         <v>-12728447000.0</v>
       </c>
       <c r="H31">
         <v>-21456225000.0</v>
       </c>
       <c r="I31">
         <v>123645486000.0</v>
       </c>
       <c r="J31">
         <v>-83039000.0</v>
       </c>
       <c r="K31">
         <v>-43000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>483192085000.0</v>
       </c>
       <c r="C32">
         <v>566674463000.0</v>
       </c>
       <c r="D32">
         <v>632232808000.0</v>
       </c>
       <c r="E32">
         <v>781793751000.0</v>
       </c>
       <c r="F32">
         <v>448008428000.0</v>
       </c>
       <c r="G32">
         <v>197952877000.0</v>
       </c>
       <c r="H32">
         <v>379904122000.0</v>
       </c>
       <c r="I32">
         <v>295394538000.0</v>
       </c>
@@ -7908,2594 +8095,2688 @@
       <c r="K32">
         <v>14593771000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>70939116000.0</v>
+      </c>
+      <c r="C2">
         <v>89406979000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76567283000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54200644000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64401246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>89562525000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89939224000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89216303000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59338655000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87335408000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>71465509000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67307546000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76890145000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109369016000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86444116000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69321336000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54392898000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>72339476000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54853467000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43802279000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35890039000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36212087000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37566436000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41082263000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>45579385000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64573452000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83545903000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60322617000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>55957086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82074558500.0</v>
       </c>
       <c r="AE2">
         <v>82074558500.0</v>
       </c>
       <c r="AF2">
-        <v>4281568000.0</v>
+        <v>82074558500.0</v>
       </c>
       <c r="AG2">
         <v>4281568000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>4281568000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>182566000.0</v>
+      </c>
+      <c r="C3">
         <v>14828612000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14835231000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93322000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>107756000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>357339000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15104542000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15087946000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14942319000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14984075000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14932589000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14919883000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14859300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14234567000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13239496000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11981539000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12871366000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12329401000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12938363000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13018271000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13084374000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>360280000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>369209000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>371118000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>372448000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353644000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>356884000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>360265000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>353474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13587281000.0</v>
       </c>
       <c r="AE3">
         <v>13587281000.0</v>
       </c>
       <c r="AF3">
-        <v>471905500.0</v>
+        <v>13587281000.0</v>
       </c>
       <c r="AG3">
         <v>471905500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>471905500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>13686910000.0</v>
+      </c>
+      <c r="C5">
         <v>60716108000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>68933390000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>35122470000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>151735000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>52463056000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>56099450000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>31337232000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32614968000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>75761424000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>71109751000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>61947769000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>83289155000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>136397270000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>155301793000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>90360948000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>41893025000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>81897349000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>86925406000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>39666679000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6979005000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15094304000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8348583000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7836384000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1197373000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23524646000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27473483000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19563468000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14572698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51084124000.0</v>
       </c>
       <c r="AE5">
         <v>51084124000.0</v>
       </c>
       <c r="AF5">
-        <v>865033500.0</v>
+        <v>51084124000.0</v>
       </c>
       <c r="AG5">
         <v>865033500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>865033500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>13869476000.0</v>
+      </c>
+      <c r="C6">
         <v>75544720000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>83768621000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>35215792000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>259491000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>52820395000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>71203992000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46425178000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47557287000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>90745499000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>86042340000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>76867652000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>98148455000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>150631837000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>168541289000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>102342487000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>54764391000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>94226750000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>99863769000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>52684950000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20063379000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15454584000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8717792000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7465266000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-824925000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23878290000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>27830367000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>19923733000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>14926172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64671405000.0</v>
       </c>
       <c r="AE6">
         <v>64671405000.0</v>
       </c>
       <c r="AF6">
-        <v>1336939000.0</v>
+        <v>64671405000.0</v>
       </c>
       <c r="AG6">
         <v>1336939000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>1336939000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>14087505000.0</v>
+      </c>
+      <c r="C9">
         <v>70406676000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>75879514000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45455484000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6874259000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>84808424000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>78630922000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37183412000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37994998000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>85929913000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77814552000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>73683834000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91805901000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>146427752000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>162650302000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>104629176000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48559155000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>86312198000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>92988326000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>49865207000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11957436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20400982000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>14429545000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1906530000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4588709000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30371529000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>37294248000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>28319210000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19520077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59090989500.0</v>
       </c>
       <c r="AE9">
         <v>59090989500.0</v>
       </c>
       <c r="AF9">
-        <v>2250153000.0</v>
+        <v>59090989500.0</v>
       </c>
       <c r="AG9">
         <v>2250153000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>2250153000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>13676272000.0</v>
+      </c>
+      <c r="C10">
         <v>74405301000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68442826000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34931343000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>145300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52463242000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55816464000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31328373000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32605830000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>75475772000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>70038387000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>66635967000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85814610000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134377717000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>154566180000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>91060874000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43097591000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>79235439000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>83891016000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36325188000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3439438000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11291989000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4774149000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12280562000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5852370000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17402994000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22103665000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15138127000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9033284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48466799000.0</v>
       </c>
       <c r="AE10">
         <v>48466799000.0</v>
       </c>
       <c r="AF10">
-        <v>65305101500.0</v>
+        <v>48466799000.0</v>
       </c>
       <c r="AG10">
         <v>65305101500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>65305101500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>2003665000.0</v>
+      </c>
+      <c r="C11">
         <v>22703501000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14296214000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7291644000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>47532000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5763844000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11342938000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>13528270000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7390727000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>26813226000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15106491000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15745025000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18588398000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32765411000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32203854000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21652360000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8650398000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20607487000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17365033000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1354364000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>658044000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>873747000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-138512000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-137606000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-139419000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4925108000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6860899000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5937490000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>405433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11245720500.0</v>
       </c>
       <c r="AE11">
         <v>11245720500.0</v>
       </c>
       <c r="AF11">
-        <v>199541000.0</v>
+        <v>11245720500.0</v>
       </c>
       <c r="AG11">
         <v>199541000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>199541000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>10638000.0</v>
+      </c>
       <c r="C12">
+        <v>661599000.0</v>
+      </c>
+      <c r="D12">
         <v>490564000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>191127000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6435000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>270684000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>282986000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2228000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3869000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>273705000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1071364000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1500097000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1754167000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2019553000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1800859000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1850350000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2084835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2557409000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3149356000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3378023000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3539567000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3802315000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3923986000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4444178000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4654997000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5346707000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7315737000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5092643000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5877321000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>3043602000.0</v>
+      </c>
       <c r="C13">
+        <v>3844694000.0</v>
+      </c>
+      <c r="D13">
         <v>3532181000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3014600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3381874000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2796563000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4104768000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3039850000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3797290000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3635601000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3142549000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3192867000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2418195000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2723718000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>118795000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1871634000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2280446000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1037602000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2050634000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2818670000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3224568000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3331123000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>147187000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>284036000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>303836000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4868990000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6437247000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="D14">
+        <v>109</v>
+      </c>
+      <c r="B14">
+        <v>-40837000.0</v>
+      </c>
+      <c r="C14">
+        <v>-321029000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-179189000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11038000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-314889000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-406098000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-97687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-177116000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-343089000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-380035000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-370059000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-487799000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-748063000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-879817000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-509642000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-247752000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-470402000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-520959000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5426603000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5125822000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5117964000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5087509000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5041539000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5141294000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>5141294000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>11631770000.0</v>
+      </c>
+      <c r="C15">
         <v>51380771000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>53776218000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27460510000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>108806000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>46384509000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>44067428000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17702416000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25037987000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>48319457000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>54551861000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>50520883000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>66738413000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>100864243000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>121482509000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>68898872000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>34199441000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>58157550000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>66005024000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>37402431000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2749876000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10356656000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4866691000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12043201000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5670011000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12368628000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15107579000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9114295000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8965758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36964783000.0</v>
       </c>
       <c r="AE15">
         <v>36964783000.0</v>
       </c>
       <c r="AF15">
-        <v>65105560500.0</v>
+        <v>36964783000.0</v>
       </c>
       <c r="AG15">
         <v>65105560500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>65105560500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>51380771000.0</v>
+      </c>
+      <c r="D16">
         <v>53776218000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27460510000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108806000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46384509000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44067428000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>50520883000.0</v>
       </c>
       <c r="N16">
+        <v>50520883000.0</v>
+      </c>
+      <c r="O16">
         <v>100864243000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>121482509000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68898872000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34199441000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>58157550000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66005024000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37402431000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2749876000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10356656000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4866691000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-12043201000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5670011000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12368628000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15107579000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="D17">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>11672607000.0</v>
+      </c>
+      <c r="C17">
+        <v>51701800000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>27639699000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>97768000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>46699398000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>44473526000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>17800103000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>25215103000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>48662546000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>54931896000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>50890942000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>67226212000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>101612306000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>122362326000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>69408514000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>34447193000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>58627952000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>66525983000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>37679552000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2781394000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10418242000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4912661000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12142956000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5712951000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>12477886000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>3032964000.0</v>
+      </c>
+      <c r="C18">
+        <v>4506293000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>3014600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3381874000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3067061000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3822529000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3030991000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3788152000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3349949000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2039876000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3186979000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2412153000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2693383000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3416000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21284000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>195611000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-933101000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2165600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2855202000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3245211000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3354709000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3776799000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4179909000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4375395000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4892413000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>9035520000.0</v>
+      </c>
+      <c r="C21">
         <v>60716108000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>64760246000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31565298000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3332331000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>51180837000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49830014000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28073293000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28751619000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>73325141000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67741694000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61949176000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>83290561000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>130459799000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>155301793000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>90360948000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>41893025000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>79582522000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>85936256000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>38459479000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4372321000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13305748000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8348583000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9315940000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1676738000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>23524646000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27473483000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19563468000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14572698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51084124000.0</v>
       </c>
       <c r="AE21">
         <v>51084124000.0</v>
       </c>
       <c r="AF21">
-        <v>865033500.0</v>
+        <v>51084124000.0</v>
       </c>
       <c r="AG21">
         <v>865033500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>865033500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>75991101000.0</v>
+      </c>
+      <c r="C23">
         <v>99097547000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87686551000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>68090830000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>74607836000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>123190112000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118740132000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>98553943000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>68354513000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>99940180000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>81538367000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>79042204000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>85405485000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>123247674000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93792625000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>83589564000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61059028000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>78314577000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>61905537000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>55208007000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43475154000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>40817060000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43647398000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>48491673000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>51844832000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>71420335000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>93366668000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>69078359000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60904465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92543260000.0</v>
       </c>
       <c r="AE23">
         <v>92543260000.0</v>
       </c>
       <c r="AF23">
-        <v>67334614500.0</v>
+        <v>92543260000.0</v>
       </c>
       <c r="AG23">
         <v>67334614500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>67334614500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      <c r="D25">
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>182566000.0</v>
+      </c>
+      <c r="C25">
+        <v>86544000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>93322000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>107756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357339000.0</v>
       </c>
       <c r="G25">
         <v>357339000.0</v>
       </c>
       <c r="H25">
-        <v>354277000.0</v>
+        <v>357339000.0</v>
       </c>
       <c r="I25">
         <v>354277000.0</v>
       </c>
       <c r="J25">
+        <v>354277000.0</v>
+      </c>
+      <c r="K25">
         <v>386211000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>346031000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>331241000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>325100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>321450000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>304887000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>318666000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>351912000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>354898000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>354810000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>355726000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>356396000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>360280000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>369209000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>371118000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>372448000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>22282250000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6979906000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5588424000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9692267000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27">
         <v>3764899000.0</v>
       </c>
       <c r="AF27">
-        <v>454225500.0</v>
+        <v>3764899000.0</v>
       </c>
       <c r="AG27">
         <v>454225500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27">
+        <v>454225500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>123</v>
+      </c>
+      <c r="B28">
+        <v>3145600000.0</v>
+      </c>
       <c r="C28">
+        <v>2926424000.0</v>
+      </c>
+      <c r="D28">
         <v>11119268000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6031690000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3342192000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3704571000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6515935000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2086793000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3401555000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2722620000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4883856000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5617473000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3690821000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1645271000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2155982000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5808560000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1771623000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1789667000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1953559000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2157317000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3298930000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1624300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1743787000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1997117000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1977806000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2575663000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3743497000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1149962000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2329839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777341500.0</v>
       </c>
       <c r="AE28">
         <v>2777341500.0</v>
       </c>
       <c r="AF28">
-        <v>417070000.0</v>
+        <v>2777341500.0</v>
       </c>
       <c r="AG28">
         <v>417070000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>417070000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>2003665000.0</v>
+      </c>
       <c r="C29">
+        <v>22703501000.0</v>
+      </c>
+      <c r="D29">
         <v>14296214000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7291644000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>47532000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5763844000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11342938000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13528270000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7390727000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26813226000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15106491000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15745025000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18588398000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32765411000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32203854000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21652360000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8650398000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20607487000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17365033000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1354364000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>658044000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>873747000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-138512000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-137606000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-139419000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4925108000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6860899000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>5051985000.0</v>
+      </c>
+      <c r="C30">
         <v>9690568000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11119268000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13890186000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10206590000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33627587000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28800908000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9464396000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9597656000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13901065000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10072858000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11734658000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8515340000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13878658000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7348509000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14268228000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6666130000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5975101000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7052070000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11405728000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7585115000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4604973000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6080962000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7409410000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6265447000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6846883000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9820765000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8755742000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4947379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10468701500.0</v>
       </c>
       <c r="AE30">
         <v>10468701500.0</v>
       </c>
       <c r="AF30">
-        <v>63053046500.0</v>
+        <v>10468701500.0</v>
       </c>
       <c r="AG30">
         <v>63053046500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>63053046500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>4640752000.0</v>
+      </c>
+      <c r="C31">
         <v>13689193000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3682580000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3366045000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3477631000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1282405000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5986450000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3255080000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3854211000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3060713000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2296693000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4686791000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2524049000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3917918000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-735613000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>699926000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1204566000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-347083000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2045240000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2134291000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-932883000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2013759000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3574434000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2964622000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4175632000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6121652000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5369818000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4425341000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5539414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2617325000.0</v>
       </c>
       <c r="AE31">
         <v>-2617325000.0</v>
       </c>
       <c r="AF31">
-        <v>64440068000.0</v>
+        <v>-2617325000.0</v>
       </c>
       <c r="AG31">
         <v>64440068000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>64440068000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>85026621000.0</v>
+      </c>
+      <c r="C32">
         <v>159813655000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152446797000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99656128000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>71275505000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>174370949000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>168570146000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>126399715000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>97333653000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>173265321000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149280061000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>140991380000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>168696046000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>255796768000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>249094418000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>173950512000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>102952053000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>158651674000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>147841793000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>93667486000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>47847475000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56613069000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>51995981000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>39175733000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>50168094000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>94944981000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>120840151000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>88641827000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>75477163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141165548000.0</v>
       </c>
       <c r="AE32">
         <v>141165548000.0</v>
       </c>
       <c r="AF32">
+        <v>141165548000.0</v>
+      </c>
+      <c r="AG32">
         <v>6531721000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6531721000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -10534,817 +10815,821 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>452463562000.0</v>
       </c>
       <c r="C2">
         <v>403394691000.0</v>
       </c>
       <c r="D2">
         <v>409185230000.0</v>
       </c>
       <c r="E2">
         <v>251984806000.0</v>
       </c>
       <c r="F2">
         <v>45361957000.0</v>
       </c>
       <c r="G2">
         <v>40352281000.0</v>
       </c>
       <c r="H2">
         <v>46923233000.0</v>
       </c>
       <c r="I2">
         <v>2711622000.0</v>
       </c>
       <c r="J2">
         <v>241577000.0</v>
       </c>
       <c r="K2">
         <v>320762000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>912181000</v>
       </c>
       <c r="C3">
         <v>9732349000</v>
       </c>
       <c r="D3">
         <v>5704911000</v>
       </c>
       <c r="E3">
         <v>111473659000</v>
       </c>
       <c r="F3">
         <v>5046198000</v>
       </c>
       <c r="G3">
         <v>2158737000</v>
       </c>
       <c r="H3">
         <v>14453131000</v>
       </c>
       <c r="I3">
         <v>92682656000</v>
       </c>
       <c r="J3">
         <v>5113344000</v>
       </c>
       <c r="K3">
         <v>17050000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>199093831000.0</v>
       </c>
       <c r="C6">
         <v>49068871000.0</v>
       </c>
       <c r="D6">
         <v>-5790539000.0</v>
       </c>
       <c r="E6">
         <v>157200424000.0</v>
       </c>
       <c r="F6">
         <v>206622849000.0</v>
       </c>
       <c r="G6">
         <v>5009676000.0</v>
       </c>
       <c r="H6">
         <v>-6570952000.0</v>
       </c>
       <c r="I6">
         <v>44211611000.0</v>
       </c>
       <c r="J6">
         <v>2470045000.0</v>
       </c>
       <c r="K6">
         <v>-79185000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>133</v>
+      </c>
+      <c r="B7">
+        <v>-44060695000.0</v>
+      </c>
       <c r="C7">
         <v>-79650320000.0</v>
       </c>
       <c r="D7">
         <v>66591469000.0</v>
       </c>
       <c r="E7">
         <v>-135806596000.0</v>
       </c>
       <c r="F7">
         <v>-17194662000.0</v>
       </c>
       <c r="G7">
         <v>-15101150000.0</v>
       </c>
       <c r="H7">
         <v>-14134825000.0</v>
       </c>
       <c r="I7">
         <v>-3707694000.0</v>
       </c>
       <c r="J7">
         <v>-762053000.0</v>
       </c>
       <c r="K7">
         <v>-482491000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>65395452000.0</v>
       </c>
       <c r="G12">
         <v>12662639000.0</v>
       </c>
       <c r="H12">
         <v>-16166178000.0</v>
       </c>
       <c r="I12">
         <v>-90256311000.0</v>
       </c>
       <c r="J12">
         <v>1608509000.0</v>
       </c>
       <c r="K12">
         <v>-1733703000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>59379722000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>60252622000.0</v>
+      </c>
       <c r="D14">
         <v>59695847000.0</v>
       </c>
       <c r="E14">
         <v>52326968000.0</v>
       </c>
       <c r="F14">
         <v>51370409000.0</v>
       </c>
       <c r="G14">
         <v>56084553000.0</v>
       </c>
       <c r="H14">
         <v>56785323000.0</v>
       </c>
       <c r="I14">
         <v>28118373000.0</v>
       </c>
       <c r="J14">
         <v>132345000.0</v>
       </c>
       <c r="K14">
         <v>34819000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>-796622000.0</v>
+        <v>796622000.0</v>
       </c>
       <c r="C15">
-        <v>-129931385000.0</v>
+        <v>129931385000.0</v>
       </c>
       <c r="D15">
-        <v>-189163205000.0</v>
+        <v>189163205000.0</v>
       </c>
       <c r="E15">
-        <v>-90711375000.0</v>
+        <v>90711375000.0</v>
       </c>
       <c r="F15">
         <v>6425000000.0</v>
       </c>
       <c r="G15">
         <v>5140000000.0</v>
       </c>
       <c r="H15">
         <v>5140000000.0</v>
       </c>
       <c r="I15">
         <v>5140000000.0</v>
       </c>
       <c r="J15">
         <v>5140000000.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>651557393000.0</v>
       </c>
       <c r="C16">
         <v>452463562000.0</v>
       </c>
       <c r="D16">
         <v>403394691000.0</v>
       </c>
       <c r="E16">
         <v>409185230000.0</v>
       </c>
       <c r="F16">
         <v>251984806000.0</v>
       </c>
       <c r="G16">
         <v>45361957000.0</v>
       </c>
       <c r="H16">
         <v>40352281000.0</v>
       </c>
       <c r="I16">
         <v>46923233000.0</v>
       </c>
       <c r="J16">
         <v>2711622000.0</v>
       </c>
       <c r="K16">
         <v>241577000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>200172679000.0</v>
       </c>
       <c r="C18">
         <v>165452663000.0</v>
       </c>
       <c r="D18">
         <v>208801585000.0</v>
       </c>
       <c r="E18">
         <v>215268321000.0</v>
       </c>
       <c r="F18">
         <v>266072320000.0</v>
       </c>
       <c r="G18">
         <v>48229562000.0</v>
       </c>
       <c r="H18">
         <v>48584301000.0</v>
       </c>
       <c r="I18">
         <v>48340538000.0</v>
       </c>
       <c r="J18">
         <v>-405584000.0</v>
       </c>
       <c r="K18">
         <v>-79185000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>15875857000.0</v>
       </c>
       <c r="D19">
         <v>7459516000.0</v>
       </c>
       <c r="E19">
         <v>-102049482000.0</v>
       </c>
       <c r="F19">
         <v>-9373654000.0</v>
       </c>
       <c r="G19">
         <v>-1496607000.0</v>
       </c>
       <c r="H19">
         <v>-62717083000.0</v>
       </c>
       <c r="I19">
         <v>-403728549000.0</v>
       </c>
       <c r="J19">
         <v>-5108690000.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>32467904000.0</v>
       </c>
       <c r="I20">
         <v>96272908000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-134550000000.0</v>
       </c>
       <c r="E21">
         <v>47400000000.0</v>
       </c>
       <c r="F21">
         <v>-38568461000.0</v>
       </c>
       <c r="G21">
         <v>-44255533000.0</v>
       </c>
       <c r="H21">
         <v>-47157472000.0</v>
       </c>
       <c r="I21">
         <v>242528630000.0</v>
       </c>
       <c r="J21">
         <v>-124371000.0</v>
       </c>
       <c r="K21">
         <v>-124371000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>132726305000.0</v>
       </c>
       <c r="C22">
         <v>133192340000.0</v>
       </c>
       <c r="D22">
         <v>220130614000.0</v>
       </c>
       <c r="E22">
         <v>325445065000.0</v>
       </c>
       <c r="F22">
         <v>164314881000.0</v>
       </c>
       <c r="G22">
         <v>-2489865000.0</v>
       </c>
       <c r="H22">
         <v>45556260000.0</v>
       </c>
       <c r="I22">
         <v>204140687000.0</v>
       </c>
       <c r="J22">
         <v>3226472000.0</v>
       </c>
       <c r="K22">
         <v>1636792000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-43324000.0</v>
       </c>
       <c r="C23">
         <v>-234564000.0</v>
       </c>
       <c r="D23">
         <v>-4856668000.0</v>
       </c>
       <c r="E23">
         <v>-7635959000.0</v>
       </c>
       <c r="F23">
         <v>-20461832000.0</v>
       </c>
       <c r="G23">
         <v>-15761039000.0</v>
       </c>
       <c r="H23">
         <v>18726631000.0</v>
       </c>
       <c r="I23">
         <v>241135873000.0</v>
       </c>
       <c r="J23">
         <v>2857409000.0</v>
       </c>
       <c r="K23">
         <v>-1517000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>-238902000.0</v>
       </c>
       <c r="C24">
         <v>25608206000.0</v>
       </c>
       <c r="D24">
         <v>13476926000.0</v>
       </c>
       <c r="E24">
         <v>9340369000.0</v>
       </c>
       <c r="F24">
         <v>-4327456000.0</v>
       </c>
       <c r="G24">
         <v>662130000.0</v>
       </c>
       <c r="H24">
         <v>-48272225000.0</v>
       </c>
       <c r="I24">
         <v>35175705000.0</v>
       </c>
       <c r="J24">
         <v>4654000.0</v>
       </c>
       <c r="K24">
         <v>1474000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>8978833000.0</v>
       </c>
       <c r="C25">
         <v>163358963000.0</v>
       </c>
       <c r="D25">
         <v>-65319965000.0</v>
       </c>
       <c r="E25">
         <v>32931513000.0</v>
       </c>
       <c r="F25">
         <v>55433228000.0</v>
       </c>
       <c r="G25">
         <v>-3206389000.0</v>
       </c>
       <c r="H25">
         <v>-39304151000.0</v>
       </c>
       <c r="I25">
         <v>-204140687000.0</v>
       </c>
       <c r="J25">
         <v>-3226472000.0</v>
       </c>
       <c r="K25">
         <v>-1636792000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>32467904000.0</v>
       </c>
       <c r="I26">
         <v>92000000000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>-839946000.0</v>
       </c>
       <c r="C28">
         <v>-130165949000.0</v>
       </c>
       <c r="D28">
         <v>-328569873000.0</v>
       </c>
       <c r="E28">
         <v>-50947334000.0</v>
       </c>
       <c r="F28">
         <v>-65084239000.0</v>
       </c>
       <c r="G28">
         <v>-60526724000.0</v>
       </c>
       <c r="H28">
         <v>-28430841000.0</v>
       </c>
       <c r="I28">
         <v>305937411000.0</v>
       </c>
       <c r="J28">
         <v>2859409000.0</v>
       </c>
       <c r="K28">
         <v>-1517000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>201084860000.0</v>
       </c>
       <c r="C29">
         <v>163358963000.0</v>
       </c>
       <c r="D29">
         <v>214506496000.0</v>
       </c>
       <c r="E29">
         <v>410703546000.0</v>
       </c>
       <c r="F29">
         <v>271118518000.0</v>
       </c>
       <c r="G29">
         <v>50388299000.0</v>
       </c>
       <c r="H29">
         <v>63037432000.0</v>
       </c>
       <c r="I29">
         <v>141023194000.0</v>
       </c>
       <c r="J29">
         <v>4707760000.0</v>
       </c>
       <c r="K29">
         <v>-62135000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-1151083000.0</v>
       </c>
       <c r="C30">
         <v>15875857000.0</v>
       </c>
       <c r="D30">
         <v>7772015000.0</v>
       </c>
       <c r="E30">
         <v>-102049482000.0</v>
       </c>
       <c r="F30">
         <v>-9373654000.0</v>
       </c>
       <c r="G30">
         <v>-1496607000.0</v>
       </c>
       <c r="H30">
         <v>-62717083000.0</v>
       </c>
       <c r="I30">
         <v>-403728549000.0</v>
       </c>
@@ -11354,2284 +11639,2344 @@
       <c r="K30">
         <v>-15576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>651557393000.0</v>
+      </c>
+      <c r="C2">
         <v>581483004000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>498954388000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>448180365000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>452463562000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>396289246000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>363570170000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>425374540000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>403394691000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>387673131000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>342864746000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>434662869000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>409185230000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>310986694000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>306289338000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>291114878000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>251984806000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>176821588000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86815460000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41468056000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45361957000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34992114000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34394163000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51126461000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>40658608000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55806413000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>124628631000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40658608000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>46923233000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36781899500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26640566000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14676094000.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>2137111000</v>
+      </c>
+      <c r="C3">
         <v>200494000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>310817000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>276350000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>124520000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>119118000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>396450000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8921500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>295281000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1255156000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3017913000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>550000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3302154000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32817884000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>47137286000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31111548000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>406941000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>431005000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1711160000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2688764000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>215269000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>219616000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>40705000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4331000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1894085000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7769124000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1227488000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1113234000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4343285000</v>
-      </c>
-[...1 lines deleted...]
-        <v>44210777000</v>
       </c>
       <c r="AE3">
         <v>44210777000</v>
       </c>
       <c r="AF3">
-        <v>2130551000</v>
+        <v>44210777000</v>
       </c>
       <c r="AG3">
         <v>2130551000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>2130551000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-25072714000.0</v>
+      </c>
+      <c r="C6">
         <v>70074389000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>82528616000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>50774023000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4283197000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>56174316000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>32719076000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-61804370000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21979849000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15721560000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>44808385000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-91798123000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25477639000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>98198536000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4697356000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15174460000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39130072000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>75163218000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90006128000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>45347404000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3893901000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10369843000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>597951000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16732298000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10467853000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15454132000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-68822218000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>83970023000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6264625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10141333500.0</v>
       </c>
       <c r="AE6">
         <v>10141333500.0</v>
       </c>
       <c r="AF6">
-        <v>11964472000.0</v>
+        <v>10141333500.0</v>
       </c>
       <c r="AG6">
         <v>11964472000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>11964472000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-44060695000.0</v>
+      </c>
+      <c r="D7">
         <v>-28115323000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18542159000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11107560000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-79650320000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-44508430000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-16027159000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6671914000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-135806596000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-83890305000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-7982832000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3534196000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17194662000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10539283000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6848921000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2635498000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15101150000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-11674494000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8707392000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4723745000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14134825000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-12065348000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="N11">
         <v>0.0</v>
       </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-50296056000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-20178206000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>42111496000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-25231002000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-9006844000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28149656000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25991908000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17029682000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5775794000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4902834000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2050987000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-8783087000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29175227000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-3892085000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>14825073000.0</v>
+      </c>
+      <c r="C14">
         <v>14828612000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14835231000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14850162000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14865717000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>15117815000.0</v>
+      </c>
+      <c r="H14">
         <v>15104542000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15087946000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14942319000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14984075000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14932589000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14919883000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14859300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>321450000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>304887000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>318666000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>351912000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12329401000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12938363000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13018271000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13084374000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12461484000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14541339000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14548853000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14532877000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14468947000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14045033000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14005843000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14265500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13587281000.0</v>
       </c>
       <c r="AE14">
         <v>13587281000.0</v>
       </c>
       <c r="AF14">
-        <v>471905500.0</v>
+        <v>13587281000.0</v>
       </c>
       <c r="AG14">
         <v>471905500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>471905500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>796622000.0</v>
       </c>
       <c r="D15">
-        <v>-796622000.0</v>
-[...2 lines deleted...]
-      <c r="F15">
+        <v>796622000.0</v>
+      </c>
+      <c r="E15">
+        <v>796622000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>25700000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38550000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>65681385000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>32399095000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>38885005000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>117879105000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>116935000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>32399095000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58312280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57825000000.0</v>
       </c>
       <c r="Q15">
         <v>57825000000.0</v>
       </c>
       <c r="R15">
-        <v>6425000000.0</v>
+        <v>57825000000.0</v>
       </c>
       <c r="S15">
         <v>6425000000.0</v>
       </c>
       <c r="T15">
         <v>6425000000.0</v>
       </c>
       <c r="U15">
         <v>6425000000.0</v>
       </c>
       <c r="V15">
-        <v>5140000000.0</v>
+        <v>6425000000.0</v>
       </c>
       <c r="W15">
         <v>5140000000.0</v>
       </c>
       <c r="X15">
         <v>5140000000.0</v>
       </c>
       <c r="Y15">
         <v>5140000000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="Z15">
         <v>5140000000.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AA15"/>
+      <c r="AB15">
+        <v>5140000000.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>626484679000.0</v>
+      </c>
+      <c r="C16">
         <v>651557393000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>581483004000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>498954388000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>448180365000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>452463562000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>396289246000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>363570170000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>425374540000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>403394691000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>387673131000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>342864746000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>434662869000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>409185230000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>310986694000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>306289338000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>291114878000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>251984806000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>176821588000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>86815460000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41468056000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>45361957000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34992114000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34394163000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>51126461000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>40352281000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>55806413000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>124628631000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40658608000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10141333500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>36781899500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>26640566000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11964472000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-26505146000.0</v>
+      </c>
+      <c r="C18">
         <v>70871907000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>82039425000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>47672379000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6748572000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>67409995000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>71995051000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3991648000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>22055969000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>57236272000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>86783860000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13711999000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>63436259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>68367809000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>74650110000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30792882000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-55029000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>99376034000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>100465024000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>60678979000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5552283000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18784720000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15856292000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6721774000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>36179352000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11189236000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>24033039000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>32912164000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>25966307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25895599000.0</v>
       </c>
       <c r="AE18">
         <v>25895599000.0</v>
       </c>
       <c r="AF18">
-        <v>-1235552500.0</v>
+        <v>25895599000.0</v>
       </c>
       <c r="AG18">
         <v>-1235552500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-1235552500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>3530918000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2475177000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>16943047000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2244443000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6504052000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3192419000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6416999000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>648017000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>24571007000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24176507000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>19070331000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-93215678000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-28395337000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>491202000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5913750000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-669526000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2645655000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-144723000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-141110000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>130603000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>300106000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1786206000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-15824481000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-12100000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="N21">
+        <v>-12100000000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21">
         <v>53300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10200000000.0</v>
       </c>
       <c r="Q21">
         <v>-10200000000.0</v>
       </c>
       <c r="R21">
+        <v>-10200000000.0</v>
+      </c>
+      <c r="S21">
         <v>-10347407000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9450000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9330165000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-9440889000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9987569000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7719660000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5940650000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20607654000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-78326135000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>11631770000.0</v>
+      </c>
+      <c r="C22">
         <v>51380771000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>53776218000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27460510000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>108806000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46384509000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44067428000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17702416000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25037987000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>48319457000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>54551861000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>50520883000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>66738413000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>100864243000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>121482509000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68898872000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>34199441000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>58157550000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>66005024000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37402431000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2749876000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10356656000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4866691000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12043201000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5670011000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12368628000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15107579000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9114295000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8965758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36964783000.0</v>
       </c>
       <c r="AE22">
         <v>36964783000.0</v>
       </c>
       <c r="AF22">
-        <v>65105560500.0</v>
+        <v>36964783000.0</v>
       </c>
       <c r="AG22">
         <v>65105560500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>65105560500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-43324000.0</v>
+      </c>
+      <c r="D23">
         <v>-839946000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>90998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-134322000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36480000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-68725000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-102104000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-100215000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-99085000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1149663000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1534735000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1771667000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1973923000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63314035000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1879612000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2096459000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-787232000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4809641000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10207325000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4657634000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-512904000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3248048000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5041837000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-7959026000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22985105000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-10605658000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1054016000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8342691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30754648500.0</v>
       </c>
       <c r="AE23">
         <v>-30754648500.0</v>
       </c>
       <c r="AF23">
-        <v>183723354000.0</v>
+        <v>-30754648500.0</v>
       </c>
       <c r="AG23">
         <v>183723354000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>183723354000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-31500000000.0</v>
+      </c>
+      <c r="C24">
         <v>-896000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-307431000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3807268000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2599697000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14421183000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-657250000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-12529000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24095000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-344310000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3440705000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25121007000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-20874353000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>51807134000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-46078392000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2716211000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>898143000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5482745000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1041634000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>43109000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>70546000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>78506000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>171308000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>304437000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>107879000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8055357000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-7311851000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-33402125000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>505381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000383000.0</v>
       </c>
       <c r="AE24">
         <v>15000383000.0</v>
       </c>
       <c r="AF24">
-        <v>2587469500.0</v>
+        <v>15000383000.0</v>
       </c>
       <c r="AG24">
         <v>2587469500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>2587469500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-50824878000.0</v>
+      </c>
+      <c r="C25">
         <v>4863018000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13738793000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5638057000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-21598575000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>67529113000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13219531000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-19877214000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17629056000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-7322416000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20317323000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-51178767000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-14859300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-101185693000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-121787396000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-69217538000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-34551353000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-58157550000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-66005024000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-37402431000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16102050000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10356656000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4866691000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12043201000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5670011000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-12368628000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-15107579000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-9114295000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-8965758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19554312000.0</v>
       </c>
       <c r="AE25">
         <v>19554312000.0</v>
       </c>
       <c r="AF25">
-        <v>-64682467500.0</v>
+        <v>19554312000.0</v>
       </c>
       <c r="AG25">
         <v>-64682467500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>-64682467500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>32727587000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>153</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-796622000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>796622000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-705624000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-134322000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25663520000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-38618725000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-65783489000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-100215000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-68948180000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-115534668000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-131513840000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12271667000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-19873018000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6698245000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12079612000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-12296459000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17559639000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-14259641000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19457325000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13807634000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7404353000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16889695000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-10448642000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-25784034000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5388894000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-85325621000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>84242199000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-32736313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30754648500.0</v>
       </c>
       <c r="AE28">
         <v>-30754648500.0</v>
       </c>
       <c r="AF28">
-        <v>183723354000.0</v>
+        <v>-30754648500.0</v>
       </c>
       <c r="AG28">
         <v>183723354000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>183723354000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-24368035000.0</v>
+      </c>
+      <c r="C29">
         <v>71072401000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82350242000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47948729000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6624052000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67529113000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72391501000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12913148000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22351250000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>55981116000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>89801773000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14261999000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>66738413000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>101185693000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>121787396000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>318666000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>351912000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>99807039000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>102176184000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>63367743000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5767552000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19004336000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15896997000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6717443000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38073437000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3420112000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25260527000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>34025398000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>30309592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70106376000.0</v>
       </c>
       <c r="AE29">
         <v>70106376000.0</v>
       </c>
       <c r="AF29">
-        <v>894998500.0</v>
+        <v>70106376000.0</v>
       </c>
       <c r="AG29">
         <v>894998500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>894998500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-32204679000.0</v>
+      </c>
+      <c r="C30">
         <v>-201390000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-618248000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3530918000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2475177000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14302065000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1053700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8934029000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-271186000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>910846000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>648017000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24571007000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24176507000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19070331000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-93215678000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-28395337000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>491202000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5913750000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-669526000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2645655000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-144723000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-141110000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>130603000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>300106000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1786206000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-15824481000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8539339000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-34515359000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3837904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29210394000.0</v>
       </c>
       <c r="AE30">
         <v>-29210394000.0</v>
       </c>
       <c r="AF30">
+        <v>-29210394000.0</v>
+      </c>
+      <c r="AG30">
         <v>-172653880500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-172653880500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>