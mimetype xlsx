--- v0 (2026-07-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2589,538 +2592,553 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>1753000.0</v>
+      </c>
+      <c r="C2">
         <v>8354000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8197000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5251000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10912000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17666000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49502000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25724000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23392711.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46268000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25791000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47973200.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58752822.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60850490.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37534321.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1355016636.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18199365987.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9176649109.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4159782463.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>364105148.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>500974788.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>553115185.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3357826157.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2312397525.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1383784508.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>635613185.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>653443099.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1043103714.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>461321692.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>363993491.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>1559107000.0</v>
+      </c>
+      <c r="C5">
         <v>1899771000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1740435000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2119786965.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1960451362.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1801115758.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1641780000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1590930000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1396494000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>702058000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>907621000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>512252100.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>347615741.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>137858169.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>28100597.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-359247093.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-477652193.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-496057292.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-514462391.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-841825689.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-857416081.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-773006471.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-788596860.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-437787871.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-437787870.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-379840335.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5314791.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-104248633.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-104248634.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>606816034.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16477401612.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>584796904.0</v>
+      </c>
+      <c r="C7">
         <v>790249681.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>915198802.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>372485133.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>426550466.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>573725392.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>741019311.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>454940450.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>552101431.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>782016521.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1009095508.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>575330930.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>778603514.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1189042763.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1466770901.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1467098921.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1944504837.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2306160315.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2665793567.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1679518317.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1901340539.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2208929284.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2671823947.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>33333330000.0</v>
       </c>
       <c r="C8">
         <v>33333330000.0</v>
       </c>
       <c r="D8">
         <v>33333330000.0</v>
       </c>
       <c r="E8">
         <v>33333330000.0</v>
       </c>
       <c r="F8">
         <v>33333330000.0</v>
       </c>
       <c r="G8">
         <v>33333330000.0</v>
       </c>
       <c r="H8">
         <v>33333330000.0</v>
       </c>
       <c r="I8">
@@ -3140,371 +3158,382 @@
       </c>
       <c r="N8">
         <v>33333330000.0</v>
       </c>
       <c r="O8">
         <v>33333330000.0</v>
       </c>
       <c r="P8">
         <v>33333330000.0</v>
       </c>
       <c r="Q8">
         <v>33333330000.0</v>
       </c>
       <c r="R8">
         <v>33333330000.0</v>
       </c>
       <c r="S8">
         <v>33333330000.0</v>
       </c>
       <c r="T8">
         <v>33333330000.0</v>
       </c>
       <c r="U8">
         <v>33333330000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>33333330000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>70839274490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69990806190.0</v>
       </c>
       <c r="E9">
         <v>69990806190.0</v>
       </c>
       <c r="F9">
         <v>69990806190.0</v>
       </c>
       <c r="G9">
         <v>69990806190.0</v>
       </c>
       <c r="H9">
         <v>69990806190.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>69990806190.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>69990806190.0</v>
       </c>
       <c r="O9">
         <v>69990806190.0</v>
       </c>
       <c r="P9">
         <v>69990806190.0</v>
       </c>
       <c r="Q9">
         <v>69990806190.0</v>
       </c>
       <c r="R9">
         <v>69990806190.0</v>
       </c>
       <c r="S9">
         <v>69990806190.0</v>
       </c>
       <c r="T9">
         <v>69990806190.0</v>
       </c>
       <c r="U9">
         <v>69990806190.0</v>
       </c>
       <c r="V9">
         <v>69990806190.0</v>
       </c>
       <c r="W9">
         <v>69990806190.0</v>
       </c>
       <c r="X9">
         <v>69990806190.0</v>
       </c>
       <c r="Y9">
         <v>69990806190.0</v>
       </c>
       <c r="Z9">
         <v>69990806190.0</v>
       </c>
       <c r="AA9">
         <v>69990806190.0</v>
       </c>
       <c r="AB9">
+        <v>69990806190.0</v>
+      </c>
+      <c r="AC9">
         <v>73051688490.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>2320615000.0</v>
+      </c>
+      <c r="C10">
         <v>2310545000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2319404000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2722839000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2183429000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2462787000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3462024000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2992383000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2562896000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3116769000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3642820000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2911081870.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17897120931.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17610199067.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30343726919.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29054284832.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>37656600629.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39485539271.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25478915609.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22889594416.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>30662512151.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16599470995.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23039705426.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23516246871.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18436965717.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25865782951.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25257090666.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45332836916.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>4754727830.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1945546081.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3745175935.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>2320615000.0</v>
+      </c>
+      <c r="C12">
         <v>2310545000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2319404000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2722839000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2183429000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2462787000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3462024000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2992383000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2562896000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3116769000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3642820000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2911081870.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17897120931.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17610199067.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30343726919.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29054284832.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37656600629.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>39485539271.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25478915609.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22889594416.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30662512151.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16599470995.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23039705426.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23516246871.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18436965717.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>25865782951.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>51620560666.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>45332836916.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>4754727830.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1945546081.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3745175935.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>33333330000.0</v>
       </c>
       <c r="C13">
         <v>33333330000.0</v>
       </c>
       <c r="D13">
         <v>33333330000.0</v>
       </c>
       <c r="E13">
         <v>33333330000.0</v>
       </c>
       <c r="F13">
         <v>33333330000.0</v>
       </c>
       <c r="G13">
         <v>33333330000.0</v>
       </c>
       <c r="H13">
         <v>33333330000.0</v>
       </c>
       <c r="I13">
@@ -3545,3482 +3574,3584 @@
       </c>
       <c r="U13">
         <v>33333330000.0</v>
       </c>
       <c r="V13">
         <v>33333330000.0</v>
       </c>
       <c r="W13">
         <v>33333330000.0</v>
       </c>
       <c r="X13">
         <v>33333330000.0</v>
       </c>
       <c r="Y13">
         <v>33333330000.0</v>
       </c>
       <c r="Z13">
         <v>33333330000.0</v>
       </c>
       <c r="AA13">
         <v>33333330000.0</v>
       </c>
       <c r="AB13">
         <v>33333330000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AC13">
+        <v>33333330000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>25000000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10363823376.0</v>
       </c>
-      <c r="AF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>1665896000.0</v>
+      </c>
+      <c r="C14">
         <v>1665896300.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1657369000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1656817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656816900.0</v>
       </c>
       <c r="F14">
         <v>1656816900.0</v>
       </c>
       <c r="G14">
         <v>1656816900.0</v>
       </c>
       <c r="H14">
+        <v>1656816900.0</v>
+      </c>
+      <c r="I14">
         <v>1656817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656816900.0</v>
       </c>
       <c r="J14">
         <v>1656816900.0</v>
       </c>
       <c r="K14">
         <v>1656816900.0</v>
       </c>
       <c r="L14">
         <v>1656816900.0</v>
       </c>
       <c r="M14">
         <v>1656816900.0</v>
       </c>
       <c r="N14">
         <v>1656816900.0</v>
       </c>
       <c r="O14">
         <v>1656816900.0</v>
       </c>
       <c r="P14">
         <v>1656816900.0</v>
       </c>
       <c r="Q14">
         <v>1656816900.0</v>
       </c>
       <c r="R14">
         <v>1656816900.0</v>
       </c>
       <c r="S14">
         <v>1656816900.0</v>
       </c>
       <c r="T14">
         <v>1656816900.0</v>
       </c>
       <c r="U14">
         <v>1656816900.0</v>
       </c>
       <c r="V14">
         <v>1656816900.0</v>
       </c>
       <c r="W14">
         <v>1656816900.0</v>
       </c>
       <c r="X14">
         <v>1656816900.0</v>
       </c>
       <c r="Y14">
-        <v>1560714343.0</v>
+        <v>1656816900.0</v>
       </c>
       <c r="Z14">
         <v>1560714343.0</v>
       </c>
       <c r="AA14">
         <v>1560714343.0</v>
       </c>
       <c r="AB14">
+        <v>1560714343.0</v>
+      </c>
+      <c r="AC14">
         <v>1565639143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666666500.0</v>
       </c>
       <c r="AD14">
         <v>1666666500.0</v>
       </c>
       <c r="AE14">
         <v>1666666500.0</v>
       </c>
       <c r="AF14">
         <v>1666666500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1666666500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>540900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>105878000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>173525000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>125500000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>5111357478.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4263213661.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5159088316.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5327452195.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2784765318.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2483158200.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3158273128.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4712885408.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12371678362.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>10214834308.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10042537881.0</v>
       </c>
-      <c r="AF16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>300000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>2711350000.0</v>
+      </c>
+      <c r="C21">
         <v>2893276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2954835000.0</v>
       </c>
       <c r="D21">
         <v>2954835000.0</v>
       </c>
       <c r="E21">
+        <v>2954835000.0</v>
+      </c>
+      <c r="F21">
         <v>2943623000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2981310000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3018998000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3158627000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3499439000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3840252000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4181064000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4522120736.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4862933236.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5204495736.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5549058236.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5894789486.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6239558236.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6612139486.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7003220736.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7410851986.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7802083236.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7559414486.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7916745736.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5218200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5272406250.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5326612500.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5380818750.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>616093750.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>677250000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>680500000.0</v>
       </c>
-      <c r="AF21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>149855212000.0</v>
+      </c>
+      <c r="C22">
         <v>148387769000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>143993243000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>84077752000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>86066136000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>89319724000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>87488417000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>87514799000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>150989457000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>86939645000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>146307033000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87242892286.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>80298189163.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>74709352881.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>70864717669.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70365547176.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>70237513450.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>67213139391.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69992395118.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>91150699203.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>98306584246.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>93012853990.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>95219992007.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>76341559714.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>77530102037.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>85721023215.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>78338758268.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>61671521383.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>33019970905.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18418990196.0</v>
       </c>
-      <c r="AF22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>217934654000.0</v>
+      </c>
+      <c r="C23">
         <v>216979247000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>211666224000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>230594152000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>247891558000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>251485642000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>250220125000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>248393082000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>250272460000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>246115608000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>256087539000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>260509483666.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>272388271629.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>263394460924.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>263610786449.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>296061699091.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>292904664709.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>283174861929.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>275050727818.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>276610881850.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>247700306669.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>222163476166.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>223989846219.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>216365558635.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>214214874718.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>230338639195.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>230665973850.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>240400240148.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>121164317143.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>88769099141.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16477401612.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>314795570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269078720.0</v>
       </c>
       <c r="E25">
         <v>269078720.0</v>
       </c>
       <c r="F25">
         <v>269078720.0</v>
       </c>
       <c r="G25">
         <v>269078720.0</v>
       </c>
       <c r="H25">
+        <v>269078720.0</v>
+      </c>
+      <c r="I25">
         <v>454940450.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>402932090.0</v>
       </c>
       <c r="O25">
         <v>402932090.0</v>
       </c>
       <c r="P25">
-        <v>1236151860.0</v>
+        <v>402932090.0</v>
       </c>
       <c r="Q25">
         <v>1236151860.0</v>
       </c>
       <c r="R25">
-        <v>1321429640.0</v>
+        <v>1236151860.0</v>
       </c>
       <c r="S25">
         <v>1321429640.0</v>
       </c>
       <c r="T25">
-        <v>1194089930.0</v>
+        <v>1321429640.0</v>
       </c>
       <c r="U25">
         <v>1194089930.0</v>
       </c>
       <c r="V25">
-        <v>1598980870.0</v>
+        <v>1194089930.0</v>
       </c>
       <c r="W25">
         <v>1598980870.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>1598980870.0</v>
+      </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>229500000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>44254570000.0</v>
+      </c>
+      <c r="C28">
         <v>42656820000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38181925000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17056015000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39952883000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>42405303000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43482304000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>44960457000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>49993338000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>53986060000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55199641000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58684003560.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>50772418583.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43498582697.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31111268806.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31030969589.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23754419708.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20059136044.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36868377958.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>37486192141.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>37248528388.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37306958289.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31521118521.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23984403129.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>31113684283.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>43643617049.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>45234229334.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27970063084.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>35963552170.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>27596953919.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3745175935.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>212687741119.0</v>
+      </c>
+      <c r="C29">
         <v>212140354044.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>206730379875.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>193867995275.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>214266804166.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>218598367284.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>222565596834.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>221205006268.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>231018279449.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>239848083359.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>243099734895.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>246270244530.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>251855873543.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>243653726918.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>243585853518.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>241965838298.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>242517702638.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>239106545847.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>241638129725.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>252105285321.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>235865958074.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>208871513583.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>207144262117.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>207003028913.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>27648311000.0</v>
+      </c>
+      <c r="C30">
         <v>45400031000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44991926000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48430751000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47148091000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46693024000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46038535000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46197268000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46994053000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46452416000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54249285000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53584349187.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56479946046.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53361927680.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53258697396.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32296000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28106000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28604000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>26658000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30121000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45803524686.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>41358796903.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48497096508.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22852697874.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23303101926.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23397045832.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36474112514.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65932406411.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>55258758932.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70317298816.0</v>
       </c>
-      <c r="AF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>179102004307.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>178048570458.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>177452893312.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>176811628902.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>175255891361.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>174953408989.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>185998165095.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>162054174838.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>149614599097.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>147338516381.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>154284178913.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>151026268114.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>146981487728.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>145511258318.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>65298750501.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>60324901172.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>16477401612.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>137292755648.0</v>
+      </c>
+      <c r="C32">
         <v>151769927830.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>150972878056.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>155906293383.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139744584691.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>141315171953.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>142694013251.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>142951562007.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146825905796.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>150200953803.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>156743855598.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>156120220413.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153729321825.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>152180297014.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>150707430237.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>128404252392.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>129290699492.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>142008552890.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>148803880344.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>149359300648.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>141920293411.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>142997737254.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>149561026162.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>156740841039.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>32983509000.0</v>
+      </c>
+      <c r="C33">
         <v>19934600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>20077610000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22144672000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>36509695000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>36798176000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>37603436000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>35106475000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>36741145000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>37996807000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>39149706000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>40098475472.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>41244057717.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>42522369835.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>43739957446.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>72844174587.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>70580125791.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>56475763564.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>50831609290.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>56346672467.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>34070909194.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20578250801.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12489959710.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6811140702.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6964439854.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7099308666.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7261633743.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9716657214.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>3744798090.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3691453898.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>-3745175935.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>142620500.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>124190500.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>103010500.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>58490500.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>1865753000.0</v>
+      </c>
+      <c r="C35">
         <v>1945891000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2038610000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1628636000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1721355000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1814075000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1906795000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2152191000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2324763000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2418389000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2512014000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2858781248.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2894170129.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2856451594.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2736902563.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3799293631.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3658346508.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3661267662.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3578811035.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4125022827.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3949749639.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4191845308.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4029050027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390797015.0</v>
       </c>
       <c r="Y35">
         <v>1390797015.0</v>
       </c>
       <c r="Z35">
+        <v>1390797015.0</v>
+      </c>
+      <c r="AA35">
         <v>1285056962.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1179316910.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>734927721.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>649013339.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>577661175.0</v>
       </c>
-      <c r="AF35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>45</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>13738400000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>1000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>2.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>-1000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>467917647.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>34546638445.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>34150601685.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>21370891835.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223650000.0</v>
       </c>
       <c r="X36">
         <v>223650000.0</v>
       </c>
       <c r="Y36">
         <v>223650000.0</v>
       </c>
       <c r="Z36">
+        <v>223650000.0</v>
+      </c>
+      <c r="AA36">
         <v>225450000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>26363470000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2726255580.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>1706849428.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1406849428.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-3745175935.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>448102280.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2583756430.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2628697240.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2673638050.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2718578860.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>358235600.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>538182516.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>564108910.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>595066177.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>563461284.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>568652467.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>573324431.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>577560199.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>681261949.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>652158656.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>617759909.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>593952071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341354849.0</v>
       </c>
       <c r="Y38">
         <v>341354849.0</v>
       </c>
       <c r="Z38">
+        <v>341354849.0</v>
+      </c>
+      <c r="AA38">
         <v>326633888.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>294829227.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2888508910.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>1869102763.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1551264722.0</v>
       </c>
-      <c r="AF38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>5127006000.0</v>
+      </c>
+      <c r="C39">
         <v>946302000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>284041000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>73218138000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>75984207000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>76211931000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>75627713000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>76582157000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12984909000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>71609970000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12738695000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>76672684851.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1810315897.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>949395715.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>462471273.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>91501692496.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>114430424839.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>128747807801.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>106223915764.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>84660301078.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>50614103477.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>44743092568.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>86843913474.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>87980265184.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>88255478531.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>93955021173.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>57746818224.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>79644820318.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>223218410.0</v>
       </c>
-      <c r="AF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>1396248000.0</v>
+      </c>
+      <c r="C40">
         <v>587795000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>421005000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>32495546000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29329444000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>28582598000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23033876000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22549801000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>28862407372.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>590279000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1647857000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>831425375.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9089531836.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7751568906.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8073800805.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>34609152914.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>14659604961.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17290650688.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>10229591791.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6247749477.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>227965001.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>389256200.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>288038922.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>160272549.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>232166559.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>555825492.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>735484621.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>460653480.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>995331982.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-9587203095.0</v>
       </c>
-      <c r="AF40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2491238044.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2333970478.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2563141772.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2422194649.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2339838025.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2257381398.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2930932902.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2755659714.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2592864434.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2430069153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390797015.0</v>
       </c>
       <c r="Y41">
         <v>1390797015.0</v>
       </c>
       <c r="Z41">
+        <v>1390797015.0</v>
+      </c>
+      <c r="AA41">
         <v>1285056962.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1179316910.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>649013339.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>577661175.0</v>
       </c>
-      <c r="AF41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>70923782000.0</v>
+      </c>
+      <c r="C42">
         <v>70709494000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>70386379000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>70450932000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>70291596000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>70132261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68331145000.0</v>
       </c>
       <c r="H42">
         <v>68331145000.0</v>
       </c>
       <c r="I42">
         <v>68331145000.0</v>
       </c>
       <c r="J42">
         <v>68331145000.0</v>
       </c>
       <c r="K42">
         <v>68331145000.0</v>
       </c>
       <c r="L42">
-        <v>68331145287.0</v>
+        <v>68331145000.0</v>
       </c>
       <c r="M42">
         <v>68331145287.0</v>
       </c>
       <c r="N42">
         <v>68331145287.0</v>
       </c>
       <c r="O42">
+        <v>68331145287.0</v>
+      </c>
+      <c r="P42">
         <v>68331145288.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>67971898193.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>67853493094.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>67835087994.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>67816682896.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>67489319597.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>67473729206.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>66785132345.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>66853951566.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>68331145287.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>67550631747.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>69062151483.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>69990806187.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>72947439858.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>6281598735.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>6385847369.0</v>
       </c>
-      <c r="AF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>6986543654.0</v>
+      </c>
+      <c r="C45">
         <v>6933421246.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6846700975.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11168778361.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11160778361.0</v>
       </c>
       <c r="F45">
         <v>11160778361.0</v>
       </c>
       <c r="G45">
+        <v>11160778361.0</v>
+      </c>
+      <c r="H45">
         <v>11144618961.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>11368211479.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>11366056779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11365306779.0</v>
       </c>
       <c r="K45">
         <v>11365306779.0</v>
       </c>
       <c r="L45">
+        <v>11365306779.0</v>
+      </c>
+      <c r="M45">
         <v>10997884183.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10992337183.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10988406682.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10918208684.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>40970715583.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>1059447000.0</v>
+      </c>
+      <c r="C46">
         <v>1163851000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1200361000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>781724000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>982319000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1265222000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1540796000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1008065000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1483369000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1970194000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2459194000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2039840288.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2626099366.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3191728834.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3713605061.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31785931600.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>29445451564.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>14743661202.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9100226670.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3975096349.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4245775467.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3354567443.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3755611903.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1027935853.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1127028755.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1220612278.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1360535766.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5982554550.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>968945327.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1230189176.0</v>
       </c>
-      <c r="AF46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1200360770.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>781723690.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>982319010.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1265222170.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1540796420.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1008065260.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2626099366.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3191728830.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3713605061.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>31785931600.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>29445451564.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>14743661200.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9100226670.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3975096347.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4245775467.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3354567441.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3755611903.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1027935853.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1127028755.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1220612278.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1360535766.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5982554550.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>968945327.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1237393563.0</v>
       </c>
-      <c r="AF47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>60881135000.0</v>
+      </c>
+      <c r="C48">
         <v>61994643000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>61684105000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>70677364000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>68932116000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>70838411000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>73056033000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>70451701000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>75953178000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>80760738000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>82694273000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>83073762643.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>81952846515.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>81931654461.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>81905052809.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>82042454605.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>81864364044.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>80699612853.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>80806616829.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>92586367484.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>69049198868.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>56282544767.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>54279383691.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>58275691497.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>54976924748.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>50292459080.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>47894126090.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>44240628919.0</v>
       </c>
-      <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>34694401766.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>29012737768.0</v>
       </c>
-      <c r="AF48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>45990387846.0</v>
+      </c>
+      <c r="C50">
         <v>44203115530.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>39586129766.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19406369169.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>41709761669.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>44294364918.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>46203308668.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>47497900000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>52004132500.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>56320812500.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>57833365001.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>61019754500.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>67890936000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>59919739001.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>59988224824.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>58618155500.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>59466515500.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>57238515000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>59681500000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>58696268240.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>66009700000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>51697500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>51889000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>47500650000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>229500000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>46575185000.0</v>
+      </c>
+      <c r="C51">
         <v>44967365000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>40501329000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>19778854000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>42136312000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>44868090000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>46944328000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>47952840000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>52556234000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>57102829000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>58842461000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>61595085430.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>68669539519.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>61108781769.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>61454995730.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>60085254422.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>61411020338.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>59544675318.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>62347293570.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>60375786562.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>67911040544.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>53906429284.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>54560823947.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>47500650000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>49550650000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>69509400000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>70491320000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>73302900000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>40718280000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>29542500000.0</v>
       </c>
-      <c r="AF51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>46260389000.0</v>
+      </c>
+      <c r="C52">
         <v>44678570000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>40786936232.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>19509775000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>41867234000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>44599012000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>46675250000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>47497900000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>52022347000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>56568943000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>58308574000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>61192153345.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>68266607429.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>60705849679.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>61052063640.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>58849102562.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>60174868478.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>58223245678.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>61025863930.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>59181696632.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>66716950614.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>52307448410.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>52961843073.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>47500650000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>49550650000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>69509400000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>70491320000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>73302900000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>40718280000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>29542500000.0</v>
       </c>
-      <c r="AF52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>12000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13600000000.0</v>
       </c>
       <c r="M53">
         <v>13600000000.0</v>
       </c>
       <c r="N53">
         <v>13600000000.0</v>
       </c>
       <c r="O53">
-        <v>12000000000.0</v>
+        <v>13600000000.0</v>
       </c>
       <c r="P53">
         <v>12000000000.0</v>
       </c>
       <c r="Q53">
         <v>12000000000.0</v>
       </c>
-      <c r="R53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R53">
+        <v>12000000000.0</v>
+      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
         <v>0.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="V53">
+        <v>0.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
         <v>1700000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1701000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>26363470000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>7490351870.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>217934654000.0</v>
+      </c>
+      <c r="C55">
         <v>216979247000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>211666224000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>230594152000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>247891558000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>251485642000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>250220125000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>248393082000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>250272460000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>246115608000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>256087539000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>260509483666.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>272388271629.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>263394460924.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>263610786449.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>296061699091.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>292904664709.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>283174861929.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>275050727818.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>276610881850.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>247700306669.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>222163476166.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>223989846219.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>216365558635.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>214214874718.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>230338639195.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>230665973850.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>240400240148.0</v>
       </c>
-      <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>121164317143.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>88769099141.0</v>
       </c>
-      <c r="AF55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>184951145000.0</v>
+      </c>
+      <c r="C56">
         <v>197044647000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>191588613000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>208449480000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>211381863000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>214687466000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>212616689000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>213286607000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>213531315000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>208118801000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>216937833000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>220411008194.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>231144213912.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>220872091089.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>219870829003.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>223217524504.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>222324538918.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>226699098365.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>224219118528.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>220264209383.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>213629397475.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>201585225365.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>211499886509.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>209554417933.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>207250434864.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>223239330529.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>223404340107.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>230683582934.0</v>
       </c>
-      <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>117419519053.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>85077645243.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3745175935.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>47658389000.0</v>
+      </c>
+      <c r="C57">
         <v>45274719000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40615735000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>52543187000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>71637278000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73372294000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>69922676000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>70335045000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>66705410000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>57917847000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>60193977000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>64290787781.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>77414892087.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>68691794075.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>69163398766.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>94813272112.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>93033839426.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>84690545475.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>75415238184.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>70904908735.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>71709104064.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>58587488111.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61938860347.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>52813576894.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>53795957428.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>73946992535.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>76705623446.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>87213480856.0</v>
       </c>
-      <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>52679844209.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>40404366158.0</v>
       </c>
-      <c r="AF57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>49524142000.0</v>
+      </c>
+      <c r="C58">
         <v>47220610000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>42654345000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>54171823000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>73358633000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>75186369000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>71829470000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>72487236000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>69030173000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>60336236000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>62705991000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>67149569029.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>80309062216.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>71548245669.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>71900301329.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>98612565743.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>96692185934.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>88351813137.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>78994049219.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>75029931562.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>75658853703.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>62779333419.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>65967910374.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>54204373909.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>55186754443.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>75232049497.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>77884940356.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>87948408577.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>53328857548.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>40982027333.0</v>
       </c>
-      <c r="AF58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>166697353000.0</v>
+      </c>
+      <c r="C60">
         <v>167937239000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>167144250000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>174461626000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>172557042000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>174304002000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>176362288000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>173707106000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>179014147000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>183527271000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>185266370000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>185250490030.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>183964937543.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>183733987917.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>183597628694.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>183347682798.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>183051187138.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>181868030847.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>181956629725.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>193409017081.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>169856258074.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>157174013583.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>155255262117.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>159502378913.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>156298674364.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>152308100228.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>150892077068.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>150521398777.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>65976000501.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>45651524235.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>16477401612.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
-[...1 lines deleted...]
-      </c>
+      <c r="T61"/>
       <c r="U61">
         <v>-1659660900.0</v>
       </c>
       <c r="V61">
         <v>-1659660900.0</v>
       </c>
       <c r="W61">
         <v>-1659660900.0</v>
       </c>
       <c r="X61">
+        <v>-1659660900.0</v>
+      </c>
+      <c r="Y61">
         <v>-1763078400.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1399780800.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-990000000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7057,953 +7188,953 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>309763993000.0</v>
       </c>
       <c r="C2">
         <v>388373397000.0</v>
       </c>
       <c r="D2">
         <v>596053576000.0</v>
       </c>
       <c r="E2">
         <v>724233579000.0</v>
       </c>
       <c r="F2">
         <v>601645493000.0</v>
       </c>
       <c r="G2">
         <v>523980653000.0</v>
       </c>
       <c r="H2">
         <v>610573723000.0</v>
       </c>
       <c r="I2">
         <v>567348221871.0</v>
       </c>
       <c r="J2">
         <v>291854091043.0</v>
       </c>
       <c r="K2">
         <v>197780956015.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>1261564000.0</v>
       </c>
       <c r="C3">
         <v>2566150000.0</v>
       </c>
       <c r="D3">
         <v>3462967000.0</v>
       </c>
       <c r="E3">
         <v>3849922000.0</v>
       </c>
       <c r="F3">
         <v>3530143000.0</v>
       </c>
       <c r="G3">
         <v>2072628000.0</v>
       </c>
       <c r="H3">
         <v>738383000.0</v>
       </c>
       <c r="I3">
         <v>527122435.0</v>
       </c>
       <c r="J3">
         <v>243757815.0</v>
       </c>
       <c r="K3">
         <v>118346981.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>252764075.0</v>
       </c>
       <c r="F4">
         <v>252764075.0</v>
       </c>
       <c r="G4">
         <v>252764075.0</v>
       </c>
       <c r="H4">
         <v>252764075.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-5755384000.0</v>
       </c>
       <c r="C5">
         <v>-4807329000.0</v>
       </c>
       <c r="D5">
         <v>10206822000.0</v>
       </c>
       <c r="E5">
         <v>8773106000.0</v>
       </c>
       <c r="F5">
         <v>34012550000.0</v>
       </c>
       <c r="G5">
         <v>16068106000.0</v>
       </c>
       <c r="H5">
         <v>30093801000.0</v>
       </c>
       <c r="I5">
         <v>32546705351.0</v>
       </c>
       <c r="J5">
         <v>5519669119.0</v>
       </c>
       <c r="K5">
         <v>5387847625.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>-4493820000.0</v>
       </c>
       <c r="C6">
         <v>-2241179000.0</v>
       </c>
       <c r="D6">
         <v>13669789000.0</v>
       </c>
       <c r="E6">
         <v>12623028000.0</v>
       </c>
       <c r="F6">
         <v>37542693000.0</v>
       </c>
       <c r="G6">
         <v>18140734000.0</v>
       </c>
       <c r="H6">
         <v>30832184000.0</v>
       </c>
       <c r="I6">
         <v>33073827786.0</v>
       </c>
       <c r="J6">
         <v>5763426934.0</v>
       </c>
       <c r="K6">
         <v>5506194606.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>252764080.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>18499180.0</v>
       </c>
       <c r="I8">
         <v>-33313300.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>9206614000.0</v>
       </c>
       <c r="C9">
         <v>13571811000.0</v>
       </c>
       <c r="D9">
         <v>37363524000.0</v>
       </c>
       <c r="E9">
         <v>41282354000.0</v>
       </c>
       <c r="F9">
         <v>42930900000.0</v>
       </c>
       <c r="G9">
         <v>44504624000.0</v>
       </c>
       <c r="H9">
         <v>55035839000.0</v>
       </c>
       <c r="I9">
         <v>51763455537.0</v>
       </c>
       <c r="J9">
         <v>15945556503.0</v>
       </c>
       <c r="K9">
         <v>13974537563.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-21975515000.0</v>
       </c>
       <c r="C10">
         <v>-12156988000.0</v>
       </c>
       <c r="D10">
         <v>1342013000.0</v>
       </c>
       <c r="E10">
         <v>2754578000.0</v>
       </c>
       <c r="F10">
         <v>28220849000.0</v>
       </c>
       <c r="G10">
         <v>9848496000.0</v>
       </c>
       <c r="H10">
         <v>24702108000.0</v>
       </c>
       <c r="I10">
         <v>25764382058.0</v>
       </c>
       <c r="J10">
         <v>4121566514.0</v>
       </c>
       <c r="K10">
         <v>5083342167.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>2242651000.0</v>
       </c>
       <c r="C11">
         <v>-2374301000.0</v>
       </c>
       <c r="D11">
         <v>451232000.0</v>
       </c>
       <c r="E11">
         <v>1661834000.0</v>
       </c>
       <c r="F11">
         <v>1584485000.0</v>
       </c>
       <c r="G11">
         <v>3386071000.0</v>
       </c>
       <c r="H11">
         <v>6389533000.0</v>
       </c>
       <c r="I11">
         <v>6873224666.0</v>
       </c>
       <c r="J11">
         <v>1143643508.0</v>
       </c>
       <c r="K11">
         <v>1329208673.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>6600766000.0</v>
       </c>
       <c r="C12">
         <v>7349659000.0</v>
       </c>
       <c r="D12">
         <v>8864809000.0</v>
       </c>
       <c r="E12">
         <v>6018528000.0</v>
       </c>
       <c r="F12">
         <v>5791701000.0</v>
       </c>
       <c r="G12">
         <v>6219609000.0</v>
       </c>
       <c r="H12">
         <v>5391693000.0</v>
       </c>
       <c r="I12">
         <v>6734732867.0</v>
       </c>
       <c r="J12">
         <v>1398102602.0</v>
       </c>
       <c r="K12">
         <v>304505453.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>9531646630.0</v>
       </c>
       <c r="C13">
         <v>7470506940.0</v>
       </c>
       <c r="D13">
         <v>2367767077.0</v>
       </c>
       <c r="E13">
         <v>4827198910.0</v>
       </c>
       <c r="F13">
         <v>387988019.0</v>
       </c>
       <c r="G13">
         <v>5788673140.0</v>
       </c>
       <c r="H13">
         <v>4437607280.0</v>
       </c>
       <c r="I13">
         <v>6074780980.0</v>
       </c>
       <c r="J13">
         <v>1152386530.0</v>
       </c>
       <c r="K13">
         <v>294236300.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14">
         <v>160738745.0</v>
       </c>
       <c r="C14">
         <v>244446193.0</v>
       </c>
       <c r="D14">
         <v>-1560216.0</v>
       </c>
       <c r="E14">
         <v>252764075.0</v>
       </c>
       <c r="F14">
         <v>-9131159.0</v>
       </c>
       <c r="G14">
         <v>2766673728.0</v>
       </c>
       <c r="H14">
         <v>2067456426.0</v>
       </c>
       <c r="I14">
         <v>2443133422.0</v>
       </c>
       <c r="J14">
         <v>2443133422.0</v>
       </c>
       <c r="K14">
         <v>2443133422.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-24057427000.0</v>
       </c>
       <c r="C15">
         <v>-9538241000.0</v>
       </c>
       <c r="D15">
         <v>889221000.0</v>
       </c>
       <c r="E15">
         <v>1198436000.0</v>
       </c>
       <c r="F15">
         <v>26627233000.0</v>
       </c>
       <c r="G15">
         <v>6485258000.0</v>
       </c>
       <c r="H15">
         <v>18862889000.0</v>
       </c>
       <c r="I15">
         <v>19695609819.0</v>
       </c>
       <c r="J15">
         <v>2977923006.0</v>
       </c>
       <c r="K15">
         <v>3754133494.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16">
         <v>-24057427290.0</v>
       </c>
       <c r="C16">
         <v>-9538240640.0</v>
       </c>
       <c r="D16">
         <v>889220550.0</v>
       </c>
       <c r="E16">
         <v>1198435980.0</v>
       </c>
       <c r="F16">
         <v>26627233138.0</v>
       </c>
       <c r="G16">
         <v>6485257601.0</v>
       </c>
       <c r="H16">
         <v>18881388322.0</v>
       </c>
       <c r="I16">
         <v>19695609819.0</v>
       </c>
       <c r="J16">
         <v>2977923006.0</v>
       </c>
       <c r="K16">
         <v>3754133494.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-24218166037.0</v>
       </c>
       <c r="C17">
         <v>-9782686829.0</v>
       </c>
       <c r="D17">
         <v>890780769.0</v>
       </c>
       <c r="E17">
         <v>1092743979.0</v>
       </c>
       <c r="F17">
         <v>26636364297.0</v>
       </c>
       <c r="G17">
         <v>6462425274.0</v>
       </c>
       <c r="H17">
         <v>18312575426.0</v>
       </c>
       <c r="I17">
         <v>18891157392.0</v>
       </c>
       <c r="J17">
         <v>2977923006.0</v>
       </c>
       <c r="K17">
         <v>3754133494.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>-6042521666.0</v>
       </c>
       <c r="C18">
         <v>-5808881012.0</v>
       </c>
       <c r="D18">
         <v>-6497041511.0</v>
       </c>
       <c r="E18">
         <v>-4558825199.0</v>
       </c>
       <c r="F18">
         <v>-5403712638.0</v>
       </c>
       <c r="G18">
         <v>-5456228133.0</v>
       </c>
       <c r="H18">
         <v>-4697491000.0</v>
       </c>
       <c r="I18">
         <v>-6074869302.0</v>
       </c>
       <c r="J18">
         <v>-1152386536.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-5755384000.0</v>
       </c>
       <c r="C21">
         <v>-4970825000.0</v>
       </c>
       <c r="D21">
         <v>7891027000.0</v>
       </c>
       <c r="E21">
         <v>6046647000.0</v>
       </c>
       <c r="F21">
         <v>9726522000.0</v>
       </c>
       <c r="G21">
         <v>14544069000.0</v>
       </c>
       <c r="H21">
         <v>29318557000.0</v>
       </c>
       <c r="I21">
         <v>32482187008.0</v>
       </c>
       <c r="J21">
         <v>5331633765.0</v>
       </c>
       <c r="K21">
         <v>5395375382.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>324725992000.0</v>
       </c>
       <c r="C23">
         <v>406916033000.0</v>
       </c>
       <c r="D23">
         <v>625526074000.0</v>
       </c>
       <c r="E23">
         <v>759469286000.0</v>
       </c>
       <c r="F23">
         <v>634167998000.0</v>
       </c>
       <c r="G23">
         <v>553941208000.0</v>
       </c>
       <c r="H23">
         <v>636291005000.0</v>
       </c>
       <c r="I23">
         <v>586629490400.0</v>
       </c>
       <c r="J23">
         <v>302468013781.0</v>
       </c>
       <c r="K23">
         <v>206360118196.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>1261564204.0</v>
       </c>
       <c r="C25">
         <v>2566149886.0</v>
       </c>
       <c r="D25">
         <v>3462967362.0</v>
       </c>
       <c r="E25">
         <v>3849921951.0</v>
       </c>
       <c r="F25">
         <v>3530143299.0</v>
       </c>
       <c r="G25">
         <v>2072628427.0</v>
       </c>
       <c r="H25">
         <v>738383495.0</v>
       </c>
       <c r="I25">
         <v>525866822.0</v>
       </c>
       <c r="J25">
         <v>243757815.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
         <v>172505000.0</v>
       </c>
       <c r="C27">
         <v>54786000.0</v>
       </c>
       <c r="D27">
         <v>1305768000.0</v>
       </c>
       <c r="E27">
         <v>3768523000.0</v>
       </c>
       <c r="F27">
         <v>2800612000.0</v>
       </c>
       <c r="G27">
         <v>3310841000.0</v>
       </c>
       <c r="H27">
         <v>5624415000.0</v>
       </c>
       <c r="I27">
         <v>2904478011.0</v>
       </c>
       <c r="J27">
         <v>3174244547.0</v>
       </c>
       <c r="K27">
         <v>4646376691.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>1444121000.0</v>
       </c>
       <c r="C28">
         <v>1624151000.0</v>
       </c>
       <c r="D28">
         <v>1886501000.0</v>
       </c>
       <c r="E28">
         <v>2185340000.0</v>
       </c>
       <c r="F28">
         <v>1860403000.0</v>
       </c>
       <c r="G28">
         <v>2777173000.0</v>
       </c>
       <c r="H28">
         <v>2366106000.0</v>
       </c>
       <c r="I28">
         <v>2210693868.0</v>
       </c>
       <c r="J28">
         <v>1104866511.0</v>
       </c>
       <c r="K28">
         <v>864783009.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>2242650740.0</v>
       </c>
       <c r="C29">
         <v>-2374300700.0</v>
       </c>
       <c r="D29">
         <v>451232363.0</v>
       </c>
       <c r="E29">
         <v>1661833550.0</v>
       </c>
       <c r="F29">
         <v>1584484739.0</v>
       </c>
       <c r="G29">
         <v>3386070630.0</v>
       </c>
       <c r="H29">
         <v>6389532800.0</v>
       </c>
       <c r="I29">
         <v>6873224670.0</v>
       </c>
       <c r="J29">
         <v>1143643510.0</v>
       </c>
       <c r="K29">
         <v>1329208670.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>14961998000.0</v>
       </c>
       <c r="C30">
         <v>18542636000.0</v>
       </c>
       <c r="D30">
         <v>29597137000.0</v>
       </c>
       <c r="E30">
         <v>35235707000.0</v>
       </c>
       <c r="F30">
         <v>33204379000.0</v>
       </c>
       <c r="G30">
         <v>29960555000.0</v>
       </c>
       <c r="H30">
         <v>25717282000.0</v>
       </c>
       <c r="I30">
         <v>19281268529.0</v>
       </c>
       <c r="J30">
         <v>10613922738.0</v>
       </c>
       <c r="K30">
         <v>8579162181.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>-16220131000.0</v>
       </c>
       <c r="C31">
         <v>-7186162000.0</v>
       </c>
       <c r="D31">
         <v>-6549014000.0</v>
       </c>
       <c r="E31">
         <v>-3292070000.0</v>
       </c>
       <c r="F31">
         <v>18494328000.0</v>
       </c>
       <c r="G31">
         <v>-4695573000.0</v>
       </c>
       <c r="H31">
         <v>-4616449000.0</v>
       </c>
       <c r="I31">
         <v>-6718909287.0</v>
       </c>
       <c r="J31">
         <v>-1210067251.0</v>
       </c>
       <c r="K31">
         <v>-312033215.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>318970607000.0</v>
       </c>
       <c r="C32">
         <v>401945207000.0</v>
       </c>
       <c r="D32">
         <v>633417101000.0</v>
       </c>
       <c r="E32">
         <v>765515933000.0</v>
       </c>
       <c r="F32">
         <v>644576393000.0</v>
       </c>
       <c r="G32">
         <v>568485276000.0</v>
       </c>
       <c r="H32">
         <v>665609562000.0</v>
       </c>
       <c r="I32">
         <v>619111677408.0</v>
       </c>
@@ -8013,2624 +8144,2700 @@
       <c r="K32">
         <v>211755493578.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>121176837000.0</v>
+      </c>
+      <c r="C2">
         <v>106640537841.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>82467445000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74795044000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71745534997.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>79908574669.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84232728854.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90237523000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>101763531220.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112968000511.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>121527337714.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>128224105288.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>168056691764.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>178803391475.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>142854440659.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>198668320074.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>235359119272.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>147351698753.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>144920630767.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>170589157228.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>157754774420.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>128380930716.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74216295979.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>169118366791.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>145358544171.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>135287445608.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>123714301448.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>199532179355.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>166856274000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>120470968656.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>139302427098.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138011086101.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>27820000.0</v>
+      </c>
+      <c r="C3">
         <v>184789604.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>414170000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>197383000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>320590660.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>329421149.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>89679286.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>818271000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>828387016.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>829812641.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>682589590.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>932912956.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>911122465.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>936342351.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1016783475.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>931244461.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>797457373.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1104436642.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1071036213.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>898454968.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>786262225.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>774389893.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1490036660.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>177685470.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>203173774.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>201732523.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>275047969.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>169986391.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>120598483.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>173416896.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>228357176.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>91943500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-570731000.0</v>
+      </c>
+      <c r="C5">
         <v>777108554.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4411052000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3352587000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-259556040.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-380187085.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2025466058.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3716091000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3075152340.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-41551883.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1959353525.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4335478775.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2071854363.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1840135064.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2398933354.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2859607324.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3289938693.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>224626434.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-10027069927.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>25583255193.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14579590279.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3876774154.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1555273485.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5296172069.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7638779142.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4688427356.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7541217930.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10285858496.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3997771728.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8242525350.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10289380434.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8317521306.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-542911000.0</v>
+      </c>
+      <c r="C6">
         <v>961898158.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3996882000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3549970000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>61034620.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50765936.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2115145344.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2897820000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2246765324.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>788260758.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2641943115.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5268391731.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2982976828.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2776477415.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3415716829.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3790851785.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4087396066.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1329063076.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-8956033714.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>26481710161.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15365852504.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4651164047.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-65236825.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5473857539.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7841952916.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4890159879.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7816265899.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10455844887.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4118370211.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8415942246.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10517737610.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8409464806.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>252764080.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>18499180.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-18499180.0</v>
       </c>
-      <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>2436435000.0</v>
+      </c>
+      <c r="C9">
         <v>3170482931.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2680496000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2334406000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1772712024.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3266394461.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5592015261.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1327449000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>927512823.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4896446560.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6318798537.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9648546679.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10799174131.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10039055041.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10332472897.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10116421630.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11173711413.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9659748472.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9773181504.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11432062643.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10471591519.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11254064370.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8706588774.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11566998750.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12663042519.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11567993863.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14224927823.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16889635143.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10223601624.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13697673949.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16469864047.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12850374343.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-1721749000.0</v>
+      </c>
+      <c r="C10">
         <v>264308056.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19529183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1730069000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1925684251.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2250717509.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>61022806.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5530877000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4731521142.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1955611712.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-120704016.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1249428734.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>162822932.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50465482.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>795527513.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1444461824.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1694800592.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1180212396.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11654232853.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24242948478.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13065816558.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2566316853.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3156212615.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4010292692.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5929045841.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3065369985.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5958018955.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8698964614.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2686346564.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7358778097.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8724701607.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6833280646.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>2242651000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-2374300698.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-22076305.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>253793230.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>133359873.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>39586343.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24492917.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1040022987.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>226212350.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>323775706.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>71822511.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>86048808.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>619041545.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>324096726.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>555297660.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>632776904.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>782166042.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1313623733.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>657503950.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2335499231.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1429206549.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>671624446.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1953202578.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2581269061.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1725275575.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>1057006032.0</v>
+      </c>
+      <c r="C12">
         <v>888914205.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1441590000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1622518000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1666128211.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1870530424.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1964443255.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1814787000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1656368798.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1914059826.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2080057537.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3086050038.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1909031432.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1789669581.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1603405844.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1415145500.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1595138103.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1404838833.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1627162927.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1340306715.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1513773716.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1310457299.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1600939128.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1285879374.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1709733299.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1623057374.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1583198977.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1586893881.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1311425168.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>910174653.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1564678823.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1484240658.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>1591724.0</v>
+      </c>
+      <c r="C13">
         <v>1456309.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5115883420.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1151787270.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1272017470.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1991958470.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1635502200.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2493337790.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>627422454.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>242768735.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1277953068.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2409680910.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2127471590.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1997760130.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>118752780.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>178009460.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>65595474.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>76382959.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>121115844.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>100307330.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10140165610.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1126426570.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1457780630.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1164124160.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1559243000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1607525340.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1158403620.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1389824750.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>108240525.0</v>
+      </c>
+      <c r="C14">
         <v>46229145.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>93075202.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15178661.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19388778.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33096104.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>169008603.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29400426.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23960859.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22076305.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3431819.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4847263.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2044532.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>629088.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>254165752.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-940158913.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-206273694.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1145030930.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-39468995.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13261684.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2185194892.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2210129164.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2766673728.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2658805813.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2729445911.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2798489470.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1888956426.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>1888956426.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1859459094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2443133422.0</v>
       </c>
       <c r="AF14">
         <v>2443133422.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>2443133422.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-1613508000.0</v>
+      </c>
+      <c r="C15">
         <v>310537201.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21678758000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1745248000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1906295473.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2217621405.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2604332107.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5501477000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4707560283.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1933535407.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-379489281.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1120916124.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>121192057.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26601653.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-244495474.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1218249474.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1164751192.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1252034907.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11740281661.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23637168617.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12766654104.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2003161073.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3896307806.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3298766750.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4684465667.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2398332990.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3653497170.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7431328265.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2114898889.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5681664002.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6947884973.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5108005071.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-21678758420.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1745248010.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1906295470.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2217621410.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2604332110.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5501477050.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1120916120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121192057.0</v>
       </c>
       <c r="N16">
         <v>121192057.0</v>
       </c>
       <c r="O16">
         <v>121192057.0</v>
       </c>
       <c r="P16">
+        <v>121192057.0</v>
+      </c>
+      <c r="Q16">
         <v>278090561.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1164751192.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-107003977.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-11779750656.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23637168617.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12766654104.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2003161073.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3896307806.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3298766750.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4684465667.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2398332990.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3653497170.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7431328270.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2114898885.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5681664002.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6947884973.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5108005071.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-1721748570.0</v>
+      </c>
+      <c r="C17">
         <v>264308056.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21771833621.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1730069344.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1925684251.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2250717509.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2435323504.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5530877479.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4731521142.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1955611712.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-374497246.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1116068861.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>123236589.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>25972565.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-244495474.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1218249474.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1371024886.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1252034907.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-11740281661.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23623906933.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12741719832.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2011019193.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3788989519.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3228126650.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>5405575519.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>5108005071.0</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-1055414309.0</v>
+      </c>
+      <c r="C18">
         <v>-887457896.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1579344654.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1569208288.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1349067931.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1544900793.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1379017784.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1729625793.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1028946344.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1671291091.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-802104469.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2235090701.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1782277833.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1677568508.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1249288542.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-451538154.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1529542629.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1328455874.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1506047083.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1239999385.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1434217252.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1223448918.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1455980628.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1164124162.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-570731000.0</v>
+      </c>
+      <c r="C21">
         <v>777108554.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4411052000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-222509000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-785287831.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-336535850.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1578054885.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3056607000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3388794720.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-63502631.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1492009708.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2367604997.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2219162826.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1812249528.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2398933357.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2859607324.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3165532545.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>224626437.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-138374887.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25583255193.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2855476809.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3710049331.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2078097185.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5500154887.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6458052870.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4663958312.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6570638430.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10810269363.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3946942329.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7990706729.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10537582406.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8264435559.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>124184003000.0</v>
+      </c>
+      <c r="C23">
         <v>109033912218.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>89558993000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77351959000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>74303534852.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83511504980.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>88246689230.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>94621579000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>106079838766.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>117927949702.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>126311152072.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>135505046970.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>176636703069.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>187030196988.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>153490707503.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>207218322015.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>243367298140.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>155392958392.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>154832187158.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>178039976310.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>165370889130.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>135924945755.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>85000981937.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>175185210655.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>151563533820.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>142191481159.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>131368590842.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>205611545134.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>173132933296.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>126177935876.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>145234708739.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>142597024885.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>342452788.0</v>
+      </c>
+      <c r="C25">
         <v>184789604.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>414169579.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>197382816.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>320590660.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>329421149.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>89679286.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>818270943.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>828387016.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>829812641.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>682589590.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>932912956.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>911122465.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>936342351.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1016783475.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>931244461.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>797457373.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1104436642.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1071036213.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>898454968.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>786262225.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>774389893.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1490036660.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>177685470.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>21219000.0</v>
+      </c>
+      <c r="C27">
         <v>162588755.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8086299.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26594000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17431478.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>120393452.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>490288463.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>52124000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>245865473.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>247085504.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>908937456.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>742825760.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>706594757.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>765285007.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1506002202.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1037543057.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>587417745.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>637560014.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>671195822.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28043083.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>877203291.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1224170018.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1275493901.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>231888901.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>912580902.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>890876978.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3892062199.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>628817040.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>327101747.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>776434478.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1415531047.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>586094282.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>581384681.0</v>
+      </c>
+      <c r="C28">
         <v>378431536.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>354164546.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>543368000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>183802287.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>362786220.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>364303247.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>419825000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>499275724.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>340746656.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>158802090.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>496053094.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>627294901.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>604350704.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>460152346.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>660370704.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>525259680.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>539556808.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>524084497.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>465898224.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>422684061.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>447736071.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1291500940.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>85099828.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>677602953.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>722969267.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>491379169.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>248830225.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>875049462.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>750846644.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>953409442.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>452819246.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>2242650740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-2374300700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>253793230.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>133359870.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>39586340.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24492920.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1040022990.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>226212350.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>323775706.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>71822511.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86048808.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>619041545.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>324096730.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>555297660.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>632776900.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>782166040.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1313623730.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>657503950.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2335499230.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1429206550.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>3007167000.0</v>
+      </c>
+      <c r="C30">
         <v>2393374377.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7091548000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2556915000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2557999855.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3602930311.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4013960376.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4384056000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5184670126.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4959949191.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5509378419.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7280941682.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8580011305.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8226805513.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10636266844.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8550001941.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8008178868.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8041259639.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9911556391.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7450819082.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7616114710.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7544015039.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10784685958.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6066843864.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6204989649.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6904035551.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7654289394.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6079365779.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6276659295.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5706967220.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5932281641.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4585938784.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-1151017000.0</v>
+      </c>
+      <c r="C31">
         <v>-512800498.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15118131000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1952578000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1140396420.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1914181659.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1517032079.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2474270000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1342726422.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1892109081.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1612713724.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1118176263.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2056339894.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1761784046.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1099321460.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-121957865.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1470731953.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>510765387.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10833984657.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1340306715.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10210339749.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1143732478.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1078115430.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1489862195.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-529007029.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1598588327.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-612619475.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2111304749.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1260595765.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-605600562.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1812880799.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1431154913.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>123613272000.0</v>
+      </c>
+      <c r="C32">
         <v>109811020772.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>85147941000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77129450000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>73518247021.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>83174969130.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>89824744115.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>91564972000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>102691044043.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>117864447071.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>127846136251.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>137872651967.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>178855865895.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>188842446516.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>153186913556.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>208784741704.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>246532830685.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>157011447225.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>154693812271.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>182021219871.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>168226365939.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>139634995086.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>82922884753.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>180685365541.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>158021586690.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>146855439471.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>137939229271.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>216421814498.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>177079875625.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>134168642605.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>155772291145.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>150861460444.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -10669,821 +10876,821 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>3462024000.0</v>
       </c>
       <c r="C2">
         <v>3642820000.0</v>
       </c>
       <c r="D2">
         <v>30343727000.0</v>
       </c>
       <c r="E2">
         <v>25478916000.0</v>
       </c>
       <c r="F2">
         <v>23039705000.0</v>
       </c>
       <c r="G2">
         <v>25257091000.0</v>
       </c>
       <c r="H2">
         <v>2001716000.0</v>
       </c>
       <c r="I2">
         <v>3745175935.0</v>
       </c>
       <c r="J2">
         <v>375382425.0</v>
       </c>
       <c r="K2">
         <v>2864549215.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>102109000</v>
       </c>
       <c r="C3">
         <v>137801000</v>
       </c>
       <c r="D3">
         <v>82304000</v>
       </c>
       <c r="E3">
         <v>440769000</v>
       </c>
       <c r="F3">
         <v>6746400000</v>
       </c>
       <c r="G3">
         <v>3107788000</v>
       </c>
       <c r="H3">
         <v>5904954000</v>
       </c>
       <c r="I3">
         <v>1470193048</v>
       </c>
       <c r="J3">
         <v>195339000</v>
       </c>
       <c r="K3">
         <v>395639670</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-1142619000.0</v>
       </c>
       <c r="C6">
         <v>-180796000.0</v>
       </c>
       <c r="D6">
         <v>-26700907000.0</v>
       </c>
       <c r="E6">
         <v>4864811000.0</v>
       </c>
       <c r="F6">
         <v>2439210000.0</v>
       </c>
       <c r="G6">
         <v>-2217385000.0</v>
       </c>
       <c r="H6">
         <v>23255375000.0</v>
       </c>
       <c r="I6">
         <v>-1799629854.0</v>
       </c>
       <c r="J6">
         <v>3369793510.0</v>
       </c>
       <c r="K6">
         <v>-2489166790.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>-9762207530.0</v>
       </c>
       <c r="C7">
         <v>-11717077350.0</v>
       </c>
       <c r="D7">
         <v>-22850608420.0</v>
       </c>
       <c r="E7">
         <v>-26283625560.0</v>
       </c>
       <c r="F7">
         <v>-29103057610.0</v>
       </c>
       <c r="G7">
         <v>-27586915080.0</v>
       </c>
       <c r="H7">
         <v>-5501560400.0</v>
       </c>
       <c r="I7">
         <v>-18792324060.0</v>
       </c>
       <c r="J7">
         <v>-9916922140.0</v>
       </c>
       <c r="K7">
         <v>-9516814330.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4688228845.0</v>
       </c>
       <c r="F12">
         <v>-24212067097.0</v>
       </c>
       <c r="G12">
         <v>-1949277116.0</v>
       </c>
       <c r="H12">
         <v>-88313148915.0</v>
       </c>
       <c r="I12">
         <v>14355622940.0</v>
       </c>
       <c r="J12">
         <v>-62379516963.0</v>
       </c>
       <c r="K12">
         <v>-10239010914.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>1261564000.0</v>
       </c>
       <c r="C14">
         <v>2566149886.0</v>
       </c>
       <c r="D14">
         <v>3462967000.0</v>
       </c>
       <c r="E14">
         <v>3849922000.0</v>
       </c>
       <c r="F14">
         <v>3530143000.0</v>
       </c>
       <c r="G14">
         <v>2072628000.0</v>
       </c>
       <c r="H14">
         <v>738383000.0</v>
       </c>
       <c r="I14">
         <v>525866822.0</v>
       </c>
       <c r="J14">
         <v>243757815.0</v>
       </c>
       <c r="K14">
         <v>118346981.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>2319404000.0</v>
       </c>
       <c r="C16">
         <v>3462024000.0</v>
       </c>
       <c r="D16">
         <v>3642820000.0</v>
       </c>
       <c r="E16">
         <v>30343727000.0</v>
       </c>
       <c r="F16">
         <v>25478916000.0</v>
       </c>
       <c r="G16">
         <v>23039705000.0</v>
       </c>
       <c r="H16">
         <v>25257091000.0</v>
       </c>
       <c r="I16">
         <v>1945546081.0</v>
       </c>
       <c r="J16">
         <v>3745175935.0</v>
       </c>
       <c r="K16">
         <v>375382425.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-6322786000.0</v>
       </c>
       <c r="C18">
         <v>-10925710000.0</v>
       </c>
       <c r="D18">
         <v>-17295054000.0</v>
       </c>
       <c r="E18">
         <v>904739000.0</v>
       </c>
       <c r="F18">
         <v>-801090000.0</v>
       </c>
       <c r="G18">
         <v>3500821000.0</v>
       </c>
       <c r="H18">
         <v>-74811312000.0</v>
       </c>
       <c r="I18">
         <v>-944326226.0</v>
       </c>
       <c r="J18">
         <v>-59353175142.0</v>
       </c>
       <c r="K18">
         <v>-6762170109.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>13000000000.0</v>
       </c>
       <c r="C19">
         <v>-4404700.0</v>
       </c>
       <c r="D19">
         <v>-57304500.0</v>
       </c>
       <c r="E19">
         <v>3559230838.0</v>
       </c>
       <c r="F19">
         <v>-9890100000.0</v>
       </c>
       <c r="G19">
         <v>26032825000.0</v>
       </c>
       <c r="H19">
         <v>-26099536280.0</v>
       </c>
       <c r="I19">
         <v>-26099536280.0</v>
       </c>
       <c r="J19">
         <v>-26099536280.0</v>
       </c>
       <c r="K19">
         <v>-26099536280.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>2055234000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>721500000.0</v>
       </c>
       <c r="H20">
         <v>71939087686.0</v>
       </c>
       <c r="I20">
         <v>9363823376.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-34296320622.0</v>
       </c>
       <c r="C21">
         <v>442451583750.0</v>
       </c>
       <c r="D21">
         <v>668030062848.0</v>
       </c>
       <c r="E21">
         <v>-2272728625.0</v>
       </c>
       <c r="F21">
         <v>12570252538.0</v>
       </c>
       <c r="G21">
         <v>-19591369915.0</v>
       </c>
       <c r="H21">
         <v>40719320000.0</v>
       </c>
       <c r="I21">
         <v>-39458341959.0</v>
       </c>
       <c r="J21">
         <v>18969990935.0</v>
       </c>
       <c r="K21">
         <v>1158972438.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-24057427000.0</v>
       </c>
       <c r="C22">
         <v>-9538240636.0</v>
       </c>
       <c r="D22">
         <v>889221000.0</v>
       </c>
       <c r="E22">
         <v>1345508000.0</v>
       </c>
       <c r="F22">
         <v>26627233000.0</v>
       </c>
       <c r="G22">
         <v>6485258000.0</v>
       </c>
       <c r="H22">
         <v>18881388000.0</v>
       </c>
       <c r="I22">
         <v>19695609819.0</v>
       </c>
       <c r="J22">
         <v>2977923006.0</v>
       </c>
       <c r="K22">
         <v>3754133494.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>5047809000.0</v>
       </c>
       <c r="C23">
         <v>-425999066000.0</v>
       </c>
       <c r="D23">
         <v>-7275994000.0</v>
       </c>
       <c r="E23">
         <v>-794438332000.0</v>
       </c>
       <c r="F23">
         <v>5753601000.0</v>
       </c>
       <c r="G23">
         <v>-12757550000.0</v>
       </c>
       <c r="H23">
         <v>16642316000.0</v>
       </c>
       <c r="I23">
         <v>-46113851625.0</v>
       </c>
       <c r="J23">
         <v>43752977717.0</v>
       </c>
       <c r="K23">
         <v>3114030881.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>14858820000.0</v>
       </c>
       <c r="C24">
         <v>133396000.0</v>
       </c>
       <c r="D24">
         <v>25000000.0</v>
       </c>
       <c r="E24">
         <v>4000000000.0</v>
       </c>
       <c r="F24">
         <v>2003600000.0</v>
       </c>
       <c r="G24">
         <v>4554835000.0</v>
       </c>
       <c r="H24">
         <v>-86700000.0</v>
       </c>
       <c r="I24">
         <v>-4600000000.0</v>
       </c>
       <c r="J24">
         <v>-4600000000.0</v>
       </c>
       <c r="K24">
         <v>-4600000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>16575186000.0</v>
       </c>
       <c r="C25">
         <v>-10787909000.0</v>
       </c>
       <c r="D25">
         <v>-21564937000.0</v>
       </c>
       <c r="E25">
         <v>-3849922000.0</v>
       </c>
       <c r="F25">
         <v>-24212067000.0</v>
       </c>
       <c r="G25">
         <v>-1949277000.0</v>
       </c>
       <c r="H25">
         <v>-88526130000.0</v>
       </c>
       <c r="I25">
         <v>-20221476641.0</v>
       </c>
       <c r="J25">
         <v>-61892001333.0</v>
       </c>
       <c r="K25">
         <v>-10002316952.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>2055234000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>2997777830.0</v>
       </c>
       <c r="G26">
         <v>-1659661000.0</v>
       </c>
       <c r="H26">
         <v>71939087690.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-27193278000.0</v>
       </c>
       <c r="C28">
         <v>10611518000.0</v>
       </c>
       <c r="D28">
         <v>-9430853000.0</v>
       </c>
       <c r="E28">
         <v>-355899000.0</v>
       </c>
       <c r="F28">
         <v>13546101000.0</v>
       </c>
       <c r="G28">
         <v>-33019531000.0</v>
       </c>
       <c r="H28">
         <v>129530223000.0</v>
       </c>
       <c r="I28">
         <v>-31634518583.0</v>
       </c>
       <c r="J28">
         <v>62722968652.0</v>
       </c>
       <c r="K28">
         <v>4273003319.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-6220677000.0</v>
       </c>
       <c r="C29">
         <v>-10787909000.0</v>
       </c>
       <c r="D29">
         <v>-17212749000.0</v>
       </c>
       <c r="E29">
         <v>1345508000.0</v>
       </c>
       <c r="F29">
         <v>5945309000.0</v>
       </c>
       <c r="G29">
         <v>6608609000.0</v>
       </c>
       <c r="H29">
         <v>-68906358000.0</v>
       </c>
       <c r="I29">
         <v>525866822.0</v>
       </c>
       <c r="J29">
         <v>-59157836142.0</v>
       </c>
       <c r="K29">
         <v>-6366530439.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>32271336000.0</v>
       </c>
       <c r="C30">
         <v>-4405000.0</v>
       </c>
       <c r="D30">
         <v>-57304000.0</v>
       </c>
       <c r="E30">
         <v>3559231000.0</v>
       </c>
       <c r="F30">
         <v>-15236500000.0</v>
       </c>
       <c r="G30">
         <v>24193537000.0</v>
       </c>
       <c r="H30">
         <v>-37368490000.0</v>
       </c>
       <c r="I30">
         <v>-4530193048.0</v>
       </c>
@@ -11493,2244 +11700,2304 @@
       <c r="K30">
         <v>-395639670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>2310544840.0</v>
+      </c>
+      <c r="C2">
         <v>2319404074.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2722839000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2183429000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2462787193.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3462024000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2992383000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2562896000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3116769000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3642819630.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2911081870.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17897120931.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17610199067.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30343726920.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29054284832.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37656600629.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>39485539271.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25478915608.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22889594416.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>30662512151.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16599470995.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23039705425.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23516246871.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18436965717.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25865782951.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25257090666.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45332836916.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5661036811.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4754727830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945546081.0</v>
       </c>
       <c r="AE2">
         <v>1945546081.0</v>
       </c>
       <c r="AF2">
+        <v>1945546081.0</v>
+      </c>
+      <c r="AG2">
         <v>3745175935.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>53122408</v>
+      </c>
+      <c r="C3">
         <v>86720269</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>77949000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16159000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>134896000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2155000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>750000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2629000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5547000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3930499</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>70198000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26417542253</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4723878058</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20697289267</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1437144090</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4573701945</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>236544600</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1920139000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16014182</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3020415233</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24386318</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>55384000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7602786</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>409137552</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4284738469</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>959711624</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>251366341</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>970393048</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>475866000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>10070220.0</v>
+      </c>
+      <c r="C6">
         <v>-8859234.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-403434000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>539409000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-279358138.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-999236000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>469640000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>429487000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-553874000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-526050270.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>731737754.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14986039061.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>286921864.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12733527853.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1289442087.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8602315797.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1828938642.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14006623663.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2589321193.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7772917735.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14063041156.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6440234430.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-476541445.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5079281154.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7428817234.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>608692285.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20075746250.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>39671800105.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>906308981.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2809181749.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>-1773876652.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-9762207530.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7168934790.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5379232560.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3366192670.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11717077350.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11144775750.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-22152198540.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-19927206760.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7039585930.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-26283625560.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18266887130.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13371725750.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6741829250.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29103057610.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-22080935590.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15048008670.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6637026090.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-27586915080.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18093677390.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12613007870.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6356126000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5501560400.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-29533382220.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AB11">
         <v>0.0</v>
       </c>
+      <c r="AC11"/>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-7960951787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10829891770.0</v>
       </c>
       <c r="O12">
         <v>-10829891770.0</v>
       </c>
       <c r="P12">
+        <v>-10829891770.0</v>
+      </c>
+      <c r="Q12">
         <v>-24514865586.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13997844842.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10958028365.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4980943453.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-7705582088.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-3512701592.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8012839964.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11909060164.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2719851733.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9507361843.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-25666642523.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-34222456732.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>-10602083043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28390107714.0</v>
       </c>
       <c r="AE12">
         <v>-28390107714.0</v>
       </c>
       <c r="AF12">
+        <v>-28390107714.0</v>
+      </c>
+      <c r="AG12">
         <v>8273666824.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>-184789604.0</v>
+      </c>
+      <c r="C14">
         <v>184789604.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>414170000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>197382816.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>282903157.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>329421149.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>89679286.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>818271000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>661495000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>829812641.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>682589590.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>932912956.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>911122465.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>936342351.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1016783475.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>931244461.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>797457373.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1104436642.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1071036213.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>898454968.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>786262225.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>774389893.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1490036660.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>177685470.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>203173774.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>201732523.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>275047969.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>169986391.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>120598483.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>172750652.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>228357176.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>91943500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>2320615060.0</v>
+      </c>
+      <c r="C16">
         <v>2310544840.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2319404000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2722839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2183429055.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2462787000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3462024000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2992383000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2562896000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3116769360.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3642819624.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2911081870.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17897120931.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17610199067.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30343726919.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29054284832.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37656600629.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39485539271.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25478915609.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22889594416.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30662512151.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16599470995.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23039705426.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>23516246871.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18436965717.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25865782951.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25257090666.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45332836916.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5661036811.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4754727830.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1945546081.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1971299283.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-1383764692.0</v>
+      </c>
+      <c r="C18">
         <v>-5716587600.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3774038000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4573635000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-685452060.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4837737000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1841227000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3100098000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9472132000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-194707146.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3697086684.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3436890857.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7273835889.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43596347.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>26173046779.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2574384123.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18735080702.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-332707448.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19153866091.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>661910368.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1133876775.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>758375711.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1530378573.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>153299152.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>147789774.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>194129737.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-134089583.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4114752078.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-839113141.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-78615689.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-742035872.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-383922500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>539849000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>24492000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16159400.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5839500000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2154700.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-750000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5841000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1622370999.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5547000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3930498.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1670198001.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>32265842253.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4723878058.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20697289267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1848300000.0</v>
       </c>
       <c r="S19">
         <v>-1848300000.0</v>
       </c>
       <c r="T19">
+        <v>-1848300000.0</v>
+      </c>
+      <c r="U19">
         <v>-1500000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-750000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7640100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263933720.0</v>
       </c>
       <c r="X19">
         <v>263933720.0</v>
       </c>
       <c r="Y19">
         <v>263933720.0</v>
       </c>
       <c r="Z19">
+        <v>263933720.0</v>
+      </c>
+      <c r="AA19">
         <v>25768891280.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-26099536280.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-3247360374.0</v>
       </c>
       <c r="C21">
+        <v>-3247360374.0</v>
+      </c>
+      <c r="D21">
         <v>-7499381124.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-192525667748.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>167637672000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1908943750.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>452787048750.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-248783037500.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>7566657752.0</v>
       </c>
       <c r="O21">
         <v>7566657752.0</v>
       </c>
       <c r="P21">
+        <v>7566657752.0</v>
+      </c>
+      <c r="Q21">
         <v>19172473507.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1662905696.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2727687973.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-225012369.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1313431760.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14300196667.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-191500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3933440633.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2378550131.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20043102168.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1103158249.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>34570928030.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>15064020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11175780000.0</v>
       </c>
       <c r="AE21">
         <v>11175780000.0</v>
       </c>
       <c r="AF21">
+        <v>11175780000.0</v>
+      </c>
+      <c r="AG21">
         <v>-2238790334.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-1613508045.0</v>
+      </c>
+      <c r="C22">
         <v>310537201.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21678758000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1745248005.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1906295473.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2217621405.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2604332107.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5501477000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4707560000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1933535407.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-379489281.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1120916124.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>121192057.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26601653.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-244495474.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1218249474.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1164751192.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-107003977.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11779750656.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23637168617.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12766654104.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2003161073.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3896307806.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3298766750.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4684465667.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2398332990.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3634997989.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7449827446.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2096399708.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5681663998.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6947884973.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5108005071.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-3755455055.0</v>
+      </c>
+      <c r="C23">
         <v>-2581809495.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>259969378000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>173138713000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>170775544090.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5747444000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-454292031000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8035817000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-231041867000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-121552580624.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1403959430.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4677966703.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-410439248.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-783628139.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-27091501183.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18823299261.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-565094804.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8170672973.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14773603998.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8758099995.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7261903333.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-12820262908.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1011569769.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>386773932.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1049892949.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24368571152.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67419664420.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>148962070000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14490226624.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>50472265380.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-12529085713.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>148</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>539849000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7858820000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
         <v>5974396000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5841000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1600000000.0</v>
       </c>
       <c r="M24">
         <v>-1600000000.0</v>
       </c>
       <c r="N24">
+        <v>-1600000000.0</v>
+      </c>
+      <c r="O24">
         <v>1.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5848300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1851300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1848300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6000000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4600000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1350000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7640100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>304825581.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2763933721.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1200000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>25768891280.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-30763536280.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4664000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4664000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-48000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3060000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-60000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>467655365.0</v>
+      </c>
+      <c r="C25">
         <v>-6125194136.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25116576000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4565635000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>937940260.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4821577000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1976123000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1585263000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5425316000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>909015620.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3396615376.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5485172937.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8302219912.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-936342351.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1016783475.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2149493935.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1962208565.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-997432665.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11779750656.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-24535623585.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-13552916329.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2777550966.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2406271146.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3476452220.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4887639441.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2600065513.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3910045958.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-7619813837.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2216998191.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5854414650.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-7176242149.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-5199948571.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>2055234000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>2997777830.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-938160900.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-259880100.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-471126100.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-928654700.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-17697058938.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>74999970000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>1279177635.0</v>
+      </c>
+      <c r="C28">
         <v>5282536644.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12050917000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19386955000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>406093919.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3838500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7345982000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3529585000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8918258000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5509656876.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4590348929.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11549148204.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7560757752.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-852113962.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-25721431859.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17974939261.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1662905696.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5727687973.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15758835758.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16071531755.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7050296667.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6808500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11094720267.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-778550131.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20043102168.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1103158249.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>41471940244.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>47328256390.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15064020000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25666006624.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-11866536986.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-14767876047.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-1330642284.0</v>
+      </c>
+      <c r="C29">
         <v>-5629867331.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3851987000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4565635000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-685452056.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4821577000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1976123000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3097943000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9471382000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-194707146.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3699715685.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3431343857.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7269905390.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26601653.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-244495474.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2149493935.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1962208565.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1104436642.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14580164146.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>898454968.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>786262225.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>774389893.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1490036660.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>177685470.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>203173774.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>201732523.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>275047969.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>169986391.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>120598483.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>172750652.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>228357176.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>91943500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-53122408.0</v>
+      </c>
+      <c r="C30">
         <v>453128729.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7795495000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24492000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-16159400.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16159000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5839500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2155000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-750000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5841000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1622371000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5547000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3930498.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1670198000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32265842253.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4723878058.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-20697289267.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3285444090.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1426298055.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6336544600.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2670139000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7656114182.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1371679387.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-284266418.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1726510100.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24832633794.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-31172673832.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-320738469.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5623711624.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-251366341.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4030393048.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-475866000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>