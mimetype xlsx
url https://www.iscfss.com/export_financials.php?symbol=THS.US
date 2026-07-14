--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -2321,51 +2321,51 @@
         <v>114562000.0</v>
       </c>
       <c r="V22">
         <v>115294000.0</v>
       </c>
       <c r="W22">
         <v>132662000.0</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
         <v>3980000000.0</v>
       </c>
       <c r="C23">
         <v>4106600000.0</v>
       </c>
       <c r="D23">
         <v>4253900000.0</v>
       </c>
       <c r="E23">
-        <v>5207000000.0</v>
+        <v>5207800000.0</v>
       </c>
       <c r="F23">
         <v>5485700000.0</v>
       </c>
       <c r="G23">
         <v>5139400000.0</v>
       </c>
       <c r="H23">
         <v>5629300000.0</v>
       </c>
       <c r="I23">
         <v>5779300000.0</v>
       </c>
       <c r="J23">
         <v>6545800000.0</v>
       </c>
       <c r="K23">
         <v>3702796000.0</v>
       </c>
       <c r="L23">
         <v>3858322000.0</v>
       </c>
       <c r="M23">
         <v>2721054000.0</v>
       </c>
@@ -2375,51 +2375,51 @@
       <c r="O23">
         <v>2404529000.0</v>
       </c>
       <c r="P23">
         <v>2391248000.0</v>
       </c>
       <c r="Q23">
         <v>1384428000.0</v>
       </c>
       <c r="R23">
         <v>1355682000.0</v>
       </c>
       <c r="S23">
         <v>1455958000.0</v>
       </c>
       <c r="T23">
         <v>935623000.0</v>
       </c>
       <c r="U23">
         <v>609697000.0</v>
       </c>
       <c r="V23">
         <v>632922000.0</v>
       </c>
       <c r="W23">
-        <v>-398980000.0</v>
+        <v>660572000.0</v>
       </c>
       <c r="X23">
         <v>639935000.0</v>
       </c>
       <c r="Y23">
         <v>674095000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
         <v>1401300000.0</v>
       </c>
       <c r="C24">
         <v>1396000000.0</v>
       </c>
       <c r="D24">
         <v>1394000000.0</v>
       </c>
       <c r="E24">
         <v>1890700000.0</v>
       </c>
       <c r="F24">
@@ -4672,51 +4672,51 @@
       <c r="O60">
         <v>1073517000.0</v>
       </c>
       <c r="P60">
         <v>977966000.0</v>
       </c>
       <c r="Q60">
         <v>756229000.0</v>
       </c>
       <c r="R60">
         <v>620131000.0</v>
       </c>
       <c r="S60">
         <v>629309000.0</v>
       </c>
       <c r="T60">
         <v>576249000.0</v>
       </c>
       <c r="U60">
         <v>513355000.0</v>
       </c>
       <c r="V60">
         <v>494755000.0</v>
       </c>
       <c r="W60">
-        <v>-530359000.0</v>
+        <v>529193000.0</v>
       </c>
       <c r="X60">
         <v>517204000.0</v>
       </c>
       <c r="Y60">
         <v>561164000.0</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61">
         <v>-133300000.0</v>
       </c>
       <c r="F61">
         <v>-108300000.0</v>
       </c>
       <c r="G61">
         <v>-83300000.0</v>
       </c>
       <c r="H61">