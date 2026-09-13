--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1040,86 +1049,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1151,3807 +1161,3961 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>4087000.0</v>
+      </c>
+      <c r="C2">
         <v>1153000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8307000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12606000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7869000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14699000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13550000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15179000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15393000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9278000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13616000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17315000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28933000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61799000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>48797000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>34597000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19053000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22029000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>8021000.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-36891000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>-96000.0</v>
+      </c>
+      <c r="C5">
         <v>-129000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-60000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-55000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-27000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>44000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>25000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>45000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>72000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>35000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17279000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-16029000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15162000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14310000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>8059000.0</v>
+      </c>
+      <c r="C7">
         <v>10146000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11468000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13228000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15253000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17258000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18418000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17980000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18993000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19908000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>111000.0</v>
       </c>
       <c r="C8">
+        <v>111000.0</v>
+      </c>
+      <c r="D8">
         <v>109000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>106000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>105000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="H8">
         <v>78000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>78000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>412708000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>367153000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>270800000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>53180000.0</v>
+      </c>
+      <c r="C10">
         <v>54578000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>99260000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>119305000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>126562000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>106045000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6751000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>72000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>659000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>58000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>32000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>94000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>229000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>220000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>116000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>78000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>83000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>235000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>62000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>64000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>53180000.0</v>
+      </c>
+      <c r="C12">
         <v>54578000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>99260000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>119305000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>126562000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>106045000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6751000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>659000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>58000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>32000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>94000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>229000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>220000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>116000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>125000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>235000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>64000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>111000.0</v>
       </c>
       <c r="C13">
+        <v>111000.0</v>
+      </c>
+      <c r="D13">
         <v>109000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>106000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>105000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="H13">
         <v>78000.0</v>
       </c>
       <c r="I13">
         <v>78000.0</v>
       </c>
       <c r="J13">
         <v>78000.0</v>
       </c>
       <c r="K13">
         <v>78000.0</v>
       </c>
       <c r="L13">
         <v>78000.0</v>
       </c>
       <c r="M13">
         <v>78000.0</v>
       </c>
       <c r="N13">
         <v>78000.0</v>
       </c>
       <c r="O13">
         <v>78000.0</v>
       </c>
       <c r="P13">
         <v>78000.0</v>
       </c>
       <c r="Q13">
         <v>78000.0</v>
       </c>
       <c r="R13">
         <v>78000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="S13">
         <v>78000.0</v>
       </c>
+      <c r="T13"/>
       <c r="U13">
         <v>78000.0</v>
       </c>
       <c r="V13">
         <v>78000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="W13">
         <v>78000.0</v>
       </c>
+      <c r="X13"/>
       <c r="Y13">
+        <v>78000.0</v>
+      </c>
+      <c r="Z13">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>72878000.0</v>
+      </c>
+      <c r="C14">
         <v>71850000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>69256000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>67559000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66373999.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64625071.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49196088.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44276089.0</v>
       </c>
       <c r="K14">
         <v>44276089.0</v>
       </c>
       <c r="L14">
         <v>44276089.0</v>
       </c>
       <c r="M14">
+        <v>44276089.0</v>
+      </c>
+      <c r="N14">
         <v>44256089.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39946589.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39944089.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37626529.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37670597.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28307774.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25208830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57208000.0</v>
       </c>
       <c r="U14">
         <v>57208000.0</v>
       </c>
       <c r="V14">
         <v>57208000.0</v>
       </c>
       <c r="W14">
         <v>57208000.0</v>
       </c>
       <c r="X14">
         <v>57208000.0</v>
       </c>
       <c r="Y14">
+        <v>57208000.0</v>
+      </c>
+      <c r="Z14">
         <v>428770000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>106000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>105000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="H15">
         <v>78000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>78000.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>78000.0</v>
       </c>
       <c r="T15">
         <v>78000.0</v>
       </c>
       <c r="U15">
         <v>78000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>78000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16">
+        <v>11223000.0</v>
+      </c>
+      <c r="C16">
         <v>6838000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6728000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6444000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6381000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5654000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6337000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5232000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10073000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3466000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3344000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2768000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6095000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4387000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4386000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8840000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3715000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>8144000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4209000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9238000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>8074000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>723000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
-        <v>17922000.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="C20">
         <v>17922000.0</v>
       </c>
       <c r="D20">
         <v>17922000.0</v>
       </c>
       <c r="E20">
         <v>17922000.0</v>
       </c>
       <c r="F20">
-        <v>14916000.0</v>
+        <v>17922000.0</v>
       </c>
       <c r="G20">
         <v>14916000.0</v>
       </c>
       <c r="H20">
         <v>14916000.0</v>
       </c>
       <c r="I20">
         <v>14916000.0</v>
       </c>
       <c r="J20">
         <v>14916000.0</v>
       </c>
       <c r="K20">
         <v>14916000.0</v>
       </c>
       <c r="L20">
         <v>14916000.0</v>
       </c>
       <c r="M20">
         <v>14916000.0</v>
       </c>
       <c r="N20">
         <v>14916000.0</v>
       </c>
       <c r="O20">
+        <v>14916000.0</v>
+      </c>
+      <c r="P20">
         <v>15058000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21">
+        <v>30281000.0</v>
+      </c>
+      <c r="C21">
         <v>30410000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39616000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37415000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19199000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7420000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5600000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>1129000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3386000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5643000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10157000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22">
+        <v>996000.0</v>
+      </c>
+      <c r="C22">
         <v>1783000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1420000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2877000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1247000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3311000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1965000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4389000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13520000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3552000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2901000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3345000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4885000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10277000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14711000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7309000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32612000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7132000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11918000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7078000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4318000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>3967000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>139864000.0</v>
+      </c>
+      <c r="C23">
         <v>158235000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>208699000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>237397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>246081000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>188489000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84608000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>74489000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74421000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56799000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59964000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>73820000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>88609000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79156000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>89837000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74804000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>104927000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62701000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
+        <v>67456000.0</v>
+      </c>
+      <c r="U23">
         <v>48460000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>41862000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>33611000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>246081000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7211000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>19262000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13581000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13075000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>3750000.0</v>
+      </c>
+      <c r="C26">
         <v>3000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>-45121000.0</v>
+      </c>
+      <c r="C28">
         <v>-44432000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-87792000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-97619000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-111309000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-88787000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>170849000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31489000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31468000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22278000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31721000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>154420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>35293000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>140210000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>39171000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20940000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
+        <v>14546000.0</v>
+      </c>
+      <c r="S28">
         <v>12361000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5714000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14260000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14892000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10244000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-64000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11055000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15253000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>95950000.0</v>
+      </c>
+      <c r="C29">
         <v>127137000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>159003000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>180812000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>180254000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>127104000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-121874000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-121143000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-123875000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>17529000.0</v>
+      </c>
+      <c r="C30">
         <v>19172000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30424000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40069000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59844000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30913000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27942000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34542000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24520000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19087000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19045000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22522000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45632000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33879000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36946000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54085000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59229000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39916000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39907000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>25710000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24913000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>17232000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>117017000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>143133000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>99888000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-161652000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-149640000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-151866000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-147121000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>57629000.0</v>
+      </c>
+      <c r="C32">
         <v>69283000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>100793000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>122461000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>140773000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105168000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2942000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2129000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4075000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>45451000.0</v>
+      </c>
+      <c r="C33">
         <v>66817000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>68708000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>69434000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>54367000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>44379999.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>45036000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>33257000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>32271000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>31794000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34121000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>39382000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>36151000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>27044000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>31959000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7758000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8524000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10060000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7773000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8802000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10765000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>10280000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
+      <c r="Z33"/>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34">
+        <v>159000.0</v>
+      </c>
+      <c r="C34">
         <v>91000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>44000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18486000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>935000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1873000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>724000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>838000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>872000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>919000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>7130000.0</v>
+      </c>
+      <c r="C35">
         <v>8963000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10498000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19541000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14886000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22439000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>183927000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>167489000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>164233000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>153134000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>159577000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>152097000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>152866000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>138876000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>151484000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>134815000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>131550000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>130931000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>128441000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>123479000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>106184000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>99921000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>22444000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14886000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>391000.0</v>
+      </c>
+      <c r="C36">
         <v>5189000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>749000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>246000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1253000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>930999.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1658000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>915000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1011000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>761000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>814000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2166000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>974000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>345000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>280000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>351000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>287000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>32000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>127000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>268000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1444000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-4097000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>884000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1137000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1253000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>926000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>985000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>915000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1011000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>761000.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
+      <c r="Z38"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>22708000.0</v>
+      </c>
+      <c r="C39">
         <v>15885000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8887000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5712000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4061000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3840000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2914000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2229000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3510000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1707000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3839000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8539000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1847000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7727000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6001000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5536000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4484000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5468000.0</v>
       </c>
-      <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>6635000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1804000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>2068000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
+      <c r="Z39"/>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>19209000.0</v>
+      </c>
+      <c r="C40">
         <v>12057000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22336000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23252000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>34666000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16577000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15482000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>17577000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19746000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12694000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9799000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10177000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13723000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12964000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>17434000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11146000.0</v>
       </c>
-      <c r="Q40">
-[...1 lines deleted...]
-      </c>
       <c r="R40">
+        <v>10832000.0</v>
+      </c>
+      <c r="S40">
         <v>41110000.0</v>
       </c>
-      <c r="S40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T40"/>
       <c r="U40">
+        <v>8428000.0</v>
+      </c>
+      <c r="V40">
         <v>9084000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>9956000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>7430000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>48757000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>8266000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1658000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2525000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1345000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1656000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1613000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>4310000.0</v>
       </c>
-      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>459828000.0</v>
+      </c>
+      <c r="C42">
         <v>454502000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>433781000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>412708000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>367153000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>270800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4310000.0</v>
       </c>
       <c r="H42">
         <v>4310000.0</v>
       </c>
       <c r="I42">
         <v>4310000.0</v>
       </c>
       <c r="J42">
-        <v>3229000.0</v>
+        <v>4310000.0</v>
       </c>
       <c r="K42">
         <v>3229000.0</v>
       </c>
       <c r="L42">
         <v>3229000.0</v>
       </c>
       <c r="M42">
+        <v>3229000.0</v>
+      </c>
+      <c r="N42">
         <v>146000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>103000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-8124000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>103000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-10191000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-9768000.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="T42"/>
+      <c r="U42">
         <v>15265000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14310000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>74969000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>61045000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>367126000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>25274000.0</v>
+      </c>
+      <c r="C45">
         <v>26648000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>26252000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12960000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>50050000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>23861000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21546000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>17426000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>16344000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16117000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>17262000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>18913000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>14618000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3883000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4847000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5742000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>6681000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>6859000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>7646000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>8534000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>9321000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>7883000.0</v>
+      </c>
+      <c r="C46">
         <v>10296000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10285000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12960000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15993000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23861000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21546000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>17426000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>16344000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16117000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>17262000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>18913000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>14618000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3883000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4847000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5742000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6681000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6859000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>8534000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9321000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>14377000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4787000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>15993000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11561000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>15946000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>17426000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>16344000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>16117000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
+      <c r="Z47"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-363893000.0</v>
+      </c>
+      <c r="C48">
         <v>-327347000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-274827000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-240405000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-186977000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-143843000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-145530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-139129000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-141370000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-135537000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-128362000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-112422000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-100134000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-97516000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-104951000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-106405000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-109452000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-110729000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-121417000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-126963000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-97282000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-83222000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>-68450000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-186977000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-240405000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-186977000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-143843000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>1247000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>3029000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>8059000.0</v>
+      </c>
+      <c r="C51">
         <v>10146000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11468000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21686000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15253000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17258000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>177600000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31561000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>32068000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>22937000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>31779000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>154452000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>35387000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>140439000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>39391000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>21056000.0</v>
       </c>
-      <c r="Q51">
-[...1 lines deleted...]
-      </c>
       <c r="R51">
+        <v>14624000.0</v>
+      </c>
+      <c r="S51">
         <v>12383000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5797000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>14495000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>14954000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10244000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>11055000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>15253000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>2265000.0</v>
+      </c>
+      <c r="C52">
         <v>2087000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1827000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2025000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2016000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1934000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1115000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1013000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3947000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2227000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3072000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1345000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1616000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4886000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1320000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
+        <v>832000.0</v>
+      </c>
+      <c r="S52">
         <v>645000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>618000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
+        <v>594000.0</v>
+      </c>
+      <c r="V52">
         <v>536000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>517000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>408000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1461000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>103000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4005000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>139864000.0</v>
+      </c>
+      <c r="C55">
         <v>158235000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>208699000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>237397000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>246081000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>188489000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>84608000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>74489000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>74421000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>56799000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>59964000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>73820000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>88609000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>79156000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>89837000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>74804000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>104927000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>62701000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>67456000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>48460000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>41862000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>33611000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
+      <c r="Z55"/>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>94413000.0</v>
+      </c>
+      <c r="C56">
         <v>91418000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>139991000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>167963000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>191714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>144109000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39572000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41232000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>42150000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>25005000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25843000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>34438000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>52458000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>52112000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>57878000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>67046000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>96403000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>52641000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>59683000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>39658000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>31097000.0</v>
       </c>
-      <c r="V56"/>
-      <c r="W56">
+      <c r="W56"/>
+      <c r="X56">
         <v>23331000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
+      <c r="Z56"/>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>36784000.0</v>
+      </c>
+      <c r="C57">
         <v>22135000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39198000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>45502000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>50941000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>38946000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>37303000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>39103000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>46225000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>33641000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24770000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>30209000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>35151000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>37075000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>42707000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>45785000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>82303000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41755000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>60034000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>51763000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>32882000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>41740000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>23933000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>50941000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>43914000.0</v>
+      </c>
+      <c r="C58">
         <v>31098000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>49696000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>65043000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>65827000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>61385000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>221230000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>206592000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>210458000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>186775000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>184347000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>182306000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>188017000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>175951000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>194191000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>180600000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>213853000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>172686000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>188475000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>175242000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>139066000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>141661000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>46377000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>65827000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>95950000.0</v>
+      </c>
+      <c r="C60">
         <v>127137000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>159003000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>172354000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>180254000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>127104000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-141136000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-134724000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-136950000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-132205000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-125018000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-109070000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-99862000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-97263000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-104735000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-106250000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-109254000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-110548000.0</v>
       </c>
-      <c r="S60"/>
       <c r="T60">
+        <v>-121019000.0</v>
+      </c>
+      <c r="U60">
         <v>-126782000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-97204000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8175000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>7327000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>180254000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AZ1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BD1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CF1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>6390000.0</v>
+      </c>
+      <c r="C2">
+        <v>2583000.0</v>
+      </c>
+      <c r="D2">
+        <v>4087000.0</v>
+      </c>
+      <c r="E2">
         <v>2779000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>12272000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1045000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1153000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>2796000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2437000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2206000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>8307000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2761000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>11985000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>11683000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>12606000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>16339000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>15929000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>35223000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>7869000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>35102000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>17836000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>9765000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>14699000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>11400000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>14800000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>13700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>13500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>20800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>19900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>16225000.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>16885000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>10500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>24700000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>11768000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>153000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>6640000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>12100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>19177000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>13200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>9400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>9300000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>14100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>13100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>15200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>13600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>17000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>11600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>10500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>17300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>22100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>23481000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>28735000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>28465000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>26219000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>25715000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>16000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>33935000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>20297000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>40668000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>28933000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>32149000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>38357000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>26377000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>61799000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>35258000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>40262000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>33913000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>39675000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>48797000.0</v>
       </c>
-      <c r="BS2"/>
-[...2 lines deleted...]
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2">
         <v>52363000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>46300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>27243000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>33083000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>27460000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>23560000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>21135000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>15857000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>7740000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>13211000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>7769000.0</v>
       </c>
-      <c r="CI2"/>
-[...1 lines deleted...]
-      <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>11819000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5001,80 +5165,83 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
-[...1 lines deleted...]
-      </c>
+      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4"/>
+      <c r="X4">
+        <v>-36891000.0</v>
+      </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
@@ -5100,313 +5267,325 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>-101000.0</v>
+      </c>
+      <c r="C5">
+        <v>-104000.0</v>
+      </c>
+      <c r="D5">
+        <v>-96000.0</v>
+      </c>
+      <c r="E5">
         <v>-45000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-46000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-41000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-129000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-124000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-146000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-125000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-60000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-24000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-53000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-41999.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-55000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-30000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-9000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>2000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-27000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>4000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>17000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>11999.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>44000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>5000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>7000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>5000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-32470000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>17000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>19000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>19000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-28665000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>23000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>25000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>30000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-25841000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>32000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>26000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>33000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>25000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>35000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>38000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AQ5">
         <v>42000.0</v>
       </c>
       <c r="AR5">
-        <v>44000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AS5">
-        <v>45000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AT5">
         <v>42000.0</v>
       </c>
       <c r="AU5">
+        <v>44000.0</v>
+      </c>
+      <c r="AV5">
+        <v>45000.0</v>
+      </c>
+      <c r="AW5">
+        <v>42000.0</v>
+      </c>
+      <c r="AX5">
         <v>46000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>46000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>48000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>53000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>45000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>67000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>72000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>14000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>14000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>13000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>35000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>-56000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>-67000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>-48000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>-26000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>-27000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>-1000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BO5">
         <v>21000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BP5">
         <v>17000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BQ5">
         <v>37000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BR5">
         <v>45000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BS5">
         <v>46000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BT5">
         <v>-16936000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-16390000.0</v>
       </c>
       <c r="BU5">
         <v>-16029000.0</v>
       </c>
       <c r="BV5">
+        <v>-16584000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-16390000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-16029000.0</v>
+      </c>
+      <c r="BY5">
         <v>-16064000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BZ5">
         <v>-15804000.0</v>
       </c>
-      <c r="BX5">
+      <c r="CA5">
         <v>-15541000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CB5">
         <v>-15162000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CC5">
         <v>-14783000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-14310000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CF5">
         <v>-14310000.0</v>
       </c>
-      <c r="CD5"/>
-[...1 lines deleted...]
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>-7220000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CR5">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5456,133 +5635,142 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>6966000.0</v>
+      </c>
+      <c r="C7">
+        <v>7529000.0</v>
+      </c>
+      <c r="D7">
+        <v>8059000.0</v>
+      </c>
+      <c r="E7">
         <v>8597000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>9129000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>9643000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>10146000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>10642000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>11131000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>11603000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>11468000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>11949000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>12416000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>12951000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>13228000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>13734000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>14233000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>14742000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>15253000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>15766000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>16288000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>16767000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>17258000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>17059000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>17545000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>18014000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>18418000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>18863000.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5603,112 +5791,121 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
-        <v>111000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C8">
         <v>111000.0</v>
       </c>
       <c r="D8">
-        <v>112000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="E8">
         <v>111000.0</v>
       </c>
       <c r="F8">
         <v>111000.0</v>
       </c>
       <c r="G8">
+        <v>112000.0</v>
+      </c>
+      <c r="H8">
         <v>111000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
+        <v>111000.0</v>
+      </c>
+      <c r="J8">
+        <v>111000.0</v>
+      </c>
+      <c r="K8">
         <v>110000.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>109000.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>108000.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>108000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>108000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="P8">
         <v>106000.0</v>
       </c>
       <c r="Q8">
+        <v>106000.0</v>
+      </c>
+      <c r="R8">
+        <v>106000.0</v>
+      </c>
+      <c r="S8">
+        <v>106000.0</v>
+      </c>
+      <c r="T8">
         <v>105000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>105000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>105000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5736,100 +5933,103 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>426656000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>420980000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>412708000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>398546000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>388464000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>376913000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>367153000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>354119000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>341928000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>284470000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>270800000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
@@ -5855,321 +6055,333 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>50647000.0</v>
+      </c>
+      <c r="C10">
+        <v>50230000.0</v>
+      </c>
+      <c r="D10">
+        <v>53180000.0</v>
+      </c>
+      <c r="E10">
         <v>59050000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>56998000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>57791000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>54578000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>69762000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>80104000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>93915000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>99260000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>99953000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>103447000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>112462000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>119305000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>125332000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>122588000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>120233000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>126562000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>134134999.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>130996000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>93761000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>106045000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>10326000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2405000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>6383000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>6751000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1796000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>776000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>221000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>72000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>415000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>880000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>253000.0</v>
       </c>
       <c r="AI10">
         <v>47000.0</v>
       </c>
       <c r="AJ10">
+        <v>600000.0</v>
+      </c>
+      <c r="AK10">
+        <v>253000.0</v>
+      </c>
+      <c r="AL10">
+        <v>47000.0</v>
+      </c>
+      <c r="AM10">
         <v>2099000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>659000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>2281000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>38000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>53000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>58000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>34000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>38000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>43000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>32000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>45000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>83000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>80000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>94000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>131000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>94000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>137000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>229000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>208000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>89000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>401000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>220000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>162000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>283000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>149000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>116000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>85000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>379000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>148000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>78000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>359000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>281000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>188000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>22000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BU10">
         <v>83000.0</v>
       </c>
       <c r="BV10">
+        <v>26000.0</v>
+      </c>
+      <c r="BW10">
+        <v>16000.0</v>
+      </c>
+      <c r="BX10">
+        <v>83000.0</v>
+      </c>
+      <c r="BY10">
         <v>24000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>14000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>15000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>235000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>13000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>62000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CF10">
         <v>62000.0</v>
       </c>
-      <c r="CD10"/>
-[...1 lines deleted...]
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10">
         <v>66000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CM10">
         <v>164000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CN10">
         <v>66000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CO10">
         <v>63000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CP10">
         <v>358000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CQ10">
         <v>72000.0</v>
       </c>
-      <c r="CO10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6219,1251 +6431,1295 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>50647000.0</v>
+      </c>
+      <c r="C12">
+        <v>50230000.0</v>
+      </c>
+      <c r="D12">
+        <v>53180000.0</v>
+      </c>
+      <c r="E12">
         <v>59050000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>56998000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>57791000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>54578000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>69762000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>80104000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>93915000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>99260000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>99953000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>103447000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>112462000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>119305000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>125332000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>122588000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>120233000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>126562000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>134134999.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>130996000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>93761000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>106045000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>10326000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2405000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>6383000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>1796000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>776000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>221000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>415000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>880000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>253000.0</v>
       </c>
       <c r="AI12">
         <v>47000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
+        <v>253000.0</v>
+      </c>
+      <c r="AL12">
+        <v>47000.0</v>
+      </c>
+      <c r="AM12">
         <v>2099000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>659000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>2281000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>38000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>53000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>58000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>34000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>38000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>43000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>32000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>45000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>83000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>80000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>94000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>131000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>94000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>137000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>208000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>89000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>401000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>220000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>162000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>283000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>149000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>116000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>85000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>379000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>148000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>78000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>459000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>381000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>291000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>754000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>4088000.0</v>
       </c>
-      <c r="BS12"/>
-[...2 lines deleted...]
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>24000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>14000.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>15000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>13000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>62000.0</v>
       </c>
-      <c r="CC12"/>
-[...1 lines deleted...]
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12">
         <v>66000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CM12">
         <v>164000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CN12">
         <v>66000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CO12">
         <v>63000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CP12">
         <v>358000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CQ12">
         <v>72000.0</v>
       </c>
-      <c r="CO12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>113000.0</v>
+      </c>
+      <c r="C13">
+        <v>113000.0</v>
+      </c>
+      <c r="D13">
         <v>111000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="E13">
         <v>111000.0</v>
       </c>
       <c r="F13">
         <v>111000.0</v>
       </c>
       <c r="G13">
+        <v>112000.0</v>
+      </c>
+      <c r="H13">
         <v>111000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
+        <v>111000.0</v>
+      </c>
+      <c r="J13">
+        <v>111000.0</v>
+      </c>
+      <c r="K13">
         <v>110000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>109000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>108000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>108000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>108000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="P13">
         <v>106000.0</v>
       </c>
       <c r="Q13">
+        <v>106000.0</v>
+      </c>
+      <c r="R13">
+        <v>106000.0</v>
+      </c>
+      <c r="S13">
+        <v>106000.0</v>
+      </c>
+      <c r="T13">
         <v>105000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>105000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>105000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>103000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>103000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="Y13">
         <v>78000.0</v>
       </c>
       <c r="Z13">
         <v>78000.0</v>
       </c>
       <c r="AA13">
         <v>78000.0</v>
       </c>
       <c r="AB13">
         <v>78000.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>78000.0</v>
+      </c>
       <c r="AD13">
         <v>78000.0</v>
       </c>
       <c r="AE13">
         <v>78000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>78000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13">
         <v>78000.0</v>
       </c>
       <c r="AI13">
         <v>78000.0</v>
       </c>
-      <c r="AJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>78000.0</v>
       </c>
       <c r="AL13">
         <v>78000.0</v>
       </c>
       <c r="AM13">
         <v>78000.0</v>
       </c>
       <c r="AN13">
         <v>78000.0</v>
       </c>
       <c r="AO13">
         <v>78000.0</v>
       </c>
       <c r="AP13">
         <v>78000.0</v>
       </c>
       <c r="AQ13">
         <v>78000.0</v>
       </c>
       <c r="AR13">
         <v>78000.0</v>
       </c>
       <c r="AS13">
         <v>78000.0</v>
       </c>
       <c r="AT13">
         <v>78000.0</v>
       </c>
       <c r="AU13">
         <v>78000.0</v>
       </c>
       <c r="AV13">
         <v>78000.0</v>
       </c>
       <c r="AW13">
         <v>78000.0</v>
       </c>
       <c r="AX13">
         <v>78000.0</v>
       </c>
       <c r="AY13">
         <v>78000.0</v>
       </c>
       <c r="AZ13">
         <v>78000.0</v>
       </c>
-      <c r="BA13"/>
+      <c r="BA13">
+        <v>78000.0</v>
+      </c>
       <c r="BB13">
         <v>78000.0</v>
       </c>
       <c r="BC13">
         <v>78000.0</v>
       </c>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
+      <c r="BD13"/>
       <c r="BE13">
         <v>78000.0</v>
       </c>
       <c r="BF13">
         <v>78000.0</v>
       </c>
       <c r="BG13">
         <v>78000.0</v>
       </c>
       <c r="BH13">
         <v>78000.0</v>
       </c>
-      <c r="BI13"/>
-[...1 lines deleted...]
-      <c r="BK13"/>
+      <c r="BI13">
+        <v>78000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>78000.0</v>
+      </c>
+      <c r="BK13">
+        <v>78000.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
-[...7 lines deleted...]
-      </c>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
       <c r="BQ13">
         <v>78000.0</v>
       </c>
       <c r="BR13">
         <v>78000.0</v>
       </c>
-      <c r="BS13"/>
-[...2 lines deleted...]
-      <c r="BV13">
+      <c r="BS13">
         <v>78000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BT13">
         <v>78000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BU13">
         <v>78000.0</v>
       </c>
-      <c r="BY13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13">
+        <v>78000.0</v>
+      </c>
       <c r="BZ13">
         <v>78000.0</v>
       </c>
       <c r="CA13">
         <v>78000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>78000.0</v>
       </c>
-      <c r="CC13"/>
       <c r="CD13">
         <v>78000.0</v>
       </c>
       <c r="CE13">
         <v>78000.0</v>
       </c>
-      <c r="CF13">
-[...1 lines deleted...]
-      </c>
+      <c r="CF13"/>
       <c r="CG13">
         <v>78000.0</v>
       </c>
       <c r="CH13">
         <v>78000.0</v>
       </c>
-      <c r="CI13"/>
-[...1 lines deleted...]
-      <c r="CK13"/>
+      <c r="CI13">
+        <v>78000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>78000.0</v>
+      </c>
+      <c r="CK13">
+        <v>78000.0</v>
+      </c>
       <c r="CL13"/>
       <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>78000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CR13">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>77547000.0</v>
+      </c>
+      <c r="C14">
+        <v>77615000.0</v>
+      </c>
+      <c r="D14">
+        <v>73053000.0</v>
+      </c>
+      <c r="E14">
         <v>72819000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>73163000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>72715000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>72435000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>72309000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>72017000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>70628000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>69832000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>69571000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>69424000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>68176000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>67313000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>67493000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>67876000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>67559000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>66755000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>66755000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>66616000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>64625000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>64625000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>39062238.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>49236088.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>49136088.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>49136088.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>49196088.0</v>
       </c>
       <c r="AC14">
         <v>49196088.0</v>
       </c>
       <c r="AD14">
+        <v>49196088.0</v>
+      </c>
+      <c r="AE14">
+        <v>49196088.0</v>
+      </c>
+      <c r="AF14">
+        <v>49196088.0</v>
+      </c>
+      <c r="AG14">
         <v>49206089.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>49216089.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>49251089.0</v>
       </c>
       <c r="AI14">
         <v>49251089.0</v>
       </c>
       <c r="AJ14">
-        <v>44276089.0</v>
+        <v>49251089.0</v>
       </c>
       <c r="AK14">
-        <v>44276089.0</v>
+        <v>49251089.0</v>
       </c>
       <c r="AL14">
-        <v>44276089.0</v>
+        <v>49251089.0</v>
       </c>
       <c r="AM14">
         <v>44276089.0</v>
       </c>
       <c r="AN14">
         <v>44276089.0</v>
       </c>
       <c r="AO14">
         <v>44276089.0</v>
       </c>
       <c r="AP14">
         <v>44276089.0</v>
       </c>
       <c r="AQ14">
         <v>44276089.0</v>
       </c>
       <c r="AR14">
         <v>44276089.0</v>
       </c>
       <c r="AS14">
         <v>44276089.0</v>
       </c>
       <c r="AT14">
         <v>44276089.0</v>
       </c>
       <c r="AU14">
         <v>44276089.0</v>
       </c>
       <c r="AV14">
-        <v>44256089.0</v>
+        <v>44276089.0</v>
       </c>
       <c r="AW14">
-        <v>44256089.0</v>
+        <v>44276089.0</v>
       </c>
       <c r="AX14">
-        <v>44256089.0</v>
+        <v>44276089.0</v>
       </c>
       <c r="AY14">
         <v>44256089.0</v>
       </c>
       <c r="AZ14">
-        <v>39946589.0</v>
+        <v>44256089.0</v>
       </c>
       <c r="BA14">
-        <v>39946589.0</v>
+        <v>44256089.0</v>
       </c>
       <c r="BB14">
-        <v>39946589.0</v>
+        <v>44256089.0</v>
       </c>
       <c r="BC14">
         <v>39946589.0</v>
       </c>
       <c r="BD14">
         <v>39946589.0</v>
       </c>
       <c r="BE14">
         <v>39946589.0</v>
       </c>
       <c r="BF14">
+        <v>39946589.0</v>
+      </c>
+      <c r="BG14">
+        <v>39946589.0</v>
+      </c>
+      <c r="BH14">
+        <v>39946589.0</v>
+      </c>
+      <c r="BI14">
         <v>39944089.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>39944089.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>39957089.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>39957089.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>37652779.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>37654079.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>37670597.0</v>
       </c>
-      <c r="BM14">
+      <c r="BP14">
         <v>37670597.0</v>
       </c>
-      <c r="BN14">
+      <c r="BQ14">
         <v>37590596.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>37590596.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>37590596.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>28307774.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>57208000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>55361000.0</v>
       </c>
       <c r="BV14">
         <v>57208000.0</v>
       </c>
       <c r="BW14">
         <v>57208000.0</v>
       </c>
       <c r="BX14">
+        <v>55361000.0</v>
+      </c>
+      <c r="BY14">
         <v>57208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25208830.0</v>
       </c>
       <c r="BZ14">
         <v>57208000.0</v>
       </c>
       <c r="CA14">
         <v>57208000.0</v>
       </c>
       <c r="CB14">
+        <v>25208830.0</v>
+      </c>
+      <c r="CC14">
         <v>57208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55361000.0</v>
       </c>
       <c r="CD14">
         <v>57208000.0</v>
       </c>
       <c r="CE14">
         <v>57208000.0</v>
       </c>
       <c r="CF14">
-        <v>57208000.0</v>
+        <v>55361000.0</v>
       </c>
       <c r="CG14">
         <v>57208000.0</v>
       </c>
       <c r="CH14">
         <v>57208000.0</v>
       </c>
       <c r="CI14">
         <v>57208000.0</v>
       </c>
       <c r="CJ14">
         <v>57208000.0</v>
       </c>
       <c r="CK14">
         <v>57208000.0</v>
       </c>
       <c r="CL14">
         <v>57208000.0</v>
       </c>
-      <c r="CM14"/>
+      <c r="CM14">
+        <v>57208000.0</v>
+      </c>
       <c r="CN14">
         <v>57208000.0</v>
       </c>
-      <c r="CO14"/>
+      <c r="CO14">
+        <v>57208000.0</v>
+      </c>
+      <c r="CP14"/>
+      <c r="CQ14">
+        <v>57208000.0</v>
+      </c>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>108000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>108000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="P15">
         <v>106000.0</v>
       </c>
       <c r="Q15">
+        <v>106000.0</v>
+      </c>
+      <c r="R15">
+        <v>106000.0</v>
+      </c>
+      <c r="S15">
+        <v>106000.0</v>
+      </c>
+      <c r="T15">
         <v>105000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>105000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>105000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>103000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>103000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="Y15">
         <v>78000.0</v>
       </c>
       <c r="Z15">
         <v>78000.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>78000.0</v>
+      </c>
       <c r="AB15">
         <v>78000.0</v>
       </c>
       <c r="AC15">
         <v>78000.0</v>
       </c>
       <c r="AD15"/>
-      <c r="AE15"/>
-      <c r="AF15"/>
+      <c r="AE15">
+        <v>78000.0</v>
+      </c>
+      <c r="AF15">
+        <v>78000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
-[...4 lines deleted...]
-      </c>
+      <c r="AY15"/>
+      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15">
         <v>78000.0</v>
       </c>
       <c r="BC15">
         <v>78000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>78000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15">
         <v>78000.0</v>
       </c>
       <c r="BG15">
         <v>78000.0</v>
       </c>
       <c r="BH15"/>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>78000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>78000.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
-[...7 lines deleted...]
-      </c>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>78000.0</v>
       </c>
       <c r="BR15">
         <v>78000.0</v>
       </c>
       <c r="BS15">
         <v>78000.0</v>
       </c>
       <c r="BT15">
         <v>78000.0</v>
       </c>
       <c r="BU15">
         <v>78000.0</v>
       </c>
       <c r="BV15">
         <v>78000.0</v>
       </c>
       <c r="BW15">
         <v>78000.0</v>
       </c>
       <c r="BX15">
         <v>78000.0</v>
       </c>
       <c r="BY15">
         <v>78000.0</v>
       </c>
       <c r="BZ15">
         <v>78000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CA15">
+        <v>78000.0</v>
+      </c>
+      <c r="CB15">
+        <v>78000.0</v>
+      </c>
       <c r="CC15">
         <v>78000.0</v>
       </c>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>78000.0</v>
+      </c>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>40</v>
+      </c>
+      <c r="B16">
+        <v>17220000.0</v>
+      </c>
       <c r="C16">
+        <v>18096000.0</v>
+      </c>
+      <c r="D16">
+        <v>11223000.0</v>
+      </c>
+      <c r="E16">
+        <v>13732000.0</v>
+      </c>
+      <c r="F16">
         <v>12951000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>6745000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>6838000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>6779000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>5783000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>5993000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>6728000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>5775000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6138000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>7203000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>6444000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>6952000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>4799000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>7036000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>6381000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>7232000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>5925000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>6751000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>5654000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>6353000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>6682000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>6337000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>4774000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>4363000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>5158000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>4464000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>4451000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>4576000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>9647000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>3006000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>4058000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>4900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>3414000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>2764000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>3372000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>3466000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>4091000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>2840000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>2385000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>3344000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>2767000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>2540000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>2388000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>2768000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>3444000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>1786000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>3013000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>3931000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>2686000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>3849000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>4387000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>5680000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>2960000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>3715000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>4386000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>4236000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>2490000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>4279000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>8840000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>5580000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>5950000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>3371000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>8901000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BU16">
         <v>5549000.0</v>
       </c>
-      <c r="BS16"/>
-[...2 lines deleted...]
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16">
         <v>6013000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BZ16">
         <v>4340000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CA16">
         <v>6085000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>7424000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CD16">
         <v>3955000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CE16">
         <v>5237000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>8356000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CH16">
         <v>10204000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CI16">
         <v>7816000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CJ16">
         <v>8202000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CK16">
         <v>6273000.0</v>
       </c>
-      <c r="CI16"/>
-[...1 lines deleted...]
-      <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16">
         <v>3477000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CQ16">
         <v>8706000.0</v>
       </c>
-      <c r="CO16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7513,93 +7769,96 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...4 lines deleted...]
-      </c>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>782000.0</v>
+      </c>
+      <c r="O18">
+        <v>770000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18">
         <v>748000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>748000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>735000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="T18"/>
+      <c r="U18">
         <v>680000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>670000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>661000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
@@ -7626,54 +7885,57 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7723,114 +7985,117 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
-        <v>17922000.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="C20">
-        <v>17922000.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="D20">
-        <v>17922000.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="E20">
         <v>17922000.0</v>
       </c>
       <c r="F20">
         <v>17922000.0</v>
       </c>
       <c r="G20">
         <v>17922000.0</v>
       </c>
       <c r="H20">
         <v>17922000.0</v>
       </c>
       <c r="I20">
         <v>17922000.0</v>
       </c>
       <c r="J20">
         <v>17922000.0</v>
       </c>
       <c r="K20">
         <v>17922000.0</v>
       </c>
       <c r="L20">
         <v>17922000.0</v>
       </c>
       <c r="M20">
         <v>17922000.0</v>
       </c>
       <c r="N20">
         <v>17922000.0</v>
       </c>
       <c r="O20">
         <v>17922000.0</v>
       </c>
       <c r="P20">
         <v>17922000.0</v>
       </c>
       <c r="Q20">
         <v>17922000.0</v>
       </c>
       <c r="R20">
+        <v>17922000.0</v>
+      </c>
+      <c r="S20">
+        <v>17922000.0</v>
+      </c>
+      <c r="T20">
+        <v>17922000.0</v>
+      </c>
+      <c r="U20">
         <v>16642000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>14916000.0</v>
       </c>
       <c r="V20">
         <v>14916000.0</v>
       </c>
       <c r="W20">
         <v>14916000.0</v>
       </c>
       <c r="X20">
         <v>14916000.0</v>
       </c>
       <c r="Y20">
         <v>14916000.0</v>
       </c>
       <c r="Z20">
         <v>14916000.0</v>
       </c>
       <c r="AA20">
         <v>14916000.0</v>
       </c>
       <c r="AB20">
         <v>14916000.0</v>
       </c>
       <c r="AC20">
         <v>14916000.0</v>
       </c>
@@ -7894,854 +8159,888 @@
       <c r="AW20">
         <v>14916000.0</v>
       </c>
       <c r="AX20">
         <v>14916000.0</v>
       </c>
       <c r="AY20">
         <v>14916000.0</v>
       </c>
       <c r="AZ20">
         <v>14916000.0</v>
       </c>
       <c r="BA20">
         <v>14916000.0</v>
       </c>
       <c r="BB20">
         <v>14916000.0</v>
       </c>
       <c r="BC20">
         <v>14916000.0</v>
       </c>
       <c r="BD20">
         <v>14916000.0</v>
       </c>
       <c r="BE20">
+        <v>14916000.0</v>
+      </c>
+      <c r="BF20">
+        <v>14916000.0</v>
+      </c>
+      <c r="BG20">
+        <v>14916000.0</v>
+      </c>
+      <c r="BH20">
         <v>15058000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BI20">
         <v>15058000.0</v>
       </c>
-      <c r="BG20"/>
-[...1 lines deleted...]
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21">
+        <v>29213000.0</v>
+      </c>
+      <c r="C21">
+        <v>29808000.0</v>
+      </c>
+      <c r="D21">
+        <v>30281000.0</v>
+      </c>
+      <c r="E21">
         <v>31246000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>31568000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>31156000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>30410000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>29627000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>40718000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>40530000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>39616000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>38984000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>37814000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>33801000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>37415000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>26858000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>23783000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>21613000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>19199000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>17102000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>16000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>14400000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>7420000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>11000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>8700000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>7100000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>5300000.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>564000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>1129000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>1693000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>2257000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>2821000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>3386000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>3950000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>4514000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>5079000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>5643000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>6207000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>6772000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>7336000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>7900000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>8464000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>9029000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>9593000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>10157000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>10722000.0</v>
       </c>
-      <c r="BG21"/>
-[...1 lines deleted...]
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22">
+        <v>4917000.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
+        <v>996000.0</v>
+      </c>
+      <c r="E22">
         <v>3378000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>4176000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>1489000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1783000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>1406000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1369000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>1465000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1420000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>984000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1767000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>1629000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>2877000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>4676000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>3630000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>2097000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>1247000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>2025000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>1784000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>1887000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>3311000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>3898000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>3336000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>2758000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1965000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>3322000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>4867000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>3457000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>4389000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>8776000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>3145000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>4903000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>13520000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>10780000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>8887000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>8346000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>3552000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>7818000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>7950000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>2033000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>2901000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>3922000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>2414000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>2197000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>3345000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>5747000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>5075000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>3977000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>4885000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>12422000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>7754000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>9875000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>10277000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>9493000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>10337000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>10707000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>14711000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>19466000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>9294000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>9662000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>7309000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>13422000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>15013000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>10956000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>32612000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>13073000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>11112000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>13133000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>7575000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>5064000.0</v>
       </c>
       <c r="BU22">
         <v>11918000.0</v>
       </c>
       <c r="BV22">
+        <v>4535000.0</v>
+      </c>
+      <c r="BW22">
+        <v>5064000.0</v>
+      </c>
+      <c r="BX22">
+        <v>11918000.0</v>
+      </c>
+      <c r="BY22">
         <v>9829000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>5548000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>4915000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>7078000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>4051000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>4318000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>4318000.0</v>
       </c>
-      <c r="CD22"/>
-[...1 lines deleted...]
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
         <v>2541000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>3007000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CN22">
         <v>1793000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CO22">
         <v>2117000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CP22">
         <v>1531000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CQ22">
         <v>2632000.0</v>
       </c>
-      <c r="CO22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>139749000.0</v>
+      </c>
+      <c r="C23">
+        <v>139895000.0</v>
+      </c>
+      <c r="D23">
+        <v>139864000.0</v>
+      </c>
+      <c r="E23">
         <v>164281000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>165042000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>158061000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>158235000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>166329000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>182380000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>195352000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>208699000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>204738000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>216860000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>220652000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>237397000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>247399000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>241958000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>244021000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>246081000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>242667000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>220094000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>194240000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>188489000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>85834000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>85390000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>77336000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>73178000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>84211000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>72558000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>69489000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>71868000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>70974000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>58652000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>73120000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>73508000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>67096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>56946000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>60117000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>56799000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>68870000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>61035000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>56544000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>59964000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>70601000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>69128000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>70176000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>73820000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>76508000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>71635000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>67248000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>88609000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>95108000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>71448000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>74185000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>78688000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>83809000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>91620000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>96166000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>89837000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>100897000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>62219000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>81556000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>74804000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>75437000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>74875000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>62294000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>104927000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>70052000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>79149000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>67789000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>79025000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>67456000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>52435000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>59759000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>67239000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>78617000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>66980000.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>43496000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>48460000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CC23">
         <v>45099000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>41862000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CF23">
         <v>41862000.0</v>
       </c>
-      <c r="CD23"/>
-[...1 lines deleted...]
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23">
         <v>26142000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CM23">
         <v>37049000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CN23">
         <v>34800000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CO23">
         <v>38089000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CP23">
         <v>45020000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CQ23">
         <v>46577000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CR23">
         <v>246081000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24"/>
+      <c r="P24">
+        <v>7211000.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>3192000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>3102000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>3014000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>19262000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>18991000.0</v>
       </c>
-      <c r="AA24"/>
-[...1 lines deleted...]
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
@@ -8762,79 +9061,82 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
+      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25"/>
+      <c r="W25">
+        <v>13951000.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -8861,76 +9163,85 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
-        <v>3000000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="C26">
-        <v>3000000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="D26">
-        <v>3000000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="E26">
         <v>3000000.0</v>
       </c>
-      <c r="F26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F26">
+        <v>3000000.0</v>
+      </c>
+      <c r="G26">
+        <v>3000000.0</v>
+      </c>
+      <c r="H26">
+        <v>3000000.0</v>
+      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
@@ -8968,54 +9279,57 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9065,408 +9379,426 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>-43681000.0</v>
+      </c>
+      <c r="C28">
+        <v>-42701000.0</v>
+      </c>
+      <c r="D28">
+        <v>-45121000.0</v>
+      </c>
+      <c r="E28">
         <v>-50453000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-47869000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-48148000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-44432000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-59120000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-68973000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-82312000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-87792000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-88004000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-91031000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-99511000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-97619000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-111598000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-108355000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-105491001.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-111309000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-118368999.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-114708000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-76994000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-88787000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>169607000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>176713999.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>171911999.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>30929000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>36058000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>169270000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>32791000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>31489000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>31277000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>30945000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>31901000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>31468000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>31932000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>32257000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>31348000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>22278000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>20796000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>27623000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>28060000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>31721000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>31880000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>33017000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>30077000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>32365000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>155711000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>35003000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>145671000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>35293000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>140524000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>17932000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>14764000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>19946000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>24467000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>36860000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>36023000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>39171000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>38188000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>18808000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>15355000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>20940000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>18842000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>7324000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>11563000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>21027000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>11736000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>11994000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>12060000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>12507000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>13843000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>5247000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>5803000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>5714000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>14044000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>14196000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>14345000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>14260000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>14623000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>9020000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CE28">
         <v>9169000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CF28">
         <v>5653000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CG28">
         <v>9380000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CH28">
         <v>9516000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CI28">
         <v>9590000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CJ28">
         <v>9861000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CK28">
         <v>9992000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CL28">
         <v>-66000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CM28">
         <v>-164000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CN28">
         <v>-66000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CO28">
         <v>-63000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CP28">
         <v>-358000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CQ28">
         <v>10304000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CR28">
         <v>15253000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>93413000.0</v>
+      </c>
+      <c r="C29">
+        <v>96531000.0</v>
+      </c>
+      <c r="D29">
+        <v>95950000.0</v>
+      </c>
+      <c r="E29">
         <v>119675000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>118413000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>126114000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>127137000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>129483000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>149149000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>154396000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>159003000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>164021000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>167536000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>169895000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>180812000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>177033000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>174312000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>175061000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>180254000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>171491000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>164700000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>125964000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>127104000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-123200000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-123323000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-123897000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9489,379 +9821,391 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>18000000.0</v>
+      </c>
+      <c r="C30">
+        <v>16425000.0</v>
+      </c>
+      <c r="D30">
+        <v>17529000.0</v>
+      </c>
+      <c r="E30">
         <v>20423000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>19105000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>18750000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>19172000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>14881000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>17178000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>18680000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>30424000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>25424000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>34290000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>34702000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>40069000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>50983000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>50676000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>57734000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>59844000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>49759000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>39412000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>52563000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>30913000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>29116000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>38371000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>27138000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>27942000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>38319000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>27617000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>25576000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>34542000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>26262000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>18816000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>30030000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>24520000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>22725000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>13984000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>16197000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>19087000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>23353000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>17880000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>18165000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>19045000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>23499000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>20991000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>21422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>22522000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>26079000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>21646000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>24223000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>45632000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>43609000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>30727000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>33170000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>33879000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>38474000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>42415000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>45681000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>36946000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>42927000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>41785000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>60218000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>54085000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>48752000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>46208000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>37130000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>52800000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>40188000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>47735000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>37354000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>56732000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>36004000.0</v>
       </c>
       <c r="BU30">
         <v>39907000.0</v>
       </c>
       <c r="BV30">
+        <v>33842000.0</v>
+      </c>
+      <c r="BW30">
+        <v>36004000.0</v>
+      </c>
+      <c r="BX30">
+        <v>39907000.0</v>
+      </c>
+      <c r="BY30">
         <v>57021000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>49969000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>26441000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>25710000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CC30">
         <v>25092000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>24913000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CF30">
         <v>24913000.0</v>
       </c>
-      <c r="CD30"/>
-[...1 lines deleted...]
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>12324000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CM30">
         <v>14121000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CN30">
         <v>10392000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CO30">
         <v>14882000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CP30">
         <v>18820000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CQ30">
         <v>21458000.0</v>
       </c>
-      <c r="CO30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>111800000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>118172000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>117017000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>150175000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>132607000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>135526000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>143133000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>137747000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>133784000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>96648000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>99888000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-169227000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-166729000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-158297000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-156052000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
@@ -9883,127 +10227,136 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>56189000.0</v>
+      </c>
+      <c r="C32">
+        <v>58643000.0</v>
+      </c>
+      <c r="D32">
+        <v>57629000.0</v>
+      </c>
+      <c r="E32">
         <v>65560000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>64043000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>70613000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>69283000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>72026000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>87027000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>92734000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>100793000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>106630000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>110842000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>116461000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>122461000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>130576000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>130419000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>132682000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>140773000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>137890000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>139745000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>102173000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>105168000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>-11332000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>-12762000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>-14829000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10026,396 +10379,414 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>42924000.0</v>
+      </c>
+      <c r="C33">
+        <v>44270000.0</v>
+      </c>
+      <c r="D33">
+        <v>45451000.0</v>
+      </c>
+      <c r="E33">
         <v>61449000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>62266000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>63918000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>66817000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>67010000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>72195000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>72235000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>68708000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>68525000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>68185000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>65337000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>69434000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>59409000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>57339000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>56286000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>54367000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>50366999.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>41691000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>41266000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>44379999.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>39765000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>38442000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>37873000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>37447000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>37578000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>36679000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>37122000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>32901000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>32700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>32719000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>32083000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>32255000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>31448000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>31794000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>32069000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>32327000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>33188000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>34121000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>37597000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>38016000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>38711000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>39382000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>41114000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>42598000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>36225000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>36151000.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>31962000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>28140000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>27448000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>27044000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>29297000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BF33">
         <v>30119000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BG33">
         <v>30927000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BH33">
         <v>31959000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BI33">
         <v>32854000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BJ33">
         <v>7227000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BK33">
         <v>7470000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BL33">
         <v>7758000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BM33">
         <v>8039000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BN33">
         <v>8096000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BO33">
         <v>8328000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BP33">
         <v>8524000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BQ33">
         <v>9404000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BR33">
         <v>10636000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BS33">
         <v>10449000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BT33">
         <v>7072000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>7595000.0</v>
       </c>
       <c r="BU33">
         <v>7773000.0</v>
       </c>
       <c r="BV33">
+        <v>7294000.0</v>
+      </c>
+      <c r="BW33">
+        <v>7595000.0</v>
+      </c>
+      <c r="BX33">
+        <v>7773000.0</v>
+      </c>
+      <c r="BY33">
         <v>7834000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BZ33">
         <v>8132000.0</v>
       </c>
-      <c r="BX33">
+      <c r="CA33">
         <v>8475000.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>9222000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>10765000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CF33">
         <v>10765000.0</v>
       </c>
-      <c r="CD33"/>
-[...1 lines deleted...]
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33">
         <v>10063000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CM33">
         <v>16314000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CN33">
         <v>18235000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CO33">
         <v>17717000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CP33">
         <v>20338000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CQ33">
         <v>18309000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CR33">
         <v>723000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34">
+        <v>171000.0</v>
+      </c>
+      <c r="C34">
+        <v>173000.0</v>
+      </c>
+      <c r="D34">
+        <v>159000.0</v>
+      </c>
+      <c r="E34">
         <v>102000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>101000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>95000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>91000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>106000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>107000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>106000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>44000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>309000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>303000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>11133000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>18486000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>12204000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>440000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>13172000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>935000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>16086000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>1833000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>1883000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>1873000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>571000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>562000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>554000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>724000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>696000.0</v>
       </c>
-      <c r="AA34"/>
-[...1 lines deleted...]
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
@@ -10436,594 +10807,615 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>5700000.0</v>
+      </c>
+      <c r="C35">
+        <v>6382000.0</v>
+      </c>
+      <c r="D35">
+        <v>7130000.0</v>
+      </c>
+      <c r="E35">
         <v>7334000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>7896000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>8417000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>8963000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>9553000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>10073000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>10573000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>10498000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>11134000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>11491000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>11903000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>19541000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>12952000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>13446000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>13907000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>14886000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>16766000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>16735999.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>17282999.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>22439000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>162238000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>161689000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>161127000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>177011000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>176220000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>170170000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>169487000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>166697000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>165885000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>165061000.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>166250000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>165368000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>165627000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>153134000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>152356000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>154052000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>156935000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>159577000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>155512000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>155638000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>151604000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>152097000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>154080000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>153537000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>144302000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>152866000.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>138908000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>132560000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>130729000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>138876000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BE35">
         <v>138722000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BF35">
         <v>152268000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BG35">
         <v>151606000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BH35">
         <v>151484000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BI35">
         <v>147341000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BJ35">
         <v>132622000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BK35">
         <v>130286000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BL35">
         <v>134815000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BM35">
         <v>131575000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BN35">
         <v>132102000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BO35">
         <v>131411000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BP35">
         <v>131550000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BQ35">
         <v>133540000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BR35">
         <v>137818000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BS35">
         <v>136204000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BT35">
         <v>132106000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>125690000.0</v>
       </c>
       <c r="BU35">
         <v>128441000.0</v>
       </c>
       <c r="BV35">
+        <v>126838000.0</v>
+      </c>
+      <c r="BW35">
+        <v>125690000.0</v>
+      </c>
+      <c r="BX35">
+        <v>128441000.0</v>
+      </c>
+      <c r="BY35">
         <v>124014000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BZ35">
         <v>122174000.0</v>
       </c>
-      <c r="BX35">
+      <c r="CA35">
         <v>123846000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>120406000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CD35">
         <v>9020000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CE35">
         <v>9169000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CF35">
         <v>106184000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CG35">
         <v>9380000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CH35">
         <v>9516000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CI35">
         <v>9590000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CJ35">
         <v>9861000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CK35">
         <v>9992000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>5786000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CN35">
         <v>6591000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CO35">
         <v>5753000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CP35">
         <v>8000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CQ35">
         <v>17797000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CR35">
         <v>14886000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>4357000.0</v>
+      </c>
+      <c r="C36">
+        <v>4289000.0</v>
+      </c>
+      <c r="D36">
+        <v>391000.0</v>
+      </c>
+      <c r="E36">
         <v>626000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>1000000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>2299000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>5189000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>9520000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>3954000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>3798000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>749000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>903000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>1059000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>320000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>246000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>28000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>1052000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>1223000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>1253000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>1255999.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>882000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>1182000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>930999.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>1054000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>1066000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>981000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>985000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>1005000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>962000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>956000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>915000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>961000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>988000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>989000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>1011000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>912000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>932000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>743000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>761000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>851000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>833000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>810000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>814000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>1087000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>1154000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>1194000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>2166000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>1315000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>1338000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>1275000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>974000.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>322000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>346000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>349000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>345000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BE36">
         <v>315000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BF36">
         <v>290000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BG36">
         <v>284000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BH36">
         <v>280000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BI36">
         <v>302000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BJ36">
         <v>339000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BK36">
         <v>348000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BL36">
         <v>351000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BM36">
         <v>318000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BN36">
         <v>301000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BO36">
         <v>302000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BP36">
         <v>287000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BQ36">
         <v>124000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BR36">
         <v>112000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BS36">
         <v>116000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BT36">
         <v>34000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>127000.0</v>
       </c>
       <c r="BU36">
         <v>127000.0</v>
       </c>
       <c r="BV36">
+        <v>23000.0</v>
+      </c>
+      <c r="BW36">
+        <v>127000.0</v>
+      </c>
+      <c r="BX36">
+        <v>127000.0</v>
+      </c>
+      <c r="BY36">
         <v>96000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BZ36">
         <v>154000.0</v>
       </c>
-      <c r="BX36">
+      <c r="CA36">
         <v>207000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CB36">
         <v>268000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CC36">
         <v>331000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>1444000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CF36">
         <v>1444000.0</v>
       </c>
-      <c r="CD36"/>
-[...1 lines deleted...]
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36">
         <v>893000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CM36">
         <v>4347000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CN36">
         <v>5652000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CO36">
         <v>5186000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CP36">
         <v>6175000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CQ36">
         <v>3903000.0</v>
       </c>
-      <c r="CO36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -11073,114 +11465,117 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="H38">
+        <v>-698000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1059000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1137000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>908000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>1052000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>1223000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>1253000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>1256000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>882000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>990000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>926000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>2676000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>1066000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>981000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>985000.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
@@ -11202,616 +11597,637 @@
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>23261000.0</v>
+      </c>
+      <c r="C39">
+        <v>28970000.0</v>
+      </c>
+      <c r="D39">
+        <v>22708000.0</v>
+      </c>
+      <c r="E39">
         <v>19981000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>22497000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>16113000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>15885000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>13270000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>11534000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>9057000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>8887000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>9852000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>9171000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>6522000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>5712000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>6999000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>7725000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>7671000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>4061000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>6381000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>6210999.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>4763000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>3840000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>2729000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>2836000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>3184000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>3587000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>3196000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>2619000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>3113000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>2620000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>3111000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>5421000.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>1255000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>1773000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>2027000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>1707000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>3349000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>2840000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>3105000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>3839000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>5549000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>7669000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>7803000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>8539000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>3523000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>2233000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>2743000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>1847000.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>6984000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>4733000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>3555000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>6337000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BF39">
         <v>8660000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>8450000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BH39">
         <v>6001000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BI39">
         <v>5488000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BJ39">
         <v>3630000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BK39">
         <v>4057000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BL39">
         <v>5536000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BM39">
         <v>5139000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BN39">
         <v>5179000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BO39">
         <v>5732000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BP39">
         <v>10913000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BQ39">
         <v>6928000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BR39">
         <v>9285000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BS39">
         <v>6562000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BT39">
         <v>6892000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BU39">
         <v>3770000.0</v>
       </c>
-      <c r="BS39"/>
-[...2 lines deleted...]
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39">
         <v>3909000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BZ39">
         <v>3317000.0</v>
       </c>
-      <c r="BX39">
+      <c r="CA39">
         <v>3650000.0</v>
       </c>
-      <c r="BY39"/>
-      <c r="BZ39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>6721000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>1804000.0</v>
       </c>
-      <c r="CC39"/>
-[...1 lines deleted...]
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39">
         <v>1148000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CM39">
         <v>3443000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CN39">
         <v>4314000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CO39">
         <v>3310000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CP39">
         <v>3973000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CQ39">
         <v>4106000.0</v>
       </c>
-      <c r="CO39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
-        <v>32274000.0</v>
+        <v>14658000.0</v>
       </c>
       <c r="C40">
+        <v>13977000.0</v>
+      </c>
+      <c r="D40">
+        <v>19209000.0</v>
+      </c>
+      <c r="E40">
+        <v>18542000.0</v>
+      </c>
+      <c r="F40">
         <v>11336000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>13610000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>12057000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>15674000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>12936000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>20223000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>22336000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>19128000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>17700000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>17849000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>23252000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>32157000.0</v>
       </c>
-      <c r="O40">
-[...2 lines deleted...]
-      <c r="P40">
+      <c r="R40">
+        <v>31497000.0</v>
+      </c>
+      <c r="S40">
         <v>17820001.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>34666000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>10044000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>12842000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>32449000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>16577000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>27086000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>26278001.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>22239001.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>8240000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>15943000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>14976000.0</v>
       </c>
-      <c r="AB40">
-[...3 lines deleted...]
-      <c r="AD40">
+      <c r="AE40">
+        <v>13234000.0</v>
+      </c>
+      <c r="AF40"/>
+      <c r="AG40">
         <v>11622000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>11129000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>11655000.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>18006000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>24858000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>15134000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>12694000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>15947000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>11826000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>9122000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>13243000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>13346000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>12049000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>12035000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>13537000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>10935000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>11631000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>13696000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>16506000.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>22525000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>9054000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>7907000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>10868000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BF40">
         <v>9268000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BG40">
         <v>14930000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BH40">
         <v>17434000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BI40">
         <v>10194000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BJ40">
         <v>8970000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BK40">
         <v>10512000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BL40">
         <v>11146000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BM40">
         <v>13168000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BN40">
         <v>9425000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BO40">
         <v>8873000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BP40">
         <v>10832000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BQ40">
         <v>39568000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BR40">
         <v>44659000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BS40">
         <v>38495000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BT40">
         <v>54442000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BU40">
         <v>53867000.0</v>
       </c>
-      <c r="BS40"/>
-[...2 lines deleted...]
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40">
         <v>12444000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BZ40">
         <v>10749000.0</v>
       </c>
-      <c r="BX40">
+      <c r="CA40">
         <v>10796000.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>8593000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CD40">
         <v>8975000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CE40">
         <v>9245000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>9200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CH40">
         <v>10301000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CI40">
         <v>11093000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CJ40">
         <v>9791000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CK40">
         <v>9122000.0</v>
       </c>
-      <c r="CI40"/>
-[...1 lines deleted...]
-      <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>15831000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CR40">
         <v>48916000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>1085000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="O41"/>
+      <c r="P41">
         <v>8266000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>1184000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>1188000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>1175000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>1658000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>3032000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>2503000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>2544000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>2525000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>1220000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>1202000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>1185000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>1345000.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
@@ -11833,311 +12249,323 @@
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>454611000.0</v>
+      </c>
+      <c r="C42">
+        <v>458392000.0</v>
+      </c>
+      <c r="D42">
+        <v>459828000.0</v>
+      </c>
+      <c r="E42">
         <v>467191000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>463816000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>461994000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>454502000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>447513000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>439146000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>436616000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>433781000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>431784000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>426656000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>420980000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>412708000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>398546000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>388464000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>376913000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>367153000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>354119000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>341928000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>284470000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>270800000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>4314000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="Z42">
         <v>4310000.0</v>
       </c>
       <c r="AA42">
         <v>4310000.0</v>
       </c>
       <c r="AB42">
+        <v>6000.0</v>
+      </c>
+      <c r="AC42">
         <v>4310000.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42">
         <v>4310000.0</v>
       </c>
       <c r="AE42">
         <v>4310000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>4310000.0</v>
       </c>
-      <c r="AG42"/>
       <c r="AH42">
         <v>4310000.0</v>
       </c>
       <c r="AI42">
+        <v>4310000.0</v>
+      </c>
+      <c r="AJ42"/>
+      <c r="AK42">
+        <v>4310000.0</v>
+      </c>
+      <c r="AL42">
         <v>4283000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3229000.0</v>
       </c>
       <c r="AM42">
         <v>3229000.0</v>
       </c>
       <c r="AN42">
         <v>3229000.0</v>
       </c>
       <c r="AO42">
-        <v>3266000.0</v>
+        <v>3229000.0</v>
       </c>
       <c r="AP42">
         <v>3229000.0</v>
       </c>
       <c r="AQ42">
-        <v>3271000.0</v>
+        <v>3229000.0</v>
       </c>
       <c r="AR42">
-        <v>3229000.0</v>
+        <v>3266000.0</v>
       </c>
       <c r="AS42">
         <v>3229000.0</v>
       </c>
       <c r="AT42">
+        <v>3271000.0</v>
+      </c>
+      <c r="AU42">
+        <v>3229000.0</v>
+      </c>
+      <c r="AV42">
+        <v>3229000.0</v>
+      </c>
+      <c r="AW42">
         <v>-1783000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>158000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>-1762000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>146000.0</v>
       </c>
-      <c r="AX42">
+      <c r="BA42">
         <v>-1728000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BB42">
         <v>-1711000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BC42">
         <v>-3901000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>-14000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BF42">
         <v>195000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BG42">
         <v>194000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BH42">
         <v>-8124000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BI42">
         <v>103000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BJ42">
         <v>103000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="BK42">
         <v>181000.0</v>
       </c>
       <c r="BL42">
+        <v>181000.0</v>
+      </c>
+      <c r="BM42">
+        <v>181000.0</v>
+      </c>
+      <c r="BN42">
+        <v>181000.0</v>
+      </c>
+      <c r="BO42">
         <v>202000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BP42">
         <v>198000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BQ42">
         <v>103000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BR42">
         <v>103000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BS42">
         <v>103000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BT42">
         <v>17039000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BU42">
         <v>16210000.0</v>
       </c>
-      <c r="BS42"/>
-[...2 lines deleted...]
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42">
         <v>16167000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BZ42">
         <v>15907000.0</v>
       </c>
-      <c r="BX42">
+      <c r="CA42">
         <v>15644000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>14886000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CD42">
         <v>110414000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CE42">
         <v>96619000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>82482000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CH42">
         <v>80708000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CI42">
         <v>75493000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CJ42">
         <v>74526000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CK42">
         <v>76165000.0</v>
       </c>
-      <c r="CI42"/>
-[...1 lines deleted...]
-      <c r="CK42"/>
       <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42">
         <v>33543000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CQ42">
         <v>58391000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CR42">
         <v>367153000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12187,54 +12615,57 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12284,606 +12715,627 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>24666000.0</v>
+      </c>
+      <c r="C45">
+        <v>24953000.0</v>
+      </c>
+      <c r="D45">
+        <v>25274000.0</v>
+      </c>
+      <c r="E45">
         <v>25873000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>25930000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>26309000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>26648000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>26189000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>25656000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>26155000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>26252000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>10581000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>11390000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>12391000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>12960000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>13721000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>25893000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>25168000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>23861000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>23795000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>22460000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>21546000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>21546000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>21657000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>20801000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>17426000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>17426000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>17024000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>16796000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>16344000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>16344000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>16255000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>16407000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>15789000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>16117000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>16302000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>16578000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>16898000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>17262000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>17712000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>18043000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>18481000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>18913000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>19339000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>19689000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>14328000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>14618000.0</v>
       </c>
-      <c r="AX45">
+      <c r="BA45">
         <v>3256000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BB45">
         <v>3540000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BC45">
         <v>3792000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BD45">
         <v>3883000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BE45">
         <v>3985000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BF45">
         <v>4267000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BG45">
         <v>4517000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BH45">
         <v>4847000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BI45">
         <v>5107000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BJ45">
         <v>5223000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BK45">
         <v>5457000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BL45">
         <v>5742000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BM45">
         <v>6165000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BN45">
         <v>6239000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BO45">
         <v>6470000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BP45">
         <v>6681000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BQ45">
         <v>6818000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BR45">
         <v>6970000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BS45">
         <v>6972000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BT45">
         <v>6859000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BU45">
         <v>7978000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BV45">
         <v>7271000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BW45">
         <v>7468000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BX45">
         <v>7646000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BY45">
         <v>7738000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BZ45">
         <v>7978000.0</v>
       </c>
-      <c r="BX45">
+      <c r="CA45">
         <v>8534000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CB45">
         <v>8534000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CC45">
         <v>8891000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>9321000.0</v>
       </c>
       <c r="CD45"/>
       <c r="CE45"/>
-      <c r="CF45"/>
+      <c r="CF45">
+        <v>9321000.0</v>
+      </c>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>6348000.0</v>
+      </c>
+      <c r="C46">
+        <v>7167000.0</v>
+      </c>
+      <c r="D46">
+        <v>7883000.0</v>
+      </c>
+      <c r="E46">
         <v>8655000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>8776000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>9541000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>10296000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>9941000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>9601000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>9985000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>10285000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>10581000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>11390000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>12391000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>12960000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>13721000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>14582000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>15528000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>15993000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>15367000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>25893000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>25168000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>23861000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>12795000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>13760000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>14876000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>21657000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>20801000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>21250000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>17024000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>16796000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>16814000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>16255000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>16407000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>15789000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>16117000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>16302000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>16578000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>16898000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>17262000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>17712000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>18043000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>18481000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>18913000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>19339000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>19689000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>14328000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>14618000.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>3256000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>3540000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>3792000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>3985000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BF46">
         <v>4267000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BG46">
         <v>4517000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BH46">
         <v>4847000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BI46">
         <v>5107000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BJ46">
         <v>5223000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BK46">
         <v>5457000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BL46">
         <v>5742000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BM46">
         <v>6165000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BN46">
         <v>6239000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BO46">
         <v>6470000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BP46">
         <v>6681000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BQ46">
         <v>6818000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BR46">
         <v>6970000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BS46">
         <v>6972000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BT46">
         <v>7038000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BU46">
         <v>7646000.0</v>
       </c>
-      <c r="BS46"/>
-[...2 lines deleted...]
-      <c r="BV46">
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46">
         <v>7738000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BZ46">
         <v>7978000.0</v>
       </c>
-      <c r="BX46">
+      <c r="CA46">
         <v>8268000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>8891000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>9321000.0</v>
       </c>
-      <c r="CC46"/>
-[...1 lines deleted...]
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46">
         <v>9170000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CM46">
         <v>9430000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CN46">
         <v>9704000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CO46">
         <v>10007000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CP46">
         <v>14163000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CQ46">
         <v>10463000.0</v>
       </c>
-      <c r="CO46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>3842000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>4406000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>4787000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>5128000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>14582000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>15528000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>15993000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>14363000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>9893000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>10768000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>11561000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>12795000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>13760000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>21976000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>21546000.0</v>
       </c>
-      <c r="Z47"/>
-[...1 lines deleted...]
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
@@ -12905,371 +13357,383 @@
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-361210000.0</v>
+      </c>
+      <c r="C48">
+        <v>-361870000.0</v>
+      </c>
+      <c r="D48">
+        <v>-363893000.0</v>
+      </c>
+      <c r="E48">
         <v>-347582000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-345468000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-335951000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-327347000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-318017000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-289962000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-282205000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-274827000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-267846999.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-259175000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-251151000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-240405000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-221589000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-214249000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-201960000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-186977000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-182737000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-177350000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-158621000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-143843000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-147708000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-147508000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-147774000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-145530000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-142050000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-144283000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-142542000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-139129000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-135449000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-139562000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-139475000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-141370000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-145069000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-142025000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-138636000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-135537000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-131233000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-131142000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-129229000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-128362000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-118982000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-117576000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-115168000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-112422000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-110813000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-110039000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>-105693000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>-100134000.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>-94356000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>-98062000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>-98516000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>-97516000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BE48">
         <v>-100632000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BF48">
         <v>-101175000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BG48">
         <v>-103148000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BH48">
         <v>-104951000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BI48">
         <v>-104425000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BJ48">
         <v>-104509000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BK48">
         <v>-105289000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BL48">
         <v>-106405000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BM48">
         <v>-107598000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BN48">
         <v>-109234000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BO48">
         <v>-109616000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BP48">
         <v>-109452000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BQ48">
         <v>-109866000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BR48">
         <v>-110747000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BS48">
         <v>-111341000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BT48">
         <v>-117579000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-119352000.0</v>
       </c>
       <c r="BU48">
         <v>-121417000.0</v>
       </c>
       <c r="BV48">
+        <v>-118375000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-119352000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-121417000.0</v>
+      </c>
+      <c r="BY48">
         <v>-117091000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BZ48">
         <v>-117428000.0</v>
       </c>
-      <c r="BX48">
+      <c r="CA48">
         <v>-125251000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CB48">
         <v>-126963000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CC48">
         <v>-125182000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CD48">
         <v>-119301000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CE48">
         <v>-105401000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CF48">
         <v>-97282000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CG48">
         <v>-91052000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CH48">
         <v>-89172000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CI48">
         <v>-83851000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CJ48">
         <v>-82673000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CK48">
         <v>-84205000.0</v>
       </c>
-      <c r="CI48"/>
-[...1 lines deleted...]
-      <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>-58624000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CR48">
         <v>-186977000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-259175000.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-251151000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-240405000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-221589000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-214249000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-201960000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-186977000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-182737000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-177350000.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-158621000.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-143843000.0</v>
       </c>
-      <c r="V49"/>
-[...1 lines deleted...]
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
@@ -13295,89 +13759,92 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
-[...1 lines deleted...]
-      </c>
+      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50"/>
+      <c r="P50">
+        <v>1247000.0</v>
+      </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>16919000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>16688000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>16470000.0</v>
       </c>
-      <c r="Y50"/>
-[...1 lines deleted...]
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
@@ -13400,576 +13867,597 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>6966000.0</v>
+      </c>
+      <c r="C51">
+        <v>7529000.0</v>
+      </c>
+      <c r="D51">
+        <v>8059000.0</v>
+      </c>
+      <c r="E51">
         <v>8597000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>9129000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>9643000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>10146000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>10642000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>11131000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>11603000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>11468000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>11949000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>12416000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>12951000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>21686000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>13734000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>14233000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>14741999.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>15253000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>15766000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>16288000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>16767000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>17258000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>179933000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>179118999.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>178294999.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>37680000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>37854000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>170046000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>33012000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>31561000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>31692000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>31825000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>31948000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>32068000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>32185000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>32304000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>33447000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>22937000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>23077000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>27661000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>28113000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>31779000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>31914000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>33055000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>30120000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>32397000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>155756000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>35086000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>145751000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>35387000.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>140655000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>18026000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>14901000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>20175000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BE51">
         <v>24675000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BF51">
         <v>36949000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BG51">
         <v>36424000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BH51">
         <v>39391000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BI51">
         <v>38350000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BJ51">
         <v>19091000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BK51">
         <v>15504000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BL51">
         <v>21056000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BM51">
         <v>18927000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BN51">
         <v>7703000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BO51">
         <v>11711000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BP51">
         <v>21105000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BQ51">
         <v>12095000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BR51">
         <v>12275000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BS51">
         <v>12248000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BT51">
         <v>12529000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BU51">
         <v>13926000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BV51">
         <v>5273000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BW51">
         <v>5819000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BX51">
         <v>5797000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BY51">
         <v>14068000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BZ51">
         <v>14210000.0</v>
       </c>
-      <c r="BX51">
+      <c r="CA51">
         <v>14360000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CB51">
         <v>14495000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CC51">
         <v>14636000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CD51">
         <v>9020000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CE51">
         <v>9169000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CF51">
         <v>5715000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CG51">
         <v>9380000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CH51">
         <v>9516000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CI51">
         <v>9590000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CJ51">
         <v>9861000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CK51">
         <v>9992000.0</v>
       </c>
-      <c r="CI51"/>
-[...1 lines deleted...]
-      <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>10376000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CR51">
         <v>15253000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>2368000.0</v>
+      </c>
+      <c r="C52">
+        <v>2326000.0</v>
+      </c>
+      <c r="D52">
+        <v>2265000.0</v>
+      </c>
+      <c r="E52">
         <v>2219000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>2174000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>2130000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>2087000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>2044000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>2002000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>1961000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>1827000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>1919000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>2010000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>2119000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>3200000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>1966000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>1975000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>2009999.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>2025000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>2032000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>2055000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>2028000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>2016000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>18915000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>18631999.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>18352999.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>1196000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>1168000.0</v>
       </c>
-      <c r="AB52">
-[...3 lines deleted...]
-      <c r="AD52">
+      <c r="AE52">
+        <v>1142000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>1089000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>1063000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>1038000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>-9780000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>964000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>3048000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>3947000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>3848000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>5697000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>2250000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>2227000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>2211000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>2198000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>2185000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>3072000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>1754000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>1734000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>1520000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>1345000.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>1803000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>1737000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BC52">
         <v>1675000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BD52">
         <v>1616000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BE52">
         <v>1529000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BF52">
         <v>1476000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BG52">
         <v>2817000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BH52">
         <v>4886000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BI52">
         <v>6942000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BJ52">
         <v>1355000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BK52">
         <v>1360000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BL52">
         <v>1320000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BM52">
         <v>1290000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BN52">
         <v>1261000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BO52">
         <v>859000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BP52">
         <v>832000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BQ52">
         <v>800000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BR52">
         <v>768000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BS52">
         <v>679000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BT52">
         <v>619000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>640000.0</v>
       </c>
       <c r="BU52">
         <v>618000.0</v>
       </c>
       <c r="BV52">
+        <v>594000.0</v>
+      </c>
+      <c r="BW52">
+        <v>640000.0</v>
+      </c>
+      <c r="BX52">
+        <v>618000.0</v>
+      </c>
+      <c r="BY52">
         <v>597000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BZ52">
         <v>596000.0</v>
       </c>
-      <c r="BX52">
+      <c r="CA52">
         <v>596000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>594000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>536000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CF52">
         <v>536000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>517000.0</v>
       </c>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52"/>
+      <c r="CI52">
+        <v>517000.0</v>
+      </c>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>2025000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -13991,98 +14479,101 @@
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>100000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BR53">
         <v>100000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BS53">
         <v>103000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BT53">
         <v>732000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4005000.0</v>
       </c>
       <c r="BU53">
         <v>4005000.0</v>
       </c>
-      <c r="BV53"/>
-[...1 lines deleted...]
-      <c r="BX53"/>
+      <c r="BV53">
+        <v>2399000.0</v>
+      </c>
+      <c r="BW53">
+        <v>4005000.0</v>
+      </c>
+      <c r="BX53">
+        <v>4005000.0</v>
+      </c>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14132,1142 +14623,1181 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>139749000.0</v>
+      </c>
+      <c r="C55">
+        <v>139895000.0</v>
+      </c>
+      <c r="D55">
+        <v>139864000.0</v>
+      </c>
+      <c r="E55">
         <v>164281000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>165042000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>158061000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>158235000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>166329000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>182380000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>195352000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>208699000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>204738000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>216860000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>220652000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>237397000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>247399000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>241958000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>244021000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>246081000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>242667000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>220094000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>194240000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>188489000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>85834000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>85390000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>77336000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>77692000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>84211000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>72558000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>69489000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>74489000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>70974000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>58652000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>73120000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>74421000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>67096000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>56946000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>60117000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>56799000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>68870000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>61035000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>56544000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>59964000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>70601000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>69128000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>70176000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>73820000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>76508000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>71635000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>67248000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>88609000.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>95108000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>71448000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>74185000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>79156000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>83809000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>91620000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>96166000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>89837000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>100897000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>62219000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>81556000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>74804000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>75437000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>74875000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BO55">
         <v>62294000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BP55">
         <v>104927000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>70052000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>79149000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BS55">
         <v>67789000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BT55">
         <v>79025000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>59673000.0</v>
       </c>
       <c r="BU55">
         <v>67456000.0</v>
       </c>
       <c r="BV55">
+        <v>51970000.0</v>
+      </c>
+      <c r="BW55">
+        <v>59673000.0</v>
+      </c>
+      <c r="BX55">
+        <v>67456000.0</v>
+      </c>
+      <c r="BY55">
         <v>78617000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>66980000.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>43496000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>48460000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>45099000.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>41862000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CF55">
         <v>41862000.0</v>
       </c>
-      <c r="CD55"/>
-[...1 lines deleted...]
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55"/>
+      <c r="CK55"/>
+      <c r="CL55">
         <v>26142000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CM55">
         <v>37049000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CN55">
         <v>34800000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CO55">
         <v>38089000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CP55">
         <v>45020000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CQ55">
         <v>46577000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CR55">
         <v>723000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>96825000.0</v>
+      </c>
+      <c r="C56">
+        <v>95625000.0</v>
+      </c>
+      <c r="D56">
+        <v>94413000.0</v>
+      </c>
+      <c r="E56">
         <v>102832000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>102776000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>94143000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>91418000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>99319000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>110185000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>123117000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>139991000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>136213000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>148675000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>155315000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>167963000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>187990000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>184619000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>187735000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>191714000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>192300000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>178403000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>152974000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>144109000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>46069000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>46948000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>39463000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>40245000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>46633000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>35879000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>32367000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>41232000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>38073000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>25952000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>40401000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>42150000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>35013000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>24691000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>28669000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>25005000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>36801000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>28708000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>23356000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>25843000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>33004000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>31112000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>31465000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>34438000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>35394000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>29037000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>31023000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>52458000.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>63146000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>43308000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>46737000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>52112000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>54512000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BF56">
         <v>61501000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BG56">
         <v>65239000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BH56">
         <v>57878000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BI56">
         <v>68043000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BJ56">
         <v>54992000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BK56">
         <v>74086000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BL56">
         <v>67046000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BM56">
         <v>67398000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BN56">
         <v>66779000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BO56">
         <v>53966000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BP56">
         <v>96403000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BQ56">
         <v>60648000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BR56">
         <v>68513000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BS56">
         <v>57340000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BT56">
         <v>71953000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>52078000.0</v>
       </c>
       <c r="BU56">
         <v>59683000.0</v>
       </c>
       <c r="BV56">
+        <v>44676000.0</v>
+      </c>
+      <c r="BW56">
+        <v>52078000.0</v>
+      </c>
+      <c r="BX56">
+        <v>59683000.0</v>
+      </c>
+      <c r="BY56">
         <v>70783000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BZ56">
         <v>58848000.0</v>
       </c>
-      <c r="BX56">
+      <c r="CA56">
         <v>35021000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CB56">
         <v>39658000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CC56">
         <v>35877000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>31097000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CF56">
         <v>31097000.0</v>
       </c>
-      <c r="CD56"/>
-[...1 lines deleted...]
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56">
         <v>16079000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CM56">
         <v>20735000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CN56">
         <v>16565000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CO56">
         <v>20372000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CP56">
         <v>24682000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CQ56">
         <v>28268000.0</v>
       </c>
-      <c r="CO56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>40636000.0</v>
+      </c>
+      <c r="C57">
+        <v>36982000.0</v>
+      </c>
+      <c r="D57">
+        <v>36784000.0</v>
+      </c>
+      <c r="E57">
         <v>37272000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>38733000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>23530000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>22135000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>27293000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>23158000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>30383000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>39198000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>29583000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>37833000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>38854000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>45502000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>57414000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>54200000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>55053000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>50941000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>54410000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>38658000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>50993000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>38946000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>57401000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>59710000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>54292000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>37303000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>42713000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>40407000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>35759000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>39103000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>34060000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>27143000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>41969000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>46225000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>40409000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>28981000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>28880000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>33641000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>42386000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>33487000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>24144000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>24770000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>29657000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>27347000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>29420000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>30209000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>32456000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>27505000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>28104000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>35151000.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>49872000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>36058000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>41330000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>37075000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>44793000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BF57">
         <v>39649000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>47311000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BH57">
         <v>42707000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BI57">
         <v>56751000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BJ57">
         <v>33582000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BK57">
         <v>56255000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BL57">
         <v>45785000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BM57">
         <v>50843000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BN57">
         <v>51533000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BO57">
         <v>40388000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BP57">
         <v>82303000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BQ57">
         <v>45948000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BR57">
         <v>51377000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BS57">
         <v>42545000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BT57">
         <v>63962000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>53240000.0</v>
       </c>
       <c r="BU57">
         <v>60034000.0</v>
       </c>
       <c r="BV57">
+        <v>43791000.0</v>
+      </c>
+      <c r="BW57">
+        <v>53240000.0</v>
+      </c>
+      <c r="BX57">
+        <v>60034000.0</v>
+      </c>
+      <c r="BY57">
         <v>71417000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BZ57">
         <v>61985000.0</v>
       </c>
-      <c r="BX57">
+      <c r="CA57">
         <v>44720000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CB57">
         <v>51763000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CC57">
         <v>49694000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CD57">
         <v>40390000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CE57">
         <v>38042000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CF57">
         <v>32882000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CG57">
         <v>38691000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CH57">
         <v>36362000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CI57">
         <v>26649000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CJ57">
         <v>31204000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CK57">
         <v>23164000.0</v>
       </c>
-      <c r="CI57"/>
-[...1 lines deleted...]
-      <c r="CK57"/>
       <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57"/>
+      <c r="CP57">
         <v>3477000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CQ57">
         <v>36356000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CR57">
         <v>50941000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>46336000.0</v>
+      </c>
+      <c r="C58">
+        <v>43364000.0</v>
+      </c>
+      <c r="D58">
+        <v>43914000.0</v>
+      </c>
+      <c r="E58">
         <v>44606000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>46629000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>31947000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>31098000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>36846000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>33231000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>40956000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>49696000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>40717000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>49324000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>50757000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>65043000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>70366000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>67646000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>68960000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>65827000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>71176000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>55394000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>68276000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>61385000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>219639000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>221399000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>215419000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>214314000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>218933000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>210577000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>205246000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>206592000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>200757000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>193028000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>207030000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>210458000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>206659000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>194349000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>194507000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>186775000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>194742000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>187539000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>181079000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>184347000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>185169000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>182985000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>181024000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>182306000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>186536000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>181042000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>172406000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>188017000.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>188780000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>168618000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>172059000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>175951000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>183515000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>191917000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>198917000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>194191000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>204092000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>166204000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>186541000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>180600000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>182418000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>183635000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BO58">
         <v>171799000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BP58">
         <v>213853000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>179488000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>189195000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BS58">
         <v>178749000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BT58">
         <v>196068000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>178930000.0</v>
       </c>
       <c r="BU58">
         <v>188475000.0</v>
       </c>
       <c r="BV58">
+        <v>170629000.0</v>
+      </c>
+      <c r="BW58">
+        <v>178930000.0</v>
+      </c>
+      <c r="BX58">
+        <v>188475000.0</v>
+      </c>
+      <c r="BY58">
         <v>195431000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>184159000.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>168566000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>175242000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>170100000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CD58">
         <v>49410000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CE58">
         <v>47211000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CF58">
         <v>139066000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CG58">
         <v>48071000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CH58">
         <v>45878000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CI58">
         <v>36239000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CJ58">
         <v>41065000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CK58">
         <v>33156000.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>5786000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CN58">
         <v>6591000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CO58">
         <v>5753000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CP58">
         <v>11477000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CQ58">
         <v>46732000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CR58">
         <v>65827000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15317,317 +15847,329 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>93413000.0</v>
+      </c>
+      <c r="C60">
+        <v>96531000.0</v>
+      </c>
+      <c r="D60">
+        <v>95950000.0</v>
+      </c>
+      <c r="E60">
         <v>119675000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>118413000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>126114000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>127137000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>129483000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>149149000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>154396000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>159003000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>164021000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>167536000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>169895000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>172354000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>177033000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>174312000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>175061000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>180254000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>171491000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>164700000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>125964000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>127104000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>-143311000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>-143113000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>-143381000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>-141136000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>-137645000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>-139876000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>-138135000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AF60"/>
+      <c r="AG60">
         <v>-131038000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>-135149000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>-135057000.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>-140649000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>-137638000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>-135296000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>-132205000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>-127891000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>-127797000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>-125880000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>-125018000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>-115642000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>-114227000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>-111817000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>-109070000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>-110535000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>-109757000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>-105423000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>-99862000.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>-94079000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>-97793000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>-98225000.0</v>
       </c>
-      <c r="BA60"/>
-      <c r="BB60">
+      <c r="BD60"/>
+      <c r="BE60">
         <v>-100554000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>-100980000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>-102954000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>-104735000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>-104300000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>-104395000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>-105156000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>-106250000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>-107444000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>-109054000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BO60">
         <v>-109414000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BP60">
         <v>-109254000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>-109648000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>-110521000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>-111114000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>-117398000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>-121236000.0</v>
       </c>
-      <c r="BS60"/>
-[...2 lines deleted...]
-      <c r="BV60">
+      <c r="BV60"/>
+      <c r="BW60"/>
+      <c r="BX60"/>
+      <c r="BY60">
         <v>-116910000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>-117247000.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>-125070000.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>-125001000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CD60">
         <v>8809000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CE60">
         <v>8704000.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>8492000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CH60">
         <v>8386000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CI60">
         <v>8280000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CJ60">
         <v>8069000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CK60">
         <v>7962000.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>31263000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CN60">
         <v>28209000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CO60">
         <v>32336000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CP60">
         <v>33543000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CQ60">
         <v>-155000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CR60">
         <v>180254000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15677,54 +16219,57 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15774,108 +16319,112 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15907,2642 +16456,2757 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>103788000.0</v>
+      </c>
+      <c r="C2">
         <v>73843000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>92436000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137844000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156404000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117497000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>106874000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84954000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67161000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>91422000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89961000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>102609000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>168794000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>171290000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>142345000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>178497000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>230108000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172640000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>185005000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>119024000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>118539000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>88088000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>71359000.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>117497000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>11451000.0</v>
+      </c>
+      <c r="C3">
         <v>11867000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9429000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5890000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5624000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5353000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4972000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3028000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1999000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2898000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4291000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4251000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3817000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3812000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2728000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1625000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1472000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1431000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1751000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1855000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1951000.0</v>
       </c>
-      <c r="V3"/>
-[...2 lines deleted...]
-      <c r="Y3"/>
+      <c r="W3">
+        <v>1418000.0</v>
+      </c>
+      <c r="X3">
+        <v>1587000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1784000.0</v>
+      </c>
+      <c r="Z3">
+        <v>5353000000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-36656000.0</v>
+      </c>
+      <c r="C5">
         <v>-51850000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-33600000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-52500000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-42385000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14054000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5226000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9026000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>425000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2112000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3598000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-11230000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6111000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23357000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13006000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15180000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13798000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14804000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14177000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9092000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6295000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5944000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1943000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8497000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>297000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-25205000.0</v>
+      </c>
+      <c r="C6">
         <v>-39983000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-24171000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-46610000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-36761000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19407000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10198000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12054000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2424000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5010000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>693000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6979000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9928000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27169000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15734000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16805000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15270000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16235000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15928000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7237000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4344000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5944000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1943000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8497000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>297000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>61017000.0</v>
+      </c>
+      <c r="C9">
         <v>34429000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>52942000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>79043000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>86029000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>62420000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52344000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53062000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>40566000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>43446000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>30673000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24953000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54806000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>47543000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45573000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>44427000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41580000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21849000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24056000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28617000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17084000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>169974000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-117497000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-37209000.0</v>
+      </c>
+      <c r="C10">
         <v>-52494000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-34386000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-53374000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43162000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6795000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2241000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1768000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6265000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3335000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9237000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>867000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16725000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6741000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8952000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6572000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4957000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5826000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-29669000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15051000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2894000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1802000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10835000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6795000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>-663000.0</v>
+      </c>
+      <c r="C11">
         <v>26000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>36000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-28000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-46000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-104000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>31000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2767000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>334000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4265000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5988000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1678000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7230000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3238000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4708000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4263000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5731000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>280000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>59000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-11487000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3361000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>553000.0</v>
+      </c>
+      <c r="C12">
         <v>644000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>786000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>874000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>777000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7259000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7467000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7258000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5465000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5639000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5370000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5483000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6632000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6265000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6228000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7226000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7701000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>0.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20577000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8756000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8856000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5542000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2348000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7259000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1130000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5154000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4514000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2621000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>913000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2229000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-36546000.0</v>
+      </c>
+      <c r="C15">
         <v>-52520000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-34422000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-53428000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-43134000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1687000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6401000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1640000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5833000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7175000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15940000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12288000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2618000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7435000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1454000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3047000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1277000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10688000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5546000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-29681000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14060000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2953000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-11818000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-14196000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6749000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-53428000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-43134000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1687000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6401000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1640000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-5833000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7175000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-36546000.0</v>
+      </c>
+      <c r="C17">
         <v>-52520000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-41640000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-53428000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-43134000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6841000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2137000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1737000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3498000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3669000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-553000.0</v>
+      </c>
+      <c r="C18">
         <v>-644000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-927000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-874000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-777000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7259000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7467000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7258000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6690000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5465000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>1350000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-921000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-255000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-24471000.0</v>
+      </c>
+      <c r="C21">
         <v>-55873000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40315000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-53850000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-41464000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>297000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5025000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9014000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>414000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2112000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3617000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-11644000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6111000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12687000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15006000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13713000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14613000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9353000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9025000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5863000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5944000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1943000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8497000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>297000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>189276000.0</v>
+      </c>
+      <c r="C23">
         <v>164145000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>185693000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>270737000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>283897000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>179620000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>154193000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>129002000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>107313000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>132756000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>124251000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>139206000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>201283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>208396000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>177201000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>210791000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>261968000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>202454000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>217232000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>149898000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>148458000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>110761000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>90386000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19557000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>179620000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>11451000.0</v>
+      </c>
+      <c r="C25">
         <v>11867000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7799000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5890000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5624000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5353000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4972000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3028000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1999000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>7057000.0</v>
+      </c>
+      <c r="C26">
         <v>8442000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12247000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16918000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19096000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14243000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10647000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2200000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1700000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1200000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>14243000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7122000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16582000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19655000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6176000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5951000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6014000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>6176000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>78925000.0</v>
+      </c>
+      <c r="C28">
         <v>75487000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>73888000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>99393000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>88742000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41704000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30721000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29279000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40152000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41334000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34290000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36597000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32489000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>37106000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>34856000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>32294000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>31860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32227000.0</v>
       </c>
       <c r="S28">
         <v>32227000.0</v>
       </c>
       <c r="T28">
+        <v>32227000.0</v>
+      </c>
+      <c r="U28">
         <v>30874000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29919000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>41704000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-663000.0</v>
+      </c>
+      <c r="C29">
         <v>26000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-46000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-104000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2767000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>334000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>85528000.0</v>
+      </c>
+      <c r="C30">
         <v>90302000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93257000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>132893000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127493000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62123000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47319000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44048000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40152000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41334000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34290000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36597000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32489000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37106000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34856000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32294000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31860000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29814000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32227000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30874000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29919000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22673000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19027000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19557000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62123000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-12738000.0</v>
+      </c>
+      <c r="C31">
         <v>3379000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5929000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>476000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1698000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6498000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7266000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7246000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6679000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5447000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5620000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4956000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5244000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-975000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5946000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6054000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7141000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7510000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3527000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-20644000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9188000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8838000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3745000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2338000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6498000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>164805000.0</v>
+      </c>
+      <c r="C32">
         <v>108272000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>145378000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>216887000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>242433000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>179917000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>159218000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>138016000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>107727000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>134868000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>120634000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>127562000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>207394000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>226096000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>189888000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>225797000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>275681000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>217067000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>226585000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>140873000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>142595000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>116705000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>88443000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>169974000.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AZ1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BD1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CF1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B2">
-        <v>30898000.0</v>
+        <v>31053000.0</v>
       </c>
       <c r="C2">
-        <v>24036000.0</v>
+        <v>30367000.0</v>
       </c>
       <c r="D2">
-        <v>18434000.0</v>
+        <v>30040000.0</v>
       </c>
       <c r="E2">
+        <v>31011000.0</v>
+      </c>
+      <c r="F2">
+        <v>24149000.0</v>
+      </c>
+      <c r="G2">
+        <v>18547000.0</v>
+      </c>
+      <c r="H2">
         <v>15754000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>15617000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>18791000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>19612000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>26971000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>23173000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>20552000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>21740000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>29045000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>42648000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>34862000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>31289000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>39004000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>44104000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>31110000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>41400000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>28845000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>30878000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>31037000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>26738000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>29433000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>29218000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>26033000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>22190000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>21512000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>18408000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>22865000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>22169000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>19808000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>18981000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>13705000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>14667000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>17178000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>40402000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>17346000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>16496000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>18875000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>24988000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>24858000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>21241000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>24292000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>31003000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>23613000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>23702000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>42425000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>40480000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>46330000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>39560000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>37167000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>52013000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>41735000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>40375000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>35158000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>41285000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>29824000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>36079000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>38777000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>42372000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>37759000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>59589000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>73140000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>57844000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>56496000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>42627000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>43879000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>36863000.0</v>
       </c>
       <c r="BU2">
         <v>55671000.0</v>
       </c>
       <c r="BV2">
+        <v>37477000.0</v>
+      </c>
+      <c r="BW2">
+        <v>36863000.0</v>
+      </c>
+      <c r="BX2">
+        <v>55671000.0</v>
+      </c>
+      <c r="BY2">
         <v>52008000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>49980000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>27347000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>37987000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>31506000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>28853000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>20679000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>37762000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>33435000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>19811000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>27455000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>20375000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>18424000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>21328000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>23964000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CN2">
         <v>12732000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CO2">
         <v>13751000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CP2">
         <v>23841000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B3">
-        <v>729000.0</v>
+        <v>3347000.0</v>
       </c>
       <c r="C3">
+        <v>3429000.0</v>
+      </c>
+      <c r="D3">
+        <v>3429000.0</v>
+      </c>
+      <c r="E3">
+        <v>3177000.0</v>
+      </c>
+      <c r="F3">
         <v>2509000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>2336000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>2499000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>2748000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>3491000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3129000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>3093000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3215000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1696000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1425000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>1463000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1517000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1505000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1405000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1401000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>1459000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>1404000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1360000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1335000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1284000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1345000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>1389000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1363000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>1268000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>1407000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>934000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>880000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>779000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>712000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>657000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>585000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>535000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>439000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>440000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>438000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>427000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>981000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>1052000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>1073000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>1071000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>1072000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>1075000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>1082000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>1089000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>1050000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>1030000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>993000.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>939000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>942000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>943000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>941000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>945000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>954000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>972000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>997000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>959000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>378000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>394000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>392000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>437000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>391000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>405000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>378000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>376000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>365000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>353000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>355000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="BU3">
         <v>139000.0</v>
       </c>
       <c r="BV3">
+        <v>358000.0</v>
+      </c>
+      <c r="BW3">
+        <v>363000.0</v>
+      </c>
+      <c r="BX3">
+        <v>139000.0</v>
+      </c>
+      <c r="BY3">
         <v>542000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>535000.0</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>535000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>262000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CC3">
         <v>724000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CD3">
         <v>441000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CE3">
         <v>428000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CF3">
         <v>548000.0</v>
       </c>
-      <c r="CD3"/>
-[...1 lines deleted...]
-      <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
-      <c r="CI3"/>
+      <c r="CI3">
+        <v>473000.0</v>
+      </c>
       <c r="CJ3"/>
       <c r="CK3"/>
-      <c r="CL3"/>
+      <c r="CL3">
+        <v>373000.0</v>
+      </c>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3">
+        <v>412000.0</v>
+      </c>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18590,586 +19254,613 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B5">
-        <v>-1381000.0</v>
+        <v>811000.0</v>
       </c>
       <c r="C5">
+        <v>2152000.0</v>
+      </c>
+      <c r="D5">
+        <v>-16908000.0</v>
+      </c>
+      <c r="E5">
+        <v>-1957000.0</v>
+      </c>
+      <c r="F5">
         <v>-9330000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-8461000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-9203000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-27881000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-7580000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-7186000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-6837000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-8471000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-7818000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-10474000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-18579000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-8266000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-13918000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-16355000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-4080000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-5068000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-17439000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-14548000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>4058000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>4515000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>5070000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>411000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>1153000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>5678000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-234000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-1377000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>444000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>6439000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>2159000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-18000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>3001000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-33000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-1351000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-1196000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-2048000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>2869000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>62000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>1247000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-1261000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>485000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-1127000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-1714000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-1571000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-2239000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-4386000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-3449000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>5057000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>1090000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>864000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-662000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>7308000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>4007000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>6050000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>5531000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>2609000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>2702000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>3598000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>4097000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>4297000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>6660000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>3116000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BO5">
         <v>1107000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BP5">
         <v>5167000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BQ5">
         <v>4868000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BR5">
         <v>3946000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BS5">
         <v>-184000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BT5">
         <v>4051000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4050000.0</v>
       </c>
       <c r="BU5">
         <v>-1966000.0</v>
       </c>
       <c r="BV5">
+        <v>2976000.0</v>
+      </c>
+      <c r="BW5">
+        <v>4050000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-1966000.0</v>
+      </c>
+      <c r="BY5">
         <v>2381000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BZ5">
         <v>4076000.0</v>
       </c>
-      <c r="BX5">
+      <c r="CA5">
         <v>3684000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CB5">
         <v>503000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CC5">
         <v>-3611000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CD5">
         <v>19000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CE5">
         <v>-5999000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CF5">
         <v>-3993000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CG5">
         <v>-1880000.0</v>
       </c>
-      <c r="CE5"/>
-[...1 lines deleted...]
-      <c r="CG5"/>
       <c r="CH5"/>
-      <c r="CI5"/>
+      <c r="CI5">
+        <v>-2768000.0</v>
+      </c>
       <c r="CJ5"/>
       <c r="CK5"/>
-      <c r="CL5"/>
+      <c r="CL5">
+        <v>-3619000.0</v>
+      </c>
       <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5">
+        <v>7874000.0</v>
+      </c>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B6">
-        <v>-652000.0</v>
+        <v>4158000.0</v>
       </c>
       <c r="C6">
+        <v>5581000.0</v>
+      </c>
+      <c r="D6">
+        <v>-13479000.0</v>
+      </c>
+      <c r="E6">
+        <v>1220000.0</v>
+      </c>
+      <c r="F6">
         <v>-6821000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-6125000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-6704000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-25133000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-4089000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-4057000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-3744000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-5256000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-6122000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-9049000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-17116000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-6749000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-12413000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-14950000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-2679000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-3609000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-16035000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-13188000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>5393000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>5799000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>6415000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>1800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>2516000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>6946000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1173000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-443000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>1324000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>7218000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>2871000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>639000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>3586000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>502000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-912000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-756000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-1610000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>3296000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>1043000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>2299000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-188000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>1556000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-55000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-639000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-489000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-1150000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-3336000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-2419000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>6050000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>2029000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>1806000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>281000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>8249000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>4952000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>7004000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>6503000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>3606000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>3661000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>3976000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>4491000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>4689000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>7097000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>3507000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>1512000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>5545000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>5244000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BR6">
         <v>4311000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BS6">
         <v>169000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BT6">
         <v>4406000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4413000.0</v>
       </c>
       <c r="BU6">
         <v>-1827000.0</v>
       </c>
       <c r="BV6">
+        <v>3334000.0</v>
+      </c>
+      <c r="BW6">
+        <v>4413000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-1827000.0</v>
+      </c>
+      <c r="BY6">
         <v>2923000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BZ6">
         <v>4611000.0</v>
       </c>
-      <c r="BX6">
+      <c r="CA6">
         <v>4219000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CB6">
         <v>765000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CC6">
         <v>-2887000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CD6">
         <v>460000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CE6">
         <v>-5571000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CF6">
         <v>-3445000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CG6">
         <v>356000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CH6">
         <v>-3177000.0</v>
       </c>
-      <c r="CF6">
-[...2 lines deleted...]
-      <c r="CG6">
+      <c r="CI6">
+        <v>-2295000.0</v>
+      </c>
+      <c r="CJ6">
         <v>3765000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CK6">
         <v>-312000.0</v>
       </c>
-      <c r="CI6">
-[...2 lines deleted...]
-      <c r="CJ6">
+      <c r="CL6">
+        <v>-3246000.0</v>
+      </c>
+      <c r="CM6">
         <v>2282000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CN6">
         <v>-865000.0</v>
       </c>
-      <c r="CL6">
-[...2 lines deleted...]
-      <c r="CM6">
+      <c r="CO6">
+        <v>8286000.0</v>
+      </c>
+      <c r="CP6">
         <v>-3754000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19217,54 +19908,57 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19312,1146 +20006,1185 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B9">
-        <v>20546000.0</v>
+        <v>16692000.0</v>
       </c>
       <c r="C9">
-        <v>11932000.0</v>
+        <v>17375000.0</v>
       </c>
       <c r="D9">
-        <v>12182000.0</v>
+        <v>16736999.0</v>
       </c>
       <c r="E9">
+        <v>20433000.0</v>
+      </c>
+      <c r="F9">
+        <v>11819000.0</v>
+      </c>
+      <c r="G9">
+        <v>12069000.0</v>
+      </c>
+      <c r="H9">
         <v>10618000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>8166000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>9707000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>10007000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>14088000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>13013000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>12359000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>13482000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>18298000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>20945000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>20929000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>18871000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>25046000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>24877000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>22534000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>14357000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>16043000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>16562000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>17573000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>12242000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>17040000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>16313000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>10015000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>8976000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>14465000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>16287000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>12078000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>10232000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>15469000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>9262000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>7391000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>8443000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>8873000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>14538000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>9452000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>10582000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>8051000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>8674000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>7170000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>6778000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>5610000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>7504000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>5396000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>6442000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>12899000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>8799000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>8884000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>8018000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>11246000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>14903000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>14603000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>14054000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>12626000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>11697000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>11321000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>11898000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>12386000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>15258000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>10398000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>9259000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>11657000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>13738000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BR9">
         <v>12125000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BS9">
         <v>8053000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BT9">
         <v>12759000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>10742000.0</v>
       </c>
       <c r="BU9">
         <v>8311000.0</v>
       </c>
       <c r="BV9">
+        <v>9010000.0</v>
+      </c>
+      <c r="BW9">
+        <v>10742000.0</v>
+      </c>
+      <c r="BX9">
+        <v>8311000.0</v>
+      </c>
+      <c r="BY9">
         <v>8985000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BZ9">
         <v>11415000.0</v>
       </c>
-      <c r="BX9">
+      <c r="CA9">
         <v>12868000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CB9">
         <v>6806000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CC9">
         <v>3587000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CD9">
         <v>6960000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CE9">
         <v>4495000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CF9">
         <v>4591000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CG9">
         <v>7197000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CH9">
         <v>4763000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CI9">
         <v>7507000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CJ9">
         <v>11335000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CK9">
         <v>4054000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CL9">
         <v>5459000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CM9">
         <v>-23964000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CN9">
         <v>-12732000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CO9">
         <v>-13751000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CP9">
         <v>-23841000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>704000.0</v>
+      </c>
+      <c r="C10">
+        <v>2041000.0</v>
+      </c>
+      <c r="D10">
+        <v>-17037000.0</v>
+      </c>
+      <c r="E10">
         <v>-2093000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-9471000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-8608000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-9355000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-28038000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-7740000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-7361000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-7012000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-8649000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-8002000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-10723000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-18895000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-8447000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-14105000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-16545000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-4274000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-5263000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-17631000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-14744000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>2825000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>2502000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>3074000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-1606000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-838000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>3708000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-1974000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-3137000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-1711000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>4722000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>450000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-1693000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>1308000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-1755000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>-3011000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-2807000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-3366000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>1503000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-1323000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-149000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-2684000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-959000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-2564000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-3030000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-2820000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>-3611000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-5384000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-4786000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>3728000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>-291000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-502000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>-2067000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>6220000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>2404000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>4378000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>3724000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>919000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>1047000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>2136000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>2638000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>2794000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>5155000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>1585000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>-581000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>3398000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>3038000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>2103000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>-1967000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>879000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137000.0</v>
       </c>
       <c r="BU10">
         <v>-4046000.0</v>
       </c>
       <c r="BV10">
+        <v>1060000.0</v>
+      </c>
+      <c r="BW10">
+        <v>2137000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-4046000.0</v>
+      </c>
+      <c r="BY10">
         <v>337000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>7823000.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>1712000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>-1769000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>-5881000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>-13900000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CE10">
         <v>-8119000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CF10">
         <v>-6221000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CG10">
         <v>-1880000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CH10">
         <v>-5321000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CI10">
         <v>-629000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CJ10">
         <v>1532000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>-2509000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CL10">
         <v>-1427000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CM10">
         <v>136000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CN10">
         <v>-2058000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CO10">
         <v>8500000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CP10">
         <v>-4289000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>44000.0</v>
+      </c>
+      <c r="C11">
+        <v>18000.0</v>
+      </c>
+      <c r="D11">
+        <v>-726000.0</v>
+      </c>
+      <c r="E11">
         <v>21000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>46000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>-4000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>-25000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>17000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>17000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>17000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-32000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>23000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>22000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>23000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-79000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>8000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>54000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>71000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-34000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-41000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>13000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>34000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>90000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>8000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>2000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-146000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>83000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-10000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>20000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>-197000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>72000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-106000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>6000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>59000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-3296000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>211000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>139000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>179000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>153000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>158000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>14000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>8000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>6070000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>-618000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-518000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>-669000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-1786000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>-3337000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-1381000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>515000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>9059000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>-4397000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>-1572000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-1411000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>2643000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>1136000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>1729000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>1723000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>1068000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BI11">
         <v>-137000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>951000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>1356000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>1151000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>3060000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>818000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>-321000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>2663000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>1952000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>1041000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BS11">
         <v>-1393000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BT11">
         <v>83000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="BU11">
         <v>280000.0</v>
       </c>
       <c r="BV11">
+        <v>83000.0</v>
+      </c>
+      <c r="BW11">
+        <v>72000.0</v>
+      </c>
+      <c r="BX11">
+        <v>280000.0</v>
+      </c>
+      <c r="BY11">
         <v>2146000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>2058000.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>12000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>12000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CC11">
         <v>2270000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CD11">
         <v>13919000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CE11">
         <v>9000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CF11">
         <v>9000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11">
+        <v>59000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11">
         <v>-8333000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CM11">
         <v>1147000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CN11">
         <v>1193000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CO11">
         <v>-3200000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CP11">
         <v>2278000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B12">
-        <v>712000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="C12">
+        <v>111000.0</v>
+      </c>
+      <c r="D12">
+        <v>129000.0</v>
+      </c>
+      <c r="E12">
+        <v>136000.0</v>
+      </c>
+      <c r="F12">
         <v>141000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>147000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>152000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>157000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>160000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>175000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>175000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>178000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>184000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>249000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>316000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>181000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>187000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>194000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>195000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>192000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>196000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>1233000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>2013000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1996000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>2017000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>1997000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1970000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>1740000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1760000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>2157000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>1717000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>1709000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>1675000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>1697000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>1722000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1660000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1611000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1318000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1366000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>1385000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>1396000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1424000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>1444000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>1444000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>1327000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>1405000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>1373000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>1252000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>1340000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>1329000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>1381000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>1366000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>1407000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>1549000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>1603000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>1672000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>1807000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>1690000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>1655000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>1462000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>1459000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>1503000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>1505000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>1531000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>1688000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>1769000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>1830000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>1843000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>1783000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>1902000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1913000.0</v>
       </c>
       <c r="BU12">
         <v>2080000.0</v>
       </c>
       <c r="BV12">
+        <v>1916000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1913000.0</v>
+      </c>
+      <c r="BX12">
+        <v>2080000.0</v>
+      </c>
+      <c r="BY12">
         <v>2146000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>2058000.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>2066000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>2268000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>2270000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>13919000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CE12">
         <v>2120000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CF12">
         <v>2228000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2139000.0</v>
       </c>
       <c r="CG12">
         <v>2241000.0</v>
       </c>
       <c r="CH12">
+        <v>2149000.0</v>
+      </c>
+      <c r="CI12">
+        <v>2139000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>2241000.0</v>
+      </c>
+      <c r="CK12">
         <v>2202000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CL12">
         <v>2192000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CM12">
         <v>2146000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CN12">
         <v>582000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CO12">
         <v>626000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CP12">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20499,100 +21232,103 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...7 lines deleted...]
-      </c>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
         <v>1130000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>9506000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>7104000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>5298000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>4514000.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
@@ -20612,387 +21348,399 @@
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>660000.0</v>
+      </c>
+      <c r="C15">
+        <v>2023000.0</v>
+      </c>
+      <c r="D15">
+        <v>-16311000.0</v>
+      </c>
+      <c r="E15">
         <v>-2114000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-9517000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-8604000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-9330000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-28055000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-7757000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-7378000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-6980000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-8672000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-8024000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-10746000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-18816000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-8455000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-14159000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-16616000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-4240000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-5222000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-17644000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-14778000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>3865000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-200000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>266000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-2244000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-3480000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>2233000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>-1741000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-3413000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>-3680000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>4113000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-87000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>-1986000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>3699000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-3044000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>-3389000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-3099000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-4304000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-91000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-1912000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>-867000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>-9380000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>-1406000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>-2408000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>-2746000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>-1609000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>-774000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>-4346000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>-5559000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>-5778000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>3706000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>454000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>-1000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>3116000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>543000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>1973000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>1803000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>-526000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>84000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>780000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BK15">
         <v>1116000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>1193000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>1636000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BN15">
         <v>382000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BO15">
         <v>-164000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BP15">
         <v>414000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BQ15">
         <v>880000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BR15">
         <v>594000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BS15">
         <v>-612000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BT15">
         <v>796000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2065000.0</v>
       </c>
       <c r="BU15">
         <v>-4326000.0</v>
       </c>
       <c r="BV15">
+        <v>977000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2065000.0</v>
+      </c>
+      <c r="BX15">
+        <v>-4326000.0</v>
+      </c>
+      <c r="BY15">
         <v>337000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BZ15">
         <v>7823000.0</v>
       </c>
-      <c r="BX15">
+      <c r="CA15">
         <v>1712000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CB15">
         <v>-1781000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CC15">
         <v>-5881000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CD15">
         <v>-13900000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CE15">
         <v>-8119000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CF15">
         <v>-6230000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CG15">
         <v>-1880000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CH15">
         <v>-5321000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CI15">
         <v>-629000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CJ15">
         <v>1532000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CK15">
         <v>-2509000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CL15">
         <v>-1427000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CM15">
         <v>-1011000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CN15">
         <v>-3251000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CO15">
         <v>11700000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CP15">
         <v>8763000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-8024000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-10746000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-18816000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-7340000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-12289000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-14983000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-4240000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-5387000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-18729000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-14778000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>3865000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-200000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>266000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-2244000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-3480000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
@@ -21012,133 +21760,142 @@
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>660000.0</v>
+      </c>
+      <c r="C17">
+        <v>2023000.0</v>
+      </c>
+      <c r="D17">
+        <v>-16311000.0</v>
+      </c>
+      <c r="E17">
         <v>-2114000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-9517000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-8604000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-9330000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-28055000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-7757000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-7378000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-6980000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-8672000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-8024000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-10746000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-18816000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-7340000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-12289000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-14983000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-4240000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-5387000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-18729000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-14778000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>2735000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>2494000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>3072000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-1460000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-921000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>3718000.0</v>
       </c>
-      <c r="AA17"/>
-[...1 lines deleted...]
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
@@ -21157,133 +21914,142 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-107000.0</v>
+      </c>
+      <c r="C18">
+        <v>-111000.0</v>
+      </c>
+      <c r="D18">
+        <v>-129000.0</v>
+      </c>
+      <c r="E18">
         <v>-136000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-141000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-147000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-152000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-157000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-160000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-175000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-175000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-178000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-184000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-249000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-316000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-181000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-187000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-190000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-194000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-195000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-192000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-196000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-1233000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-2013000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-1996000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-2017000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-1997000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-1970000.0</v>
       </c>
-      <c r="AA18"/>
-[...1 lines deleted...]
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -21302,97 +22068,100 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1649000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>2496000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>702000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>518000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>118000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>12000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>81000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>20000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>32000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-1054000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
@@ -21417,54 +22186,57 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21512,329 +22284,341 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>310000.0</v>
+      </c>
+      <c r="C21">
+        <v>1455000.0</v>
+      </c>
+      <c r="D21">
+        <v>-3098000.0</v>
+      </c>
+      <c r="E21">
         <v>-2468000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-9883000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-9022000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-9927000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-16765000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-8644000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-8448000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-8185000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-9693000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-9467000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-12970000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-19281000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-8784000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-14036000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-16367000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-4160000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-5088000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-17471000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-13494000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-9685000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>4513000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>5066000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>403000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1153000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>5676000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-422000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-1382000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>444000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>6436000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>2156000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-22000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>3001000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-34000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-1353000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-1200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-2053000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>2868000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>59000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>1237000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-1261000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>485000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>-1127000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-1714000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>-1571000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>-2239000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>-4386000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>-3449000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>5051000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>1083000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>640000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>-662000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>2605000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>3771000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>5812000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>5512000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>2610000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>2662000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>3345000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>4069000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>4273000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>6550000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>3101000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>1082000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>5149000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>4850000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>3930000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>-215000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>4023000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4170000.0</v>
       </c>
       <c r="BU21">
         <v>-1477000.0</v>
       </c>
       <c r="BV21">
+        <v>2947000.0</v>
+      </c>
+      <c r="BW21">
+        <v>4170000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-1477000.0</v>
+      </c>
+      <c r="BY21">
         <v>2909000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>4144000.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>3776000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>503000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CC21">
         <v>-3625000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CD21">
         <v>14000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CE21">
         <v>-5918000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CF21">
         <v>-3519000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CG21">
         <v>356000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CH21">
         <v>-3177000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CI21">
         <v>477000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CJ21">
         <v>3765000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CK21">
         <v>-312000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CL21">
         <v>765000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CM21">
         <v>2282000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CN21">
         <v>-865000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CO21">
         <v>-1009000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CP21">
         <v>-3754000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21882,329 +22666,341 @@
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>47435000.0</v>
+      </c>
+      <c r="C23">
+        <v>46287000.0</v>
+      </c>
+      <c r="D23">
+        <v>49875000.0</v>
+      </c>
+      <c r="E23">
         <v>53912000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>45851000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>39638000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>36289000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>40548000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>37142000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>38067000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>49244000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>45879000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>42378000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>48192000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>66624000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>72377000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>69827000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>66527000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>68210000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>74069000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>71115000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>69251000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>54573000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>42927000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>43544000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>38577000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>45320000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>39855000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>36470000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>32548000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>35533000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>28259000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>32787000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>32423000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>32276000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>28277000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>22449000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>24310000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>28104000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>52072000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>26739000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>25841000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>28187000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>33177000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>33155000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>29733000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>31473000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>40746000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>33395000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>33593000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>50273000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>48196000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>54574000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>48240000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>45808000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>63145000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>50526000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>48917000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>45174000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>50320000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>37800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>43908000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>46890000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>51080000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>45056000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>67766000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>79648000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>66732000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>64691000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>50895000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>52615000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>43435000.0</v>
       </c>
       <c r="BU23">
         <v>65459000.0</v>
       </c>
       <c r="BV23">
+        <v>43540000.0</v>
+      </c>
+      <c r="BW23">
+        <v>43435000.0</v>
+      </c>
+      <c r="BX23">
+        <v>65459000.0</v>
+      </c>
+      <c r="BY23">
         <v>58084000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>57251000.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>36439000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>44290000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CC23">
         <v>38718000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CD23">
         <v>35799000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CE23">
         <v>31092000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CF23">
         <v>45872000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CG23">
         <v>40276000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CH23">
         <v>27751000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CI23">
         <v>34485000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CJ23">
         <v>27945000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CK23">
         <v>22790000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CL23">
         <v>26022000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CM23">
         <v>28047000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CN23">
         <v>16883000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CO23">
         <v>17832000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CP23">
         <v>29047000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22252,533 +23048,554 @@
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>3347000.0</v>
+      </c>
+      <c r="C25">
+        <v>3429000.0</v>
+      </c>
+      <c r="D25">
+        <v>3429000.0</v>
+      </c>
+      <c r="E25">
         <v>3177000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>2509000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>2336000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>2499000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>2748000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>3491000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>3129000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>3093000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>3215000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>1696000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>1425000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>1463000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>1517000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>1505000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>1405000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>1401000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1459000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1404000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1360000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>1335000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>1284000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>1345000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1389000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>1363000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>1268000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>1407000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>880000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>880000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>779000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>712000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>585000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>585000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>535000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>439000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>440000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>438000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>427000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>981000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>1052000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>1073000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>1071000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>1072000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>1075000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>1082000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>1089000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>1050000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>1030000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>993000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>939000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>942000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>941000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>941000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>945000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>954000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>972000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>997000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>959000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>378000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>394000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>392000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>437000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>391000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>405000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>378000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>376000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BR25">
         <v>365000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BS25">
         <v>355000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>358000.0</v>
       </c>
       <c r="BT25">
         <v>363000.0</v>
       </c>
       <c r="BU25">
         <v>139000.0</v>
       </c>
       <c r="BV25">
+        <v>358000.0</v>
+      </c>
+      <c r="BW25">
+        <v>363000.0</v>
+      </c>
+      <c r="BX25">
+        <v>139000.0</v>
+      </c>
+      <c r="BY25">
         <v>542000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BZ25">
         <v>535000.0</v>
       </c>
-      <c r="BX25">
+      <c r="CA25">
         <v>262000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CB25">
         <v>262000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CC25">
         <v>724000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CD25">
         <v>441000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CE25">
         <v>548000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CF25">
         <v>548000.0</v>
       </c>
-      <c r="CD25"/>
-[...1 lines deleted...]
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B26">
+        <v>1345000.0</v>
+      </c>
+      <c r="C26">
+        <v>1357000.0</v>
+      </c>
+      <c r="D26">
+        <v>2075000.0</v>
+      </c>
+      <c r="E26">
         <v>1899000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>1512000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>1571000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>1404000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>1821000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>1459000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>2333000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>3614000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>3154000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>2646000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>2833000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>3018000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>3981000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>4489000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>5430000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>4313000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>4863000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>5327000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>4061000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>14243000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>3598000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>3815000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>3657000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>400000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>200000.0</v>
       </c>
-      <c r="AG26"/>
-[...1 lines deleted...]
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN26">
+        <v>2600000.0</v>
+      </c>
+      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR26">
+        <v>2100000.0</v>
+      </c>
+      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV26">
+        <v>2200000.0</v>
+      </c>
+      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26">
-        <v>1200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>1200000.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="H27">
+        <v>700000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>1958000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1728000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>1793000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>1643000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>3547000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>3042000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>4741000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>5252000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>5422000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>5363000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>5043000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>3826000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>1620000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1491000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>1473000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1592000.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
@@ -22799,390 +23616,408 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>15037000.0</v>
+      </c>
+      <c r="C28">
+        <v>14563000.0</v>
+      </c>
+      <c r="D28">
+        <v>17874000.0</v>
+      </c>
+      <c r="E28">
         <v>21115000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>20303000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>19633000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>18441000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>23225000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>16892000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>16229000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>16701000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>17824000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>17387000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>21976000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>31014000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>22706000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>25735000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>24556000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>19471000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>19739000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>29635000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>19964000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>20935000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>6960000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>7219000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>6590000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>15887000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>10637000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>10437000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>14021000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>14021000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>9851000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>9922000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>12468000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>12468000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>9296000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>8744000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>9643000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>10926000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>11670000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>9393000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>9345000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>9312000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>8189000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>8297000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>8492000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>7181000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>9743000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>9782000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>9891000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>7848000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>7716000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>8244000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>8641000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>8641000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>11132000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>8791000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>8542000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>10016000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>9035000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>7976000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>7829000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>8113000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>8708000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>7297000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>8177000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>6508000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>8888000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>8195000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>8442000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>6063000.0</v>
       </c>
       <c r="BT28">
         <v>6572000.0</v>
       </c>
       <c r="BU28">
         <v>9788000.0</v>
       </c>
       <c r="BV28">
+        <v>6063000.0</v>
+      </c>
+      <c r="BW28">
+        <v>6572000.0</v>
+      </c>
+      <c r="BX28">
+        <v>9788000.0</v>
+      </c>
+      <c r="BY28">
         <v>6076000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>7271000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>6303000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>6303000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>7212000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>6946000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CE28">
         <v>8110000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CF28">
         <v>8110000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CG28">
         <v>6841000.0</v>
       </c>
-      <c r="CE28"/>
-[...1 lines deleted...]
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>44000.0</v>
+      </c>
+      <c r="C29">
+        <v>18000.0</v>
+      </c>
+      <c r="D29">
+        <v>-726000.0</v>
+      </c>
+      <c r="E29">
         <v>21000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>46000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-4000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-25000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>17000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>17000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>17000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-32000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>23000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>22000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>23000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-79000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>8000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>54000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>71000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-34000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-41000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>13000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>34000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>90000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>8000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>2000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-146000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>83000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-10000.0</v>
       </c>
-      <c r="AA29"/>
-[...1 lines deleted...]
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -23201,925 +24036,956 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B30">
-        <v>23014000.0</v>
+        <v>16382000.0</v>
       </c>
       <c r="C30">
-        <v>21815000.0</v>
+        <v>15920000.0</v>
       </c>
       <c r="D30">
-        <v>21204000.0</v>
+        <v>19835000.0</v>
       </c>
       <c r="E30">
+        <v>22901000.0</v>
+      </c>
+      <c r="F30">
+        <v>21702000.0</v>
+      </c>
+      <c r="G30">
+        <v>21091000.0</v>
+      </c>
+      <c r="H30">
         <v>20545000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>24931000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>18351000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>18455000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>22273000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>22706000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>21826000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>26452000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>37579000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>29729000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>34965000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>35238000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>29206000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>29965000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>40005000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>27851000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>25728000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>12049000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>12507000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>11839000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>15887000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>10637000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>10437000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>10358000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>14021000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>9851000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>9922000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>10254000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>12468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>9296000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>8744000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>9643000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>10926000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>11670000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>9393000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>9345000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>9312000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>8189000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>8297000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>8492000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>7181000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>9743000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>9782000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>9891000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>7848000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>7716000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>8244000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>8680000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>8641000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>11132000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>8791000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>8542000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>10016000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>9035000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>7976000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>7829000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>8113000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>8708000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>7297000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>8177000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>6508000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>8888000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>8195000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>8268000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>8736000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>6572000.0</v>
       </c>
       <c r="BU30">
         <v>9788000.0</v>
       </c>
       <c r="BV30">
+        <v>6063000.0</v>
+      </c>
+      <c r="BW30">
+        <v>6572000.0</v>
+      </c>
+      <c r="BX30">
+        <v>9788000.0</v>
+      </c>
+      <c r="BY30">
         <v>6076000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>7271000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>9092000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>6303000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CC30">
         <v>7212000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CD30">
         <v>6946000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CE30">
         <v>10413000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CF30">
         <v>8110000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CG30">
         <v>6841000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CH30">
         <v>7940000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CI30">
         <v>7030000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CJ30">
         <v>7570000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CK30">
         <v>4366000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CL30">
         <v>4694000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CM30">
         <v>4083000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CN30">
         <v>4151000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CO30">
         <v>4081000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CP30">
         <v>5206000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>394000.0</v>
+      </c>
+      <c r="C31">
+        <v>586000.0</v>
+      </c>
+      <c r="D31">
+        <v>-13939000.0</v>
+      </c>
+      <c r="E31">
         <v>375000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>412000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>414000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>572000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-11273000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>904000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>1087000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>1173000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>1044000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>1465000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>2247000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>386000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>337000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-69000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-178000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-114000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-175000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-160000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-1250000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>12510000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-2011000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-1992000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-2009000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>6000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-1968000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-1552000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-1755000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>2000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-1714000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-1706000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-1671000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>4000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-1721000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-1658000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-1607000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-1313000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-1365000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-1382000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-1386000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-1423000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-1444000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-1437000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-1316000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-1249000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-1372000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-998000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-1337000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-1323000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-1374000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>-1142000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>-1405000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>-3615000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>-1367000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>-1434000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>-1788000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BH31">
         <v>-1691000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BI31">
         <v>-1615000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BJ31">
         <v>-1209000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BK31">
         <v>-1431000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BL31">
         <v>-1479000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BM31">
         <v>-1395000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BN31">
         <v>-1516000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BO31">
         <v>-1663000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BP31">
         <v>-1751000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BQ31">
         <v>-1812000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BR31">
         <v>-1827000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BS31">
         <v>-1752000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BT31">
         <v>-1874000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BU31">
         <v>-2569000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BV31">
         <v>1887000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BW31">
         <v>2033000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BX31">
         <v>2569000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BY31">
         <v>-2572000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BZ31">
         <v>3679000.0</v>
       </c>
-      <c r="BX31">
+      <c r="CA31">
         <v>-2064000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CB31">
         <v>-4000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CC31">
         <v>-2256000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CD31">
         <v>-13914000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CE31">
         <v>-2201000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CF31">
         <v>2702000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CG31">
         <v>-2236000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CH31">
         <v>-2144000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CI31">
         <v>-1106000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CJ31">
         <v>-2233000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CK31">
         <v>-2197000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CL31">
         <v>-2192000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CM31">
         <v>-2146000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CN31">
         <v>-1193000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CO31">
         <v>9509000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CP31">
         <v>-535000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>47745000.0</v>
+      </c>
+      <c r="C32">
+        <v>47742000.0</v>
+      </c>
+      <c r="D32">
+        <v>46777000.0</v>
+      </c>
+      <c r="E32">
         <v>51444000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>35968000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>30616000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>26372000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>23783000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>28498000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>29619000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>41059000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>36186000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>32911000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>35222000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>47343000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>63593000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>55791000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>50160000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>64050000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>68981000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>53644000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>55757000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>44888000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>47440000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>48610000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>38980000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>46473000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>45531000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>36048000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>31166000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>35977000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>34695000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>34943000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>32401000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>35277000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>28243000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>21096000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>23110000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>26051000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>54940000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>26798000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>27078000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>26926000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>33662000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>32028000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>28019000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>29902000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>38507000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>29009000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>30144000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>55324000.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>49279000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>55214000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>47578000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>48413000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>66916000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>56338000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>54429000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>47784000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>52982000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>41145000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>47977000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>51163000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>57630000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>48157000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>68848000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>84797000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>71582000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>68621000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>50680000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>56638000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>47605000.0</v>
       </c>
       <c r="BU32">
         <v>63982000.0</v>
       </c>
       <c r="BV32">
+        <v>46487000.0</v>
+      </c>
+      <c r="BW32">
+        <v>47605000.0</v>
+      </c>
+      <c r="BX32">
+        <v>63982000.0</v>
+      </c>
+      <c r="BY32">
         <v>60993000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BZ32">
         <v>61395000.0</v>
       </c>
-      <c r="BX32">
+      <c r="CA32">
         <v>40215000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CB32">
         <v>44793000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CC32">
         <v>35093000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CD32">
         <v>35813000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CE32">
         <v>25174000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CF32">
         <v>42353000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CG32">
         <v>40632000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CH32">
         <v>24574000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CI32">
         <v>34962000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CJ32">
         <v>31710000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CK32">
         <v>22478000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CL32">
         <v>26787000.0</v>
       </c>
-      <c r="CJ32"/>
-[...1 lines deleted...]
-      <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -24151,2704 +25017,2803 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>54717000.0</v>
+      </c>
+      <c r="C2">
         <v>99396000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>119438000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>126562000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>106045000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6751000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>659000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>229000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>220000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>116000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>235000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>62000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>64000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>358000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>115000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6751000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>739000</v>
+      </c>
+      <c r="C3">
         <v>2252000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15478000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13717000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13169000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7461000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6532000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4114000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2229000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>624000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>394000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>665000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>539000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>591000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>596000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>680000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1075000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>644000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>616000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>753000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1389000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1906000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>335000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>338000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>780000000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-7124000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>20517000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>99294000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-8306000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-255000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11680000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>-1397000.0</v>
+      </c>
+      <c r="C6">
         <v>-44679000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20042000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7124000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20517000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>99294000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6679000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-528000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-59000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>601000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-62000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-135000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>104000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>56000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-61000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-152000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>173000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-294000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>243000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>99294000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>11216000.0</v>
+      </c>
+      <c r="C7">
         <v>-18551000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3331000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15571000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5115000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4089000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2522000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-494000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10320000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2564000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11176000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2212000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1501000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5049000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8588000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6865000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-13335000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11754000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11852000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7060000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6560000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2648000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>261000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1656000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>19675000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-28937000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-2559000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>2170000.0</v>
+      </c>
+      <c r="C9">
         <v>11272000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9493000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>19675000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28937000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2559000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6186000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9917000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5415000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3364000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23059000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-11755000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3120000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17122000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1380000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-13022000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>214000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-14352000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-711000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6806000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-173000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>470000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-412000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>634000.0</v>
+      </c>
+      <c r="C10">
         <v>-471000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1457000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1630000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2054000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1345000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2048000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9101000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10041000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-866000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>352000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>181000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5391000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4323000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7232000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25225000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25564000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4557000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5579000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2825000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9637000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10515000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3379000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>204000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1345000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-10222000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16813000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2730000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5624000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-4874000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15549000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5156000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>64481000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>60343000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-5007000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8695000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7204000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3577000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7747000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-6586000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5501000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3941000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1479000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3168000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-587000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6016000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>11451000.0</v>
+      </c>
+      <c r="C14">
         <v>11867000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9429000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5890000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5353000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4972000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3028000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1999000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2898000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4291000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4251000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3817000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3812000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2728000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1625000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1472000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1431000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1751000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1855000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1951000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1418000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1587000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1784000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5353000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>3384000.0</v>
       </c>
       <c r="G15">
+        <v>3384000.0</v>
+      </c>
+      <c r="H15">
         <v>3823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3843000.0</v>
       </c>
       <c r="I15">
         <v>3843000.0</v>
       </c>
       <c r="J15">
-        <v>3890000.0</v>
+        <v>3843000.0</v>
       </c>
       <c r="K15">
         <v>3890000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="L15">
+        <v>3890000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
         <v>3926000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4050000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4159000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4241000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>4747000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>17404000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3155000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6424000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3155000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>3384000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>53320000.0</v>
+      </c>
+      <c r="C16">
         <v>54717000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>99396000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>119438000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>126562000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>106045000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6751000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>72000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>659000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>94000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>229000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>220000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>116000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>78000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>83000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>62000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>64000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>358000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>106045000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>29443000.0</v>
+      </c>
+      <c r="C18">
         <v>-28190000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13891000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2791000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5907000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9565000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2154000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2820000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13231000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2329000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5519000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4271000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>15459000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14304000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2442000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3702000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-959000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-505000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>694000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1478000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4411000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4634000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8589000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2884000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-16757000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-16632000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13717000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19094000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7461000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6532000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4114000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2229000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-624000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>64269000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>272813000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-1877000.0</v>
+      </c>
+      <c r="C21">
         <v>-1730000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1592000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-95000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1339000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22233000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3766000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1013000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8524000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10718000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-36546000.0</v>
+      </c>
+      <c r="C22">
         <v>-52520000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34422000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-53428000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-43134000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6841000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2137000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1737000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3498000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3669000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13502000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10612000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-811000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9495000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3503000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4244000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2309000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10688000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5546000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-29681000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-15060000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>6841000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-7268000.0</v>
+      </c>
+      <c r="C23">
         <v>-457000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4420000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2691000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25946000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-29459000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6333000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2174000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7875000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1978000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3503000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3121000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6059000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5973000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4192000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1586000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2979000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2404000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>191182000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-930000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2885000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10838000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2501000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-8662000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>112243000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-8176000.0</v>
+      </c>
+      <c r="C24">
         <v>-11505000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-14552000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-12708000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-15893000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-6681000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2442000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1649000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1481000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-8000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>7000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>4994000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>4994000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18586000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6681000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>14671000.0</v>
+      </c>
+      <c r="C25">
         <v>11855000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1202000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>151000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>42000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9218000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4284000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3898000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4062000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>798000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4245000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5392000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3778000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2329000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3218000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3360000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4384000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7958000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6539000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17318000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5960000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10483000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-14715000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6384000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-15989000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B26">
+        <v>-13627000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-139000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-11145000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1251000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-108878000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-2112000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-2000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2070000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-430000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>30150000.0</v>
+      </c>
+      <c r="C27">
         <v>21411000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24396000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>64660000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>60231000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="I27">
         <v>50000.0</v>
       </c>
       <c r="J27">
+        <v>50000.0</v>
+      </c>
+      <c r="K27">
         <v>3316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="L27">
         <v>12000.0</v>
       </c>
       <c r="M27">
+        <v>12000.0</v>
+      </c>
+      <c r="N27">
         <v>43000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-3126000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1211000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>966000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>190000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-1024000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>103000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-11477000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-22664000.0</v>
+      </c>
+      <c r="C28">
         <v>-1984000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6151000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9915000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32349000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>108859000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1395000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2682000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2761000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12630000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2303000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5581000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4406000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15450000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2409000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3752000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3107000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1348000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-521000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>473000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4414000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-654000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8662000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>108859000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>30182000.0</v>
+      </c>
+      <c r="C29">
         <v>-25938000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1587000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16508000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7262000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2104000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11816000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6268000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-591000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13855000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2723000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6184000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4810000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16050000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3122000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4777000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-315000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>111000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1447000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-89000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2505000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4299000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-8251000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2104000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-8915000.0</v>
+      </c>
+      <c r="C30">
         <v>-16757000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15478000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13717000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19094000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7461000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6532000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4114000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2229000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-624000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-394000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-665000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-539000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-591000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8596000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-680000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-972000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3361000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>-753000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-389000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1906000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4659000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18248000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7461000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AZ1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BD1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BH1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BT1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BX1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CB1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>148</v>
       </c>
-      <c r="CE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>154</v>
       </c>
-      <c r="CI1" t="s">
-[...3 lines deleted...]
-        <v>216</v>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>219</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>50370000.0</v>
+      </c>
+      <c r="C2">
+        <v>53320000.0</v>
+      </c>
+      <c r="D2">
+        <v>59190000.0</v>
+      </c>
+      <c r="E2">
         <v>57137000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>57930000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>54717000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>69900000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>80104000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>94051000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>99260000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>100088000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>103581000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>112595000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>119438000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>125464000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>122720000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>120233000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>126562000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>134135000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>130996000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>93761000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>106045000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>10326000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>2405000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>6383000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>6751000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1796000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>776000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>221000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>72000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>415000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>880000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>253000.0</v>
       </c>
       <c r="AH2">
         <v>47000.0</v>
       </c>
       <c r="AI2">
+        <v>600000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>253000.0</v>
+      </c>
+      <c r="AK2">
+        <v>47000.0</v>
+      </c>
+      <c r="AL2">
         <v>2099000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>659000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>2281000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>38000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>53000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>58000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>34000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>38000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>43000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>32000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>45000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>83000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>80000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>94000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>131000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>94000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>137000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>229000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>208000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>89000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>401000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>220000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>162000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>283000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>149000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>116000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>85000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>379000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>148000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>78000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>359000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>281000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>188000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>22000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>26000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="BU2">
         <v>24000.0</v>
       </c>
       <c r="BV2">
+        <v>16000.0</v>
+      </c>
+      <c r="BW2">
+        <v>83000.0</v>
+      </c>
+      <c r="BX2">
+        <v>24000.0</v>
+      </c>
+      <c r="BY2">
         <v>14000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>15000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>235000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>13000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>64000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>64000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>62000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>72000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>67000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>66000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>64000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>358000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>4024000.0</v>
       </c>
-      <c r="CJ2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>246000</v>
+      </c>
+      <c r="C3">
+        <v>2277000</v>
+      </c>
+      <c r="D3">
+        <v>30000</v>
+      </c>
+      <c r="E3">
         <v>2547000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>134000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>123000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>4272000</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="I3">
+        <v>2838000</v>
+      </c>
+      <c r="J3">
         <v>3348000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>3299000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>576000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>3842000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>47000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>4023000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>4322000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>3620000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>2434000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>3341000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>5385000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>3584000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>590000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>2645000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1378000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>2592000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1774000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>1717000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1220000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>1615000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>785000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>2912000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>1282000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>1007000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>695000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>1130000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>673000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>383000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>1057000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>116000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>253000</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>151000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>97000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>123000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>60000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>176000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>80000</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>78000</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>148000</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>175000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>166000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>176000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>35000</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>90000</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>126000</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>288000</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>275000</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>98000</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>140000</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>78000</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>64000</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>279000</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>139000</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>114000</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>29000</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>356000</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>160000</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>193000</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>238000</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>215000</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>156000</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>466000</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>122000</v>
-      </c>
-[...7 lines deleted...]
-        <v>185000</v>
       </c>
       <c r="BU3">
         <v>277000</v>
       </c>
       <c r="BV3">
+        <v>161000</v>
+      </c>
+      <c r="BW3">
+        <v>185000</v>
+      </c>
+      <c r="BX3">
+        <v>277000</v>
+      </c>
+      <c r="BY3">
         <v>141000</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>84000</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>114000</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>27000</v>
       </c>
-      <c r="BZ3">
+      <c r="CC3">
         <v>146000</v>
       </c>
-      <c r="CA3">
+      <c r="CD3">
         <v>206000</v>
       </c>
-      <c r="CB3">
+      <c r="CE3">
         <v>374000</v>
       </c>
-      <c r="CC3">
+      <c r="CF3">
         <v>482000</v>
       </c>
-      <c r="CD3">
+      <c r="CG3">
         <v>427000</v>
       </c>
-      <c r="CE3">
+      <c r="CH3">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>26000</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>85000</v>
+      </c>
+      <c r="CK3">
+        <v>26000</v>
+      </c>
+      <c r="CL3">
         <v>0</v>
       </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-9014000.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>-6843000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>-6026000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>2744000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>2487000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-6329000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>-7573000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>3139000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>37235000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-12284000.0</v>
       </c>
-      <c r="U4"/>
-[...1 lines deleted...]
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
@@ -26870,97 +27835,100 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-3583000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-169000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-6283000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>2883000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-4404000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-502000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>5645000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>4174000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-490000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-9584000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
@@ -26982,602 +27950,623 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>418000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2950000.0</v>
+      </c>
+      <c r="D6">
+        <v>-5870000.0</v>
+      </c>
+      <c r="E6">
         <v>2053000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-793000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>3213000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-15183000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-10342000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-13810000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-5345000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-692000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-3493000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-9014000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-6843000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-6026000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>2744000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>2487000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-6329000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-7573000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>3139000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>37235000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-12284000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>95719000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>7921000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-3978000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-368000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>4955000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>1020000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>555000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>149000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-343000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-465000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>833000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-553000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>347000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-2052000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>1440000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-1622000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>2243000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-15000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="AQ6">
         <v>-5000.0</v>
       </c>
       <c r="AR6">
+        <v>24000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-4000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-5000.0</v>
+      </c>
+      <c r="AU6">
         <v>11000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-13000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-38000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>3000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-14000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-37000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>37000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-43000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-92000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>21000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>119000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>-312000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>181000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>58000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>-121000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>134000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>33000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>31000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>-294000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>231000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>70000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>-281000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>78000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BR6">
         <v>93000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BS6">
         <v>166000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BT6">
         <v>-4000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-67000.0</v>
       </c>
       <c r="BU6">
         <v>59000.0</v>
       </c>
       <c r="BV6">
         <v>10000.0</v>
       </c>
       <c r="BW6">
+        <v>-67000.0</v>
+      </c>
+      <c r="BX6">
+        <v>59000.0</v>
+      </c>
+      <c r="BY6">
+        <v>10000.0</v>
+      </c>
+      <c r="BZ6">
         <v>-1000.0</v>
       </c>
-      <c r="BX6">
+      <c r="CA6">
         <v>-220000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CB6">
         <v>222000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CC6">
         <v>-51000.0</v>
       </c>
-      <c r="CA6"/>
-      <c r="CB6">
+      <c r="CD6"/>
+      <c r="CE6">
         <v>2000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CF6">
         <v>-10000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CG6">
         <v>-4000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CH6">
         <v>4800.0</v>
       </c>
-      <c r="CF6">
+      <c r="CI6">
         <v>-11200.0</v>
       </c>
-      <c r="CG6">
+      <c r="CJ6">
         <v>2000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CK6">
         <v>-295000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CL6">
         <v>1100.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CM6">
         <v>4024000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B7">
+        <v>1559000.0</v>
+      </c>
+      <c r="C7">
+        <v>171000.0</v>
+      </c>
+      <c r="D7">
+        <v>1091000.0</v>
+      </c>
+      <c r="E7">
         <v>-1360000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>6167000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>5318000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-11182000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-2314000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-5900000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>845000.0</v>
       </c>
-      <c r="I7">
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="L7">
+        <v>6846000.0</v>
+      </c>
+      <c r="M7">
         <v>1045000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-2757000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>1028000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-6826000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>3043000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>3465000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-590000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-9671000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>4381000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-3151000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-7148000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-5395000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>6148000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-6487000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>614000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-978000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-7739000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>1446000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>5265000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-1884000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-5426000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>133000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>894000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>1321000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>1444000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>3893000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>-4762000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>1612000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>5504000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>947000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>2257000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-814000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>316000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-814000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>3876000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-4598000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>1259000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>1747000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>12768000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>-3172000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>-6365000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>963000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>6362000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>5318000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>10429000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>-983000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>-2218000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BH7">
         <v>2366000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BI7">
         <v>1066000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BJ7">
         <v>-3329000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BK7">
         <v>4946000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BL7">
         <v>-3609000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BM7">
         <v>-6080000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BN7">
         <v>-472000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BO7">
         <v>1573000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BP7">
         <v>-1361000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BQ7">
         <v>2371000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BR7">
         <v>-5417000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BS7">
         <v>-2458000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BT7">
         <v>-10550000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BU7">
         <v>6038000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BV7">
         <v>2047000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BW7">
         <v>-811000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BX7">
         <v>283000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BY7">
         <v>-668000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BZ7">
         <v>-9641000.0</v>
       </c>
-      <c r="BX7">
+      <c r="CA7">
         <v>-4550000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CB7">
         <v>1712000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CC7">
         <v>1801000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CD7">
         <v>-1159000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CE7">
         <v>9098000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CF7">
         <v>4522000.0</v>
       </c>
-      <c r="CD7"/>
-[...1 lines deleted...]
-      <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>383000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>5279000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>10912000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>-339000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>9102000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-28937000.0</v>
       </c>
-      <c r="R8"/>
-[...1 lines deleted...]
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -27602,448 +28591,467 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-1576000.0</v>
+      </c>
+      <c r="C9">
+        <v>575000.0</v>
+      </c>
+      <c r="D9">
+        <v>3424000.0</v>
+      </c>
+      <c r="E9">
         <v>-1340000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-341000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>427000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-4299000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>2293000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>1575000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>11703000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-5024000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>8855000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>383000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>5279000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>10912000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-339000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>7088000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>2014000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>7000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-9257000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-9595000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-28937000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-412000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-2559000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-2559000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>414000.0</v>
       </c>
-      <c r="Y9"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE9">
+        <v>-105000.0</v>
+      </c>
+      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9"/>
+      <c r="AI9">
+        <v>-56000.0</v>
+      </c>
       <c r="AJ9"/>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
+      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN9">
+        <v>113000.0</v>
+      </c>
+      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR9">
+        <v>51000.0</v>
+      </c>
+      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV9">
+        <v>2000.0</v>
+      </c>
+      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9">
         <v>-53000.0</v>
       </c>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9"/>
+      <c r="BC9">
+        <v>-53000.0</v>
+      </c>
       <c r="BD9"/>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
+      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH9">
+        <v>17000.0</v>
+      </c>
+      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL9">
+        <v>-223000.0</v>
+      </c>
+      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9">
-        <v>-86000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9"/>
+      <c r="BS9">
+        <v>-86000.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
-[...1 lines deleted...]
-      </c>
+      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CA9">
+        <v>-86000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>173000.0</v>
       </c>
-      <c r="CC9"/>
-[...3 lines deleted...]
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9">
-        <v>-173000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9"/>
+      <c r="CJ9">
+        <v>-173000.0</v>
+      </c>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>-817000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10">
+        <v>-447000.0</v>
+      </c>
+      <c r="E10">
         <v>2160000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-1373000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>294000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-485000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-37000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>95000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-44000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-436000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>782000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-137000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>1248000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>1691000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-1046000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-1533000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-850000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1513000.0</v>
       </c>
       <c r="T10">
         <v>2054000.0</v>
       </c>
       <c r="U10">
+        <v>-225000.0</v>
+      </c>
+      <c r="V10">
+        <v>1513000.0</v>
+      </c>
+      <c r="W10">
+        <v>2054000.0</v>
+      </c>
+      <c r="X10">
         <v>-1345000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-1345000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-1345000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>2048000.0</v>
       </c>
-      <c r="Y10"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE10">
+        <v>9101000.0</v>
+      </c>
+      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10"/>
+      <c r="AI10">
+        <v>-866000.0</v>
+      </c>
       <c r="AJ10"/>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
+      <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-      <c r="AN10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN10">
+        <v>352000.0</v>
+      </c>
+      <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-      <c r="AR10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR10">
+        <v>181000.0</v>
+      </c>
+      <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-      <c r="AV10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV10">
+        <v>5391000.0</v>
+      </c>
+      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10">
         <v>4323000.0</v>
       </c>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>4323000.0</v>
+      </c>
       <c r="BD10"/>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
+      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-      <c r="BH10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH10">
+        <v>-7232000.0</v>
+      </c>
+      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL10">
+        <v>4557000.0</v>
+      </c>
+      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10">
-        <v>-3225000.0</v>
+        <v>-5579000.0</v>
       </c>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10"/>
+      <c r="BS10">
+        <v>-3225000.0</v>
+      </c>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
-      <c r="BX10">
-[...1 lines deleted...]
-      </c>
+      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CA10">
+        <v>-2825000.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>-3379000.0</v>
       </c>
-      <c r="CC10"/>
-[...3 lines deleted...]
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10">
-        <v>-3379000.0</v>
+        <v>-10515000.0</v>
       </c>
       <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10"/>
+      <c r="CJ10">
+        <v>-3379000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-2251000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-5330000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-12721000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>1437000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>1062000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>16813000.0</v>
+      </c>
+      <c r="U11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2730000.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
+        <v>2730000.0</v>
+      </c>
+      <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-5624000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
@@ -28060,112 +29068,115 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>7785000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>8174000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>20132000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>14861000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>15171000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>14317000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>13104000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>12212000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>21343000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>13684000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>-14160000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>3650000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3754000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1749000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>4246000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
@@ -28182,112 +29193,115 @@
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-3003000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-3003000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-3964000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>207000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-2327000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-502000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>399000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>4174000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-490000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-9584000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-4221000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>6153000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-6487000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>614000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>2507000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -28304,722 +29318,746 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>3347000.0</v>
+      </c>
+      <c r="C14">
+        <v>3429000.0</v>
+      </c>
+      <c r="D14">
+        <v>3429000.0</v>
+      </c>
+      <c r="E14">
         <v>3177000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>2509000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>2336000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>2499000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>2748000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>3491000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>3129000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="L14">
+        <v>3093000.0</v>
+      </c>
+      <c r="M14">
         <v>3215000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1714000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>1425000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>1463000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1517000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>1505000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>1405000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1401000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>1459000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>1404000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>1360000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>1335000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>1284000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1345000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>1389000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>1363000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>1268000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>1407000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>934000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>880000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>779000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>712000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>657000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>585000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>535000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>439000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>440000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>438000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>427000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>981000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>1052000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>1073000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>1071000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>1072000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>1075000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>1082000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>1089000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>1050000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>1030000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>993000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>939000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>942000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>943000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>941000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>945000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>954000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>972000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>997000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>959000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>378000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>394000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>392000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>437000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>391000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>405000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BP14">
         <v>378000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BQ14">
         <v>376000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>365000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>353000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>355000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="BU14">
         <v>139000.0</v>
       </c>
       <c r="BV14">
+        <v>358000.0</v>
+      </c>
+      <c r="BW14">
+        <v>363000.0</v>
+      </c>
+      <c r="BX14">
+        <v>139000.0</v>
+      </c>
+      <c r="BY14">
         <v>542000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>535000.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>535000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>262000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CC14">
         <v>724000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CD14">
         <v>441000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CE14">
         <v>428000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CF14">
         <v>548000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CG14">
         <v>473000.0</v>
       </c>
-      <c r="CE14"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14">
+        <v>373000.0</v>
+      </c>
+      <c r="CK14">
+        <v>412000.0</v>
+      </c>
+      <c r="CL14"/>
+      <c r="CM14">
         <v>1404000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T15">
+        <v>63018000.0</v>
+      </c>
+      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
-        <v>956000.0</v>
+        <v>3384000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AA15">
         <v>956000.0</v>
       </c>
+      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE15">
+        <v>956000.0</v>
+      </c>
+      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AI15">
+        <v>955000.0</v>
+      </c>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>972000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>3889000.0</v>
       </c>
-      <c r="AL15"/>
-[...1 lines deleted...]
-      <c r="AN15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>972000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>3890000.0</v>
       </c>
-      <c r="AP15"/>
-[...1 lines deleted...]
-      <c r="AR15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>972000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>3926000.0</v>
       </c>
-      <c r="AT15"/>
-[...1 lines deleted...]
-      <c r="AV15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>972000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>4050000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>993000.0</v>
       </c>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BC15">
+        <v>993000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1034000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>4159000.0</v>
       </c>
-      <c r="BF15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15">
+        <v>4747000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1060000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BP15">
         <v>5274000.0</v>
       </c>
-      <c r="BN15"/>
-[...1 lines deleted...]
-      <c r="BP15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>17404000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BT15">
         <v>1198000.0</v>
       </c>
-      <c r="BR15"/>
-[...1 lines deleted...]
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15">
-[...1 lines deleted...]
-      </c>
+      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CA15">
+        <v>1328000.0</v>
+      </c>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1404000.0</v>
       </c>
-      <c r="CC15"/>
-[...3 lines deleted...]
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15">
-        <v>1615000.0</v>
+        <v>1510000.0</v>
       </c>
       <c r="CH15"/>
       <c r="CI15"/>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>1615000.0</v>
+      </c>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>50788000.0</v>
+      </c>
+      <c r="C16">
+        <v>50370000.0</v>
+      </c>
+      <c r="D16">
+        <v>53320000.0</v>
+      </c>
+      <c r="E16">
         <v>59190000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>57137000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>57930000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>54717000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>69762000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>80241000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>93915000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>99396000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>100088000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>103581000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>112595000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>119438000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>125464000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>122720000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>120233000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>126562000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>134135000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>130996000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>93761000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>106045000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>10326000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>2405000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>6383000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>6751000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1796000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>776000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>221000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>72000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>415000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>880000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>253000.0</v>
       </c>
       <c r="AI16">
         <v>47000.0</v>
       </c>
       <c r="AJ16">
+        <v>600000.0</v>
+      </c>
+      <c r="AK16">
+        <v>253000.0</v>
+      </c>
+      <c r="AL16">
+        <v>47000.0</v>
+      </c>
+      <c r="AM16">
         <v>2099000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>659000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>2281000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>38000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>53000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>58000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>34000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>38000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>43000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>32000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>45000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>83000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>80000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>94000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>131000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>94000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>137000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>229000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>208000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>89000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>401000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>220000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>162000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>283000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>149000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>116000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>85000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>379000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>148000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>78000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>359000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>281000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>188000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>22000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BU16">
         <v>83000.0</v>
       </c>
       <c r="BV16">
+        <v>26000.0</v>
+      </c>
+      <c r="BW16">
+        <v>16000.0</v>
+      </c>
+      <c r="BX16">
+        <v>83000.0</v>
+      </c>
+      <c r="BY16">
         <v>24000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BZ16">
         <v>14000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CA16">
         <v>15000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CB16">
         <v>235000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CC16">
         <v>13000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CD16">
         <v>64000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CE16">
         <v>64000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CF16">
         <v>62000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CG16">
         <v>63000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CH16">
         <v>4800.0</v>
       </c>
-      <c r="CF16">
+      <c r="CI16">
         <v>-11200.0</v>
       </c>
-      <c r="CG16">
+      <c r="CJ16">
         <v>66000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CK16">
         <v>63000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CL16">
         <v>1100.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CM16">
         <v>4024000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29064,399 +30102,413 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>8587000.0</v>
+      </c>
+      <c r="C18">
+        <v>6379000.0</v>
+      </c>
+      <c r="D18">
+        <v>7950000.0</v>
+      </c>
+      <c r="E18">
         <v>6599000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>6816000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>5983000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-14790000.0</v>
       </c>
-      <c r="F18">
-[...2 lines deleted...]
-      <c r="G18">
+      <c r="I18">
+        <v>-9918000.0</v>
+      </c>
+      <c r="J18">
         <v>-11338000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-3649000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>4378000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-2996000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-4160000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-4123000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-7932000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>8366000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>5449000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-3092000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-4791000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>9407000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>2938000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-9527000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-15439000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>8526000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-2678000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>26000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>6212000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-3157000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1097000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>1132000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>451000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>28000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>1986000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-311000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>1660000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>669000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>1195000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-6344000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>-618000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>8140000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>1565000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>4144000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-1332000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>1242000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>-831000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>3250000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-2296000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>1250000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-1866000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>8431000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>1323000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-4944000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>2422000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>5470000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-3597000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>13508000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>3551000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>1997000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BH18">
         <v>3759000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BI18">
         <v>4169000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BJ18">
         <v>-1094000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BK18">
         <v>7470000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BL18">
         <v>1034000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BM18">
         <v>-2855000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BN18">
         <v>1559000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BO18">
         <v>2704000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BP18">
         <v>2431000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BQ18">
         <v>6607000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BR18">
         <v>-2004000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BS18">
         <v>-3332000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BT18">
         <v>-6986000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>428000.0</v>
       </c>
       <c r="BU18">
         <v>4543000.0</v>
       </c>
       <c r="BV18">
+        <v>1784000.0</v>
+      </c>
+      <c r="BW18">
+        <v>428000.0</v>
+      </c>
+      <c r="BX18">
+        <v>4543000.0</v>
+      </c>
+      <c r="BY18">
         <v>1645000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BZ18">
         <v>-5617000.0</v>
       </c>
-      <c r="BX18">
+      <c r="CA18">
         <v>-1076000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CB18">
         <v>1973000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CC18">
         <v>-2203000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CD18">
         <v>-1737000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CE18">
         <v>2661000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CF18">
         <v>-328000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CG18">
         <v>5643000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CH18">
         <v>4800.0</v>
       </c>
-      <c r="CF18">
+      <c r="CI18">
         <v>-11200.0</v>
       </c>
-      <c r="CG18">
+      <c r="CJ18">
         <v>4131000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CK18">
         <v>5000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CL18">
         <v>1100.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CM18">
         <v>4024000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>208</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-2547000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-2321000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-2337000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-4272000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-2838000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-5498000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-4149000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-3168000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-3842000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-4445000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-4587000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-4322000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-3620000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-2434000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-3341000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-5385000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-8976000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-2088000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-2645000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-1378000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-2592000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-1774000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-1717000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-1220000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-1615000.0</v>
       </c>
-      <c r="AA19"/>
-[...1 lines deleted...]
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
@@ -29472,83 +30524,86 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="N20">
-[...3 lines deleted...]
-      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-[...1 lines deleted...]
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -29572,122 +30627,131 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-501000.0</v>
+      </c>
+      <c r="C21">
+        <v>-491000.0</v>
+      </c>
+      <c r="D21">
+        <v>-484000.0</v>
+      </c>
+      <c r="E21">
         <v>-479000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-462000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-452000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-447000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-441000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-392000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-114000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-95000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-373000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-359000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-351000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-346000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-343000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-329000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-321000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-21326000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-313000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-300000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-294000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-289000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
@@ -29704,2122 +30768,2206 @@
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>660000.0</v>
+      </c>
+      <c r="C22">
+        <v>2023000.0</v>
+      </c>
+      <c r="D22">
+        <v>-16311000.0</v>
+      </c>
+      <c r="E22">
         <v>-2114000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-9517000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-8604000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-9330000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-28055000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-7757000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-7378000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-6980000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-8672000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-8023999.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-10746000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-18816000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-8455000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-14159000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-16616000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-4240000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-5222000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-17644000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-14778000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>3865000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>2494000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>3072000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-1460000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-3480000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>3718000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-1994000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-2940000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-3680000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>4828000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>444000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-1752000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>3699000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-1966000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-3150000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-2986000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-3519000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>1345000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-1338000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-157000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>-8754000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-341000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>-2046000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>-2361000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-1034000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>-274000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>-4003000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>-5301000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>-5331000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>4106000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>1070000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>-656000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>3116000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>1268000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>2649000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>2001000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>-149000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>1184000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>1186000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>1282000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>1643000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>2094000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>767000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>-260000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>1446000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>881000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>594000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>-612000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>796000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2065000.0</v>
       </c>
       <c r="BU22">
         <v>-4326000.0</v>
       </c>
       <c r="BV22">
+        <v>977000.0</v>
+      </c>
+      <c r="BW22">
+        <v>2065000.0</v>
+      </c>
+      <c r="BX22">
+        <v>-4326000.0</v>
+      </c>
+      <c r="BY22">
         <v>337000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>7823000.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>1712000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>-1781000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>-5881000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>-13900000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>-8119000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>-6230000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CG22">
         <v>1433400.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>4800.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>-11200.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>-1427000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>5300000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CL22">
         <v>-7900.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>-18729000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-1007000.0</v>
+      </c>
+      <c r="C23">
+        <v>-6640000.0</v>
+      </c>
+      <c r="D23">
+        <v>-5668000.0</v>
+      </c>
+      <c r="E23">
         <v>-430000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-958000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-104000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>54000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-27000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>104000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-430000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-1.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-92000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-564000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-1634000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>5826000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-249000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-2603000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-2886000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>37375000.0</v>
       </c>
       <c r="T23">
         <v>-2436000.0</v>
       </c>
       <c r="U23">
+        <v>-8976000.0</v>
+      </c>
+      <c r="V23">
+        <v>37375000.0</v>
+      </c>
+      <c r="W23">
+        <v>-2436000.0</v>
+      </c>
+      <c r="X23">
         <v>-1451000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-292000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-1000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-968000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-419000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-268000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-716000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-531000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-233000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-905000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-3190000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-1078000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-227000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-3022000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-1436000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-575000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-809000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-1129000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>972000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>4825000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>-105000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-961000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>972000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>8486000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-876000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>1411000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>1300000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>3650000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-616000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>-2344000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>532000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>78704000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>-2677000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>-2196000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>658000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>3058000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>-405000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>-2237000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>605000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>2399000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>-719000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>1068000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>-406000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>3975000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>753000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>-178000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>-731000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>1082000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>-3526000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>45541000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>56056000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>189125000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>-2287000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>2663000.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>3169000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>-3550000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CC23">
         <v>2929000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CD23">
         <v>-2435000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CE23">
         <v>3530000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CF23">
         <v>318000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CG23">
         <v>-5137000.0</v>
       </c>
-      <c r="CE23"/>
-[...1 lines deleted...]
-      <c r="CG23">
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>-2514000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CK23">
         <v>-4300000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-1970000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2132000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1680000.0</v>
+      </c>
+      <c r="E24">
         <v>-2095000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-2187000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-2214000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-2401000.0</v>
       </c>
-      <c r="F24">
-[...2 lines deleted...]
-      <c r="G24">
+      <c r="I24">
+        <v>-2789000.0</v>
+      </c>
+      <c r="J24">
         <v>-3113000.0</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="K24">
+        <v>-3202000.0</v>
+      </c>
+      <c r="L24">
         <v>-2592000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-3762000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-3834000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-564000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-4128000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-3446000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-2339000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-2795000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-3829000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-8934000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-1498000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-2165000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-1222000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-2300000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-1652000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-1507000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-884000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-689000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-598000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-483000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-479000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>-357000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-1111000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>-801000.0</v>
       </c>
-      <c r="AJ24"/>
-[...1 lines deleted...]
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
+      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24">
-        <v>-4005000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BL24">
+        <v>-4005000.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>5807000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>3000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BS24">
         <v>-1709000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BT24">
         <v>1709000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>-4102000.0</v>
       </c>
-      <c r="BS24"/>
-[...1 lines deleted...]
-      <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
-[...1 lines deleted...]
-      </c>
+      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24"/>
+      <c r="BZ24">
+        <v>5803000.0</v>
+      </c>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>3994000.0</v>
       </c>
-      <c r="CC24"/>
-[...3 lines deleted...]
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24">
+        <v>1000000.0</v>
+      </c>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>994000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CK24">
         <v>4000000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>52000.0</v>
+      </c>
+      <c r="C25">
+        <v>60000.0</v>
+      </c>
+      <c r="D25">
+        <v>14615000.0</v>
+      </c>
+      <c r="E25">
         <v>41000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>3000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>12000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>138000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>11714000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-55000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>58000.0</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="L25">
+        <v>43000.0</v>
+      </c>
+      <c r="M25">
         <v>27000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-2791001.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-1318000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>124000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>45000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-17000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>107000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>28000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-9000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1583000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>5000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-13869000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>1179000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>1157000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1190000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>1059000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>1202000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>1013000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>1010000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>792000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>2752000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>424000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>52000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-2725000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>932000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>965000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>988000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>549000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>988000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>973000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>987000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>1108000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>16000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>143000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-49000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>2437000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-43000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-30000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>48000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>4198000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>-16000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-14000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-6000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>672000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>1168000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>1071000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>1320000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>48000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>1221000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>810000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>1104000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>2088000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>1050000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>1033000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>1179000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>-2830000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>1307000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BR25">
         <v>1517000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BS25">
         <v>1193000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BT25">
         <v>2535000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BU25">
         <v>2969000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BV25">
         <v>1324000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BW25">
         <v>1180000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BX25">
         <v>2070000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BY25">
         <v>1575000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BZ25">
         <v>-4250000.0</v>
       </c>
-      <c r="BX25">
+      <c r="CA25">
         <v>1341000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CB25">
         <v>1407000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CC25">
         <v>1299000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CD25">
         <v>13087000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CE25">
         <v>1525000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CF25">
         <v>1314000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CG25">
         <v>5597000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CH25">
         <v>-4800.0</v>
       </c>
-      <c r="CF25">
+      <c r="CI25">
         <v>11200.0</v>
       </c>
-      <c r="CG25">
+      <c r="CJ25">
         <v>5270000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CK25">
         <v>-5681000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CL25">
         <v>-1100.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CM25">
         <v>-4024000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B26">
+        <v>-4691000.0</v>
+      </c>
+      <c r="C26">
+        <v>-2198000.0</v>
+      </c>
+      <c r="D26">
+        <v>-5988000.0</v>
+      </c>
+      <c r="E26">
         <v>-3637000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>-4002000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>-104000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>430000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-430000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-2065999.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-92000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-64000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-139000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-3542000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-5000000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-2603000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-2886000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-1251000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-1251000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-108878000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>2000000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-2000000.0</v>
       </c>
-      <c r="BC26"/>
-[...1 lines deleted...]
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B27">
+        <v>3213000.0</v>
+      </c>
+      <c r="C27">
+        <v>2971000.0</v>
+      </c>
+      <c r="D27">
+        <v>5957000.0</v>
+      </c>
+      <c r="E27">
         <v>9388000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>7757000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>7048000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>7394000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>8814000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2219000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>2984000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>1934000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>5218000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>7745000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>9499000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>20435000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>15836000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>17076000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>15931000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>13034000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>12372000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>21336000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>13670000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>4000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>4000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3105000.0</v>
       </c>
-      <c r="Y27"/>
-[...2 lines deleted...]
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1626000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>-1911000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>956000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>50000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>44000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>42000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>29000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>552000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>-36000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>36000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>65000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>12000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>1019000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>1023000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>985000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>12000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>976000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>983000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>990000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>43000.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>990000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>784000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>-3126000.0</v>
       </c>
-      <c r="BA27"/>
-[...3 lines deleted...]
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27">
-        <v>1211000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-204300.0</v>
+      </c>
+      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27">
+        <v>1211000.0</v>
+      </c>
+      <c r="BI27">
+        <v>23300.0</v>
+      </c>
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>17000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BL27">
         <v>-1024000.0</v>
       </c>
-      <c r="BJ27"/>
-[...2 lines deleted...]
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>3234000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BQ27">
         <v>50000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BR27">
         <v>52000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BS27">
         <v>103000.0</v>
       </c>
-      <c r="BQ27"/>
-[...1 lines deleted...]
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
-[...1 lines deleted...]
-      </c>
+      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27"/>
+      <c r="CE27">
+        <v>103000.0</v>
+      </c>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27">
         <v>21336000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-6199000.0</v>
+      </c>
+      <c r="C28">
+        <v>-9329000.0</v>
+      </c>
+      <c r="D28">
+        <v>-12140000.0</v>
+      </c>
+      <c r="E28">
         <v>-4546000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-5422000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-556000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-393000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-423000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-322000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-846000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-2478000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-497000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-1020000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-2156000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1906000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-5622000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-2962000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-3237000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-2782000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-343000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>35795000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-2757000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>111158000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-605000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-1300000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-394000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-1257000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>4177000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-542000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-983000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-794000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-493000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-1153000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-242000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-1313000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-463000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-3247000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>7784000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-1004000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-5897000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-1580000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-4149000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1356000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-1246000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>826000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-3239000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>2283000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-1288000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>1869000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-8445000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-1360000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>4981000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-2465000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-5562000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>3618000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-13389000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-3863000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>-1816000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>-3701000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>3711000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>1229000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>-7439000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>-1003000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>2556000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>-1324000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>-2638000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>-2811000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>-6536000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>2094000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>3501000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>5315000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-495000.0</v>
       </c>
       <c r="BU28">
         <v>-382000.0</v>
       </c>
       <c r="BV28">
+        <v>-3483000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-495000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-382000.0</v>
+      </c>
+      <c r="BY28">
         <v>-1635000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>-187000.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>856000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>-1751000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>2152000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>1737000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CE28">
         <v>-2659000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CF28">
         <v>318000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CG28">
         <v>-6647000.0</v>
       </c>
-      <c r="CE28"/>
-[...1 lines deleted...]
-      <c r="CG28">
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>-4129000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CK28">
         <v>-4300000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>8833000.0</v>
+      </c>
+      <c r="C29">
+        <v>8656000.0</v>
+      </c>
+      <c r="D29">
+        <v>7980000.0</v>
+      </c>
+      <c r="E29">
         <v>9146000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>6950000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>6106000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-10518000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-7080000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-7990000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-350000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>4954000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>846000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-4113000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-100000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-3610000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>11986000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>7883000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>249000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>594000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>12991000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>3528000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-6882000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-14061000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>11118000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-904000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>1743000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>7432000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-1542000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>1882000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>4044000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>1733000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>1035000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>2681000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>819000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>2333000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>1052000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>2252000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-6228000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>-365000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>8291000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>1662000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>4267000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>-1272000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>1418000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>-751000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>3328000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-2148000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>1425000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>-1700000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>8607000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>1358000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>-4854000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>2548000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>5758000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>-3322000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>13606000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>3691000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>2075000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>3823000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>4448000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>-955000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>7584000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>1005000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>-2499000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BN29">
         <v>1719000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BO29">
         <v>2897000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BP29">
         <v>2669000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BQ29">
         <v>6822000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BR29">
         <v>-1848000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BS29">
         <v>-2866000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BT29">
         <v>-6864000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>613000.0</v>
       </c>
       <c r="BU29">
         <v>4820000.0</v>
       </c>
       <c r="BV29">
+        <v>1945000.0</v>
+      </c>
+      <c r="BW29">
+        <v>613000.0</v>
+      </c>
+      <c r="BX29">
+        <v>4820000.0</v>
+      </c>
+      <c r="BY29">
         <v>1786000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BZ29">
         <v>-5533000.0</v>
       </c>
-      <c r="BX29">
+      <c r="CA29">
         <v>-962000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CB29">
         <v>2000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CC29">
         <v>-2057000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CD29">
         <v>-1531000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CE29">
         <v>3035000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CF29">
         <v>154000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CG29">
         <v>6070000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CH29">
         <v>4800.0</v>
       </c>
-      <c r="CF29">
+      <c r="CI29">
         <v>-11200.0</v>
       </c>
-      <c r="CG29">
+      <c r="CJ29">
         <v>4216000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CK29">
         <v>31000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CL29">
         <v>1100.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CM29">
         <v>4024000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>-2216000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2277000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1710000.0</v>
+      </c>
+      <c r="E30">
         <v>-2547000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-2321000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-2337000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-4272000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-2838000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-5498000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-4149000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-3168000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-3842000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-3881000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-4587000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-4322000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-3620000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-2434000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-3341000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-5385000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-9509000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-2088000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-2645000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-1378000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-2592000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-1774000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-1717000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-1220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-1615000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-785000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-2912000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-1007000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-695000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-1130000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-383000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-1057000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-116000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-253000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-151000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-97000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-123000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-60000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-176000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-80000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-78000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-148000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-175000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-166000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-176000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-35000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-90000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-126000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-288000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-98000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-140000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-78000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>-64000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>-8279000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>-139000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>-114000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>29000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>-356000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>-160000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>-193000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>-138000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>-215000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>-153000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>-466000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>1545000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>-4379000.0</v>
       </c>
-      <c r="BS30"/>
-[...2 lines deleted...]
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-141000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>5719000.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>-114000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-146000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CD30">
         <v>-206000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CE30">
         <v>-374000.0</v>
       </c>
-      <c r="CC30"/>
-[...3 lines deleted...]
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30">
+        <v>573000.0</v>
+      </c>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-85000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CK30">
         <v>3974000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>