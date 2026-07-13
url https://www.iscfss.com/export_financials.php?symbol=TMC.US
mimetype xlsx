--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9559 +830,10366 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>46048000.0</v>
+      </c>
+      <c r="C2">
         <v>42754000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31334000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>117000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26573000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1802514.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
         <v>-1203000.0</v>
       </c>
       <c r="C5">
-        <v>-1216000.0</v>
+        <v>-1203000.0</v>
       </c>
       <c r="D5">
         <v>-1216000.0</v>
       </c>
       <c r="E5">
         <v>-1216000.0</v>
       </c>
       <c r="F5">
         <v>-1216000.0</v>
       </c>
       <c r="G5">
+        <v>-1216000.0</v>
+      </c>
+      <c r="H5">
         <v>-1215534.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>681343000.0</v>
+      </c>
+      <c r="C8">
         <v>477217000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>438239000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>332882000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>296051000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>154981000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>145221000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>134933000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>117633000.0</v>
+      </c>
+      <c r="C10">
         <v>3480000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6842000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>46842000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>84873000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10096000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15950624.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>117633000.0</v>
+      </c>
+      <c r="C12">
         <v>3480000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6842000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46842000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>84873000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10096000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15950624.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>681343000.0</v>
+      </c>
+      <c r="C13">
         <v>477217000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>438239000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>332882000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>296051000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>154431000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>79824444.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>384512470.0</v>
+      </c>
+      <c r="C14">
         <v>321875050.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>288643700.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>239867019.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>204926931.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>178570876.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>131308000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>55000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>284198118.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>863.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>173000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>26</v>
+      </c>
+      <c r="B20">
+        <v>2125000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>2125000.0</v>
+      </c>
+      <c r="C21">
         <v>1928000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1643000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-2643000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3686000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-136784.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>181631000.0</v>
+      </c>
+      <c r="C23">
         <v>62998000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>68896000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>94777000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>133125000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>54685000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18323461.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>52711000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>29365000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>52711000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29365000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>13447000.0</v>
+      </c>
+      <c r="C26">
         <v>8203000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8429000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-117633000.0</v>
+      </c>
+      <c r="C28">
         <v>8295000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6842000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-46842000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-84873000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15950624.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>-33443000.0</v>
+      </c>
+      <c r="C29">
         <v>-5343000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10918000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41505000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>92751000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35704000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>3049000.0</v>
+      </c>
+      <c r="C30">
         <v>249000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>467000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>117000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12871.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>60529000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>93073000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>35704130.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7637612.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>61283000.0</v>
+      </c>
+      <c r="C32">
         <v>-49198000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-22514000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7988000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61986000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2469000.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1907000.0</v>
+      </c>
+      <c r="C33">
         <v>57667000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>60076000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>45175000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44566000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>44460000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2300441.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
-        <v>14000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="C34">
         <v>14000000.0</v>
       </c>
       <c r="D34">
+        <v>14000000.0</v>
+      </c>
+      <c r="E34">
         <v>15539000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>155675000.0</v>
+      </c>
+      <c r="C35">
         <v>25587000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26644000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11658000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13801000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10675000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8333335.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>-15572000.0</v>
+      </c>
+      <c r="C36">
         <v>41023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43150000.0</v>
       </c>
       <c r="D36">
         <v>43150000.0</v>
       </c>
       <c r="E36">
+        <v>43150000.0</v>
+      </c>
+      <c r="F36">
         <v>-1000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-300068135.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>0.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>62091000.0</v>
+      </c>
+      <c r="C38">
         <v>53853000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>56333000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>47935.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>48252.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>-3049000.0</v>
+      </c>
+      <c r="C39">
         <v>1602000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1511000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2643000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3622000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>129000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>72396.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>13351000.0</v>
+      </c>
+      <c r="C40">
         <v>42754000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>31334000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>41614000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>26573000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3440000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-1698854.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>11658000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>13801000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10675366.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8333335.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>237696000.0</v>
+      </c>
+      <c r="C42">
         <v>138303000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>122797000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>184960000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>102073000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>45347000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>35254701.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>48152000.0</v>
+      </c>
+      <c r="C45">
         <v>50059000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>53829000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>45175000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>44566000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>45411000.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>1907000.0</v>
+      </c>
+      <c r="C46">
         <v>6513000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50004000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2025000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>44566000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44460000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2300441.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>15338000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2849000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>44459996.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2300441.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-951279000.0</v>
+      </c>
+      <c r="C48">
         <v>-631435000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-548902000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-475121000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-304157000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-162858000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-106226000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-84720000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-41905000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>11775000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>57</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>11775000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14000000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>58</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>11775000.0</v>
       </c>
-      <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>61779000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>300069135.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>181631000.0</v>
+      </c>
+      <c r="C55">
         <v>62998000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>68896000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>94777000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>133125000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>54685000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18323461.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>117633000.0</v>
+      </c>
+      <c r="C56">
         <v>5331000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8820000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>49602000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>88559000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10225000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16023019.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>59399000.0</v>
+      </c>
+      <c r="C57">
         <v>54529000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>31334000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>41614000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26573000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7756000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1802514.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>215074000.0</v>
+      </c>
+      <c r="C58">
         <v>80116000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57978000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>53272000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>40374000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18431000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10135849.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>-33443000.0</v>
+      </c>
+      <c r="C60">
         <v>-17118000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10918000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>41505000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>92751000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>36254000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8187612.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>8</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>46048000.0</v>
+      </c>
+      <c r="D2">
         <v>3767000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4215000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2558000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>42754000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>48065000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37784000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36470000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31334000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5325000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1637000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3230000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>117000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5037000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4700000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18004000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>26573000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>28343000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9033765.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6429351.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4316000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>197890.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>151271.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>111227.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
         <v>-1203000.0</v>
       </c>
       <c r="C5">
         <v>-1203000.0</v>
       </c>
       <c r="D5">
         <v>-1203000.0</v>
       </c>
       <c r="E5">
         <v>-1203000.0</v>
       </c>
       <c r="F5">
         <v>-1203000.0</v>
       </c>
       <c r="G5">
-        <v>-1216000.0</v>
+        <v>-1203000.0</v>
       </c>
       <c r="H5">
-        <v>-1216000.0</v>
+        <v>-1203000.0</v>
       </c>
       <c r="I5">
         <v>-1216000.0</v>
       </c>
       <c r="J5">
         <v>-1216000.0</v>
       </c>
       <c r="K5">
         <v>-1216000.0</v>
       </c>
       <c r="L5">
         <v>-1216000.0</v>
       </c>
       <c r="M5">
         <v>-1216000.0</v>
       </c>
       <c r="N5">
         <v>-1216000.0</v>
       </c>
       <c r="O5">
         <v>-1216000.0</v>
       </c>
       <c r="P5">
         <v>-1216000.0</v>
       </c>
       <c r="Q5">
         <v>-1216000.0</v>
       </c>
       <c r="R5">
         <v>-1216000.0</v>
       </c>
       <c r="S5">
+        <v>-1216000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1216000.0</v>
+      </c>
+      <c r="U5">
         <v>-1215685.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1215660.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1216000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-238000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>7637612.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>705287000.0</v>
+      </c>
+      <c r="C8">
+        <v>681343000.0</v>
+      </c>
+      <c r="D8">
         <v>638853000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>606246000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>495804000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>477217000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>463366000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>460573000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>454431000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>438239000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>434099000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>345775000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>345090000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>332882000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>328911000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>299056000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>298263000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>296051000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>284228000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>255786000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>145221000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>142463000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>139841000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>137713000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>134933000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>132614000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>131734000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>15136000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>119682000.0</v>
+      </c>
+      <c r="C10">
+        <v>117633000.0</v>
+      </c>
+      <c r="D10">
         <v>115648000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>115759000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2346000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3480000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>360000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>474000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3991000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6842000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>22548000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>20006000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28390000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>46842000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>66872000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>46259000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>69048000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>84873000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>112640000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>16880031.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>25224404.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10096000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1650064.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2162047.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-15950624.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>119682000.0</v>
+      </c>
+      <c r="C12">
+        <v>117633000.0</v>
+      </c>
+      <c r="D12">
         <v>115648000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>115759000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2346000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3480000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>360000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>474000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3991000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>6842000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>22548000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20006000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28390000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>46842000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>66872000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>46259000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>69048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>84873000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>112640000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16880031.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>25224404.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10096000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1650064.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2162047.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15950624.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>705287000.0</v>
+      </c>
+      <c r="C13">
+        <v>681343000.0</v>
+      </c>
+      <c r="D13">
         <v>638853000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>606246000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>495804000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>477217000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>463366000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>460573000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>454431000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>438239000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>434099000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>345775000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>345090000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>332882000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>328911000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>299056000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>298263000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>296051000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>284228000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>188900000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>183137000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>154431000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>285558064.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>286787872.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>863.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>321875050.0</v>
       </c>
       <c r="C14">
+        <v>384512470.0</v>
+      </c>
+      <c r="D14">
+        <v>321875050.0</v>
+      </c>
+      <c r="E14">
         <v>366626500.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>345346393.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>321875050.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>323663607.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>320891977.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>311521854.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>306558710.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>294636496.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>281323151.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>300376133.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>266812131.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>239740984.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>227119216.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>226075389.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>226075389.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>205248258.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>196508806.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>192378436.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>192378436.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>186432173.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>152746000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>141193000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>61000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="P15">
         <v>46000.0</v>
       </c>
       <c r="Q15">
+        <v>46000.0</v>
+      </c>
+      <c r="R15">
+        <v>46000.0</v>
+      </c>
+      <c r="S15">
         <v>45000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>45000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>300078954.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>300074395.0</v>
       </c>
-      <c r="U15"/>
-[...1 lines deleted...]
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
         <v>286787872.0</v>
       </c>
-      <c r="X15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-37784000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>83000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>173000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>173000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>245000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>2125000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>2182000.0</v>
+      </c>
+      <c r="C21">
+        <v>2125000.0</v>
+      </c>
+      <c r="D21">
         <v>2082000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2039000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1958000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1928000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1868000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1793000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1718000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1643000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>-1237000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1953000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-5325000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1637000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3230000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2643000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5037000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4700000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3041000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10561000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-139000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7643000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7370000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>184874000.0</v>
+      </c>
+      <c r="C23">
+        <v>181631000.0</v>
+      </c>
+      <c r="D23">
         <v>175615000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>173694000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>64485000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>62998000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>61312000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60647000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>65455000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>68896000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87574000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>75157000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>85298000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>94777000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>117157000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>96117000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>116718000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>133125000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>157316000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>61600566.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>69706871.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>54685000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>302000265.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>302540267.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8187612.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>52785000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>52711000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>52636000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>52562000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>29410000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>29365000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>29321000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>29277000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>52785000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>52711000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>52636000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>52562000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>29410000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>29365000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>29321000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>29277000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>15052000.0</v>
+      </c>
+      <c r="C26">
+        <v>13447000.0</v>
+      </c>
+      <c r="D26">
         <v>10387000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>7911000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>8168000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>8203000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8232000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>8290000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>8351000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>8429000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>8525000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>8644000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>8781000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>25318000.0</v>
+      </c>
+      <c r="C28">
+        <v>-117633000.0</v>
+      </c>
+      <c r="D28">
         <v>-115648000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-113281000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7632000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8295000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8815000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5401000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3991000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6842000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-22548000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-20006000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-28390000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-46842000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-66872000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-46259000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-69048000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-84873000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-112640000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9280558.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>496048.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-10096000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1650064.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2162047.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>16096936.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>-27348000.0</v>
+      </c>
+      <c r="C29">
+        <v>-33443000.0</v>
+      </c>
+      <c r="D29">
         <v>-40624000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>84338000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-6788000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-5343000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-12294000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3732000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1810000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10918000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>55358000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>44055000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>55551000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>41505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>79060000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>73669000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>79725000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>92751000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>106675000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>35704000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>3097000.0</v>
+      </c>
+      <c r="C30">
+        <v>3049000.0</v>
+      </c>
+      <c r="D30">
         <v>1566000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1519000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5012000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>249000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2557000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1237000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1953000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>467000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5325000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1637000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3230000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>117000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5037000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4700000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3041000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>64000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>139000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10047000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10793000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>56000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14000.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
+        <v>55358000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
         <v>157617000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>60529000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>62201000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>71712000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>86818000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>93073000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>97373000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>102911000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-8619000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>35704130.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>35704130.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>7637612.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>66232000.0</v>
+      </c>
+      <c r="C32">
+        <v>61283000.0</v>
+      </c>
+      <c r="D32">
         <v>70380000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>67701000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-47865000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-49198000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-54323000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-41948000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-30526000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-22514000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8529000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3530000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14076000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7988000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>46721000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>41770000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>54085000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>61986000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>84436000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>2469000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>62095000.0</v>
+      </c>
+      <c r="C33">
+        <v>1907000.0</v>
+      </c>
+      <c r="D33">
         <v>58401000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>56416000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>57127000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>57667000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>58395000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>58936000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>59511000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>60076000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>59701000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>53514000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>53678000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>45175000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>45248000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>45158000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>44629000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>44566000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>44537000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>44665420.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>44361770.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>44460000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>300064524.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>300041768.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>-15950624.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
         <v>145000000.0</v>
       </c>
       <c r="C34">
-        <v>14000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="D34">
-        <v>14000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="E34">
         <v>14000000.0</v>
       </c>
       <c r="F34">
         <v>14000000.0</v>
       </c>
       <c r="G34">
         <v>14000000.0</v>
       </c>
       <c r="H34">
         <v>14000000.0</v>
       </c>
       <c r="I34">
         <v>14000000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34">
+      <c r="J34">
+        <v>14000000.0</v>
+      </c>
+      <c r="K34">
+        <v>14000000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>15472000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>15539000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>19026000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>17811000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>14824000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>155675000.0</v>
+      </c>
+      <c r="C35">
+        <v>155675000.0</v>
+      </c>
+      <c r="D35">
         <v>169405000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>42257000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>26028000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>25587000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>25541000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>26595000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>27175000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>26644000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>12872000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>12989000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>12203000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>11658000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>12909000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>13259000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>18989000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>13801000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>22298000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>36835954.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>36395818.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>10675000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>10500000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10500000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>257539.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C36"/>
+        <v>42</v>
+      </c>
+      <c r="B36">
+        <v>42951000.0</v>
+      </c>
+      <c r="C36">
+        <v>-15572000.0</v>
+      </c>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
         <v>41023000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>-54104000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>43150000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>43150000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
         <v>250.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>43150000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>14393000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>14784000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>15203000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>-44665420.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>0.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-300064274.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-15950624.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>62091000.0</v>
+      </c>
+      <c r="D38">
         <v>57583000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="E38"/>
+      <c r="F38">
         <v>58802000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>53853000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>54104000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
-        <v>58828000.0</v>
+        <v>1.0</v>
       </c>
       <c r="K38"/>
       <c r="L38">
+        <v>58828000.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>56908000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>47935.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>50285.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>49858.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>47670.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>48252.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>44676.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38">
+      <c r="U38"/>
+      <c r="V38">
         <v>0.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38">
         <v>622097.0</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3097000.0</v>
+      </c>
+      <c r="C39">
+        <v>-3049000.0</v>
+      </c>
+      <c r="D39">
         <v>1566000.0</v>
       </c>
-      <c r="C39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
+        <v>1602000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
         <v>1237000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1953000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1511000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5325000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1637000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3230000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2643000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5037000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4700000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3041000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3622000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>139000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>55116.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>120697.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>129000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>285677.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>336452.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>16865.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>56547000.0</v>
+      </c>
+      <c r="C40">
+        <v>13351000.0</v>
+      </c>
+      <c r="D40">
         <v>43067000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>42884000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>42687000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>42754000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>48065000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>37784000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>36470000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>31334000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>19344000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>18113000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>17544000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>41614000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>25188000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9189000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>18004000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>26573000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>28343000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-1744743.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1250000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3440000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>943090.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>253271.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>407596.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>12872000.0</v>
       </c>
-      <c r="K41"/>
-[...1 lines deleted...]
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>11658000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>12909000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>13259000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>18989000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>13801000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>22298000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10675366.0</v>
       </c>
       <c r="U41">
         <v>10675366.0</v>
       </c>
       <c r="V41">
         <v>10675366.0</v>
       </c>
-      <c r="W41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:24">
+      <c r="W41">
+        <v>10675366.0</v>
+      </c>
+      <c r="X41">
+        <v>10675366.0</v>
+      </c>
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>240446000.0</v>
+      </c>
+      <c r="C42">
+        <v>237696000.0</v>
+      </c>
+      <c r="D42">
         <v>232607000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>203181000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>140656000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>138303000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>131152000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>125300000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>122691000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>122797000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>124168000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>188722000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>186796000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>184960000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>116917000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>113487000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>107952000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>102073000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>108022000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>74069532.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>63576362.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>45347000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>6582601.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>5352792.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>24137.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44">
         <v>7935000.0</v>
       </c>
-      <c r="U44"/>
-      <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>44861000.0</v>
+      </c>
+      <c r="C45">
+        <v>48152000.0</v>
+      </c>
+      <c r="D45">
         <v>45932000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>46466000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>47001000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>50059000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>48295000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>48853000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>49442000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>53829000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>51176000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>44870000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>44897000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>45175000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>45248000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>929000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>4091999.0</v>
+      </c>
+      <c r="C46">
+        <v>1907000.0</v>
+      </c>
+      <c r="D46">
         <v>45932000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>46466000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>47001000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6513000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>48295000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>48853000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>49442000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>50004000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>51176000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>44870000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>44897000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2025000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>45248000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>45158000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>44629000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>44567000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>44537000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>44665420.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>44361770.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>44460000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>11114750.0</v>
       </c>
-      <c r="W46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
+        <v>51176000.0</v>
+      </c>
+      <c r="M47"/>
+      <c r="N47">
         <v>15915000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>15338000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>14148000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>8741000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3996000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2849000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2225000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1475000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>929000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>44459996.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>44459996.0</v>
       </c>
-      <c r="W47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-971878000.0</v>
+      </c>
+      <c r="C48">
+        <v>-951279000.0</v>
+      </c>
+      <c r="D48">
         <v>-910881000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-726364000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-652023000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-631435000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-614784000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-594264000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-574096000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-548902000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-501693000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-489226000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-475119000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-475121000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-365552000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-337658000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-325274000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-304157000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-284359000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-246573000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-220416000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-162858000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1583490.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-353668.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-68038.0</v>
       </c>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-98174000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-84720000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-80308000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-68175000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-50941000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-41905000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-35286000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-28868000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-23785000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>2478000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>9978000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>11775000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>9175000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>5875000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C51">
+        <v>57</v>
+      </c>
+      <c r="B51">
+        <v>145000000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51">
         <v>2478000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>9978000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>11775000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9175000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>5875000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>14000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>14000000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
         <v>26160589.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>25720452.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51"/>
       <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51">
         <v>146312.0</v>
       </c>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
         <v>2478000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9978000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>11775000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9175000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5875000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52">
         <v>245000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52">
         <v>146312.0</v>
       </c>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>141049000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>61779000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>300069135.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>31901248.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>184874000.0</v>
+      </c>
+      <c r="C55">
+        <v>181631000.0</v>
+      </c>
+      <c r="D55">
         <v>175615000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>173694000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>64485000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>62998000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>61312000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60647000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>65455000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>68896000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>87574000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>75157000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>85298000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>94777000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>117157000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>96117000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>116718000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>133125000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>157316000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>61600566.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>69706871.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>54685000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>302000265.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>302540267.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>622097.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>122779000.0</v>
+      </c>
+      <c r="C56">
+        <v>117633000.0</v>
+      </c>
+      <c r="D56">
         <v>117214000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>117278000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>7358000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5331000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2917000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1711000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5944000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>8820000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>27873000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>21643000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>31620000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>49602000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>71909000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>50959000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>72089000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>88559000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>112779000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>16935147.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>25345101.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>10225000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1935741.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2498499.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>15950624.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>56547000.0</v>
+      </c>
+      <c r="C57">
+        <v>59399000.0</v>
+      </c>
+      <c r="D57">
         <v>46834000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>49577000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>55223000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>54529000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>57240000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>43659000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>36470000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>31334000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19344000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>18113000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>17544000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>41614000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25188000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>9189000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>18004000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>26573000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>28343000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9033765.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7679351.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7756000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>943090.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>253271.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>665135.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>212222000.0</v>
+      </c>
+      <c r="C58">
+        <v>215074000.0</v>
+      </c>
+      <c r="D58">
         <v>216239000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>91834000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>81251000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>80116000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>82781000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>70254000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>63645000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>57978000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>32216000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>31102000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>29747000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>53272000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>38097000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>22448000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>36993000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>40374000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>50641000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>45869719.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>44075169.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>18431000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>11443090.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>10753271.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>665135.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>-27348000.0</v>
+      </c>
+      <c r="C60">
+        <v>-33443000.0</v>
+      </c>
+      <c r="D60">
         <v>-40624000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>81860000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-16766000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-17118000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-21469000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-9607000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1810000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>10918000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>55358000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>44055000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>55551000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>41505000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>79060000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>73669000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>79725000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>92751000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>106675000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>15730847.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>25631702.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>36254000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>290557175.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>291786996.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>8187612.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>252000.0</v>
+      </c>
+      <c r="C2">
         <v>362000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>360000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>418000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>452000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>562000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>252000.0</v>
+      </c>
+      <c r="C3">
         <v>362000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>360000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>418000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>453000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>563000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>339441.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-316485000.0</v>
+      </c>
+      <c r="C5">
         <v>-79293000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-73740000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-170887000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-144189000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-56604000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42075034.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-316233000.0</v>
+      </c>
+      <c r="C6">
         <v>-78931000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73380000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-170469000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-143736000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-56041000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41735593.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-252000.0</v>
+      </c>
+      <c r="C9">
         <v>-362000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-360000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-174117000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-149589000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-562000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-319700000.0</v>
+      </c>
+      <c r="C10">
         <v>-81895000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-73740000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-170887000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-141299000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-56631000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-43072371.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>144000.0</v>
+      </c>
+      <c r="C11">
         <v>48000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>41000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>77000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-8290000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-339.44</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>3215000.0</v>
+      </c>
+      <c r="C12">
         <v>2602000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>781000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1111.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1003000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>2793000.0</v>
+      </c>
+      <c r="C13">
         <v>176000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1297000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1111000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-319844000.0</v>
+      </c>
+      <c r="C15">
         <v>-81943000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-73781000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-170964000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-141299000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-56631000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-43072371.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-42815000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-20748000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-56631379.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-43072371.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-319844000.0</v>
+      </c>
+      <c r="C17">
         <v>-81943000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-136141000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-42842000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-20552000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-56631000.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-422000.0</v>
+      </c>
+      <c r="C18">
         <v>-2426000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1130000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1111000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1003000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>53000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-7998000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4042000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-140054000.0</v>
+      </c>
+      <c r="C21">
         <v>-81287000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-72389000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-174117000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>149589000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56604000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-42075034.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>140054000.0</v>
+      </c>
+      <c r="C23">
         <v>81287000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>72389000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>174117000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>56604000.0</v>
+        <v>-149589000.0</v>
       </c>
       <c r="G23">
+        <v>-56604000.0</v>
+      </c>
+      <c r="H23">
         <v>42075034.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>196000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>252000.0</v>
+      </c>
+      <c r="C25">
         <v>362000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>381000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>418000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>453000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>563000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>13584000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10204000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>49849.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>144599.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>93006000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>48881000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>40272430.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>99772000.0</v>
+      </c>
+      <c r="C28">
         <v>30644000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22540000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29518000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>51183000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7723000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1802604.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>144000.0</v>
+      </c>
+      <c r="C29">
         <v>48000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>77000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>139802000.0</v>
+      </c>
+      <c r="C30">
         <v>80925000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72029000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>174117000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-149589000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-56604000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42075034.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-179646000.0</v>
+      </c>
+      <c r="C31">
         <v>-608000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1351000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3230000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-290888000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-113235000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-997337.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>72029000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>141838000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>94419000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>0.0</v>
       </c>
-      <c r="G32"/>
+      <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>39000.0</v>
+      </c>
+      <c r="C2">
+        <v>79000.0</v>
+      </c>
+      <c r="D2">
         <v>57000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>58000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>58000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>82000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>83000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20295000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>98000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12518000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13229000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>88000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>119000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>28607000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18328000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15907000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>128000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>37182000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3944000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3327000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>39000.0</v>
+      </c>
+      <c r="C3">
+        <v>79000.0</v>
+      </c>
+      <c r="D3">
         <v>57000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>58000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>58000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>82000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>83000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>112000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>85000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>98000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>87000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>87000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>88000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>119000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>110000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>94000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>95000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>129000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>128000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>98000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>98000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>142000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>140472.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>141328.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>139200.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-19890000.0</v>
+      </c>
+      <c r="C5">
+        <v>-39697000.0</v>
+      </c>
+      <c r="D5">
         <v>-183713000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-73508000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-19567000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-14788999.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-19905000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-19676000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-24923000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-46916000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12215000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13857000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-13748000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-111275000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-27894000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-12384000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15907000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-22870000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-36309000.0</v>
+      </c>
+      <c r="U5">
+        <v>-28699000.0</v>
+      </c>
+      <c r="V5">
         <v>-55471000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-17042000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6748000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-19641224.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-12875158.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-19851000.0</v>
+      </c>
+      <c r="C6">
+        <v>-39618000.0</v>
+      </c>
+      <c r="D6">
         <v>-183656000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-73450000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-19509000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14706999.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-19822000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-19564000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-24838000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-46818000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12128000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-13770000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13660000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-111156000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-27784000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-12290000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15812000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-22741000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-36181000.0</v>
+      </c>
+      <c r="U6">
+        <v>-28601000.0</v>
+      </c>
+      <c r="V6">
         <v>-55373000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16900000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6607528.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-19499896.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-12735958.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-39000.0</v>
+      </c>
+      <c r="C9">
+        <v>-79000.0</v>
+      </c>
+      <c r="D9">
         <v>-57000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-58000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-58000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-82000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-83000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-112000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-85000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-98000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-12518000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-13229000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-88000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-119000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-28607000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-18328000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-15907000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-128000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-37182000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>16710000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>15380000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-20555000.0</v>
+      </c>
+      <c r="C10">
+        <v>-40377000.0</v>
+      </c>
+      <c r="D10">
         <v>-184394000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-74341000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-20588000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-16013000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-20520000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-20168000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-25194000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-47168000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-12467000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-14107000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-13748000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-109492000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-27894000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12384000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-21117000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-19798000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-36651000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-29140000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-55710000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-17085000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6786000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-19779868.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-12980337.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>44000.0</v>
+      </c>
+      <c r="C11">
+        <v>21000.0</v>
+      </c>
+      <c r="D11">
         <v>123000.0</v>
       </c>
-      <c r="C11"/>
-[...1 lines deleted...]
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>48000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>41724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>41000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-4767000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>113000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-19141000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>77000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-352000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-192000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5210000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-8472000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>342000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>441000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>220000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>43000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>35000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-41787.0</v>
       </c>
-      <c r="X11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>665000.0</v>
+      </c>
+      <c r="C12">
+        <v>680000.0</v>
+      </c>
+      <c r="D12">
         <v>681000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>833000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
+        <v>1021000.0</v>
+      </c>
+      <c r="G12">
+        <v>1224000.0</v>
+      </c>
+      <c r="H12">
+        <v>615000.0</v>
+      </c>
+      <c r="I12">
+        <v>492000.0</v>
+      </c>
+      <c r="J12">
+        <v>271000.0</v>
+      </c>
+      <c r="K12">
+        <v>252000.0</v>
+      </c>
+      <c r="L12">
+        <v>252000.0</v>
+      </c>
+      <c r="M12">
+        <v>250000.0</v>
+      </c>
+      <c r="N12">
+        <v>27000.0</v>
+      </c>
+      <c r="O12">
+        <v>567000.0</v>
+      </c>
+      <c r="P12">
+        <v>352000.0</v>
+      </c>
+      <c r="Q12">
+        <v>192000.0</v>
+      </c>
+      <c r="R12">
+        <v>5210000.0</v>
+      </c>
+      <c r="S12">
+        <v>8472000.0</v>
+      </c>
+      <c r="T12">
+        <v>342000.0</v>
+      </c>
+      <c r="U12">
+        <v>441000.0</v>
+      </c>
+      <c r="V12">
+        <v>220000.0</v>
+      </c>
+      <c r="W12">
+        <v>3000.0</v>
+      </c>
+      <c r="X12">
+        <v>3000.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>1136000.0</v>
+      </c>
+      <c r="C13">
+        <v>1288000.0</v>
+      </c>
+      <c r="D13">
+        <v>1339000.0</v>
+      </c>
+      <c r="E13">
+        <v>147000.0</v>
+      </c>
+      <c r="F13">
         <v>19000.0</v>
       </c>
-      <c r="E12">
-[...69 lines deleted...]
-      <c r="E13">
+      <c r="G13">
         <v>51000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>16000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>102000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>205000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>319000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>319000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>454000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-20599000.0</v>
+      </c>
+      <c r="C15">
+        <v>-40398000.0</v>
+      </c>
+      <c r="D15">
         <v>-184517000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-74341000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-20588000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-16061000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-20520000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-20168000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-25194000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-47209000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-12467000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-14107000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-13748000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-109569000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-27894000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-12384000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-21117000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-19798000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-36651000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-29140000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-55710000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-17085000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6786000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-19779868.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-12980337.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-12467000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-12467000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-13454000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4412000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-12133000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-17234000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-9036000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-6618000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-6418000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-5122000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2590000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-11935587.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-6786000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-19779868.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-12980337.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-20599000.0</v>
+      </c>
+      <c r="C17">
+        <v>-40398000.0</v>
+      </c>
+      <c r="D17">
         <v>-184517000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-74341000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-20588000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-16061000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-20520000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-20168000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-25194000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-47209000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-12467000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-14107000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-13483000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-4439000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12133000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-17234000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-9036000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-6619000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6418000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-5083000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2432000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-17085000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6786000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>471000.0</v>
+      </c>
+      <c r="C18">
+        <v>608000.0</v>
+      </c>
+      <c r="D18">
         <v>658000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-686000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1002000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1173000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-608000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-476000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-169000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-47000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>67000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>69000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>427000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>567000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>352000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>192000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>0.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>0.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-342000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-441000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-220000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>0.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>293000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-942000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-815000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5301000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-940000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1022000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-958000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1032000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1030000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-33982000.0</v>
+      </c>
+      <c r="C21">
+        <v>-44705000.0</v>
+      </c>
+      <c r="D21">
         <v>-55359000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-21975000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-18015000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-16347999.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-19962000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20295000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24682000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-33259000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-12518000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13229000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-13383000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>111275000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-28607000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-18328000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>15907000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>270908000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-37182000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-28666000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-55471000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-17042000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6748000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-19641224.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-12875158.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>33982000.0</v>
+      </c>
+      <c r="C23">
+        <v>44705000.0</v>
+      </c>
+      <c r="D23">
         <v>55359000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21975000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18015000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16347999.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>19962000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20295000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>24682000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>33259000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12518000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13229000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13383000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>-111275000.0</v>
+      </c>
+      <c r="P23">
         <v>28607000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18328000.0</v>
       </c>
-      <c r="P23">
-[...4 lines deleted...]
-      </c>
       <c r="R23">
+        <v>-15907000.0</v>
+      </c>
+      <c r="S23">
+        <v>-270908000.0</v>
+      </c>
+      <c r="T23">
         <v>37182000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>28666000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>55471000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>17042000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6748000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>19641224.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12875158.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
+        <v>-1000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
         <v>39000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>158000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>39000.0</v>
+      </c>
+      <c r="C25">
+        <v>79000.0</v>
+      </c>
+      <c r="D25">
         <v>57000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>58000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>58000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>82000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>83000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>112000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>85000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>98000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>87000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>87000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>88000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>119000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>110000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>94000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>95000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>129000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>128000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>98000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>98000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>142000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>3412000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3749000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3799000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2984000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3052000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3377000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2537000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2422000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1868000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>18038000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>12291000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>18038000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>26579000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>7905.0</v>
       </c>
-      <c r="K27"/>
-[...1 lines deleted...]
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>104259000.0</v>
       </c>
-      <c r="N27"/>
-[...1 lines deleted...]
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>7441000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>12825000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>4556000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>19265525.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12523250.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>20725000.0</v>
+      </c>
+      <c r="C28">
+        <v>29042137.0</v>
+      </c>
+      <c r="D28">
         <v>45726000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11479000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8500000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8044000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8149000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7892000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6559000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6582000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4613000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5131000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6214000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7016000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5944000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8087000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8466000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>10045000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>13334000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>10440000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>17364000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3905000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2192000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>375699.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>351908.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>44000.0</v>
+      </c>
+      <c r="C29">
+        <v>21000.0</v>
+      </c>
+      <c r="D29">
         <v>123000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
-      <c r="H29"/>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>55302000.0</v>
+        <v>33943000.0</v>
       </c>
       <c r="C30">
+        <v>44626000.0</v>
+      </c>
+      <c r="D30">
+        <v>55359000.0</v>
+      </c>
+      <c r="E30">
         <v>21975000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18015000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16265999.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19962000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20295000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24682000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33161000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12518000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13229000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13295000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-111275000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28607000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18328000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-15907000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-270908000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>37182000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>28666000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>55471000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17042000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6748000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19641224.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12875158.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>13427000.0</v>
+      </c>
+      <c r="C31">
+        <v>4328000.0</v>
+      </c>
+      <c r="D31">
         <v>-129035000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-52366000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2573000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>334999.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-558000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>127000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-512000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-13909000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>51000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-878000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-365000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-220767000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>713000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>5944000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-37024000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-290706000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>531000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-474000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-239000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-43000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-38000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-138644.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-105179.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>-20183000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>20183000.0</v>
+        <v>-20183000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>20183000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>42195000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>49769000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>33055000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>29967000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29047000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>33439000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>21619000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20654000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18707000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>0.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>3480000.0</v>
+      </c>
+      <c r="C2">
         <v>6842000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46842000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>84873000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10096000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15951000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6646.93</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>245000</v>
+      </c>
+      <c r="C3">
         <v>515000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>578000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1169000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>402000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>607000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2123.48</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-86360000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>87754000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>9267000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2417000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>114153000.0</v>
+      </c>
+      <c r="C6">
         <v>-3362000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-37997000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>74777000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5855000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9303.07</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>36000.0</v>
+      </c>
+      <c r="C7">
         <v>12404000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-813000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16162000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18570000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2377000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-241.77</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-11039000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-4226000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-1198000.0</v>
+      </c>
+      <c r="C9">
         <v>127000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>748000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>960000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3479000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-110000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-241.77</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-1561000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-851000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3479000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>110000.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11737000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8401000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2487398.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>589410.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>8720000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3828000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27159033.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27307150.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>252000.0</v>
+      </c>
+      <c r="C14">
         <v>362000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>360000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>418000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>452000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>563000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>339.44</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>117633000.0</v>
+      </c>
+      <c r="C16">
         <v>3480000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6842000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46876000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>84873000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10096000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15950.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-43096000.0</v>
+      </c>
+      <c r="C18">
         <v>-43983000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-60151000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-67772000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-56494000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27139000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17201.62</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-515000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4615000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-61680000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3842000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-607000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>141902000.0</v>
+      </c>
+      <c r="C20">
         <v>28766000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>15752000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>30399000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>25000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>20373000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-11775000.0</v>
+      </c>
+      <c r="C21">
         <v>11775000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-989000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="G21">
         <v>26000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21">
+        <v>26000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-319844000.0</v>
+      </c>
+      <c r="C22">
         <v>-81943000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-73781000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-170964000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-141299000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-56631000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9039.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>156585000.0</v>
+      </c>
+      <c r="C23">
         <v>145000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-887000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-677000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>104465000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>919000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26506.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>447000.0</v>
+      </c>
+      <c r="C24">
         <v>-515000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-1169000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3440000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-300000000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>180033000.0</v>
+      </c>
+      <c r="C25">
         <v>396000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2301000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>67704000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>66185000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>61000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9039.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-70.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>109440000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>96672000.0</v>
+      </c>
+      <c r="C27">
         <v>25313000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12360000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20077000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>74571000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27098000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>27018.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>156585000.0</v>
+      </c>
+      <c r="C28">
         <v>40686000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20066000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29722000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>134701000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21292000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26506.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-42851000.0</v>
+      </c>
+      <c r="C29">
         <v>-43468000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-59573000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-66603000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56092000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26532000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15078.14</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>447000.0</v>
+      </c>
+      <c r="C30">
         <v>-515000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-578000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1169000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3842000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-607000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2123.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>117633000.0</v>
+      </c>
+      <c r="C2">
+        <v>115648000.0</v>
+      </c>
+      <c r="D2">
         <v>115759000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2346000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3480000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>360000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>474000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3991000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6842000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22548000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20014000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28390000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>46876000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66872000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>46259000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>69048000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>84873000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>112640000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>293323.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1169714.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10096000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14338000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2162047.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13936.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15949.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>35000</v>
+      </c>
+      <c r="C3">
+        <v>105000</v>
+      </c>
+      <c r="D3">
         <v>20000</v>
-      </c>
-[...4 lines deleted...]
-        <v>70000</v>
       </c>
       <c r="E3">
         <v>50000</v>
       </c>
       <c r="F3">
+        <v>70000</v>
+      </c>
+      <c r="G3">
         <v>50000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
+        <v>50000</v>
+      </c>
+      <c r="I3">
         <v>75000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>340000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>403000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>100000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>75000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>151750</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>210000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>507000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>242000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>210000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3440000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>401998</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>402000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2190</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>151750</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>250</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>10140000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-69073000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-12987000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>3050000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-7350000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-3626000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-10162000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>103403000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-1861000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-197000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5349000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1534000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1082000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1302000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>751000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-249000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2540000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-379000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>2049000.0</v>
+      </c>
+      <c r="C6">
+        <v>1985000.0</v>
+      </c>
+      <c r="D6">
         <v>-111000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>113413000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1134000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3120000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-114000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3517000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2851000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-15706000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2539000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8384000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18464000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20030000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>20613000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-22789000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15825000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-27767000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>112346677.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-876391.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>15128000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4242000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-511983.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2162047.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2013.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>8485000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2073000.0</v>
+      </c>
+      <c r="D7">
         <v>1376000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3681000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2948000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>707000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8817000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2071000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5568000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12308000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2971000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2192000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-15217000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>18937000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>15918000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10919000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>619000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4817000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>17902974.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5334000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2122000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1254000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1279612.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-162155.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-43.2</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>3793000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-11097000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-2054000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-430000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2542000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-6973000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-1764000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>742000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>3769000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-48000.0</v>
       </c>
       <c r="C9">
+        <v>-1482000.0</v>
+      </c>
+      <c r="D9">
+        <v>-48000.0</v>
+      </c>
+      <c r="E9">
         <v>3493000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3161000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>707000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1362000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>757000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>25000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3112000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3490000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1592000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-459000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2277000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-337000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1708000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>619000.0</v>
       </c>
-      <c r="Q9">
-[...4 lines deleted...]
-      </c>
       <c r="S9">
-        <v>66.0</v>
+        <v>-3471000.0</v>
       </c>
       <c r="T9">
+        <v>-82000.0</v>
+      </c>
+      <c r="U9">
+        <v>66000.0</v>
+      </c>
+      <c r="V9">
         <v>8000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-45000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-22.72</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>0.93</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-43.2</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>11877000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10">
         <v>-11877000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2742000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3617000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1862000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-548000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-378000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2799000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-389000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>478000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>520000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7668000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7690000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5962000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1311000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3226000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7487000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>858000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2396000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2340000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>362684.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-574030.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>302267.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1459763.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>2845000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2845000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2755000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1012000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2292000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6094000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1346000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1661000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>874000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>995000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>298000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6988032.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3469031.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4686944.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8496025.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...4 lines deleted...]
-      </c>
+      <c r="N13"/>
+      <c r="O13"/>
       <c r="P13">
         <v>-1426000.0</v>
       </c>
       <c r="Q13">
         <v>-1426000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13"/>
+      <c r="R13">
+        <v>-1426000.0</v>
+      </c>
+      <c r="S13">
+        <v>-1426000.0</v>
+      </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>39000.0</v>
+      </c>
+      <c r="C14">
+        <v>79000.0</v>
+      </c>
+      <c r="D14">
         <v>57000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>58000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>58000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>82000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>83000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>112000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>85000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>98000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>87000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>87000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>88000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>119000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>110000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>94000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>95000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>128000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>128000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>98000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>98000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>142000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>141000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>141.33</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>139.2</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>119682000.0</v>
+      </c>
+      <c r="C16">
+        <v>117633000.0</v>
+      </c>
+      <c r="D16">
         <v>115648000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>115759000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2346000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3480000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>360000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>474000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3991000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6842000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>22553000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>20006000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28412000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>46842000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>66872000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>46259000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>69048000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>84873000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>112640000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>293323.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>25224000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10096000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1650064.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2162047.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>13936.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-650000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11460000.0</v>
+      </c>
+      <c r="D18">
         <v>-11507000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-10712000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9417000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-13841000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5761000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12189000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12192000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15617000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-12605000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8460000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23484000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-20087000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9144000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-22836000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15739000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-27753000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-27735020.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7885000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10060000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5182000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20877110.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-472890.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3178.55</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-20000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>296000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-70000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-50000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-50000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-75000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-340000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-5403000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-100000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-75000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-79002000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-61680000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-507000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-242000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-210000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>0.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>0.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1652000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2190000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>0.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>-47000.0</v>
+      </c>
+      <c r="D20">
         <v>6990000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>124397000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>10562000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>14900000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>2320000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>2546000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>9000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>200000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>15723000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>30000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-2478000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-7500000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1797000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2600000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3300000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>33893000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-34882000.0</v>
       </c>
       <c r="P21">
         <v>29720000.0</v>
       </c>
       <c r="Q21">
+        <v>-34882000.0</v>
+      </c>
+      <c r="R21">
         <v>29720000.0</v>
       </c>
-      <c r="R21"/>
-[...1 lines deleted...]
-      <c r="T21">
+      <c r="S21">
+        <v>29720000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21">
         <v>-1788000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="W21">
         <v>26000000.0</v>
       </c>
       <c r="X21">
         <v>26000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21">
+        <v>26000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>26000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-20599000.0</v>
+      </c>
+      <c r="C22">
+        <v>-40398000.0</v>
+      </c>
+      <c r="D22">
         <v>-184517000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-74341000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-20588000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-16061000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-20520000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-20168000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-25194000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-47209000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-12467000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-14107000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-13748000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-109569000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-27894000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-12384000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-21117000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-19798000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-36651000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-29140000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-55710000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-17085000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6786000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6723.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-12980.34</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>139</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-15000.0</v>
+      </c>
+      <c r="D23">
         <v>11406000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6879000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-472000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>17373000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-19000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6093000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4650000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-586000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>49000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-51000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-616000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>68000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-78000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3440000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>104465000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1186000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1377000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>919000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8505.48</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10675.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1166818.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>346000.0</v>
+      </c>
+      <c r="D24">
         <v>-20000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-70000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-465000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-50000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-340000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-5000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
         <v>-507000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-242000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-210000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3440000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
+        <v>-1250000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
         <v>-300151750.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>151750.0</v>
       </c>
-      <c r="W24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-12515000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3370000.0</v>
+      </c>
+      <c r="D25">
         <v>128632000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>51018000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3753000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-4703000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-403000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-50000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>793000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>14068000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>313000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3443000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>743000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>68540000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-323000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5693000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1564000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3266000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-8712996.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>434000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>219000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>62000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-15511726.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-317454.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1503.37</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>107879000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>8000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>353000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>165000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-78000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1026000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>41000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>107804000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>569000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>23975000.0</v>
+      </c>
+      <c r="C27">
+        <v>34407000.0</v>
+      </c>
+      <c r="D27">
         <v>42965000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8922000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10378000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6184000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6312000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5921000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6896000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5521000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2533000.0</v>
       </c>
-      <c r="K27">
-[...2 lines deleted...]
-      <c r="L27">
+      <c r="M27">
+        <v>2532000.0</v>
+      </c>
+      <c r="N27">
         <v>4650000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2096000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3552000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6308000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6438000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5214000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10757000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>15389000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>43211000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10445000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>280.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4675.81</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8452.42</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>2719000.0</v>
+      </c>
+      <c r="C28">
+        <v>13110000.0</v>
+      </c>
+      <c r="D28">
         <v>11406000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>123776000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8293000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17373000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5601000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8664000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9048000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4850000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>15137000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>79000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-52000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>29784000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>68000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-78000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3440000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>134701000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1186000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>27377000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>944000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-282286933.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>302634933.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1166.82</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-615000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11355000.0</v>
+      </c>
+      <c r="D29">
         <v>-11487000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-10662000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9347000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-13791000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5711000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-12114000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-11852000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15214000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-12505000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8385000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-23484000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-19877000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-8637000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-22594000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-15529000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-27753000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-27333022.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7885000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-10060000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5182000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-20877114.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-472886.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2928.55</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-35000.0</v>
+      </c>
+      <c r="C30">
+        <v>241000.0</v>
+      </c>
+      <c r="D30">
         <v>-20000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>296000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-70000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-50000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-50000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-75000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-340000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5403000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-100000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-75000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-210000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-507000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-242000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-210000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3440000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3842000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1652000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2190000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>299393000.0</v>
       </c>
       <c r="W30">
         <v>-300000000.0</v>
       </c>
       <c r="X30">
+        <v>299393000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-300000000.0</v>
+      </c>
+      <c r="Z30">
         <v>-250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>