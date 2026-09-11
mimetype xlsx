--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1835,51 +1838,53 @@
       <c r="E35">
         <v>1691591963.0</v>
       </c>
       <c r="F35">
         <v>4170366637.0</v>
       </c>
       <c r="G35">
         <v>3614287377.0</v>
       </c>
       <c r="H35">
         <v>4721157572.0</v>
       </c>
       <c r="I35">
         <v>3107378995.0</v>
       </c>
       <c r="J35">
         <v>106411902.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-1.0</v>
+      </c>
       <c r="C36">
         <v>-1.0</v>
       </c>
       <c r="D36">
         <v>1226784304.0</v>
       </c>
       <c r="E36">
         <v>420892159.0</v>
       </c>
       <c r="F36">
         <v>420892159.0</v>
       </c>
       <c r="G36">
         <v>420892159.0</v>
       </c>
       <c r="H36">
         <v>420892159.0</v>
       </c>
       <c r="I36">
         <v>22500000.0</v>
       </c>
       <c r="J36">
         <v>-1966551308.0</v>
       </c>
       <c r="K36">
@@ -1888,51 +1893,51 @@
       <c r="L36">
         <v>812000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
-        <v>953312260.0</v>
+        <v>1.0</v>
       </c>
       <c r="C38">
         <v>743097460.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
         <v>1189812377.0</v>
       </c>
       <c r="J38">
         <v>1015040611.0</v>
       </c>
@@ -2632,942 +2637,964 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>12919123727.0</v>
+      </c>
+      <c r="C2">
         <v>9730537609.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6870434511.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4103702032.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4280685891.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5971122045.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7081864388.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5407609466.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4377683054.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5873727470.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5987209934.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6928846577.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4282435846.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4002769331.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5040148347.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2373014647.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4457251187.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2992509065.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4392559181.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2561505226.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3119769317.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3099568280.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2640361968.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3642712767.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3635227415.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2821675397.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2812772505.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2678730354.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3706880697.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2196996288.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2441877699.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2336406580.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5667055079.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>4181427724.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
         <v>-1163758.0</v>
       </c>
       <c r="C5">
         <v>-1163758.0</v>
       </c>
       <c r="D5">
         <v>-1163758.0</v>
       </c>
       <c r="E5">
-        <v>-1163757.0</v>
+        <v>-1163758.0</v>
       </c>
       <c r="F5">
         <v>-1163757.0</v>
       </c>
       <c r="G5">
-        <v>-1163758.0</v>
+        <v>-1163757.0</v>
       </c>
       <c r="H5">
         <v>-1163758.0</v>
       </c>
       <c r="I5">
+        <v>-1163758.0</v>
+      </c>
+      <c r="J5">
         <v>-1163757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1163758.0</v>
       </c>
       <c r="K5">
         <v>-1163758.0</v>
       </c>
       <c r="L5">
-        <v>0.0</v>
+        <v>-1163758.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
-        <v>-1163758.0</v>
+        <v>0.0</v>
       </c>
       <c r="O5">
         <v>-1163758.0</v>
       </c>
       <c r="P5">
         <v>-1163758.0</v>
       </c>
       <c r="Q5">
         <v>-1163758.0</v>
       </c>
       <c r="R5">
-        <v>49104515304.0</v>
+        <v>-1163758.0</v>
       </c>
       <c r="S5">
         <v>49104515304.0</v>
       </c>
       <c r="T5">
         <v>49104515304.0</v>
       </c>
       <c r="U5">
         <v>49104515304.0</v>
       </c>
       <c r="V5">
         <v>49104515304.0</v>
       </c>
       <c r="W5">
+        <v>49104515304.0</v>
+      </c>
+      <c r="X5">
         <v>-1163757.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-3135055500.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9888957616.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-314000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>6940515300.0</v>
       </c>
       <c r="E9">
         <v>6940515300.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="F9">
         <v>6940515300.0</v>
       </c>
+      <c r="G9"/>
       <c r="H9">
         <v>6940515300.0</v>
       </c>
       <c r="I9">
         <v>6940515300.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>6940515300.0</v>
+      </c>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>6940515300.0</v>
       </c>
       <c r="N9">
         <v>6940515300.0</v>
       </c>
       <c r="O9">
         <v>6940515300.0</v>
       </c>
       <c r="P9">
         <v>6940515300.0</v>
       </c>
       <c r="Q9">
         <v>6940515300.0</v>
       </c>
       <c r="R9">
         <v>6940515300.0</v>
       </c>
       <c r="S9">
         <v>6940515300.0</v>
       </c>
       <c r="T9">
         <v>6940515300.0</v>
       </c>
       <c r="U9">
         <v>6940515300.0</v>
       </c>
       <c r="V9">
         <v>6940515300.0</v>
       </c>
       <c r="W9">
         <v>6940515300.0</v>
       </c>
       <c r="X9">
         <v>6940515300.0</v>
       </c>
       <c r="Y9">
         <v>6940515300.0</v>
       </c>
       <c r="Z9">
         <v>6940515300.0</v>
       </c>
       <c r="AA9">
         <v>6940515300.0</v>
       </c>
       <c r="AB9">
+        <v>6940515300.0</v>
+      </c>
+      <c r="AC9">
         <v>6630115300.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>2390757259.0</v>
+      </c>
+      <c r="C10">
         <v>2789776187.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1578841573.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1342757604.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1158441431.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1294994224.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2676677337.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2035934611.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1609616851.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2558366792.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3182045529.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1192641955.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3337532884.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2639586969.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1874807971.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4000714511.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5902656478.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4333893901.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5460402146.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3823324354.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5960548228.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6248497968.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6991749935.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7446636761.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10451761023.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7517241997.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6446147948.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4755960592.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5365497031.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5793226002.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7024446536.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6982139201.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10034251251.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2079053000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2079053000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-1329000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>2390757259.0</v>
+      </c>
+      <c r="C12">
         <v>2789776187.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1578841573.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1342757604.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1158441431.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1294994224.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2676677337.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2035934611.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1609616851.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2558366792.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3182045529.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1192641955.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3337532884.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2639586969.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1874807971.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4000714511.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5902656478.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4333893901.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5460402146.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3823324354.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5960548228.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6248497968.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6991749935.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7446636761.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10451761023.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7517241997.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6446147948.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4755960592.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5365497031.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5793226002.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7024446536.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6982139201.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10034251251.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079053000.0</v>
       </c>
       <c r="AI12">
         <v>2079053000.0</v>
       </c>
-      <c r="AJ12"/>
+      <c r="AJ12">
+        <v>2079053000.0</v>
+      </c>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>1329000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>42164000000.0</v>
       </c>
       <c r="C13">
         <v>42164000000.0</v>
       </c>
       <c r="D13">
         <v>42164000000.0</v>
       </c>
       <c r="E13">
         <v>42164000000.0</v>
       </c>
       <c r="F13">
         <v>42164000000.0</v>
       </c>
       <c r="G13">
         <v>42164000000.0</v>
       </c>
       <c r="H13">
         <v>42164000000.0</v>
       </c>
       <c r="I13">
@@ -3623,64 +3650,67 @@
       </c>
       <c r="Z13">
         <v>42164000000.0</v>
       </c>
       <c r="AA13">
         <v>42164000000.0</v>
       </c>
       <c r="AB13">
         <v>42164000000.0</v>
       </c>
       <c r="AC13">
         <v>42164000000.0</v>
       </c>
       <c r="AD13">
         <v>42164000000.0</v>
       </c>
       <c r="AE13">
         <v>42164000000.0</v>
       </c>
       <c r="AF13">
         <v>42164000000.0</v>
       </c>
       <c r="AG13">
         <v>42164000000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AH13">
+        <v>42164000000.0</v>
+      </c>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>22164000000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>421640000.0</v>
+        <v>422451484.0</v>
       </c>
       <c r="C14">
         <v>421640000.0</v>
       </c>
       <c r="D14">
         <v>421640000.0</v>
       </c>
       <c r="E14">
         <v>421640000.0</v>
       </c>
       <c r="F14">
         <v>421640000.0</v>
       </c>
       <c r="G14">
         <v>421640000.0</v>
       </c>
       <c r="H14">
         <v>421640000.0</v>
       </c>
       <c r="I14">
         <v>421640000.0</v>
       </c>
       <c r="J14">
         <v>421640000.0</v>
       </c>
@@ -3714,3744 +3744,3839 @@
       <c r="T14">
         <v>421640000.0</v>
       </c>
       <c r="U14">
         <v>421640000.0</v>
       </c>
       <c r="V14">
         <v>421640000.0</v>
       </c>
       <c r="W14">
         <v>421640000.0</v>
       </c>
       <c r="X14">
         <v>421640000.0</v>
       </c>
       <c r="Y14">
         <v>421640000.0</v>
       </c>
       <c r="Z14">
         <v>421640000.0</v>
       </c>
       <c r="AA14">
         <v>421640000.0</v>
       </c>
       <c r="AB14">
+        <v>421640000.0</v>
+      </c>
+      <c r="AC14">
         <v>421640121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421640000.0</v>
       </c>
       <c r="AD14">
         <v>421640000.0</v>
       </c>
       <c r="AE14">
+        <v>421640000.0</v>
+      </c>
+      <c r="AF14">
         <v>354973332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421640000.0</v>
       </c>
       <c r="AG14">
         <v>421640000.0</v>
       </c>
       <c r="AH14">
+        <v>421640000.0</v>
+      </c>
+      <c r="AI14">
         <v>321640001.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>221640002.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>221640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194973333.0</v>
       </c>
       <c r="AL14">
         <v>194973333.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>194973333.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>3340234.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2333465.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55925499.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>56570745.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1566736.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29673798.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>431602982.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>282942666.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>159844816.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15750230.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>124105944.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>92279484.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>180018319.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>95013114.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
         <v>205807610.0</v>
       </c>
       <c r="C21">
+        <v>205807610.0</v>
+      </c>
+      <c r="D21">
         <v>213738095.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>347840409.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>400069849.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>371414136.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>398008166.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>430156769.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>413850542.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>443082065.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>471659989.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>461783428.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>483188186.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>499017366.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>627045917.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>283490469.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>390855974.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>362491892.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>245946522.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>381601155.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>402691200.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>406727455.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>198247802.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>313489353.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>334580905.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>402747457.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>188346875.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>311490500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>331147500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98437500.0</v>
       </c>
       <c r="AE21">
         <v>98437500.0</v>
       </c>
       <c r="AF21">
+        <v>98437500.0</v>
+      </c>
+      <c r="AG21">
         <v>106875000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>129375000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>132187500.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>442011288.0</v>
+      </c>
+      <c r="C22">
         <v>461895654.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>475596810.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>352032808.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>278923990.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>358928634.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>311999814.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>220042153.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>551805726.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>141865647.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>133766093.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>128934336.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>104456878.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>129396661.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>109039695.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>96470932.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90685976.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>152830176.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>95568253.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>326910522.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>287584293.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>214216749.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>173673629.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>143029414.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>124300343.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>111942761.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>112055100.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>287549859.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>316437234.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>259726859.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>108201159.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>154375006.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>142427894.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>164988725.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>58903377037.0</v>
+      </c>
+      <c r="C23">
         <v>53543991238.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53274131163.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51383798501.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51586404708.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52855520797.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54497332372.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51648458672.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50932823623.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53485390752.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53083934525.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60207877309.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52078326019.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54797891604.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>53952185301.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>49931349985.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>52264915117.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>51225733399.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52442481062.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50322784891.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49224000139.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48718397287.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48076063779.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47633839373.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>48841533000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52583624519.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>50990872393.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>47906184902.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48760220153.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47600813635.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>46878125128.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45571076578.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53550937421.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9888957616.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21571180744.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-314000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
         <v>756625970.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>788358470.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>756625970.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>912639570.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1161789190.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>128037090.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>1267535700.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3039544900.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2431462900.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1181893820.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>27804420.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>148723370.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>112201000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>148723371.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>188709046.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>472967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25">
         <v>968629510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="J25"/>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
         <v>806197600.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>837930100.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>806197600.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>962211200.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1838532770.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>804780680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>676743590.0</v>
       </c>
       <c r="W25">
         <v>676743590.0</v>
       </c>
       <c r="X25">
+        <v>676743590.0</v>
+      </c>
+      <c r="Y25">
         <v>1267535700.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3039544900.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2431462900.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1181893820.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27804420.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-1474253555.0</v>
+      </c>
+      <c r="C28">
         <v>-1521139785.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-38325074.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-46894757.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>464215377.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>336117812.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-796597851.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1629828104.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1077879000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1383331756.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1873698200.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-704480340.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2789972390.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1938501117.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1081239637.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2882848841.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4371140782.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2705779253.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3585567214.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2766258089.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4855938044.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5155784108.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6315006349.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7418832341.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-10386172723.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4978086847.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6297424577.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4755960592.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5137821073.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5502765002.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6715027792.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6626873166.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9640364622.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2079053000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1516523761.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>1329000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>23826407048.0</v>
+      </c>
+      <c r="C30">
         <v>17603132785.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19083486526.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18258062953.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18334504851.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19491517200.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20747284371.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19080424967.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18222040863.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20145218012.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19086544623.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28581332448.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18280277374.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21772104597.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21423355061.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14156789855.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13488524304.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14386538517.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14846252732.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12755386089.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11399806458.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11329812625.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10133940463.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13000494794.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12935552204.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12238909361.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12803330552.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12651421804.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12339206928.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11303779344.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9723314660.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8264767502.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11873131651.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>8130836583.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>41793214878.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>41174796271.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>41678068049.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>40899447841.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41819404385.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>40027674590.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>40245471590.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>39745607193.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>42345860850.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>42135113978.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>42154111720.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>42016998342.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>40751128147.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>40245281640.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>40171900147.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>39856292529.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>38900535397.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>29315437041.0</v>
+      </c>
+      <c r="C33">
         <v>29494844934.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29942262411.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30058531402.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>30364717852.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>30464465538.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30077416248.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>28778896499.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>29071607971.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>29803836482.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>29958437583.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>29144618996.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>29302111178.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>29240518861.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>29573279640.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30219578380.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>30896519990.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>31082242259.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>30648456115.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>31665765787.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>29790044769.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>29723400254.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>29672851844.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>29016371877.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>28945178977.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3396454347.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3342710624.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1841472108.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3329994459.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3169761986.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3349843329.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3408364313.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3655412783.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>-2079053000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2981591919.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-1329000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:38">
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>2148291455.0</v>
+      </c>
+      <c r="C35">
         <v>2036215000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2308095100.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1328584388.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1349420033.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2324273687.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2359720831.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1451066449.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1470136514.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1162969938.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1181183900.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1610414719.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1649710525.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1664710525.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1691591963.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4357428713.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4274802652.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4128711598.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4170366637.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3788445106.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3840243159.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3728085353.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3614287377.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>6090749700.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4721157573.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>27804420.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3551768194.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3393051223.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3107378995.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3024844640.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3846186474.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>3432582872.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>46</v>
       </c>
-      <c r="B36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B36">
+        <v>971864168.0</v>
+      </c>
+      <c r="C36"/>
       <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="E36"/>
+      <c r="E36">
+        <v>-1.0</v>
+      </c>
       <c r="F36"/>
-      <c r="G36"/>
+      <c r="G36">
+        <v>-1.0</v>
+      </c>
       <c r="H36">
-        <v>491272155.0</v>
+        <v>-1.0</v>
       </c>
       <c r="I36">
         <v>491272155.0</v>
       </c>
       <c r="J36">
+        <v>491272155.0</v>
+      </c>
+      <c r="K36">
         <v>491262158.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>491272158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22500000.0</v>
       </c>
       <c r="M36">
         <v>22500000.0</v>
       </c>
       <c r="N36">
-        <v>420892159.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="O36">
         <v>420892159.0</v>
       </c>
       <c r="P36">
         <v>420892159.0</v>
       </c>
       <c r="Q36">
+        <v>420892159.0</v>
+      </c>
+      <c r="R36">
         <v>941985352.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>662925134.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>420892160.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>683892159.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>420892160.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>463075727.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1589238355.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2010808964.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1714245555.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1772768198.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1742961281.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1841472108.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1303694217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189812377.0</v>
       </c>
       <c r="AE36">
         <v>1189812377.0</v>
       </c>
       <c r="AF36">
+        <v>1189812377.0</v>
+      </c>
+      <c r="AG36">
         <v>1036522232.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>966249384.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-2079053000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1015040611.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-1329000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:38">
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>953312260.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>732504280.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>737852640.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>743097460.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1189359890.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1193555310.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>834105920.0</v>
       </c>
       <c r="M38">
         <v>834105920.0</v>
       </c>
       <c r="N38">
-        <v>1.0</v>
+        <v>834105920.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
         <v>1424581176.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1709866219.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T38">
         <v>0.0</v>
       </c>
       <c r="U38">
         <v>0.0</v>
       </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>1661115091.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1589238355.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2010808964.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1714245555.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1772768198.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1742961281.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1305211696.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1303694217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189812377.0</v>
       </c>
       <c r="AE38">
         <v>1189812377.0</v>
       </c>
       <c r="AF38">
+        <v>1189812377.0</v>
+      </c>
+      <c r="AG38">
         <v>1036522232.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>966249384.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>1015040611.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>2928764401.0</v>
+      </c>
+      <c r="C39">
         <v>3194341678.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2193943842.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1372413733.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1449816584.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1245615201.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>683954601.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1533160442.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
-        <v>836103819.0</v>
+        <v>7923707627.0</v>
       </c>
       <c r="K39">
+        <v>1817164972.0</v>
+      </c>
+      <c r="L39">
         <v>723140696.0</v>
       </c>
-      <c r="L39">
-[...1 lines deleted...]
-      </c>
       <c r="M39">
+        <v>12242733664.0</v>
+      </c>
+      <c r="N39">
         <v>1053947704.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1016284514.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>971702933.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1457796308.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1886528369.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1270228546.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1391801816.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1751398140.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1786016391.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1202469690.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1659796058.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2944336173.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3076187896.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>29319076053.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>28286628169.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>27064568843.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>27409084501.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>27074319444.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>26672319444.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>26761430555.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>27845713842.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>8214710515.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>1525432728.0</v>
+      </c>
+      <c r="C40">
         <v>1073085998.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>243465215.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>333710240.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>251661865.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>395202692.0</v>
+      </c>
+      <c r="H40">
         <v>298894418.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>354060458.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>208210978.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>594158398.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1001298419.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1452339400.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>446500506.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2188063691.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2855647568.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>654885338.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1260479319.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1244261631.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1668466141.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1442981941.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1537011642.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>825881201.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1976457523.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1301455496.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2669529404.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1155427898.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1190899347.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>755197430.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1226911834.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2057217140.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1587653339.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1581633922.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5761566316.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>579047672.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>3551231115.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3436872558.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3322514000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3364169037.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3111701520.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3035462481.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3051341766.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2937543791.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4898545996.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>6663710700.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3659286800.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4693353153.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3381834051.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3403044824.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3280850223.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2958655624.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2836135594.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>6940515304.0</v>
       </c>
       <c r="C42">
         <v>6940515304.0</v>
       </c>
       <c r="D42">
         <v>6940515304.0</v>
       </c>
       <c r="E42">
         <v>6940515304.0</v>
       </c>
       <c r="F42">
         <v>6940515304.0</v>
       </c>
       <c r="G42">
         <v>6940515304.0</v>
       </c>
       <c r="H42">
         <v>6940515304.0</v>
       </c>
       <c r="I42">
         <v>6940515304.0</v>
       </c>
       <c r="J42">
         <v>6940515304.0</v>
       </c>
       <c r="K42">
         <v>6940515304.0</v>
       </c>
       <c r="L42">
         <v>6940515304.0</v>
       </c>
       <c r="M42">
         <v>6940515304.0</v>
       </c>
       <c r="N42">
-        <v>6940515305.0</v>
+        <v>6940515304.0</v>
       </c>
       <c r="O42">
-        <v>6940515304.0</v>
+        <v>13881030609.0</v>
       </c>
       <c r="P42">
         <v>6940515304.0</v>
       </c>
       <c r="Q42">
         <v>6940515304.0</v>
       </c>
       <c r="R42">
-        <v>-42165163758.0</v>
+        <v>6940515304.0</v>
       </c>
       <c r="S42">
         <v>-42165163758.0</v>
       </c>
       <c r="T42">
         <v>-42165163758.0</v>
       </c>
       <c r="U42">
         <v>-42165163758.0</v>
       </c>
       <c r="V42">
         <v>-42165163758.0</v>
       </c>
       <c r="W42">
+        <v>-42165163758.0</v>
+      </c>
+      <c r="X42">
         <v>6940515303.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6940515304.0</v>
       </c>
       <c r="Y42">
         <v>6940515304.0</v>
       </c>
       <c r="Z42">
         <v>6940515304.0</v>
       </c>
       <c r="AA42">
         <v>6940515304.0</v>
       </c>
       <c r="AB42">
+        <v>6940515304.0</v>
+      </c>
+      <c r="AC42">
         <v>6630115304.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6905515304.0</v>
       </c>
       <c r="AD42">
         <v>6905515304.0</v>
       </c>
       <c r="AE42">
         <v>6905515304.0</v>
       </c>
       <c r="AF42">
         <v>6905515304.0</v>
       </c>
       <c r="AG42">
+        <v>6905515304.0</v>
+      </c>
+      <c r="AH42">
         <v>10040570804.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>40570804.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>28137765263.0</v>
+      </c>
+      <c r="C46">
         <v>28317173156.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28775212062.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28978186717.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29226795363.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29356187095.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28936310625.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27159379839.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27464202124.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28155978377.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28259993291.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>27848729645.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27984817069.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>27509003412.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>27713735641.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>28511506735.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28903593318.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>29009884148.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>29063819522.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>29273132454.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>28096457002.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>27655557708.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>27885365687.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>26692073560.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>26896352517.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1220938692.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1411402468.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1529981608.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1695152742.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1881512109.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2061593452.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2264967081.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2559788399.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>1834363808.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>28775212060.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>28978186720.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>29226795360.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>28936310630.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27159379840.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>27464202120.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>27848729650.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>27984817070.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>27509003410.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>27713735640.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28511506735.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28903593318.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>29009884148.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29063819522.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>29273132454.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>28096457002.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27655557708.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27885365687.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>26692073560.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>26896352517.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1220938692.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1411402468.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1529981610.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1695152742.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1881512109.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2061593452.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2264967081.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-7391016382.0</v>
+      </c>
+      <c r="C48">
         <v>-9460222067.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-6314799738.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4779112552.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5018938236.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5597835403.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5255464053.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5071139469.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4760888403.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-4533288984.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5551164543.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>619671923.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3984921594.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3293174178.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-5812529878.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7026646199.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-7537699301.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-7062791605.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-7957957183.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6950643846.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-8672985756.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-8451152501.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-9159496551.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-6445165101.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-6634820421.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-6547656127.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-6899170087.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-7731496657.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-8493086164.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-8799177657.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-9114785275.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-10062104907.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-10888781104.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-12315613188.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>160904626.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>78952588.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>178260000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>160695373.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>166556989.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>916503704.0</v>
+      </c>
+      <c r="C51">
         <v>1268636402.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1540516499.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1295862847.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1622656808.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1631112036.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1880079486.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>406106507.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>531737851.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1175035036.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1308347329.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>488161615.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>547560494.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>701085852.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>793568334.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1117865671.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1531515701.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1628114649.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2030848532.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2218855448.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1104610186.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1092713864.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>676743586.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>27804420.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>65588300.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2539155150.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>148723371.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>188709046.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>227675958.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>290461000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>309418744.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>355266035.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>393886629.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>3595576762.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>1067549498.0</v>
+        <v>603340348.0</v>
       </c>
       <c r="C52">
         <v>1067549498.0</v>
       </c>
       <c r="D52">
+        <v>1067549498.0</v>
+      </c>
+      <c r="E52">
         <v>1295862847.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1622656808.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>662482527.0</v>
+      </c>
+      <c r="H52">
         <v>911449977.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>406106507.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>531737851.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1175035036.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1308347329.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>488161615.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>547560494.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>701085852.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>793568334.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>311668071.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>693585601.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>821917049.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1068637332.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>380322678.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>299829506.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>415970274.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>27804420.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>65588300.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>107692250.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>120918951.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>160904626.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>78952588.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>178260000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>160695373.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>166556989.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>95395352.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>3489164860.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>4158106002.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>2658000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:38">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>58903377037.0</v>
+      </c>
+      <c r="C55">
         <v>53543991238.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>53274131163.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51383798501.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>51586404708.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>52855520797.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>54497332372.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>51648458672.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>50932823623.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>53485390752.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>53083934525.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>60207877309.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>52078326018.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>54797891604.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>53952185301.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>49931349986.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>52264915118.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>51225733399.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>52442481062.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>50322784892.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>49224000139.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>48718397286.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>48076063779.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>52532385369.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>55505243701.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>52583624519.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>50990872393.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>47906184902.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>48760220153.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>47600813635.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>46878125128.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>45571076578.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>53550937421.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>21571180744.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-    </row>
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>29587939996.0</v>
+      </c>
+      <c r="C56">
         <v>24049146304.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23331868751.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21325267098.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>21221686856.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>22391055259.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24419916123.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>22869562173.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>21861215652.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>23681554270.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>23125496941.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>31063258313.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>22776214840.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>25557372742.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>24378905660.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>19711771606.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>21368395127.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>20143491140.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>21794024947.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>18657019105.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>19433955370.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18994997032.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>18403211935.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>23516013492.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>26560064724.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>49187170172.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>47648161769.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>44759501098.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>45430225694.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>44431051649.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>43528281799.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>42162712265.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>49895524638.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2079053000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>18589588825.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>1329000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>15047896803.0</v>
+      </c>
+      <c r="C57">
         <v>11871173105.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8181449224.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5733275119.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6155004564.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7028807264.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8292208783.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6167776431.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5122298813.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7754771902.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8353426428.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8870914328.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5306170644.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7323521856.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8972306915.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3499412872.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6427066337.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5058687745.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7129662654.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4384809845.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4956610465.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4341419755.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4521806377.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4971972683.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6370345119.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3938154545.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4064900863.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3433927784.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4632022819.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3937424765.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3816016104.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3538821541.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>11524016747.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>8249640256.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-    </row>
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>17196188258.0</v>
+      </c>
+      <c r="C58">
         <v>13907388108.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10489544324.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7061859508.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7504424597.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9353080951.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10651929614.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7618842881.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6592435328.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8917741841.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9534610329.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10481329048.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6955881170.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8988232382.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10663898878.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7856841585.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10701868989.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9187399344.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11300029291.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8173254951.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8796853624.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8069505108.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8136093754.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4971972683.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6370345119.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10028904245.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8786058436.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6843566255.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8183791013.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7330475988.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6923395099.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6563666181.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>15370203221.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>11682223128.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-    </row>
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>41712335164.0</v>
+      </c>
+      <c r="C60">
         <v>39643129479.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>42788551808.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>44324238994.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>44084413310.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>43505516143.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>43847887493.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>44032212077.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>44342463142.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>44570062562.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>43552187003.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>49724187227.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>45119593710.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>45810177369.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>43290821668.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>42076705347.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>41565652245.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>42040559941.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>41145394363.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>42152707700.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>40430365790.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>40652199045.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>39943854995.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>42659350203.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>42469694883.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>42556859177.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>42205345217.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>41062618647.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>40576429140.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>40270337647.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>39954730029.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>39007410397.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>38180734200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9888957616.0</v>
       </c>
       <c r="AI60">
         <v>9888957616.0</v>
       </c>
-      <c r="AJ60"/>
+      <c r="AJ60">
+        <v>9888957616.0</v>
+      </c>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>-314000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7492,923 +7617,923 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>61022800676.0</v>
       </c>
       <c r="C2">
         <v>58757989097.0</v>
       </c>
       <c r="D2">
         <v>52301531292.0</v>
       </c>
       <c r="E2">
         <v>55754040242.0</v>
       </c>
       <c r="F2">
         <v>57704739000.0</v>
       </c>
       <c r="G2">
         <v>53822706000.0</v>
       </c>
       <c r="H2">
         <v>59223057000.0</v>
       </c>
       <c r="I2">
         <v>44792364551.0</v>
       </c>
       <c r="J2">
         <v>38840310841.0</v>
       </c>
       <c r="K2">
         <v>39962000000.0</v>
       </c>
       <c r="L2">
         <v>37987000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
         <v>2275345706.0</v>
       </c>
       <c r="C3">
         <v>2126460658.0</v>
       </c>
       <c r="D3">
         <v>2287835950.0</v>
       </c>
       <c r="E3">
         <v>1989278761.0</v>
       </c>
       <c r="F3">
         <v>1590443000.0</v>
       </c>
       <c r="G3">
         <v>1357514000.0</v>
       </c>
       <c r="H3">
         <v>927948000.0</v>
       </c>
       <c r="I3">
         <v>797057156.0</v>
       </c>
       <c r="J3">
         <v>697726075.0</v>
       </c>
       <c r="K3">
         <v>-578000000.0</v>
       </c>
       <c r="L3">
         <v>3170000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5">
         <v>-671587947.0</v>
       </c>
       <c r="C5">
         <v>1170108214.0</v>
       </c>
       <c r="D5">
         <v>1209250150.0</v>
       </c>
       <c r="E5">
         <v>1202676977.0</v>
       </c>
       <c r="F5">
         <v>2753473000.0</v>
       </c>
       <c r="G5">
         <v>-2036742000.0</v>
       </c>
       <c r="H5">
         <v>3477210000.0</v>
       </c>
       <c r="I5">
         <v>3535135951.0</v>
       </c>
       <c r="J5">
         <v>2363478920.0</v>
       </c>
       <c r="K5">
         <v>603000000.0</v>
       </c>
       <c r="L5">
         <v>-2645000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
         <v>1603757759.0</v>
       </c>
       <c r="C6">
         <v>3296568872.0</v>
       </c>
       <c r="D6">
         <v>3497086100.0</v>
       </c>
       <c r="E6">
         <v>3191955738.0</v>
       </c>
       <c r="F6">
         <v>4343916000.0</v>
       </c>
       <c r="G6">
         <v>-679228000.0</v>
       </c>
       <c r="H6">
         <v>4405158000.0</v>
       </c>
       <c r="I6">
         <v>4332193107.0</v>
       </c>
       <c r="J6">
         <v>3061204995.0</v>
       </c>
       <c r="K6">
         <v>25000000.0</v>
       </c>
       <c r="L6">
         <v>525000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>12763857703.0</v>
       </c>
       <c r="C9">
         <v>14186347497.0</v>
       </c>
       <c r="D9">
         <v>15611458266.0</v>
       </c>
       <c r="E9">
         <v>17329744310.0</v>
       </c>
       <c r="F9">
         <v>18658505000.0</v>
       </c>
       <c r="G9">
         <v>14998306000.0</v>
       </c>
       <c r="H9">
         <v>16399648000.0</v>
       </c>
       <c r="I9">
         <v>18570049015.0</v>
       </c>
       <c r="J9">
         <v>12994325824.0</v>
       </c>
       <c r="K9">
         <v>6892000000.0</v>
       </c>
       <c r="L9">
         <v>3236000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>-906408518.0</v>
       </c>
       <c r="C10">
         <v>1043034771.0</v>
       </c>
       <c r="D10">
         <v>884148683.0</v>
       </c>
       <c r="E10">
         <v>1202676979.0</v>
       </c>
       <c r="F10">
         <v>2753473000.0</v>
       </c>
       <c r="G10">
         <v>-2036743000.0</v>
       </c>
       <c r="H10">
         <v>3477210000.0</v>
       </c>
       <c r="I10">
         <v>3535135952.0</v>
       </c>
       <c r="J10">
         <v>3118973621.0</v>
       </c>
       <c r="K10">
         <v>603000000.0</v>
       </c>
       <c r="L10">
         <v>-2899000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
         <v>9869558.0</v>
       </c>
       <c r="C11">
         <v>645870220.0</v>
       </c>
       <c r="D11">
         <v>446988648.0</v>
       </c>
       <c r="E11">
         <v>466596420.0</v>
       </c>
       <c r="F11">
         <v>1585861000.0</v>
       </c>
       <c r="G11">
         <v>1148477000.0</v>
       </c>
       <c r="H11">
         <v>1158907000.0</v>
       </c>
       <c r="I11">
         <v>897073514.0</v>
       </c>
       <c r="J11">
         <v>803602661.0</v>
       </c>
       <c r="K11">
         <v>163000000.0</v>
       </c>
       <c r="L11">
         <v>-127000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>140446878.0</v>
       </c>
       <c r="C12">
         <v>127073442.0</v>
       </c>
       <c r="D12">
         <v>325101471.0</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>95828400.0</v>
       </c>
       <c r="C13">
         <v>119380100.0</v>
       </c>
       <c r="D13">
         <v>319715720.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>-531260.0</v>
       </c>
       <c r="I14">
         <v>-531260.0</v>
       </c>
       <c r="J14">
         <v>-531260.0</v>
       </c>
       <c r="K14">
         <v>-531260.0</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>-914906126.0</v>
       </c>
       <c r="C15">
         <v>396660223.0</v>
       </c>
       <c r="D15">
         <v>437669053.0</v>
       </c>
       <c r="E15">
         <v>735491695.0</v>
       </c>
       <c r="F15">
         <v>1166921000.0</v>
       </c>
       <c r="G15">
         <v>-3182353000.0</v>
       </c>
       <c r="H15">
         <v>2318502000.0</v>
       </c>
       <c r="I15">
         <v>2638062438.0</v>
       </c>
       <c r="J15">
         <v>2315370960.0</v>
       </c>
       <c r="K15">
         <v>440000000.0</v>
       </c>
       <c r="L15">
         <v>-2772000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>-914906130.0</v>
       </c>
       <c r="C16">
         <v>396660220.0</v>
       </c>
       <c r="D16">
         <v>437669050.0</v>
       </c>
       <c r="E16">
         <v>735491700.0</v>
       </c>
       <c r="F16">
         <v>1166921438.0</v>
       </c>
       <c r="G16">
         <v>-3182352583.0</v>
       </c>
       <c r="H16">
         <v>2318502475.0</v>
       </c>
       <c r="I16">
         <v>2638062438.0</v>
       </c>
       <c r="J16">
         <v>2315370000.0</v>
       </c>
       <c r="K16">
         <v>440000000.0</v>
       </c>
       <c r="L16">
         <v>-2772034200.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>2638062438.0</v>
       </c>
       <c r="J17">
         <v>2315370960.0</v>
       </c>
       <c r="K17">
         <v>440000000.0</v>
       </c>
       <c r="L17">
         <v>-2772000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>-671587947.0</v>
       </c>
       <c r="C21">
         <v>1748555671.0</v>
       </c>
       <c r="D21">
         <v>1749328245.0</v>
       </c>
       <c r="E21">
         <v>1256171660.0</v>
       </c>
       <c r="F21">
         <v>2079837000.0</v>
       </c>
       <c r="G21">
         <v>-2214434000.0</v>
       </c>
       <c r="H21">
         <v>3471852000.0</v>
       </c>
       <c r="I21">
         <v>3765576030.0</v>
       </c>
       <c r="J21">
         <v>2363478920.0</v>
       </c>
       <c r="K21">
         <v>578000000.0</v>
       </c>
       <c r="L21">
         <v>-3170000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
         <v>74458246326.0</v>
       </c>
       <c r="C23">
         <v>71195780923.0</v>
       </c>
       <c r="D23">
         <v>66163661314.0</v>
       </c>
       <c r="E23">
         <v>71827612885.0</v>
       </c>
       <c r="F23">
         <v>74283407000.0</v>
       </c>
       <c r="G23">
         <v>71035446000.0</v>
       </c>
       <c r="H23">
         <v>72150854000.0</v>
       </c>
       <c r="I23">
         <v>59596837535.0</v>
       </c>
       <c r="J23">
         <v>48715663043.0</v>
       </c>
       <c r="K23">
         <v>46251000000.0</v>
       </c>
       <c r="L23">
         <v>44122000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1912884846.0</v>
       </c>
       <c r="D27">
         <v>2177378813.0</v>
       </c>
       <c r="E27">
         <v>2516152066.0</v>
       </c>
       <c r="F27">
         <v>2610860000.0</v>
       </c>
       <c r="G27">
         <v>1919392000.0</v>
       </c>
       <c r="H27">
         <v>2744883000.0</v>
       </c>
       <c r="I27">
         <v>2743277231.0</v>
       </c>
       <c r="J27">
         <v>2516652938.0</v>
       </c>
       <c r="K27">
         <v>1567000000.0</v>
       </c>
       <c r="L27">
         <v>1674000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>12594173390.0</v>
       </c>
       <c r="C28">
         <v>11433266397.0</v>
       </c>
       <c r="D28">
         <v>11684751209.0</v>
       </c>
       <c r="E28">
         <v>15353946547.0</v>
       </c>
       <c r="F28">
         <v>14499716000.0</v>
       </c>
       <c r="G28">
         <v>15604042000.0</v>
       </c>
       <c r="H28">
         <v>9411891000.0</v>
       </c>
       <c r="I28">
         <v>11427691500.0</v>
       </c>
       <c r="J28">
         <v>8114193966.0</v>
       </c>
       <c r="K28">
         <v>4747000000.0</v>
       </c>
       <c r="L28">
         <v>4732000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>9869560.0</v>
       </c>
       <c r="C29">
         <v>645870220.0</v>
       </c>
       <c r="D29">
         <v>446988650.0</v>
       </c>
       <c r="E29">
         <v>466596420.0</v>
       </c>
       <c r="F29">
         <v>1585860800.0</v>
       </c>
       <c r="G29">
         <v>1148476850.0</v>
       </c>
       <c r="H29">
         <v>1158906510.0</v>
       </c>
       <c r="I29">
         <v>897073510.0</v>
       </c>
       <c r="J29">
         <v>803602660.0</v>
       </c>
       <c r="K29">
         <v>162668360.0</v>
       </c>
       <c r="L29">
         <v>-126536650.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>13435445650.0</v>
       </c>
       <c r="C30">
         <v>12437791826.0</v>
       </c>
       <c r="D30">
         <v>13518992925.0</v>
       </c>
       <c r="E30">
         <v>16073572645.0</v>
       </c>
       <c r="F30">
         <v>16578668000.0</v>
       </c>
       <c r="G30">
         <v>17212740000.0</v>
       </c>
       <c r="H30">
         <v>12927796000.0</v>
       </c>
       <c r="I30">
         <v>14804472984.0</v>
       </c>
       <c r="J30">
         <v>9875352202.0</v>
       </c>
       <c r="K30">
         <v>6289000000.0</v>
       </c>
       <c r="L30">
         <v>6135000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31">
         <v>-234820571.0</v>
       </c>
       <c r="C31">
         <v>-705520900.0</v>
       </c>
       <c r="D31">
         <v>-865179562.0</v>
       </c>
       <c r="E31">
         <v>-53494688.0</v>
       </c>
       <c r="F31">
         <v>673636000.0</v>
       </c>
       <c r="G31">
         <v>177692000.0</v>
       </c>
       <c r="H31">
         <v>5358000.0</v>
       </c>
       <c r="I31">
         <v>-19019615.0</v>
       </c>
       <c r="J31">
         <v>755494701.0</v>
       </c>
       <c r="K31">
         <v>25000000.0</v>
       </c>
       <c r="L31">
         <v>271000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>73786658379.0</v>
       </c>
       <c r="C32">
         <v>72944336594.0</v>
       </c>
       <c r="D32">
         <v>67912989558.0</v>
       </c>
       <c r="E32">
         <v>73083784552.0</v>
       </c>
       <c r="F32">
         <v>76363244000.0</v>
       </c>
       <c r="G32">
         <v>68821012000.0</v>
       </c>
       <c r="H32">
         <v>75622706000.0</v>
       </c>
       <c r="I32">
         <v>63362413566.0</v>
       </c>
@@ -8421,2730 +8546,2794 @@
       <c r="L32">
         <v>41223000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>17717003401.0</v>
+      </c>
+      <c r="C2">
         <v>17602365153.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18361271329.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16043773858.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11893663380.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14021888378.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18257619258.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13834353305.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14746475705.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11840602975.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13733612399.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17420448611.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10695801456.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12016487472.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17626782343.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12205663977.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13833225895.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12088368027.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16570747648.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14000227108.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14399795118.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12940161341.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13118704792.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13835323236.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10722924724.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15164379926.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15282514108.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14972424664.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14637331078.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13833560217.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12072481103.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10975303602.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10185589596.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11275023671.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8121750325.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9977393690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10370583413.0</v>
       </c>
       <c r="AL2">
         <v>10370583413.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2">
+        <v>10370583413.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>130304388.0</v>
+      </c>
+      <c r="C3">
         <v>487789188.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>725645650.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>479715219.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>723311872.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>117872695.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1521859606.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>144559801.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>255493864.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>204547387.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1262832995.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>416116713.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>352514350.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>256371892.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1327352580.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>90584709.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>324325468.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>247016004.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1010520047.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>170226173.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>399958842.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>338585456.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>167979106.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>294826209.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>134989693.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>256464291.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>317237140.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>217524691.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>94234367.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>298951343.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>178061129.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>317321318.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>150837355.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>174431519.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>179115411.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>176654311.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>170978176.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>170978177.0</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>2793115973.0</v>
+      </c>
+      <c r="C5">
         <v>-3914520289.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1975798547.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>425724148.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>835941989.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-269480634.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>441862608.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-410240583.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-166641944.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1305128133.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1660158647.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>719762097.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-581789549.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2731436249.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-103807081.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>364171823.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77111511.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1019423755.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>308519814.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>770913827.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>640570590.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>863242924.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2879734025.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>116329006.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>260120893.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>466541556.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1515801937.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1132476178.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>408121861.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>420810155.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1254664397.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>384377332.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1572562171.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>340525051.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>375083190.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>677065687.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>655665021.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>655665022.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>2923420361.0</v>
+      </c>
+      <c r="C6">
         <v>-3426731101.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1250152897.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>905439367.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1559253861.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-151607939.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1963722214.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-265680782.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>88851920.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1509675520.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-397325652.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1135878810.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-229275199.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2987808141.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1223545499.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>454756532.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>247213957.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1266439759.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1319039861.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>941140000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1040529432.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1201828380.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2711754919.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>411155215.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>395110586.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>723005847.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1833039077.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1350000869.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>502356228.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>719761498.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1432725526.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>701698650.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1723399526.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>514956570.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>554198601.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>853719998.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>826643197.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>826643199.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>7217601160.0</v>
+      </c>
+      <c r="C9">
         <v>519648747.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2069924395.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3273603099.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4261247236.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3861286703.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1697450819.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3282737897.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4427845705.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4857250930.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>81505104.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4370271127.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3275480309.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6319383081.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4600864046.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4076482556.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3452461116.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5199936592.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4501125829.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4817152179.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4933033770.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4201001401.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3681117523.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3995229099.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3727637142.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4575695481.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4902540359.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3910266429.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3800788206.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4283280695.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5435050941.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5254735779.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5139320840.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3024908034.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4361534364.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2857992132.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2887399664.0</v>
       </c>
       <c r="AL9">
         <v>2887399664.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9">
+        <v>2887399664.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>2745130729.0</v>
+      </c>
+      <c r="C10">
         <v>-3893699643.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1826819440.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>398705721.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>778079126.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-256373925.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>334379887.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-413389950.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-151341607.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1273386441.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1985260122.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>719762099.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-581789545.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2731436251.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-103807085.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>364171818.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-77111513.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1019423759.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>308519815.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>941139995.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>640570586.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>863242925.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2879734019.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>116329000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>260120893.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>466541555.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1515801936.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>832582614.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>708015429.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>420810157.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1229351901.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>387289835.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1594604289.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>323889927.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1072377240.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>735266337.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>655665021.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>655665022.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>674545080.0</v>
+      </c>
+      <c r="C11">
         <v>-745715934.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-358190637.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>133475342.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>173267364.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>61317489.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>417506931.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-102617446.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>119092142.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>211888593.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-228219512.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>166145100.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>298999607.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>210063453.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>92168985.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-147290453.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>398176413.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>123541475.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1350467208.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-829531271.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>910604089.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>154320772.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>762538135.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-74349804.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>343653285.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>116635238.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>668554662.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>128124429.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>257024875.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>105202539.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>266597582.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>138813800.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>410689679.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>80972453.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>256690563.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>253764820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146573639.0</v>
       </c>
       <c r="AL11">
         <v>146573639.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11">
+        <v>146573639.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>112</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>28793406.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36044381.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27018423.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57862862.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19521212.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>107482720.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3149370.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>31741688.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>325101471.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>3401070.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25131940.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>74097530.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>105669110.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1520480.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>18333350.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>-3306866.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>2516487.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1492999.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-2138903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-531260.0</v>
       </c>
       <c r="AB14">
         <v>-531260.0</v>
       </c>
       <c r="AC14">
         <v>-531260.0</v>
       </c>
       <c r="AD14">
         <v>-531260.0</v>
       </c>
-      <c r="AE14"/>
+      <c r="AE14">
+        <v>-531260.0</v>
+      </c>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>2069205685.0</v>
+      </c>
+      <c r="C15">
         <v>-3145422329.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1466977427.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>265065616.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>604137100.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-317131416.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-83364851.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-310251066.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-270364275.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1060640415.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1754170558.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>552568432.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-880084521.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2519355700.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-195819288.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>511053101.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-474907695.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>895165578.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1041931268.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1770591120.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-270082463.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>708344049.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3636357566.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>189655317.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-83949007.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>348298673.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>847446119.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>704458184.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>450990554.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>315607618.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>962754319.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>248476035.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1183914610.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>242917474.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>815686678.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>481501517.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>509091382.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>509091383.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-1466977430.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>265065620.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>287005680.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-83364850.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-310251070.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-270364280.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>552568430.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-880084520.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2519355700.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-195819290.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>511053101.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-474907695.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>895165578.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1041931267.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1770591119.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-270082464.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>708344050.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3636357569.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>189655317.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-83949007.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>348298673.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>847446119.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>849357250.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>306091493.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>315607618.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>962754319.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>248476035.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>849357245.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>306091493.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>315607618.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>962754319.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>248476035.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>2793115973.0</v>
+      </c>
+      <c r="C21">
         <v>-3914520289.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1975798547.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>347608199.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1066378035.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-269480634.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1323529539.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-611289502.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-330815116.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1367130750.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1099256050.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>849099550.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-957358940.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2956843690.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>120904800.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35271070.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-121062930.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>996487840.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>480794550.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>782372980.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>47481870.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>769187550.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3275843502.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>257745444.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>140341228.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>321722981.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1405942256.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>807281583.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>637059958.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>383670974.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1416654844.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>224413501.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1572562171.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>340525051.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>375083190.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>677065687.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>655665021.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>655665022.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>22141488588.0</v>
+      </c>
+      <c r="C23">
         <v>22036534189.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22406994271.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18969768758.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15088532582.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18152655715.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18631540538.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17728380704.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19505136526.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15330723155.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14914373556.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20941620191.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14928640704.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15379026864.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22106741590.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16246875460.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17406749942.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16291816774.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20591078923.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18035006308.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19285347018.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16371975188.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19679556334.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17714223334.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14190440973.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19273533852.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18669252531.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18050108479.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17730103855.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17696030755.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16278180143.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15842749546.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13730306147.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13976041778.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11410907448.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12100119484.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12602318056.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12602318055.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>127</v>
+      </c>
+      <c r="B27">
+        <v>530897567.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>488734511.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>628917776.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>371298082.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>449727853.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>682020496.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>409838415.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>537646289.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>530555932.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>694057723.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>415118869.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>555207978.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>602401368.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>783557965.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>574984755.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>633519792.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>673941159.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>768882457.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>534516439.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>395498601.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>432829444.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>477705332.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>613358205.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>676702225.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>614615207.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>724426346.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>729139270.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>790321409.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>584172854.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>871526446.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>497256522.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>941510162.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>556857688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509142544.0</v>
       </c>
       <c r="AL27">
         <v>509142544.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27">
+        <v>509142544.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>128</v>
+      </c>
+      <c r="B28">
+        <v>3893587620.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>2975742790.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3262527390.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2706134691.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3501849561.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>852287580.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3444299546.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4076640325.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3266598839.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>956900685.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3305387963.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3237067830.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2635606316.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6056605743.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2487972131.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3518538315.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3290830358.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4731443914.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2513549778.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4280974703.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2973747826.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6681998184.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2925461267.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2737133748.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3259449178.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2449586027.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2117714378.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2056830821.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2787759532.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2948841977.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4168468877.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2406582095.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1903798550.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3809552308.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1382771037.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1460935310.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1460935311.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-358190640.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133475340.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>234584850.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>417506930.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-102617450.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>119092140.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>166145100.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>298999610.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>210063450.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>92168990.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-147290450.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>398176410.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>123541480.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1350467210.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-829531270.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>910604090.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>154320770.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>762538140.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-74349800.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>343653290.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>116635240.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>668554660.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>283118930.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>4424485187.0</v>
+      </c>
+      <c r="C30">
         <v>4434169036.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4045722942.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2925994900.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3194869202.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4130767337.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>373921280.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3894027399.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4758660821.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3490120180.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1180761157.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3521171580.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4232839248.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3362539392.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4479959247.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4041211483.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3573524047.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4203448747.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4020331275.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4034779200.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4885551900.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3431813847.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6560851542.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3878900098.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3467516249.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4109153926.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3386738423.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3077683815.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3092772777.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3862470538.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4205699040.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4867445944.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3544716551.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2701018107.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3289157123.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2122725794.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2231734643.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2231734642.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-47985244.0</v>
+      </c>
+      <c r="C31">
         <v>20820646.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>148979107.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>51097522.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-288298909.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>13106709.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-989149652.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>197899552.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>179473509.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-93744309.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-886004072.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-129337451.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>375569396.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-225407439.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-224711885.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>328900748.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>43951417.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>22935919.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-172274739.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>158767015.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>593088716.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>94055375.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>396109481.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-141416443.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>119779665.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>81149959.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>109859680.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>25301031.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>70955471.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>37139183.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-187302943.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>162776334.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>22042118.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-16635124.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>697294050.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>58200650.0</v>
       </c>
-      <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>24934604561.0</v>
+      </c>
+      <c r="C32">
         <v>18122013900.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20431195724.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19317376957.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16154910617.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>17883175081.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19955070077.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17117091202.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19174321410.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16697853905.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13815117503.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21790719738.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13971281765.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>18335870553.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22227646389.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16282146533.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17285687011.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>17288304619.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>21071873477.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18817379287.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19332828888.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17141162742.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16799822315.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17830552335.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>14450561866.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19740075407.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>20185054467.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>18882691093.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18438119284.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>18116840912.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>17507532044.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>16230039381.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>15324910436.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14299931705.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12483284689.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12835385822.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>13257983077.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>13257983077.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -11187,823 +11376,823 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>2676677337.0</v>
       </c>
       <c r="C2">
         <v>3182045529.0</v>
       </c>
       <c r="D2">
         <v>1874807971.0</v>
       </c>
       <c r="E2">
         <v>5460402146.0</v>
       </c>
       <c r="F2">
         <v>6991749935.0</v>
       </c>
       <c r="G2">
         <v>6446147948.0</v>
       </c>
       <c r="H2">
         <v>7024446536.0</v>
       </c>
       <c r="I2">
         <v>2079053000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>848827717</v>
       </c>
       <c r="C3">
         <v>153119900</v>
       </c>
       <c r="D3">
         <v>7720500</v>
       </c>
       <c r="E3">
         <v>1274452010</v>
       </c>
       <c r="F3">
         <v>1355947493</v>
       </c>
       <c r="G3">
         <v>349642407</v>
       </c>
       <c r="H3">
         <v>425206557</v>
       </c>
       <c r="I3">
         <v>19555647795</v>
       </c>
       <c r="J3">
         <v>240555402</v>
       </c>
       <c r="K3">
         <v>240555402</v>
       </c>
       <c r="L3">
         <v>24475000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>-1097835764.0</v>
       </c>
       <c r="C6">
         <v>-505368192.0</v>
       </c>
       <c r="D6">
         <v>1307237558.0</v>
       </c>
       <c r="E6">
         <v>-3585594175.0</v>
       </c>
       <c r="F6">
         <v>-1531347789.0</v>
       </c>
       <c r="G6">
         <v>545601987.0</v>
       </c>
       <c r="H6">
         <v>-578298588.0</v>
       </c>
       <c r="I6">
         <v>4945393535.0</v>
       </c>
       <c r="J6">
         <v>2079053000.0</v>
       </c>
       <c r="K6">
         <v>749651025.0</v>
       </c>
       <c r="L6">
         <v>-271789960.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-27959512200.0</v>
       </c>
       <c r="C7">
         <v>-24049471990.0</v>
       </c>
       <c r="D7">
         <v>-28854807430.0</v>
       </c>
       <c r="E7">
         <v>-29499403610.0</v>
       </c>
       <c r="F7">
         <v>-31162742920.0</v>
       </c>
       <c r="G7">
         <v>-32200645200.0</v>
       </c>
       <c r="H7">
         <v>-30580058170.0</v>
       </c>
       <c r="I7">
         <v>-33690233280.0</v>
       </c>
       <c r="J7">
         <v>-21700949100.0</v>
       </c>
       <c r="K7">
         <v>-13923862780.0</v>
       </c>
       <c r="L7">
         <v>-19194335990.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-4396870848.0</v>
       </c>
       <c r="F12">
         <v>-1885981347.0</v>
       </c>
       <c r="G12">
         <v>4463135174.0</v>
       </c>
       <c r="H12">
         <v>-2910598518.0</v>
       </c>
       <c r="I12">
         <v>-5643392407.0</v>
       </c>
       <c r="J12">
         <v>-3155527978.0</v>
       </c>
       <c r="K12">
         <v>-3155527978.0</v>
       </c>
       <c r="L12">
         <v>-3155527978.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>2275345706.0</v>
       </c>
       <c r="C14">
         <v>2126460658.0</v>
       </c>
       <c r="D14">
         <v>703295094.0</v>
       </c>
       <c r="E14">
         <v>1989278761.0</v>
       </c>
       <c r="F14">
         <v>1590443052.0</v>
       </c>
       <c r="G14">
         <v>1357514436.0</v>
       </c>
       <c r="H14">
         <v>927947541.0</v>
       </c>
       <c r="I14">
         <v>797057156.0</v>
       </c>
       <c r="J14">
         <v>697726075.0</v>
       </c>
       <c r="K14">
         <v>697726075.0</v>
       </c>
       <c r="L14">
         <v>697726075.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>1578841573.0</v>
       </c>
       <c r="C16">
         <v>2676677337.0</v>
       </c>
       <c r="D16">
         <v>3182045529.0</v>
       </c>
       <c r="E16">
         <v>1874807971.0</v>
       </c>
       <c r="F16">
         <v>5460402146.0</v>
       </c>
       <c r="G16">
         <v>6991749935.0</v>
       </c>
       <c r="H16">
         <v>6446147948.0</v>
       </c>
       <c r="I16">
         <v>7024446536.0</v>
       </c>
       <c r="J16">
         <v>2079053000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>411437210.0</v>
       </c>
       <c r="C18">
         <v>1427641790.0</v>
       </c>
       <c r="D18">
         <v>3093428264.0</v>
       </c>
       <c r="E18">
         <v>-2946552402.0</v>
       </c>
       <c r="F18">
         <v>-484564350.0</v>
       </c>
       <c r="G18">
         <v>2288654620.0</v>
       </c>
       <c r="H18">
         <v>-216838434.0</v>
       </c>
       <c r="I18">
         <v>-21763920608.0</v>
       </c>
       <c r="J18">
         <v>-382986345.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-1330833439.0</v>
       </c>
       <c r="G21">
         <v>-1743052633.0</v>
       </c>
       <c r="H21">
         <v>-160695373.0</v>
       </c>
       <c r="I21">
         <v>-178130357.0</v>
       </c>
       <c r="J21">
         <v>-89560187.0</v>
       </c>
       <c r="K21">
         <v>-89560187.0</v>
       </c>
       <c r="L21">
         <v>-89560187.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>-914906126.0</v>
       </c>
       <c r="C22">
         <v>396660223.0</v>
       </c>
       <c r="D22">
         <v>437669053.0</v>
       </c>
       <c r="E22">
         <v>735491695.0</v>
       </c>
       <c r="F22">
         <v>1166921438.0</v>
       </c>
       <c r="G22">
         <v>-3182352583.0</v>
       </c>
       <c r="H22">
         <v>847446119.0</v>
       </c>
       <c r="I22">
         <v>2638062438.0</v>
       </c>
       <c r="J22">
         <v>2315370960.0</v>
       </c>
       <c r="K22">
         <v>440000000.0</v>
       </c>
       <c r="L22">
         <v>-2772000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-1479164245.0</v>
       </c>
       <c r="C23">
         <v>-1681425357.0</v>
       </c>
       <c r="D23">
         <v>-1195103959.0</v>
       </c>
       <c r="E23">
         <v>-577792960.0</v>
       </c>
       <c r="F23">
         <v>-1106974950.0</v>
       </c>
       <c r="G23">
         <v>-1594329262.0</v>
       </c>
       <c r="H23">
         <v>16000000.0</v>
       </c>
       <c r="I23">
         <v>-357.0</v>
       </c>
       <c r="J23">
         <v>7910439813.0</v>
       </c>
       <c r="K23">
         <v>20000000000.0</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>39923960.0</v>
       </c>
       <c r="C24">
         <v>201297300.0</v>
       </c>
       <c r="D24">
         <v>-201309533.0</v>
       </c>
       <c r="E24">
         <v>442224830.0</v>
       </c>
       <c r="F24">
         <v>284050000.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>-590474000.0</v>
       </c>
       <c r="I24">
         <v>-18800833333.0</v>
       </c>
       <c r="J24">
         <v>-6777802443.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-100174653.0</v>
       </c>
       <c r="C25">
         <v>-942359191.0</v>
       </c>
       <c r="D25">
         <v>1960184617.0</v>
       </c>
       <c r="E25">
         <v>-4396870848.0</v>
       </c>
       <c r="F25">
         <v>-1885981347.0</v>
       </c>
       <c r="G25">
         <v>4463135174.0</v>
       </c>
       <c r="H25">
         <v>-1567025537.0</v>
       </c>
       <c r="I25">
         <v>-4049278095.0</v>
       </c>
       <c r="J25">
         <v>-3155527978.0</v>
       </c>
       <c r="K25">
         <v>-440000000.0</v>
       </c>
       <c r="L25">
         <v>2772000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>16000000.0</v>
       </c>
       <c r="I26">
         <v>26864944500.0</v>
       </c>
       <c r="J26">
         <v>8000000000.0</v>
       </c>
       <c r="K26">
         <v>40570800.0</v>
       </c>
       <c r="L26">
         <v>5000000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-1549196929.0</v>
       </c>
       <c r="C28">
         <v>-1939265849.0</v>
       </c>
       <c r="D28">
         <v>-1631881173.0</v>
       </c>
       <c r="E28">
         <v>-1081266598.0</v>
       </c>
       <c r="F28">
         <v>-1330833439.0</v>
       </c>
       <c r="G28">
         <v>-1743052633.0</v>
       </c>
       <c r="H28">
         <v>-144695373.0</v>
       </c>
       <c r="I28">
         <v>26686814143.0</v>
       </c>
       <c r="J28">
         <v>7910439813.0</v>
       </c>
       <c r="K28">
         <v>7910439813.0</v>
       </c>
       <c r="L28">
         <v>4440911630.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>1260264927.0</v>
       </c>
       <c r="C29">
         <v>1580761690.0</v>
       </c>
       <c r="D29">
         <v>3101148764.0</v>
       </c>
       <c r="E29">
         <v>-1672100392.0</v>
       </c>
       <c r="F29">
         <v>871383143.0</v>
       </c>
       <c r="G29">
         <v>2638297027.0</v>
       </c>
       <c r="H29">
         <v>208368123.0</v>
       </c>
       <c r="I29">
         <v>-2208272813.0</v>
       </c>
       <c r="J29">
         <v>-142430943.0</v>
       </c>
       <c r="K29">
         <v>-142430943.0</v>
       </c>
       <c r="L29">
         <v>-4688226590.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-808903762.0</v>
       </c>
       <c r="C30">
         <v>-146864033.0</v>
       </c>
       <c r="D30">
         <v>-162030033.0</v>
       </c>
       <c r="E30">
         <v>-832227185.0</v>
       </c>
       <c r="F30">
         <v>-1071897492.0</v>
       </c>
       <c r="G30">
         <v>-349642407.0</v>
       </c>
       <c r="H30">
         <v>-683206557.0</v>
       </c>
       <c r="I30">
         <v>-19533147795.0</v>
       </c>
@@ -12016,834 +12205,850 @@
       <c r="L30">
         <v>-24475000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>2789776187.0</v>
+      </c>
+      <c r="C2">
         <v>1578841573.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1342757604.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1158441431.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1294994224.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2676677337.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2035934611.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1609616851.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2558366792.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3182045529.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1192641955.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3337532884.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2639586969.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1874807971.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4000714511.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5902656478.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4333893901.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5460402146.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3823324354.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5960548228.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6248497968.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6991749935.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10146636761.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10451761023.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7517241997.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6446147948.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4755960592.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5365497031.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5793226002.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7024446536.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6982139201.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>2079053001.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2079053000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>810713435.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1540580445.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>105589234.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>34769622</v>
+      </c>
+      <c r="C3">
         <v>21819802</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>126245784</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>297859766</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29469621</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>395252545</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>92698398</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52700997</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7720500</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>209030033</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>688027290</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>276798720</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>309626000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>744467188</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>49962394</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>244260781</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>317257130</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>59551400</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4966600</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>53070700</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>279257407</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>218315000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32696557</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>92125000</v>
-      </c>
-[...1 lines deleted...]
-        <v>118870000</v>
       </c>
       <c r="AE3">
         <v>118870000</v>
       </c>
       <c r="AF3">
+        <v>118870000</v>
+      </c>
+      <c r="AG3">
         <v>537158462</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
         <v>240555402</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>40649000</v>
-      </c>
-[...1 lines deleted...]
-        <v>20324500</v>
       </c>
       <c r="AL3">
         <v>20324500</v>
       </c>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3">
+        <v>20324500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-399018928.0</v>
+      </c>
+      <c r="C6">
         <v>1210934614.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>236083969.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>184316173.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-136552793.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1381683113.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>640742726.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>426317760.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-948749941.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-623678737.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1989403574.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2144890929.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>697945915.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>764778998.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2125906540.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1901941967.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1568762577.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1126508245.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1637077792.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2137223874.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-287949740.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-743251967.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3154886826.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-305124262.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2934519026.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1071094049.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1690187356.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-609536439.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-427728971.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1231220534.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42307335.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6982139201.0</v>
       </c>
-      <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>1268339566.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-729867010.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1540580445.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>105589234.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-27959512200.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-20734062130.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14984349000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-24049471990.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10579622930.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10387826750.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-33601431440.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11371111690.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8131941920.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-29499403610.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18249919040.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12922440660.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6243390550.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-31162742920.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18387205170.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17197642980.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5983126430.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-32200645200.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18961235900.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15080389600.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8332589940.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-30580058170.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-20927850950.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -12854,1620 +13059,1658 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-2087337482.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2381207868.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2507030463.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2450431310.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1959063827.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3198028177.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4087071808.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>553195112.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1550132828.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1598832811.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-661035631.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4126218400.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-493969174.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>940309554.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1386980906.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1259065673.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1332344868.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-917827488.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2977587572.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>-487789188.0</v>
+      </c>
+      <c r="C14">
         <v>487789188.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>725645650.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>479715219.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11525301925.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>395466717.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1521859606.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>144559801.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>761910032.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>204547387.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1262832995.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>136102424.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>210013282.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>204732229.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1327352580.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>90584709.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>324325468.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>247016004.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1010520047.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-7479131.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>399958842.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>338585456.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>449081463.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>294826209.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>134989693.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>256464291.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>317237140.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>217524691.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>94234367.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>298951343.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>178061129.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>317321318.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>179115411.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>176654311.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>170978176.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>170978177.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>2390757259.0</v>
+      </c>
+      <c r="C16">
         <v>2789776187.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1578841573.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1342757604.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1158441431.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1294994224.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2676677337.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2035934611.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1609616851.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2558366792.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3182045529.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1192641955.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3337532884.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2639586969.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1874807971.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4000714511.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5902656478.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4333893901.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5460402146.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3823324354.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5960548228.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6248497968.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6991749935.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10146636761.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10451761023.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7517241997.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6446147948.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4755960592.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5365497031.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5793226002.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7024446536.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6982139201.0</v>
       </c>
-      <c r="AG16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH16"/>
       <c r="AI16">
         <v>2079053000.0</v>
       </c>
       <c r="AJ16">
+        <v>2079053000.0</v>
+      </c>
+      <c r="AK16">
         <v>810713435.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1540580445.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>105589234.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-116046100.0</v>
+      </c>
+      <c r="C18">
         <v>1029345990.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>540742970.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-248886470.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1007101142.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-887520430.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2600252710.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-244497170.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-428963208.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-499150537.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3574284747.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2144890929.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>697945915.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>764778998.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2354802579.0</v>
       </c>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
       <c r="Q18">
+        <v>-1488291940.0</v>
+      </c>
+      <c r="R18">
         <v>2023050363.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1126508245.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2422149769.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2525064376.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>361602223.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-743251966.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1532753144.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-267340382.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4206792776.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>114009077.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2032387812.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-570569527.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-509526812.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-836655907.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>222987960.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2948948661.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>7966661523.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-595522337.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3877062765.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3877062766.0</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-413650025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-499332832.0</v>
       </c>
       <c r="R21">
         <v>-499332832.0</v>
       </c>
       <c r="S21">
+        <v>-499332832.0</v>
+      </c>
+      <c r="T21">
         <v>-887303796.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>387840503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-831370146.0</v>
       </c>
       <c r="V21">
         <v>-831370146.0</v>
       </c>
       <c r="W21">
+        <v>-831370146.0</v>
+      </c>
+      <c r="X21">
         <v>-1622133682.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-37783880.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1319477450.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1236342379.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-39985675.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-38966913.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-64178158.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-17564627.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-45847292.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-40263369.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>2069205685.0</v>
+      </c>
+      <c r="C22">
         <v>-3145422329.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1466977427.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>265065616.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>604137100.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-317131416.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-83364851.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-310251066.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-270364275.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1060640415.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1754170558.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>552568432.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-880084520.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2519355699.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-195819288.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>511053101.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-474907695.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>895165578.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1041931268.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1770591120.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-270082463.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>708344049.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3636357566.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>189655317.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-87164294.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>351513960.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>847446119.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>704458184.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>450990554.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>315607618.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>962754319.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>248476035.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1183914610.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>242917474.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>815686678.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>481501517.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>509091382.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>509091383.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>153</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>143540150.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-409784695.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-108613133.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-615410078.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-345356339.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1681425357.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>185164907.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-185164906.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-1195103959.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>0.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-168283741.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-413650025.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-499332832.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-309626000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-887303797.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>387840503.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-831370146.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-317257130.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1622133682.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-37783880.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1319477450.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1236342379.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-38966913.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-64178158.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-17564627.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-45847292.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-40263369.0</v>
       </c>
-      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>-24841597.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-30022590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3982652000.0</v>
       </c>
       <c r="AL23">
         <v>3982652000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23">
+        <v>3982652000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>39923960.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>36900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-55468631.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-26829943.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>201297300.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>26500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-201309534.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>-274319211.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45045050.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-35287874.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-187171000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-275319204.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-11000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>111132182.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-284899560.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>47203700.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-279257407.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-60450000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>41000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>145976000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-377000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-134833333.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-62900000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-6673480360.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-104322083.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-1662692975.0</v>
+      </c>
+      <c r="C25">
         <v>3708798933.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1408320531.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-695807539.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-11092868262.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-570603187.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1254456353.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-26104908.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-912788465.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1764338339.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4274652343.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2833561785.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1368017153.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1959308930.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-143603420.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1908760333.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3099082246.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1465031819.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5219068272.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4245693102.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1275904309.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-795753429.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1714074359.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-746855308.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4212038077.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-493969174.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1086019553.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1459855845.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1146876733.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1332344868.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-917827488.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2977587552.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1183914610.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-242917474.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7212414836.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1294327165.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4536807823.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4536807826.0</v>
       </c>
     </row>
-    <row r="26" spans="1:38">
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>16000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-20000000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-282972829.0</v>
+      </c>
+      <c r="C28">
         <v>113120150.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-398459379.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>404780492.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1088185303.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-467332739.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1939265849.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>443005399.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-318477199.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-124528200.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1631881173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M28">
         <v>0.0</v>
       </c>
       <c r="N28">
         <v>0.0</v>
       </c>
       <c r="O28">
+        <v>0.0</v>
+      </c>
+      <c r="P28">
         <v>-168283741.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-413650025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-499332832.0</v>
       </c>
       <c r="R28">
         <v>-499332832.0</v>
       </c>
       <c r="S28">
+        <v>-499332832.0</v>
+      </c>
+      <c r="T28">
         <v>-887303796.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>387840503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-831370146.0</v>
       </c>
       <c r="V28">
         <v>-831370146.0</v>
       </c>
       <c r="W28">
+        <v>-831370146.0</v>
+      </c>
+      <c r="X28">
         <v>-1622133682.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-37783880.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1319477450.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1236342379.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-23985675.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-38966912.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-64178158.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17564627.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-45847292.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-40263369.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-24841597.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-30022590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3982652000.0</v>
       </c>
       <c r="AL28">
         <v>3982652000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28">
+        <v>3982652000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-81276478.0</v>
+      </c>
+      <c r="C29">
         <v>1051165792.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>666988754.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48973296.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1036570763.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-492267886.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2692951108.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-191796173.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-421242708.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-499150537.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3783314780.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2144890929.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>697945915.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>764778998.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1666775289.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1488291941.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2299849083.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-816882245.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3166616957.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2475101982.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>605863004.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-425994836.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1473201744.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-262373782.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4259863476.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>114009077.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2250702812.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-537872970.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-601651812.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-717785907.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>222987960.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2411790199.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
-      <c r="AI29">
+      <c r="AI29"/>
+      <c r="AJ29">
         <v>8207216925.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-636171337.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3856738265.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3856738266.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-34769622.0</v>
+      </c>
+      <c r="C30">
         <v>46648672.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-32445406.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-269437616.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-84938252.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-422082488.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-112942533.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>175108534.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-209030034.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-162030033.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M30">
         <v>0.0</v>
       </c>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
+        <v>0.0</v>
+      </c>
+      <c r="P30">
         <v>-290847511.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-541379670.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-231753674.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-309626000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-642235370.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49962394.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-62442599.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-317257130.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-59551400.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4966600.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5867000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-279257407.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-577765000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32696557.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>238101000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-495870000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-134833333.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-600058462.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-6914035762.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-63673083.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-20324500.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-20324500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>