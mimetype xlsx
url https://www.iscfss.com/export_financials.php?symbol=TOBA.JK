--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -935,78 +941,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1014,2876 +1021,3034 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>16601710.0</v>
+      </c>
+      <c r="C2">
         <v>27700797.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47434737.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37537091.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30470920.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13615470.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32048635.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44810241.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35509606.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27026852.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40337151.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64087323.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69265229.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57809869.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27312322.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17279789.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>163051734000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-4622347.0</v>
+      </c>
+      <c r="C5">
         <v>-106273415.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-104761566.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-91268416.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-86224510.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-88560463.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-86942100.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-87430264.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-86401911.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-91198361.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-87657449.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-90428296.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-88249694.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>62661603.0</v>
+      </c>
+      <c r="C7">
         <v>3064475.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4101036.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>802889.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1060520.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1992186.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7522.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>38869.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>111736.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>362926.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>44725117.0</v>
+      </c>
+      <c r="C8">
         <v>44450566.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>44263841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44077885.0</v>
       </c>
       <c r="E8">
         <v>44077885.0</v>
       </c>
       <c r="F8">
         <v>44077885.0</v>
       </c>
       <c r="G8">
         <v>44077885.0</v>
       </c>
       <c r="H8">
         <v>44077885.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>44077885.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
+        <v>136580840.0</v>
+      </c>
+      <c r="C9">
         <v>134004580.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>132206360.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>130132440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130131450.0</v>
       </c>
       <c r="F9">
         <v>130131450.0</v>
       </c>
       <c r="G9">
         <v>130131450.0</v>
       </c>
       <c r="H9">
         <v>130131450.0</v>
       </c>
       <c r="I9">
         <v>130131450.0</v>
       </c>
       <c r="J9">
         <v>130131450.0</v>
       </c>
       <c r="K9">
+        <v>130131450.0</v>
+      </c>
+      <c r="L9">
         <v>129869270.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>102375660.0</v>
+      </c>
+      <c r="C10">
         <v>67831883.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>50275131.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>105294404.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>68816720.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25006841.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20915825.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>57389309.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>57947205.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37619514.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45543791.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47838787.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>63301639.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36307011.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>58573270.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33085867.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>78617091000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11">
+        <v>18942460.0</v>
+      </c>
+      <c r="C11">
         <v>6795000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6705000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>102375660.0</v>
+      </c>
+      <c r="C12">
         <v>67831883.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50275131.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105294404.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>68816720.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25006841.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20915825.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>57389309.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>57947205.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37619514.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45543791.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47838787.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63301639.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36307011.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58573270.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33085867.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>44747479.0</v>
+      </c>
+      <c r="C13">
         <v>44450566.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>44263841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44077885.0</v>
       </c>
       <c r="E13">
         <v>44077885.0</v>
       </c>
       <c r="F13">
         <v>44077885.0</v>
       </c>
       <c r="G13">
         <v>44077885.0</v>
       </c>
       <c r="H13">
         <v>44077885.0</v>
       </c>
       <c r="I13">
         <v>44077885.0</v>
       </c>
       <c r="J13">
         <v>44077885.0</v>
       </c>
       <c r="K13">
         <v>44077885.0</v>
       </c>
       <c r="L13">
         <v>44077885.0</v>
       </c>
       <c r="M13">
         <v>44077885.0</v>
       </c>
       <c r="N13">
         <v>44077885.0</v>
       </c>
       <c r="O13">
+        <v>44077885.0</v>
+      </c>
+      <c r="P13">
         <v>33011808.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14825982.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>8257402391.0</v>
+      </c>
+      <c r="C14">
         <v>8167826970.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8106700622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8049964000.0</v>
       </c>
       <c r="E14">
         <v>8049964000.0</v>
       </c>
       <c r="F14">
         <v>8049964000.0</v>
       </c>
       <c r="G14">
         <v>8049964000.0</v>
       </c>
       <c r="H14">
         <v>8049964000.0</v>
       </c>
       <c r="I14">
         <v>8049964000.0</v>
       </c>
       <c r="J14">
         <v>8049964000.0</v>
       </c>
       <c r="K14">
         <v>8049964000.0</v>
       </c>
       <c r="L14">
         <v>8049964000.0</v>
       </c>
       <c r="M14">
         <v>8049964000.0</v>
       </c>
       <c r="N14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="O14">
         <v>3946935256.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>540000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>250632.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>32</v>
+      </c>
+      <c r="B16">
+        <v>4092841.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>8987514.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8111712.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>837697.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1463072.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5326115.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7227871.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3384226.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31467523.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19946716.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
+        <v>88481453.0</v>
+      </c>
+      <c r="C20">
         <v>41226415.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>41435923.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1055439.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4554217.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>15462565.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14432143.0</v>
       </c>
       <c r="H20">
         <v>14432143.0</v>
       </c>
       <c r="I20">
-        <v>3523795.0</v>
+        <v>14432143.0</v>
       </c>
       <c r="J20">
         <v>3523795.0</v>
       </c>
       <c r="K20">
         <v>3523795.0</v>
       </c>
       <c r="L20">
         <v>3523795.0</v>
       </c>
       <c r="M20">
         <v>3523795.0</v>
       </c>
       <c r="N20">
-        <v>25017.0</v>
+        <v>3523795.0</v>
       </c>
       <c r="O20">
         <v>25017.0</v>
       </c>
       <c r="P20">
         <v>25017.0</v>
       </c>
       <c r="Q20">
+        <v>25017.0</v>
+      </c>
+      <c r="R20">
         <v>240448000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>49334795.0</v>
+      </c>
+      <c r="C21">
         <v>11223448.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14588133.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>3524000.0</v>
       </c>
       <c r="K21">
         <v>3524000.0</v>
       </c>
       <c r="L21">
         <v>3524000.0</v>
       </c>
       <c r="M21">
         <v>3524000.0</v>
       </c>
       <c r="N21">
+        <v>3524000.0</v>
+      </c>
+      <c r="O21">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225651000.0</v>
       </c>
       <c r="P21">
         <v>225651000.0</v>
       </c>
       <c r="Q21">
+        <v>225651000.0</v>
+      </c>
+      <c r="R21">
         <v>240448000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>21918159.0</v>
+      </c>
+      <c r="C22">
         <v>17330865.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24160996.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23516507.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14248099.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23975663.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43476683.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>49841453.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24661871.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15652971.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21711466.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>41963307.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32389968.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28424654.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18420183.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2993524.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23736599000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>793490690.0</v>
+      </c>
+      <c r="C23">
         <v>893736128.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>947837728.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>899329557.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>858101884.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>771871787.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>634640456.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>501883194.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>348338028.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>261588159.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>282371637.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>300610242.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>311647939.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>261526500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>225246085.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>142920573.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>267999683.0</v>
+      </c>
+      <c r="C24">
         <v>277122190.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>326458296.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>309148900.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>344897861.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>342977110.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>240332549.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>138464826.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>88700620.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27240503.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>47749250.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>59420000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23820000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3125000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>338886294000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>214725275000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>37205007000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25">
+        <v>316936700.0</v>
+      </c>
+      <c r="C25">
         <v>278921640.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>329146550.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>309709990.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>345040640.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>344328720.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>240332550.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>138482840.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>88737370.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>27302240.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>48059000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>62951275.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>290767893.0</v>
+      </c>
+      <c r="C28">
         <v>274113918.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>352760136.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>262380720.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>321097542.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>363599164.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>237342937.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>97688115.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40888964.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13682902.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18432526.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10300672.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7444125.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12727963.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23390436.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30679052.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>524399608.0</v>
+      </c>
+      <c r="C29">
         <v>696234724.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>726737935.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>704889825.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>673754028.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>620690858.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>468144721.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>338188970.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>244111691.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>50406444.0</v>
+      </c>
+      <c r="C30">
         <v>118704472.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131841465.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>102982575.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110211764.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14441989.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20038812.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>285976000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>160003000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12763133.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26736552.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17820743.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24154941.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22935040.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27563406.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12356561.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>153330094000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>336962151.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>280346069.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>218614474.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>195461338.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>168718272.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>141863463.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>116467405.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>118085126.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>18719229.0</v>
+      </c>
+      <c r="C32">
         <v>97750910.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>89518987.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>129369742.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88924985.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-25761707.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-7391022.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25983376.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>34573594.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>609042471.0</v>
+      </c>
+      <c r="C33">
         <v>663861386.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>709957511.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>638053989.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>649083178.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>701512418.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>550101762.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>359941050.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>247986848.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>190964439.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>185862461.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>188114148.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>181449155.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>155014027.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>114499071.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>71456447.0</v>
       </c>
-      <c r="Q33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>50</v>
+      </c>
+      <c r="B34">
+        <v>1936488.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>4503363.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>412342139.0</v>
+      </c>
+      <c r="C35">
         <v>324952066.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>375788853.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>343713438.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>383782836.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>384836551.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>278570853.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>170300554.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>107761019.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>40872882.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>58295740.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>67624126.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>35715023.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10044913.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>43340683.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>35706795.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>24079302.0</v>
+      </c>
+      <c r="C36">
         <v>501622227.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>533720284.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>527189862.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3767384.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3198189.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3690487.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4826819.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3937619.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4721535.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3396835.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3714555.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1489366.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10040684.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7233794.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>22450605.0</v>
       </c>
-      <c r="Q36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>26287950.0</v>
+      </c>
+      <c r="C38">
         <v>36083600.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>47019770.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>528443778.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>541162097.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>524776752.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>356258040.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>161578774.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>114799189.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>53863730.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>14998650.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>41036000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35330000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>54474000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>62718835000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>37958868000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>35386007000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>9747956.0</v>
+      </c>
+      <c r="C39">
         <v>26007522.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31602625.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>132464657.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14469879.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21376865.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>107374.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46730.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17742104.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17351235.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29253919.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21692662.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33538948.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>41780808.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6190155.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>47741296.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10460003000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>69014702.0</v>
+      </c>
+      <c r="C40">
         <v>33700906.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22041743.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18586948.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44749175.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>37007468.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>41954868.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45566427.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12057468.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21106214.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11240159.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20257642.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>34632763.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30553113.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>63115247.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23976509.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103637608000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>34003447.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>38742200.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>40507827.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>38238304.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>24296395.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>12611412.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>10266406.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>8214469.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>7337000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>8859000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>6141000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>51760348000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>106314523000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>190797226000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
-        <v>134004578.0</v>
+        <v>137067459.0</v>
       </c>
       <c r="C42">
+        <v>32540992.0</v>
+      </c>
+      <c r="D42">
         <v>136225536.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>133573414.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>46867104.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>132845975.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>45638384.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>45459196.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>45586330.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>40761913.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>131584530.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>131401257.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>129996639.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>40243539.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2237103.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-2314021.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>693453463.0</v>
+      </c>
+      <c r="C45">
         <v>330253014.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>303041082.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>260882355.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>241058984.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>237427949.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>228284667.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>369595358.0</v>
+      </c>
+      <c r="C46">
         <v>91987569.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>105449212.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>84902465.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>75182876.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>88088557.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>106615627.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>144076968.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>157107890.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>130084935.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>132219648.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>132033592.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>139062599.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>91617533.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>71527043.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31121980.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47">
+        <v>375023880.0</v>
+      </c>
+      <c r="C47">
         <v>91668550.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>105449210.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>88678825.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>83457904.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>97284194.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>116460304.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>120978858.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>129663864.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>133576914.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>138368850.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>143555000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>142595000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>100515000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>688715701000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>491846239000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>288798458000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>17018597.0</v>
+      </c>
+      <c r="C48">
         <v>280361840.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>252075893.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>251634707.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>193955297.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>145713642.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>120177212.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>93613334.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>55723043.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>35151402.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>33603955.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>25976233.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18639199.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1271946.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2524379.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>858105.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>6954000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
+        <v>62285794.0</v>
+      </c>
+      <c r="C50">
         <v>61759141.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>72475935.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>57723336.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>43955881.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>43636714.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>17918691.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>16573729.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10023813.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>23698987.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>14939431.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>393143553.0</v>
+      </c>
+      <c r="C51">
         <v>341945801.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>403035267.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>367675124.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>389914266.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>388606005.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>258258763.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>155077426.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>98836170.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>51302420.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>63976317.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>58139459.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>55857514.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>49034974.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>35182834.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2406815.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>76010377.0</v>
+      </c>
+      <c r="C52">
         <v>63024159.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>73888713.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>57965133.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>44873626.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>44277281.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17926213.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16594586.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10098800.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24000180.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>15917316.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>962450.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>34325808.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>48790072.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>887391.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1151616.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>-541398452.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-525471254.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-357835094.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-128785079.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>519540.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2500000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>552000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>10701260000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>111097836000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>20000000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>793490690.0</v>
+      </c>
+      <c r="C55">
         <v>893736128.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>947837728.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>899329557.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>858101884.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>771871787.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>634640456.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>501883194.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>348338028.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>261588159.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>282371637.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>300610242.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>311647939.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>261526500.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>225246085.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>142920573.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>687618700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>184448219.0</v>
+      </c>
+      <c r="C56">
         <v>229874742.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>237880217.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>261275568.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>209018706.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>70359369.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>84538694.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>141942144.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>100351180.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>70623720.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>96509176.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>112496094.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>130198784.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106512473.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>110747014.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>71464126.0</v>
       </c>
-      <c r="Q56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>165719630.0</v>
+      </c>
+      <c r="C57">
         <v>132123832.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>148361230.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>131905826.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>120093721.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>96121076.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>91929716.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>115958768.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>65777586.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72970943.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>68957698.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>90633530.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>145451672.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>140537280.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>122782483.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>62354630.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>291602275000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>578061769.0</v>
+      </c>
+      <c r="C58">
         <v>457075898.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>524150083.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>475619264.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>503876557.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>480957627.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>370500569.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>286259322.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>173538605.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>113843825.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>127253438.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>158257656.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>181166695.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>150582193.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>166123166.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>98061425.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>520225408000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>194211188.0</v>
+      </c>
+      <c r="C60">
         <v>357353398.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>327803704.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>338017590.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>284900286.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>234077039.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>209893481.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>183150415.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>145387258.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>119991200.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>121608921.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>111059101.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>104368647.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>85593370.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>33299084.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13370066.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>88944149000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BJ1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>10537458.0</v>
+      </c>
+      <c r="C2">
+        <v>16601710.0</v>
+      </c>
+      <c r="D2">
         <v>31856000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31102887.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>25429284.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>27700797.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>32041135.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>38848813.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45631236.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>47434737.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>47383011.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>40045745.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41534832.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>37537091.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34785135.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>31362187.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30765375.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30470920.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>20651134.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21234249.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14688384.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13615470.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16207236.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>23230269.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27700315.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>32048635.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>36168044.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>28463258.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>40070579.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>44810241.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>51459576.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>40585815.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>37420066.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>35509606.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>38373131.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>32920116.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>27152008.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>27026852.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>31178849.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>33481893.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>38426460.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>40337151.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>40752184.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>48364038.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>50696387.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>64087323.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>85941581.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>84825186.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>69687750.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>69265229.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>66835402.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>67301082.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>66357381.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>58361830.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>72907698.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>52081400.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>46646500.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>27312300.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>155362584000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>163051734000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3900,15204 +4065,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-[...15148 lines deleted...]
-      </c>
+      <c r="BI3"/>
+      <c r="BJ3"/>
     </row>
     <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19119,51 +4136,15809 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5">
+        <v>-98033571991.0</v>
+      </c>
+      <c r="C5">
+        <v>-4622347.0</v>
+      </c>
+      <c r="D5">
+        <v>-17000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-329599268420.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
+        <v>-186639808920.0</v>
+      </c>
+      <c r="H5">
+        <v>-139606999800.0</v>
+      </c>
+      <c r="I5">
+        <v>-129104692000.0</v>
+      </c>
+      <c r="J5">
+        <v>-105610699.0</v>
+      </c>
+      <c r="K5">
+        <v>-104761566.0</v>
+      </c>
+      <c r="L5">
+        <v>-93405714.0</v>
+      </c>
+      <c r="M5">
+        <v>-89455619.0</v>
+      </c>
+      <c r="N5">
+        <v>-90731730.0</v>
+      </c>
+      <c r="O5">
+        <v>-91268416.0</v>
+      </c>
+      <c r="P5">
+        <v>-84402143.0</v>
+      </c>
+      <c r="Q5">
+        <v>-84565876.0</v>
+      </c>
+      <c r="R5">
+        <v>-85291727.0</v>
+      </c>
+      <c r="S5">
+        <v>-86224510.0</v>
+      </c>
+      <c r="T5">
+        <v>-92580378.0</v>
+      </c>
+      <c r="U5">
+        <v>-92506991.0</v>
+      </c>
+      <c r="V5">
+        <v>-89043053.0</v>
+      </c>
+      <c r="W5">
+        <v>-88560463.0</v>
+      </c>
+      <c r="X5">
+        <v>-88332845.0</v>
+      </c>
+      <c r="Y5">
+        <v>-89326057.0</v>
+      </c>
+      <c r="Z5">
+        <v>-89943825.0</v>
+      </c>
+      <c r="AA5">
+        <v>-86942100.0</v>
+      </c>
+      <c r="AB5">
+        <v>-86427262.0</v>
+      </c>
+      <c r="AC5">
+        <v>-86812453.0</v>
+      </c>
+      <c r="AD5">
+        <v>-85857097.0</v>
+      </c>
+      <c r="AE5">
+        <v>-87430264.0</v>
+      </c>
+      <c r="AF5">
+        <v>-84538147.0</v>
+      </c>
+      <c r="AG5">
+        <v>-85796886.0</v>
+      </c>
+      <c r="AH5">
+        <v>-84967395.0</v>
+      </c>
+      <c r="AI5">
+        <v>-86401911.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-89253497.0</v>
+      </c>
+      <c r="AK5">
+        <v>-89825274.0</v>
+      </c>
+      <c r="AL5">
+        <v>-90792949.0</v>
+      </c>
+      <c r="AM5">
+        <v>-91198361.0</v>
+      </c>
+      <c r="AN5">
+        <v>-89079596.0</v>
+      </c>
+      <c r="AO5">
+        <v>-86796321.0</v>
+      </c>
+      <c r="AP5">
+        <v>-87808557.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-87657449.0</v>
+      </c>
+      <c r="AR5">
+        <v>-88507848.0</v>
+      </c>
+      <c r="AS5">
+        <v>-88486782.0</v>
+      </c>
+      <c r="AT5">
+        <v>-89417917.0</v>
+      </c>
+      <c r="AU5">
+        <v>-90428296.0</v>
+      </c>
+      <c r="AV5">
+        <v>-88165918.0</v>
+      </c>
+      <c r="AW5">
+        <v>-88354596.0</v>
+      </c>
+      <c r="AX5">
+        <v>-88736988.0</v>
+      </c>
+      <c r="AY5">
+        <v>-88249694.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-91579606.0</v>
+      </c>
+      <c r="BA5">
+        <v>-91910278.0</v>
+      </c>
+      <c r="BB5">
+        <v>-91933251.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7">
+        <v>66104613.0</v>
+      </c>
+      <c r="C7">
+        <v>62661603.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>55998876.0</v>
+      </c>
+      <c r="F7">
+        <v>50509477.0</v>
+      </c>
+      <c r="G7">
+        <v>3064475.0</v>
+      </c>
+      <c r="H7">
+        <v>3158670.0</v>
+      </c>
+      <c r="I7">
+        <v>3143698.0</v>
+      </c>
+      <c r="J7">
+        <v>3815427.0</v>
+      </c>
+      <c r="K7">
+        <v>4101036.0</v>
+      </c>
+      <c r="L7">
+        <v>2115978.0</v>
+      </c>
+      <c r="M7">
+        <v>2124846.0</v>
+      </c>
+      <c r="N7">
+        <v>697679.0</v>
+      </c>
+      <c r="O7">
+        <v>802889.0</v>
+      </c>
+      <c r="P7">
+        <v>756437.0</v>
+      </c>
+      <c r="Q7">
+        <v>569662.0</v>
+      </c>
+      <c r="R7">
+        <v>922904.0</v>
+      </c>
+      <c r="S7">
+        <v>1060520.0</v>
+      </c>
+      <c r="T7">
+        <v>1244007.0</v>
+      </c>
+      <c r="U7">
+        <v>1360616.0</v>
+      </c>
+      <c r="V7">
+        <v>1829767.0</v>
+      </c>
+      <c r="W7">
+        <v>1992186.0</v>
+      </c>
+      <c r="X7">
+        <v>2858748.0</v>
+      </c>
+      <c r="Y7">
+        <v>5668286.0</v>
+      </c>
+      <c r="Z7">
+        <v>5247857.0</v>
+      </c>
+      <c r="AA7">
+        <v>7522.0</v>
+      </c>
+      <c r="AB7">
+        <v>13766.0</v>
+      </c>
+      <c r="AC7">
+        <v>19603.0</v>
+      </c>
+      <c r="AD7">
+        <v>28358.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>44725117.0</v>
+      </c>
+      <c r="C8">
+        <v>44725117.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>44725120.0</v>
+      </c>
+      <c r="F8">
+        <v>44450566.0</v>
+      </c>
+      <c r="G8">
+        <v>44450566.0</v>
+      </c>
+      <c r="H8">
+        <v>44450566.0</v>
+      </c>
+      <c r="I8">
+        <v>44450566.0</v>
+      </c>
+      <c r="J8">
+        <v>44263841.0</v>
+      </c>
+      <c r="K8">
+        <v>44263841.0</v>
+      </c>
+      <c r="L8">
+        <v>44263841.0</v>
+      </c>
+      <c r="M8">
+        <v>44137818.0</v>
+      </c>
+      <c r="N8">
+        <v>44137818.0</v>
+      </c>
+      <c r="O8">
+        <v>44077885.0</v>
+      </c>
+      <c r="P8">
+        <v>44077885.0</v>
+      </c>
+      <c r="Q8">
+        <v>44077885.0</v>
+      </c>
+      <c r="R8">
+        <v>44077885.0</v>
+      </c>
+      <c r="S8">
+        <v>44077885.0</v>
+      </c>
+      <c r="T8">
+        <v>44077885.0</v>
+      </c>
+      <c r="U8">
+        <v>44077885.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>136580840.0</v>
+      </c>
+      <c r="D9">
+        <v>136580840.0</v>
+      </c>
+      <c r="E9">
+        <v>135975630.0</v>
+      </c>
+      <c r="F9">
+        <v>134004580.0</v>
+      </c>
+      <c r="G9">
+        <v>134004580.0</v>
+      </c>
+      <c r="H9">
+        <v>134004580.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>132206360.0</v>
+      </c>
+      <c r="M9">
+        <v>130831130.0</v>
+      </c>
+      <c r="N9">
+        <v>130831130.0</v>
+      </c>
+      <c r="O9">
+        <v>130132440.0</v>
+      </c>
+      <c r="P9">
+        <v>130131450.0</v>
+      </c>
+      <c r="Q9">
+        <v>130131450.0</v>
+      </c>
+      <c r="R9">
+        <v>130131450.0</v>
+      </c>
+      <c r="S9">
+        <v>130131450.0</v>
+      </c>
+      <c r="T9">
+        <v>130131450.0</v>
+      </c>
+      <c r="U9">
+        <v>130131450.0</v>
+      </c>
+      <c r="V9">
+        <v>130131450.0</v>
+      </c>
+      <c r="W9">
+        <v>130131450.0</v>
+      </c>
+      <c r="X9">
+        <v>130131450.0</v>
+      </c>
+      <c r="Y9">
+        <v>130131450.0</v>
+      </c>
+      <c r="Z9">
+        <v>130131450.0</v>
+      </c>
+      <c r="AA9">
+        <v>130131450.0</v>
+      </c>
+      <c r="AB9">
+        <v>130131450.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>88035272.0</v>
+      </c>
+      <c r="C10">
+        <v>102375660.0</v>
+      </c>
+      <c r="D10">
+        <v>104048000.0</v>
+      </c>
+      <c r="E10">
+        <v>93190850.0</v>
+      </c>
+      <c r="F10">
+        <v>111477665.0</v>
+      </c>
+      <c r="G10">
+        <v>67831883.0</v>
+      </c>
+      <c r="H10">
+        <v>68742456.0</v>
+      </c>
+      <c r="I10">
+        <v>72123329.0</v>
+      </c>
+      <c r="J10">
+        <v>42146344.0</v>
+      </c>
+      <c r="K10">
+        <v>50275131.0</v>
+      </c>
+      <c r="L10">
+        <v>73416709.0</v>
+      </c>
+      <c r="M10">
+        <v>90754732.0</v>
+      </c>
+      <c r="N10">
+        <v>73373241.0</v>
+      </c>
+      <c r="O10">
+        <v>105294404.0</v>
+      </c>
+      <c r="P10">
+        <v>63365198.0</v>
+      </c>
+      <c r="Q10">
+        <v>51850455.0</v>
+      </c>
+      <c r="R10">
+        <v>59976082.0</v>
+      </c>
+      <c r="S10">
+        <v>68816720.0</v>
+      </c>
+      <c r="T10">
+        <v>61987548.0</v>
+      </c>
+      <c r="U10">
+        <v>18685326.0</v>
+      </c>
+      <c r="V10">
+        <v>36683590.0</v>
+      </c>
+      <c r="W10">
+        <v>25006841.0</v>
+      </c>
+      <c r="X10">
+        <v>19608668.0</v>
+      </c>
+      <c r="Y10">
+        <v>25453855.0</v>
+      </c>
+      <c r="Z10">
+        <v>28716445.0</v>
+      </c>
+      <c r="AA10">
+        <v>20915825.0</v>
+      </c>
+      <c r="AB10">
+        <v>28358707.0</v>
+      </c>
+      <c r="AC10">
+        <v>32152511.0</v>
+      </c>
+      <c r="AD10">
+        <v>44947909.0</v>
+      </c>
+      <c r="AE10">
+        <v>57389309.0</v>
+      </c>
+      <c r="AF10">
+        <v>68229617.0</v>
+      </c>
+      <c r="AG10">
+        <v>50696445.0</v>
+      </c>
+      <c r="AH10">
+        <v>80321295.0</v>
+      </c>
+      <c r="AI10">
+        <v>57947205.0</v>
+      </c>
+      <c r="AJ10">
+        <v>42633008.0</v>
+      </c>
+      <c r="AK10">
+        <v>49517327.0</v>
+      </c>
+      <c r="AL10">
+        <v>37110625.0</v>
+      </c>
+      <c r="AM10">
+        <v>37619514.0</v>
+      </c>
+      <c r="AN10">
+        <v>31121464.0</v>
+      </c>
+      <c r="AO10">
+        <v>40712736.0</v>
+      </c>
+      <c r="AP10">
+        <v>49097196.0</v>
+      </c>
+      <c r="AQ10">
+        <v>45543791.0</v>
+      </c>
+      <c r="AR10">
+        <v>49243129.0</v>
+      </c>
+      <c r="AS10">
+        <v>48699640.0</v>
+      </c>
+      <c r="AT10">
+        <v>48480154.0</v>
+      </c>
+      <c r="AU10">
+        <v>47838787.0</v>
+      </c>
+      <c r="AV10">
+        <v>64311537.0</v>
+      </c>
+      <c r="AW10">
+        <v>53297485.0</v>
+      </c>
+      <c r="AX10">
+        <v>47410602.0</v>
+      </c>
+      <c r="AY10">
+        <v>63301639.0</v>
+      </c>
+      <c r="AZ10">
+        <v>45469713.0</v>
+      </c>
+      <c r="BA10">
+        <v>53289241.0</v>
+      </c>
+      <c r="BB10">
+        <v>60348003.0</v>
+      </c>
+      <c r="BC10">
+        <v>36307011.0</v>
+      </c>
+      <c r="BD10">
+        <v>39267093.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>18942460.0</v>
+      </c>
+      <c r="D11">
+        <v>9342960.0</v>
+      </c>
+      <c r="E11">
+        <v>6795000.0</v>
+      </c>
+      <c r="F11">
+        <v>8151400.0</v>
+      </c>
+      <c r="G11">
+        <v>6795000.0</v>
+      </c>
+      <c r="H11">
+        <v>9677650.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>6300000.0</v>
+      </c>
+      <c r="M11">
+        <v>6300000.0</v>
+      </c>
+      <c r="N11">
+        <v>6300000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>63365200.0</v>
+      </c>
+      <c r="Q11">
+        <v>51850460.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>88035272.0</v>
+      </c>
+      <c r="C12">
+        <v>102375660.0</v>
+      </c>
+      <c r="D12">
+        <v>104048000.0</v>
+      </c>
+      <c r="E12">
+        <v>93190850.0</v>
+      </c>
+      <c r="F12">
+        <v>111477665.0</v>
+      </c>
+      <c r="G12">
+        <v>67831883.0</v>
+      </c>
+      <c r="H12">
+        <v>68742456.0</v>
+      </c>
+      <c r="I12">
+        <v>72123329.0</v>
+      </c>
+      <c r="J12">
+        <v>42146344.0</v>
+      </c>
+      <c r="K12">
+        <v>50275131.0</v>
+      </c>
+      <c r="L12">
+        <v>73416709.0</v>
+      </c>
+      <c r="M12">
+        <v>90754732.0</v>
+      </c>
+      <c r="N12">
+        <v>73373241.0</v>
+      </c>
+      <c r="O12">
+        <v>105294404.0</v>
+      </c>
+      <c r="P12">
+        <v>63365198.0</v>
+      </c>
+      <c r="Q12">
+        <v>51850455.0</v>
+      </c>
+      <c r="R12">
+        <v>59976082.0</v>
+      </c>
+      <c r="S12">
+        <v>68816720.0</v>
+      </c>
+      <c r="T12">
+        <v>61987548.0</v>
+      </c>
+      <c r="U12">
+        <v>18685326.0</v>
+      </c>
+      <c r="V12">
+        <v>36683590.0</v>
+      </c>
+      <c r="W12">
+        <v>25006841.0</v>
+      </c>
+      <c r="X12">
+        <v>19608668.0</v>
+      </c>
+      <c r="Y12">
+        <v>25453855.0</v>
+      </c>
+      <c r="Z12">
+        <v>28716445.0</v>
+      </c>
+      <c r="AA12">
+        <v>20915825.0</v>
+      </c>
+      <c r="AB12">
+        <v>28358707.0</v>
+      </c>
+      <c r="AC12">
+        <v>32152511.0</v>
+      </c>
+      <c r="AD12">
+        <v>44947909.0</v>
+      </c>
+      <c r="AE12">
+        <v>57389309.0</v>
+      </c>
+      <c r="AF12">
+        <v>68229617.0</v>
+      </c>
+      <c r="AG12">
+        <v>50696445.0</v>
+      </c>
+      <c r="AH12">
+        <v>80321295.0</v>
+      </c>
+      <c r="AI12">
+        <v>57947205.0</v>
+      </c>
+      <c r="AJ12">
+        <v>42633008.0</v>
+      </c>
+      <c r="AK12">
+        <v>49517327.0</v>
+      </c>
+      <c r="AL12">
+        <v>37110625.0</v>
+      </c>
+      <c r="AM12">
+        <v>37619514.0</v>
+      </c>
+      <c r="AN12">
+        <v>31121464.0</v>
+      </c>
+      <c r="AO12">
+        <v>40712736.0</v>
+      </c>
+      <c r="AP12">
+        <v>49097196.0</v>
+      </c>
+      <c r="AQ12">
+        <v>45543791.0</v>
+      </c>
+      <c r="AR12">
+        <v>49243129.0</v>
+      </c>
+      <c r="AS12">
+        <v>48699640.0</v>
+      </c>
+      <c r="AT12">
+        <v>48480154.0</v>
+      </c>
+      <c r="AU12">
+        <v>47838787.0</v>
+      </c>
+      <c r="AV12">
+        <v>64311537.0</v>
+      </c>
+      <c r="AW12">
+        <v>53297485.0</v>
+      </c>
+      <c r="AX12">
+        <v>47410602.0</v>
+      </c>
+      <c r="AY12">
+        <v>63301639.0</v>
+      </c>
+      <c r="AZ12">
+        <v>45469713.0</v>
+      </c>
+      <c r="BA12">
+        <v>53289241.0</v>
+      </c>
+      <c r="BB12">
+        <v>60348003.0</v>
+      </c>
+      <c r="BC12">
+        <v>36307011.0</v>
+      </c>
+      <c r="BD12">
+        <v>39267093.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13">
+        <v>44725117.0</v>
+      </c>
+      <c r="C13">
+        <v>44747479.0</v>
+      </c>
+      <c r="D13">
+        <v>44765000.0</v>
+      </c>
+      <c r="E13">
+        <v>44725120.0</v>
+      </c>
+      <c r="F13">
+        <v>44450566.0</v>
+      </c>
+      <c r="G13">
+        <v>44450566.0</v>
+      </c>
+      <c r="H13">
+        <v>44450566.0</v>
+      </c>
+      <c r="I13">
+        <v>44450566.0</v>
+      </c>
+      <c r="J13">
+        <v>44263841.0</v>
+      </c>
+      <c r="K13">
+        <v>44263841.0</v>
+      </c>
+      <c r="L13">
+        <v>44263841.0</v>
+      </c>
+      <c r="M13">
+        <v>44137818.0</v>
+      </c>
+      <c r="N13">
+        <v>44137818.0</v>
+      </c>
+      <c r="O13">
+        <v>44077885.0</v>
+      </c>
+      <c r="P13">
+        <v>44077885.0</v>
+      </c>
+      <c r="Q13">
+        <v>44077885.0</v>
+      </c>
+      <c r="R13">
+        <v>44077885.0</v>
+      </c>
+      <c r="S13">
+        <v>44077885.0</v>
+      </c>
+      <c r="T13">
+        <v>44077885.0</v>
+      </c>
+      <c r="U13">
+        <v>44077885.0</v>
+      </c>
+      <c r="V13">
+        <v>44077885.0</v>
+      </c>
+      <c r="W13">
+        <v>44077885.0</v>
+      </c>
+      <c r="X13">
+        <v>44077885.0</v>
+      </c>
+      <c r="Y13">
+        <v>44077885.0</v>
+      </c>
+      <c r="Z13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AA13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AB13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AC13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AD13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AE13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AF13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AG13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AH13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AI13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AJ13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AK13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AL13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AM13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AN13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AO13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AP13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AQ13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AR13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AS13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AT13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AU13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AV13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AW13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AX13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AY13">
+        <v>44077885.0</v>
+      </c>
+      <c r="AZ13">
+        <v>44077885.0</v>
+      </c>
+      <c r="BA13">
+        <v>44077885.0</v>
+      </c>
+      <c r="BB13">
+        <v>44077885.0</v>
+      </c>
+      <c r="BC13">
+        <v>44077885.0</v>
+      </c>
+      <c r="BD13">
+        <v>44086010.0</v>
+      </c>
+      <c r="BE13">
+        <v>39595300.0</v>
+      </c>
+      <c r="BF13">
+        <v>39413900.0</v>
+      </c>
+      <c r="BG13">
+        <v>33011800.0</v>
+      </c>
+      <c r="BH13"/>
+      <c r="BI13">
+        <v>135000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>5000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14">
+        <v>8257402931.0</v>
+      </c>
+      <c r="C14">
+        <v>8249360331.0</v>
+      </c>
+      <c r="D14">
+        <v>8257403000.0</v>
+      </c>
+      <c r="E14">
+        <v>8167826970.0</v>
+      </c>
+      <c r="F14">
+        <v>8167826970.0</v>
+      </c>
+      <c r="G14">
+        <v>8167826970.0</v>
+      </c>
+      <c r="H14">
+        <v>8167826970.0</v>
+      </c>
+      <c r="I14">
+        <v>8130528696.0</v>
+      </c>
+      <c r="J14">
+        <v>8106700622.0</v>
+      </c>
+      <c r="K14">
+        <v>8106700622.0</v>
+      </c>
+      <c r="L14">
+        <v>8183559750.0</v>
+      </c>
+      <c r="M14">
+        <v>8068271058.0</v>
+      </c>
+      <c r="N14">
+        <v>8068271058.0</v>
+      </c>
+      <c r="O14">
+        <v>8059117529.0</v>
+      </c>
+      <c r="P14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="Q14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="R14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="S14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="T14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="U14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="V14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="W14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="X14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="Y14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="Z14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AA14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AB14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AC14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AD14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AE14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AF14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AG14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AH14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AI14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AK14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AL14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AM14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AN14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AO14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AP14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AR14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AS14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AT14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AV14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AW14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AX14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AY14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="BA14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="BB14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="BC14">
+        <v>8049964000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1973737628.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4092841.0</v>
+      </c>
+      <c r="D16">
+        <v>6315000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>-1412778.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>4175478.0</v>
+      </c>
+      <c r="U16">
+        <v>2987976.0</v>
+      </c>
+      <c r="V16">
+        <v>1953330.0</v>
+      </c>
+      <c r="W16">
+        <v>1220857.0</v>
+      </c>
+      <c r="X16">
+        <v>3002810.0</v>
+      </c>
+      <c r="Y16">
+        <v>2970247.0</v>
+      </c>
+      <c r="Z16">
+        <v>3645446.0</v>
+      </c>
+      <c r="AA16">
+        <v>1485668.0</v>
+      </c>
+      <c r="AB16">
+        <v>2662769.0</v>
+      </c>
+      <c r="AC16">
+        <v>4851656.0</v>
+      </c>
+      <c r="AD16">
+        <v>5184294.0</v>
+      </c>
+      <c r="AE16">
+        <v>8987514.0</v>
+      </c>
+      <c r="AF16">
+        <v>10276697.0</v>
+      </c>
+      <c r="AG16">
+        <v>8143738.0</v>
+      </c>
+      <c r="AH16">
+        <v>14792729.0</v>
+      </c>
+      <c r="AI16">
+        <v>8111712.0</v>
+      </c>
+      <c r="AJ16">
+        <v>5514535.0</v>
+      </c>
+      <c r="AK16">
+        <v>2851078.0</v>
+      </c>
+      <c r="AL16">
+        <v>3027041.0</v>
+      </c>
+      <c r="AM16">
+        <v>837697.0</v>
+      </c>
+      <c r="AN16">
+        <v>1128721.0</v>
+      </c>
+      <c r="AO16">
+        <v>2311004.0</v>
+      </c>
+      <c r="AP16">
+        <v>2568832.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1463072.0</v>
+      </c>
+      <c r="AR16">
+        <v>2134294.0</v>
+      </c>
+      <c r="AS16">
+        <v>3734986.0</v>
+      </c>
+      <c r="AT16">
+        <v>12041304.0</v>
+      </c>
+      <c r="AU16">
+        <v>5326115.0</v>
+      </c>
+      <c r="AV16">
+        <v>14630644.0</v>
+      </c>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
+        <v>7227871.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
+      <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
+      <c r="A19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20">
+        <v>88115467.0</v>
+      </c>
+      <c r="C20">
+        <v>88481453.0</v>
+      </c>
+      <c r="D20">
+        <v>144133000.0</v>
+      </c>
+      <c r="E20">
+        <v>142224527.0</v>
+      </c>
+      <c r="F20">
+        <v>143457188.0</v>
+      </c>
+      <c r="G20">
+        <v>41226415.0</v>
+      </c>
+      <c r="H20">
+        <v>41435923.0</v>
+      </c>
+      <c r="I20">
+        <v>41435923.0</v>
+      </c>
+      <c r="J20">
+        <v>41435923.0</v>
+      </c>
+      <c r="K20">
+        <v>41435923.0</v>
+      </c>
+      <c r="L20">
+        <v>46323979.0</v>
+      </c>
+      <c r="M20">
+        <v>1055439.0</v>
+      </c>
+      <c r="N20">
+        <v>1055439.0</v>
+      </c>
+      <c r="O20">
+        <v>1055439.0</v>
+      </c>
+      <c r="P20">
+        <v>4554217.0</v>
+      </c>
+      <c r="Q20">
+        <v>4554217.0</v>
+      </c>
+      <c r="R20">
+        <v>4554217.0</v>
+      </c>
+      <c r="S20">
+        <v>4554217.0</v>
+      </c>
+      <c r="T20">
+        <v>4554217.0</v>
+      </c>
+      <c r="U20">
+        <v>15462565.0</v>
+      </c>
+      <c r="V20">
+        <v>15462565.0</v>
+      </c>
+      <c r="W20">
+        <v>15462565.0</v>
+      </c>
+      <c r="X20">
+        <v>14432143.0</v>
+      </c>
+      <c r="Y20">
+        <v>14432143.0</v>
+      </c>
+      <c r="Z20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AA20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AB20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AC20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AD20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AE20">
+        <v>14432143.0</v>
+      </c>
+      <c r="AF20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AG20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AH20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AI20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AJ20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AK20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AL20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AM20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AN20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AO20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AP20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AQ20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AR20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AS20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AT20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AU20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AV20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AW20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AX20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AY20">
+        <v>3523795.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1061134.0</v>
+      </c>
+      <c r="BA20">
+        <v>1061134.0</v>
+      </c>
+      <c r="BB20">
+        <v>25017.0</v>
+      </c>
+      <c r="BC20">
+        <v>25017.0</v>
+      </c>
+      <c r="BD20">
+        <v>25017.0</v>
+      </c>
+      <c r="BE20">
+        <v>25000.0</v>
+      </c>
+      <c r="BF20">
+        <v>25100.0</v>
+      </c>
+      <c r="BG20">
+        <v>25000.0</v>
+      </c>
+      <c r="BH20"/>
+      <c r="BI20">
+        <v>225651000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>240448000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:62">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21">
+        <v>46707289.0</v>
+      </c>
+      <c r="C21">
+        <v>49334795.0</v>
+      </c>
+      <c r="D21">
+        <v>9928000.0</v>
+      </c>
+      <c r="E21">
+        <v>10145374.0</v>
+      </c>
+      <c r="F21">
+        <v>10626524.0</v>
+      </c>
+      <c r="G21">
+        <v>11223448.0</v>
+      </c>
+      <c r="H21">
+        <v>12254666.0</v>
+      </c>
+      <c r="I21">
+        <v>12872902.0</v>
+      </c>
+      <c r="J21">
+        <v>14070189.0</v>
+      </c>
+      <c r="K21">
+        <v>14588133.0</v>
+      </c>
+      <c r="L21">
+        <v>2703071.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AG21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AH21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AI21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AK21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AL21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AM21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AN21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AO21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AP21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AR21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AS21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AT21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AU21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AV21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AW21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AX21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AY21">
+        <v>3523800.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1061100.0</v>
+      </c>
+      <c r="BA21">
+        <v>1061100.0</v>
+      </c>
+      <c r="BB21">
+        <v>25000.0</v>
+      </c>
+      <c r="BC21">
+        <v>25000.0</v>
+      </c>
+      <c r="BD21">
+        <v>25000.0</v>
+      </c>
+      <c r="BE21">
+        <v>25000.0</v>
+      </c>
+      <c r="BF21">
+        <v>25100.0</v>
+      </c>
+      <c r="BG21">
+        <v>25000.0</v>
+      </c>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>225651000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>240448000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22">
+        <v>9687689.0</v>
+      </c>
+      <c r="C22">
+        <v>21918159.0</v>
+      </c>
+      <c r="D22">
+        <v>41085000.0</v>
+      </c>
+      <c r="E22">
+        <v>36196386.0</v>
+      </c>
+      <c r="F22">
+        <v>23520175.0</v>
+      </c>
+      <c r="G22">
+        <v>17330865.0</v>
+      </c>
+      <c r="H22">
+        <v>24159346.0</v>
+      </c>
+      <c r="I22">
+        <v>21537290.0</v>
+      </c>
+      <c r="J22">
+        <v>25923992.0</v>
+      </c>
+      <c r="K22">
+        <v>24160996.0</v>
+      </c>
+      <c r="L22">
+        <v>37783473.0</v>
+      </c>
+      <c r="M22">
+        <v>31914609.0</v>
+      </c>
+      <c r="N22">
+        <v>28488845.0</v>
+      </c>
+      <c r="O22">
+        <v>23516507.0</v>
+      </c>
+      <c r="P22">
+        <v>20462396.0</v>
+      </c>
+      <c r="Q22">
+        <v>23304115.0</v>
+      </c>
+      <c r="R22">
+        <v>17402776.0</v>
+      </c>
+      <c r="S22">
+        <v>14248099.0</v>
+      </c>
+      <c r="T22">
+        <v>18635766.0</v>
+      </c>
+      <c r="U22">
+        <v>15421167.0</v>
+      </c>
+      <c r="V22">
+        <v>16342701.0</v>
+      </c>
+      <c r="W22">
+        <v>23975663.0</v>
+      </c>
+      <c r="X22">
+        <v>32787594.0</v>
+      </c>
+      <c r="Y22">
+        <v>39635472.0</v>
+      </c>
+      <c r="Z22">
+        <v>30327404.0</v>
+      </c>
+      <c r="AA22">
+        <v>43476683.0</v>
+      </c>
+      <c r="AB22">
+        <v>48876841.0</v>
+      </c>
+      <c r="AC22">
+        <v>41655978.0</v>
+      </c>
+      <c r="AD22">
+        <v>41784200.0</v>
+      </c>
+      <c r="AE22">
+        <v>49841453.0</v>
+      </c>
+      <c r="AF22">
+        <v>42510310.0</v>
+      </c>
+      <c r="AG22">
+        <v>36684690.0</v>
+      </c>
+      <c r="AH22">
+        <v>18986329.0</v>
+      </c>
+      <c r="AI22">
+        <v>24661871.0</v>
+      </c>
+      <c r="AJ22">
+        <v>22447833.0</v>
+      </c>
+      <c r="AK22">
+        <v>22456554.0</v>
+      </c>
+      <c r="AL22">
+        <v>18807710.0</v>
+      </c>
+      <c r="AM22">
+        <v>15652971.0</v>
+      </c>
+      <c r="AN22">
+        <v>17444360.0</v>
+      </c>
+      <c r="AO22">
+        <v>12520357.0</v>
+      </c>
+      <c r="AP22">
+        <v>23834194.0</v>
+      </c>
+      <c r="AQ22">
+        <v>21711466.0</v>
+      </c>
+      <c r="AR22">
+        <v>22694679.0</v>
+      </c>
+      <c r="AS22">
+        <v>20969123.0</v>
+      </c>
+      <c r="AT22">
+        <v>21818598.0</v>
+      </c>
+      <c r="AU22">
+        <v>41963307.0</v>
+      </c>
+      <c r="AV22">
+        <v>48574575.0</v>
+      </c>
+      <c r="AW22">
+        <v>48070446.0</v>
+      </c>
+      <c r="AX22">
+        <v>33432243.0</v>
+      </c>
+      <c r="AY22">
+        <v>32389968.0</v>
+      </c>
+      <c r="AZ22">
+        <v>36322459.0</v>
+      </c>
+      <c r="BA22">
+        <v>28514309.0</v>
+      </c>
+      <c r="BB22">
+        <v>22402767.0</v>
+      </c>
+      <c r="BC22">
+        <v>28424654.0</v>
+      </c>
+      <c r="BD22">
+        <v>41357265.0</v>
+      </c>
+      <c r="BE22">
+        <v>28272500.0</v>
+      </c>
+      <c r="BF22">
+        <v>24391000.0</v>
+      </c>
+      <c r="BG22">
+        <v>18420200.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22">
+        <v>27009425000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>23736599000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23">
+        <v>781994547.0</v>
+      </c>
+      <c r="C23">
+        <v>793490690.0</v>
+      </c>
+      <c r="D23">
+        <v>806414000.0</v>
+      </c>
+      <c r="E23">
+        <v>811155902.0</v>
+      </c>
+      <c r="F23">
+        <v>1048547859.0</v>
+      </c>
+      <c r="G23">
+        <v>893736128.0</v>
+      </c>
+      <c r="H23">
+        <v>932174125.0</v>
+      </c>
+      <c r="I23">
+        <v>938695280.0</v>
+      </c>
+      <c r="J23">
+        <v>946022220.0</v>
+      </c>
+      <c r="K23">
+        <v>947837728.0</v>
+      </c>
+      <c r="L23">
+        <v>945078032.0</v>
+      </c>
+      <c r="M23">
+        <v>905873275.0</v>
+      </c>
+      <c r="N23">
+        <v>902084877.0</v>
+      </c>
+      <c r="O23">
+        <v>899329557.0</v>
+      </c>
+      <c r="P23">
+        <v>894038767.0</v>
+      </c>
+      <c r="Q23">
+        <v>881777465.0</v>
+      </c>
+      <c r="R23">
+        <v>867597284.0</v>
+      </c>
+      <c r="S23">
+        <v>858101884.0</v>
+      </c>
+      <c r="T23">
+        <v>796372915.0</v>
+      </c>
+      <c r="U23">
+        <v>811680169.0</v>
+      </c>
+      <c r="V23">
+        <v>796042064.0</v>
+      </c>
+      <c r="W23">
+        <v>771871787.0</v>
+      </c>
+      <c r="X23">
+        <v>753331566.0</v>
+      </c>
+      <c r="Y23">
+        <v>737518864.0</v>
+      </c>
+      <c r="Z23">
+        <v>728075380.0</v>
+      </c>
+      <c r="AA23">
+        <v>634640456.0</v>
+      </c>
+      <c r="AB23">
+        <v>557086099.0</v>
+      </c>
+      <c r="AC23">
+        <v>521174272.0</v>
+      </c>
+      <c r="AD23">
+        <v>520817921.0</v>
+      </c>
+      <c r="AE23">
+        <v>501883194.0</v>
+      </c>
+      <c r="AF23">
+        <v>390225392.0</v>
+      </c>
+      <c r="AG23">
+        <v>370877963.0</v>
+      </c>
+      <c r="AH23">
+        <v>379640535.0</v>
+      </c>
+      <c r="AI23">
+        <v>348338028.0</v>
+      </c>
+      <c r="AJ23">
+        <v>297132828.0</v>
+      </c>
+      <c r="AK23">
+        <v>276302497.0</v>
+      </c>
+      <c r="AL23">
+        <v>260735144.0</v>
+      </c>
+      <c r="AM23">
+        <v>261588159.0</v>
+      </c>
+      <c r="AN23">
+        <v>261758858.0</v>
+      </c>
+      <c r="AO23">
+        <v>268622471.0</v>
+      </c>
+      <c r="AP23">
+        <v>282329473.0</v>
+      </c>
+      <c r="AQ23">
+        <v>282371637.0</v>
+      </c>
+      <c r="AR23">
+        <v>277624323.0</v>
+      </c>
+      <c r="AS23">
+        <v>281811839.0</v>
+      </c>
+      <c r="AT23">
+        <v>291710336.0</v>
+      </c>
+      <c r="AU23">
+        <v>300610242.0</v>
+      </c>
+      <c r="AV23">
+        <v>329616086.0</v>
+      </c>
+      <c r="AW23">
+        <v>331307355.0</v>
+      </c>
+      <c r="AX23">
+        <v>300038762.0</v>
+      </c>
+      <c r="AY23">
+        <v>311647939.0</v>
+      </c>
+      <c r="AZ23">
+        <v>289836682.0</v>
+      </c>
+      <c r="BA23">
+        <v>294307726.0</v>
+      </c>
+      <c r="BB23">
+        <v>283258544.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
+      <c r="A24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24">
+        <v>287836528.0</v>
+      </c>
+      <c r="C24">
+        <v>267999683.0</v>
+      </c>
+      <c r="D24">
+        <v>258408590.0</v>
+      </c>
+      <c r="E24">
+        <v>254353640.0</v>
+      </c>
+      <c r="F24">
+        <v>370667990.0</v>
+      </c>
+      <c r="G24">
+        <v>277122190.0</v>
+      </c>
+      <c r="H24">
+        <v>290721660.0</v>
+      </c>
+      <c r="I24">
+        <v>303989978.0</v>
+      </c>
+      <c r="J24">
+        <v>314476027.0</v>
+      </c>
+      <c r="K24">
+        <v>326458296.0</v>
+      </c>
+      <c r="L24">
+        <v>343691500.0</v>
+      </c>
+      <c r="M24">
+        <v>300260280.0</v>
+      </c>
+      <c r="N24">
+        <v>301538980.0</v>
+      </c>
+      <c r="O24">
+        <v>309148900.0</v>
+      </c>
+      <c r="P24">
+        <v>314307940.0</v>
+      </c>
+      <c r="Q24">
+        <v>329798672.0</v>
+      </c>
+      <c r="R24">
+        <v>344260248.0</v>
+      </c>
+      <c r="S24">
+        <v>344897861.0</v>
+      </c>
+      <c r="T24">
+        <v>321813570.0</v>
+      </c>
+      <c r="U24">
+        <v>295800568.0</v>
+      </c>
+      <c r="V24">
+        <v>350931280.0</v>
+      </c>
+      <c r="W24">
+        <v>342977110.0</v>
+      </c>
+      <c r="X24">
+        <v>309626669.0</v>
+      </c>
+      <c r="Y24">
+        <v>297253216.0</v>
+      </c>
+      <c r="Z24">
+        <v>282771171.0</v>
+      </c>
+      <c r="AA24">
+        <v>240332549.0</v>
+      </c>
+      <c r="AB24">
+        <v>197209490.0</v>
+      </c>
+      <c r="AC24">
+        <v>187233981.0</v>
+      </c>
+      <c r="AD24">
+        <v>177172628.0</v>
+      </c>
+      <c r="AE24">
+        <v>145986147.0</v>
+      </c>
+      <c r="AF24">
+        <v>80104081.0</v>
+      </c>
+      <c r="AG24">
+        <v>84680800.0</v>
+      </c>
+      <c r="AH24">
+        <v>85755600.0</v>
+      </c>
+      <c r="AI24">
+        <v>88737400.0</v>
+      </c>
+      <c r="AJ24">
+        <v>56874000.0</v>
+      </c>
+      <c r="AK24">
+        <v>55201200.0</v>
+      </c>
+      <c r="AL24">
+        <v>20501500.0</v>
+      </c>
+      <c r="AM24">
+        <v>29378500.0</v>
+      </c>
+      <c r="AN24">
+        <v>35927400.0</v>
+      </c>
+      <c r="AO24">
+        <v>41299100.0</v>
+      </c>
+      <c r="AP24">
+        <v>47600200.0</v>
+      </c>
+      <c r="AQ24">
+        <v>50081300.0</v>
+      </c>
+      <c r="AR24">
+        <v>51678500.0</v>
+      </c>
+      <c r="AS24">
+        <v>50635000.0</v>
+      </c>
+      <c r="AT24">
+        <v>55620400.0</v>
+      </c>
+      <c r="AU24">
+        <v>59419500.0</v>
+      </c>
+      <c r="AV24">
+        <v>59292200.0</v>
+      </c>
+      <c r="AW24">
+        <v>59322600.0</v>
+      </c>
+      <c r="AX24">
+        <v>24487200.0</v>
+      </c>
+      <c r="AY24">
+        <v>23820400.0</v>
+      </c>
+      <c r="AZ24">
+        <v>30567600.0</v>
+      </c>
+      <c r="BA24">
+        <v>30481600.0</v>
+      </c>
+      <c r="BB24">
+        <v>34322900.0</v>
+      </c>
+      <c r="BC24">
+        <v>3125500.0</v>
+      </c>
+      <c r="BD24">
+        <v>43905000.0</v>
+      </c>
+      <c r="BE24">
+        <v>37314600.0</v>
+      </c>
+      <c r="BF24">
+        <v>37527300.0</v>
+      </c>
+      <c r="BG24">
+        <v>37371700.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24">
+        <v>214725275000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>37205007000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:62">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>316936700.0</v>
+      </c>
+      <c r="D25">
+        <v>302733810.0</v>
+      </c>
+      <c r="E25">
+        <v>300385280.0</v>
+      </c>
+      <c r="F25">
+        <v>412312450.0</v>
+      </c>
+      <c r="G25">
+        <v>278921640.0</v>
+      </c>
+      <c r="H25">
+        <v>293109440.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>345215000.0</v>
+      </c>
+      <c r="M25">
+        <v>301778910.0</v>
+      </c>
+      <c r="N25">
+        <v>301907720.0</v>
+      </c>
+      <c r="O25">
+        <v>309709990.0</v>
+      </c>
+      <c r="P25">
+        <v>314572300.0</v>
+      </c>
+      <c r="Q25">
+        <v>329828910.0</v>
+      </c>
+      <c r="R25">
+        <v>344407890.0</v>
+      </c>
+      <c r="S25">
+        <v>345040640.0</v>
+      </c>
+      <c r="T25">
+        <v>322151560.0</v>
+      </c>
+      <c r="U25">
+        <v>296254140.0</v>
+      </c>
+      <c r="V25">
+        <v>352137590.0</v>
+      </c>
+      <c r="W25">
+        <v>344328720.0</v>
+      </c>
+      <c r="X25">
+        <v>310871630.0</v>
+      </c>
+      <c r="Y25">
+        <v>299627560.0</v>
+      </c>
+      <c r="Z25">
+        <v>284922650.0</v>
+      </c>
+      <c r="AA25">
+        <v>240332550.0</v>
+      </c>
+      <c r="AB25">
+        <v>197209490.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
+      <c r="A26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>62951275.0</v>
+      </c>
+      <c r="AC26">
+        <v>62951275.0</v>
+      </c>
+      <c r="AD26">
+        <v>62951275.0</v>
+      </c>
+      <c r="AE26">
+        <v>62951275.0</v>
+      </c>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
+      <c r="A27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
+      <c r="A28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28">
+        <v>310496851.0</v>
+      </c>
+      <c r="C28">
+        <v>290767893.0</v>
+      </c>
+      <c r="D28">
+        <v>273460000.0</v>
+      </c>
+      <c r="E28">
+        <v>287179579.0</v>
+      </c>
+      <c r="F28">
+        <v>370874379.0</v>
+      </c>
+      <c r="G28">
+        <v>274113918.0</v>
+      </c>
+      <c r="H28">
+        <v>286286359.0</v>
+      </c>
+      <c r="I28">
+        <v>294256468.0</v>
+      </c>
+      <c r="J28">
+        <v>345343756.0</v>
+      </c>
+      <c r="K28">
+        <v>352760136.0</v>
+      </c>
+      <c r="L28">
+        <v>333387064.0</v>
+      </c>
+      <c r="M28">
+        <v>273801412.0</v>
+      </c>
+      <c r="N28">
+        <v>281087797.0</v>
+      </c>
+      <c r="O28">
+        <v>262380720.0</v>
+      </c>
+      <c r="P28">
+        <v>310962685.0</v>
+      </c>
+      <c r="Q28">
+        <v>345097270.0</v>
+      </c>
+      <c r="R28">
+        <v>341357373.0</v>
+      </c>
+      <c r="S28">
+        <v>321097542.0</v>
+      </c>
+      <c r="T28">
+        <v>298667640.0</v>
+      </c>
+      <c r="U28">
+        <v>363417065.0</v>
+      </c>
+      <c r="V28">
+        <v>357615740.0</v>
+      </c>
+      <c r="W28">
+        <v>363599164.0</v>
+      </c>
+      <c r="X28">
+        <v>331562670.0</v>
+      </c>
+      <c r="Y28">
+        <v>307332715.0</v>
+      </c>
+      <c r="Z28">
+        <v>273842431.0</v>
+      </c>
+      <c r="AA28">
+        <v>237342937.0</v>
+      </c>
+      <c r="AB28">
+        <v>184869849.0</v>
+      </c>
+      <c r="AC28">
+        <v>171862910.0</v>
+      </c>
+      <c r="AD28">
+        <v>148598587.0</v>
+      </c>
+      <c r="AE28">
+        <v>97688115.0</v>
+      </c>
+      <c r="AF28">
+        <v>25111859.0</v>
+      </c>
+      <c r="AG28">
+        <v>44963321.0</v>
+      </c>
+      <c r="AH28">
+        <v>16489407.0</v>
+      </c>
+      <c r="AI28">
+        <v>40888964.0</v>
+      </c>
+      <c r="AJ28">
+        <v>21608644.0</v>
+      </c>
+      <c r="AK28">
+        <v>11817683.0</v>
+      </c>
+      <c r="AL28">
+        <v>10794883.0</v>
+      </c>
+      <c r="AM28">
+        <v>13682902.0</v>
+      </c>
+      <c r="AN28">
+        <v>23307283.0</v>
+      </c>
+      <c r="AO28">
+        <v>17312678.0</v>
+      </c>
+      <c r="AP28">
+        <v>12170006.0</v>
+      </c>
+      <c r="AQ28">
+        <v>18432526.0</v>
+      </c>
+      <c r="AR28">
+        <v>13254635.0</v>
+      </c>
+      <c r="AS28">
+        <v>8821905.0</v>
+      </c>
+      <c r="AT28">
+        <v>9237244.0</v>
+      </c>
+      <c r="AU28">
+        <v>10300672.0</v>
+      </c>
+      <c r="AV28">
+        <v>-6479386.0</v>
+      </c>
+      <c r="AW28">
+        <v>6025078.0</v>
+      </c>
+      <c r="AX28">
+        <v>4346338.0</v>
+      </c>
+      <c r="AY28">
+        <v>-7444125.0</v>
+      </c>
+      <c r="AZ28">
+        <v>15525686.0</v>
+      </c>
+      <c r="BA28">
+        <v>5136957.0</v>
+      </c>
+      <c r="BB28">
+        <v>-14556843.0</v>
+      </c>
+      <c r="BC28">
+        <v>-36307011.0</v>
+      </c>
+      <c r="BD28">
+        <v>-39267093.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
+      <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29">
+        <v>516327877.0</v>
+      </c>
+      <c r="C29">
+        <v>524399608.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>549493735.0</v>
+      </c>
+      <c r="F29">
+        <v>728024007.0</v>
+      </c>
+      <c r="G29">
+        <v>696234724.0</v>
+      </c>
+      <c r="H29">
+        <v>713197107.0</v>
+      </c>
+      <c r="I29">
+        <v>717484920.0</v>
+      </c>
+      <c r="J29">
+        <v>722158090.0</v>
+      </c>
+      <c r="K29">
+        <v>726737935.0</v>
+      </c>
+      <c r="L29">
+        <v>743424861.0</v>
+      </c>
+      <c r="M29">
+        <v>704722463.0</v>
+      </c>
+      <c r="N29">
+        <v>701689999.0</v>
+      </c>
+      <c r="O29">
+        <v>704889825.0</v>
+      </c>
+      <c r="P29">
+        <v>714143370.0</v>
+      </c>
+      <c r="Q29">
+        <v>717564094.0</v>
+      </c>
+      <c r="R29">
+        <v>695535523.0</v>
+      </c>
+      <c r="S29">
+        <v>673754028.0</v>
+      </c>
+      <c r="T29">
+        <v>623640344.0</v>
+      </c>
+      <c r="U29">
+        <v>632521033.0</v>
+      </c>
+      <c r="V29">
+        <v>634972657.0</v>
+      </c>
+      <c r="W29">
+        <v>620690858.0</v>
+      </c>
+      <c r="X29">
+        <v>586328787.0</v>
+      </c>
+      <c r="Y29">
+        <v>555258367.0</v>
+      </c>
+      <c r="Z29">
+        <v>523573855.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
+      <c r="A30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30">
+        <v>49897645.0</v>
+      </c>
+      <c r="C30">
+        <v>50406444.0</v>
+      </c>
+      <c r="D30">
+        <v>53481000.0</v>
+      </c>
+      <c r="E30">
+        <v>46889045.0</v>
+      </c>
+      <c r="F30">
+        <v>86123395.0</v>
+      </c>
+      <c r="G30">
+        <v>118704472.0</v>
+      </c>
+      <c r="H30">
+        <v>105502802.0</v>
+      </c>
+      <c r="I30">
+        <v>111908351.0</v>
+      </c>
+      <c r="J30">
+        <v>128645013.0</v>
+      </c>
+      <c r="K30">
+        <v>128467334.0</v>
+      </c>
+      <c r="L30">
+        <v>105359686.0</v>
+      </c>
+      <c r="M30">
+        <v>104324600.0</v>
+      </c>
+      <c r="N30">
+        <v>116585226.0</v>
+      </c>
+      <c r="O30">
+        <v>102982575.0</v>
+      </c>
+      <c r="P30">
+        <v>1979008000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1982412000000.0</v>
+      </c>
+      <c r="R30">
+        <v>1527954000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1570793000000.0</v>
+      </c>
+      <c r="T30">
+        <v>19827702.0</v>
+      </c>
+      <c r="U30">
+        <v>24615778.0</v>
+      </c>
+      <c r="V30">
+        <v>9336482.0</v>
+      </c>
+      <c r="W30">
+        <v>14441989.0</v>
+      </c>
+      <c r="X30">
+        <v>15322851.0</v>
+      </c>
+      <c r="Y30">
+        <v>6351317.0</v>
+      </c>
+      <c r="Z30">
+        <v>22288420.0</v>
+      </c>
+      <c r="AA30">
+        <v>20038812.0</v>
+      </c>
+      <c r="AB30">
+        <v>14638734.0</v>
+      </c>
+      <c r="AC30">
+        <v>19542452.0</v>
+      </c>
+      <c r="AD30">
+        <v>35272884.0</v>
+      </c>
+      <c r="AE30">
+        <v>34664652.0</v>
+      </c>
+      <c r="AF30">
+        <v>19435111.0</v>
+      </c>
+      <c r="AG30">
+        <v>26936100.0</v>
+      </c>
+      <c r="AH30">
+        <v>28653175.0</v>
+      </c>
+      <c r="AI30">
+        <v>14718415.0</v>
+      </c>
+      <c r="AJ30">
+        <v>13384506.0</v>
+      </c>
+      <c r="AK30">
+        <v>11136565.0</v>
+      </c>
+      <c r="AL30">
+        <v>12883549.0</v>
+      </c>
+      <c r="AM30">
+        <v>15251610.0</v>
+      </c>
+      <c r="AN30">
+        <v>20190818.0</v>
+      </c>
+      <c r="AO30">
+        <v>22921432.0</v>
+      </c>
+      <c r="AP30">
+        <v>18208139.0</v>
+      </c>
+      <c r="AQ30">
+        <v>26736552.0</v>
+      </c>
+      <c r="AR30">
+        <v>18552621.0</v>
+      </c>
+      <c r="AS30">
+        <v>23637022.0</v>
+      </c>
+      <c r="AT30">
+        <v>36030275.0</v>
+      </c>
+      <c r="AU30">
+        <v>17820743.0</v>
+      </c>
+      <c r="AV30">
+        <v>23168191.0</v>
+      </c>
+      <c r="AW30">
+        <v>26542660.0</v>
+      </c>
+      <c r="AX30">
+        <v>15336177.0</v>
+      </c>
+      <c r="AY30">
+        <v>24154941.0</v>
+      </c>
+      <c r="AZ30">
+        <v>8054010.0</v>
+      </c>
+      <c r="BA30">
+        <v>7284867.0</v>
+      </c>
+      <c r="BB30">
+        <v>9944746.0</v>
+      </c>
+      <c r="BC30">
+        <v>16205594.0</v>
+      </c>
+      <c r="BD30">
+        <v>9888769.0</v>
+      </c>
+      <c r="BE30">
+        <v>17701100.0</v>
+      </c>
+      <c r="BF30">
+        <v>27235700.0</v>
+      </c>
+      <c r="BG30">
+        <v>26383300.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30">
+        <v>295591020000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>153330094000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62">
+      <c r="A31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>341235726.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>336962151.0</v>
+      </c>
+      <c r="P31">
+        <v>336017707.0</v>
+      </c>
+      <c r="Q31">
+        <v>316631814.0</v>
+      </c>
+      <c r="R31">
+        <v>290570755.0</v>
+      </c>
+      <c r="S31">
+        <v>280346069.0</v>
+      </c>
+      <c r="T31">
+        <v>259674946.0</v>
+      </c>
+      <c r="U31">
+        <v>236316693.0</v>
+      </c>
+      <c r="V31">
+        <v>227040529.0</v>
+      </c>
+      <c r="W31">
+        <v>218614474.0</v>
+      </c>
+      <c r="X31">
+        <v>223584054.0</v>
+      </c>
+      <c r="Y31">
+        <v>213707940.0</v>
+      </c>
+      <c r="Z31">
+        <v>211830693.0</v>
+      </c>
+      <c r="AA31">
+        <v>195461338.0</v>
+      </c>
+      <c r="AB31">
+        <v>188397904.0</v>
+      </c>
+      <c r="AC31">
+        <v>181516574.0</v>
+      </c>
+      <c r="AD31">
+        <v>175694808.0</v>
+      </c>
+      <c r="AE31">
+        <v>168718272.0</v>
+      </c>
+      <c r="AF31">
+        <v>166776974.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32">
+        <v>37852014.0</v>
+      </c>
+      <c r="C32">
+        <v>18719229.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>30795292.0</v>
+      </c>
+      <c r="F32">
+        <v>71758518.0</v>
+      </c>
+      <c r="G32">
+        <v>97750910.0</v>
+      </c>
+      <c r="H32">
+        <v>112334515.0</v>
+      </c>
+      <c r="I32">
+        <v>123180595.0</v>
+      </c>
+      <c r="J32">
+        <v>91882524.0</v>
+      </c>
+      <c r="K32">
+        <v>89518987.0</v>
+      </c>
+      <c r="L32">
+        <v>106193251.0</v>
+      </c>
+      <c r="M32">
+        <v>106428109.0</v>
+      </c>
+      <c r="N32">
+        <v>129192783.0</v>
+      </c>
+      <c r="O32">
+        <v>129369742.0</v>
+      </c>
+      <c r="P32">
+        <v>113182822.0</v>
+      </c>
+      <c r="Q32">
+        <v>117792616.0</v>
+      </c>
+      <c r="R32">
+        <v>90744902.0</v>
+      </c>
+      <c r="S32">
+        <v>88924985.0</v>
+      </c>
+      <c r="T32">
+        <v>-11845745.0</v>
+      </c>
+      <c r="U32">
+        <v>-103401563.0</v>
+      </c>
+      <c r="V32">
+        <v>-36010638.0</v>
+      </c>
+      <c r="W32">
+        <v>-25761707.0</v>
+      </c>
+      <c r="X32">
+        <v>-32531890.0</v>
+      </c>
+      <c r="Y32">
+        <v>-38053158.0</v>
+      </c>
+      <c r="Z32">
+        <v>-35573055.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33">
+        <v>601415588.0</v>
+      </c>
+      <c r="C33">
+        <v>609042471.0</v>
+      </c>
+      <c r="D33">
+        <v>589727000.0</v>
+      </c>
+      <c r="E33">
+        <v>604294102.0</v>
+      </c>
+      <c r="F33">
+        <v>799015469.0</v>
+      </c>
+      <c r="G33">
+        <v>663861386.0</v>
+      </c>
+      <c r="H33">
+        <v>686167611.0</v>
+      </c>
+      <c r="I33">
+        <v>684720627.0</v>
+      </c>
+      <c r="J33">
+        <v>704462711.0</v>
+      </c>
+      <c r="K33">
+        <v>709957511.0</v>
+      </c>
+      <c r="L33">
+        <v>692013909.0</v>
+      </c>
+      <c r="M33">
+        <v>650524040.0</v>
+      </c>
+      <c r="N33">
+        <v>639030159.0</v>
+      </c>
+      <c r="O33">
+        <v>638053989.0</v>
+      </c>
+      <c r="P33">
+        <v>658033874.0</v>
+      </c>
+      <c r="Q33">
+        <v>645590404.0</v>
+      </c>
+      <c r="R33">
+        <v>654559600.0</v>
+      </c>
+      <c r="S33">
+        <v>649083178.0</v>
+      </c>
+      <c r="T33">
+        <v>686092809.0</v>
+      </c>
+      <c r="U33">
+        <v>743880882.0</v>
+      </c>
+      <c r="V33">
+        <v>726878079.0</v>
+      </c>
+      <c r="W33">
+        <v>701512418.0</v>
+      </c>
+      <c r="X33">
+        <v>681839734.0</v>
+      </c>
+      <c r="Y33">
+        <v>662302137.0</v>
+      </c>
+      <c r="Z33">
+        <v>643545131.0</v>
+      </c>
+      <c r="AA33">
+        <v>550101762.0</v>
+      </c>
+      <c r="AB33">
+        <v>461051588.0</v>
+      </c>
+      <c r="AC33">
+        <v>427775478.0</v>
+      </c>
+      <c r="AD33">
+        <v>398765421.0</v>
+      </c>
+      <c r="AE33">
+        <v>359941050.0</v>
+      </c>
+      <c r="AF33">
+        <v>256419562.0</v>
+      </c>
+      <c r="AG33">
+        <v>256548393.0</v>
+      </c>
+      <c r="AH33">
+        <v>247972960.0</v>
+      </c>
+      <c r="AI33">
+        <v>247986848.0</v>
+      </c>
+      <c r="AJ33">
+        <v>193607503.0</v>
+      </c>
+      <c r="AK33">
+        <v>189050549.0</v>
+      </c>
+      <c r="AL33">
+        <v>188148421.0</v>
+      </c>
+      <c r="AM33">
+        <v>190964439.0</v>
+      </c>
+      <c r="AN33">
+        <v>187249299.0</v>
+      </c>
+      <c r="AO33">
+        <v>186882212.0</v>
+      </c>
+      <c r="AP33">
+        <v>187280181.0</v>
+      </c>
+      <c r="AQ33">
+        <v>185862461.0</v>
+      </c>
+      <c r="AR33">
+        <v>180826978.0</v>
+      </c>
+      <c r="AS33">
+        <v>183396900.0</v>
+      </c>
+      <c r="AT33">
+        <v>185381308.0</v>
+      </c>
+      <c r="AU33">
+        <v>188114148.0</v>
+      </c>
+      <c r="AV33">
+        <v>179528158.0</v>
+      </c>
+      <c r="AW33">
+        <v>185233553.0</v>
+      </c>
+      <c r="AX33">
+        <v>186679034.0</v>
+      </c>
+      <c r="AY33">
+        <v>181449155.0</v>
+      </c>
+      <c r="AZ33">
+        <v>173198598.0</v>
+      </c>
+      <c r="BA33">
+        <v>178519077.0</v>
+      </c>
+      <c r="BB33">
+        <v>163251178.0</v>
+      </c>
+      <c r="BC33">
+        <v>100540005.0</v>
+      </c>
+      <c r="BD33">
+        <v>84669269.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
+      <c r="A34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34">
+        <v>1962874.0</v>
+      </c>
+      <c r="C34">
+        <v>1936488.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
+        <v>2153042.0</v>
+      </c>
+      <c r="F34">
+        <v>1629654.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
+      <c r="A35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35">
+        <v>434586568.0</v>
+      </c>
+      <c r="C35">
+        <v>412342139.0</v>
+      </c>
+      <c r="D35">
+        <v>388957000.0</v>
+      </c>
+      <c r="E35">
+        <v>387485979.0</v>
+      </c>
+      <c r="F35">
+        <v>511207199.0</v>
+      </c>
+      <c r="G35">
+        <v>324952066.0</v>
+      </c>
+      <c r="H35">
+        <v>343647645.0</v>
+      </c>
+      <c r="I35">
+        <v>353376261.0</v>
+      </c>
+      <c r="J35">
+        <v>363427326.0</v>
+      </c>
+      <c r="K35">
+        <v>375788853.0</v>
+      </c>
+      <c r="L35">
+        <v>380339789.0</v>
+      </c>
+      <c r="M35">
+        <v>336566250.0</v>
+      </c>
+      <c r="N35">
+        <v>336434595.0</v>
+      </c>
+      <c r="O35">
+        <v>343713438.0</v>
+      </c>
+      <c r="P35">
+        <v>351471058.0</v>
+      </c>
+      <c r="Q35">
+        <v>368604942.0</v>
+      </c>
+      <c r="R35">
+        <v>383248619.0</v>
+      </c>
+      <c r="S35">
+        <v>383782836.0</v>
+      </c>
+      <c r="T35">
+        <v>353375244.0</v>
+      </c>
+      <c r="U35">
+        <v>337134411.0</v>
+      </c>
+      <c r="V35">
+        <v>392515582.0</v>
+      </c>
+      <c r="W35">
+        <v>384836551.0</v>
+      </c>
+      <c r="X35">
+        <v>349685007.0</v>
+      </c>
+      <c r="Y35">
+        <v>338551136.0</v>
+      </c>
+      <c r="Z35">
+        <v>322458056.0</v>
+      </c>
+      <c r="AA35">
+        <v>278570853.0</v>
+      </c>
+      <c r="AB35">
+        <v>236676432.0</v>
+      </c>
+      <c r="AC35">
+        <v>226185842.0</v>
+      </c>
+      <c r="AD35">
+        <v>209848214.0</v>
+      </c>
+      <c r="AE35">
+        <v>170300554.0</v>
+      </c>
+      <c r="AF35">
+        <v>102968042.0</v>
+      </c>
+      <c r="AG35">
+        <v>105085292.0</v>
+      </c>
+      <c r="AH35">
+        <v>104849567.0</v>
+      </c>
+      <c r="AI35">
+        <v>107761019.0</v>
+      </c>
+      <c r="AJ35">
+        <v>72892028.0</v>
+      </c>
+      <c r="AK35">
+        <v>67528287.0</v>
+      </c>
+      <c r="AL35">
+        <v>32376617.0</v>
+      </c>
+      <c r="AM35">
+        <v>40872882.0</v>
+      </c>
+      <c r="AN35">
+        <v>46627940.0</v>
+      </c>
+      <c r="AO35">
+        <v>51548589.0</v>
+      </c>
+      <c r="AP35">
+        <v>56281123.0</v>
+      </c>
+      <c r="AQ35">
+        <v>58295740.0</v>
+      </c>
+      <c r="AR35">
+        <v>59932209.0</v>
+      </c>
+      <c r="AS35">
+        <v>59008300.0</v>
+      </c>
+      <c r="AT35">
+        <v>63759474.0</v>
+      </c>
+      <c r="AU35">
+        <v>67624126.0</v>
+      </c>
+      <c r="AV35">
+        <v>68693070.0</v>
+      </c>
+      <c r="AW35">
+        <v>68776267.0</v>
+      </c>
+      <c r="AX35">
+        <v>35059579.0</v>
+      </c>
+      <c r="AY35">
+        <v>35715023.0</v>
+      </c>
+      <c r="AZ35">
+        <v>44569023.0</v>
+      </c>
+      <c r="BA35">
+        <v>45509841.0</v>
+      </c>
+      <c r="BB35">
+        <v>41034009.0</v>
+      </c>
+      <c r="BC35">
+        <v>2880575.0</v>
+      </c>
+      <c r="BD35">
+        <v>43653514.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
+      <c r="A36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36">
+        <v>19396823.0</v>
+      </c>
+      <c r="C36">
+        <v>24079299.0</v>
+      </c>
+      <c r="D36">
+        <v>32893000.0</v>
+      </c>
+      <c r="E36">
+        <v>90816240.0</v>
+      </c>
+      <c r="F36">
+        <v>295723756.0</v>
+      </c>
+      <c r="G36">
+        <v>501622227.0</v>
+      </c>
+      <c r="H36">
+        <v>513160170.0</v>
+      </c>
+      <c r="I36">
+        <v>9974984.0</v>
+      </c>
+      <c r="J36">
+        <v>10878249.0</v>
+      </c>
+      <c r="K36">
+        <v>526519902.0</v>
+      </c>
+      <c r="L36">
+        <v>7021748.0</v>
+      </c>
+      <c r="M36">
+        <v>7191933.0</v>
+      </c>
+      <c r="N36">
+        <v>523887363.0</v>
+      </c>
+      <c r="O36">
+        <v>527189862.0</v>
+      </c>
+      <c r="P36">
+        <v>540861879.0</v>
+      </c>
+      <c r="Q36">
+        <v>562656817.0</v>
+      </c>
+      <c r="R36">
+        <v>570121395.0</v>
+      </c>
+      <c r="S36">
+        <v>3767384.0</v>
+      </c>
+      <c r="T36">
+        <v>3179699.0</v>
+      </c>
+      <c r="U36">
+        <v>2860726.0</v>
+      </c>
+      <c r="V36">
+        <v>2828723.0</v>
+      </c>
+      <c r="W36">
+        <v>3198189.0</v>
+      </c>
+      <c r="X36">
+        <v>3057646.0</v>
+      </c>
+      <c r="Y36">
+        <v>3054141.0</v>
+      </c>
+      <c r="Z36">
+        <v>2683799.0</v>
+      </c>
+      <c r="AA36">
+        <v>3690487.0</v>
+      </c>
+      <c r="AB36">
+        <v>3541075.0</v>
+      </c>
+      <c r="AC36">
+        <v>3549646.0</v>
+      </c>
+      <c r="AD36">
+        <v>3496154.0</v>
+      </c>
+      <c r="AE36">
+        <v>4826819.0</v>
+      </c>
+      <c r="AF36">
+        <v>4757330.0</v>
+      </c>
+      <c r="AG36">
+        <v>4217769.0</v>
+      </c>
+      <c r="AH36">
+        <v>4619005.0</v>
+      </c>
+      <c r="AI36">
+        <v>3937619.0</v>
+      </c>
+      <c r="AJ36">
+        <v>7599852.0</v>
+      </c>
+      <c r="AK36">
+        <v>6957886.0</v>
+      </c>
+      <c r="AL36">
+        <v>5820918.0</v>
+      </c>
+      <c r="AM36">
+        <v>4721535.0</v>
+      </c>
+      <c r="AN36">
+        <v>2844453.0</v>
+      </c>
+      <c r="AO36">
+        <v>2817768.0</v>
+      </c>
+      <c r="AP36">
+        <v>3820025.0</v>
+      </c>
+      <c r="AQ36">
+        <v>3396835.0</v>
+      </c>
+      <c r="AR36">
+        <v>4016862.0</v>
+      </c>
+      <c r="AS36">
+        <v>4602536.0</v>
+      </c>
+      <c r="AT36">
+        <v>24401670.0</v>
+      </c>
+      <c r="AU36">
+        <v>3714555.0</v>
+      </c>
+      <c r="AV36">
+        <v>2704390.0</v>
+      </c>
+      <c r="AW36">
+        <v>35780113.0</v>
+      </c>
+      <c r="AX36">
+        <v>35254373.0</v>
+      </c>
+      <c r="AY36">
+        <v>1489366.0</v>
+      </c>
+      <c r="AZ36">
+        <v>40853889.0</v>
+      </c>
+      <c r="BA36">
+        <v>43197688.0</v>
+      </c>
+      <c r="BB36">
+        <v>55091673.0</v>
+      </c>
+      <c r="BC36">
+        <v>-100540005.0</v>
+      </c>
+      <c r="BD36">
+        <v>-84669269.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>26287950.0</v>
+      </c>
+      <c r="D38">
+        <v>21499880.0</v>
+      </c>
+      <c r="E38">
+        <v>41055870.0</v>
+      </c>
+      <c r="F38">
+        <v>32311610.0</v>
+      </c>
+      <c r="G38">
+        <v>36083600.0</v>
+      </c>
+      <c r="H38">
+        <v>50632360.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>35068420.0</v>
+      </c>
+      <c r="M38">
+        <v>533643296.0</v>
+      </c>
+      <c r="N38">
+        <v>28742200.0</v>
+      </c>
+      <c r="O38">
+        <v>528443778.0</v>
+      </c>
+      <c r="P38">
+        <v>536825037.0</v>
+      </c>
+      <c r="Q38">
+        <v>539874444.0</v>
+      </c>
+      <c r="R38">
+        <v>546709228.0</v>
+      </c>
+      <c r="S38">
+        <v>541162097.0</v>
+      </c>
+      <c r="T38">
+        <v>595302864.0</v>
+      </c>
+      <c r="U38">
+        <v>575304366.0</v>
+      </c>
+      <c r="V38">
+        <v>554171307.0</v>
+      </c>
+      <c r="W38">
+        <v>524776752.0</v>
+      </c>
+      <c r="X38">
+        <v>490417965.0</v>
+      </c>
+      <c r="Y38">
+        <v>466720483.0</v>
+      </c>
+      <c r="Z38">
+        <v>446811234.0</v>
+      </c>
+      <c r="AA38">
+        <v>356258040.0</v>
+      </c>
+      <c r="AB38">
+        <v>42321230.0</v>
+      </c>
+      <c r="AC38">
+        <v>223876840.0</v>
+      </c>
+      <c r="AD38">
+        <v>192249674.0</v>
+      </c>
+      <c r="AE38">
+        <v>155352779.0</v>
+      </c>
+      <c r="AF38">
+        <v>133534295.0</v>
+      </c>
+      <c r="AG38">
+        <v>133322800.0</v>
+      </c>
+      <c r="AH38">
+        <v>118650300.0</v>
+      </c>
+      <c r="AI38">
+        <v>118323000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>61145000.0</v>
+      </c>
+      <c r="AK38">
+        <v>58768200.0</v>
+      </c>
+      <c r="AL38">
+        <v>55797900.0</v>
+      </c>
+      <c r="AM38">
+        <v>57387500.0</v>
+      </c>
+      <c r="AN38">
+        <v>50729600.0</v>
+      </c>
+      <c r="AO38">
+        <v>48905400.0</v>
+      </c>
+      <c r="AP38">
+        <v>47841800.0</v>
+      </c>
+      <c r="AQ38">
+        <v>47493600.0</v>
+      </c>
+      <c r="AR38">
+        <v>43938100.0</v>
+      </c>
+      <c r="AS38">
+        <v>44377900.0</v>
+      </c>
+      <c r="AT38">
+        <v>45389700.0</v>
+      </c>
+      <c r="AU38">
+        <v>44559400.0</v>
+      </c>
+      <c r="AV38">
+        <v>40012500.0</v>
+      </c>
+      <c r="AW38">
+        <v>39303900.0</v>
+      </c>
+      <c r="AX38">
+        <v>38778200.0</v>
+      </c>
+      <c r="AY38">
+        <v>38853800.0</v>
+      </c>
+      <c r="AZ38">
+        <v>41915000.0</v>
+      </c>
+      <c r="BA38">
+        <v>44258800.0</v>
+      </c>
+      <c r="BB38">
+        <v>55116700.0</v>
+      </c>
+      <c r="BC38">
+        <v>54474022.0</v>
+      </c>
+      <c r="BD38">
+        <v>74018624.0</v>
+      </c>
+      <c r="BE38">
+        <v>56674600.0</v>
+      </c>
+      <c r="BF38">
+        <v>52621800.0</v>
+      </c>
+      <c r="BG38">
+        <v>36665300.0</v>
+      </c>
+      <c r="BH38"/>
+      <c r="BI38">
+        <v>169777286000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>112676455000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62">
+      <c r="A39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39">
+        <v>32958353.0</v>
+      </c>
+      <c r="C39">
+        <v>9747953.0</v>
+      </c>
+      <c r="D39">
+        <v>18074000.0</v>
+      </c>
+      <c r="E39">
+        <v>30585519.0</v>
+      </c>
+      <c r="F39">
+        <v>28411155.0</v>
+      </c>
+      <c r="G39">
+        <v>26007522.0</v>
+      </c>
+      <c r="H39">
+        <v>47601910.0</v>
+      </c>
+      <c r="I39">
+        <v>48405683.0</v>
+      </c>
+      <c r="J39">
+        <v>173489173.0</v>
+      </c>
+      <c r="K39">
+        <v>163444090.0</v>
+      </c>
+      <c r="L39">
+        <v>141863941.0</v>
+      </c>
+      <c r="M39">
+        <v>19432729.0</v>
+      </c>
+      <c r="N39">
+        <v>161192632.0</v>
+      </c>
+      <c r="O39">
+        <v>132464657.0</v>
+      </c>
+      <c r="P39">
+        <v>-1978855822701.0</v>
+      </c>
+      <c r="Q39">
+        <v>161032491.0</v>
+      </c>
+      <c r="R39">
+        <v>135658826.0</v>
+      </c>
+      <c r="S39">
+        <v>125953887.0</v>
+      </c>
+      <c r="T39">
+        <v>29656792.0</v>
+      </c>
+      <c r="U39">
+        <v>33692794.0</v>
+      </c>
+      <c r="V39">
+        <v>16137694.0</v>
+      </c>
+      <c r="W39">
+        <v>21376865.0</v>
+      </c>
+      <c r="X39">
+        <v>19095570.0</v>
+      </c>
+      <c r="Y39">
+        <v>10127400.0</v>
+      </c>
+      <c r="Z39">
+        <v>25486400.0</v>
+      </c>
+      <c r="AA39">
+        <v>107374.0</v>
+      </c>
+      <c r="AB39">
+        <v>18798963.0</v>
+      </c>
+      <c r="AC39">
+        <v>19590305.0</v>
+      </c>
+      <c r="AD39">
+        <v>35320391.0</v>
+      </c>
+      <c r="AE39">
+        <v>34711382.0</v>
+      </c>
+      <c r="AF39">
+        <v>23065903.0</v>
+      </c>
+      <c r="AG39">
+        <v>26948435.0</v>
+      </c>
+      <c r="AH39">
+        <v>32359951.0</v>
+      </c>
+      <c r="AI39">
+        <v>17742104.0</v>
+      </c>
+      <c r="AJ39">
+        <v>38444484.0</v>
+      </c>
+      <c r="AK39">
+        <v>15278067.0</v>
+      </c>
+      <c r="AL39">
+        <v>16668388.0</v>
+      </c>
+      <c r="AM39">
+        <v>17351235.0</v>
+      </c>
+      <c r="AN39">
+        <v>25943735.0</v>
+      </c>
+      <c r="AO39">
+        <v>28507166.0</v>
+      </c>
+      <c r="AP39">
+        <v>22117902.0</v>
+      </c>
+      <c r="AQ39">
+        <v>29253919.0</v>
+      </c>
+      <c r="AR39">
+        <v>24859537.0</v>
+      </c>
+      <c r="AS39">
+        <v>28746176.0</v>
+      </c>
+      <c r="AT39">
+        <v>36030277.0</v>
+      </c>
+      <c r="AU39">
+        <v>21692662.0</v>
+      </c>
+      <c r="AV39">
+        <v>37201816.0</v>
+      </c>
+      <c r="AW39">
+        <v>18163211.0</v>
+      </c>
+      <c r="AX39">
+        <v>17180705.0</v>
+      </c>
+      <c r="AY39">
+        <v>33538948.0</v>
+      </c>
+      <c r="AZ39">
+        <v>26791901.0</v>
+      </c>
+      <c r="BA39">
+        <v>26700232.0</v>
+      </c>
+      <c r="BB39">
+        <v>27311850.0</v>
+      </c>
+      <c r="BC39">
+        <v>25575213.0</v>
+      </c>
+      <c r="BD39">
+        <v>25572705.0</v>
+      </c>
+      <c r="BE39">
+        <v>14086000.0</v>
+      </c>
+      <c r="BF39">
+        <v>6605400.0</v>
+      </c>
+      <c r="BG39">
+        <v>6190200.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39">
+        <v>22743887000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>10460003000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:62">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40">
+        <v>53606106.0</v>
+      </c>
+      <c r="C40">
+        <v>68976695.0</v>
+      </c>
+      <c r="D40">
+        <v>66511000.0</v>
+      </c>
+      <c r="E40">
+        <v>58158195.0</v>
+      </c>
+      <c r="F40">
+        <v>63452660.0</v>
+      </c>
+      <c r="G40">
+        <v>33700906.0</v>
+      </c>
+      <c r="H40">
+        <v>26051214.0</v>
+      </c>
+      <c r="I40">
+        <v>21311395.0</v>
+      </c>
+      <c r="J40">
+        <v>26213718.0</v>
+      </c>
+      <c r="K40">
+        <v>22041743.0</v>
+      </c>
+      <c r="L40">
+        <v>29611660.0</v>
+      </c>
+      <c r="M40">
+        <v>46098143.0</v>
+      </c>
+      <c r="N40">
+        <v>19695707.0</v>
+      </c>
+      <c r="O40">
+        <v>18586948.0</v>
+      </c>
+      <c r="P40">
+        <v>28281349.0</v>
+      </c>
+      <c r="Q40">
+        <v>19913440.0</v>
+      </c>
+      <c r="R40">
+        <v>34601840.0</v>
+      </c>
+      <c r="S40">
+        <v>44749175.0</v>
+      </c>
+      <c r="T40">
+        <v>58795614.0</v>
+      </c>
+      <c r="U40">
+        <v>61130374.0</v>
+      </c>
+      <c r="V40">
+        <v>46371173.0</v>
+      </c>
+      <c r="W40">
+        <v>37007468.0</v>
+      </c>
+      <c r="X40">
+        <v>44513963.0</v>
+      </c>
+      <c r="Y40">
+        <v>53910354.0</v>
+      </c>
+      <c r="Z40">
+        <v>71121318.0</v>
+      </c>
+      <c r="AA40">
+        <v>40469200.0</v>
+      </c>
+      <c r="AB40">
+        <v>25413322.0</v>
+      </c>
+      <c r="AC40">
+        <v>16027279.0</v>
+      </c>
+      <c r="AD40">
+        <v>24763012.0</v>
+      </c>
+      <c r="AE40">
+        <v>45566427.0</v>
+      </c>
+      <c r="AF40">
+        <v>9420550.0</v>
+      </c>
+      <c r="AG40">
+        <v>8504113.0</v>
+      </c>
+      <c r="AH40">
+        <v>8969359.0</v>
+      </c>
+      <c r="AI40">
+        <v>12057468.0</v>
+      </c>
+      <c r="AJ40">
+        <v>11394545.0</v>
+      </c>
+      <c r="AK40">
+        <v>11347807.0</v>
+      </c>
+      <c r="AL40">
+        <v>15890208.0</v>
+      </c>
+      <c r="AM40">
+        <v>21106214.0</v>
+      </c>
+      <c r="AN40">
+        <v>11059659.0</v>
+      </c>
+      <c r="AO40">
+        <v>5645368.0</v>
+      </c>
+      <c r="AP40">
+        <v>9127138.0</v>
+      </c>
+      <c r="AQ40">
+        <v>11240159.0</v>
+      </c>
+      <c r="AR40">
+        <v>11185196.0</v>
+      </c>
+      <c r="AS40">
+        <v>15805808.0</v>
+      </c>
+      <c r="AT40">
+        <v>17865001.0</v>
+      </c>
+      <c r="AU40">
+        <v>20257642.0</v>
+      </c>
+      <c r="AV40">
+        <v>15376515.0</v>
+      </c>
+      <c r="AW40">
+        <v>38006506.0</v>
+      </c>
+      <c r="AX40">
+        <v>30138589.0</v>
+      </c>
+      <c r="AY40">
+        <v>34632763.0</v>
+      </c>
+      <c r="AZ40">
+        <v>25873614.0</v>
+      </c>
+      <c r="BA40">
+        <v>38443853.0</v>
+      </c>
+      <c r="BB40">
+        <v>47482739.0</v>
+      </c>
+      <c r="BC40">
+        <v>82175450.0</v>
+      </c>
+      <c r="BD40">
+        <v>33897924.0</v>
+      </c>
+      <c r="BE40">
+        <v>43782000.0</v>
+      </c>
+      <c r="BF40">
+        <v>61702000.0</v>
+      </c>
+      <c r="BG40">
+        <v>94583000.0</v>
+      </c>
+      <c r="BH40"/>
+      <c r="BI40">
+        <v>394899903000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>103637608000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:62">
+      <c r="A41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>34787344.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>34003447.0</v>
+      </c>
+      <c r="P41">
+        <v>36898762.0</v>
+      </c>
+      <c r="Q41">
+        <v>38776035.0</v>
+      </c>
+      <c r="R41">
+        <v>38840731.0</v>
+      </c>
+      <c r="S41">
+        <v>38742200.0</v>
+      </c>
+      <c r="T41">
+        <v>31223681.0</v>
+      </c>
+      <c r="U41">
+        <v>40880271.0</v>
+      </c>
+      <c r="V41">
+        <v>40377988.0</v>
+      </c>
+      <c r="W41">
+        <v>40507827.0</v>
+      </c>
+      <c r="X41">
+        <v>38813382.0</v>
+      </c>
+      <c r="Y41">
+        <v>36676206.0</v>
+      </c>
+      <c r="Z41">
+        <v>35288030.0</v>
+      </c>
+      <c r="AA41">
+        <v>35990929.0</v>
+      </c>
+      <c r="AB41">
+        <v>25934893.0</v>
+      </c>
+      <c r="AC41">
+        <v>25655958.0</v>
+      </c>
+      <c r="AD41">
+        <v>24991577.0</v>
+      </c>
+      <c r="AE41">
+        <v>24296395.0</v>
+      </c>
+      <c r="AF41">
+        <v>22810184.0</v>
+      </c>
+      <c r="AG41">
+        <v>19700100.0</v>
+      </c>
+      <c r="AH41">
+        <v>18774300.0</v>
+      </c>
+      <c r="AI41">
+        <v>18233400.0</v>
+      </c>
+      <c r="AJ41">
+        <v>15361900.0</v>
+      </c>
+      <c r="AK41">
+        <v>11657500.0</v>
+      </c>
+      <c r="AL41">
+        <v>11183200.0</v>
+      </c>
+      <c r="AM41">
+        <v>10597400.0</v>
+      </c>
+      <c r="AN41">
+        <v>10398100.0</v>
+      </c>
+      <c r="AO41">
+        <v>9939700.0</v>
+      </c>
+      <c r="AP41">
+        <v>8348900.0</v>
+      </c>
+      <c r="AQ41">
+        <v>7832000.0</v>
+      </c>
+      <c r="AR41">
+        <v>7309300.0</v>
+      </c>
+      <c r="AS41">
+        <v>7503500.0</v>
+      </c>
+      <c r="AT41">
+        <v>7269200.0</v>
+      </c>
+      <c r="AU41">
+        <v>7337100.0</v>
+      </c>
+      <c r="AV41">
+        <v>6615200.0</v>
+      </c>
+      <c r="AW41">
+        <v>6528800.0</v>
+      </c>
+      <c r="AX41">
+        <v>7539800.0</v>
+      </c>
+      <c r="AY41">
+        <v>8858900.0</v>
+      </c>
+      <c r="AZ41">
+        <v>13072100.0</v>
+      </c>
+      <c r="BA41">
+        <v>14248700.0</v>
+      </c>
+      <c r="BB41">
+        <v>6184100.0</v>
+      </c>
+      <c r="BC41">
+        <v>6140300.0</v>
+      </c>
+      <c r="BD41">
+        <v>5883100.0</v>
+      </c>
+      <c r="BE41">
+        <v>5406500.0</v>
+      </c>
+      <c r="BF41">
+        <v>5250600.0</v>
+      </c>
+      <c r="BG41">
+        <v>5708000.0</v>
+      </c>
+      <c r="BH41"/>
+      <c r="BI41">
+        <v>106314523000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>190797226000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:62">
+      <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42">
+        <v>40707608.0</v>
+      </c>
+      <c r="C42">
+        <v>42646287.0</v>
+      </c>
+      <c r="D42">
+        <v>136927000.0</v>
+      </c>
+      <c r="E42">
+        <v>25937807.0</v>
+      </c>
+      <c r="F42">
+        <v>31425989.0</v>
+      </c>
+      <c r="G42">
+        <v>32540992.0</v>
+      </c>
+      <c r="H42">
+        <v>30732244.0</v>
+      </c>
+      <c r="I42">
+        <v>31997715.0</v>
+      </c>
+      <c r="J42">
+        <v>136225536.0</v>
+      </c>
+      <c r="K42">
+        <v>31463970.0</v>
+      </c>
+      <c r="L42">
+        <v>136225535.0</v>
+      </c>
+      <c r="M42">
+        <v>45394693.0</v>
+      </c>
+      <c r="N42">
+        <v>134272111.0</v>
+      </c>
+      <c r="O42">
+        <v>133573414.0</v>
+      </c>
+      <c r="P42">
+        <v>49170288.0</v>
+      </c>
+      <c r="Q42">
+        <v>49006555.0</v>
+      </c>
+      <c r="R42">
+        <v>47799886.0</v>
+      </c>
+      <c r="S42">
+        <v>46867104.0</v>
+      </c>
+      <c r="T42">
+        <v>133091613.0</v>
+      </c>
+      <c r="U42">
+        <v>133091614.0</v>
+      </c>
+      <c r="V42">
+        <v>132845974.0</v>
+      </c>
+      <c r="W42">
+        <v>132845975.0</v>
+      </c>
+      <c r="X42">
+        <v>44513129.0</v>
+      </c>
+      <c r="Y42">
+        <v>43254426.0</v>
+      </c>
+      <c r="Z42">
+        <v>132580484.0</v>
+      </c>
+      <c r="AA42">
+        <v>45638384.0</v>
+      </c>
+      <c r="AB42">
+        <v>132580484.0</v>
+      </c>
+      <c r="AC42">
+        <v>132580484.0</v>
+      </c>
+      <c r="AD42">
+        <v>132202627.0</v>
+      </c>
+      <c r="AE42">
+        <v>132202626.0</v>
+      </c>
+      <c r="AF42">
+        <v>132202627.0</v>
+      </c>
+      <c r="AG42">
+        <v>132202626.0</v>
+      </c>
+      <c r="AH42">
+        <v>131988241.0</v>
+      </c>
+      <c r="AI42">
+        <v>131988241.0</v>
+      </c>
+      <c r="AJ42">
+        <v>131988240.0</v>
+      </c>
+      <c r="AK42">
+        <v>131988241.0</v>
+      </c>
+      <c r="AL42">
+        <v>131960274.0</v>
+      </c>
+      <c r="AM42">
+        <v>131960274.0</v>
+      </c>
+      <c r="AN42">
+        <v>131698090.0</v>
+      </c>
+      <c r="AO42">
+        <v>131698090.0</v>
+      </c>
+      <c r="AP42">
+        <v>131584530.0</v>
+      </c>
+      <c r="AQ42">
+        <v>131584530.0</v>
+      </c>
+      <c r="AR42">
+        <v>131584530.0</v>
+      </c>
+      <c r="AS42">
+        <v>131584530.0</v>
+      </c>
+      <c r="AT42">
+        <v>131401256.0</v>
+      </c>
+      <c r="AU42">
+        <v>131401257.0</v>
+      </c>
+      <c r="AV42">
+        <v>131401257.0</v>
+      </c>
+      <c r="AW42">
+        <v>129869269.0</v>
+      </c>
+      <c r="AX42">
+        <v>129869269.0</v>
+      </c>
+      <c r="AY42">
+        <v>129996639.0</v>
+      </c>
+      <c r="AZ42">
+        <v>132176790.0</v>
+      </c>
+      <c r="BA42">
+        <v>132176790.0</v>
+      </c>
+      <c r="BB42">
+        <v>132176790.0</v>
+      </c>
+      <c r="BC42">
+        <v>40243539.0</v>
+      </c>
+      <c r="BD42">
+        <v>39876564.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
+      <c r="A44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45">
+        <v>700534847.0</v>
+      </c>
+      <c r="C45">
+        <v>693453463.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>602268337.0</v>
+      </c>
+      <c r="F45">
+        <v>586791473.0</v>
+      </c>
+      <c r="G45">
+        <v>330253014.0</v>
+      </c>
+      <c r="H45">
+        <v>325382076.0</v>
+      </c>
+      <c r="I45">
+        <v>306683386.0</v>
+      </c>
+      <c r="J45">
+        <v>305390089.0</v>
+      </c>
+      <c r="K45">
+        <v>307735831.0</v>
+      </c>
+      <c r="L45">
+        <v>284105218.0</v>
+      </c>
+      <c r="M45">
+        <v>272288042.0</v>
+      </c>
+      <c r="N45">
+        <v>266599518.0</v>
+      </c>
+      <c r="O45">
+        <v>260882355.0</v>
+      </c>
+      <c r="P45">
+        <v>257500190.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
+      <c r="A46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46">
+        <v>369408972.0</v>
+      </c>
+      <c r="C46">
+        <v>369595358.0</v>
+      </c>
+      <c r="D46">
+        <v>330665000.0</v>
+      </c>
+      <c r="E46">
+        <v>341963295.0</v>
+      </c>
+      <c r="F46">
+        <v>343203910.0</v>
+      </c>
+      <c r="G46">
+        <v>91987569.0</v>
+      </c>
+      <c r="H46">
+        <v>98905461.0</v>
+      </c>
+      <c r="I46">
+        <v>89767446.0</v>
+      </c>
+      <c r="J46">
+        <v>91896738.0</v>
+      </c>
+      <c r="K46">
+        <v>106150674.0</v>
+      </c>
+      <c r="L46">
+        <v>95067135.0</v>
+      </c>
+      <c r="M46">
+        <v>89314526.0</v>
+      </c>
+      <c r="N46">
+        <v>87183806.0</v>
+      </c>
+      <c r="O46">
+        <v>84902465.0</v>
+      </c>
+      <c r="P46">
+        <v>82707515.0</v>
+      </c>
+      <c r="Q46">
+        <v>74001210.0</v>
+      </c>
+      <c r="R46">
+        <v>75476857.0</v>
+      </c>
+      <c r="S46">
+        <v>75182876.0</v>
+      </c>
+      <c r="T46">
+        <v>77914331.0</v>
+      </c>
+      <c r="U46">
+        <v>80631425.0</v>
+      </c>
+      <c r="V46">
+        <v>84992182.0</v>
+      </c>
+      <c r="W46">
+        <v>88088557.0</v>
+      </c>
+      <c r="X46">
+        <v>104831952.0</v>
+      </c>
+      <c r="Y46">
+        <v>108504113.0</v>
+      </c>
+      <c r="Z46">
+        <v>110127678.0</v>
+      </c>
+      <c r="AA46">
+        <v>106615627.0</v>
+      </c>
+      <c r="AB46">
+        <v>116188548.0</v>
+      </c>
+      <c r="AC46">
+        <v>138629048.0</v>
+      </c>
+      <c r="AD46">
+        <v>139593083.0</v>
+      </c>
+      <c r="AE46">
+        <v>144076968.0</v>
+      </c>
+      <c r="AF46">
+        <v>148378494.0</v>
+      </c>
+      <c r="AG46">
+        <v>150157384.0</v>
+      </c>
+      <c r="AH46">
+        <v>156934203.0</v>
+      </c>
+      <c r="AI46">
+        <v>157107890.0</v>
+      </c>
+      <c r="AJ46">
+        <v>144401387.0</v>
+      </c>
+      <c r="AK46">
+        <v>143529439.0</v>
+      </c>
+      <c r="AL46">
+        <v>142709582.0</v>
+      </c>
+      <c r="AM46">
+        <v>130084935.0</v>
+      </c>
+      <c r="AN46">
+        <v>122529429.0</v>
+      </c>
+      <c r="AO46">
+        <v>123886756.0</v>
+      </c>
+      <c r="AP46">
+        <v>125193040.0</v>
+      </c>
+      <c r="AQ46">
+        <v>132219648.0</v>
+      </c>
+      <c r="AR46">
+        <v>142382874.0</v>
+      </c>
+      <c r="AS46">
+        <v>143812330.0</v>
+      </c>
+      <c r="AT46">
+        <v>119896074.0</v>
+      </c>
+      <c r="AU46">
+        <v>132033592.0</v>
+      </c>
+      <c r="AV46">
+        <v>124992942.0</v>
+      </c>
+      <c r="AW46">
+        <v>145929645.0</v>
+      </c>
+      <c r="AX46">
+        <v>147900866.0</v>
+      </c>
+      <c r="AY46">
+        <v>139062599.0</v>
+      </c>
+      <c r="AZ46">
+        <v>131283575.0</v>
+      </c>
+      <c r="BA46">
+        <v>134260255.0</v>
+      </c>
+      <c r="BB46">
+        <v>108134488.0</v>
+      </c>
+      <c r="BC46">
+        <v>100514988.0</v>
+      </c>
+      <c r="BD46">
+        <v>84644252.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
+      <c r="A47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>375023880.0</v>
+      </c>
+      <c r="D47">
+        <v>335284740.0</v>
+      </c>
+      <c r="E47">
+        <v>341929130.0</v>
+      </c>
+      <c r="F47">
+        <v>337484150.0</v>
+      </c>
+      <c r="G47">
+        <v>91668550.0</v>
+      </c>
+      <c r="H47">
+        <v>96461080.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>93902150.0</v>
+      </c>
+      <c r="M47">
+        <v>93268340.0</v>
+      </c>
+      <c r="N47">
+        <v>91241420.0</v>
+      </c>
+      <c r="O47">
+        <v>88678825.0</v>
+      </c>
+      <c r="P47">
+        <v>89658445.0</v>
+      </c>
+      <c r="Q47">
+        <v>81343336.0</v>
+      </c>
+      <c r="R47">
+        <v>83428622.0</v>
+      </c>
+      <c r="S47">
+        <v>83457904.0</v>
+      </c>
+      <c r="T47">
+        <v>86218817.0</v>
+      </c>
+      <c r="U47">
+        <v>89180864.0</v>
+      </c>
+      <c r="V47">
+        <v>93311120.0</v>
+      </c>
+      <c r="W47">
+        <v>97284194.0</v>
+      </c>
+      <c r="X47">
+        <v>113940858.0</v>
+      </c>
+      <c r="Y47">
+        <v>118064506.0</v>
+      </c>
+      <c r="Z47">
+        <v>119137501.0</v>
+      </c>
+      <c r="AA47">
+        <v>116460304.0</v>
+      </c>
+      <c r="AB47">
+        <v>125515860.0</v>
+      </c>
+      <c r="AC47">
+        <v>126515220.0</v>
+      </c>
+      <c r="AD47">
+        <v>129132329.0</v>
+      </c>
+      <c r="AE47">
+        <v>127204853.0</v>
+      </c>
+      <c r="AF47">
+        <v>119361472.0</v>
+      </c>
+      <c r="AG47">
+        <v>123225600.0</v>
+      </c>
+      <c r="AH47">
+        <v>129322600.0</v>
+      </c>
+      <c r="AI47">
+        <v>129663900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>132462500.0</v>
+      </c>
+      <c r="AK47">
+        <v>130282300.0</v>
+      </c>
+      <c r="AL47">
+        <v>132350500.0</v>
+      </c>
+      <c r="AM47">
+        <v>133576900.0</v>
+      </c>
+      <c r="AN47">
+        <v>136519700.0</v>
+      </c>
+      <c r="AO47">
+        <v>137976800.0</v>
+      </c>
+      <c r="AP47">
+        <v>139438300.0</v>
+      </c>
+      <c r="AQ47">
+        <v>138368900.0</v>
+      </c>
+      <c r="AR47">
+        <v>136888900.0</v>
+      </c>
+      <c r="AS47">
+        <v>139019000.0</v>
+      </c>
+      <c r="AT47">
+        <v>139991600.0</v>
+      </c>
+      <c r="AU47">
+        <v>143554800.0</v>
+      </c>
+      <c r="AV47">
+        <v>139515600.0</v>
+      </c>
+      <c r="AW47">
+        <v>145929600.0</v>
+      </c>
+      <c r="AX47">
+        <v>147900900.0</v>
+      </c>
+      <c r="AY47">
+        <v>142595300.0</v>
+      </c>
+      <c r="AZ47">
+        <v>131283600.0</v>
+      </c>
+      <c r="BA47">
+        <v>134260300.0</v>
+      </c>
+      <c r="BB47">
+        <v>108134500.0</v>
+      </c>
+      <c r="BC47">
+        <v>100515000.0</v>
+      </c>
+      <c r="BD47">
+        <v>84644300.0</v>
+      </c>
+      <c r="BE47">
+        <v>84785600.0</v>
+      </c>
+      <c r="BF47">
+        <v>78262000.0</v>
+      </c>
+      <c r="BG47">
+        <v>77833800.0</v>
+      </c>
+      <c r="BH47"/>
+      <c r="BI47">
+        <v>491846239000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>288798458000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:62">
+      <c r="A48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48">
+        <v>98467642.0</v>
+      </c>
+      <c r="C48">
+        <v>17018597.0</v>
+      </c>
+      <c r="D48">
+        <v>52220000.0</v>
+      </c>
+      <c r="E48">
+        <v>154459255.0</v>
+      </c>
+      <c r="F48">
+        <v>220304885.0</v>
+      </c>
+      <c r="G48">
+        <v>280361840.0</v>
+      </c>
+      <c r="H48">
+        <v>286144152.0</v>
+      </c>
+      <c r="I48">
+        <v>277800540.0</v>
+      </c>
+      <c r="J48">
+        <v>263604739.0</v>
+      </c>
+      <c r="K48">
+        <v>252075893.0</v>
+      </c>
+      <c r="L48">
+        <v>251653404.0</v>
+      </c>
+      <c r="M48">
+        <v>252758654.0</v>
+      </c>
+      <c r="N48">
+        <v>260248441.0</v>
+      </c>
+      <c r="O48">
+        <v>251634707.0</v>
+      </c>
+      <c r="P48">
+        <v>247323751.0</v>
+      </c>
+      <c r="Q48">
+        <v>228101591.0</v>
+      </c>
+      <c r="R48">
+        <v>203247201.0</v>
+      </c>
+      <c r="S48">
+        <v>193955297.0</v>
+      </c>
+      <c r="T48">
+        <v>179640043.0</v>
+      </c>
+      <c r="U48">
+        <v>167116750.0</v>
+      </c>
+      <c r="V48">
+        <v>154622288.0</v>
+      </c>
+      <c r="W48">
+        <v>145713642.0</v>
+      </c>
+      <c r="X48">
+        <v>149425183.0</v>
+      </c>
+      <c r="Y48">
+        <v>140807772.0</v>
+      </c>
+      <c r="Z48">
+        <v>139548292.0</v>
+      </c>
+      <c r="AA48">
+        <v>120177212.0</v>
+      </c>
+      <c r="AB48">
+        <v>112598940.0</v>
+      </c>
+      <c r="AC48">
+        <v>106102801.0</v>
+      </c>
+      <c r="AD48">
+        <v>99703536.0</v>
+      </c>
+      <c r="AE48">
+        <v>93613334.0</v>
+      </c>
+      <c r="AF48">
+        <v>78558404.0</v>
+      </c>
+      <c r="AG48">
+        <v>71236674.0</v>
+      </c>
+      <c r="AH48">
+        <v>69707544.0</v>
+      </c>
+      <c r="AI48">
+        <v>55723043.0</v>
+      </c>
+      <c r="AJ48">
+        <v>50138320.0</v>
+      </c>
+      <c r="AK48">
+        <v>42314490.0</v>
+      </c>
+      <c r="AL48">
+        <v>41187277.0</v>
+      </c>
+      <c r="AM48">
+        <v>35151402.0</v>
+      </c>
+      <c r="AN48">
+        <v>35916301.0</v>
+      </c>
+      <c r="AO48">
+        <v>36800531.0</v>
+      </c>
+      <c r="AP48">
+        <v>37054874.0</v>
+      </c>
+      <c r="AQ48">
+        <v>33603955.0</v>
+      </c>
+      <c r="AR48">
+        <v>31910602.0</v>
+      </c>
+      <c r="AS48">
+        <v>29436270.0</v>
+      </c>
+      <c r="AT48">
+        <v>32761666.0</v>
+      </c>
+      <c r="AU48">
+        <v>25976233.0</v>
+      </c>
+      <c r="AV48">
+        <v>24693487.0</v>
+      </c>
+      <c r="AW48">
+        <v>23355360.0</v>
+      </c>
+      <c r="AX48">
+        <v>26374246.0</v>
+      </c>
+      <c r="AY48">
+        <v>18639199.0</v>
+      </c>
+      <c r="AZ48">
+        <v>8868771.0</v>
+      </c>
+      <c r="BA48">
+        <v>6733654.0</v>
+      </c>
+      <c r="BB48">
+        <v>4482420.0</v>
+      </c>
+      <c r="BC48">
+        <v>1271946.0</v>
+      </c>
+      <c r="BD48">
+        <v>8588113.0</v>
+      </c>
+      <c r="BE48">
+        <v>10159000.0</v>
+      </c>
+      <c r="BF48">
+        <v>2960000.0</v>
+      </c>
+      <c r="BG48">
+        <v>2524400.0</v>
+      </c>
+      <c r="BH48"/>
+      <c r="BI48">
+        <v>3488196000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>6954000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:62">
+      <c r="A49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50">
+        <v>44590982.0</v>
+      </c>
+      <c r="C50">
+        <v>62285794.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>70017915.0</v>
+      </c>
+      <c r="F50">
+        <v>61174578.0</v>
+      </c>
+      <c r="G50">
+        <v>61759141.0</v>
+      </c>
+      <c r="H50">
+        <v>61148486.0</v>
+      </c>
+      <c r="I50">
+        <v>59246121.0</v>
+      </c>
+      <c r="J50">
+        <v>69198646.0</v>
+      </c>
+      <c r="K50">
+        <v>72475935.0</v>
+      </c>
+      <c r="L50">
+        <v>60996296.0</v>
+      </c>
+      <c r="M50">
+        <v>62171022.0</v>
+      </c>
+      <c r="N50">
+        <v>52224382.0</v>
+      </c>
+      <c r="O50">
+        <v>57723336.0</v>
+      </c>
+      <c r="P50">
+        <v>59263502.0</v>
+      </c>
+      <c r="Q50">
+        <v>66579391.0</v>
+      </c>
+      <c r="R50">
+        <v>56150303.0</v>
+      </c>
+      <c r="S50">
+        <v>43955881.0</v>
+      </c>
+      <c r="T50">
+        <v>37597608.0</v>
+      </c>
+      <c r="U50">
+        <v>84941207.0</v>
+      </c>
+      <c r="V50">
+        <v>41538284.0</v>
+      </c>
+      <c r="W50">
+        <v>43636714.0</v>
+      </c>
+      <c r="X50">
+        <v>38685921.0</v>
+      </c>
+      <c r="Y50">
+        <v>29865068.0</v>
+      </c>
+      <c r="Z50">
+        <v>14539848.0</v>
+      </c>
+      <c r="AA50">
+        <v>17918691.0</v>
+      </c>
+      <c r="AB50">
+        <v>16005298.0</v>
+      </c>
+      <c r="AC50">
+        <v>16761837.0</v>
+      </c>
+      <c r="AD50">
+        <v>16345510.0</v>
+      </c>
+      <c r="AE50">
+        <v>16573729.0</v>
+      </c>
+      <c r="AF50">
+        <v>13151847.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
+      <c r="A51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51">
+        <v>398532123.0</v>
+      </c>
+      <c r="C51">
+        <v>393143553.0</v>
+      </c>
+      <c r="D51">
+        <v>377508000.0</v>
+      </c>
+      <c r="E51">
+        <v>380370429.0</v>
+      </c>
+      <c r="F51">
+        <v>482352044.0</v>
+      </c>
+      <c r="G51">
+        <v>341945801.0</v>
+      </c>
+      <c r="H51">
+        <v>355028815.0</v>
+      </c>
+      <c r="I51">
+        <v>366379797.0</v>
+      </c>
+      <c r="J51">
+        <v>387490100.0</v>
+      </c>
+      <c r="K51">
+        <v>403035267.0</v>
+      </c>
+      <c r="L51">
+        <v>406803773.0</v>
+      </c>
+      <c r="M51">
+        <v>364556148.0</v>
+      </c>
+      <c r="N51">
+        <v>354461038.0</v>
+      </c>
+      <c r="O51">
+        <v>367675124.0</v>
+      </c>
+      <c r="P51">
+        <v>374327887.0</v>
+      </c>
+      <c r="Q51">
+        <v>396947728.0</v>
+      </c>
+      <c r="R51">
+        <v>401333457.0</v>
+      </c>
+      <c r="S51">
+        <v>389914266.0</v>
+      </c>
+      <c r="T51">
+        <v>360655188.0</v>
+      </c>
+      <c r="U51">
+        <v>382102391.0</v>
+      </c>
+      <c r="V51">
+        <v>394299330.0</v>
+      </c>
+      <c r="W51">
+        <v>388606005.0</v>
+      </c>
+      <c r="X51">
+        <v>351171343.0</v>
+      </c>
+      <c r="Y51">
+        <v>332786575.0</v>
+      </c>
+      <c r="Z51">
+        <v>302558876.0</v>
+      </c>
+      <c r="AA51">
+        <v>258258763.0</v>
+      </c>
+      <c r="AB51">
+        <v>213228556.0</v>
+      </c>
+      <c r="AC51">
+        <v>204015421.0</v>
+      </c>
+      <c r="AD51">
+        <v>193546496.0</v>
+      </c>
+      <c r="AE51">
+        <v>155077424.0</v>
+      </c>
+      <c r="AF51">
+        <v>93341476.0</v>
+      </c>
+      <c r="AG51">
+        <v>95659766.0</v>
+      </c>
+      <c r="AH51">
+        <v>96810702.0</v>
+      </c>
+      <c r="AI51">
+        <v>98836169.0</v>
+      </c>
+      <c r="AJ51">
+        <v>64241652.0</v>
+      </c>
+      <c r="AK51">
+        <v>61335010.0</v>
+      </c>
+      <c r="AL51">
+        <v>47905508.0</v>
+      </c>
+      <c r="AM51">
+        <v>51302416.0</v>
+      </c>
+      <c r="AN51">
+        <v>54428747.0</v>
+      </c>
+      <c r="AO51">
+        <v>58025414.0</v>
+      </c>
+      <c r="AP51">
+        <v>61267202.0</v>
+      </c>
+      <c r="AQ51">
+        <v>63976317.0</v>
+      </c>
+      <c r="AR51">
+        <v>62497764.0</v>
+      </c>
+      <c r="AS51">
+        <v>57521545.0</v>
+      </c>
+      <c r="AT51">
+        <v>57717398.0</v>
+      </c>
+      <c r="AU51">
+        <v>58139459.0</v>
+      </c>
+      <c r="AV51">
+        <v>57832151.0</v>
+      </c>
+      <c r="AW51">
+        <v>59322563.0</v>
+      </c>
+      <c r="AX51">
+        <v>51756940.0</v>
+      </c>
+      <c r="AY51">
+        <v>55857514.0</v>
+      </c>
+      <c r="AZ51">
+        <v>60995399.0</v>
+      </c>
+      <c r="BA51">
+        <v>58426198.0</v>
+      </c>
+      <c r="BB51">
+        <v>45791160.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
+      <c r="A52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52">
+        <v>58345716.0</v>
+      </c>
+      <c r="C52">
+        <v>89772965.0</v>
+      </c>
+      <c r="D52">
+        <v>74501000.0</v>
+      </c>
+      <c r="E52">
+        <v>79985152.0</v>
+      </c>
+      <c r="F52">
+        <v>70039593.0</v>
+      </c>
+      <c r="G52">
+        <v>63024159.0</v>
+      </c>
+      <c r="H52">
+        <v>61919371.0</v>
+      </c>
+      <c r="I52">
+        <v>60026985.0</v>
+      </c>
+      <c r="J52">
+        <v>70497346.0</v>
+      </c>
+      <c r="K52">
+        <v>73888713.0</v>
+      </c>
+      <c r="L52">
+        <v>61588771.0</v>
+      </c>
+      <c r="M52">
+        <v>62777238.0</v>
+      </c>
+      <c r="N52">
+        <v>52553316.0</v>
+      </c>
+      <c r="O52">
+        <v>57965133.0</v>
+      </c>
+      <c r="P52">
+        <v>59755587.0</v>
+      </c>
+      <c r="Q52">
+        <v>67118818.0</v>
+      </c>
+      <c r="R52">
+        <v>56925567.0</v>
+      </c>
+      <c r="S52">
+        <v>44873626.0</v>
+      </c>
+      <c r="T52">
+        <v>38503625.0</v>
+      </c>
+      <c r="U52">
+        <v>85848251.0</v>
+      </c>
+      <c r="V52">
+        <v>42161736.0</v>
+      </c>
+      <c r="W52">
+        <v>44277281.0</v>
+      </c>
+      <c r="X52">
+        <v>40299713.0</v>
+      </c>
+      <c r="Y52">
+        <v>33159015.0</v>
+      </c>
+      <c r="Z52">
+        <v>17636225.0</v>
+      </c>
+      <c r="AA52">
+        <v>17926213.0</v>
+      </c>
+      <c r="AB52">
+        <v>16019064.0</v>
+      </c>
+      <c r="AC52">
+        <v>16781440.0</v>
+      </c>
+      <c r="AD52">
+        <v>16366026.0</v>
+      </c>
+      <c r="AE52">
+        <v>16594586.0</v>
+      </c>
+      <c r="AF52">
+        <v>13183618.0</v>
+      </c>
+      <c r="AG52">
+        <v>10979006.0</v>
+      </c>
+      <c r="AH52">
+        <v>11055123.0</v>
+      </c>
+      <c r="AI52">
+        <v>10098800.0</v>
+      </c>
+      <c r="AJ52">
+        <v>7367649.0</v>
+      </c>
+      <c r="AK52">
+        <v>6133847.0</v>
+      </c>
+      <c r="AL52">
+        <v>27403966.0</v>
+      </c>
+      <c r="AM52">
+        <v>24000180.0</v>
+      </c>
+      <c r="AN52">
+        <v>20647642.0</v>
+      </c>
+      <c r="AO52">
+        <v>18842807.0</v>
+      </c>
+      <c r="AP52">
+        <v>15768297.0</v>
+      </c>
+      <c r="AQ52">
+        <v>15917316.0</v>
+      </c>
+      <c r="AR52">
+        <v>12722579.0</v>
+      </c>
+      <c r="AS52">
+        <v>8979089.0</v>
+      </c>
+      <c r="AT52">
+        <v>4229242.0</v>
+      </c>
+      <c r="AU52">
+        <v>962450.0</v>
+      </c>
+      <c r="AV52">
+        <v>824387.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52">
+        <v>27269763.0</v>
+      </c>
+      <c r="AY52">
+        <v>34325808.0</v>
+      </c>
+      <c r="AZ52">
+        <v>30427830.0</v>
+      </c>
+      <c r="BA52">
+        <v>27944605.0</v>
+      </c>
+      <c r="BB52">
+        <v>11468238.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
+      <c r="A53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-514002406.0</v>
+      </c>
+      <c r="M53">
+        <v>-525573182.0</v>
+      </c>
+      <c r="N53">
+        <v>6300000.0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
+        <v>-541398452.0</v>
+      </c>
+      <c r="T53">
+        <v>-593060768.0</v>
+      </c>
+      <c r="U53">
+        <v>-573686414.0</v>
+      </c>
+      <c r="V53">
+        <v>-553935264.0</v>
+      </c>
+      <c r="W53">
+        <v>-525471254.0</v>
+      </c>
+      <c r="X53">
+        <v>-491483493.0</v>
+      </c>
+      <c r="Y53">
+        <v>-467902794.0</v>
+      </c>
+      <c r="Z53">
+        <v>-447521180.0</v>
+      </c>
+      <c r="AA53">
+        <v>-357835094.0</v>
+      </c>
+      <c r="AB53">
+        <v>-259477443.0</v>
+      </c>
+      <c r="AC53">
+        <v>-203517205.0</v>
+      </c>
+      <c r="AD53">
+        <v>-173802440.0</v>
+      </c>
+      <c r="AE53">
+        <v>-128785079.0</v>
+      </c>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
+      <c r="A54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
+      <c r="A55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55">
+        <v>781994547.0</v>
+      </c>
+      <c r="C55">
+        <v>793490690.0</v>
+      </c>
+      <c r="D55">
+        <v>806414000.0</v>
+      </c>
+      <c r="E55">
+        <v>811155902.0</v>
+      </c>
+      <c r="F55">
+        <v>1048547859.0</v>
+      </c>
+      <c r="G55">
+        <v>893736128.0</v>
+      </c>
+      <c r="H55">
+        <v>932174125.0</v>
+      </c>
+      <c r="I55">
+        <v>938695280.0</v>
+      </c>
+      <c r="J55">
+        <v>946022220.0</v>
+      </c>
+      <c r="K55">
+        <v>947837728.0</v>
+      </c>
+      <c r="L55">
+        <v>945078032.0</v>
+      </c>
+      <c r="M55">
+        <v>905873275.0</v>
+      </c>
+      <c r="N55">
+        <v>902084877.0</v>
+      </c>
+      <c r="O55">
+        <v>899329557.0</v>
+      </c>
+      <c r="P55">
+        <v>894038767.0</v>
+      </c>
+      <c r="Q55">
+        <v>881777465.0</v>
+      </c>
+      <c r="R55">
+        <v>867597284.0</v>
+      </c>
+      <c r="S55">
+        <v>858101884.0</v>
+      </c>
+      <c r="T55">
+        <v>796372915.0</v>
+      </c>
+      <c r="U55">
+        <v>811680169.0</v>
+      </c>
+      <c r="V55">
+        <v>796042064.0</v>
+      </c>
+      <c r="W55">
+        <v>771871787.0</v>
+      </c>
+      <c r="X55">
+        <v>753331566.0</v>
+      </c>
+      <c r="Y55">
+        <v>737518864.0</v>
+      </c>
+      <c r="Z55">
+        <v>728075380.0</v>
+      </c>
+      <c r="AA55">
+        <v>634640456.0</v>
+      </c>
+      <c r="AB55">
+        <v>557086099.0</v>
+      </c>
+      <c r="AC55">
+        <v>521174272.0</v>
+      </c>
+      <c r="AD55">
+        <v>520817921.0</v>
+      </c>
+      <c r="AE55">
+        <v>501883194.0</v>
+      </c>
+      <c r="AF55">
+        <v>390225392.0</v>
+      </c>
+      <c r="AG55">
+        <v>370877963.0</v>
+      </c>
+      <c r="AH55">
+        <v>379640535.0</v>
+      </c>
+      <c r="AI55">
+        <v>348338028.0</v>
+      </c>
+      <c r="AJ55">
+        <v>297132828.0</v>
+      </c>
+      <c r="AK55">
+        <v>276302497.0</v>
+      </c>
+      <c r="AL55">
+        <v>260735144.0</v>
+      </c>
+      <c r="AM55">
+        <v>261588159.0</v>
+      </c>
+      <c r="AN55">
+        <v>261758858.0</v>
+      </c>
+      <c r="AO55">
+        <v>268622471.0</v>
+      </c>
+      <c r="AP55">
+        <v>282329473.0</v>
+      </c>
+      <c r="AQ55">
+        <v>282371637.0</v>
+      </c>
+      <c r="AR55">
+        <v>277624323.0</v>
+      </c>
+      <c r="AS55">
+        <v>281811839.0</v>
+      </c>
+      <c r="AT55">
+        <v>291710336.0</v>
+      </c>
+      <c r="AU55">
+        <v>300610242.0</v>
+      </c>
+      <c r="AV55">
+        <v>329616086.0</v>
+      </c>
+      <c r="AW55">
+        <v>331307355.0</v>
+      </c>
+      <c r="AX55">
+        <v>300038762.0</v>
+      </c>
+      <c r="AY55">
+        <v>311647939.0</v>
+      </c>
+      <c r="AZ55">
+        <v>289836682.0</v>
+      </c>
+      <c r="BA55">
+        <v>294307726.0</v>
+      </c>
+      <c r="BB55">
+        <v>283258544.0</v>
+      </c>
+      <c r="BC55">
+        <v>261526500.0</v>
+      </c>
+      <c r="BD55">
+        <v>274773725.0</v>
+      </c>
+      <c r="BE55">
+        <v>220450900.0</v>
+      </c>
+      <c r="BF55">
+        <v>226022900.0</v>
+      </c>
+      <c r="BG55">
+        <v>225246100.0</v>
+      </c>
+      <c r="BH55"/>
+      <c r="BI55">
+        <v>1304442885000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>687618700000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:62">
+      <c r="A56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56">
+        <v>180578959.0</v>
+      </c>
+      <c r="C56">
+        <v>184448219.0</v>
+      </c>
+      <c r="D56">
+        <v>216688000.0</v>
+      </c>
+      <c r="E56">
+        <v>206861800.0</v>
+      </c>
+      <c r="F56">
+        <v>249532390.0</v>
+      </c>
+      <c r="G56">
+        <v>229874742.0</v>
+      </c>
+      <c r="H56">
+        <v>246006514.0</v>
+      </c>
+      <c r="I56">
+        <v>253974653.0</v>
+      </c>
+      <c r="J56">
+        <v>241559509.0</v>
+      </c>
+      <c r="K56">
+        <v>237880217.0</v>
+      </c>
+      <c r="L56">
+        <v>253064123.0</v>
+      </c>
+      <c r="M56">
+        <v>255349235.0</v>
+      </c>
+      <c r="N56">
+        <v>263054718.0</v>
+      </c>
+      <c r="O56">
+        <v>261275568.0</v>
+      </c>
+      <c r="P56">
+        <v>236004893.0</v>
+      </c>
+      <c r="Q56">
+        <v>236187061.0</v>
+      </c>
+      <c r="R56">
+        <v>213037684.0</v>
+      </c>
+      <c r="S56">
+        <v>209018706.0</v>
+      </c>
+      <c r="T56">
+        <v>110280106.0</v>
+      </c>
+      <c r="U56">
+        <v>67799287.0</v>
+      </c>
+      <c r="V56">
+        <v>69163985.0</v>
+      </c>
+      <c r="W56">
+        <v>70359369.0</v>
+      </c>
+      <c r="X56">
+        <v>71491832.0</v>
+      </c>
+      <c r="Y56">
+        <v>75216727.0</v>
+      </c>
+      <c r="Z56">
+        <v>84530249.0</v>
+      </c>
+      <c r="AA56">
+        <v>84538694.0</v>
+      </c>
+      <c r="AB56">
+        <v>96034511.0</v>
+      </c>
+      <c r="AC56">
+        <v>93398794.0</v>
+      </c>
+      <c r="AD56">
+        <v>122052500.0</v>
+      </c>
+      <c r="AE56">
+        <v>141942144.0</v>
+      </c>
+      <c r="AF56">
+        <v>133805830.0</v>
+      </c>
+      <c r="AG56">
+        <v>114329570.0</v>
+      </c>
+      <c r="AH56">
+        <v>131667575.0</v>
+      </c>
+      <c r="AI56">
+        <v>100351180.0</v>
+      </c>
+      <c r="AJ56">
+        <v>103525325.0</v>
+      </c>
+      <c r="AK56">
+        <v>87251948.0</v>
+      </c>
+      <c r="AL56">
+        <v>72586723.0</v>
+      </c>
+      <c r="AM56">
+        <v>70623720.0</v>
+      </c>
+      <c r="AN56">
+        <v>74509559.0</v>
+      </c>
+      <c r="AO56">
+        <v>81740259.0</v>
+      </c>
+      <c r="AP56">
+        <v>95049292.0</v>
+      </c>
+      <c r="AQ56">
+        <v>96509176.0</v>
+      </c>
+      <c r="AR56">
+        <v>96797345.0</v>
+      </c>
+      <c r="AS56">
+        <v>98414939.0</v>
+      </c>
+      <c r="AT56">
+        <v>106329028.0</v>
+      </c>
+      <c r="AU56">
+        <v>112496094.0</v>
+      </c>
+      <c r="AV56">
+        <v>150087928.0</v>
+      </c>
+      <c r="AW56">
+        <v>146073802.0</v>
+      </c>
+      <c r="AX56">
+        <v>113359728.0</v>
+      </c>
+      <c r="AY56">
+        <v>130198784.0</v>
+      </c>
+      <c r="AZ56">
+        <v>116638084.0</v>
+      </c>
+      <c r="BA56">
+        <v>115788649.0</v>
+      </c>
+      <c r="BB56">
+        <v>120007366.0</v>
+      </c>
+      <c r="BC56">
+        <v>106512473.0</v>
+      </c>
+      <c r="BD56">
+        <v>116085832.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57">
+        <v>142726945.0</v>
+      </c>
+      <c r="C57">
+        <v>165719630.0</v>
+      </c>
+      <c r="D57">
+        <v>179183000.0</v>
+      </c>
+      <c r="E57">
+        <v>176066508.0</v>
+      </c>
+      <c r="F57">
+        <v>177773872.0</v>
+      </c>
+      <c r="G57">
+        <v>132123832.0</v>
+      </c>
+      <c r="H57">
+        <v>133672000.0</v>
+      </c>
+      <c r="I57">
+        <v>130794058.0</v>
+      </c>
+      <c r="J57">
+        <v>149676985.0</v>
+      </c>
+      <c r="K57">
+        <v>148361230.0</v>
+      </c>
+      <c r="L57">
+        <v>146870872.0</v>
+      </c>
+      <c r="M57">
+        <v>148921126.0</v>
+      </c>
+      <c r="N57">
+        <v>133861935.0</v>
+      </c>
+      <c r="O57">
+        <v>131905826.0</v>
+      </c>
+      <c r="P57">
+        <v>122822071.0</v>
+      </c>
+      <c r="Q57">
+        <v>118394445.0</v>
+      </c>
+      <c r="R57">
+        <v>122292782.0</v>
+      </c>
+      <c r="S57">
+        <v>120093721.0</v>
+      </c>
+      <c r="T57">
+        <v>122125851.0</v>
+      </c>
+      <c r="U57">
+        <v>171200850.0</v>
+      </c>
+      <c r="V57">
+        <v>105174623.0</v>
+      </c>
+      <c r="W57">
+        <v>96121076.0</v>
+      </c>
+      <c r="X57">
+        <v>104023722.0</v>
+      </c>
+      <c r="Y57">
+        <v>113269885.0</v>
+      </c>
+      <c r="Z57">
+        <v>120103304.0</v>
+      </c>
+      <c r="AA57">
+        <v>91929716.0</v>
+      </c>
+      <c r="AB57">
+        <v>80263199.0</v>
+      </c>
+      <c r="AC57">
+        <v>66123634.0</v>
+      </c>
+      <c r="AD57">
+        <v>86383911.0</v>
+      </c>
+      <c r="AE57">
+        <v>115958768.0</v>
+      </c>
+      <c r="AF57">
+        <v>84340441.0</v>
+      </c>
+      <c r="AG57">
+        <v>68212672.0</v>
+      </c>
+      <c r="AH57">
+        <v>72237277.0</v>
+      </c>
+      <c r="AI57">
+        <v>65777586.0</v>
+      </c>
+      <c r="AJ57">
+        <v>62649860.0</v>
+      </c>
+      <c r="AK57">
+        <v>53252848.0</v>
+      </c>
+      <c r="AL57">
+        <v>73473223.0</v>
+      </c>
+      <c r="AM57">
+        <v>72970943.0</v>
+      </c>
+      <c r="AN57">
+        <v>64014871.0</v>
+      </c>
+      <c r="AO57">
+        <v>60281072.0</v>
+      </c>
+      <c r="AP57">
+        <v>65890727.0</v>
+      </c>
+      <c r="AQ57">
+        <v>68957698.0</v>
+      </c>
+      <c r="AR57">
+        <v>66794253.0</v>
+      </c>
+      <c r="AS57">
+        <v>76883921.0</v>
+      </c>
+      <c r="AT57">
+        <v>84831934.0</v>
+      </c>
+      <c r="AU57">
+        <v>90633530.0</v>
+      </c>
+      <c r="AV57">
+        <v>116773127.0</v>
+      </c>
+      <c r="AW57">
+        <v>122831692.0</v>
+      </c>
+      <c r="AX57">
+        <v>127096102.0</v>
+      </c>
+      <c r="AY57">
+        <v>145451672.0</v>
+      </c>
+      <c r="AZ57">
+        <v>123136846.0</v>
+      </c>
+      <c r="BA57">
+        <v>133689540.0</v>
+      </c>
+      <c r="BB57">
+        <v>125308358.0</v>
+      </c>
+      <c r="BC57">
+        <v>140537280.0</v>
+      </c>
+      <c r="BD57">
+        <v>106805622.0</v>
+      </c>
+      <c r="BE57">
+        <v>96585400.0</v>
+      </c>
+      <c r="BF57">
+        <v>109157700.0</v>
+      </c>
+      <c r="BG57">
+        <v>122782500.0</v>
+      </c>
+      <c r="BH57"/>
+      <c r="BI57">
+        <v>560616671000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>291602275000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:62">
+      <c r="A58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58">
+        <v>577313513.0</v>
+      </c>
+      <c r="C58">
+        <v>578061769.0</v>
+      </c>
+      <c r="D58">
+        <v>568139000.0</v>
+      </c>
+      <c r="E58">
+        <v>563552487.0</v>
+      </c>
+      <c r="F58">
+        <v>688981071.0</v>
+      </c>
+      <c r="G58">
+        <v>457075898.0</v>
+      </c>
+      <c r="H58">
+        <v>477319644.0</v>
+      </c>
+      <c r="I58">
+        <v>484170319.0</v>
+      </c>
+      <c r="J58">
+        <v>513104311.0</v>
+      </c>
+      <c r="K58">
+        <v>524150083.0</v>
+      </c>
+      <c r="L58">
+        <v>527210661.0</v>
+      </c>
+      <c r="M58">
+        <v>485487376.0</v>
+      </c>
+      <c r="N58">
+        <v>470296530.0</v>
+      </c>
+      <c r="O58">
+        <v>475619264.0</v>
+      </c>
+      <c r="P58">
+        <v>474293129.0</v>
+      </c>
+      <c r="Q58">
+        <v>486999387.0</v>
+      </c>
+      <c r="R58">
+        <v>505541401.0</v>
+      </c>
+      <c r="S58">
+        <v>503876557.0</v>
+      </c>
+      <c r="T58">
+        <v>475501095.0</v>
+      </c>
+      <c r="U58">
+        <v>508335261.0</v>
+      </c>
+      <c r="V58">
+        <v>497690205.0</v>
+      </c>
+      <c r="W58">
+        <v>480957627.0</v>
+      </c>
+      <c r="X58">
+        <v>453708729.0</v>
+      </c>
+      <c r="Y58">
+        <v>451821021.0</v>
+      </c>
+      <c r="Z58">
+        <v>442561360.0</v>
+      </c>
+      <c r="AA58">
+        <v>370500569.0</v>
+      </c>
+      <c r="AB58">
+        <v>316939631.0</v>
+      </c>
+      <c r="AC58">
+        <v>292309476.0</v>
+      </c>
+      <c r="AD58">
+        <v>296232125.0</v>
+      </c>
+      <c r="AE58">
+        <v>286259322.0</v>
+      </c>
+      <c r="AF58">
+        <v>187308483.0</v>
+      </c>
+      <c r="AG58">
+        <v>173297964.0</v>
+      </c>
+      <c r="AH58">
+        <v>177086844.0</v>
+      </c>
+      <c r="AI58">
+        <v>173538605.0</v>
+      </c>
+      <c r="AJ58">
+        <v>135541888.0</v>
+      </c>
+      <c r="AK58">
+        <v>120781135.0</v>
+      </c>
+      <c r="AL58">
+        <v>105849840.0</v>
+      </c>
+      <c r="AM58">
+        <v>113843825.0</v>
+      </c>
+      <c r="AN58">
+        <v>110642811.0</v>
+      </c>
+      <c r="AO58">
+        <v>111829661.0</v>
+      </c>
+      <c r="AP58">
+        <v>122171850.0</v>
+      </c>
+      <c r="AQ58">
+        <v>127253438.0</v>
+      </c>
+      <c r="AR58">
+        <v>126726462.0</v>
+      </c>
+      <c r="AS58">
+        <v>135892221.0</v>
+      </c>
+      <c r="AT58">
+        <v>148591408.0</v>
+      </c>
+      <c r="AU58">
+        <v>158257656.0</v>
+      </c>
+      <c r="AV58">
+        <v>185466197.0</v>
+      </c>
+      <c r="AW58">
+        <v>191607959.0</v>
+      </c>
+      <c r="AX58">
+        <v>162155681.0</v>
+      </c>
+      <c r="AY58">
+        <v>181166695.0</v>
+      </c>
+      <c r="AZ58">
+        <v>167705869.0</v>
+      </c>
+      <c r="BA58">
+        <v>179199381.0</v>
+      </c>
+      <c r="BB58">
+        <v>166342367.0</v>
+      </c>
+      <c r="BC58">
+        <v>150582193.0</v>
+      </c>
+      <c r="BD58">
+        <v>157489583.0</v>
+      </c>
+      <c r="BE58">
+        <v>140148000.0</v>
+      </c>
+      <c r="BF58">
+        <v>152663000.0</v>
+      </c>
+      <c r="BG58">
+        <v>166123000.0</v>
+      </c>
+      <c r="BH58"/>
+      <c r="BI58">
+        <v>881656469000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>520225408000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:62">
+      <c r="A59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60">
+        <v>183900367.0</v>
+      </c>
+      <c r="C60">
+        <v>194211188.0</v>
+      </c>
+      <c r="D60">
+        <v>216559000.0</v>
+      </c>
+      <c r="E60">
+        <v>225122182.0</v>
+      </c>
+      <c r="F60">
+        <v>296181440.0</v>
+      </c>
+      <c r="G60">
+        <v>357353398.0</v>
+      </c>
+      <c r="H60">
+        <v>361326962.0</v>
+      </c>
+      <c r="I60">
+        <v>354248821.0</v>
+      </c>
+      <c r="J60">
+        <v>338483417.0</v>
+      </c>
+      <c r="K60">
+        <v>327803704.0</v>
+      </c>
+      <c r="L60">
+        <v>338737066.0</v>
+      </c>
+      <c r="M60">
+        <v>342291165.0</v>
+      </c>
+      <c r="N60">
+        <v>347926640.0</v>
+      </c>
+      <c r="O60">
+        <v>338017590.0</v>
+      </c>
+      <c r="P60">
+        <v>340571924.0</v>
+      </c>
+      <c r="Q60">
+        <v>321186031.0</v>
+      </c>
+      <c r="R60">
+        <v>295124972.0</v>
+      </c>
+      <c r="S60">
+        <v>284900286.0</v>
+      </c>
+      <c r="T60">
+        <v>264229163.0</v>
+      </c>
+      <c r="U60">
+        <v>251779258.0</v>
+      </c>
+      <c r="V60">
+        <v>242503094.0</v>
+      </c>
+      <c r="W60">
+        <v>234077039.0</v>
+      </c>
+      <c r="X60">
+        <v>238016197.0</v>
+      </c>
+      <c r="Y60">
+        <v>228140083.0</v>
+      </c>
+      <c r="Z60">
+        <v>226262836.0</v>
+      </c>
+      <c r="AA60">
+        <v>209893481.0</v>
+      </c>
+      <c r="AB60">
+        <v>202830047.0</v>
+      </c>
+      <c r="AC60">
+        <v>195948717.0</v>
+      </c>
+      <c r="AD60">
+        <v>190126951.0</v>
+      </c>
+      <c r="AE60">
+        <v>183150415.0</v>
+      </c>
+      <c r="AF60">
+        <v>170300769.0</v>
+      </c>
+      <c r="AG60">
+        <v>161720299.0</v>
+      </c>
+      <c r="AH60">
+        <v>160806275.0</v>
+      </c>
+      <c r="AI60">
+        <v>145387258.0</v>
+      </c>
+      <c r="AJ60">
+        <v>136950948.0</v>
+      </c>
+      <c r="AK60">
+        <v>128555342.0</v>
+      </c>
+      <c r="AL60">
+        <v>126432487.0</v>
+      </c>
+      <c r="AM60">
+        <v>119991200.0</v>
+      </c>
+      <c r="AN60">
+        <v>120783859.0</v>
+      </c>
+      <c r="AO60">
+        <v>123951364.0</v>
+      </c>
+      <c r="AP60">
+        <v>123193471.0</v>
+      </c>
+      <c r="AQ60">
+        <v>121608921.0</v>
+      </c>
+      <c r="AR60">
+        <v>119065169.0</v>
+      </c>
+      <c r="AS60">
+        <v>116611903.0</v>
+      </c>
+      <c r="AT60">
+        <v>117290902.0</v>
+      </c>
+      <c r="AU60">
+        <v>111059101.0</v>
+      </c>
+      <c r="AV60">
+        <v>112006711.0</v>
+      </c>
+      <c r="AW60">
+        <v>108947918.0</v>
+      </c>
+      <c r="AX60">
+        <v>111584412.0</v>
+      </c>
+      <c r="AY60">
+        <v>104368647.0</v>
+      </c>
+      <c r="AZ60">
+        <v>93543840.0</v>
+      </c>
+      <c r="BA60">
+        <v>91078051.0</v>
+      </c>
+      <c r="BB60">
+        <v>88803844.0</v>
+      </c>
+      <c r="BC60">
+        <v>85593370.0</v>
+      </c>
+      <c r="BD60">
+        <v>92550687.0</v>
+      </c>
+      <c r="BE60">
+        <v>55362100.0</v>
+      </c>
+      <c r="BF60">
+        <v>51122800.0</v>
+      </c>
+      <c r="BG60">
+        <v>33299100.0</v>
+      </c>
+      <c r="BH60">
+        <v>422786416000.0</v>
+      </c>
+      <c r="BI60">
+        <v>130138416000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>88944149000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:62">
+      <c r="A61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
+      <c r="A62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>347575464.0</v>
+      </c>
+      <c r="C2">
+        <v>364549166.0</v>
+      </c>
+      <c r="D2">
+        <v>437435940.0</v>
+      </c>
+      <c r="E2">
+        <v>499774421.0</v>
+      </c>
+      <c r="F2">
+        <v>384863899.0</v>
+      </c>
+      <c r="G2">
+        <v>296182526.0</v>
+      </c>
+      <c r="H2">
+        <v>433828971.0</v>
+      </c>
+      <c r="I2">
+        <v>314348777.0</v>
+      </c>
+      <c r="J2">
+        <v>216601137.0</v>
+      </c>
+      <c r="K2">
+        <v>204983801.0</v>
+      </c>
+      <c r="L2">
+        <v>278139095.0</v>
+      </c>
+      <c r="M2">
+        <v>413764435.0</v>
+      </c>
+      <c r="N2">
+        <v>342297332.0</v>
+      </c>
+      <c r="O2">
+        <v>348535503.0</v>
+      </c>
+      <c r="P2">
+        <v>307987909.0</v>
+      </c>
+      <c r="Q2">
+        <v>175035693.0</v>
+      </c>
+      <c r="R2">
+        <v>743205111000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>73211770.0</v>
+      </c>
+      <c r="C3">
+        <v>5565415.0</v>
+      </c>
+      <c r="D3">
+        <v>3222409.0</v>
+      </c>
+      <c r="E3">
+        <v>2110986.0</v>
+      </c>
+      <c r="F3">
+        <v>2057554.0</v>
+      </c>
+      <c r="G3">
+        <v>2121753.0</v>
+      </c>
+      <c r="H3">
+        <v>1427516.0</v>
+      </c>
+      <c r="I3">
+        <v>795192.0</v>
+      </c>
+      <c r="J3">
+        <v>645131.0</v>
+      </c>
+      <c r="K3">
+        <v>852356.0</v>
+      </c>
+      <c r="L3">
+        <v>1089603.0</v>
+      </c>
+      <c r="M3">
+        <v>1142370.0</v>
+      </c>
+      <c r="N3">
+        <v>1104592.0</v>
+      </c>
+      <c r="O3">
+        <v>974794.0</v>
+      </c>
+      <c r="P3">
+        <v>657213.0</v>
+      </c>
+      <c r="Q3">
+        <v>743919.0</v>
+      </c>
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>-39908863.0</v>
+      </c>
+      <c r="C5">
+        <v>95999235.0</v>
+      </c>
+      <c r="D5">
+        <v>70137188.0</v>
+      </c>
+      <c r="E5">
+        <v>142325476.0</v>
+      </c>
+      <c r="F5">
+        <v>111898659.0</v>
+      </c>
+      <c r="G5">
+        <v>66090443.0</v>
+      </c>
+      <c r="H5">
+        <v>85008064.0</v>
+      </c>
+      <c r="I5">
+        <v>106946950.0</v>
+      </c>
+      <c r="J5">
+        <v>65726970.0</v>
+      </c>
+      <c r="K5">
+        <v>31340584.0</v>
+      </c>
+      <c r="L5">
+        <v>43738824.0</v>
+      </c>
+      <c r="M5">
+        <v>58207927.0</v>
+      </c>
+      <c r="N5">
+        <v>47607341.0</v>
+      </c>
+      <c r="O5">
+        <v>23934580.0</v>
+      </c>
+      <c r="P5">
+        <v>156405176.0</v>
+      </c>
+      <c r="Q5">
+        <v>77794711.0</v>
+      </c>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>33302907.0</v>
+      </c>
+      <c r="C6">
+        <v>101564650.0</v>
+      </c>
+      <c r="D6">
+        <v>73359597.0</v>
+      </c>
+      <c r="E6">
+        <v>144436462.0</v>
+      </c>
+      <c r="F6">
+        <v>113956213.0</v>
+      </c>
+      <c r="G6">
+        <v>68212196.0</v>
+      </c>
+      <c r="H6">
+        <v>86435580.0</v>
+      </c>
+      <c r="I6">
+        <v>107742142.0</v>
+      </c>
+      <c r="J6">
+        <v>66372101.0</v>
+      </c>
+      <c r="K6">
+        <v>32192940.0</v>
+      </c>
+      <c r="L6">
+        <v>44828427.0</v>
+      </c>
+      <c r="M6">
+        <v>59350297.0</v>
+      </c>
+      <c r="N6">
+        <v>48711933.0</v>
+      </c>
+      <c r="O6">
+        <v>24909374.0</v>
+      </c>
+      <c r="P6">
+        <v>157062389.0</v>
+      </c>
+      <c r="Q6">
+        <v>78538630.0</v>
+      </c>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8">
+        <v>8906830.0</v>
+      </c>
+      <c r="C8">
+        <v>25146970.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>13795156.0</v>
+      </c>
+      <c r="C9">
+        <v>81099149.0</v>
+      </c>
+      <c r="D9">
+        <v>63826811.0</v>
+      </c>
+      <c r="E9">
+        <v>136016019.0</v>
+      </c>
+      <c r="F9">
+        <v>77802414.0</v>
+      </c>
+      <c r="G9">
+        <v>35749878.0</v>
+      </c>
+      <c r="H9">
+        <v>91695528.0</v>
+      </c>
+      <c r="I9">
+        <v>124095542.0</v>
+      </c>
+      <c r="J9">
+        <v>94108339.0</v>
+      </c>
+      <c r="K9">
+        <v>53287800.0</v>
+      </c>
+      <c r="L9">
+        <v>70523088.0</v>
+      </c>
+      <c r="M9">
+        <v>86201207.0</v>
+      </c>
+      <c r="N9">
+        <v>79552405.0</v>
+      </c>
+      <c r="O9">
+        <v>48150372.0</v>
+      </c>
+      <c r="P9">
+        <v>190202268.0</v>
+      </c>
+      <c r="Q9">
+        <v>99836057.0</v>
+      </c>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>-166914584.0</v>
+      </c>
+      <c r="C10">
+        <v>60877846.0</v>
+      </c>
+      <c r="D10">
+        <v>32851613.0</v>
+      </c>
+      <c r="E10">
+        <v>114685642.0</v>
+      </c>
+      <c r="F10">
+        <v>86472233.0</v>
+      </c>
+      <c r="G10">
+        <v>42082914.0</v>
+      </c>
+      <c r="H10">
+        <v>62869168.0</v>
+      </c>
+      <c r="I10">
+        <v>97281622.0</v>
+      </c>
+      <c r="J10">
+        <v>60195507.0</v>
+      </c>
+      <c r="K10">
+        <v>25984193.0</v>
+      </c>
+      <c r="L10">
+        <v>39114397.0</v>
+      </c>
+      <c r="M10">
+        <v>53897225.0</v>
+      </c>
+      <c r="N10">
+        <v>50403019.0</v>
+      </c>
+      <c r="O10">
+        <v>20276583.0</v>
+      </c>
+      <c r="P10">
+        <v>155900831.0</v>
+      </c>
+      <c r="Q10">
+        <v>77761053.0</v>
+      </c>
+      <c r="R10">
+        <v>135041424000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>1845402.0</v>
+      </c>
+      <c r="C11">
+        <v>12901719.0</v>
+      </c>
+      <c r="D11">
+        <v>12005343.0</v>
+      </c>
+      <c r="E11">
+        <v>20800288.0</v>
+      </c>
+      <c r="F11">
+        <v>20864826.0</v>
+      </c>
+      <c r="G11">
+        <v>6279048.0</v>
+      </c>
+      <c r="H11">
+        <v>19123468.0</v>
+      </c>
+      <c r="I11">
+        <v>29191826.0</v>
+      </c>
+      <c r="J11">
+        <v>18825616.0</v>
+      </c>
+      <c r="K11">
+        <v>11397421.0</v>
+      </c>
+      <c r="L11">
+        <v>13390302.0</v>
+      </c>
+      <c r="M11">
+        <v>18096721.0</v>
+      </c>
+      <c r="N11">
+        <v>15799226.0</v>
+      </c>
+      <c r="O11">
+        <v>8343901.0</v>
+      </c>
+      <c r="P11">
+        <v>40611388.0</v>
+      </c>
+      <c r="Q11">
+        <v>19614816.0</v>
+      </c>
+      <c r="R11">
+        <v>37470623000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>25637434.0</v>
+      </c>
+      <c r="C12">
+        <v>35121389.0</v>
+      </c>
+      <c r="D12">
+        <v>37285575.0</v>
+      </c>
+      <c r="E12">
+        <v>25771378.0</v>
+      </c>
+      <c r="F12">
+        <v>22867729.0</v>
+      </c>
+      <c r="G12">
+        <v>24007529.0</v>
+      </c>
+      <c r="H12">
+        <v>22138896.0</v>
+      </c>
+      <c r="I12">
+        <v>9665328.0</v>
+      </c>
+      <c r="J12">
+        <v>6048824.0</v>
+      </c>
+      <c r="K12">
+        <v>5356391.0</v>
+      </c>
+      <c r="L12">
+        <v>4624427.0</v>
+      </c>
+      <c r="M12">
+        <v>4643549.0</v>
+      </c>
+      <c r="N12">
+        <v>3680063.0</v>
+      </c>
+      <c r="O12">
+        <v>3657997.0</v>
+      </c>
+      <c r="P12">
+        <v>1088773.0</v>
+      </c>
+      <c r="Q12">
+        <v>33658.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>3913290.0</v>
+      </c>
+      <c r="C13">
+        <v>30389310.0</v>
+      </c>
+      <c r="D13">
+        <v>29165850.0</v>
+      </c>
+      <c r="E13">
+        <v>21170790.0</v>
+      </c>
+      <c r="F13">
+        <v>51932569.0</v>
+      </c>
+      <c r="G13">
+        <v>20895420.0</v>
+      </c>
+      <c r="H13">
+        <v>15558322.0</v>
+      </c>
+      <c r="I13">
+        <v>7146215.0</v>
+      </c>
+      <c r="J13">
+        <v>2242241.0</v>
+      </c>
+      <c r="K13">
+        <v>4010640.0</v>
+      </c>
+      <c r="L13">
+        <v>2891320.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>703037.0</v>
+      </c>
+      <c r="C14">
+        <v>-19506093.0</v>
+      </c>
+      <c r="D14">
+        <v>-12939754.0</v>
+      </c>
+      <c r="E14">
+        <v>-36065295.0</v>
+      </c>
+      <c r="F14">
+        <v>-17525513.0</v>
+      </c>
+      <c r="G14">
+        <v>56837121.0</v>
+      </c>
+      <c r="H14">
+        <v>54246406.0</v>
+      </c>
+      <c r="I14">
+        <v>32473457.0</v>
+      </c>
+      <c r="J14">
+        <v>29412165.0</v>
+      </c>
+      <c r="K14">
+        <v>27753134.0</v>
+      </c>
+      <c r="L14">
+        <v>33509278.0</v>
+      </c>
+      <c r="M14">
+        <v>17473000.0</v>
+      </c>
+      <c r="N14">
+        <v>16060000.0</v>
+      </c>
+      <c r="O14">
+        <v>8734000.0</v>
+      </c>
+      <c r="P14">
+        <v>517639443000.0</v>
+      </c>
+      <c r="Q14">
+        <v>515275702000.0</v>
+      </c>
+      <c r="R14">
+        <v>97563847000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>-160275967.0</v>
+      </c>
+      <c r="C15">
+        <v>28470034.0</v>
+      </c>
+      <c r="D15">
+        <v>7906516.0</v>
+      </c>
+      <c r="E15">
+        <v>57820059.0</v>
+      </c>
+      <c r="F15">
+        <v>48081894.0</v>
+      </c>
+      <c r="G15">
+        <v>35803866.0</v>
+      </c>
+      <c r="H15">
+        <v>43745700.0</v>
+      </c>
+      <c r="I15">
+        <v>37785670.0</v>
+      </c>
+      <c r="J15">
+        <v>21438589.0</v>
+      </c>
+      <c r="K15">
+        <v>2796608.0</v>
+      </c>
+      <c r="L15">
+        <v>11356010.0</v>
+      </c>
+      <c r="M15">
+        <v>18327272.0</v>
+      </c>
+      <c r="N15">
+        <v>18543538.0</v>
+      </c>
+      <c r="O15">
+        <v>3198832.0</v>
+      </c>
+      <c r="P15">
+        <v>57716891.0</v>
+      </c>
+      <c r="Q15">
+        <v>856292.0</v>
+      </c>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>-161246870.0</v>
+      </c>
+      <c r="C16">
+        <v>28470030.0</v>
+      </c>
+      <c r="D16">
+        <v>7906520.0</v>
+      </c>
+      <c r="E16">
+        <v>57820059.0</v>
+      </c>
+      <c r="F16">
+        <v>48081894.0</v>
+      </c>
+      <c r="G16">
+        <v>24563977.0</v>
+      </c>
+      <c r="H16">
+        <v>26549065.0</v>
+      </c>
+      <c r="I16">
+        <v>37785670.0</v>
+      </c>
+      <c r="J16">
+        <v>21438589.0</v>
+      </c>
+      <c r="K16">
+        <v>2796608.0</v>
+      </c>
+      <c r="L16">
+        <v>11356010.0</v>
+      </c>
+      <c r="M16">
+        <v>18327000.0</v>
+      </c>
+      <c r="N16">
+        <v>18544000.0</v>
+      </c>
+      <c r="O16">
+        <v>3199000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>-170856737.0</v>
+      </c>
+      <c r="C17">
+        <v>47976127.0</v>
+      </c>
+      <c r="D17">
+        <v>20846270.0</v>
+      </c>
+      <c r="E17">
+        <v>93885354.0</v>
+      </c>
+      <c r="F17">
+        <v>65607407.0</v>
+      </c>
+      <c r="G17">
+        <v>35803866.0</v>
+      </c>
+      <c r="H17">
+        <v>43745700.0</v>
+      </c>
+      <c r="I17">
+        <v>68089796.0</v>
+      </c>
+      <c r="J17">
+        <v>41369891.0</v>
+      </c>
+      <c r="K17">
+        <v>14586772.0</v>
+      </c>
+      <c r="L17">
+        <v>25724095.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-22042676.0</v>
+      </c>
+      <c r="C18">
+        <v>17377481.0</v>
+      </c>
+      <c r="D18">
+        <v>18905358.0</v>
+      </c>
+      <c r="E18">
+        <v>30066672.0</v>
+      </c>
+      <c r="F18">
+        <v>25785271.0</v>
+      </c>
+      <c r="G18">
+        <v>15922778.0</v>
+      </c>
+      <c r="H18">
+        <v>-7118876.0</v>
+      </c>
+      <c r="I18">
+        <v>-3144962.0</v>
+      </c>
+      <c r="J18">
+        <v>-3806583.0</v>
+      </c>
+      <c r="K18">
+        <v>-4010637.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-39908862.0</v>
+      </c>
+      <c r="C21">
+        <v>93905690.0</v>
+      </c>
+      <c r="D21">
+        <v>63901837.0</v>
+      </c>
+      <c r="E21">
+        <v>137724883.0</v>
+      </c>
+      <c r="F21">
+        <v>110458980.0</v>
+      </c>
+      <c r="G21">
+        <v>63811526.0</v>
+      </c>
+      <c r="H21">
+        <v>82516881.0</v>
+      </c>
+      <c r="I21">
+        <v>102350579.0</v>
+      </c>
+      <c r="J21">
+        <v>64118746.0</v>
+      </c>
+      <c r="K21">
+        <v>30066622.0</v>
+      </c>
+      <c r="L21">
+        <v>42312571.0</v>
+      </c>
+      <c r="M21">
+        <v>56029248.0</v>
+      </c>
+      <c r="N21">
+        <v>50015314.0</v>
+      </c>
+      <c r="O21">
+        <v>21083331.0</v>
+      </c>
+      <c r="P21">
+        <v>156532532.0</v>
+      </c>
+      <c r="Q21">
+        <v>77794711.0</v>
+      </c>
+      <c r="R21">
+        <v>110014023000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>401279483.0</v>
+      </c>
+      <c r="C23">
+        <v>351742625.0</v>
+      </c>
+      <c r="D23">
+        <v>437360914.0</v>
+      </c>
+      <c r="E23">
+        <v>533458468.0</v>
+      </c>
+      <c r="F23">
+        <v>407248849.0</v>
+      </c>
+      <c r="G23">
+        <v>319220638.0</v>
+      </c>
+      <c r="H23">
+        <v>461500287.0</v>
+      </c>
+      <c r="I23">
+        <v>350034113.0</v>
+      </c>
+      <c r="J23">
+        <v>246833580.0</v>
+      </c>
+      <c r="K23">
+        <v>228777809.0</v>
+      </c>
+      <c r="L23">
+        <v>306564971.0</v>
+      </c>
+      <c r="M23">
+        <v>444460673.0</v>
+      </c>
+      <c r="N23">
+        <v>369751564.0</v>
+      </c>
+      <c r="O23">
+        <v>380733315.0</v>
+      </c>
+      <c r="P23">
+        <v>340387366.0</v>
+      </c>
+      <c r="Q23">
+        <v>196333120.0</v>
+      </c>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>15723109.0</v>
+      </c>
+      <c r="C25">
+        <v>5565415.0</v>
+      </c>
+      <c r="D25">
+        <v>3222409.0</v>
+      </c>
+      <c r="E25">
+        <v>2110986.0</v>
+      </c>
+      <c r="F25">
+        <v>2057554.0</v>
+      </c>
+      <c r="G25">
+        <v>2121753.0</v>
+      </c>
+      <c r="H25">
+        <v>1427516.0</v>
+      </c>
+      <c r="I25">
+        <v>795192.0</v>
+      </c>
+      <c r="J25">
+        <v>645131.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>328090.0</v>
+      </c>
+      <c r="C27">
+        <v>1112771.0</v>
+      </c>
+      <c r="D27">
+        <v>901394.0</v>
+      </c>
+      <c r="E27">
+        <v>593420.0</v>
+      </c>
+      <c r="F27">
+        <v>1795251.0</v>
+      </c>
+      <c r="G27">
+        <v>445936.0</v>
+      </c>
+      <c r="H27">
+        <v>859616.0</v>
+      </c>
+      <c r="I27">
+        <v>1024058.0</v>
+      </c>
+      <c r="J27">
+        <v>507108.0</v>
+      </c>
+      <c r="K27">
+        <v>626464.0</v>
+      </c>
+      <c r="L27">
+        <v>946133.0</v>
+      </c>
+      <c r="M27">
+        <v>364698.0</v>
+      </c>
+      <c r="N27">
+        <v>528132.0</v>
+      </c>
+      <c r="O27">
+        <v>358920.0</v>
+      </c>
+      <c r="P27">
+        <v>2281161.0</v>
+      </c>
+      <c r="Q27">
+        <v>2082841.0</v>
+      </c>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>13028590.0</v>
+      </c>
+      <c r="C28">
+        <v>15901464.0</v>
+      </c>
+      <c r="D28">
+        <v>14931515.0</v>
+      </c>
+      <c r="E28">
+        <v>10690674.0</v>
+      </c>
+      <c r="F28">
+        <v>6346829.0</v>
+      </c>
+      <c r="G28">
+        <v>5405685.0</v>
+      </c>
+      <c r="H28">
+        <v>8809648.0</v>
+      </c>
+      <c r="I28">
+        <v>11956200.0</v>
+      </c>
+      <c r="J28">
+        <v>8480641.0</v>
+      </c>
+      <c r="K28">
+        <v>8261381.0</v>
+      </c>
+      <c r="L28">
+        <v>9552987.0</v>
+      </c>
+      <c r="M28">
+        <v>11649077.0</v>
+      </c>
+      <c r="N28">
+        <v>10022859.0</v>
+      </c>
+      <c r="O28">
+        <v>31529493.0</v>
+      </c>
+      <c r="P28">
+        <v>27718783.0</v>
+      </c>
+      <c r="Q28">
+        <v>18551701.0</v>
+      </c>
+      <c r="R28">
+        <v>87850526000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>1868331.0</v>
+      </c>
+      <c r="C29">
+        <v>12901720.0</v>
+      </c>
+      <c r="D29">
+        <v>12005340.0</v>
+      </c>
+      <c r="E29">
+        <v>20800290.0</v>
+      </c>
+      <c r="F29">
+        <v>20864826.0</v>
+      </c>
+      <c r="G29">
+        <v>6279050.0</v>
+      </c>
+      <c r="H29">
+        <v>19123468.0</v>
+      </c>
+      <c r="I29">
+        <v>29191826.0</v>
+      </c>
+      <c r="J29">
+        <v>18825616.0</v>
+      </c>
+      <c r="K29">
+        <v>11397421.0</v>
+      </c>
+      <c r="L29">
+        <v>13390300.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>53704019.0</v>
+      </c>
+      <c r="C30">
+        <v>-12806541.0</v>
+      </c>
+      <c r="D30">
+        <v>-1793436.0</v>
+      </c>
+      <c r="E30">
+        <v>33684047.0</v>
+      </c>
+      <c r="F30">
+        <v>22384950.0</v>
+      </c>
+      <c r="G30">
+        <v>23038112.0</v>
+      </c>
+      <c r="H30">
+        <v>27671316.0</v>
+      </c>
+      <c r="I30">
+        <v>35685336.0</v>
+      </c>
+      <c r="J30">
+        <v>30232443.0</v>
+      </c>
+      <c r="K30">
+        <v>23794008.0</v>
+      </c>
+      <c r="L30">
+        <v>28425876.0</v>
+      </c>
+      <c r="M30">
+        <v>30696238.0</v>
+      </c>
+      <c r="N30">
+        <v>27454232.0</v>
+      </c>
+      <c r="O30">
+        <v>32197812.0</v>
+      </c>
+      <c r="P30">
+        <v>32399457.0</v>
+      </c>
+      <c r="Q30">
+        <v>21297427.0</v>
+      </c>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-127005721.0</v>
+      </c>
+      <c r="C31">
+        <v>-33027844.0</v>
+      </c>
+      <c r="D31">
+        <v>-31050224.0</v>
+      </c>
+      <c r="E31">
+        <v>-23039241.0</v>
+      </c>
+      <c r="F31">
+        <v>-23986747.0</v>
+      </c>
+      <c r="G31">
+        <v>-22129686.0</v>
+      </c>
+      <c r="H31">
+        <v>-6860149.0</v>
+      </c>
+      <c r="I31">
+        <v>10898722.0</v>
+      </c>
+      <c r="J31">
+        <v>-3405878.0</v>
+      </c>
+      <c r="K31">
+        <v>-4082429.0</v>
+      </c>
+      <c r="L31">
+        <v>-3198174.0</v>
+      </c>
+      <c r="M31">
+        <v>-1976184.0</v>
+      </c>
+      <c r="N31">
+        <v>387705.0</v>
+      </c>
+      <c r="O31">
+        <v>-806748.0</v>
+      </c>
+      <c r="P31">
+        <v>-631701.0</v>
+      </c>
+      <c r="Q31">
+        <v>-33658.0</v>
+      </c>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>361370621.0</v>
+      </c>
+      <c r="C32">
+        <v>445648315.0</v>
+      </c>
+      <c r="D32">
+        <v>501262751.0</v>
+      </c>
+      <c r="E32">
+        <v>635790440.0</v>
+      </c>
+      <c r="F32">
+        <v>462666313.0</v>
+      </c>
+      <c r="G32">
+        <v>331932404.0</v>
+      </c>
+      <c r="H32">
+        <v>525524499.0</v>
+      </c>
+      <c r="I32">
+        <v>438444319.0</v>
+      </c>
+      <c r="J32">
+        <v>310709476.0</v>
+      </c>
+      <c r="K32">
+        <v>258271601.0</v>
+      </c>
+      <c r="L32">
+        <v>348662183.0</v>
+      </c>
+      <c r="M32">
+        <v>499965642.0</v>
+      </c>
+      <c r="N32">
+        <v>421849737.0</v>
+      </c>
+      <c r="O32">
+        <v>396685875.0</v>
+      </c>
+      <c r="P32">
+        <v>498190177.0</v>
+      </c>
+      <c r="Q32">
+        <v>274871750.0</v>
+      </c>
+      <c r="R32">
+        <v>952552341000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:62">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>75904976.0</v>
+      </c>
+      <c r="C2">
+        <v>81162091.0</v>
+      </c>
+      <c r="D2">
+        <v>107653000.0</v>
+      </c>
+      <c r="E2">
+        <v>93856646.0</v>
+      </c>
+      <c r="F2">
+        <v>64445923.0</v>
+      </c>
+      <c r="G2">
+        <v>106242479.0</v>
+      </c>
+      <c r="H2">
+        <v>64336170.0</v>
+      </c>
+      <c r="I2">
+        <v>89544179.0</v>
+      </c>
+      <c r="J2">
+        <v>104426338.0</v>
+      </c>
+      <c r="K2">
+        <v>119459992.0</v>
+      </c>
+      <c r="L2">
+        <v>78580274.0</v>
+      </c>
+      <c r="M2">
+        <v>131673468.0</v>
+      </c>
+      <c r="N2">
+        <v>107722206.0</v>
+      </c>
+      <c r="O2">
+        <v>139613525.0</v>
+      </c>
+      <c r="P2">
+        <v>144907908.0</v>
+      </c>
+      <c r="Q2">
+        <v>127780118.0</v>
+      </c>
+      <c r="R2">
+        <v>87472870.0</v>
+      </c>
+      <c r="S2">
+        <v>141101230.0</v>
+      </c>
+      <c r="T2">
+        <v>86264119.0</v>
+      </c>
+      <c r="U2">
+        <v>85650610.0</v>
+      </c>
+      <c r="V2">
+        <v>71847940.0</v>
+      </c>
+      <c r="W2">
+        <v>67187924.0</v>
+      </c>
+      <c r="X2">
+        <v>48761359.0</v>
+      </c>
+      <c r="Y2">
+        <v>43771753.0</v>
+      </c>
+      <c r="Z2">
+        <v>136461490.0</v>
+      </c>
+      <c r="AA2">
+        <v>144189581.0</v>
+      </c>
+      <c r="AB2">
+        <v>105017692.0</v>
+      </c>
+      <c r="AC2">
+        <v>96289236.0</v>
+      </c>
+      <c r="AD2">
+        <v>88332462.0</v>
+      </c>
+      <c r="AE2">
+        <v>101075918.0</v>
+      </c>
+      <c r="AF2">
+        <v>87941499.0</v>
+      </c>
+      <c r="AG2">
+        <v>59463540.0</v>
+      </c>
+      <c r="AH2">
+        <v>65867820.0</v>
+      </c>
+      <c r="AI2">
+        <v>68557236.0</v>
+      </c>
+      <c r="AJ2">
+        <v>56811007.0</v>
+      </c>
+      <c r="AK2">
+        <v>48676446.0</v>
+      </c>
+      <c r="AL2">
+        <v>42556448.0</v>
+      </c>
+      <c r="AM2">
+        <v>49703819.0</v>
+      </c>
+      <c r="AN2">
+        <v>44421411.0</v>
+      </c>
+      <c r="AO2">
+        <v>61573428.0</v>
+      </c>
+      <c r="AP2">
+        <v>49285143.0</v>
+      </c>
+      <c r="AQ2">
+        <v>61118247.0</v>
+      </c>
+      <c r="AR2">
+        <v>62307716.0</v>
+      </c>
+      <c r="AS2">
+        <v>63341009.0</v>
+      </c>
+      <c r="AT2">
+        <v>91372123.0</v>
+      </c>
+      <c r="AU2">
+        <v>90498388.0</v>
+      </c>
+      <c r="AV2">
+        <v>121097862.0</v>
+      </c>
+      <c r="AW2">
+        <v>103785705.0</v>
+      </c>
+      <c r="AX2">
+        <v>98382480.0</v>
+      </c>
+      <c r="AY2">
+        <v>97597806.0</v>
+      </c>
+      <c r="AZ2">
+        <v>87701320.0</v>
+      </c>
+      <c r="BA2">
+        <v>76445359.0</v>
+      </c>
+      <c r="BB2">
+        <v>80552847.0</v>
+      </c>
+      <c r="BC2">
+        <v>105969045.0</v>
+      </c>
+      <c r="BD2">
+        <v>75601148.0</v>
+      </c>
+      <c r="BE2">
+        <v>88993700.0</v>
+      </c>
+      <c r="BF2">
+        <v>75404200.0</v>
+      </c>
+      <c r="BG2">
+        <v>106188800.0</v>
+      </c>
+      <c r="BH2">
+        <v>87094000.0</v>
+      </c>
+      <c r="BI2">
+        <v>60988900.0</v>
+      </c>
+      <c r="BJ2">
+        <v>427861361000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:62">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>3502090.0</v>
+      </c>
+      <c r="C3">
+        <v>35060252.0</v>
+      </c>
+      <c r="D3">
+        <v>14860000.0</v>
+      </c>
+      <c r="E3">
+        <v>1222387.0</v>
+      </c>
+      <c r="F3">
+        <v>1595327.0</v>
+      </c>
+      <c r="G3">
+        <v>3167688.0</v>
+      </c>
+      <c r="H3">
+        <v>806396.0</v>
+      </c>
+      <c r="I3">
+        <v>612433.0</v>
+      </c>
+      <c r="J3">
+        <v>978898.0</v>
+      </c>
+      <c r="K3">
+        <v>1872460.0</v>
+      </c>
+      <c r="L3">
+        <v>430300.0</v>
+      </c>
+      <c r="M3">
+        <v>462799.0</v>
+      </c>
+      <c r="N3">
+        <v>456850.0</v>
+      </c>
+      <c r="O3">
+        <v>547637.0</v>
+      </c>
+      <c r="P3">
+        <v>532288.0</v>
+      </c>
+      <c r="Q3">
+        <v>551091.0</v>
+      </c>
+      <c r="R3">
+        <v>479970.0</v>
+      </c>
+      <c r="S3">
+        <v>499283.0</v>
+      </c>
+      <c r="T3">
+        <v>491057.0</v>
+      </c>
+      <c r="U3">
+        <v>571810.0</v>
+      </c>
+      <c r="V3">
+        <v>495404.0</v>
+      </c>
+      <c r="W3">
+        <v>317670.0</v>
+      </c>
+      <c r="X3">
+        <v>1051689.0</v>
+      </c>
+      <c r="Y3">
+        <v>1187766.0</v>
+      </c>
+      <c r="Z3">
+        <v>1190202.0</v>
+      </c>
+      <c r="AA3">
+        <v>419162.0</v>
+      </c>
+      <c r="AB3">
+        <v>348414.0</v>
+      </c>
+      <c r="AC3">
+        <v>362936.0</v>
+      </c>
+      <c r="AD3">
+        <v>297004.0</v>
+      </c>
+      <c r="AE3">
+        <v>309457.0</v>
+      </c>
+      <c r="AF3">
+        <v>167735.0</v>
+      </c>
+      <c r="AG3">
+        <v>161452.0</v>
+      </c>
+      <c r="AH3">
+        <v>156548.0</v>
+      </c>
+      <c r="AI3">
+        <v>766309.0</v>
+      </c>
+      <c r="AJ3">
+        <v>560755.0</v>
+      </c>
+      <c r="AK3">
+        <v>1074978.0</v>
+      </c>
+      <c r="AL3">
+        <v>2409214.0</v>
+      </c>
+      <c r="AM3">
+        <v>223158.0</v>
+      </c>
+      <c r="AN3">
+        <v>180919.0</v>
+      </c>
+      <c r="AO3">
+        <v>210724.0</v>
+      </c>
+      <c r="AP3">
+        <v>237555.0</v>
+      </c>
+      <c r="AQ3">
+        <v>726915.0</v>
+      </c>
+      <c r="AR3">
+        <v>2536331.0</v>
+      </c>
+      <c r="AS3">
+        <v>282592.0</v>
+      </c>
+      <c r="AT3">
+        <v>284678.0</v>
+      </c>
+      <c r="AU3">
+        <v>253254.0</v>
+      </c>
+      <c r="AV3">
+        <v>289325.0</v>
+      </c>
+      <c r="AW3">
+        <v>296340.0</v>
+      </c>
+      <c r="AX3">
+        <v>303451.0</v>
+      </c>
+      <c r="AY3">
+        <v>290005.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2092134.0</v>
+      </c>
+      <c r="BA3">
+        <v>1827632.0</v>
+      </c>
+      <c r="BB3">
+        <v>1691246.0</v>
+      </c>
+      <c r="BC3">
+        <v>2279180.0</v>
+      </c>
+      <c r="BD3">
+        <v>1485498.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>-2460068.0</v>
+      </c>
+      <c r="C5">
+        <v>-15931479.0</v>
+      </c>
+      <c r="D5">
+        <v>-6000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-56250102.0</v>
+      </c>
+      <c r="F5">
+        <v>-46319756.0</v>
+      </c>
+      <c r="G5">
+        <v>2669699.0</v>
+      </c>
+      <c r="H5">
+        <v>26306677.0</v>
+      </c>
+      <c r="I5">
+        <v>36406025.0</v>
+      </c>
+      <c r="J5">
+        <v>29898746.0</v>
+      </c>
+      <c r="K5">
+        <v>17374636.0</v>
+      </c>
+      <c r="L5">
+        <v>12439976.0</v>
+      </c>
+      <c r="M5">
+        <v>13106898.0</v>
+      </c>
+      <c r="N5">
+        <v>27215678.0</v>
+      </c>
+      <c r="O5">
+        <v>18980711.0</v>
+      </c>
+      <c r="P5">
+        <v>49868139.0</v>
+      </c>
+      <c r="Q5">
+        <v>49059392.0</v>
+      </c>
+      <c r="R5">
+        <v>24288778.0</v>
+      </c>
+      <c r="S5">
+        <v>41161506.0</v>
+      </c>
+      <c r="T5">
+        <v>24265235.0</v>
+      </c>
+      <c r="U5">
+        <v>25857678.0</v>
+      </c>
+      <c r="V5">
+        <v>20741341.0</v>
+      </c>
+      <c r="W5">
+        <v>-1188956.0</v>
+      </c>
+      <c r="X5">
+        <v>18915068.0</v>
+      </c>
+      <c r="Y5">
+        <v>10953108.0</v>
+      </c>
+      <c r="Z5">
+        <v>37411223.0</v>
+      </c>
+      <c r="AA5">
+        <v>29374070.0</v>
+      </c>
+      <c r="AB5">
+        <v>16761298.0</v>
+      </c>
+      <c r="AC5">
+        <v>22003342.0</v>
+      </c>
+      <c r="AD5">
+        <v>16869354.0</v>
+      </c>
+      <c r="AE5">
+        <v>34623094.0</v>
+      </c>
+      <c r="AF5">
+        <v>23032981.0</v>
+      </c>
+      <c r="AG5">
+        <v>12782012.0</v>
+      </c>
+      <c r="AH5">
+        <v>36367617.0</v>
+      </c>
+      <c r="AI5">
+        <v>19730794.0</v>
+      </c>
+      <c r="AJ5">
+        <v>20842125.0</v>
+      </c>
+      <c r="AK5">
+        <v>8564541.0</v>
+      </c>
+      <c r="AL5">
+        <v>15633778.0</v>
+      </c>
+      <c r="AM5">
+        <v>11593706.0</v>
+      </c>
+      <c r="AN5">
+        <v>3170676.0</v>
+      </c>
+      <c r="AO5">
+        <v>7911724.0</v>
+      </c>
+      <c r="AP5">
+        <v>8669555.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9843185.0</v>
+      </c>
+      <c r="AR5">
+        <v>9310150.0</v>
+      </c>
+      <c r="AS5">
+        <v>8253656.0</v>
+      </c>
+      <c r="AT5">
+        <v>16331833.0</v>
+      </c>
+      <c r="AU5">
+        <v>8365272.0</v>
+      </c>
+      <c r="AV5">
+        <v>16171968.0</v>
+      </c>
+      <c r="AW5">
+        <v>15576953.0</v>
+      </c>
+      <c r="AX5">
+        <v>18426581.0</v>
+      </c>
+      <c r="AY5">
+        <v>21570188.0</v>
+      </c>
+      <c r="AZ5">
+        <v>15473559.0</v>
+      </c>
+      <c r="BA5">
+        <v>10662618.0</v>
+      </c>
+      <c r="BB5">
+        <v>7827297.0</v>
+      </c>
+      <c r="BC5">
+        <v>-3122008.0</v>
+      </c>
+      <c r="BD5">
+        <v>-674773.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>1042022.0</v>
+      </c>
+      <c r="C6">
+        <v>19128773.0</v>
+      </c>
+      <c r="D6">
+        <v>8860000.0</v>
+      </c>
+      <c r="E6">
+        <v>-55027715.0</v>
+      </c>
+      <c r="F6">
+        <v>-44724429.0</v>
+      </c>
+      <c r="G6">
+        <v>5837387.0</v>
+      </c>
+      <c r="H6">
+        <v>27113073.0</v>
+      </c>
+      <c r="I6">
+        <v>37018458.0</v>
+      </c>
+      <c r="J6">
+        <v>30877644.0</v>
+      </c>
+      <c r="K6">
+        <v>19247096.0</v>
+      </c>
+      <c r="L6">
+        <v>12870276.0</v>
+      </c>
+      <c r="M6">
+        <v>13569697.0</v>
+      </c>
+      <c r="N6">
+        <v>27672528.0</v>
+      </c>
+      <c r="O6">
+        <v>19528348.0</v>
+      </c>
+      <c r="P6">
+        <v>50400427.0</v>
+      </c>
+      <c r="Q6">
+        <v>49610483.0</v>
+      </c>
+      <c r="R6">
+        <v>24768748.0</v>
+      </c>
+      <c r="S6">
+        <v>41660789.0</v>
+      </c>
+      <c r="T6">
+        <v>24756292.0</v>
+      </c>
+      <c r="U6">
+        <v>26429488.0</v>
+      </c>
+      <c r="V6">
+        <v>21236745.0</v>
+      </c>
+      <c r="W6">
+        <v>-871286.0</v>
+      </c>
+      <c r="X6">
+        <v>19966757.0</v>
+      </c>
+      <c r="Y6">
+        <v>12140874.0</v>
+      </c>
+      <c r="Z6">
+        <v>38601425.0</v>
+      </c>
+      <c r="AA6">
+        <v>29793232.0</v>
+      </c>
+      <c r="AB6">
+        <v>17109712.0</v>
+      </c>
+      <c r="AC6">
+        <v>22366278.0</v>
+      </c>
+      <c r="AD6">
+        <v>17166358.0</v>
+      </c>
+      <c r="AE6">
+        <v>34932551.0</v>
+      </c>
+      <c r="AF6">
+        <v>23200716.0</v>
+      </c>
+      <c r="AG6">
+        <v>12943464.0</v>
+      </c>
+      <c r="AH6">
+        <v>36524165.0</v>
+      </c>
+      <c r="AI6">
+        <v>20497103.0</v>
+      </c>
+      <c r="AJ6">
+        <v>21402880.0</v>
+      </c>
+      <c r="AK6">
+        <v>9639519.0</v>
+      </c>
+      <c r="AL6">
+        <v>18042992.0</v>
+      </c>
+      <c r="AM6">
+        <v>11816864.0</v>
+      </c>
+      <c r="AN6">
+        <v>3351595.0</v>
+      </c>
+      <c r="AO6">
+        <v>8122448.0</v>
+      </c>
+      <c r="AP6">
+        <v>8907110.0</v>
+      </c>
+      <c r="AQ6">
+        <v>10570100.0</v>
+      </c>
+      <c r="AR6">
+        <v>11846481.0</v>
+      </c>
+      <c r="AS6">
+        <v>8536248.0</v>
+      </c>
+      <c r="AT6">
+        <v>16616511.0</v>
+      </c>
+      <c r="AU6">
+        <v>8618526.0</v>
+      </c>
+      <c r="AV6">
+        <v>16461293.0</v>
+      </c>
+      <c r="AW6">
+        <v>15873293.0</v>
+      </c>
+      <c r="AX6">
+        <v>18730032.0</v>
+      </c>
+      <c r="AY6">
+        <v>21860193.0</v>
+      </c>
+      <c r="AZ6">
+        <v>17565693.0</v>
+      </c>
+      <c r="BA6">
+        <v>12490250.0</v>
+      </c>
+      <c r="BB6">
+        <v>9518543.0</v>
+      </c>
+      <c r="BC6">
+        <v>-842828.0</v>
+      </c>
+      <c r="BD6">
+        <v>810725.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>8906830.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>10380947.0</v>
+      </c>
+      <c r="C9">
+        <v>-3536437.0</v>
+      </c>
+      <c r="D9">
+        <v>6304000.0</v>
+      </c>
+      <c r="E9">
+        <v>6836550.0</v>
+      </c>
+      <c r="F9">
+        <v>7072718.0</v>
+      </c>
+      <c r="G9">
+        <v>2759580.0</v>
+      </c>
+      <c r="H9">
+        <v>23630730.0</v>
+      </c>
+      <c r="I9">
+        <v>34811490.0</v>
+      </c>
+      <c r="J9">
+        <v>19897349.0</v>
+      </c>
+      <c r="K9">
+        <v>11433103.0</v>
+      </c>
+      <c r="L9">
+        <v>13597550.0</v>
+      </c>
+      <c r="M9">
+        <v>16954420.0</v>
+      </c>
+      <c r="N9">
+        <v>21841738.0</v>
+      </c>
+      <c r="O9">
+        <v>27044422.0</v>
+      </c>
+      <c r="P9">
+        <v>44699879.0</v>
+      </c>
+      <c r="Q9">
+        <v>40834334.0</v>
+      </c>
+      <c r="R9">
+        <v>23437384.0</v>
+      </c>
+      <c r="S9">
+        <v>34761101.0</v>
+      </c>
+      <c r="T9">
+        <v>11774931.0</v>
+      </c>
+      <c r="U9">
+        <v>18695213.0</v>
+      </c>
+      <c r="V9">
+        <v>12571169.0</v>
+      </c>
+      <c r="W9">
+        <v>-10614896.0</v>
+      </c>
+      <c r="X9">
+        <v>7348643.0</v>
+      </c>
+      <c r="Y9">
+        <v>8383269.0</v>
+      </c>
+      <c r="Z9">
+        <v>30632862.0</v>
+      </c>
+      <c r="AA9">
+        <v>26215899.0</v>
+      </c>
+      <c r="AB9">
+        <v>19400781.0</v>
+      </c>
+      <c r="AC9">
+        <v>24602827.0</v>
+      </c>
+      <c r="AD9">
+        <v>21476021.0</v>
+      </c>
+      <c r="AE9">
+        <v>33264818.0</v>
+      </c>
+      <c r="AF9">
+        <v>28871045.0</v>
+      </c>
+      <c r="AG9">
+        <v>19473941.0</v>
+      </c>
+      <c r="AH9">
+        <v>42485738.0</v>
+      </c>
+      <c r="AI9">
+        <v>30899538.0</v>
+      </c>
+      <c r="AJ9">
+        <v>26580497.0</v>
+      </c>
+      <c r="AK9">
+        <v>16506056.0</v>
+      </c>
+      <c r="AL9">
+        <v>20122248.0</v>
+      </c>
+      <c r="AM9">
+        <v>16476649.0</v>
+      </c>
+      <c r="AN9">
+        <v>8661710.0</v>
+      </c>
+      <c r="AO9">
+        <v>13869075.0</v>
+      </c>
+      <c r="AP9">
+        <v>14280366.0</v>
+      </c>
+      <c r="AQ9">
+        <v>18991820.0</v>
+      </c>
+      <c r="AR9">
+        <v>15462693.0</v>
+      </c>
+      <c r="AS9">
+        <v>15729715.0</v>
+      </c>
+      <c r="AT9">
+        <v>20338860.0</v>
+      </c>
+      <c r="AU9">
+        <v>19735473.0</v>
+      </c>
+      <c r="AV9">
+        <v>21806567.0</v>
+      </c>
+      <c r="AW9">
+        <v>21033604.0</v>
+      </c>
+      <c r="AX9">
+        <v>23625563.0</v>
+      </c>
+      <c r="AY9">
+        <v>26752394.0</v>
+      </c>
+      <c r="AZ9">
+        <v>21719138.0</v>
+      </c>
+      <c r="BA9">
+        <v>16692198.0</v>
+      </c>
+      <c r="BB9">
+        <v>14388675.0</v>
+      </c>
+      <c r="BC9">
+        <v>7354971.0</v>
+      </c>
+      <c r="BD9">
+        <v>4902050.0</v>
+      </c>
+      <c r="BE9">
+        <v>20964000.0</v>
+      </c>
+      <c r="BF9">
+        <v>22159000.0</v>
+      </c>
+      <c r="BG9">
+        <v>39204000.0</v>
+      </c>
+      <c r="BH9">
+        <v>71276000.0</v>
+      </c>
+      <c r="BI9">
+        <v>43633000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>340321334000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>-8420574.0</v>
+      </c>
+      <c r="C10">
+        <v>-40217399.0</v>
+      </c>
+      <c r="D10">
+        <v>-12000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-57478777.0</v>
+      </c>
+      <c r="F10">
+        <v>-59253726.0</v>
+      </c>
+      <c r="G10">
+        <v>-6905579.0</v>
+      </c>
+      <c r="H10">
+        <v>18534199.0</v>
+      </c>
+      <c r="I10">
+        <v>28353486.0</v>
+      </c>
+      <c r="J10">
+        <v>20895740.0</v>
+      </c>
+      <c r="K10">
+        <v>7291915.0</v>
+      </c>
+      <c r="L10">
+        <v>2889225.0</v>
+      </c>
+      <c r="M10">
+        <v>4913879.0</v>
+      </c>
+      <c r="N10">
+        <v>17756594.0</v>
+      </c>
+      <c r="O10">
+        <v>11288945.0</v>
+      </c>
+      <c r="P10">
+        <v>41248249.0</v>
+      </c>
+      <c r="Q10">
+        <v>43213763.0</v>
+      </c>
+      <c r="R10">
+        <v>18934685.0</v>
+      </c>
+      <c r="S10">
+        <v>35117325.0</v>
+      </c>
+      <c r="T10">
+        <v>17709346.0</v>
+      </c>
+      <c r="U10">
+        <v>19367233.0</v>
+      </c>
+      <c r="V10">
+        <v>14278329.0</v>
+      </c>
+      <c r="W10">
+        <v>-7622522.0</v>
+      </c>
+      <c r="X10">
+        <v>13341046.0</v>
+      </c>
+      <c r="Y10">
+        <v>4821064.0</v>
+      </c>
+      <c r="Z10">
+        <v>31543326.0</v>
+      </c>
+      <c r="AA10">
+        <v>21102621.0</v>
+      </c>
+      <c r="AB10">
+        <v>11857791.0</v>
+      </c>
+      <c r="AC10">
+        <v>17134612.0</v>
+      </c>
+      <c r="AD10">
+        <v>12774144.0</v>
+      </c>
+      <c r="AE10">
+        <v>31326447.0</v>
+      </c>
+      <c r="AF10">
+        <v>20831720.0</v>
+      </c>
+      <c r="AG10">
+        <v>10815420.0</v>
+      </c>
+      <c r="AH10">
+        <v>34308035.0</v>
+      </c>
+      <c r="AI10">
+        <v>18148704.0</v>
+      </c>
+      <c r="AJ10">
+        <v>20072365.0</v>
+      </c>
+      <c r="AK10">
+        <v>7527513.0</v>
+      </c>
+      <c r="AL10">
+        <v>14446925.0</v>
+      </c>
+      <c r="AM10">
+        <v>9376810.0</v>
+      </c>
+      <c r="AN10">
+        <v>2076686.0</v>
+      </c>
+      <c r="AO10">
+        <v>6822353.0</v>
+      </c>
+      <c r="AP10">
+        <v>7708344.0</v>
+      </c>
+      <c r="AQ10">
+        <v>8171216.0</v>
+      </c>
+      <c r="AR10">
+        <v>8335241.0</v>
+      </c>
+      <c r="AS10">
+        <v>7260585.0</v>
+      </c>
+      <c r="AT10">
+        <v>15347355.0</v>
+      </c>
+      <c r="AU10">
+        <v>7412620.0</v>
+      </c>
+      <c r="AV10">
+        <v>14897640.0</v>
+      </c>
+      <c r="AW10">
+        <v>13977734.0</v>
+      </c>
+      <c r="AX10">
+        <v>17609231.0</v>
+      </c>
+      <c r="AY10">
+        <v>20758786.0</v>
+      </c>
+      <c r="AZ10">
+        <v>11189207.0</v>
+      </c>
+      <c r="BA10">
+        <v>10079270.0</v>
+      </c>
+      <c r="BB10">
+        <v>8375756.0</v>
+      </c>
+      <c r="BC10">
+        <v>-2679401.0</v>
+      </c>
+      <c r="BD10">
+        <v>-1634500.0</v>
+      </c>
+      <c r="BE10">
+        <v>8939000.0</v>
+      </c>
+      <c r="BF10">
+        <v>14941700.0</v>
+      </c>
+      <c r="BG10">
+        <v>33272800.0</v>
+      </c>
+      <c r="BH10">
+        <v>61199300.0</v>
+      </c>
+      <c r="BI10">
+        <v>28961900.0</v>
+      </c>
+      <c r="BJ10">
+        <v>277493762000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>1134075.0</v>
+      </c>
+      <c r="C11">
+        <v>2717025.0</v>
+      </c>
+      <c r="D11">
+        <v>529991.0</v>
+      </c>
+      <c r="E11">
+        <v>-1054909.0</v>
+      </c>
+      <c r="F11">
+        <v>-335308.0</v>
+      </c>
+      <c r="G11">
+        <v>-454794.0</v>
+      </c>
+      <c r="H11">
+        <v>4597088.0</v>
+      </c>
+      <c r="I11">
+        <v>4256144.0</v>
+      </c>
+      <c r="J11">
+        <v>4503281.0</v>
+      </c>
+      <c r="K11">
+        <v>5313926.0</v>
+      </c>
+      <c r="L11">
+        <v>1729413.0</v>
+      </c>
+      <c r="M11">
+        <v>1818595.0</v>
+      </c>
+      <c r="N11">
+        <v>3143409.0</v>
+      </c>
+      <c r="O11">
+        <v>1172277.0</v>
+      </c>
+      <c r="P11">
+        <v>8648752.0</v>
+      </c>
+      <c r="Q11">
+        <v>6210414.0</v>
+      </c>
+      <c r="R11">
+        <v>4768845.0</v>
+      </c>
+      <c r="S11">
+        <v>14461037.0</v>
+      </c>
+      <c r="T11">
+        <v>2769935.0</v>
+      </c>
+      <c r="U11">
+        <v>2315306.0</v>
+      </c>
+      <c r="V11">
+        <v>1318548.0</v>
+      </c>
+      <c r="W11">
+        <v>2035174.0</v>
+      </c>
+      <c r="X11">
+        <v>792380.0</v>
+      </c>
+      <c r="Y11">
+        <v>-17366.0</v>
+      </c>
+      <c r="Z11">
+        <v>3468860.0</v>
+      </c>
+      <c r="AA11">
+        <v>11133458.0</v>
+      </c>
+      <c r="AB11">
+        <v>1318233.0</v>
+      </c>
+      <c r="AC11">
+        <v>3801330.0</v>
+      </c>
+      <c r="AD11">
+        <v>2870447.0</v>
+      </c>
+      <c r="AE11">
+        <v>9171902.0</v>
+      </c>
+      <c r="AF11">
+        <v>6117097.0</v>
+      </c>
+      <c r="AG11">
+        <v>4809851.0</v>
+      </c>
+      <c r="AH11">
+        <v>9092976.0</v>
+      </c>
+      <c r="AI11">
+        <v>5749004.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5737129.0</v>
+      </c>
+      <c r="AK11">
+        <v>3098220.0</v>
+      </c>
+      <c r="AL11">
+        <v>4241263.0</v>
+      </c>
+      <c r="AM11">
+        <v>4515242.0</v>
+      </c>
+      <c r="AN11">
+        <v>1628373.0</v>
+      </c>
+      <c r="AO11">
+        <v>2715270.0</v>
+      </c>
+      <c r="AP11">
+        <v>2538536.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2772700.0</v>
+      </c>
+      <c r="AR11">
+        <v>3268545.0</v>
+      </c>
+      <c r="AS11">
+        <v>2532628.0</v>
+      </c>
+      <c r="AT11">
+        <v>4816429.0</v>
+      </c>
+      <c r="AU11">
+        <v>2517915.0</v>
+      </c>
+      <c r="AV11">
+        <v>4716789.0</v>
+      </c>
+      <c r="AW11">
+        <v>6096061.0</v>
+      </c>
+      <c r="AX11">
+        <v>4765956.0</v>
+      </c>
+      <c r="AY11">
+        <v>5494172.0</v>
+      </c>
+      <c r="AZ11">
+        <v>4497411.0</v>
+      </c>
+      <c r="BA11">
+        <v>3403757.0</v>
+      </c>
+      <c r="BB11">
+        <v>2403886.0</v>
+      </c>
+      <c r="BC11">
+        <v>1283233.0</v>
+      </c>
+      <c r="BD11">
+        <v>618128.0</v>
+      </c>
+      <c r="BE11">
+        <v>2112900.0</v>
+      </c>
+      <c r="BF11">
+        <v>4283300.0</v>
+      </c>
+      <c r="BG11">
+        <v>13963300.0</v>
+      </c>
+      <c r="BH11">
+        <v>9196500.0</v>
+      </c>
+      <c r="BI11">
+        <v>9348000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>69261208000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>5960506.0</v>
+      </c>
+      <c r="C12">
+        <v>2875003.0</v>
+      </c>
+      <c r="D12">
+        <v>5955000.0</v>
+      </c>
+      <c r="E12">
+        <v>1228675.0</v>
+      </c>
+      <c r="F12">
+        <v>12933970.0</v>
+      </c>
+      <c r="G12">
+        <v>9575278.0</v>
+      </c>
+      <c r="H12">
+        <v>7772478.0</v>
+      </c>
+      <c r="I12">
+        <v>8770627.0</v>
+      </c>
+      <c r="J12">
+        <v>9003006.0</v>
+      </c>
+      <c r="K12">
+        <v>10082721.0</v>
+      </c>
+      <c r="L12">
+        <v>8759433.0</v>
+      </c>
+      <c r="M12">
+        <v>8127573.0</v>
+      </c>
+      <c r="N12">
+        <v>8071402.0</v>
+      </c>
+      <c r="O12">
+        <v>5823310.0</v>
+      </c>
+      <c r="P12">
+        <v>8937146.0</v>
+      </c>
+      <c r="Q12">
+        <v>5528373.0</v>
+      </c>
+      <c r="R12">
+        <v>5482549.0</v>
+      </c>
+      <c r="S12">
+        <v>3485484.0</v>
+      </c>
+      <c r="T12">
+        <v>6555889.0</v>
+      </c>
+      <c r="U12">
+        <v>6490445.0</v>
+      </c>
+      <c r="V12">
+        <v>6335911.0</v>
+      </c>
+      <c r="W12">
+        <v>6433566.0</v>
+      </c>
+      <c r="X12">
+        <v>5574022.0</v>
+      </c>
+      <c r="Y12">
+        <v>6132044.0</v>
+      </c>
+      <c r="Z12">
+        <v>5867897.0</v>
+      </c>
+      <c r="AA12">
+        <v>8271449.0</v>
+      </c>
+      <c r="AB12">
+        <v>4903507.0</v>
+      </c>
+      <c r="AC12">
+        <v>4868730.0</v>
+      </c>
+      <c r="AD12">
+        <v>4095210.0</v>
+      </c>
+      <c r="AE12">
+        <v>3296647.0</v>
+      </c>
+      <c r="AF12">
+        <v>2201261.0</v>
+      </c>
+      <c r="AG12">
+        <v>1966592.0</v>
+      </c>
+      <c r="AH12">
+        <v>2200828.0</v>
+      </c>
+      <c r="AI12">
+        <v>2348399.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1330515.0</v>
+      </c>
+      <c r="AK12">
+        <v>1048871.0</v>
+      </c>
+      <c r="AL12">
+        <v>1186853.0</v>
+      </c>
+      <c r="AM12">
+        <v>2216896.0</v>
+      </c>
+      <c r="AN12">
+        <v>1093990.0</v>
+      </c>
+      <c r="AO12">
+        <v>1089371.0</v>
+      </c>
+      <c r="AP12">
+        <v>956134.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1671969.0</v>
+      </c>
+      <c r="AR12">
+        <v>974909.0</v>
+      </c>
+      <c r="AS12">
+        <v>993071.0</v>
+      </c>
+      <c r="AT12">
+        <v>984478.0</v>
+      </c>
+      <c r="AU12">
+        <v>952652.0</v>
+      </c>
+      <c r="AV12">
+        <v>1274328.0</v>
+      </c>
+      <c r="AW12">
+        <v>1599219.0</v>
+      </c>
+      <c r="AX12">
+        <v>817350.0</v>
+      </c>
+      <c r="AY12">
+        <v>811402.0</v>
+      </c>
+      <c r="AZ12">
+        <v>889500.0</v>
+      </c>
+      <c r="BA12">
+        <v>1304100.0</v>
+      </c>
+      <c r="BB12">
+        <v>675000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1432700.0</v>
+      </c>
+      <c r="BD12">
+        <v>1241400.0</v>
+      </c>
+      <c r="BE12">
+        <v>436700.0</v>
+      </c>
+      <c r="BF12">
+        <v>567300.0</v>
+      </c>
+      <c r="BG12">
+        <v>791000.0</v>
+      </c>
+      <c r="BH12">
+        <v>200700.0</v>
+      </c>
+      <c r="BI12">
+        <v>37100.0</v>
+      </c>
+      <c r="BJ12">
+        <v>512849000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>1359014.0</v>
+      </c>
+      <c r="C13">
+        <v>12365068.0</v>
+      </c>
+      <c r="D13">
+        <v>4514840.0</v>
+      </c>
+      <c r="E13">
+        <v>594630.0</v>
+      </c>
+      <c r="F13">
+        <v>11866390.0</v>
+      </c>
+      <c r="G13">
+        <v>7252990.0</v>
+      </c>
+      <c r="H13">
+        <v>7323800.0</v>
+      </c>
+      <c r="I13">
+        <v>12308254.0</v>
+      </c>
+      <c r="J13">
+        <v>14018700.0</v>
+      </c>
+      <c r="K13">
+        <v>16317371.0</v>
+      </c>
+      <c r="L13">
+        <v>7972710.0</v>
+      </c>
+      <c r="M13">
+        <v>7640730.0</v>
+      </c>
+      <c r="N13">
+        <v>7293160.0</v>
+      </c>
+      <c r="O13">
+        <v>6079140.0</v>
+      </c>
+      <c r="P13">
+        <v>4975530.0</v>
+      </c>
+      <c r="Q13">
+        <v>20761942.0</v>
+      </c>
+      <c r="R13">
+        <v>7088998.0</v>
+      </c>
+      <c r="S13">
+        <v>17408351.0</v>
+      </c>
+      <c r="T13">
+        <v>4746920.0</v>
+      </c>
+      <c r="U13">
+        <v>11207558.0</v>
+      </c>
+      <c r="V13">
+        <v>5769460.0</v>
+      </c>
+      <c r="W13">
+        <v>5476290.0</v>
+      </c>
+      <c r="X13">
+        <v>10482853.0</v>
+      </c>
+      <c r="Y13">
+        <v>10197407.0</v>
+      </c>
+      <c r="Z13">
+        <v>8394581.0</v>
+      </c>
+      <c r="AA13">
+        <v>6143412.0</v>
+      </c>
+      <c r="AB13">
+        <v>4280740.0</v>
+      </c>
+      <c r="AC13">
+        <v>3031280.0</v>
+      </c>
+      <c r="AD13">
+        <v>2130290.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>489395.0</v>
+      </c>
+      <c r="C14">
+        <v>194396.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>865939.0</v>
+      </c>
+      <c r="F14">
+        <v>-1138537.0</v>
+      </c>
+      <c r="G14">
+        <v>84497.0</v>
+      </c>
+      <c r="H14">
+        <v>-5593499.0</v>
+      </c>
+      <c r="I14">
+        <v>-9133478.0</v>
+      </c>
+      <c r="J14">
+        <v>-4863613.0</v>
+      </c>
+      <c r="K14">
+        <v>-5442856.0</v>
+      </c>
+      <c r="L14">
+        <v>1609423.0</v>
+      </c>
+      <c r="M14">
+        <v>-3106870.0</v>
+      </c>
+      <c r="N14">
+        <v>-5999451.0</v>
+      </c>
+      <c r="O14">
+        <v>-7052450.0</v>
+      </c>
+      <c r="P14">
+        <v>-12470768.0</v>
+      </c>
+      <c r="Q14">
+        <v>-11668141.0</v>
+      </c>
+      <c r="R14">
+        <v>-4873936.0</v>
+      </c>
+      <c r="S14">
+        <v>-6746434.0</v>
+      </c>
+      <c r="T14">
+        <v>-2416118.0</v>
+      </c>
+      <c r="U14">
+        <v>51565650.0</v>
+      </c>
+      <c r="V14">
+        <v>55848765.0</v>
+      </c>
+      <c r="W14">
+        <v>56837121.0</v>
+      </c>
+      <c r="X14">
+        <v>61606640.0</v>
+      </c>
+      <c r="Y14">
+        <v>57557760.0</v>
+      </c>
+      <c r="Z14">
+        <v>59251184.0</v>
+      </c>
+      <c r="AA14">
+        <v>54246406.0</v>
+      </c>
+      <c r="AB14">
+        <v>37316421.0</v>
+      </c>
+      <c r="AC14">
+        <v>32916079.0</v>
+      </c>
+      <c r="AD14">
+        <v>34458845.0</v>
+      </c>
+      <c r="AE14">
+        <v>32473457.0</v>
+      </c>
+      <c r="AF14">
+        <v>32616140.0</v>
+      </c>
+      <c r="AG14">
+        <v>3943000.0</v>
+      </c>
+      <c r="AH14">
+        <v>11230600.0</v>
+      </c>
+      <c r="AI14">
+        <v>6815000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6511400.0</v>
+      </c>
+      <c r="AK14">
+        <v>2435100.0</v>
+      </c>
+      <c r="AL14">
+        <v>4169800.0</v>
+      </c>
+      <c r="AM14">
+        <v>3797600.0</v>
+      </c>
+      <c r="AN14">
+        <v>1332500.0</v>
+      </c>
+      <c r="AO14">
+        <v>3225800.0</v>
+      </c>
+      <c r="AP14">
+        <v>3434200.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3574700.0</v>
+      </c>
+      <c r="AR14">
+        <v>2592400.0</v>
+      </c>
+      <c r="AS14">
+        <v>2923500.0</v>
+      </c>
+      <c r="AT14">
+        <v>5277500.0</v>
+      </c>
+      <c r="AU14">
+        <v>3612000.0</v>
+      </c>
+      <c r="AV14">
+        <v>4310700.0</v>
+      </c>
+      <c r="AW14">
+        <v>4410300.0</v>
+      </c>
+      <c r="AX14">
+        <v>5140200.0</v>
+      </c>
+      <c r="AY14">
+        <v>5462200.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4556700.0</v>
+      </c>
+      <c r="BA14">
+        <v>3280000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2761400.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14">
+        <v>69200.0</v>
+      </c>
+      <c r="BE14">
+        <v>2906300.0</v>
+      </c>
+      <c r="BF14">
+        <v>5558200.0</v>
+      </c>
+      <c r="BG14">
+        <v>10626100.0</v>
+      </c>
+      <c r="BH14">
+        <v>25155000.0</v>
+      </c>
+      <c r="BI14">
+        <v>9801700.0</v>
+      </c>
+      <c r="BJ14">
+        <v>102476184000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>-9065254.0</v>
+      </c>
+      <c r="C15">
+        <v>-34860221.0</v>
+      </c>
+      <c r="D15">
+        <v>-11559218.0</v>
+      </c>
+      <c r="E15">
+        <v>-55557929.0</v>
+      </c>
+      <c r="F15">
+        <v>-60056955.0</v>
+      </c>
+      <c r="G15">
+        <v>-6366288.0</v>
+      </c>
+      <c r="H15">
+        <v>8343612.0</v>
+      </c>
+      <c r="I15">
+        <v>14963864.0</v>
+      </c>
+      <c r="J15">
+        <v>11528846.0</v>
+      </c>
+      <c r="K15">
+        <v>-3464867.0</v>
+      </c>
+      <c r="L15">
+        <v>2769235.0</v>
+      </c>
+      <c r="M15">
+        <v>-11586.0</v>
+      </c>
+      <c r="N15">
+        <v>8613734.0</v>
+      </c>
+      <c r="O15">
+        <v>3064218.0</v>
+      </c>
+      <c r="P15">
+        <v>20128729.0</v>
+      </c>
+      <c r="Q15">
+        <v>25335208.0</v>
+      </c>
+      <c r="R15">
+        <v>14165840.0</v>
+      </c>
+      <c r="S15">
+        <v>20656288.0</v>
+      </c>
+      <c r="T15">
+        <v>12523293.0</v>
+      </c>
+      <c r="U15">
+        <v>12740101.0</v>
+      </c>
+      <c r="V15">
+        <v>8908646.0</v>
+      </c>
+      <c r="W15">
+        <v>-4949485.0</v>
+      </c>
+      <c r="X15">
+        <v>8882902.0</v>
+      </c>
+      <c r="Y15">
+        <v>1259480.0</v>
+      </c>
+      <c r="Z15">
+        <v>19371080.0</v>
+      </c>
+      <c r="AA15">
+        <v>7185602.0</v>
+      </c>
+      <c r="AB15">
+        <v>6496139.0</v>
+      </c>
+      <c r="AC15">
+        <v>6777122.0</v>
+      </c>
+      <c r="AD15">
+        <v>6090202.0</v>
+      </c>
+      <c r="AE15">
+        <v>14416916.0</v>
+      </c>
+      <c r="AF15">
+        <v>7321730.0</v>
+      </c>
+      <c r="AG15">
+        <v>2062523.0</v>
+      </c>
+      <c r="AH15">
+        <v>13984501.0</v>
+      </c>
+      <c r="AI15">
+        <v>5584723.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7823830.0</v>
+      </c>
+      <c r="AK15">
+        <v>1994161.0</v>
+      </c>
+      <c r="AL15">
+        <v>6035875.0</v>
+      </c>
+      <c r="AM15">
+        <v>1063922.0</v>
+      </c>
+      <c r="AN15">
+        <v>-884230.0</v>
+      </c>
+      <c r="AO15">
+        <v>881258.0</v>
+      </c>
+      <c r="AP15">
+        <v>1735658.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1823823.0</v>
+      </c>
+      <c r="AR15">
+        <v>2474332.0</v>
+      </c>
+      <c r="AS15">
+        <v>1804410.0</v>
+      </c>
+      <c r="AT15">
+        <v>5253445.0</v>
+      </c>
+      <c r="AU15">
+        <v>1282746.0</v>
+      </c>
+      <c r="AV15">
+        <v>5870115.0</v>
+      </c>
+      <c r="AW15">
+        <v>3471352.0</v>
+      </c>
+      <c r="AX15">
+        <v>7703059.0</v>
+      </c>
+      <c r="AY15">
+        <v>9802407.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2135117.0</v>
+      </c>
+      <c r="BA15">
+        <v>3395540.0</v>
+      </c>
+      <c r="BB15">
+        <v>3210474.0</v>
+      </c>
+      <c r="BC15">
+        <v>-4547691.0</v>
+      </c>
+      <c r="BD15">
+        <v>-1986472.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-33868220.0</v>
+      </c>
+      <c r="D16">
+        <v>-11763770.0</v>
+      </c>
+      <c r="E16">
+        <v>-55557930.0</v>
+      </c>
+      <c r="F16">
+        <v>-60056960.0</v>
+      </c>
+      <c r="G16">
+        <v>-6366290.0</v>
+      </c>
+      <c r="H16">
+        <v>8343610.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-1105250.0</v>
+      </c>
+      <c r="M16">
+        <v>-11586.0</v>
+      </c>
+      <c r="N16">
+        <v>-11586.0</v>
+      </c>
+      <c r="O16">
+        <v>3064218.0</v>
+      </c>
+      <c r="P16">
+        <v>20128729.0</v>
+      </c>
+      <c r="Q16">
+        <v>25335208.0</v>
+      </c>
+      <c r="R16">
+        <v>9291904.0</v>
+      </c>
+      <c r="S16">
+        <v>13909854.0</v>
+      </c>
+      <c r="T16">
+        <v>12523293.0</v>
+      </c>
+      <c r="U16">
+        <v>12740101.0</v>
+      </c>
+      <c r="V16">
+        <v>8908646.0</v>
+      </c>
+      <c r="W16">
+        <v>-4949485.0</v>
+      </c>
+      <c r="X16">
+        <v>8882902.0</v>
+      </c>
+      <c r="Y16">
+        <v>1259480.0</v>
+      </c>
+      <c r="Z16">
+        <v>19371080.0</v>
+      </c>
+      <c r="AA16">
+        <v>7185602.0</v>
+      </c>
+      <c r="AB16">
+        <v>6496140.0</v>
+      </c>
+      <c r="AC16">
+        <v>6777122.0</v>
+      </c>
+      <c r="AD16">
+        <v>6090202.0</v>
+      </c>
+      <c r="AE16">
+        <v>14416916.0</v>
+      </c>
+      <c r="AF16">
+        <v>7321730.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>-9554649.0</v>
+      </c>
+      <c r="C17">
+        <v>-42969441.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>-56423868.0</v>
+      </c>
+      <c r="F17">
+        <v>-58918418.0</v>
+      </c>
+      <c r="G17">
+        <v>-6450785.0</v>
+      </c>
+      <c r="H17">
+        <v>13937111.0</v>
+      </c>
+      <c r="I17">
+        <v>24097342.0</v>
+      </c>
+      <c r="J17">
+        <v>16392459.0</v>
+      </c>
+      <c r="K17">
+        <v>1977989.0</v>
+      </c>
+      <c r="L17">
+        <v>1159812.0</v>
+      </c>
+      <c r="M17">
+        <v>3095284.0</v>
+      </c>
+      <c r="N17">
+        <v>14613185.0</v>
+      </c>
+      <c r="O17">
+        <v>10116668.0</v>
+      </c>
+      <c r="P17">
+        <v>32599497.0</v>
+      </c>
+      <c r="Q17">
+        <v>37003349.0</v>
+      </c>
+      <c r="R17">
+        <v>14165840.0</v>
+      </c>
+      <c r="S17">
+        <v>20656288.0</v>
+      </c>
+      <c r="T17">
+        <v>14939411.0</v>
+      </c>
+      <c r="U17">
+        <v>17051927.0</v>
+      </c>
+      <c r="V17">
+        <v>12959781.0</v>
+      </c>
+      <c r="W17">
+        <v>-9657696.0</v>
+      </c>
+      <c r="X17">
+        <v>12548666.0</v>
+      </c>
+      <c r="Y17">
+        <v>4838430.0</v>
+      </c>
+      <c r="Z17">
+        <v>28074466.0</v>
+      </c>
+      <c r="AA17">
+        <v>9969163.0</v>
+      </c>
+      <c r="AB17">
+        <v>10539558.0</v>
+      </c>
+      <c r="AC17">
+        <v>13333282.0</v>
+      </c>
+      <c r="AD17">
+        <v>9903697.0</v>
+      </c>
+      <c r="AE17">
+        <v>22154545.0</v>
+      </c>
+      <c r="AF17">
+        <v>14714623.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-6811511.0</v>
+      </c>
+      <c r="C18">
+        <v>-15242416.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>2171574.0</v>
+      </c>
+      <c r="F18">
+        <v>-2979116.0</v>
+      </c>
+      <c r="G18">
+        <v>5454996.0</v>
+      </c>
+      <c r="H18">
+        <v>3765139.0</v>
+      </c>
+      <c r="I18">
+        <v>3384708.0</v>
+      </c>
+      <c r="J18">
+        <v>4772638.0</v>
+      </c>
+      <c r="K18">
+        <v>6095780.0</v>
+      </c>
+      <c r="L18">
+        <v>4242377.0</v>
+      </c>
+      <c r="M18">
+        <v>5372122.0</v>
+      </c>
+      <c r="N18">
+        <v>3195079.0</v>
+      </c>
+      <c r="O18">
+        <v>5341797.0</v>
+      </c>
+      <c r="P18">
+        <v>8561709.0</v>
+      </c>
+      <c r="Q18">
+        <v>14556717.0</v>
+      </c>
+      <c r="R18">
+        <v>1606449.0</v>
+      </c>
+      <c r="S18">
+        <v>11015696.0</v>
+      </c>
+      <c r="T18">
+        <v>4331977.0</v>
+      </c>
+      <c r="U18">
+        <v>4591149.0</v>
+      </c>
+      <c r="V18">
+        <v>5846449.0</v>
+      </c>
+      <c r="W18">
+        <v>4753518.0</v>
+      </c>
+      <c r="X18">
+        <v>4867742.0</v>
+      </c>
+      <c r="Y18">
+        <v>4004946.0</v>
+      </c>
+      <c r="Z18">
+        <v>2296572.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2224876.0</v>
+      </c>
+      <c r="AB18">
+        <v>-750231.0</v>
+      </c>
+      <c r="AC18">
+        <v>-1954345.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2189424.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-3285746.0</v>
+      </c>
+      <c r="C21">
+        <v>-15931478.0</v>
+      </c>
+      <c r="D21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-9420102.0</v>
+      </c>
+      <c r="F21">
+        <v>4221688.0</v>
+      </c>
+      <c r="G21">
+        <v>1294336.0</v>
+      </c>
+      <c r="H21">
+        <v>26703974.0</v>
+      </c>
+      <c r="I21">
+        <v>36568459.0</v>
+      </c>
+      <c r="J21">
+        <v>29338921.0</v>
+      </c>
+      <c r="K21">
+        <v>14909504.0</v>
+      </c>
+      <c r="L21">
+        <v>11653253.0</v>
+      </c>
+      <c r="M21">
+        <v>12620053.0</v>
+      </c>
+      <c r="N21">
+        <v>26437437.0</v>
+      </c>
+      <c r="O21">
+        <v>17690856.0</v>
+      </c>
+      <c r="P21">
+        <v>47452218.0</v>
+      </c>
+      <c r="Q21">
+        <v>48709367.0</v>
+      </c>
+      <c r="R21">
+        <v>23872442.0</v>
+      </c>
+      <c r="S21">
+        <v>39069599.0</v>
+      </c>
+      <c r="T21">
+        <v>23745477.0</v>
+      </c>
+      <c r="U21">
+        <v>25391745.0</v>
+      </c>
+      <c r="V21">
+        <v>20144196.0</v>
+      </c>
+      <c r="W21">
+        <v>-1854574.0</v>
+      </c>
+      <c r="X21">
+        <v>18456840.0</v>
+      </c>
+      <c r="Y21">
+        <v>10361676.0</v>
+      </c>
+      <c r="Z21">
+        <v>36847584.0</v>
+      </c>
+      <c r="AA21">
+        <v>28661840.0</v>
+      </c>
+      <c r="AB21">
+        <v>16138797.0</v>
+      </c>
+      <c r="AC21">
+        <v>21394485.0</v>
+      </c>
+      <c r="AD21">
+        <v>16321759.0</v>
+      </c>
+      <c r="AE21">
+        <v>31775452.0</v>
+      </c>
+      <c r="AF21">
+        <v>22512985.0</v>
+      </c>
+      <c r="AG21">
+        <v>12066984.0</v>
+      </c>
+      <c r="AH21">
+        <v>35995158.0</v>
+      </c>
+      <c r="AI21">
+        <v>19764283.0</v>
+      </c>
+      <c r="AJ21">
+        <v>20842256.0</v>
+      </c>
+      <c r="AK21">
+        <v>8576384.0</v>
+      </c>
+      <c r="AL21">
+        <v>14935823.0</v>
+      </c>
+      <c r="AM21">
+        <v>11227228.0</v>
+      </c>
+      <c r="AN21">
+        <v>2887783.0</v>
+      </c>
+      <c r="AO21">
+        <v>7624181.0</v>
+      </c>
+      <c r="AP21">
+        <v>8327430.0</v>
+      </c>
+      <c r="AQ21">
+        <v>9438104.0</v>
+      </c>
+      <c r="AR21">
+        <v>9024821.0</v>
+      </c>
+      <c r="AS21">
+        <v>7927395.0</v>
+      </c>
+      <c r="AT21">
+        <v>15922251.0</v>
+      </c>
+      <c r="AU21">
+        <v>8197326.0</v>
+      </c>
+      <c r="AV21">
+        <v>15407919.0</v>
+      </c>
+      <c r="AW21">
+        <v>14749434.0</v>
+      </c>
+      <c r="AX21">
+        <v>17674569.0</v>
+      </c>
+      <c r="AY21">
+        <v>20732186.0</v>
+      </c>
+      <c r="AZ21">
+        <v>15473559.0</v>
+      </c>
+      <c r="BA21">
+        <v>10662618.0</v>
+      </c>
+      <c r="BB21">
+        <v>7827297.0</v>
+      </c>
+      <c r="BC21">
+        <v>-3122008.0</v>
+      </c>
+      <c r="BD21">
+        <v>-674773.0</v>
+      </c>
+      <c r="BE21">
+        <v>8603000.0</v>
+      </c>
+      <c r="BF21">
+        <v>14890000.0</v>
+      </c>
+      <c r="BG21">
+        <v>37012000.0</v>
+      </c>
+      <c r="BH21">
+        <v>60959000.0</v>
+      </c>
+      <c r="BI21">
+        <v>28530000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>287347525000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>89571669.0</v>
+      </c>
+      <c r="C23">
+        <v>93557131.0</v>
+      </c>
+      <c r="D23">
+        <v>118772000.0</v>
+      </c>
+      <c r="E23">
+        <v>110113298.0</v>
+      </c>
+      <c r="F23">
+        <v>67296953.0</v>
+      </c>
+      <c r="G23">
+        <v>107707723.0</v>
+      </c>
+      <c r="H23">
+        <v>61262926.0</v>
+      </c>
+      <c r="I23">
+        <v>93282170.0</v>
+      </c>
+      <c r="J23">
+        <v>113909208.0</v>
+      </c>
+      <c r="K23">
+        <v>133166380.0</v>
+      </c>
+      <c r="L23">
+        <v>90270840.0</v>
+      </c>
+      <c r="M23">
+        <v>151561260.0</v>
+      </c>
+      <c r="N23">
+        <v>114921835.0</v>
+      </c>
+      <c r="O23">
+        <v>148950499.0</v>
+      </c>
+      <c r="P23">
+        <v>153378293.0</v>
+      </c>
+      <c r="Q23">
+        <v>138312964.0</v>
+      </c>
+      <c r="R23">
+        <v>92816712.0</v>
+      </c>
+      <c r="S23">
+        <v>145709318.0</v>
+      </c>
+      <c r="T23">
+        <v>90605167.0</v>
+      </c>
+      <c r="U23">
+        <v>93243654.0</v>
+      </c>
+      <c r="V23">
+        <v>77690710.0</v>
+      </c>
+      <c r="W23">
+        <v>73425169.0</v>
+      </c>
+      <c r="X23">
+        <v>52796805.0</v>
+      </c>
+      <c r="Y23">
+        <v>50230890.0</v>
+      </c>
+      <c r="Z23">
+        <v>142767774.0</v>
+      </c>
+      <c r="AA23">
+        <v>152154843.0</v>
+      </c>
+      <c r="AB23">
+        <v>111395424.0</v>
+      </c>
+      <c r="AC23">
+        <v>102866210.0</v>
+      </c>
+      <c r="AD23">
+        <v>95083810.0</v>
+      </c>
+      <c r="AE23">
+        <v>115468125.0</v>
+      </c>
+      <c r="AF23">
+        <v>94532351.0</v>
+      </c>
+      <c r="AG23">
+        <v>67220456.0</v>
+      </c>
+      <c r="AH23">
+        <v>72813181.0</v>
+      </c>
+      <c r="AI23">
+        <v>80081544.0</v>
+      </c>
+      <c r="AJ23">
+        <v>62456426.0</v>
+      </c>
+      <c r="AK23">
+        <v>56321743.0</v>
+      </c>
+      <c r="AL23">
+        <v>47973867.0</v>
+      </c>
+      <c r="AM23">
+        <v>55553314.0</v>
+      </c>
+      <c r="AN23">
+        <v>50217249.0</v>
+      </c>
+      <c r="AO23">
+        <v>67721823.0</v>
+      </c>
+      <c r="AP23">
+        <v>55285423.0</v>
+      </c>
+      <c r="AQ23">
+        <v>71123965.0</v>
+      </c>
+      <c r="AR23">
+        <v>68112451.0</v>
+      </c>
+      <c r="AS23">
+        <v>71770252.0</v>
+      </c>
+      <c r="AT23">
+        <v>95558303.0</v>
+      </c>
+      <c r="AU23">
+        <v>101731289.0</v>
+      </c>
+      <c r="AV23">
+        <v>127202487.0</v>
+      </c>
+      <c r="AW23">
+        <v>110258851.0</v>
+      </c>
+      <c r="AX23">
+        <v>105268046.0</v>
+      </c>
+      <c r="AY23">
+        <v>106487737.0</v>
+      </c>
+      <c r="AZ23">
+        <v>97955360.0</v>
+      </c>
+      <c r="BA23">
+        <v>83063939.0</v>
+      </c>
+      <c r="BB23">
+        <v>87197109.0</v>
+      </c>
+      <c r="BC23">
+        <v>115884849.0</v>
+      </c>
+      <c r="BD23">
+        <v>81964647.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>3502090.0</v>
+      </c>
+      <c r="C25">
+        <v>12977889.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>1222387.0</v>
+      </c>
+      <c r="F25">
+        <v>1595327.0</v>
+      </c>
+      <c r="G25">
+        <v>3167688.0</v>
+      </c>
+      <c r="H25">
+        <v>806396.0</v>
+      </c>
+      <c r="I25">
+        <v>612433.0</v>
+      </c>
+      <c r="J25">
+        <v>978898.0</v>
+      </c>
+      <c r="K25">
+        <v>1872460.0</v>
+      </c>
+      <c r="L25">
+        <v>430300.0</v>
+      </c>
+      <c r="M25">
+        <v>462799.0</v>
+      </c>
+      <c r="N25">
+        <v>456850.0</v>
+      </c>
+      <c r="O25">
+        <v>547637.0</v>
+      </c>
+      <c r="P25">
+        <v>532288.0</v>
+      </c>
+      <c r="Q25">
+        <v>551091.0</v>
+      </c>
+      <c r="R25">
+        <v>479970.0</v>
+      </c>
+      <c r="S25">
+        <v>499283.0</v>
+      </c>
+      <c r="T25">
+        <v>491057.0</v>
+      </c>
+      <c r="U25">
+        <v>571810.0</v>
+      </c>
+      <c r="V25">
+        <v>495404.0</v>
+      </c>
+      <c r="W25">
+        <v>317670.0</v>
+      </c>
+      <c r="X25">
+        <v>-573885.0</v>
+      </c>
+      <c r="Y25">
+        <v>1187766.0</v>
+      </c>
+      <c r="Z25">
+        <v>1190202.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>93275.0</v>
+      </c>
+      <c r="C27">
+        <v>104305.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>71166.0</v>
+      </c>
+      <c r="F27">
+        <v>70726.0</v>
+      </c>
+      <c r="G27">
+        <v>839979.0</v>
+      </c>
+      <c r="H27">
+        <v>615024.0</v>
+      </c>
+      <c r="I27">
+        <v>703283.0</v>
+      </c>
+      <c r="J27">
+        <v>634443.0</v>
+      </c>
+      <c r="K27">
+        <v>529792.0</v>
+      </c>
+      <c r="L27">
+        <v>508719.0</v>
+      </c>
+      <c r="M27">
+        <v>474299.0</v>
+      </c>
+      <c r="N27">
+        <v>448168.0</v>
+      </c>
+      <c r="O27">
+        <v>614734.0</v>
+      </c>
+      <c r="P27">
+        <v>503513.0</v>
+      </c>
+      <c r="Q27">
+        <v>420427.0</v>
+      </c>
+      <c r="R27">
+        <v>284214.0</v>
+      </c>
+      <c r="S27">
+        <v>224091.0</v>
+      </c>
+      <c r="T27">
+        <v>77124.0</v>
+      </c>
+      <c r="U27">
+        <v>71260.0</v>
+      </c>
+      <c r="V27">
+        <v>1422776.0</v>
+      </c>
+      <c r="W27">
+        <v>38455.0</v>
+      </c>
+      <c r="X27">
+        <v>112310.0</v>
+      </c>
+      <c r="Y27">
+        <v>110628.0</v>
+      </c>
+      <c r="Z27">
+        <v>184543.0</v>
+      </c>
+      <c r="AA27">
+        <v>226791.0</v>
+      </c>
+      <c r="AB27">
+        <v>223013.0</v>
+      </c>
+      <c r="AC27">
+        <v>164390.0</v>
+      </c>
+      <c r="AD27">
+        <v>245422.0</v>
+      </c>
+      <c r="AE27">
+        <v>435842.0</v>
+      </c>
+      <c r="AF27">
+        <v>217992.0</v>
+      </c>
+      <c r="AG27">
+        <v>138768.0</v>
+      </c>
+      <c r="AH27">
+        <v>231456.0</v>
+      </c>
+      <c r="AI27">
+        <v>108690.0</v>
+      </c>
+      <c r="AJ27">
+        <v>204724.0</v>
+      </c>
+      <c r="AK27">
+        <v>168976.0</v>
+      </c>
+      <c r="AL27">
+        <v>24718.0</v>
+      </c>
+      <c r="AM27">
+        <v>96324.0</v>
+      </c>
+      <c r="AN27">
+        <v>175810.0</v>
+      </c>
+      <c r="AO27">
+        <v>162739.0</v>
+      </c>
+      <c r="AP27">
+        <v>191591.0</v>
+      </c>
+      <c r="AQ27">
+        <v>346177.0</v>
+      </c>
+      <c r="AR27">
+        <v>183461.0</v>
+      </c>
+      <c r="AS27">
+        <v>133343.0</v>
+      </c>
+      <c r="AT27">
+        <v>283152.0</v>
+      </c>
+      <c r="AU27">
+        <v>155413.0</v>
+      </c>
+      <c r="AV27">
+        <v>53383.0</v>
+      </c>
+      <c r="AW27">
+        <v>32398.0</v>
+      </c>
+      <c r="AX27">
+        <v>123504.0</v>
+      </c>
+      <c r="AY27">
+        <v>82114.0</v>
+      </c>
+      <c r="AZ27">
+        <v>217836.0</v>
+      </c>
+      <c r="BA27">
+        <v>200643.0</v>
+      </c>
+      <c r="BB27">
+        <v>191767.0</v>
+      </c>
+      <c r="BC27">
+        <v>132507.0</v>
+      </c>
+      <c r="BD27">
+        <v>202927.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>4378945.0</v>
+      </c>
+      <c r="C28">
+        <v>3091356.0</v>
+      </c>
+      <c r="D28">
+        <v>11314000.0</v>
+      </c>
+      <c r="E28">
+        <v>6927426.0</v>
+      </c>
+      <c r="F28">
+        <v>3894543.0</v>
+      </c>
+      <c r="G28">
+        <v>3560899.0</v>
+      </c>
+      <c r="H28">
+        <v>4588259.0</v>
+      </c>
+      <c r="I28">
+        <v>4916116.0</v>
+      </c>
+      <c r="J28">
+        <v>2836190.0</v>
+      </c>
+      <c r="K28">
+        <v>6393185.0</v>
+      </c>
+      <c r="L28">
+        <v>3210990.0</v>
+      </c>
+      <c r="M28">
+        <v>2861015.0</v>
+      </c>
+      <c r="N28">
+        <v>1913167.0</v>
+      </c>
+      <c r="O28">
+        <v>4910828.0</v>
+      </c>
+      <c r="P28">
+        <v>2447158.0</v>
+      </c>
+      <c r="Q28">
+        <v>1666878.0</v>
+      </c>
+      <c r="R28">
+        <v>1665810.0</v>
+      </c>
+      <c r="S28">
+        <v>2344739.0</v>
+      </c>
+      <c r="T28">
+        <v>1706212.0</v>
+      </c>
+      <c r="U28">
+        <v>1086832.0</v>
+      </c>
+      <c r="V28">
+        <v>1209046.0</v>
+      </c>
+      <c r="W28">
+        <v>1347385.0</v>
+      </c>
+      <c r="X28">
+        <v>1027813.0</v>
+      </c>
+      <c r="Y28">
+        <v>1420155.0</v>
+      </c>
+      <c r="Z28">
+        <v>1610332.0</v>
+      </c>
+      <c r="AA28">
+        <v>2703800.0</v>
+      </c>
+      <c r="AB28">
+        <v>1976852.0</v>
+      </c>
+      <c r="AC28">
+        <v>2218340.0</v>
+      </c>
+      <c r="AD28">
+        <v>1910656.0</v>
+      </c>
+      <c r="AE28">
+        <v>3791085.0</v>
+      </c>
+      <c r="AF28">
+        <v>2396768.0</v>
+      </c>
+      <c r="AG28">
+        <v>2776237.0</v>
+      </c>
+      <c r="AH28">
+        <v>2992110.0</v>
+      </c>
+      <c r="AI28">
+        <v>9829076.0</v>
+      </c>
+      <c r="AJ28">
+        <v>14114122.0</v>
+      </c>
+      <c r="AK28">
+        <v>1197106.0</v>
+      </c>
+      <c r="AL28">
+        <v>5392701.0</v>
+      </c>
+      <c r="AM28">
+        <v>8144988.0</v>
+      </c>
+      <c r="AN28">
+        <v>5650398.0</v>
+      </c>
+      <c r="AO28">
+        <v>5574306.0</v>
+      </c>
+      <c r="AP28">
+        <v>5181665.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2985033.0</v>
+      </c>
+      <c r="AR28">
+        <v>1781925.0</v>
+      </c>
+      <c r="AS28">
+        <v>1069997.0</v>
+      </c>
+      <c r="AT28">
+        <v>5856026.0</v>
+      </c>
+      <c r="AU28">
+        <v>3660236.0</v>
+      </c>
+      <c r="AV28">
+        <v>2196978.0</v>
+      </c>
+      <c r="AW28">
+        <v>287043.0</v>
+      </c>
+      <c r="AX28">
+        <v>6078906.0</v>
+      </c>
+      <c r="AY28">
+        <v>2623973.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4878484.0</v>
+      </c>
+      <c r="BA28">
+        <v>5615472.0</v>
+      </c>
+      <c r="BB28">
+        <v>5901934.0</v>
+      </c>
+      <c r="BC28">
+        <v>6764741.0</v>
+      </c>
+      <c r="BD28">
+        <v>4775157.0</v>
+      </c>
+      <c r="BE28">
+        <v>10968800.0</v>
+      </c>
+      <c r="BF28">
+        <v>6164000.0</v>
+      </c>
+      <c r="BG28">
+        <v>2657100.0</v>
+      </c>
+      <c r="BH28">
+        <v>8340400.0</v>
+      </c>
+      <c r="BI28">
+        <v>13558200.0</v>
+      </c>
+      <c r="BJ28">
+        <v>44181072000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>1134075.0</v>
+      </c>
+      <c r="C29">
+        <v>2719241.0</v>
+      </c>
+      <c r="D29">
+        <v>539310.0</v>
+      </c>
+      <c r="E29">
+        <v>-1054910.0</v>
+      </c>
+      <c r="F29">
+        <v>-335310.0</v>
+      </c>
+      <c r="G29">
+        <v>-454790.0</v>
+      </c>
+      <c r="H29">
+        <v>4597090.0</v>
+      </c>
+      <c r="I29">
+        <v>4256144.0</v>
+      </c>
+      <c r="J29">
+        <v>4503281.0</v>
+      </c>
+      <c r="K29">
+        <v>5313926.0</v>
+      </c>
+      <c r="L29">
+        <v>1729410.0</v>
+      </c>
+      <c r="M29">
+        <v>1818600.0</v>
+      </c>
+      <c r="N29">
+        <v>3143410.0</v>
+      </c>
+      <c r="O29">
+        <v>1172280.0</v>
+      </c>
+      <c r="P29">
+        <v>8648750.0</v>
+      </c>
+      <c r="Q29">
+        <v>6210414.0</v>
+      </c>
+      <c r="R29">
+        <v>4768845.0</v>
+      </c>
+      <c r="S29">
+        <v>14461037.0</v>
+      </c>
+      <c r="T29">
+        <v>2769940.0</v>
+      </c>
+      <c r="U29">
+        <v>2315306.0</v>
+      </c>
+      <c r="V29">
+        <v>1318550.0</v>
+      </c>
+      <c r="W29">
+        <v>2035170.0</v>
+      </c>
+      <c r="X29">
+        <v>792380.0</v>
+      </c>
+      <c r="Y29">
+        <v>-17366.0</v>
+      </c>
+      <c r="Z29">
+        <v>3468860.0</v>
+      </c>
+      <c r="AA29">
+        <v>11133458.0</v>
+      </c>
+      <c r="AB29">
+        <v>1318230.0</v>
+      </c>
+      <c r="AC29">
+        <v>3801330.0</v>
+      </c>
+      <c r="AD29">
+        <v>2870447.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>13666693.0</v>
+      </c>
+      <c r="C30">
+        <v>12395040.0</v>
+      </c>
+      <c r="D30">
+        <v>11119000.0</v>
+      </c>
+      <c r="E30">
+        <v>16256652.0</v>
+      </c>
+      <c r="F30">
+        <v>2851030.0</v>
+      </c>
+      <c r="G30">
+        <v>1465244.0</v>
+      </c>
+      <c r="H30">
+        <v>-3073244.0</v>
+      </c>
+      <c r="I30">
+        <v>3737991.0</v>
+      </c>
+      <c r="J30">
+        <v>9482870.0</v>
+      </c>
+      <c r="K30">
+        <v>13706388.0</v>
+      </c>
+      <c r="L30">
+        <v>11690566.0</v>
+      </c>
+      <c r="M30">
+        <v>19887792.0</v>
+      </c>
+      <c r="N30">
+        <v>7199629.0</v>
+      </c>
+      <c r="O30">
+        <v>9336974.0</v>
+      </c>
+      <c r="P30">
+        <v>8470385.0</v>
+      </c>
+      <c r="Q30">
+        <v>10532846.0</v>
+      </c>
+      <c r="R30">
+        <v>5343842.0</v>
+      </c>
+      <c r="S30">
+        <v>4608088.0</v>
+      </c>
+      <c r="T30">
+        <v>4341048.0</v>
+      </c>
+      <c r="U30">
+        <v>7593044.0</v>
+      </c>
+      <c r="V30">
+        <v>5842770.0</v>
+      </c>
+      <c r="W30">
+        <v>6237245.0</v>
+      </c>
+      <c r="X30">
+        <v>4035446.0</v>
+      </c>
+      <c r="Y30">
+        <v>6459137.0</v>
+      </c>
+      <c r="Z30">
+        <v>6306284.0</v>
+      </c>
+      <c r="AA30">
+        <v>7965262.0</v>
+      </c>
+      <c r="AB30">
+        <v>6377732.0</v>
+      </c>
+      <c r="AC30">
+        <v>6576974.0</v>
+      </c>
+      <c r="AD30">
+        <v>6751348.0</v>
+      </c>
+      <c r="AE30">
+        <v>14392207.0</v>
+      </c>
+      <c r="AF30">
+        <v>6590852.0</v>
+      </c>
+      <c r="AG30">
+        <v>7756916.0</v>
+      </c>
+      <c r="AH30">
+        <v>6945361.0</v>
+      </c>
+      <c r="AI30">
+        <v>11524308.0</v>
+      </c>
+      <c r="AJ30">
+        <v>5645419.0</v>
+      </c>
+      <c r="AK30">
+        <v>7645297.0</v>
+      </c>
+      <c r="AL30">
+        <v>5417419.0</v>
+      </c>
+      <c r="AM30">
+        <v>5849495.0</v>
+      </c>
+      <c r="AN30">
+        <v>5795838.0</v>
+      </c>
+      <c r="AO30">
+        <v>6148395.0</v>
+      </c>
+      <c r="AP30">
+        <v>6000280.0</v>
+      </c>
+      <c r="AQ30">
+        <v>10005718.0</v>
+      </c>
+      <c r="AR30">
+        <v>5804735.0</v>
+      </c>
+      <c r="AS30">
+        <v>8429243.0</v>
+      </c>
+      <c r="AT30">
+        <v>4186180.0</v>
+      </c>
+      <c r="AU30">
+        <v>11232901.0</v>
+      </c>
+      <c r="AV30">
+        <v>6104625.0</v>
+      </c>
+      <c r="AW30">
+        <v>6473146.0</v>
+      </c>
+      <c r="AX30">
+        <v>6885566.0</v>
+      </c>
+      <c r="AY30">
+        <v>8889931.0</v>
+      </c>
+      <c r="AZ30">
+        <v>10254040.0</v>
+      </c>
+      <c r="BA30">
+        <v>6618580.0</v>
+      </c>
+      <c r="BB30">
+        <v>6644262.0</v>
+      </c>
+      <c r="BC30">
+        <v>9915804.0</v>
+      </c>
+      <c r="BD30">
+        <v>6363499.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-5134828.0</v>
+      </c>
+      <c r="C31">
+        <v>-24285920.0</v>
+      </c>
+      <c r="D31">
+        <v>-7000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-48058675.0</v>
+      </c>
+      <c r="F31">
+        <v>-63475414.0</v>
+      </c>
+      <c r="G31">
+        <v>-8199915.0</v>
+      </c>
+      <c r="H31">
+        <v>-8169775.0</v>
+      </c>
+      <c r="I31">
+        <v>-8214973.0</v>
+      </c>
+      <c r="J31">
+        <v>-8443181.0</v>
+      </c>
+      <c r="K31">
+        <v>-7617589.0</v>
+      </c>
+      <c r="L31">
+        <v>-8764028.0</v>
+      </c>
+      <c r="M31">
+        <v>-7706174.0</v>
+      </c>
+      <c r="N31">
+        <v>-8680843.0</v>
+      </c>
+      <c r="O31">
+        <v>-6401911.0</v>
+      </c>
+      <c r="P31">
+        <v>8440081.0</v>
+      </c>
+      <c r="Q31">
+        <v>14272563.0</v>
+      </c>
+      <c r="R31">
+        <v>1758502.0</v>
+      </c>
+      <c r="S31">
+        <v>10134521.0</v>
+      </c>
+      <c r="T31">
+        <v>9693529.0</v>
+      </c>
+      <c r="U31">
+        <v>7778290.0</v>
+      </c>
+      <c r="V31">
+        <v>7171481.0</v>
+      </c>
+      <c r="W31">
+        <v>9464482.0</v>
+      </c>
+      <c r="X31">
+        <v>9314675.0</v>
+      </c>
+      <c r="Y31">
+        <v>1017800.0</v>
+      </c>
+      <c r="Z31">
+        <v>7225671.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1344378.0</v>
+      </c>
+      <c r="AB31">
+        <v>-772454.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2161180.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2582137.0</v>
+      </c>
+      <c r="AE31">
+        <v>14812594.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1681265.0</v>
+      </c>
+      <c r="AG31">
+        <v>-862669.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1545877.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1127906.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-769891.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1048871.0</v>
+      </c>
+      <c r="AL31">
+        <v>-488898.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1850418.0</v>
+      </c>
+      <c r="AN31">
+        <v>-811097.0</v>
+      </c>
+      <c r="AO31">
+        <v>-801828.0</v>
+      </c>
+      <c r="AP31">
+        <v>-619086.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1266888.0</v>
+      </c>
+      <c r="AR31">
+        <v>-689580.0</v>
+      </c>
+      <c r="AS31">
+        <v>-666810.0</v>
+      </c>
+      <c r="AT31">
+        <v>-574896.0</v>
+      </c>
+      <c r="AU31">
+        <v>-437406.0</v>
+      </c>
+      <c r="AV31">
+        <v>-510279.0</v>
+      </c>
+      <c r="AW31">
+        <v>-771700.0</v>
+      </c>
+      <c r="AX31">
+        <v>-65338.0</v>
+      </c>
+      <c r="AY31">
+        <v>4894015.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4284352.0</v>
+      </c>
+      <c r="BA31">
+        <v>-583348.0</v>
+      </c>
+      <c r="BB31">
+        <v>548459.0</v>
+      </c>
+      <c r="BC31">
+        <v>442607.0</v>
+      </c>
+      <c r="BD31">
+        <v>-959727.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>86285923.0</v>
+      </c>
+      <c r="C32">
+        <v>77625653.0</v>
+      </c>
+      <c r="D32">
+        <v>113957000.0</v>
+      </c>
+      <c r="E32">
+        <v>100693196.0</v>
+      </c>
+      <c r="F32">
+        <v>71518641.0</v>
+      </c>
+      <c r="G32">
+        <v>109002059.0</v>
+      </c>
+      <c r="H32">
+        <v>87966900.0</v>
+      </c>
+      <c r="I32">
+        <v>124355669.0</v>
+      </c>
+      <c r="J32">
+        <v>124323687.0</v>
+      </c>
+      <c r="K32">
+        <v>130893095.0</v>
+      </c>
+      <c r="L32">
+        <v>92177824.0</v>
+      </c>
+      <c r="M32">
+        <v>148627888.0</v>
+      </c>
+      <c r="N32">
+        <v>129563944.0</v>
+      </c>
+      <c r="O32">
+        <v>166657947.0</v>
+      </c>
+      <c r="P32">
+        <v>189607787.0</v>
+      </c>
+      <c r="Q32">
+        <v>168614452.0</v>
+      </c>
+      <c r="R32">
+        <v>110910254.0</v>
+      </c>
+      <c r="S32">
+        <v>175862331.0</v>
+      </c>
+      <c r="T32">
+        <v>98039050.0</v>
+      </c>
+      <c r="U32">
+        <v>104345823.0</v>
+      </c>
+      <c r="V32">
+        <v>84419109.0</v>
+      </c>
+      <c r="W32">
+        <v>56573028.0</v>
+      </c>
+      <c r="X32">
+        <v>56110002.0</v>
+      </c>
+      <c r="Y32">
+        <v>52155022.0</v>
+      </c>
+      <c r="Z32">
+        <v>167094352.0</v>
+      </c>
+      <c r="AA32">
+        <v>170405480.0</v>
+      </c>
+      <c r="AB32">
+        <v>124418473.0</v>
+      </c>
+      <c r="AC32">
+        <v>120892063.0</v>
+      </c>
+      <c r="AD32">
+        <v>109808483.0</v>
+      </c>
+      <c r="AE32">
+        <v>134340736.0</v>
+      </c>
+      <c r="AF32">
+        <v>116812544.0</v>
+      </c>
+      <c r="AG32">
+        <v>78937481.0</v>
+      </c>
+      <c r="AH32">
+        <v>108353558.0</v>
+      </c>
+      <c r="AI32">
+        <v>99456774.0</v>
+      </c>
+      <c r="AJ32">
+        <v>83391504.0</v>
+      </c>
+      <c r="AK32">
+        <v>65182502.0</v>
+      </c>
+      <c r="AL32">
+        <v>62678696.0</v>
+      </c>
+      <c r="AM32">
+        <v>66180468.0</v>
+      </c>
+      <c r="AN32">
+        <v>53083121.0</v>
+      </c>
+      <c r="AO32">
+        <v>75442503.0</v>
+      </c>
+      <c r="AP32">
+        <v>63565509.0</v>
+      </c>
+      <c r="AQ32">
+        <v>80110067.0</v>
+      </c>
+      <c r="AR32">
+        <v>77770409.0</v>
+      </c>
+      <c r="AS32">
+        <v>79070724.0</v>
+      </c>
+      <c r="AT32">
+        <v>111710983.0</v>
+      </c>
+      <c r="AU32">
+        <v>110233861.0</v>
+      </c>
+      <c r="AV32">
+        <v>142904429.0</v>
+      </c>
+      <c r="AW32">
+        <v>124819309.0</v>
+      </c>
+      <c r="AX32">
+        <v>122008043.0</v>
+      </c>
+      <c r="AY32">
+        <v>124350200.0</v>
+      </c>
+      <c r="AZ32">
+        <v>109420458.0</v>
+      </c>
+      <c r="BA32">
+        <v>93137557.0</v>
+      </c>
+      <c r="BB32">
+        <v>94941522.0</v>
+      </c>
+      <c r="BC32">
+        <v>113324016.0</v>
+      </c>
+      <c r="BD32">
+        <v>80503198.0</v>
+      </c>
+      <c r="BE32">
+        <v>109957700.0</v>
+      </c>
+      <c r="BF32">
+        <v>97563100.0</v>
+      </c>
+      <c r="BG32">
+        <v>145392600.0</v>
+      </c>
+      <c r="BH32">
+        <v>158370000.0</v>
+      </c>
+      <c r="BI32">
+        <v>104622300.0</v>
+      </c>
+      <c r="BJ32">
+        <v>768182695000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>71772963.0</v>
+      </c>
+      <c r="C2">
+        <v>50275131.0</v>
+      </c>
+      <c r="D2">
+        <v>105294404.0</v>
+      </c>
+      <c r="E2">
+        <v>68816720.0</v>
+      </c>
+      <c r="F2">
+        <v>25006841.0</v>
+      </c>
+      <c r="G2">
+        <v>20915825.0</v>
+      </c>
+      <c r="H2">
+        <v>57389309.0</v>
+      </c>
+      <c r="I2">
+        <v>57947205.0</v>
+      </c>
+      <c r="J2">
+        <v>37619514.0</v>
+      </c>
+      <c r="K2">
+        <v>45543791.0</v>
+      </c>
+      <c r="L2">
+        <v>47838787.0</v>
+      </c>
+      <c r="M2">
+        <v>63301639.0</v>
+      </c>
+      <c r="N2">
+        <v>36307011.0</v>
+      </c>
+      <c r="O2">
+        <v>58573270.0</v>
+      </c>
+      <c r="P2">
+        <v>20729306.0</v>
+      </c>
+      <c r="Q2">
+        <v>8363520.0</v>
+      </c>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
         <v>157</v>
+      </c>
+      <c r="B3">
+        <v>46477011</v>
+      </c>
+      <c r="C3">
+        <v>21154150</v>
+      </c>
+      <c r="D3">
+        <v>29019167</v>
+      </c>
+      <c r="E3">
+        <v>22222611</v>
+      </c>
+      <c r="F3">
+        <v>7945477</v>
+      </c>
+      <c r="G3">
+        <v>7612429</v>
+      </c>
+      <c r="H3">
+        <v>8565174</v>
+      </c>
+      <c r="I3">
+        <v>11222272</v>
+      </c>
+      <c r="J3">
+        <v>11876541</v>
+      </c>
+      <c r="K3">
+        <v>11978977</v>
+      </c>
+      <c r="L3">
+        <v>12066217</v>
+      </c>
+      <c r="M3">
+        <v>15449066</v>
+      </c>
+      <c r="N3">
+        <v>18293453</v>
+      </c>
+      <c r="O3">
+        <v>15414430</v>
+      </c>
+      <c r="P3">
+        <v>21737463</v>
+      </c>
+      <c r="Q3">
+        <v>16355199</v>
+      </c>
+      <c r="R3">
+        <v>126778626000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>30602696.0</v>
+      </c>
+      <c r="C6">
+        <v>17556752.0</v>
+      </c>
+      <c r="D6">
+        <v>-55019273.0</v>
+      </c>
+      <c r="E6">
+        <v>36477684.0</v>
+      </c>
+      <c r="F6">
+        <v>43809879.0</v>
+      </c>
+      <c r="G6">
+        <v>4091016.0</v>
+      </c>
+      <c r="H6">
+        <v>-36473484.0</v>
+      </c>
+      <c r="I6">
+        <v>-557896.0</v>
+      </c>
+      <c r="J6">
+        <v>20327691.0</v>
+      </c>
+      <c r="K6">
+        <v>-7924277.0</v>
+      </c>
+      <c r="L6">
+        <v>-2294996.0</v>
+      </c>
+      <c r="M6">
+        <v>-15462852.0</v>
+      </c>
+      <c r="N6">
+        <v>26994628.0</v>
+      </c>
+      <c r="O6">
+        <v>-22266259.0</v>
+      </c>
+      <c r="P6">
+        <v>37843964.0</v>
+      </c>
+      <c r="Q6">
+        <v>12365786.0</v>
+      </c>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7">
+        <v>-40836070.0</v>
+      </c>
+      <c r="C7">
+        <v>-49462040.0</v>
+      </c>
+      <c r="D7">
+        <v>-56194670.0</v>
+      </c>
+      <c r="E7">
+        <v>-60648310.0</v>
+      </c>
+      <c r="F7">
+        <v>-52385460.0</v>
+      </c>
+      <c r="G7">
+        <v>-145336800.0</v>
+      </c>
+      <c r="H7">
+        <v>-160173680.0</v>
+      </c>
+      <c r="I7">
+        <v>-57850020.0</v>
+      </c>
+      <c r="J7">
+        <v>-76681860.0</v>
+      </c>
+      <c r="K7">
+        <v>-32168070.0</v>
+      </c>
+      <c r="L7">
+        <v>-35497670.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>49419180.0</v>
+      </c>
+      <c r="F12">
+        <v>-47506769.0</v>
+      </c>
+      <c r="G12">
+        <v>-167014213.0</v>
+      </c>
+      <c r="H12">
+        <v>-167961695.0</v>
+      </c>
+      <c r="I12">
+        <v>-17647905.0</v>
+      </c>
+      <c r="J12">
+        <v>-15793299.0</v>
+      </c>
+      <c r="K12">
+        <v>13995408.0</v>
+      </c>
+      <c r="L12">
+        <v>-4679409.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14">
+        <v>73211770.0</v>
+      </c>
+      <c r="C14">
+        <v>600759371805.0</v>
+      </c>
+      <c r="D14">
+        <v>24160657.0</v>
+      </c>
+      <c r="E14">
+        <v>2110986.0</v>
+      </c>
+      <c r="F14">
+        <v>21252449.0</v>
+      </c>
+      <c r="G14">
+        <v>30529893.0</v>
+      </c>
+      <c r="H14">
+        <v>14313151.0</v>
+      </c>
+      <c r="I14">
+        <v>18087300.0</v>
+      </c>
+      <c r="J14">
+        <v>14042137.0</v>
+      </c>
+      <c r="K14">
+        <v>14206344.0</v>
+      </c>
+      <c r="L14">
+        <v>16830117.0</v>
+      </c>
+      <c r="M14">
+        <v>13220663.0</v>
+      </c>
+      <c r="N14">
+        <v>8515226.0</v>
+      </c>
+      <c r="O14">
+        <v>6200534.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>9236573.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>6849162.0</v>
+      </c>
+      <c r="E15">
+        <v>19470130.0</v>
+      </c>
+      <c r="F15">
+        <v>10780000.0</v>
+      </c>
+      <c r="G15">
+        <v>8599500.0</v>
+      </c>
+      <c r="H15">
+        <v>8575000.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>955241.0</v>
+      </c>
+      <c r="K15">
+        <v>1038031.0</v>
+      </c>
+      <c r="L15">
+        <v>3121084.0</v>
+      </c>
+      <c r="M15">
+        <v>9490238.0</v>
+      </c>
+      <c r="N15">
+        <v>4665979.0</v>
+      </c>
+      <c r="O15">
+        <v>9500000.0</v>
+      </c>
+      <c r="P15">
+        <v>9000000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16">
+        <v>102375660.0</v>
+      </c>
+      <c r="C16">
+        <v>67831883.0</v>
+      </c>
+      <c r="D16">
+        <v>50275131.0</v>
+      </c>
+      <c r="E16">
+        <v>105294404.0</v>
+      </c>
+      <c r="F16">
+        <v>68816720.0</v>
+      </c>
+      <c r="G16">
+        <v>25006841.0</v>
+      </c>
+      <c r="H16">
+        <v>20915825.0</v>
+      </c>
+      <c r="I16">
+        <v>57389309.0</v>
+      </c>
+      <c r="J16">
+        <v>57947205.0</v>
+      </c>
+      <c r="K16">
+        <v>37619514.0</v>
+      </c>
+      <c r="L16">
+        <v>45543791.0</v>
+      </c>
+      <c r="M16">
+        <v>47838787.0</v>
+      </c>
+      <c r="N16">
+        <v>63301639.0</v>
+      </c>
+      <c r="O16">
+        <v>36307011.0</v>
+      </c>
+      <c r="P16">
+        <v>58573270.0</v>
+      </c>
+      <c r="Q16">
+        <v>20729306.0</v>
+      </c>
+      <c r="R16">
+        <v>8363520.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>-41353537.0</v>
+      </c>
+      <c r="C18">
+        <v>97987525.0</v>
+      </c>
+      <c r="D18">
+        <v>8205444.0</v>
+      </c>
+      <c r="E18">
+        <v>73773729.0</v>
+      </c>
+      <c r="F18">
+        <v>13882097.0</v>
+      </c>
+      <c r="G18">
+        <v>-119532772.0</v>
+      </c>
+      <c r="H18">
+        <v>-135664653.0</v>
+      </c>
+      <c r="I18">
+        <v>27002793.0</v>
+      </c>
+      <c r="J18">
+        <v>7810886.0</v>
+      </c>
+      <c r="K18">
+        <v>19019383.0</v>
+      </c>
+      <c r="L18">
+        <v>7666012.0</v>
+      </c>
+      <c r="M18">
+        <v>3447963.0</v>
+      </c>
+      <c r="N18">
+        <v>45574548.0</v>
+      </c>
+      <c r="O18">
+        <v>-47332599.0</v>
+      </c>
+      <c r="P18">
+        <v>127934606.0</v>
+      </c>
+      <c r="Q18">
+        <v>58050293.0</v>
+      </c>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19">
+        <v>-1473991.0</v>
+      </c>
+      <c r="C19">
+        <v>-14180546.0</v>
+      </c>
+      <c r="D19">
+        <v>-92967781.0</v>
+      </c>
+      <c r="E19">
+        <v>-8996481.0</v>
+      </c>
+      <c r="F19">
+        <v>50865073.0</v>
+      </c>
+      <c r="G19">
+        <v>50865073.0</v>
+      </c>
+      <c r="H19">
+        <v>50865073.0</v>
+      </c>
+      <c r="I19">
+        <v>50865073.0</v>
+      </c>
+      <c r="J19">
+        <v>-28236790.0</v>
+      </c>
+      <c r="K19">
+        <v>-11031454.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>275898873.0</v>
+      </c>
+      <c r="C21">
+        <v>-61688934.0</v>
+      </c>
+      <c r="D21">
+        <v>34258250.0</v>
+      </c>
+      <c r="E21">
+        <v>-21770001.0</v>
+      </c>
+      <c r="F21">
+        <v>-11255891.0</v>
+      </c>
+      <c r="G21">
+        <v>116897667.0</v>
+      </c>
+      <c r="H21">
+        <v>88859808.0</v>
+      </c>
+      <c r="I21">
+        <v>60875898.0</v>
+      </c>
+      <c r="J21">
+        <v>51566516.0</v>
+      </c>
+      <c r="K21">
+        <v>-13618775.0</v>
+      </c>
+      <c r="L21">
+        <v>4449885.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22">
+        <v>-160275967.0</v>
+      </c>
+      <c r="C22">
+        <v>401824150910.0</v>
+      </c>
+      <c r="D22">
+        <v>7906516.0</v>
+      </c>
+      <c r="E22">
+        <v>93885354.0</v>
+      </c>
+      <c r="F22">
+        <v>48081894.0</v>
+      </c>
+      <c r="G22">
+        <v>24563977.0</v>
+      </c>
+      <c r="H22">
+        <v>26549065.0</v>
+      </c>
+      <c r="I22">
+        <v>37785670.0</v>
+      </c>
+      <c r="J22">
+        <v>21438589.0</v>
+      </c>
+      <c r="K22">
+        <v>2796608.0</v>
+      </c>
+      <c r="L22">
+        <v>11356010.0</v>
+      </c>
+      <c r="M22">
+        <v>18327272.0</v>
+      </c>
+      <c r="N22">
+        <v>18543538.0</v>
+      </c>
+      <c r="O22">
+        <v>3198832.0</v>
+      </c>
+      <c r="P22">
+        <v>57716891.0</v>
+      </c>
+      <c r="Q22">
+        <v>856292.0</v>
+      </c>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23">
+        <v>14851119.0</v>
+      </c>
+      <c r="C23">
+        <v>-23408312.0</v>
+      </c>
+      <c r="D23">
+        <v>-20371489.0</v>
+      </c>
+      <c r="E23">
+        <v>-17921428.0</v>
+      </c>
+      <c r="F23">
+        <v>-11878673.0</v>
+      </c>
+      <c r="G23">
+        <v>-7834621.0</v>
+      </c>
+      <c r="H23">
+        <v>-5130205.0</v>
+      </c>
+      <c r="I23">
+        <v>-28002867.0</v>
+      </c>
+      <c r="J23">
+        <v>-22129273.0</v>
+      </c>
+      <c r="K23">
+        <v>-13115988.0</v>
+      </c>
+      <c r="L23">
+        <v>-14380737.0</v>
+      </c>
+      <c r="M23">
+        <v>-12072428.0</v>
+      </c>
+      <c r="N23">
+        <v>-16798580.0</v>
+      </c>
+      <c r="O23">
+        <v>-9701547.0</v>
+      </c>
+      <c r="P23">
+        <v>-54400827.0</v>
+      </c>
+      <c r="Q23">
+        <v>-11693532.0</v>
+      </c>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24">
+        <v>-691409.0</v>
+      </c>
+      <c r="C24">
+        <v>8065868.0</v>
+      </c>
+      <c r="D24">
+        <v>-18548863.0</v>
+      </c>
+      <c r="E24">
+        <v>1888572.0</v>
+      </c>
+      <c r="F24">
+        <v>-3226512.0</v>
+      </c>
+      <c r="G24">
+        <v>15682196.0</v>
+      </c>
+      <c r="H24">
+        <v>16068390.0</v>
+      </c>
+      <c r="I24">
+        <v>-8239899.0</v>
+      </c>
+      <c r="J24">
+        <v>-16049621.0</v>
+      </c>
+      <c r="K24">
+        <v>5763610.0</v>
+      </c>
+      <c r="L24">
+        <v>2047464.0</v>
+      </c>
+      <c r="M24">
+        <v>2326094.0</v>
+      </c>
+      <c r="N24">
+        <v>1903221.0</v>
+      </c>
+      <c r="O24">
+        <v>-22150793.0</v>
+      </c>
+      <c r="P24">
+        <v>-418881.0</v>
+      </c>
+      <c r="Q24">
+        <v>-12559852.0</v>
+      </c>
+      <c r="R24">
+        <v>40521141000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>92187671.0</v>
+      </c>
+      <c r="C25">
+        <v>119141675.0</v>
+      </c>
+      <c r="D25">
+        <v>3204812.0</v>
+      </c>
+      <c r="E25">
+        <v>-95996340.0</v>
+      </c>
+      <c r="F25">
+        <v>-47506769.0</v>
+      </c>
+      <c r="G25">
+        <v>-167014213.0</v>
+      </c>
+      <c r="H25">
+        <v>-167961695.0</v>
+      </c>
+      <c r="I25">
+        <v>-37785670.0</v>
+      </c>
+      <c r="J25">
+        <v>-21438589.0</v>
+      </c>
+      <c r="K25">
+        <v>-2796608.0</v>
+      </c>
+      <c r="L25">
+        <v>-11356010.0</v>
+      </c>
+      <c r="M25">
+        <v>-18327272.0</v>
+      </c>
+      <c r="N25">
+        <v>-18543538.0</v>
+      </c>
+      <c r="O25">
+        <v>-3198832.0</v>
+      </c>
+      <c r="P25">
+        <v>-57716891.0</v>
+      </c>
+      <c r="Q25">
+        <v>-856292.0</v>
+      </c>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>23650490.0</v>
+      </c>
+      <c r="P26">
+        <v>-19740480.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>1952626.0</v>
+      </c>
+      <c r="E27">
+        <v>122760.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28">
+        <v>220136638.0</v>
+      </c>
+      <c r="C28">
+        <v>-85097246.0</v>
+      </c>
+      <c r="D28">
+        <v>9947026.0</v>
+      </c>
+      <c r="E28">
+        <v>-38732364.0</v>
+      </c>
+      <c r="F28">
+        <v>-22035891.0</v>
+      </c>
+      <c r="G28">
+        <v>109857161.0</v>
+      </c>
+      <c r="H28">
+        <v>83766778.0</v>
+      </c>
+      <c r="I28">
+        <v>32945898.0</v>
+      </c>
+      <c r="J28">
+        <v>29071275.0</v>
+      </c>
+      <c r="K28">
+        <v>-28011927.0</v>
+      </c>
+      <c r="L28">
+        <v>-11901199.0</v>
+      </c>
+      <c r="M28">
+        <v>-21077976.0</v>
+      </c>
+      <c r="N28">
+        <v>-28079483.0</v>
+      </c>
+      <c r="O28">
+        <v>137955773.0</v>
+      </c>
+      <c r="P28">
+        <v>-89940028.0</v>
+      </c>
+      <c r="Q28">
+        <v>-33527387.0</v>
+      </c>
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>5123474.0</v>
+      </c>
+      <c r="C29">
+        <v>119141675.0</v>
+      </c>
+      <c r="D29">
+        <v>37224611.0</v>
+      </c>
+      <c r="E29">
+        <v>95996340.0</v>
+      </c>
+      <c r="F29">
+        <v>21827574.0</v>
+      </c>
+      <c r="G29">
+        <v>-111920343.0</v>
+      </c>
+      <c r="H29">
+        <v>-127099479.0</v>
+      </c>
+      <c r="I29">
+        <v>38225065.0</v>
+      </c>
+      <c r="J29">
+        <v>19687427.0</v>
+      </c>
+      <c r="K29">
+        <v>30998360.0</v>
+      </c>
+      <c r="L29">
+        <v>19732229.0</v>
+      </c>
+      <c r="M29">
+        <v>18897029.0</v>
+      </c>
+      <c r="N29">
+        <v>63868000.0</v>
+      </c>
+      <c r="O29">
+        <v>-31918169.0</v>
+      </c>
+      <c r="P29">
+        <v>149672069.0</v>
+      </c>
+      <c r="Q29">
+        <v>74405492.0</v>
+      </c>
+      <c r="R29">
+        <v>183877020000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30">
+        <v>-200723445.0</v>
+      </c>
+      <c r="C30">
+        <v>-14180546.0</v>
+      </c>
+      <c r="D30">
+        <v>-101847715.0</v>
+      </c>
+      <c r="E30">
+        <v>-29330520.0</v>
+      </c>
+      <c r="F30">
+        <v>43923784.0</v>
+      </c>
+      <c r="G30">
+        <v>6770249.0</v>
+      </c>
+      <c r="H30">
+        <v>6922420.0</v>
+      </c>
+      <c r="I30">
+        <v>-70955005.0</v>
+      </c>
+      <c r="J30">
+        <v>-28236790.0</v>
+      </c>
+      <c r="K30">
+        <v>-11031454.0</v>
+      </c>
+      <c r="L30">
+        <v>-10018753.0</v>
+      </c>
+      <c r="M30">
+        <v>-13122972.0</v>
+      </c>
+      <c r="N30">
+        <v>-2904776.0</v>
+      </c>
+      <c r="O30">
+        <v>-127257738.0</v>
+      </c>
+      <c r="P30">
+        <v>-22156344.0</v>
+      </c>
+      <c r="Q30">
+        <v>-28915051.0</v>
+      </c>
+      <c r="R30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BL30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:64">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>85612709.0</v>
+      </c>
+      <c r="C2">
+        <v>103943820.0</v>
+      </c>
+      <c r="D2">
+        <v>91529000.0</v>
+      </c>
+      <c r="E2">
+        <v>111477665.0</v>
+      </c>
+      <c r="F2">
+        <v>67831883.0</v>
+      </c>
+      <c r="G2">
+        <v>68742456.0</v>
+      </c>
+      <c r="H2">
+        <v>72123329.0</v>
+      </c>
+      <c r="I2">
+        <v>42146344.0</v>
+      </c>
+      <c r="J2">
+        <v>50275131.0</v>
+      </c>
+      <c r="K2">
+        <v>73416709.0</v>
+      </c>
+      <c r="L2">
+        <v>90754732.0</v>
+      </c>
+      <c r="M2">
+        <v>73373241.0</v>
+      </c>
+      <c r="N2">
+        <v>105294404.0</v>
+      </c>
+      <c r="O2">
+        <v>63365198.0</v>
+      </c>
+      <c r="P2">
+        <v>51850455.0</v>
+      </c>
+      <c r="Q2">
+        <v>59976082.0</v>
+      </c>
+      <c r="R2">
+        <v>68816720.0</v>
+      </c>
+      <c r="S2">
+        <v>61987548.0</v>
+      </c>
+      <c r="T2">
+        <v>18685326.0</v>
+      </c>
+      <c r="U2">
+        <v>36683590.0</v>
+      </c>
+      <c r="V2">
+        <v>25006841.0</v>
+      </c>
+      <c r="W2">
+        <v>19608668.0</v>
+      </c>
+      <c r="X2">
+        <v>25453855.0</v>
+      </c>
+      <c r="Y2">
+        <v>28716445.0</v>
+      </c>
+      <c r="Z2">
+        <v>20915825.0</v>
+      </c>
+      <c r="AA2">
+        <v>28358707.0</v>
+      </c>
+      <c r="AB2">
+        <v>32152511.0</v>
+      </c>
+      <c r="AC2">
+        <v>44947909.0</v>
+      </c>
+      <c r="AD2">
+        <v>57389309.0</v>
+      </c>
+      <c r="AE2">
+        <v>68229617.0</v>
+      </c>
+      <c r="AF2">
+        <v>50696445.0</v>
+      </c>
+      <c r="AG2">
+        <v>80321295.0</v>
+      </c>
+      <c r="AH2">
+        <v>57947205.0</v>
+      </c>
+      <c r="AI2">
+        <v>42633008.0</v>
+      </c>
+      <c r="AJ2">
+        <v>49517327.0</v>
+      </c>
+      <c r="AK2">
+        <v>37110625.0</v>
+      </c>
+      <c r="AL2">
+        <v>37619514.0</v>
+      </c>
+      <c r="AM2">
+        <v>31121464.0</v>
+      </c>
+      <c r="AN2">
+        <v>40712736.0</v>
+      </c>
+      <c r="AO2">
+        <v>49097196.0</v>
+      </c>
+      <c r="AP2">
+        <v>45543791.0</v>
+      </c>
+      <c r="AQ2">
+        <v>49243129.0</v>
+      </c>
+      <c r="AR2">
+        <v>48699640.0</v>
+      </c>
+      <c r="AS2">
+        <v>48480154.0</v>
+      </c>
+      <c r="AT2">
+        <v>47838787.0</v>
+      </c>
+      <c r="AU2">
+        <v>64311537.0</v>
+      </c>
+      <c r="AV2">
+        <v>53297485.0</v>
+      </c>
+      <c r="AW2">
+        <v>47410602.0</v>
+      </c>
+      <c r="AX2">
+        <v>63301639.0</v>
+      </c>
+      <c r="AY2">
+        <v>45469713.0</v>
+      </c>
+      <c r="AZ2">
+        <v>53289241.0</v>
+      </c>
+      <c r="BA2">
+        <v>60348003.0</v>
+      </c>
+      <c r="BB2">
+        <v>36307011.0</v>
+      </c>
+      <c r="BC2">
+        <v>39267093.0</v>
+      </c>
+      <c r="BD2">
+        <v>16488872.0</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>3604464</v>
+      </c>
+      <c r="C3">
+        <v>27106879</v>
+      </c>
+      <c r="D3">
+        <v>2627760</v>
+      </c>
+      <c r="E3">
+        <v>7535583</v>
+      </c>
+      <c r="F3">
+        <v>9464863</v>
+      </c>
+      <c r="G3">
+        <v>9855490</v>
+      </c>
+      <c r="H3">
+        <v>5169174</v>
+      </c>
+      <c r="I3">
+        <v>3439153</v>
+      </c>
+      <c r="J3">
+        <v>2690333</v>
+      </c>
+      <c r="K3">
+        <v>13547330</v>
+      </c>
+      <c r="L3">
+        <v>5055371</v>
+      </c>
+      <c r="M3">
+        <v>4987207</v>
+      </c>
+      <c r="N3">
+        <v>5429259</v>
+      </c>
+      <c r="O3">
+        <v>4329612</v>
+      </c>
+      <c r="P3">
+        <v>5057989</v>
+      </c>
+      <c r="Q3">
+        <v>6265392</v>
+      </c>
+      <c r="R3">
+        <v>6569618</v>
+      </c>
+      <c r="S3">
+        <v>3196696</v>
+      </c>
+      <c r="T3">
+        <v>2361386</v>
+      </c>
+      <c r="U3">
+        <v>1429076</v>
+      </c>
+      <c r="V3">
+        <v>958319</v>
+      </c>
+      <c r="W3">
+        <v>1937093</v>
+      </c>
+      <c r="X3">
+        <v>421055</v>
+      </c>
+      <c r="Y3">
+        <v>1998141</v>
+      </c>
+      <c r="Z3">
+        <v>3256140</v>
+      </c>
+      <c r="AA3">
+        <v>3057823</v>
+      </c>
+      <c r="AB3">
+        <v>2993534</v>
+      </c>
+      <c r="AC3">
+        <v>765122</v>
+      </c>
+      <c r="AD3">
+        <v>1748695</v>
+      </c>
+      <c r="AE3">
+        <v>5485065</v>
+      </c>
+      <c r="AF3">
+        <v>2133892</v>
+      </c>
+      <c r="AG3">
+        <v>530415</v>
+      </c>
+      <c r="AH3">
+        <v>3072900</v>
+      </c>
+      <c r="AI3">
+        <v>5187380</v>
+      </c>
+      <c r="AJ3">
+        <v>5332869</v>
+      </c>
+      <c r="AK3">
+        <v>128561</v>
+      </c>
+      <c r="AL3">
+        <v>1227731</v>
+      </c>
+      <c r="AM3">
+        <v>7408712</v>
+      </c>
+      <c r="AN3">
+        <v>1185290</v>
+      </c>
+      <c r="AO3">
+        <v>1027687</v>
+      </c>
+      <c r="AP3">
+        <v>2357288</v>
+      </c>
+      <c r="AQ3">
+        <v>2786647</v>
+      </c>
+      <c r="AR3">
+        <v>4343044</v>
+      </c>
+      <c r="AS3">
+        <v>2657719</v>
+      </c>
+      <c r="AT3">
+        <v>2278807</v>
+      </c>
+      <c r="AU3">
+        <v>3576191</v>
+      </c>
+      <c r="AV3">
+        <v>4100558</v>
+      </c>
+      <c r="AW3">
+        <v>2263225</v>
+      </c>
+      <c r="AX3">
+        <v>5509092</v>
+      </c>
+      <c r="AY3">
+        <v>2906288</v>
+      </c>
+      <c r="AZ3">
+        <v>5764100</v>
+      </c>
+      <c r="BA3">
+        <v>6602398</v>
+      </c>
+      <c r="BB3">
+        <v>3020667</v>
+      </c>
+      <c r="BC3">
+        <v>1469088</v>
+      </c>
+      <c r="BD3">
+        <v>2243713</v>
+      </c>
+      <c r="BE3">
+        <v>11701600</v>
+      </c>
+      <c r="BF3">
+        <v>1723300</v>
+      </c>
+      <c r="BG3">
+        <v>21737500</v>
+      </c>
+      <c r="BH3">
+        <v>22882700</v>
+      </c>
+      <c r="BI3">
+        <v>16569100</v>
+      </c>
+      <c r="BJ3">
+        <v>69408111000</v>
+      </c>
+      <c r="BK3">
+        <v>140388665000</v>
+      </c>
+      <c r="BL3">
+        <v>126778626000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
+      <c r="A5" t="s">
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19182,336 +19957,348 @@
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>2422563.0</v>
+      </c>
+      <c r="C6">
+        <v>-1568160.0</v>
+      </c>
+      <c r="D6">
         <v>12519000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-18286815.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>43645782.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-910573.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3380873.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>29976985.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8128787.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-23141578.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-17338023.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>17381491.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-31921163.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>41929206.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11514743.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8125627.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8840638.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6829172.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>43302222.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-17998264.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11676749.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5398173.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5845187.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3262590.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7800620.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7442882.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3793804.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-12795398.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-12441400.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10840308.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>17533172.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-29624850.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22374090.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>15314197.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6884319.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>12406702.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-508889.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>6498050.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-9591272.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8384460.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3553405.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3699338.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>543489.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>219486.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>641367.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-16472750.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>11014052.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>5886883.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-15891037.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>17831926.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-7819528.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-7058762.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>24040992.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2960082.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>22778221.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+      <c r="BL6"/>
+    </row>
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-40836070.0</v>
+      </c>
+      <c r="D7">
         <v>92487280.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>102663990.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>72799810.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-49462040.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-40158280.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-43156740.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-33839150.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-13972770.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-60648310.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-45554580.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-32972750.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-19291090.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-52385460.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-50868330.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-36657670.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-17575310.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-145336800.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-114165210.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-83378330.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-47848290.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-160173680.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-99492470.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+      <c r="BL7"/>
+    </row>
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19530,54 +20317,56 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19596,54 +20385,56 @@
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19662,70 +20453,68 @@
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -19736,192 +20525,200 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>20991251.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20991251.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>54323624.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>39697444.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-26774581.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-17827307.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2930626.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-21909770.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-24961075.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-3566550.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-38971671.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-41682366.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-38603435.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-47756741.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-71066619.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-24225609.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-43215555.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-29453912.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-28889464.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18116296.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19940,538 +20737,566 @@
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>19147498.0</v>
+      </c>
+      <c r="C14">
+        <v>35060252.0</v>
+      </c>
+      <c r="D14">
         <v>14860000.0</v>
       </c>
-      <c r="C14"/>
-[...3 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>264424671172.0</v>
+      </c>
+      <c r="F14">
+        <v>128680995747.0</v>
+      </c>
+      <c r="G14">
+        <v>108007857574.0</v>
+      </c>
       <c r="H14">
+        <v>48142218744.0</v>
+      </c>
+      <c r="I14">
+        <v>70215098675.0</v>
+      </c>
+      <c r="J14">
         <v>13278476.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9709937.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6038281.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5844764.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2567675.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>547637.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>532288.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>551091.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>479970.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8236279.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4347105.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6581058.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2088007.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22143909.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1051689.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3846173.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3488122.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1025568.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8288155.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2334866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2664562.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7697984.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3805000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3918086.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2666230.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6680714.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2480724.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2471485.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2409214.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>7127700.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2323776.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2330251.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2424617.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7920297.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2536331.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2835616.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3537873.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2090000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3780810.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3303673.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3716732.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2904214.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2092134.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1827632.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1691246.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2279180.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1485498.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14"/>
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>169</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>9236573.0</v>
+      </c>
+      <c r="D15">
         <v>9351330.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9351333.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2450000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>20115110.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6849162.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14700580.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>9800020.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>19470130.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>19290130.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>10940130.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>5390160.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>10780000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>8330000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8330000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5390000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>8599500.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6639500.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6002500.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3552500.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8575000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8575000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>955200.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>955200.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>955241.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1038000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1038000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1038030.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>87.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>150682.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2970489.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>3631214.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5859024.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>366365.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4299614.0</v>
       </c>
-      <c r="AY15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
       <c r="BC15">
         <v>9500000.0</v>
       </c>
       <c r="BD15">
+        <v>9500000.0</v>
+      </c>
+      <c r="BE15">
+        <v>9500000.0</v>
+      </c>
+      <c r="BF15">
         <v>6500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>9000000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+      <c r="BL15"/>
+    </row>
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>88035272.0</v>
+      </c>
+      <c r="C16">
+        <v>102375660.0</v>
+      </c>
+      <c r="D16">
         <v>104048000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>93190850.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>111477665.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>67831883.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>68742456.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>72123329.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>42146344.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>50275131.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>73416709.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>90754732.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>73373241.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>105294404.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>63365198.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>51850455.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>59976082.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>68816720.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>61987548.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>18685326.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>36683590.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>25006841.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>19608668.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>25453855.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>28716445.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>20915825.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>28358707.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>32152511.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>44947909.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>57389309.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>68229617.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>50696445.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>80321295.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>57947205.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>42633008.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>49517327.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>37110625.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>37619514.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>31121464.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>40712736.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>49097196.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>45543791.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>49243129.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>48699640.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>48480154.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>47838787.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>64311537.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>53297485.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>47410602.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>63301639.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>45469713.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>53289241.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>60348003.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>36307011.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>39267093.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>16488872.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+      <c r="BL16"/>
+    </row>
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20490,350 +21315,366 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>6301458.0</v>
+      </c>
+      <c r="C18">
+        <v>8309390.0</v>
+      </c>
+      <c r="D18">
         <v>-1820559.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-25777640.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12453310.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3649805.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>18749114.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3439153.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>24431704.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4860047.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-195903.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>21837222.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>9183926.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6334693.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>28073796.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>31289048.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6089648.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>19503722.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6144496.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8440971.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8963842.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-27036293.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-33209184.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-32658156.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-26629139.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-63419849.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-16815059.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-33522093.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-21907652.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-16166453.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>28447141.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-12211486.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>26933591.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-20189738.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>11249669.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>8075362.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>8675593.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>8471673.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-3004488.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>5162672.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>8389526.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>761891.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-426692.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1679644.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5651169.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-7760021.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>17820738.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1013542.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5599212.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>35352100.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-4694980.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-14609633.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>29527061.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4023139.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-10924371.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+      <c r="BL18"/>
+    </row>
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>98300.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-15860989.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-277899392.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>2975271.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3850823.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>458155.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-13763149.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-28603807.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-53213639.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-13959149.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6071120.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-127094.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8869387.0</v>
       </c>
       <c r="P19">
         <v>-8869387.0</v>
       </c>
       <c r="Q19">
+        <v>-8869387.0</v>
+      </c>
+      <c r="R19">
+        <v>-8869387.0</v>
+      </c>
+      <c r="S19">
         <v>-18004682.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68869755.0</v>
       </c>
       <c r="T19">
         <v>68869755.0</v>
       </c>
       <c r="U19">
         <v>68869755.0</v>
       </c>
       <c r="V19">
+        <v>68869755.0</v>
+      </c>
+      <c r="W19">
+        <v>68869755.0</v>
+      </c>
+      <c r="X19">
         <v>7424791.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>3324602.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5752284.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>11613877.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>3442958.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>14017551.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-22151966.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>174</v>
+      </c>
+      <c r="B20">
+        <v>534.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
@@ -20846,866 +21687,900 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>503600.0</v>
+      </c>
       <c r="C21">
+        <v>22641710.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-41793012.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>246963859.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13283537.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12984044.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20468972.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>8347382.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>8347382.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5944221.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-23160677.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3934091.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11268988.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>21231703.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-23710504.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-12557209.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3780119.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>30014852.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>20364526.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>24968275.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>41550014.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>37716025.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6672697.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>12177485.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>32293601.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>62163760.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1729165.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-9065254.0</v>
+      </c>
+      <c r="C22">
+        <v>-34860221.0</v>
+      </c>
+      <c r="D22">
         <v>-12000000.0</v>
       </c>
-      <c r="C22">
-[...4 lines deleted...]
-      </c>
       <c r="E22">
-        <v>-6366288.0</v>
+        <v>-915959642776.0</v>
       </c>
       <c r="F22">
+        <v>-981687649932.0</v>
+      </c>
+      <c r="G22">
+        <v>-100569524793.0</v>
+      </c>
+      <c r="H22">
         <v>8343612.0</v>
       </c>
-      <c r="G22">
-[...2 lines deleted...]
-      <c r="H22">
+      <c r="I22">
+        <v>241468245764.0</v>
+      </c>
+      <c r="J22">
         <v>11528846.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>409618.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1105250.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11586.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14613185.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10116668.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>32599497.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>37003349.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9291904.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13909854.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>12523293.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>12740101.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8908646.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4949485.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8882902.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1259480.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>19371080.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7185602.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6496139.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6777122.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6090202.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>14416916.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7321730.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2062523.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>13984501.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5584723.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7823830.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1994161.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>6035875.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1063922.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-884230.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>881258.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1735658.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1823823.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2474332.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1804410.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5253445.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1282746.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5870115.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3471352.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7703059.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>9802407.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2135117.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3395540.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3210474.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4547691.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1986472.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3919900.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>5100200.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>8683400.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>26847800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9812200.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>105756370000.0</v>
       </c>
-      <c r="BI22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+      <c r="BL22"/>
+    </row>
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-1729445.0</v>
+      </c>
+      <c r="C23">
+        <v>-1219153.0</v>
+      </c>
+      <c r="D23">
         <v>-5956354.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>24011263.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2646502.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1039130.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-12320354.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3276267.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-5707561.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1651819.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-6484139.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4132454.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-8103077.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-482854.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-8492862.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5914677.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3031035.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2920573.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-157567.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2731152.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5576793.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1637331.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-559406.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2218374.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5948799.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3472617.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-9296.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-6134221.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2459305.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2117431.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-11316883.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-7360237.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1991380.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2978541.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-8906122.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4985020.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-4991590.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-4856315.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-2443860.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-7825614.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-256230.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-5266006.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-4179819.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-3232639.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-4672762.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-4650221.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-8639863.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-20382.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-4620986.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-11973852.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4631431.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-5494157.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-5809697.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2753257.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>48655175.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23"/>
+      <c r="BL23"/>
+    </row>
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>-393090.0</v>
+      </c>
+      <c r="C24">
+        <v>-691409.0</v>
+      </c>
+      <c r="D24">
         <v>-423.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>274513687.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-268434529.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>13115111.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1318351.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4236437.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-9677634.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-14761909.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-48158268.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-8971942.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>858139.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7472928.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-8175881.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2047985.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-8325847.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-31413917.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>73003360.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5827952.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4451866.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3710233.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>7845846.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5322743.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2496144.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>14170289.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>6215393.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>16085979.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-20403271.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-50473467.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>239781.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-9451594.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>119203.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-3306784.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-13383484.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>533950.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>106697.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4884002.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-390053.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-1986107.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1011313.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>159086.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1888400.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1888378.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>46094.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>280000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>177837.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1425384.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>100000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-644075.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-14695527.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>40521141000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-176322.0</v>
+      </c>
+      <c r="C25">
+        <v>35216239.0</v>
+      </c>
+      <c r="D25">
         <v>-2052798.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-18242057.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2988447.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15443174.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13939694.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="I25">
+        <v>54596055.0</v>
+      </c>
+      <c r="J25">
         <v>15593191.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1667536.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1790925.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>20991251.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2567675.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-10664305.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-33131785.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-37554440.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-9771874.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-13909854.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-12523293.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-12740101.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-8908646.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4949485.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-8882902.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1259480.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-19371080.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-7185602.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-6496139.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-6777122.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6090202.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-14416916.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-7321730.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-2062523.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-13984501.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-5584723.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-7823830.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1994161.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-6035875.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1063922.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>884230.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-881258.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1735658.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1823823.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-2474332.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1804410.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-5253445.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1282746.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-5870115.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-3471352.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-7703059.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-9802407.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-3158131.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-13230407.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>27646008.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-285540.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-8179684.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+      <c r="BL25"/>
+    </row>
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21714,672 +22589,696 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1576629.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>-1937879.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1634982.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="I27"/>
+      <c r="J27">
         <v>141381.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>235264.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1717362.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="M27"/>
+      <c r="N27">
         <v>163956.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>122760.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-1225311.0</v>
+      </c>
+      <c r="C28">
+        <v>277195.0</v>
+      </c>
+      <c r="D28">
         <v>-4253354.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-27133082.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>244317357.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15387667.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-25304398.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-23745239.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-20659942.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3570560.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>32097185.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4430520.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-23010119.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6123263.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-31510677.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-9484069.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8385645.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18781703.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-23710504.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-15497209.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1609881.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28554851.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19727526.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>23018275.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>38556509.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>41197995.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6672697.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6052485.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>29843601.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>54813760.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9540835.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-8102399.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-4224628.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>36178110.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-5526026.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7160781.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-8741590.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-6219732.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-6193860.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-11575614.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-4022721.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-5292017.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1296219.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-3232639.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4672762.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-8310724.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-8639863.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>7493597.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-11620986.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-17107446.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>331817.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5494157.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-5809697.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2753257.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>48655175.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>86547300.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>89806200.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+      <c r="BL28"/>
+    </row>
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>9905922.0</v>
+      </c>
+      <c r="C29">
+        <v>35416270.0</v>
+      </c>
+      <c r="D29">
         <v>807202.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18242057.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2988447.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13505295.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>23918288.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29">
+        <v>54596055.0</v>
+      </c>
+      <c r="J29">
         <v>27122037.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8687283.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4859468.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>26824429.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>14613185.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10664305.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>33131785.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37554440.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>479970.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22700418.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3783110.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-7011895.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9922161.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-25099200.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-32788129.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-30660015.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-23373000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-60362026.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-13821525.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-32756971.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-20158957.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-10681388.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>30581033.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-11681071.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>30006491.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-15002358.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>16582538.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>8203923.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>9903324.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>15880385.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1819198.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6190359.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>10746814.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>3548538.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>3916352.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>4337363.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>7929976.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-4183830.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>21921296.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1249683.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-90120.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>38258388.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1069120.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-8007235.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>32547728.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2554051.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-8680658.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>149672100.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>42993400.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>60516200.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>268507943000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>671112678000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>183877020000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-3997554.0</v>
+      </c>
+      <c r="C30">
+        <v>90887857.0</v>
+      </c>
+      <c r="D30">
         <v>-2267249.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-15860989.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-277899392.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2975271.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3850823.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>458155.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-13763149.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-28603807.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-53213639.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13959149.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6071120.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3016222.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-13233870.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4217407.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-14895465.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-34610613.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>70641974.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4398876.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3493547.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1773140.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7424791.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3324602.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5752284.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11613877.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3442958.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>14017551.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-22151966.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-55802074.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2183696.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-9737120.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3232115.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-5647254.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-17901715.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2967118.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1720703.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3073716.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1575343.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-3013794.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-3368601.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2627561.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-4343044.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-769341.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2278807.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3530097.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2100558.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1983225.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-5509092.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2728451.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-4338716.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>6983058.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2820667.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2113163.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-16939240.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>