--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5434,692 +5437,699 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
       <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>499700000.0</v>
+      </c>
+      <c r="C2">
         <v>564600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>495500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>456100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>393300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>513800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>544000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>452200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>373100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>462900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>386500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>416900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>331000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>436700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>510900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>520700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>478900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>468200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>414000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>445200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>409500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>386300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>296000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>130800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>200100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>252400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>254300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>243600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>260600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>299100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>292900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>264300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>221900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>234800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>292700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>194600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>129200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>152500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>173500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>186700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>174600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>147700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>215700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>222800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>165300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>160500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>173700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>153900000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>109798000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>135128000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>164844000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>178857000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>137143000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>152571000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>132997000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>155387000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>107394000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>136731000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>144244000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>118612000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>92632000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>103876000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>105448000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>105569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>111194000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>120167000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>94198000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>103029000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>67623000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>125650000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>129491000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>134726000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63676000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>77355000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>95438000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>109309000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>62113000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>82094000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>86173000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>79819000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>54841000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>87732000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>70250000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>64985000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>49964000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>68489000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>60469000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>44771000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>39670000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>55176000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>41537000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>26637000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>29660000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>34205000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32547000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25819000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>26162000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>21980000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16888000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>14313000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4564000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>756000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4999000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2926000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6182,52 +6192,53 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6290,399 +6301,401 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-230300000.0</v>
+      </c>
+      <c r="C5">
         <v>-201600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-228100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-261200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-180200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-156600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-192400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-145900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-157200000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-178400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-155300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-189900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-217600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-217800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-192900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-170900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-117700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-95700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-82100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-72000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-71800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-50400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-76500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-92200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-96700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-85000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-96000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-83200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-90500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-91500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-88100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-82800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-46400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-72300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-81300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-86900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-93800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-115700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-67600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-72900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-92100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-108300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-103100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-77700000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-74300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-70300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8759000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-16303000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-24227000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6765000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12246000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10126000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>37234000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>58684000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>50475000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>44057000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>66038000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>61730000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>54911000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>42547000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>29395000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>35287000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>29395000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>17087000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>13922000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>13525000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3851000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5739000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>292000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>19434000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>18845000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>33941000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9983000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>838000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-12792000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-7012000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6068000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-7379000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-7260000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6391000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7208000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-17140000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-12164000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-10251000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-8020000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-9386000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-7097000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-5776000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-6896000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-10312000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-7007000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5774000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3683000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4192000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1451000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1750000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-767000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>90000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-487000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-105000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-241000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>156536000.0</v>
       </c>
-      <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6747,177 +6760,182 @@
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
-      <c r="BP6"/>
+      <c r="BP6">
+        <v>0.0</v>
+      </c>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>1546100000.0</v>
+      </c>
+      <c r="C7">
         <v>1547300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1563900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1504600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1410700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1425800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1493800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1523900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1571100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1600300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1592300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1631200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1626700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1631100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1556000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1571000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1662900000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1722800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1783900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1845300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1930900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2019300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2081300000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2188600000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2250700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2231000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2294300000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>6100000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5600000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6948,113 +6966,116 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2100000.0</v>
       </c>
       <c r="E8">
         <v>2100000.0</v>
       </c>
       <c r="F8">
         <v>2100000.0</v>
       </c>
       <c r="G8">
-        <v>2300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="H8">
         <v>2300000.0</v>
       </c>
       <c r="I8">
         <v>2300000.0</v>
       </c>
       <c r="J8">
         <v>2300000.0</v>
       </c>
       <c r="K8">
         <v>2300000.0</v>
       </c>
       <c r="L8">
         <v>2300000.0</v>
       </c>
       <c r="M8">
         <v>2300000.0</v>
       </c>
       <c r="N8">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="O8">
         <v>2400000.0</v>
       </c>
       <c r="P8">
         <v>2400000.0</v>
       </c>
       <c r="Q8">
+        <v>2400000.0</v>
+      </c>
+      <c r="R8">
         <v>2500000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="T8">
         <v>2800000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2800000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7094,653 +7115,658 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>36</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>4037700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3989000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3673700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3585400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3482800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3789000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>3670700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3682200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3649200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3613800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3589500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3620200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3593500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3521500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3480500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3487000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3442300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3388300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3364800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3358500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3346000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3333300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3314400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3302100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3278600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3256300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3231100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3205500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3177000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3057700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3024400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2978300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2931800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2900300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2874600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2857100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2806400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2783200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2760600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2754400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2719700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2688400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2666200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2646123000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2604988000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2577338000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2536290000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2520469000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2459260000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2425183000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2358749000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2327055000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2276110000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2172248000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2106830000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2000426000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1899561000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1846163000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1567364000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1502982000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1374181000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1314301000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1207374000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>1046500000.0</v>
+      </c>
+      <c r="C10">
         <v>1053300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>719500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1100000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1037700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>983400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6462900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6142000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6975100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6833100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>622100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>726100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>637200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>830200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>526500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>789800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>806000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1257400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1252600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2007700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1651700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1642600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1513900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1426300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>742600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>896900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>522100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>969200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1075300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1237000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>904700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1250000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1031700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2065000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1373300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2672900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1891900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1309700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1000000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>859000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>821600000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>843800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>966000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1291800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1782000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>836300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>660900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>591923000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>463463000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>568228000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>714617000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1062785000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>876359000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>858657000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>760755000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>917215000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>929670000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1085595000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>847975000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>699782000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>812740000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>784232000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>621371000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>596470000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>702778000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1103177000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>994680000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>800362000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>551267000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>424153000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>409510000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>698905000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>608200000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>870250000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>786556000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>556956000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>222316000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>265335000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>95552000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>143388000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>184412000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>185125000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>108290000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>154566000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>216905000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>296728000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>224814000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>262720000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>445343000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>372775000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>255357000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>229176000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>192263000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>171141000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>44033000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>93962000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>76278000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>66523000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4733000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3691000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7241000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5331000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>164000.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>1053300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>719500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1100000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1037700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>983400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6462900000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>622100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>726100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>637200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>846200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>526500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>789800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>806000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1257400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1252600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2007700000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7780,1701 +7806,1712 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>1068600000.0</v>
+      </c>
+      <c r="C12">
         <v>1077700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>743200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1119600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1057000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1003000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7305200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7203800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7418000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7462300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>638800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>741500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>651800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>846200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>557100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>953200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1073000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1647700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1655200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2015800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1659200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1651800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1522400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1434400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>898200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1166700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>788400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1233800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1337300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1495200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1063200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1250000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1038300000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2091800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1670900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3083600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1891900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1835900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1533200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1319400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1282400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1337100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1276200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1525800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2021200000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1064900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>907500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>868626000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>774904000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>798835000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>854745000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1134891000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>928495000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>858657000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>760755000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>917215000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>929670000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1085595000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>847975000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>702038000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>886159000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>939832000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>711963000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>696398000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>907656000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1103177000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>994680000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>800362000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>551267000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>424153000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>409510000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>698905000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>616202000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>891261000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1235356000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1185816000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>936174000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>819923000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>456333000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>537565000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>838357000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>746012000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>447630000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>383051000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>495691000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>526629000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>441888000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>434443000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>445343000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>372775000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>255357000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>229176000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>192263000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>171141000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>44033000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>93962000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>76278000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>66523000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4733000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3691000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7241000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>37226000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>164000.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2100000.0</v>
       </c>
       <c r="E13">
         <v>2100000.0</v>
       </c>
       <c r="F13">
         <v>2100000.0</v>
       </c>
       <c r="G13">
-        <v>2300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="H13">
         <v>2300000.0</v>
       </c>
       <c r="I13">
         <v>2300000.0</v>
       </c>
       <c r="J13">
         <v>2300000.0</v>
       </c>
       <c r="K13">
         <v>2300000.0</v>
       </c>
       <c r="L13">
         <v>2300000.0</v>
       </c>
       <c r="M13">
         <v>2300000.0</v>
       </c>
       <c r="N13">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="O13">
         <v>2400000.0</v>
       </c>
       <c r="P13">
         <v>2400000.0</v>
       </c>
       <c r="Q13">
+        <v>2400000.0</v>
+      </c>
+      <c r="R13">
         <v>2500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="T13">
         <v>2800000.0</v>
       </c>
       <c r="U13">
         <v>2800000.0</v>
       </c>
       <c r="V13">
         <v>2800000.0</v>
       </c>
       <c r="W13">
         <v>2800000.0</v>
       </c>
       <c r="X13">
         <v>2800000.0</v>
       </c>
       <c r="Y13">
         <v>2800000.0</v>
       </c>
       <c r="Z13">
         <v>2800000.0</v>
       </c>
       <c r="AA13">
         <v>2800000.0</v>
       </c>
       <c r="AB13">
-        <v>2900000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="AC13">
         <v>2900000.0</v>
       </c>
       <c r="AD13">
         <v>2900000.0</v>
       </c>
       <c r="AE13">
         <v>2900000.0</v>
       </c>
       <c r="AF13">
         <v>2900000.0</v>
       </c>
       <c r="AG13">
         <v>2900000.0</v>
       </c>
       <c r="AH13">
-        <v>2800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="AI13">
         <v>2800000.0</v>
       </c>
       <c r="AJ13">
         <v>2800000.0</v>
       </c>
       <c r="AK13">
         <v>2800000.0</v>
       </c>
       <c r="AL13">
         <v>2800000.0</v>
       </c>
       <c r="AM13">
         <v>2800000.0</v>
       </c>
       <c r="AN13">
         <v>2800000.0</v>
       </c>
       <c r="AO13">
         <v>2800000.0</v>
       </c>
       <c r="AP13">
         <v>2800000.0</v>
       </c>
       <c r="AQ13">
         <v>2800000.0</v>
       </c>
       <c r="AR13">
         <v>2800000.0</v>
       </c>
       <c r="AS13">
         <v>2800000.0</v>
       </c>
       <c r="AT13">
         <v>2800000.0</v>
       </c>
       <c r="AU13">
         <v>2800000.0</v>
       </c>
       <c r="AV13">
+        <v>2800000.0</v>
+      </c>
+      <c r="AW13">
         <v>2700000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2742000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2776000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2804000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>2819000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>2809000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2806000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>2836000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>2851000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>2874000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>2875000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>2914000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>2886000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>2933000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>2958000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>2957000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>2969000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>3042000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>3140000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>3186000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>3180000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>3175000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>3210000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>3269000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>3367000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>3412000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>3523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3725000.0</v>
       </c>
       <c r="BX13">
         <v>3725000.0</v>
       </c>
       <c r="BY13">
+        <v>3725000.0</v>
+      </c>
+      <c r="BZ13">
         <v>3711000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>3691000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>3668000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>3698000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>3849000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>3827000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>3805000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>3784000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>3766000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1910000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1886000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1896000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1878000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1864000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1843000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>915000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>905000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>900000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>879000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>895000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>443000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>440000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>435000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>437000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>136108000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>128115000.0</v>
       </c>
-      <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>208300000.0</v>
+      </c>
+      <c r="C14">
         <v>209800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>215500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>207800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>213900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>224900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>235900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>234700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>234200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>231700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>232500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>235400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>239700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>243300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>246800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>252300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>265500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>277200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>285200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>287600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>285600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>281000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>277900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>276200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>276100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>276700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>285700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>289800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>290900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>291000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>292000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>291300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>290100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>286400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286700000.0</v>
       </c>
       <c r="AJ14">
         <v>286700000.0</v>
       </c>
       <c r="AK14">
+        <v>286700000.0</v>
+      </c>
+      <c r="AL14">
         <v>282900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>281800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>281900000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>281100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>279500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>278400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>278300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>278500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>277400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>276500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>276400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>276408000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>278750000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>281534000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>284513000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>285317000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>284624000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>286223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288497000.0</v>
       </c>
       <c r="BD14">
         <v>288497000.0</v>
       </c>
       <c r="BE14">
+        <v>288497000.0</v>
+      </c>
+      <c r="BF14">
         <v>293496000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>295509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296068000.0</v>
       </c>
       <c r="BH14">
         <v>296068000.0</v>
       </c>
       <c r="BI14">
+        <v>296068000.0</v>
+      </c>
+      <c r="BJ14">
         <v>301620000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>304655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301249000.0</v>
       </c>
       <c r="BL14">
         <v>301249000.0</v>
       </c>
       <c r="BM14">
+        <v>301249000.0</v>
+      </c>
+      <c r="BN14">
         <v>313960000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>321381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321115000.0</v>
       </c>
       <c r="BP14">
         <v>321115000.0</v>
       </c>
       <c r="BQ14">
+        <v>321115000.0</v>
+      </c>
+      <c r="BR14">
         <v>321355000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>325168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334023000.0</v>
       </c>
       <c r="BT14">
         <v>334023000.0</v>
       </c>
       <c r="BU14">
+        <v>334023000.0</v>
+      </c>
+      <c r="BV14">
         <v>351593000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>366569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379285000.0</v>
       </c>
       <c r="BX14">
         <v>379285000.0</v>
       </c>
       <c r="BY14">
+        <v>379285000.0</v>
+      </c>
+      <c r="BZ14">
         <v>379289000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>375496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373672000.0</v>
       </c>
       <c r="CB14">
         <v>373672000.0</v>
       </c>
       <c r="CC14">
+        <v>373672000.0</v>
+      </c>
+      <c r="CD14">
         <v>391453000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>390620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389972000.0</v>
       </c>
       <c r="CF14">
         <v>389972000.0</v>
       </c>
       <c r="CG14">
+        <v>389972000.0</v>
+      </c>
+      <c r="CH14">
         <v>391609000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>390513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389492000.0</v>
       </c>
       <c r="CJ14">
         <v>389492000.0</v>
       </c>
       <c r="CK14">
+        <v>389492000.0</v>
+      </c>
+      <c r="CL14">
         <v>387138000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>383970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381918000.0</v>
       </c>
       <c r="CN14">
         <v>381918000.0</v>
       </c>
       <c r="CO14">
+        <v>381918000.0</v>
+      </c>
+      <c r="CP14">
         <v>372984000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>367722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367968000.0</v>
       </c>
       <c r="CR14">
         <v>367968000.0</v>
       </c>
       <c r="CS14">
+        <v>367968000.0</v>
+      </c>
+      <c r="CT14">
         <v>366584000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>357656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360800000.0</v>
       </c>
       <c r="CV14">
         <v>360800000.0</v>
       </c>
       <c r="CW14">
+        <v>360800000.0</v>
+      </c>
+      <c r="CX14">
         <v>363080000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>356104000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>349360000.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>2300000.0</v>
       </c>
       <c r="N15">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="O15">
         <v>2400000.0</v>
       </c>
       <c r="P15">
         <v>2400000.0</v>
       </c>
       <c r="Q15">
+        <v>2400000.0</v>
+      </c>
+      <c r="R15">
         <v>2500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="T15">
         <v>2800000.0</v>
       </c>
       <c r="U15">
         <v>2800000.0</v>
       </c>
       <c r="V15">
-        <v>2000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="W15">
         <v>2000000.0</v>
       </c>
       <c r="X15">
-        <v>2800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Y15">
         <v>2800000.0</v>
       </c>
       <c r="Z15">
         <v>2800000.0</v>
       </c>
       <c r="AA15">
         <v>2800000.0</v>
       </c>
       <c r="AB15">
-        <v>2900000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="AC15">
         <v>2900000.0</v>
       </c>
       <c r="AD15">
         <v>2900000.0</v>
       </c>
       <c r="AE15">
         <v>2900000.0</v>
       </c>
       <c r="AF15">
         <v>2900000.0</v>
       </c>
       <c r="AG15">
         <v>2900000.0</v>
       </c>
       <c r="AH15">
-        <v>2800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="AI15">
         <v>2800000.0</v>
       </c>
       <c r="AJ15">
         <v>2800000.0</v>
       </c>
       <c r="AK15">
         <v>2800000.0</v>
       </c>
       <c r="AL15">
         <v>2800000.0</v>
       </c>
       <c r="AM15">
         <v>2800000.0</v>
       </c>
       <c r="AN15">
         <v>2800000.0</v>
       </c>
       <c r="AO15">
         <v>2800000.0</v>
       </c>
       <c r="AP15">
         <v>2800000.0</v>
       </c>
       <c r="AQ15">
         <v>2800000.0</v>
       </c>
       <c r="AR15">
         <v>2800000.0</v>
       </c>
       <c r="AS15">
         <v>2800000.0</v>
       </c>
       <c r="AT15">
         <v>2800000.0</v>
       </c>
       <c r="AU15">
         <v>2800000.0</v>
       </c>
       <c r="AV15">
-        <v>2700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="AW15">
         <v>2700000.0</v>
       </c>
       <c r="AX15">
-        <v>2800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AY15">
         <v>2800000.0</v>
       </c>
       <c r="AZ15">
         <v>2800000.0</v>
       </c>
       <c r="BA15">
         <v>2800000.0</v>
       </c>
       <c r="BB15">
         <v>2800000.0</v>
       </c>
       <c r="BC15">
         <v>2800000.0</v>
       </c>
       <c r="BD15">
+        <v>2800000.0</v>
+      </c>
+      <c r="BE15">
         <v>2851000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2874000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="BH15">
         <v>2900000.0</v>
       </c>
       <c r="BI15">
         <v>2900000.0</v>
       </c>
       <c r="BJ15">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="BK15">
         <v>3000000.0</v>
       </c>
       <c r="BL15">
         <v>3000000.0</v>
       </c>
       <c r="BM15">
         <v>3000000.0</v>
       </c>
       <c r="BN15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BO15">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="BP15">
         <v>3200000.0</v>
       </c>
       <c r="BQ15">
         <v>3200000.0</v>
       </c>
       <c r="BR15">
         <v>3200000.0</v>
       </c>
       <c r="BS15">
+        <v>3200000.0</v>
+      </c>
+      <c r="BT15">
         <v>3300000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3400000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>3725000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3711000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3700000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3668000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3700000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CF15">
         <v>3800000.0</v>
       </c>
       <c r="CG15">
         <v>3800000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CH15">
+        <v>3800000.0</v>
+      </c>
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>1900000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="CL15">
         <v>1900000.0</v>
       </c>
       <c r="CM15">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="CN15">
         <v>1800000.0</v>
       </c>
       <c r="CO15">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="CP15">
         <v>900000.0</v>
       </c>
       <c r="CQ15">
         <v>900000.0</v>
       </c>
       <c r="CR15">
         <v>900000.0</v>
       </c>
-      <c r="CS15"/>
+      <c r="CS15">
+        <v>900000.0</v>
+      </c>
       <c r="CT15"/>
-      <c r="CU15">
-[...1 lines deleted...]
-      </c>
+      <c r="CU15"/>
       <c r="CV15">
         <v>437000.0</v>
       </c>
       <c r="CW15">
+        <v>437000.0</v>
+      </c>
+      <c r="CX15">
         <v>136108000.0</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>47400000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>50000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>43900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>36000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>40100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>38700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>31200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24300000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>26000000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>170500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>176000000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>248000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>248800000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>92000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>83000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>520800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>98400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>94000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>99000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>88000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>112630000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>74085000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61704000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>109147000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>111118000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>95419000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>93902000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>77355000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>76870000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>66230000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>161278000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49476000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>110257000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>111069000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>69557000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>23715000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>23030000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>68305000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>78019000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>50820000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>34521000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>21264000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>-149000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>14123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19061000.0</v>
       </c>
       <c r="CT16">
         <v>19061000.0</v>
       </c>
       <c r="CU16">
+        <v>19061000.0</v>
+      </c>
+      <c r="CV16">
         <v>13920000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>115800000.0</v>
       </c>
-      <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>111556000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>61704000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>84845000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-      <c r="BD17">
+      <c r="BD17"/>
+      <c r="BE17">
         <v>95223000.0</v>
       </c>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>103657000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-      <c r="BL17">
+      <c r="BL17"/>
+      <c r="BM17">
         <v>156465000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
-      <c r="BO17">
+      <c r="BO17"/>
+      <c r="BP17">
         <v>161278000.0</v>
       </c>
-      <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>240000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>221700000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>203900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>118000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>113000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>87700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>155100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>204600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>230500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>196900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>234100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>245300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>243100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>225500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>206200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>240100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>173400000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
@@ -9527,89 +9564,92 @@
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
-      <c r="BP18"/>
+      <c r="BP18">
+        <v>0.0</v>
+      </c>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9672,1996 +9712,2014 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>960400000.0</v>
+      </c>
+      <c r="C20">
         <v>966700000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>975400000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>983300000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1215800000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1204800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1232000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1204100000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1216500000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1233200000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1218500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1227500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1245300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1249000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1221300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1241500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1268300000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1285200000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1294900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1297300000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1300200000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1317100000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1307100000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1301100000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1298500000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1511300000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1511600000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1516200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1504100000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1503400000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1485000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1484300000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1513500000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1400800000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1410200000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>480500000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>481100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>467300000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>505900000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>502400000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>453400000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>437100000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>436300000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>434200000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>315600000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>315500000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>339400000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>361407000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>363417000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>357853000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>372876000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>345039000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>359680000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>386699000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>416455000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>376035000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>364691000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>351988000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>351978000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>331004000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>319035000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>330032000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>321671000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>305861000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>291029000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>293911000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>299231000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>283387000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>271425000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>303520000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>262479000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>258906000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>263204000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>232793000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>228465000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>213794000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>222891000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>221226000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>222777000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>227811000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>223674000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>223211000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>234966000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>238700000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>13729000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>13928000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>13498000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>13605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="CL20">
         <v>13700000.0</v>
       </c>
       <c r="CM20">
+        <v>13700000.0</v>
+      </c>
+      <c r="CN20">
         <v>13400000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>13009000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>13000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>22371000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>22249000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>13000000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>4900000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>717200000.0</v>
+      </c>
+      <c r="C21">
         <v>718000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>718800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>719600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1331100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1350300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1352000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1353600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1355200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1356900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1358500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1360100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1361800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1363400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1364900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1366600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1368400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1370100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1371700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1373400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1374700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1376300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1377900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1379400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1381100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1649800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1651500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1711900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1716800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1721900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1728500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1732900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1740300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1746900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1753100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>340800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>342900000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>344600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>345100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>346800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>349800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>350700000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>354000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>359900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9800000.0</v>
       </c>
       <c r="AT21">
         <v>9800000.0</v>
       </c>
       <c r="AU21">
         <v>9800000.0</v>
       </c>
       <c r="AV21">
-        <v>9788000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="AW21">
         <v>9788000.0</v>
       </c>
       <c r="AX21">
         <v>9788000.0</v>
       </c>
       <c r="AY21">
         <v>9788000.0</v>
       </c>
       <c r="AZ21">
         <v>9788000.0</v>
       </c>
       <c r="BA21">
         <v>9788000.0</v>
       </c>
       <c r="BB21">
         <v>9788000.0</v>
       </c>
       <c r="BC21">
         <v>9788000.0</v>
       </c>
       <c r="BD21">
         <v>9788000.0</v>
       </c>
       <c r="BE21">
         <v>9788000.0</v>
       </c>
       <c r="BF21">
         <v>9788000.0</v>
       </c>
       <c r="BG21">
         <v>9788000.0</v>
       </c>
       <c r="BH21">
         <v>9788000.0</v>
       </c>
       <c r="BI21">
         <v>9788000.0</v>
       </c>
       <c r="BJ21">
         <v>9788000.0</v>
       </c>
       <c r="BK21">
+        <v>9788000.0</v>
+      </c>
+      <c r="BL21">
         <v>331459000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9788000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>300817000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>303699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9788000.0</v>
       </c>
       <c r="BP21">
         <v>9788000.0</v>
       </c>
       <c r="BQ21">
+        <v>9788000.0</v>
+      </c>
+      <c r="BR21">
         <v>11304000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>303520000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>262479000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>9800000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12362000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>12056000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>12013000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11865000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11957000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>11939000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11957000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>12007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9788000.0</v>
       </c>
       <c r="CD21">
         <v>9788000.0</v>
       </c>
       <c r="CE21">
         <v>9788000.0</v>
       </c>
       <c r="CF21">
+        <v>9788000.0</v>
+      </c>
+      <c r="CG21">
         <v>248499000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>23517000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>23716000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23286000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>23393000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>23119000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>23048000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>22780000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>9389000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>22373000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>22371000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>9400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>22395000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>14002000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>25501000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>28777000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>15695000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>28333000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>28558000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>33718000.0</v>
       </c>
-      <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>843900000.0</v>
+      </c>
+      <c r="C22">
         <v>896400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1018600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>860700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>873500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>937300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1030800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>824800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>824100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>824900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>942500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>919500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>934100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>975800000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1139800000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>994200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>913000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>750000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>818300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>734800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>700300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>631900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>811200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>736900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>852900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>748300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>880200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>778300000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>811100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>732400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>820900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>673800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>714300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>666200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>852800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>469700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>478700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>464900000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>546800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>459200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>464100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>438500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>574700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>485100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>456900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>447200000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>597400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>526175000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>583743000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>553026000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>637214000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>524706000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>515915000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>493659000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>598128000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>504490000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>475364000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>429031000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>519586000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>421831000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>391442000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>367410000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>458920000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>363285000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>306673000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>269200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>337545000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>326148000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>357670000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>383081000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>401797000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>345493000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>319655000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>300730000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>363049000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>291192000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>249818000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>249577000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>300855000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>233494000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>210465000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>205042000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>215251000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>184419000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>180814000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>190856000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>204479000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>161913000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>153834000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>157226000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>176794000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>143807000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>135996000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>135908000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>152724000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>136404000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>131783000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>115424000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>132469000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>105162000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>104183000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>101373000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>119397000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>102097000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>6466700000.0</v>
+      </c>
+      <c r="C23">
         <v>6531000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6363300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6580500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7306200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7251900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13728900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13396300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13727900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13815400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7142500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7116800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6984400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7257700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7080000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7265300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7338200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7929400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8014100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8382400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7966000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8150400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8133400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7924200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7743000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8700100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8450100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6877300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6969900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7119300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6703300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6678300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6588000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7481200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7454400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5831600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4661000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4678700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4584600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4892700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4676500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4603700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4554400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4666900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4512700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3617200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3671000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3663131000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3580622000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3543817000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3487390000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3531897000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3272120000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3279429000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3151378000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3104321000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2984870000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3100885000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2878078000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2635116000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2721865000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2794671000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2609830000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2467115000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2641987000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2869130000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2794616000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2564336000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2316001000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2337961000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2110912000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2273844000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2156240000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2310722000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2679031000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2449512000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2143195000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2000899000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1676500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1626520000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1874430000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1759163000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1501771000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1347132000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1276772000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1407136000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1102690000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1028658000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>911659000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>861282000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>704490000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>617652000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>579376000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>567290000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>426349000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>440571000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>398620000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>368786000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>320424000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>258711000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>251709000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>284032000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>261495000.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>2377100000.0</v>
+      </c>
+      <c r="C24">
         <v>2379300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2378600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2377900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2377100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2377400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7008300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6937200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7673700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7714400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1629900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1635800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1641600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1647500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1653400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1659200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1189800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1189100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1191400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1590700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1590000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1589300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1588600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1587900000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1587200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1598000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1597300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1601900000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1601500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1601000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1600500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1600000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1599500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1887500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1888200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1579500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>591800000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>591600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>591400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>861200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>868500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>872000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>875600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>879100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>889200000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
-        <v>485000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>485000.0</v>
       </c>
       <c r="BA24">
         <v>485000.0</v>
       </c>
       <c r="BB24">
         <v>485000.0</v>
       </c>
       <c r="BC24">
-        <v>985000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="BD24">
         <v>985000.0</v>
       </c>
       <c r="BE24">
+        <v>985000.0</v>
+      </c>
+      <c r="BF24">
         <v>22607000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>23165000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>23264000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>23360000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>23454000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>23550000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>24064000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>24159000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>24245000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>24339000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>24429000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>25072000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>24986000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>25076000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580000.0</v>
       </c>
       <c r="BU24">
         <v>2580000.0</v>
       </c>
       <c r="BV24">
         <v>2580000.0</v>
       </c>
       <c r="BW24">
         <v>2580000.0</v>
       </c>
       <c r="BX24">
-        <v>2865000.0</v>
+        <v>2580000.0</v>
       </c>
       <c r="BY24">
         <v>2865000.0</v>
       </c>
       <c r="BZ24">
         <v>2865000.0</v>
       </c>
       <c r="CA24">
         <v>2865000.0</v>
       </c>
       <c r="CB24">
-        <v>3100000.0</v>
+        <v>2865000.0</v>
       </c>
       <c r="CC24">
         <v>3100000.0</v>
       </c>
       <c r="CD24">
         <v>3100000.0</v>
       </c>
       <c r="CE24">
         <v>3100000.0</v>
       </c>
       <c r="CF24">
-        <v>3270000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="CG24">
         <v>3270000.0</v>
       </c>
       <c r="CH24">
         <v>3270000.0</v>
       </c>
       <c r="CI24">
         <v>3270000.0</v>
       </c>
       <c r="CJ24">
-        <v>3420000.0</v>
+        <v>3270000.0</v>
       </c>
       <c r="CK24">
         <v>3420000.0</v>
       </c>
       <c r="CL24">
         <v>3420000.0</v>
       </c>
       <c r="CM24">
         <v>3420000.0</v>
       </c>
       <c r="CN24">
-        <v>3535000.0</v>
+        <v>3420000.0</v>
       </c>
       <c r="CO24">
         <v>3535000.0</v>
       </c>
       <c r="CP24">
         <v>3535000.0</v>
       </c>
       <c r="CQ24">
         <v>3535000.0</v>
       </c>
       <c r="CR24">
-        <v>3615000.0</v>
+        <v>3535000.0</v>
       </c>
       <c r="CS24">
         <v>3615000.0</v>
       </c>
       <c r="CT24">
         <v>3615000.0</v>
       </c>
       <c r="CU24">
         <v>3615000.0</v>
       </c>
       <c r="CV24">
-        <v>3690000.0</v>
+        <v>3615000.0</v>
       </c>
       <c r="CW24">
         <v>3690000.0</v>
       </c>
       <c r="CX24">
+        <v>3690000.0</v>
+      </c>
+      <c r="CY24">
         <v>3730000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>71735000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3735000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2379300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2378600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2377900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2377100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2377400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7008300000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1629900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1635800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1643100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1647500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1655500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1659200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1192500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1192100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1194600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1590700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1590000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1589300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1588600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1592300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1587200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1598000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1597300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1601900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1601500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1601000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1600500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1600000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1599500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1887500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1888200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1579500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>591800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>591600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>591400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>861200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>868500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>872000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>875600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>879100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>889200000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-      <c r="AY25">
-[...1 lines deleted...]
-      </c>
+      <c r="AY25"/>
       <c r="AZ25">
         <v>485000.0</v>
       </c>
       <c r="BA25">
         <v>485000.0</v>
       </c>
       <c r="BB25">
         <v>485000.0</v>
       </c>
       <c r="BC25">
-        <v>985000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="BD25">
         <v>985000.0</v>
       </c>
       <c r="BE25">
+        <v>985000.0</v>
+      </c>
+      <c r="BF25">
         <v>22607000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>23165000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>23264000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>23360000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>23454000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>23550000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>24064000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>24159000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>24245000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>24339000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>24429000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>100000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>100000.0</v>
       </c>
       <c r="AD26">
         <v>100000.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>100000.0</v>
+      </c>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>27300000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>70000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>75100000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>104400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>110100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>74400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>558600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>567900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>515100000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>480400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>406000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>399700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>464600000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>467700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>484518000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>479295000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>456169000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>316642000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>197340000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>103655000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>99732000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
+      <c r="BL26"/>
       <c r="BM26">
         <v>6000000.0</v>
       </c>
       <c r="BN26">
         <v>6000000.0</v>
       </c>
       <c r="BO26">
         <v>6000000.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>6000000.0</v>
+      </c>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11724,440 +11782,446 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>2876700000.0</v>
+      </c>
+      <c r="C28">
         <v>4123800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3479800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2799200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3070000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3123200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2342600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2622500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2294700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2506600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2625100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2565900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>989500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2473400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2707900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2471600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2446700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2054500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2122700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1428300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1869200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2166000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2867500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3053600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3106800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2932100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3369500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>633500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>526900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>364700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>696500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>350600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>568500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>623100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1315500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1093400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1300100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-718100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-408600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>61900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>43200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-385600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-401400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-885300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-816300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-490900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-451400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-252978000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-567743000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-713632000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1061800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-853752000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-835947000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-737491000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-893855000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-906216000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1061626000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-823911000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-675627000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-861914000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-732773000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-596557000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-571569000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-677791000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1078101000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-969547000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-767286000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-523791000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-396678000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-406930000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-696040000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-594256000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-853185000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-783691000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-553856000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-219216000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-247926000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-85072000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-140118000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-179306000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-168618000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-100153000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-138854000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-192170000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-242847000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-198295000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-257486000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-428544000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-334808000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-223589000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-199090000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-155703000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-125022000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-5376000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-56103000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-37202000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-46916000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>39457000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>7744000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>23268000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>56822000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>18976000.0</v>
       </c>
-      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>3059500000.0</v>
+      </c>
+      <c r="C29">
         <v>2947600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3034900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3252400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4190800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4017300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10293600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10137500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10473800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10399200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1654900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1660800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3930000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3985700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3933800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1690400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4124800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4516500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4741400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4850000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4605000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4680000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4830200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4575800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4151800000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12192,662 +12256,669 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>565900000.0</v>
+      </c>
+      <c r="C30">
         <v>569500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>610700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>516600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>532200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>564600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>541800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>464400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>499200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>487200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>511300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>442600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>443800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>466100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>497200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>469500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>416900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>474200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>430500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>454800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>393500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>436300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>366400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>239300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>225500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>406800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>365700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>353900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>326600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>418600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>375900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>314100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>391900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>393400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>367700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>309500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>203400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>269600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>245100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>245200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>263200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>303600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>246900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>219500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>196900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>228500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>209000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>198600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>197744000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>228631000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>177975000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>175477000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>177139000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>223041000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>178307000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>174462000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>169467000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>212041000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>153061000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>142898000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>131731000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>180583000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>133173000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109068000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>118147000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>178849000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>105120000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>108707000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>127148000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>192024000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>156478000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>106738000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>148074000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>142095000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>148942000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>107814000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>124858000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>125099000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>118082000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>84361000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>110415000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>123045000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>104906000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>65399000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>83630000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>121749000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>85607000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>55724000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>78657000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>94452000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>59859000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>35470000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>46703000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>67284000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>45009000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>30925000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>25563000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>29139000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>33693000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>20608000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20642000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>28698000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24855000.0</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-161300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>917700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-343700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-299200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2255400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2285500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-101700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2927400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3150000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>588600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>340100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>197300000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-154900000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-404100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-126500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>161300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-76200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>285300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>310300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>263100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>96100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>27400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-115800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-198300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-223300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2180600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2067900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1999200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1877500000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1833700000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1822200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1779500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1683200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1695800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2224700000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2202500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2100700000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2049458000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2025862000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2072874000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2005695000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2054331000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1884285000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1695633000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1577638000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1607108000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1574211000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1516738000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1464525000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1271777000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1423623000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1408426000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1261002000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1189644000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1372364000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1571655000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1531962000.0</v>
       </c>
-      <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>1241300000.0</v>
+      </c>
+      <c r="C32">
         <v>1074200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>901900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1348700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1233500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1021000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7291700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7092100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7631100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7594900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1214800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1077000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1072800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1160000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1079000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1105000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>825300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1214800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1439600000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1949500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1605500000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1344100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1026500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>811000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>993000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12882,1259 +12953,1270 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>3749400000.0</v>
+      </c>
+      <c r="C33">
         <v>3740200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3742600000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3674900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4444800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4479900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4583400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4592600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4730900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4772900000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4733500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4753300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4765500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4759100000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4692600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4691500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4779600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4870900000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4927900000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5007100000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5069400000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5273200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5287900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5371100000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5611100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6188700000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6246200000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4320500000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4307500000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4290800000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4235800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4245700000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4299700000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4198900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4432100000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1878300000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1891400000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1913000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2079400000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2719800000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2411400000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2302100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2202800000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2160400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1614700000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1669800000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1732200000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1807914000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1790533000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1756141000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1615325000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1460950000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1377929000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1431062000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1382791000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1299793000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1225322000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1204879000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1188930000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1182728000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1159463000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1172047000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1184580000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1164474000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1131903000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1152738000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1184143000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1167927000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1084686000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1117124000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>899814000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>888135000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>885287000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>830174000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>793134000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>709316000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>676931000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>662192000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>653093000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>652038000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>596541000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>578181000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>638223000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>660797000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>438322000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>496258000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>306826000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>323042000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>186847000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>185281000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>175049000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>169114000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>174744000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>167102000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>158429000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>152983000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>137752000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>126338000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>124436000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>107144000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>98942000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>97941000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>100032000.0</v>
       </c>
-      <c r="CZ33"/>
+      <c r="DA33"/>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>490500000.0</v>
+      </c>
+      <c r="C34">
         <v>452200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>459900000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>216800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>391100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>371500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>441900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>342900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>353700000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>369600000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>606000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>583000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1713500000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1733800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>297100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>569500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1356200000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1414800000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1471100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>314600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1951900000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2024300000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2108000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>148400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2259200000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2296900000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2357000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>609900000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>595300000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>705700000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>668300000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>689400000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>750300000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>739500000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>891300000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>496400000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>541000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>560800000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>567500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>521900000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>451100000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>460400000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>454300000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>463200000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>392200000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>383800000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>413400000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>429360000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>403397000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>410195000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>400906000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>399744000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>413157000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>427676000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>425397000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>392245000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>400128000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>397998000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>406938000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>406170000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>405724000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>439389000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>433442000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>408627000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>403109000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>400764000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>397045000.0</v>
       </c>
-      <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>4308300000.0</v>
+      </c>
+      <c r="C35">
         <v>4263200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4245000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4165800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4184500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4164400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8893200000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8787800000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9586900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9708000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3532600000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3552500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3574900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3605900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3516200000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3511000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3069900000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3158300000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3217500000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3697300000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3659900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3726600000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3784300000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3905700000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4051000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4125400000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4151200000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2445900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2442100000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2549800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2494300000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2495500000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2589900000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2800400000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2779500000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2075900000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1132800000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1152400000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1158900000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1383100000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1319600000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1332400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1329900000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1342300000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1281400000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>383800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>413400000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>429360000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>403397000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>410195000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>401391000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>400229000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>413642000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>428161000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>426382000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>393230000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>422735000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>421163000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>430202000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>429530000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>429178000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>462939000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>457506000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>432786000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>427354000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>425103000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>421474000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>408642000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>355814000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>352641000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>298936000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>307083000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>333193000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>301864000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>271074000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>131162000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>99485000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>93344000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>89445000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>95962000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>63437000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>51534000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>49458000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>48576000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>68350000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>32200000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>24510000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>51709000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>8506000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>8694000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>8447000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>7107000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>6983000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>7571000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>7175000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6240000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>5877000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6634000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>6603000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5949000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5993000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>6005000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>5893000.0</v>
       </c>
-      <c r="CZ35"/>
+      <c r="DA35"/>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>162500000.0</v>
+      </c>
+      <c r="C36">
         <v>143500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>127900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>116300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>137600000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>146200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>145800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>161700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>250900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>232300000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>226000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>182100000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>164700000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>170000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>253400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>209500000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>206600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>164300000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>158200000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>96100000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>106700000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>113600000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>100000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>102400000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>106000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>108700000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>108000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>134100000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>138900000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>137600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>111200000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3360300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>124400000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>120700000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>133900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>120000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>125400000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>121500000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>130600000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>143700000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>217100000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>214800000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>204700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>111900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>231000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>205700000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>223900000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>126700000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>205800000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>132079000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>204916000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>129167000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>227997000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>243358000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>269073000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>168298000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>248158000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>247274000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>240250000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>155931000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>277798000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>290756000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>316663000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>137886000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>290509000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>288344000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>125616000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>116678000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>98592000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>102098000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>172450000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>83657000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>188778000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>177703000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>151849000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>29150000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>97424000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>99703000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>97363000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>29612000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>93517000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>115568000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>179299000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>176916000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>225030000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>300583000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>130710000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>151125000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>29222000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>29880000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>27150000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>19057000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>43001000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>40327000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>39081000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>14968000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>20394000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>19100000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>19000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>5140000.0</v>
       </c>
-      <c r="CW36"/>
-      <c r="CX36">
+      <c r="CX36"/>
+      <c r="CY36">
         <v>-100000.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
+      <c r="DA36"/>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14199,1631 +14281,1645 @@
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
-      <c r="BP37"/>
+      <c r="BP37">
+        <v>0.0</v>
+      </c>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>180600000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>166000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>151500000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>180900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>189000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>192800000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>264800000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>222500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>216400000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2829200000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2884700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2865500000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>206600000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2819600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2824800000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>161700000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2840400000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1850000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1851000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>158300000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>141900000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>144800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>136700000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>153500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>164900000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>169400000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>134000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>143100000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>156400000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3321900000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3571300000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1186900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1230200000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1271800000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1304800000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1800300000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1588200000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1517700000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1475400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1427800000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>946300000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>985800000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1031000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1094014000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1048512000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1007805000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>894434000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>766179000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>691332000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>729789000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>695316000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>655344000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>622637000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>609050000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>602016000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>600380000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>606621000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>630576000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>638334000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>616000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>587538000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>588255000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>601913000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>574945000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>497578000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>516687000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>434929000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>423909000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>464344000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>422552000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>392327000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>340855000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>332272000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>332868000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>332097000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>353507000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>326979000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>348567000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>424054000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>433910000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>248547000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>324299000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>153996000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>174518000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>52341000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>52928000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>49930000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>50567000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>65374000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>62698000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>61330000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>62394000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>53457000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>44562000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>47838000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>34756000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>28333000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>28558000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>33718000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>97781000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>238900000.0</v>
+      </c>
+      <c r="C39">
         <v>247200000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>248200000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>408700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>398700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>267100000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>267700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>310700000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>255700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>268100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>316400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>259900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>633000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>210500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>193300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>156900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>155700000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>186600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>182200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>169900000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>143600000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>157200000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>145500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>142500000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>155300000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>189600000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>169600000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>190800000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>187400000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>182300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>207500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>194700000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>140300000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>128400000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>125900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>31900000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>195600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>140500000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>180100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>135500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>255400000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>222400000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>253800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>276100000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>223000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>206800000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>224900000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>261800000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>233698000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>207184000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>202131000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>235873000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>272642000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>273010000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>231397000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>208361000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>185047000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>169339000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>168526000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>185621000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>153070000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>134799000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>121194000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>133890000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>177608000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>165166000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>173128000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>161192000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>195230000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>221579000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>243313000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>235085000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>187022000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>146462000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>138550000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>155374000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>155414000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>144108000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>148137000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>119062000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>118652000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>106883000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>95761000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>76491000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>78315000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>71644000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>63890000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>53536000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>46978000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>51548000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>37431000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>40085000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>29670000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>25855000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>26154000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>26297000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>27244000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>31362000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>25093000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>22106000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>20701000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>18794000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>17047000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>15862000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>666000000.0</v>
+      </c>
+      <c r="C40">
         <v>821000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>651900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>785100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>634100000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>650000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>708600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>606600000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>648000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>632400000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>454500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>505300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>452300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>520100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>489800000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>592400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>536600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>643000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>482300000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>609200000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>508100000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>559100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>432000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>410500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>426900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>520100000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>475900000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>517700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>659000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>548000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>388100000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>648900000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>400000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>418800000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>641600000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>559200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>507100000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>562700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>523700000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>625000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>541900000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>541300000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>519800000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>600600000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>518200000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>534900000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>473800000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>518700000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>467663000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>567282000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>542084000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>543153000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>455248000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>594140000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>575627000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>540398000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>514992000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>673461000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>486329000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>473610000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>456606000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>461489000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>463453000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>422725000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>439304000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>457557000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>437259000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>348619000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>348160000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>391260000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>331114000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>315930000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>289554000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>335165000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>306401000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>298452000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>275916000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>328019000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>301155000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>261835000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>239300000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>246514000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>210274000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>188234000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>169759000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>218883000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>161272000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>123647000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>141129000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>143061000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>108240000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>108273000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>112345000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>128740000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>96751000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>99365000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>86184000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>97657000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>85411000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>82390000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>78330000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>90974000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>78662000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>71693000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>606000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>581800000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>608200000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>589500000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>569500000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>521200000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>554400000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>555000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>577300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>493600000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>478400000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>451600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>513600000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>561800000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>621300000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>583400000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>844000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>840600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>948800000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>893800000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>895600000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>990400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>739500000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>891300000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>433100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>541000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>560800000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>567500000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>464600000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>451100000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>460400000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>454300000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>403200000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>392200000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>383800000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>413400000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>369645000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>403397000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>410195000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>400906000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>347519000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>413157000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>427676000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>425397000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>372842000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>400128000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>397998000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>406938000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>406170000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>405724000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>439389000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>433442000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>408627000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>403109000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>400764000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>397045000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>383570000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>300219000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>292029000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>296691000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>278086000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>330613000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>275569000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>245464000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>91849000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>96620000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>90479000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>86580000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>61207000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>60337000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>48434000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>46359000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>40794000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>65080000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>28930000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>21240000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>5025000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>5086000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>5274000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>5027000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3572000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3448000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>4036000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3640000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2625000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2262000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>3019000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2988000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2259000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>2303000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2275000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2158000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>4085000000.0</v>
+      </c>
+      <c r="C42">
         <v>4037700000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3989000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3673700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3585400000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3482800000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3789000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3762700000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3731000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3695800000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3670700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3682200000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3649200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3613800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3589500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3620200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3593500000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3521500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3480500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3487000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3442300000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3388300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3364800000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3358500000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3346000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3333300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3314400000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3302100000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3278600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3256300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3231100000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3205500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3177000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3057700000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3024400000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2978300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2931800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2900300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2874600000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2857100000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2806400000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2783200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2760600000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2754400000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2719700000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2688400000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2666200000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2646100000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2604988000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2577338000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2536290000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2520469000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2459260000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2425183000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2358749000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2327055000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2276110000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2172248000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2106830000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2000426000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1899561000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1846163000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1567364000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1502982000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1374181000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1314301000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1207374000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1189060000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1167547000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1150474000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1129886000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1115041000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1088724000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1071048000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1080737000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>978664000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>928602000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>855094000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>793115000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>775209000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>762653000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>717804000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>629632000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>579329000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>441411000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>446469000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>384591000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>355130000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>312735000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>288221000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>241587000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>215399000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>194741000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>182929000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>148730000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>155403000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>142104000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>135217000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>123166000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>125364000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>116655000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-127900000.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
+      <c r="DA42"/>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15886,87 +15982,86 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16031,1654 +16126,1668 @@
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
-      <c r="BP44"/>
+      <c r="BP44">
+        <v>0.0</v>
+      </c>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>3162900000.0</v>
+      </c>
+      <c r="C45">
         <v>3134500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3118600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3035500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1717000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1735800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1806600000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3092400000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1870500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1910200000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1891700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1943200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1942000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1929900000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1807900000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2174700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2229000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>730000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>753000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2532200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2789600000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2882800000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2946400000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>938800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>921600000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>896000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>888300000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>885400000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>889400000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>877000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>860800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>691400000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>661200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>641200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>774600000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>919500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>823200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>784400000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>727400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>732600000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>668400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>684000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>701200000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>713900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>742000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>748300000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>720900000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>694800000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>686600000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>701300000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>687500000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>644449000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>602685000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>595829000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>586900000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>582300000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>552800000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>541500000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>546200000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>548500000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>544400000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>564500000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>582200000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>593000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>587100000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>600400000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>464900000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>464200000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>420900000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>407600000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>400800000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>368461000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>344659000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>329300000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>320996000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>298500000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>269600000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>229614000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>214200000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>203900000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>189800000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>186800000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>152800000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>164300000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>150700000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>132400000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>125100000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>118500000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>109400000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>104400000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>97100000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>90600000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>84300000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>81800000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>76600000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>72388000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>70609000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>69400000.0</v>
       </c>
-      <c r="CY45"/>
       <c r="CZ45"/>
+      <c r="DA45"/>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>1877500000.0</v>
+      </c>
+      <c r="C46">
         <v>1874900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1882400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1820500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1717000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1735800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1806600000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1829100000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1870500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1910200000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1891700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1943200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1942000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1929900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1807900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1826000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1936300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2051300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2103100000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2174700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2229000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2405100000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2445600000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2532200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2789600000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2882800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2946400000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>938800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>921600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>896000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>888300000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>885400000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>889400000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>877000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>860800000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>691400000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>661200000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>641200000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>774600000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>919500000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>823200000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>784400000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>727400000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>732600000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>668400000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>684000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>701200000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>713900000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>742021000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>748336000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>720891000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>694771000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>686597000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>701273000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>687475000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>644449000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>602685000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>595829000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>586914000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>582348000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>552842000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>541471000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>546246000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>548474000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>544365000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>564483000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>582230000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>592982000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>587108000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>600437000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>464885000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>464226000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>420943000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>407622000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>400807000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>368461000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>344659000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>329324000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>320996000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>298531000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>269562000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>229614000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>214170000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>203862000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>189775000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>171959000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>152830000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>148524000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>134506000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>132353000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>125119000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>118547000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>109370000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>104404000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>97099000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>90589000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>84295000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>81776000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>76598000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>72388000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>70609000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>69383000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>66314000.0</v>
       </c>
-      <c r="CZ46"/>
+      <c r="DA46"/>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>1874900000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1882400000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1820500000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1717000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1735800000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1806600000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1891700000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1943200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1942000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1929900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1807900000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1826000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1936300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2051300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2103100000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2174700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>673800000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>730200000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>753000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2532200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>818700000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>886300000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>889300000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>938800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>921600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>896000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>888300000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>885400000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>889400000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>877000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>860800000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>691400000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>661200000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>641200000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>774600000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>919500000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>823200000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>784400000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>727400000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>732600000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>668400000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>684000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>701200000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>713900000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>742021000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>748336000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>720891000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>694771000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>686597000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>701273000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>687475000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>644449000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>602685000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>595829000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>586914000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>582348000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>552842000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>541471000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>546246000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>548474000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>544365000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>564483000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>582230000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>592982000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>587108000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>600437000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>464885000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>464226000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>420943000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>407622000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>400807000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>368461000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>344659000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>329324000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>320996000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>298531000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>269562000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>229614000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>214170000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>203862000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>189775000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>171959000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>152830000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>148524000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>134506000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>132353000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>125119000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>118547000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>109370000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>104404000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>97099000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>90589000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>84295000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>81776000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>76598000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>72388000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>70609000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>69383000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>66314000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>65184000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-3174300000.0</v>
+      </c>
+      <c r="C48">
         <v>-3286900000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3363500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2556800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1913500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1991800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-617000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-722200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-801000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-859900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1102000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1216800000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1170500000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1085200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1143600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1166200000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-943300000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-501000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-251200000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-158500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-358300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-450000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-761000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-992700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-699000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>71300000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-134300000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>291600000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>340200000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>320700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>163700000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>119000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4500000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-38800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>107700000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>51100000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>23700000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-81300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-104100000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-91700000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-110400000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-186800000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-189600000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-107900000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-102900000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-193300000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-219500000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-202148000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-125160000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-153758000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-101884000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-228230000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-382891000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-426176000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-387450000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-384139000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-372435000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-354971000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-445654000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-202383000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-151760000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-22935000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-30053000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>269083000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>534203000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>616896000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>499951000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>376931000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>312035000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>198447000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>353122000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>332376000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>497299000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>920533000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>940757000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>780145000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>630181000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>402708000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>417087000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>754735000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>663191000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>550455000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>484971000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>478576000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>430461000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>412980000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>430461000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>364791000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>306480000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>259951000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>217622000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>187758000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>155905000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>93474000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>105509000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>88553000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>76736000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>33161000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>23000000.0</v>
       </c>
-      <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-1216800000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1170500000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1085200000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1143600000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1166200000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-943300000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-501000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-251200000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-158500000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-358300000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-450000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-761000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-992700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-699000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>71300000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-134300000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>291600000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>340200000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>320700000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>163700000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>119000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>4500000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-38800000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>107700000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>51100000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>23700000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-81300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-104100000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-91700000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-110400000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-186800000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-189600000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-107900000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-102900000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-193300000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-219455000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-202148000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-125160000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-153758000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-101884000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-228230000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-382891000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-426176000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-387450000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-384139000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-372435000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-354971000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-445654000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-202383000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-151760000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-22935000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-30053000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>269083000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>534203000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>616896000.0</v>
       </c>
-      <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>17100000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>256800000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16700000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>319900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303400000.0</v>
       </c>
       <c r="G50">
         <v>303400000.0</v>
       </c>
       <c r="H50">
         <v>303400000.0</v>
       </c>
       <c r="I50">
-        <v>25000000.0</v>
+        <v>303400000.0</v>
       </c>
       <c r="J50">
         <v>25000000.0</v>
       </c>
       <c r="K50">
         <v>25000000.0</v>
       </c>
       <c r="L50">
         <v>25000000.0</v>
       </c>
       <c r="M50">
         <v>25000000.0</v>
       </c>
       <c r="N50">
         <v>25000000.0</v>
       </c>
       <c r="O50">
         <v>25000000.0</v>
       </c>
       <c r="P50">
+        <v>25000000.0</v>
+      </c>
+      <c r="Q50">
         <v>31200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="R50">
         <v>400000000.0</v>
       </c>
       <c r="S50">
         <v>400000000.0</v>
       </c>
-      <c r="T50"/>
+      <c r="T50">
+        <v>400000000.0</v>
+      </c>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711500000.0</v>
       </c>
       <c r="X50">
         <v>711500000.0</v>
       </c>
       <c r="Y50">
+        <v>711500000.0</v>
+      </c>
+      <c r="Z50">
         <v>11500000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>800000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>700000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1600600000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1600200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AI50">
         <v>800000000.0</v>
       </c>
       <c r="AJ50">
+        <v>800000000.0</v>
+      </c>
+      <c r="AK50">
         <v>1579500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>591800000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>15000000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>11300000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>140500000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -17690,981 +17799,989 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>3923200000.0</v>
+      </c>
+      <c r="C51">
         <v>5177100000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4199300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3899200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4107700000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4106600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8805500000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8764500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9269800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9339700000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3247200000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3292000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1962800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3303600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3234400000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3261400000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3252700000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3311900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3375300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3436000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3520900000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3808600000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4381400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4488000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3849400000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3829000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3891600000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1602700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1602200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1601700000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1601200000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1600700000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1600200000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2688100000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2688800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1750000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>591800000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>591600000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>591400000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>876200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>883500000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>887000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>890600000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>890400000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>896700000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>20000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>170000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>140485000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>210485000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>985000.0</v>
       </c>
       <c r="AZ51">
         <v>985000.0</v>
       </c>
       <c r="BA51">
+        <v>985000.0</v>
+      </c>
+      <c r="BB51">
         <v>22607000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>22710000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>23264000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>23360000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>23454000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>23969000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>24064000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>24155000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>24245000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>51459000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>24814000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>24901000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>24987000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>25076000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>25133000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>33076000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>27476000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>27475000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2580000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2865000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>13944000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>17065000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="BY51">
         <v>3100000.0</v>
       </c>
       <c r="BZ51">
+        <v>3100000.0</v>
+      </c>
+      <c r="CA51">
         <v>17409000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>10480000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3270000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>5106000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>16507000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>8137000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>15712000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>24735000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>53881000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>26519000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>5234000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>16799000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>37967000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>31768000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>30086000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>36560000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>46119000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>38657000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>37859000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>39076000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>19607000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>44190000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>11435000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>30509000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>62153000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>19140000.0</v>
       </c>
-      <c r="CZ51"/>
+      <c r="DA51"/>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>310300000.0</v>
+      </c>
+      <c r="C52">
         <v>331000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>565400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>315700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>600500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>587200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>601200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>603100000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>333900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>330600000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>320600000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>322500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>319700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307700000.0</v>
       </c>
       <c r="O52">
         <v>307700000.0</v>
       </c>
       <c r="P52">
+        <v>307700000.0</v>
+      </c>
+      <c r="Q52">
         <v>319900000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>706700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>708000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>712800000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>319400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>354600000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>560400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1052900000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1100300000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>364900000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>329800000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>328900000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AD52">
         <v>700000.0</v>
       </c>
       <c r="AE52">
+        <v>700000.0</v>
+      </c>
+      <c r="AF52">
         <v>1400000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>700000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801200000.0</v>
       </c>
       <c r="AI52">
         <v>801200000.0</v>
       </c>
       <c r="AJ52">
+        <v>801200000.0</v>
+      </c>
+      <c r="AK52">
         <v>170500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>591800000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
-[...1 lines deleted...]
-      </c>
+      <c r="AN52"/>
       <c r="AO52">
         <v>15000000.0</v>
       </c>
       <c r="AP52">
         <v>15000000.0</v>
       </c>
       <c r="AQ52">
         <v>15000000.0</v>
       </c>
       <c r="AR52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AS52">
         <v>11300000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7500000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>20000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>170000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>140500000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>210485000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AZ52">
         <v>500000.0</v>
       </c>
       <c r="BA52">
+        <v>500000.0</v>
+      </c>
+      <c r="BB52">
         <v>22122000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>22225000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>22279000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>22375000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>847000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>804000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>800000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>795000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>791000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>742000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>742000.0</v>
       </c>
       <c r="BM52">
         <v>742000.0</v>
       </c>
       <c r="BN52">
+        <v>742000.0</v>
+      </c>
+      <c r="BO52">
         <v>737000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>704000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>8004000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>2490000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2399000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>335000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>285000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>11364000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>14485000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="BY52">
         <v>235000.0</v>
       </c>
       <c r="BZ52">
+        <v>235000.0</v>
+      </c>
+      <c r="CA52">
         <v>14544000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>7615000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>170000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2006000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>13407000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>5037000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>12442000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>21465000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>50611000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>23249000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1814000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>13379000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>34547000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>28348000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>26551000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>33025000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>42584000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>35122000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>34244000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>35461000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>15992000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>40575000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>7745000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>26819000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>58423000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>15405000.0</v>
       </c>
-      <c r="CZ52"/>
+      <c r="DA52"/>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>22100000.0</v>
+      </c>
+      <c r="C53">
         <v>24400000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>23700000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>19600000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>19300000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>19600000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>842300000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1061800000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>442900000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>629200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>16700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>15400000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>14600000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>30600000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>163400000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>267000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>390300000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>402600000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>8100000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>7500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>9200000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>8500000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8100000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>155600000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>269800000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>266300000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>264600000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>262000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>258200000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>158500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="AG53">
         <v>6600000.0</v>
       </c>
       <c r="AH53">
+        <v>6600000.0</v>
+      </c>
+      <c r="AI53">
         <v>26800000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>297600000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>410700000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>497400000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>526200000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>533200000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>460400000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>460800000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>493300000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>310200000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>234000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>239200000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>228600000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>246600000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>276703000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>311441000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>230607000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>140128000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>72106000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>52136000.0</v>
       </c>
-      <c r="BB53">
-[...1 lines deleted...]
-      </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
-        <v>2256000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH53">
         <v>2256000.0</v>
       </c>
       <c r="BI53">
+        <v>2256000.0</v>
+      </c>
+      <c r="BJ53">
         <v>73419000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>155600000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>90592000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>99928000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>204878000.0</v>
       </c>
-      <c r="BN53">
-[...1 lines deleted...]
-      </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
-      <c r="BP53"/>
+      <c r="BP53">
+        <v>0.0</v>
+      </c>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>8002000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>21011000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>448800000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>628860000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>713858000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>554588000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>360781000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>394177000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>653945000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>560887000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>339340000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>228485000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>278786000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>229901000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>217074000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>171723000.0</v>
       </c>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>31895000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18729,1378 +18846,1391 @@
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
-      <c r="BP54"/>
+      <c r="BP54">
+        <v>0.0</v>
+      </c>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>6466700000.0</v>
+      </c>
+      <c r="C55">
         <v>6531000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6363300000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6580500000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7306200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7251900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13728900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13396300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13727900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13815400000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7142500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7116800000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6984400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7257700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7080000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7265300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7338200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7929400000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8014100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8382400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7966000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8150400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8133400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7924200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7743000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8700100000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8450100000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6877300000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6969900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7119300000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6703300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6678300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6588000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7481200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7454400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5831600000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4661000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4678700000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4584600000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4892700000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4676500000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4603700000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4554400000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4666900000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4512700000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3617200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3671000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3663131000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3580622000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3543817000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3487390000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3531897000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3272120000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3279429000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3151378000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3104321000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2984870000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3100885000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2878078000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2635116000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2721865000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2794671000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2609830000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2467115000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2641987000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2869130000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2794616000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2564336000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2316001000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2337961000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2110912000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2273844000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2156240000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2310722000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2679031000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2449512000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2143195000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2000899000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1676500000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1626520000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1874430000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1759163000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1501771000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1347132000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1276772000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1407136000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1102690000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1028658000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>911659000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>861282000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>704490000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>617652000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>579376000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>567290000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>426349000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>440571000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>398620000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>368786000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>320424000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>258711000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>251709000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>284032000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>261495000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>296653000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>2717300000.0</v>
+      </c>
+      <c r="C56">
         <v>2790800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2620700000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2905600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2861400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2772000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9145500000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8803700000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8997000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9042500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2409000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2363500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2218900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2498600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2387400000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2573800000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2558600000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3058500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3086200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3375300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2896600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2877200000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2845500000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2553100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2131900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2511400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2203900000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2556800000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2662400000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2828500000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2467500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2432600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2288300000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3282300000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3022300000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3953300000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2769600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2765700000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2505200000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2172900000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2265100000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2301600000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2351600000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2506500000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2898000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1947400000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1938800000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1855217000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1790089000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1787676000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1872065000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2070947000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1894191000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1848367000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1768587000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1804528000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1759548000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1896006000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1689148000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1452388000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1562402000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1622624000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1425250000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1302641000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1510084000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1716392000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1610473000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1396409000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1231315000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1220837000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1211098000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1385709000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1270953000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1480548000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1885897000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1740196000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1466264000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1338707000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1023407000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>974482000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1277889000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1180982000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>863548000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>709360000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>838450000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>910878000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>795864000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>705616000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>724812000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>676001000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>529441000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>448538000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>404632000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>400188000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>267920000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>287588000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>260868000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>242448000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>195988000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>151567000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>152767000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>186091000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>161463000.0</v>
       </c>
-      <c r="CZ56"/>
+      <c r="DA56"/>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>1476000000.0</v>
+      </c>
+      <c r="C57">
         <v>1716600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1718800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1556900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1627900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1751000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1853800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1711600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1365900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1447600000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1194200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1286500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1146100000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1338600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1308400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1468800000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1733300000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1843700000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1646600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1425800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1291100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1533100000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1819000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1742100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1138900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1252300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1212000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>918000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>996600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1081100000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>899400000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>938200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>860100000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1731400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1734900000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>753800000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>636300000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>715200000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>697200000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>826700000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>731500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>704000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>751000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>834700000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>691000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>715400000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>817500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>813118000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>787946000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>702895000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>707428000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>722510000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>614513000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>768936000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>730903000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>718160000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>623233000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>810996000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>631373000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>593017000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>550029000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>593274000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>569651000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>529036000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>551240000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>578461000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>532161000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>459652000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>418273000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>519309000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>460940000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>450941000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>364594000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>427005000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>402124000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>407996000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>338264000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>424657000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>394943000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>341824000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>296147000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>347653000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>285561000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>265780000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>241188000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>337983000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>244990000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>181938000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>194178000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>232784000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>178125000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>161461000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>175030000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>205529000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>164420000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>159428000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>147807000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>135629000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>142874000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>104448000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>109713000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>150153000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>99066000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>79599000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>5784300000.0</v>
+      </c>
+      <c r="C58">
         <v>5979800000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5963800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5722700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5812400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5915400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10747000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10499400000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10952800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11155600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4726800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4839000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4721000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4944500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4824600000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4979800000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4803200000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5002000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4864100000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5123100000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4951000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5259700000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5603300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5647800000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5189900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5377700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5363200000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3363900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3438700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3630900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3393700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3433700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3450000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4531800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4514400000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2829700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1769100000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1867600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1856100000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2209800000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2051100000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2036400000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2080900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2177000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1972400000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1099200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1230900000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1242478000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1191343000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1113090000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1108819000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1122739000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1028155000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1197097000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1157285000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1111390000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1045968000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1232159000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1061575000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1022547000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>979207000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1056213000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1027157000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>961822000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>978594000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1003564000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>953635000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>868294000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>774087000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>871950000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>759876000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>758024000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>697787000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>728869000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>673198000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>539158000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>437749000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>518001000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>484388000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>437786000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>359584000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>399187000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>335019000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>314356000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>309538000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>246372000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>269500000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>206174000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>202684000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>241478000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>186572000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>168568000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>182013000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>213100000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>171595000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>165668000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>153684000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>142263000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>149477000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>110397000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>115706000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>156158000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>104959000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>83845000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20165,438 +20295,442 @@
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
-      <c r="BP59"/>
+      <c r="BP59">
+        <v>0.0</v>
+      </c>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>682400000.0</v>
+      </c>
+      <c r="C60">
         <v>551200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>399500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>857800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1493800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1336500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2981900000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2896900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2775100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2659800000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2415700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2277800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2263400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2313200000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2255400000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2285500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2535000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2927400000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3150000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3259300000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3015000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2890700000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2530100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2276400000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2553100000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3322400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3086900000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3513400000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3531200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3488400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3309600000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3244600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3138000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2949400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2940000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3001900000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2891900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2811100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2728500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2682900000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2625400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2567300000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2473500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2489900000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2540300000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2518000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2440100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2420653000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2389279000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2430727000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2378571000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2409158000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2243965000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2082332000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1994093000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1992931000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1938902000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1868726000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1816503000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1612569000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1742658000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1505293000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1582673000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1505293000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1663393000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1865566000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1840981000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1696042000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1541914000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1466011000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1351036000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1515820000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1458453000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1581853000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2005833000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1910354000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1705446000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1482898000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1192112000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1188734000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1514846000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1359976000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1166752000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1032776000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>913502000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>782286000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>790071000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>782286000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>673628000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>589669000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>493069000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>426929000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>377630000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>336051000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>238891000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>260356000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>229350000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>211626000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>156852000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>148314000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>136003000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>127874000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>156536000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>212808000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -20661,89 +20795,92 @@
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
-      <c r="BP61"/>
+      <c r="BP61">
+        <v>0.0</v>
+      </c>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20806,50 +20943,51 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20930,51 +21068,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>1721800000.0</v>
       </c>
       <c r="C2">
         <v>1781700000.0</v>
       </c>
       <c r="D2">
         <v>1946000000.0</v>
       </c>
       <c r="E2">
         <v>2034100000.0</v>
       </c>
       <c r="F2">
         <v>1664400000.0</v>
       </c>
       <c r="G2">
         <v>1722100000.0</v>
       </c>
       <c r="H2">
         <v>1973400000.0</v>
       </c>
       <c r="I2">
         <v>2026100000.0</v>
       </c>
@@ -21019,51 +21157,51 @@
       </c>
       <c r="W2">
         <v>331024000.0</v>
       </c>
       <c r="X2">
         <v>275797000.0</v>
       </c>
       <c r="Y2">
         <v>236041000.0</v>
       </c>
       <c r="Z2">
         <v>218507000.0</v>
       </c>
       <c r="AA2">
         <v>197457000.0</v>
       </c>
       <c r="AB2">
         <v>226190000.0</v>
       </c>
       <c r="AC2">
         <v>235512000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>224900000.0</v>
       </c>
       <c r="C3">
         <v>229000000.0</v>
       </c>
       <c r="D3">
         <v>224200000.0</v>
       </c>
       <c r="E3">
         <v>206000000.0</v>
       </c>
       <c r="F3">
         <v>218700000.0</v>
       </c>
       <c r="G3">
         <v>248300000.0</v>
       </c>
       <c r="H3">
         <v>268200000.0</v>
       </c>
       <c r="I3">
         <v>260300000.0</v>
       </c>
@@ -21106,84 +21244,84 @@
       <c r="V3">
         <v>50400000.0</v>
       </c>
       <c r="W3">
         <v>40100000.0</v>
       </c>
       <c r="X3">
         <v>30231000.0</v>
       </c>
       <c r="Y3">
         <v>25494000.0</v>
       </c>
       <c r="Z3">
         <v>24131000.0</v>
       </c>
       <c r="AA3">
         <v>22628000.0</v>
       </c>
       <c r="AB3">
         <v>14216000.0</v>
       </c>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5">
         <v>301500000.0</v>
       </c>
       <c r="C5">
         <v>1136900000.0</v>
       </c>
       <c r="D5">
         <v>1170700000.0</v>
       </c>
       <c r="E5">
         <v>1105700000.0</v>
       </c>
       <c r="F5">
         <v>968700000.0</v>
       </c>
       <c r="G5">
         <v>-564100000.0</v>
       </c>
       <c r="H5">
         <v>814100000.0</v>
       </c>
       <c r="I5">
         <v>670800000.0</v>
       </c>
@@ -21228,51 +21366,51 @@
       </c>
       <c r="W5">
         <v>405304000.0</v>
       </c>
       <c r="X5">
         <v>243762000.0</v>
       </c>
       <c r="Y5">
         <v>137008000.0</v>
       </c>
       <c r="Z5">
         <v>101688000.0</v>
       </c>
       <c r="AA5">
         <v>56017000.0</v>
       </c>
       <c r="AB5">
         <v>19475000.0</v>
       </c>
       <c r="AC5">
         <v>25013000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>526400000.0</v>
       </c>
       <c r="C6">
         <v>1365900000.0</v>
       </c>
       <c r="D6">
         <v>1394900000.0</v>
       </c>
       <c r="E6">
         <v>1311700000.0</v>
       </c>
       <c r="F6">
         <v>1187400000.0</v>
       </c>
       <c r="G6">
         <v>-315800000.0</v>
       </c>
       <c r="H6">
         <v>1082300000.0</v>
       </c>
       <c r="I6">
         <v>931100000.0</v>
       </c>
@@ -21317,125 +21455,125 @@
       </c>
       <c r="W6">
         <v>445404000.0</v>
       </c>
       <c r="X6">
         <v>273993000.0</v>
       </c>
       <c r="Y6">
         <v>162502000.0</v>
       </c>
       <c r="Z6">
         <v>125819000.0</v>
       </c>
       <c r="AA6">
         <v>78645000.0</v>
       </c>
       <c r="AB6">
         <v>26583000.0</v>
       </c>
       <c r="AC6">
         <v>25013000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>95000000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>31900000.0</v>
       </c>
       <c r="I8">
         <v>-167300000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>5288900000.0</v>
       </c>
       <c r="C9">
         <v>4889500000.0</v>
       </c>
       <c r="D9">
         <v>4714900000.0</v>
       </c>
       <c r="E9">
         <v>4650400000.0</v>
       </c>
       <c r="F9">
         <v>4081900000.0</v>
       </c>
       <c r="G9">
         <v>3239300000.0</v>
       </c>
       <c r="H9">
         <v>4053700000.0</v>
       </c>
       <c r="I9">
         <v>3853900000.0</v>
       </c>
@@ -21480,51 +21618,51 @@
       </c>
       <c r="W9">
         <v>990082000.0</v>
       </c>
       <c r="X9">
         <v>677429000.0</v>
       </c>
       <c r="Y9">
         <v>483362000.0</v>
       </c>
       <c r="Z9">
         <v>397572000.0</v>
       </c>
       <c r="AA9">
         <v>351461000.0</v>
       </c>
       <c r="AB9">
         <v>274754000.0</v>
       </c>
       <c r="AC9">
         <v>278403000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>216100000.0</v>
       </c>
       <c r="C10">
         <v>1011900000.0</v>
       </c>
       <c r="D10">
         <v>1143100000.0</v>
       </c>
       <c r="E10">
         <v>1047000000.0</v>
       </c>
       <c r="F10">
         <v>897300000.0</v>
       </c>
       <c r="G10">
         <v>-624200000.0</v>
       </c>
       <c r="H10">
         <v>766200000.0</v>
       </c>
       <c r="I10">
         <v>596800000.0</v>
       </c>
@@ -21569,51 +21707,51 @@
       </c>
       <c r="W10">
         <v>408496000.0</v>
       </c>
       <c r="X10">
         <v>244821000.0</v>
       </c>
       <c r="Y10">
         <v>133336000.0</v>
       </c>
       <c r="Z10">
         <v>99430000.0</v>
       </c>
       <c r="AA10">
         <v>55630000.0</v>
       </c>
       <c r="AB10">
         <v>19061000.0</v>
       </c>
       <c r="AC10">
         <v>24777000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
         <v>32900000.0</v>
       </c>
       <c r="C11">
         <v>195900000.0</v>
       </c>
       <c r="D11">
         <v>207100000.0</v>
       </c>
       <c r="E11">
         <v>190700000.0</v>
       </c>
       <c r="F11">
         <v>63100000.0</v>
       </c>
       <c r="G11">
         <v>27900000.0</v>
       </c>
       <c r="H11">
         <v>122800000.0</v>
       </c>
       <c r="I11">
         <v>199300000.0</v>
       </c>
@@ -21658,51 +21796,51 @@
       </c>
       <c r="W11">
         <v>152504000.0</v>
       </c>
       <c r="X11">
         <v>90585000.0</v>
       </c>
       <c r="Y11">
         <v>47325000.0</v>
       </c>
       <c r="Z11">
         <v>35400000.0</v>
       </c>
       <c r="AA11">
         <v>17027000.0</v>
       </c>
       <c r="AB11">
         <v>-4348000.0</v>
       </c>
       <c r="AC11">
         <v>4114000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
         <v>85400000.0</v>
       </c>
       <c r="C12">
         <v>125000000.0</v>
       </c>
       <c r="D12">
         <v>27600000.0</v>
       </c>
       <c r="E12">
         <v>58700000.0</v>
       </c>
       <c r="F12">
         <v>71400000.0</v>
       </c>
       <c r="G12">
         <v>60100000.0</v>
       </c>
       <c r="H12">
         <v>47900000.0</v>
       </c>
       <c r="I12">
         <v>74000000.0</v>
       </c>
@@ -21743,51 +21881,51 @@
         <v>32623000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>3200.0</v>
       </c>
       <c r="X12">
         <v>695000.0</v>
       </c>
       <c r="Y12">
         <v>1124000.0</v>
       </c>
       <c r="Z12">
         <v>2258000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13">
         <v>85400000.0</v>
       </c>
       <c r="C13">
         <v>125000000.0</v>
       </c>
       <c r="D13">
         <v>27600000.0</v>
       </c>
       <c r="E13">
         <v>58700000.0</v>
       </c>
       <c r="F13">
         <v>71400000.0</v>
       </c>
       <c r="G13">
         <v>60100000.0</v>
       </c>
       <c r="H13">
         <v>47900000.0</v>
       </c>
       <c r="I13">
         <v>74000000.0</v>
       </c>
@@ -21798,92 +21936,92 @@
         <v>26900000.0</v>
       </c>
       <c r="L13">
         <v>6400000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14">
         <v>13641000.0</v>
       </c>
       <c r="W14">
         <v>18043000.0</v>
       </c>
       <c r="X14">
         <v>7608000.0</v>
       </c>
       <c r="Y14">
         <v>184000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>183200000.0</v>
       </c>
       <c r="C15">
         <v>816000000.0</v>
       </c>
       <c r="D15">
         <v>936000000.0</v>
       </c>
       <c r="E15">
         <v>856300000.0</v>
       </c>
       <c r="F15">
         <v>834200000.0</v>
       </c>
       <c r="G15">
         <v>-652100000.0</v>
       </c>
       <c r="H15">
         <v>643400000.0</v>
       </c>
       <c r="I15">
         <v>397500000.0</v>
       </c>
@@ -21928,51 +22066,51 @@
       </c>
       <c r="W15">
         <v>261748000.0</v>
       </c>
       <c r="X15">
         <v>146628000.0</v>
       </c>
       <c r="Y15">
         <v>85827000.0</v>
       </c>
       <c r="Z15">
         <v>64030000.0</v>
       </c>
       <c r="AA15">
         <v>38603000.0</v>
       </c>
       <c r="AB15">
         <v>16715000.0</v>
       </c>
       <c r="AC15">
         <v>20663000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
         <v>183200000.0</v>
       </c>
       <c r="C16">
         <v>816000000.0</v>
       </c>
       <c r="D16">
         <v>936000000.0</v>
       </c>
       <c r="E16">
         <v>856300000.0</v>
       </c>
       <c r="F16">
         <v>834200000.0</v>
       </c>
       <c r="G16">
         <v>-652100000.0</v>
       </c>
       <c r="H16">
         <v>643400000.0</v>
       </c>
       <c r="I16">
         <v>397500000.0</v>
       </c>
@@ -22013,51 +22151,51 @@
         <v>494277000.0</v>
       </c>
       <c r="V16">
         <v>388652000.0</v>
       </c>
       <c r="W16">
         <v>261748000.0</v>
       </c>
       <c r="X16">
         <v>146628000.0</v>
       </c>
       <c r="Y16">
         <v>85827000.0</v>
       </c>
       <c r="Z16">
         <v>64030000.0</v>
       </c>
       <c r="AA16">
         <v>38603000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17">
         <v>183200000.0</v>
       </c>
       <c r="C17">
         <v>816000000.0</v>
       </c>
       <c r="D17">
         <v>936000000.0</v>
       </c>
       <c r="E17">
         <v>856300000.0</v>
       </c>
       <c r="F17">
         <v>834200000.0</v>
       </c>
       <c r="G17">
         <v>-652100000.0</v>
       </c>
       <c r="H17">
         <v>643400000.0</v>
       </c>
       <c r="I17">
         <v>397500000.0</v>
       </c>
@@ -22078,51 +22216,51 @@
       </c>
       <c r="O17">
         <v>1038910000.0</v>
       </c>
       <c r="P17">
         <v>880800000.0</v>
       </c>
       <c r="Q17">
         <v>734940000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
         <v>-85400000.0</v>
       </c>
       <c r="C18">
         <v>-125000000.0</v>
       </c>
       <c r="D18">
         <v>-27600000.0</v>
       </c>
       <c r="E18">
         <v>-58700000.0</v>
       </c>
       <c r="F18">
         <v>-71400000.0</v>
       </c>
       <c r="G18">
         <v>-60100000.0</v>
       </c>
       <c r="H18">
         <v>-47900000.0</v>
       </c>
       <c r="I18">
         <v>-74000000.0</v>
       </c>
@@ -22131,133 +22269,133 @@
       </c>
       <c r="K18">
         <v>-26900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-1700000.0</v>
       </c>
       <c r="E19">
         <v>-70100000.0</v>
       </c>
       <c r="F19">
         <v>700000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-6384000.0</v>
       </c>
       <c r="O19">
         <v>-7046000.0</v>
       </c>
       <c r="P19">
         <v>-3705000.0</v>
       </c>
       <c r="Q19">
         <v>1757000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>477700000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>415000000.0</v>
       </c>
       <c r="C21">
         <v>1140100000.0</v>
       </c>
       <c r="D21">
         <v>1172400000.0</v>
       </c>
       <c r="E21">
         <v>1175800000.0</v>
       </c>
       <c r="F21">
         <v>968000000.0</v>
       </c>
       <c r="G21">
         <v>-550800000.0</v>
       </c>
       <c r="H21">
         <v>819700000.0</v>
       </c>
       <c r="I21">
         <v>670800000.0</v>
       </c>
@@ -22302,84 +22440,84 @@
       </c>
       <c r="W21">
         <v>405304000.0</v>
       </c>
       <c r="X21">
         <v>243762000.0</v>
       </c>
       <c r="Y21">
         <v>133635000.0</v>
       </c>
       <c r="Z21">
         <v>101688000.0</v>
       </c>
       <c r="AA21">
         <v>56017000.0</v>
       </c>
       <c r="AB21">
         <v>19475000.0</v>
       </c>
       <c r="AC21">
         <v>25013000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>6595700000.0</v>
       </c>
       <c r="C23">
         <v>5531100000.0</v>
       </c>
       <c r="D23">
         <v>5488500000.0</v>
       </c>
       <c r="E23">
         <v>5508700000.0</v>
       </c>
       <c r="F23">
         <v>4778300000.0</v>
       </c>
       <c r="G23">
         <v>5512200000.0</v>
       </c>
       <c r="H23">
         <v>5207400000.0</v>
       </c>
       <c r="I23">
         <v>5209200000.0</v>
       </c>
@@ -22424,186 +22562,186 @@
       </c>
       <c r="W23">
         <v>915802000.0</v>
       </c>
       <c r="X23">
         <v>709464000.0</v>
       </c>
       <c r="Y23">
         <v>585768000.0</v>
       </c>
       <c r="Z23">
         <v>514391000.0</v>
       </c>
       <c r="AA23">
         <v>492901000.0</v>
       </c>
       <c r="AB23">
         <v>481469000.0</v>
       </c>
       <c r="AC23">
         <v>488902000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
         <v>224900000.0</v>
       </c>
       <c r="C25">
         <v>229000000.0</v>
       </c>
       <c r="D25">
         <v>182200000.0</v>
       </c>
       <c r="E25">
         <v>195300000.0</v>
       </c>
       <c r="F25">
         <v>218700000.0</v>
       </c>
       <c r="G25">
         <v>248300000.0</v>
       </c>
       <c r="H25">
         <v>268200000.0</v>
       </c>
       <c r="I25">
         <v>260300000.0</v>
       </c>
       <c r="J25">
         <v>212800000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>837900000.0</v>
       </c>
       <c r="D27">
         <v>787700000.0</v>
       </c>
       <c r="E27">
         <v>782400000.0</v>
       </c>
       <c r="F27">
         <v>573800000.0</v>
       </c>
       <c r="G27">
         <v>366100000.0</v>
       </c>
       <c r="H27">
         <v>370700000.0</v>
       </c>
       <c r="I27">
         <v>329900000.0</v>
       </c>
       <c r="J27">
         <v>224100000.0</v>
@@ -22616,51 +22754,51 @@
       </c>
       <c r="M27">
         <v>1879500000.0</v>
       </c>
       <c r="N27">
         <v>1861500000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>4019100000.0</v>
       </c>
       <c r="C28">
         <v>2795300000.0</v>
       </c>
       <c r="D28">
         <v>2754800000.0</v>
       </c>
       <c r="E28">
         <v>2692200000.0</v>
       </c>
       <c r="F28">
         <v>2540100000.0</v>
       </c>
       <c r="G28">
         <v>3424000000.0</v>
       </c>
       <c r="H28">
         <v>2868900000.0</v>
       </c>
       <c r="I28">
         <v>3183100000.0</v>
       </c>
@@ -22701,51 +22839,51 @@
         <v>874300000.0</v>
       </c>
       <c r="V28">
         <v>689000000.0</v>
       </c>
       <c r="W28">
         <v>545600000.0</v>
       </c>
       <c r="X28">
         <v>433700000.0</v>
       </c>
       <c r="Y28">
         <v>346400000.0</v>
       </c>
       <c r="Z28">
         <v>291315000.0</v>
       </c>
       <c r="AA28">
         <v>272816000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>32900000.0</v>
       </c>
       <c r="C29">
         <v>195900000.0</v>
       </c>
       <c r="D29">
         <v>207100000.0</v>
       </c>
       <c r="E29">
         <v>190700000.0</v>
       </c>
       <c r="F29">
         <v>63100000.0</v>
       </c>
       <c r="G29">
         <v>27900000.0</v>
       </c>
       <c r="H29">
         <v>122800000.0</v>
       </c>
       <c r="I29">
         <v>199300000.0</v>
       </c>
@@ -22756,51 +22894,51 @@
         <v>166100000.0</v>
       </c>
       <c r="L29">
         <v>209200000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>4873900000.0</v>
       </c>
       <c r="C30">
         <v>3749400000.0</v>
       </c>
       <c r="D30">
         <v>3542500000.0</v>
       </c>
       <c r="E30">
         <v>3474600000.0</v>
       </c>
       <c r="F30">
         <v>3113900000.0</v>
       </c>
       <c r="G30">
         <v>3790100000.0</v>
       </c>
       <c r="H30">
         <v>3234000000.0</v>
       </c>
       <c r="I30">
         <v>3183100000.0</v>
       </c>
@@ -22845,51 +22983,51 @@
       </c>
       <c r="W30">
         <v>584778000.0</v>
       </c>
       <c r="X30">
         <v>433667000.0</v>
       </c>
       <c r="Y30">
         <v>349727000.0</v>
       </c>
       <c r="Z30">
         <v>295884000.0</v>
       </c>
       <c r="AA30">
         <v>295444000.0</v>
       </c>
       <c r="AB30">
         <v>255279000.0</v>
       </c>
       <c r="AC30">
         <v>253390000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B31">
         <v>-198900000.0</v>
       </c>
       <c r="C31">
         <v>-128200000.0</v>
       </c>
       <c r="D31">
         <v>-29300000.0</v>
       </c>
       <c r="E31">
         <v>-128800000.0</v>
       </c>
       <c r="F31">
         <v>-70700000.0</v>
       </c>
       <c r="G31">
         <v>-73400000.0</v>
       </c>
       <c r="H31">
         <v>-53500000.0</v>
       </c>
       <c r="I31">
         <v>-74000000.0</v>
       </c>
@@ -22934,51 +23072,51 @@
       </c>
       <c r="W31">
         <v>3192000.0</v>
       </c>
       <c r="X31">
         <v>1059000.0</v>
       </c>
       <c r="Y31">
         <v>-299000.0</v>
       </c>
       <c r="Z31">
         <v>-2258000.0</v>
       </c>
       <c r="AA31">
         <v>-387000.0</v>
       </c>
       <c r="AB31">
         <v>-414000.0</v>
       </c>
       <c r="AC31">
         <v>-236000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
         <v>7010700000.0</v>
       </c>
       <c r="C32">
         <v>6671200000.0</v>
       </c>
       <c r="D32">
         <v>6660900000.0</v>
       </c>
       <c r="E32">
         <v>6684500000.0</v>
       </c>
       <c r="F32">
         <v>5746300000.0</v>
       </c>
       <c r="G32">
         <v>4961400000.0</v>
       </c>
       <c r="H32">
         <v>6027100000.0</v>
       </c>
       <c r="I32">
         <v>5880000000.0</v>
       </c>
@@ -23042,1048 +23180,1055 @@
       <c r="AC32">
         <v>513915000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
       <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="DA1" t="s">
-        <v>198</v>
+      <c r="DB1" t="s">
+        <v>199</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>444100000.0</v>
+      </c>
+      <c r="C2">
         <v>614000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>404100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>408100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>378800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>562300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>372600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>399900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>375000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>591300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>415500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>446800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>411200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>636100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>451900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>505700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>432400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>683800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>412200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>449300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>361400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>511700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>342000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>215900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>456500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>606300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>443400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>514500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>415500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>597300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>446100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>480500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>414800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>608800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>526000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>379300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>289500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>415500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>322900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>371900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>320100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>414700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>333800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>316400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>263800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>379400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>323400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>429844000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>318300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>436900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>324200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>335278000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>307390000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>418392000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>316182000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>317044000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>290914000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>403438000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>285706000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>291136000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>259051000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>349281000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>235498000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>253526000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>215094000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>294066000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>211259000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>230426000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>214876000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>268220000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>194336000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>188208000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>186204000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>240745000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>158497000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>142853000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>138893000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>184308000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>123416000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>111282000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>103519000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>145660000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>107590000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>93704000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>91266000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>128791000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>85891000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>78632000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>75556000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>106370000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>70466000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>61960000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>60589000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>91681000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>61567000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>57313000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>50465000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>74132000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>54131000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>65846000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>39953000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>68541000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>44167000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>46882000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>44835000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>53900000.0</v>
+      </c>
+      <c r="C3">
         <v>55100000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>61500000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>55500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>103200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54300000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>54900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>57700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>51700000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41900000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>44800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>43800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>47200000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>48800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50800000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>51500000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>64800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51200000.0</v>
       </c>
       <c r="W3">
         <v>51200000.0</v>
       </c>
       <c r="X3">
+        <v>51200000.0</v>
+      </c>
+      <c r="Y3">
         <v>53400000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>69900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>60800000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>64200000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>78400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>63500000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>65300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>61000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>71700000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>62300000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>60800000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>65500000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>64100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>48500000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>47900000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52300000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>54000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>49500000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>52700000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>54400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>54600000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>47400000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>46500000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>43300000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>51252000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>47900000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>45000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>47321000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>38785000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>40777000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>36104000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34176000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>33651000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>33028000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32054000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>31257000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>30370000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>31228000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>32251000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>32733000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>32578000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>28053000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>33380000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>31191000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>30731000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30401000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>30691000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>25756000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25809000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>24411000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>24728000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21329000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20625000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>20098000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>18832000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>17081000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>16409000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>17636000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13989000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13863000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12691000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13205000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12601000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>12315000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13258000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>9678000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>8845000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>9308000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>7416000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>7027000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6480000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>6822000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6375000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6362000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5935000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7139000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5545000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5829000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5618000.0</v>
       </c>
-      <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -24253,716 +24398,723 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5">
+        <v>429100000.0</v>
+      </c>
+      <c r="C5">
         <v>725200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>331500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-579200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>254500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>369800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>256400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>231300000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>201500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>452300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>251800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>273000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>229300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>424800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>243600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>240400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>166500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>406000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>292800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>258600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>112300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>393000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>204800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-771000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-691500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>369000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>38900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>169900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>109800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>376500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>162300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>187200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>159000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>346400000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-21800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>193000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>151100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>277400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>165900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>116800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>134300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>261000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>141400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>38800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>124000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>275400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>179800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>99788000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>262700000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>436000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>321600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>317754000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>348493000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>526577000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>331717000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>351630000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>337492000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>500901000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>321966000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>312092000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>253837000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>453335000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>285660000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>296965000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>249122000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>380837000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>223247000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>204687000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>185377000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>348363000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>233486000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>248616000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>256692000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>403063000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>238758000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>245401000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>226627000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>340715000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>180654000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>180117000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>153676000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>273942000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>145109000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>141409000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>132336000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>211490000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>557000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>111267000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>100869000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>160704000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>71625000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>50807000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>52747000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>102600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>37608000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>23870000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>23727000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>69941000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>19470000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>15458000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>12726000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>61712000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>16742000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>483000000.0</v>
+      </c>
+      <c r="C6">
         <v>780300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>368700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-517700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>307500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>425300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>311300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>334500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>255800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>507200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>309500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>324700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>271200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>469600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>287400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>287600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>215000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>454800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>343600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>310100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>177100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>444200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>256000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-717600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-621600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>429800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>103100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>248300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>173300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>441800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>223300000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>258900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>221300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>407200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>43700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>257100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>199600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>325300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>218200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>170800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>183800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>313700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>195800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>93400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>171400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>321900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>223100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>151040000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>307900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>483900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>366600000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>365075000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>387278000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>567354000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>367821000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>385806000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>371143000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>533929000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>354020000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>343349000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>284207000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>484563000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>317911000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>329698000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>281700000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>408890000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>256627000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>235878000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>216108000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>378764000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>264177000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>274372000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>282501000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>427474000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>263486000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>266730000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>247252000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>360813000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>199486000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>197198000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>170085000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>291578000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>159098000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>155272000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>145027000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>224695000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>13158000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>123582000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>114127000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>170382000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>80470000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>60115000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>60163000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>109627000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>44088000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>30692000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>30102000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>76303000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>25405000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22597000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>18271000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>67541000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>22360000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -25132,100 +25284,101 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
-[...3 lines deleted...]
-      <c r="V8">
+      <c r="T8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8">
         <v>3300000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>91700000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>66000000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-34100000.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -25395,1397 +25548,1412 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
+        <v>1476500000.0</v>
+      </c>
+      <c r="C9">
         <v>1888400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1300500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1315100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1205800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1633100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1134900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1191200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1107400000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1493200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1097700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1172700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1098300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1389300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1054600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1119200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1005100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1457400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1068700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1166100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>911900000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1173700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>830200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>498900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>616200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1209700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>914500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>999200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>915900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1203500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>935100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1003200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>907600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1176200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>762900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>754500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>705700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>906200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>714700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>782700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>713000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>859100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>696500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>687700000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>665500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>840000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>715400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>706372000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>781300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>982700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>826600000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>887410000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>880188000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1085382000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>845168000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>838147000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>818067000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1045211000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>764653000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>740539000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>691655000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>915176000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>676171000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>696999000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>615575000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>770939000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>550178000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>547318000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>525063000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>692036000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>558193000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>593292000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>558318000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>737272000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>518221000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>509276000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>486410000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>621295000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>406005000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>403073000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>376199000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>504676000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>341361000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>324956000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>324673000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>402968000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>258174000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>259513000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>237517000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>305143000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>187909000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>169556000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>159807000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>216842000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>131224000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>114067000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>111106000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>161618000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>96571000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>70925000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>90645000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>145617000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>90385000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
+        <v>416000000.0</v>
+      </c>
+      <c r="C10">
         <v>697100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>318700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-594000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>239100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>345300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>225700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>200800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>169500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>403100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>238500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>266800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>223200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>416900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>236200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>228500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>151700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>390100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>276700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>242200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>374300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>185400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-300800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-705000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>355000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>158900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>95200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>367500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>144600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>172800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>142100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>324200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-42300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>179400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>147100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>272300000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>160200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>109400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>127800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>254700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>134700000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>122800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>275800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>180500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>100317000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>260700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>437900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>323300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>317757000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>347750000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>525338000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>329681000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>350109000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>335820000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>499130000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>320604000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>310685000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>252995000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>452441000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>285098000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>299102000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>251148000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>382741000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>225082000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>206798000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>185256000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>348895000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>236132000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>261325000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>266239000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>413631000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>253754000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>259209000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>239615000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>348603000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>187243000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>189745000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>163794000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>280932000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>150996000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>146245000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>137281000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>214959000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>103067000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>112820000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>101637000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>161170000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>72030000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>51247000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>53091000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>102710000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>37773000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>25204000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>19389000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>69720000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>19291000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15142000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>12296000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>60313000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11679000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7582000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4372000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
+        <v>72200000.0</v>
+      </c>
+      <c r="C11">
         <v>135800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>43900000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-76900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>35800000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>39100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>41500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>30100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>80800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>43500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>42700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>36500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>87000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>40900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>39700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>29000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>72200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>42400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>63300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-46300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-27900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>56200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-22200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>112700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>22300000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-38900000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>261000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-24600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>27700000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>24900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>72600000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>42800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>84600000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>38300000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>20800000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>34700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>92300000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>61400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>25042000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>70000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>140500000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>105400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>96414000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>108818000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>172574000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>108300000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>98679000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>110818000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>151635000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>105621000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>108204000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>66980000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>149013000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>96222000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>103575000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>93512000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>141791000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>84255000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>61005000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>70397000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>131989000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>90321000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>47801000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>103827000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>161314000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>98968000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>99806000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>92225000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>134106000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>72004000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>72103000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>62122000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>106758000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>57381000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>48573000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>52168000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>81684000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>39165000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>42299000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>38114000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>60445000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>27008000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>18961000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>19644000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>38003000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>13977000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>8937000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6883000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>24752000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>6753000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5900000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4303000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>21109000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4088000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2324000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1338000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
+        <v>13100000.0</v>
+      </c>
+      <c r="C12">
         <v>17400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="AN12">
         <v>7400000.0</v>
       </c>
       <c r="AO12">
+        <v>7400000.0</v>
+      </c>
+      <c r="AP12">
         <v>6500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1200000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>529000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1953000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1622000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1046000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1021000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>266000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>36000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>365000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>257000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>114000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>261000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>292000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>230000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>248000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>380000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>104000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>112000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="BQ12">
         <v>121000.0</v>
       </c>
       <c r="BR12">
+        <v>121000.0</v>
+      </c>
+      <c r="BS12">
         <v>500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10600000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15000000.0</v>
       </c>
-      <c r="BX12">
-[...1 lines deleted...]
-      </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>7900000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
         <v>32623000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10100000.0</v>
       </c>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
       <c r="CE12">
-        <v>4800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CF12">
         <v>4800000.0</v>
       </c>
       <c r="CG12">
+        <v>4800000.0</v>
+      </c>
+      <c r="CH12">
         <v>4900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3500000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>808000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3192000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>800000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>500000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>400000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1059000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>344000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>110000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>165000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>299000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>100000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>221000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>447000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2258000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>430000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>113000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>96000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>97000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>179</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>17400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12800000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>24500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30700000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>13300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6200000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16900000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>14000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11000000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -26818,88 +26986,87 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -27010,945 +27177,952 @@
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
         <v>107000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4241000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6372000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2921000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4851000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5212000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5287000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2693000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2422000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1594000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2276000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1316000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-505000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>689000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>802000.0</v>
       </c>
-      <c r="CU14">
-[...1 lines deleted...]
-      </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
+        <v>343800000.0</v>
+      </c>
+      <c r="C15">
         <v>561300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>274800000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-517100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>203300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>310400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>186600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>159300000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>139400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>322300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>195000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>224100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>186700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>329900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>195300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>188800000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>122700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>317900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>226900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>199800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>91700000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>311000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>231700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-293800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-677100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>298800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>148900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>117400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>254800000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>122300000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>211700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>140300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>63200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-17700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>151700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>122200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>199700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>117400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>81500000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>112500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>170100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>96400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11700000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>88100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>183500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>119100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>75275000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>190740000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>297438000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>217883000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>221343000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>238932000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>352764000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>221381000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>251430000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>225002000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>347495000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>214983000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>202481000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>186015000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>303428000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>188876000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>195527000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>157636000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>240950000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>140827000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>145793000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>114859000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>216906000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>145811000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>213524000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>162408000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>252317000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>154806000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>160612000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>149964000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>227473000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>125616000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>117642000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>108846000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>174174000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>93615000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>97565000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>80872000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>126903000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>60981000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>65670000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>58311000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>95400.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>42329000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>29864000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>31853000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>62431000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>22480000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>17306000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11817000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>44166000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>12538000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>9242000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>7993000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>39204000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7591000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>5258000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3034000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>182</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>561300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>274800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-517100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>203300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>310400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>186600000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>195000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>224100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>186700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>329900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>195300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>188800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>122700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>317900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>226900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>199800000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>91700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>311000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>231700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-293800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-677100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>298800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>148900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>117400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>254800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>122300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>211700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>140300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>63200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-17700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>151700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>122200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>199700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>117400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>81500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>112500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>170100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>96400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>88100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>183500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>119100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75275000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>190740000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>297438000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>217883000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>221343000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>238932000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>352764000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>221381000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>251430000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>225002000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>347495000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>214983000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>202481000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>186015000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>303428000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>188876000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>195527000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>157636000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>240950000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>140827000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>145793000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>114859000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>216906000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>145811000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>213524000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>162412000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>252317000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>154786000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>159403000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>147390000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>214497000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>115239000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>112795000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>101672000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>155758000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>93615000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>89856000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>80872000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>126903000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>60981000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>65670000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>58311000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>95438000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>42329000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>29864000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>31853000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>62431000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>22480000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>17306000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11817000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>44166000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>12538000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9242000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7993000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>39204000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7591000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5258000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3034000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17">
+        <v>343800000.0</v>
+      </c>
+      <c r="C17">
         <v>561300000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>274800000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-517100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>203300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>310400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>186600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>159300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>139400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>322300000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>195000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>224100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>186700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>329900000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>195300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>188800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>122700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>317900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>226900000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>199800000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>91700000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>311000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>231700000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-293800000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-677100000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>298800000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>148900000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>117400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>254800000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>122300000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>211700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>140300000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>63200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-17700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>151700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>122200000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>199700000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>117400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>81500000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>112500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>170100000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>96400000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>11700000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>88100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>183500000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>119100000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>75275000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>190740000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>297438000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>217883000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>221343000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>238932000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>352764000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>221381000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>251430000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>225002000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>347495000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>214983000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>202481000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>186015000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>303428000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>188876000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>195527000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>157636000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>240950000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>140827000.0</v>
       </c>
-      <c r="BP17">
-[...1 lines deleted...]
-      </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
@@ -28010,142 +28184,147 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>-13100000.0</v>
+      </c>
+      <c r="C18">
         <v>-17400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-32000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-49200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12300000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10600000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28177,255 +28356,255 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-600000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6600000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8100000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-56800000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1100000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3600000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2600000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-6000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>5900000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>6000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1043000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1764000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1505000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-2072000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1929000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-1755000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-1362000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-1407000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-842000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-894000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-562000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>1757000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>477700000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -28595,407 +28774,411 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>427500000.0</v>
+      </c>
+      <c r="C21">
         <v>716400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>328200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-583500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>253700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>492800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>252000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>235000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>204300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>447600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>253200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>273600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>226300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>418200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>254300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>248500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>169500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>462800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>295000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>259700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>116700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>389400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>202200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-280000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-685500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>363100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>51600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>169900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>109800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>376500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>162300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>187200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>159000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>346400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-21800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>193000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>151100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>277400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>165900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>116800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>134300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>261000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>141400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>38800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>124000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>275400000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>179800000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>99788000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>262700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>436000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>321600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>317754000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>348493000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>526577000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>331717000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>351630000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>337492000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>500901000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>321966000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>312092000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>253837000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>453335000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>285660000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>296965000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>249122000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>380837000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>223247000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>204687000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>185377000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>348363000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>233486000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>248616000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>256692000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>403063000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>238758000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>245401000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>226627000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>340715000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>180654000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>180117000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>153676000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>273942000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>145109000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>141409000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>132336000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>211490000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>100557000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>111267000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>100869000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>160704000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>71625000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>50807000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>52747000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>102600000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>37608000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>24964000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>19260000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>69941000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>19470000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>15458000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>12726000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>61712000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>16742000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7678000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4469000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -29165,369 +29348,375 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
+        <v>1493100000.0</v>
+      </c>
+      <c r="C23">
         <v>1786000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1376400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2306700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1330900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1702600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1255500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1356100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1278100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1636900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1260000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1345900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1283200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1607200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1252200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1376400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1268000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1678400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1185900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1355700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1156600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1296000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>970000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>994800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1758200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1452900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1306300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1343800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1221600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1424300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1218900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1296500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1163400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1438600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1310700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>940800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>844100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1044300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>871700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1037800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>898800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1012800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>888900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>965300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>805300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>944000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>859000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1036428000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>836900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>983600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>829200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>904934000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>839085000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>977197000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>829633000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>803561000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>771489000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>947748000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>728393000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>719583000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>696869000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>811122000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>626009000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>653560000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>581547000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>684168000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>538190000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>573057000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>554562000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>611893000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>519043000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>532884000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>487830000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>574954000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>437960000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>406728000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>398676000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>464888000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>348767000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>334238000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>326042000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>376394000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>303842000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>277251000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>283603000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>320269000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>243508000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>226878000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>212204000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>250809000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>186750000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>180709000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>167649000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>205923000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>155183000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>146416000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>142311000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>165809000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>131232000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>121313000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>117872000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>152446000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>117810000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29589,399 +29778,401 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
+        <v>53900000.0</v>
+      </c>
+      <c r="C25">
         <v>53100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>51600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>61500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>103200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>44300000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>51700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>41900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>47200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>48500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>48800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>64800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51200000.0</v>
       </c>
       <c r="W25">
         <v>51200000.0</v>
       </c>
       <c r="X25">
+        <v>51200000.0</v>
+      </c>
+      <c r="Y25">
         <v>53400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>69900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>60800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>64200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>78400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>63500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>65300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>61000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>71700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>62300000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>60800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>65500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>64100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>48500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>47900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>52300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>54000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>49500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>52700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>54400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>54600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>47400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>46500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>43300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>51252000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>45169000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>47975000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>44964000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>47321000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>38785000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>40777000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>36104000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>34176000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>33651000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>33028000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>32054000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31257000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>30370000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>31228000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>32251000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>32733000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>32578000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>28053000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>33380000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>31191000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>30731000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>30401000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>30691000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>25756000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>25809000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>24411000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>24728000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21329000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>20642000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>20084000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>18832000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>17081000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>16409000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>17636000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>13989000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13863000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>15454000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>14296000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13420000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>12315000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>12016000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>9678000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>8845000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9308000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>7416000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7027000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6480000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>6822000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6375000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6362000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5935000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7139000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5545000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5829000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>5618000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30157,626 +30348,635 @@
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>837900000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>787700000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>782400000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>573800000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>366100000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>370700000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>719200000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>329900000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>634300000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>224100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>480300000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>515100000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>461500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>498900000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>452800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>493800000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>443600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>479900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>432800000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>479500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>452800000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>500000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>444200000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>465900000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>449100000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>506700000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>442600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480575000.0</v>
       </c>
       <c r="BE27">
         <v>480575000.0</v>
       </c>
-      <c r="BF27"/>
+      <c r="BF27">
+        <v>480575000.0</v>
+      </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>1049000000.0</v>
+      </c>
+      <c r="C28">
         <v>1172000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>972300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1043800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>952100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1140300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>882900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>85000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>903100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1045600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>844500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>111400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>872000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>971100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>800300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>88300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>835600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>981300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>773700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>332600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>795200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>784000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>628000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>412800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>751800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>837900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>752100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>437000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>810100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>96100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>749900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>116400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>93100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>827500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>786200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>50200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>74300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>628800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>541700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>130100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>96000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>77600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>79400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>134200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>75200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>62300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>80900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>100900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>40000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>21200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>43300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22047000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>52417000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>52100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>42167000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>967092000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>480575000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>544310000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>442700000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>428400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>437800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>461800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>390500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>400000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>366500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>390100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>326900000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>342600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>339700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>343700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>324700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>344700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>301600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>334200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>279500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>263875000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>259783000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>280600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>227014000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>221300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>222500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>230734000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>196300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>196800000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>192300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>191500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>157600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>148200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>136600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>144400000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>116300000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>118700000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>107100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>114200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>93600000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>90200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>87400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>91700000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>77100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>71806000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>72963000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>75200000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>65189000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>67126000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>65768000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
+        <v>72200000.0</v>
+      </c>
+      <c r="C29">
         <v>135800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>43900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-76900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>80800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>42700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>87000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>39700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>72200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>49800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>63300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-27900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>56200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-22200000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -30808,991 +31008,1001 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
+        <v>1049000000.0</v>
+      </c>
+      <c r="C30">
         <v>1172000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>972300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1898600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>952100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1140300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>882900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>956200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>903100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1045600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>844500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>899100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>872000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>971100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>800300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>870700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>835600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>994600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>773700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>906400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>795200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>784300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>628000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>778900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1301700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>846600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>862900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>829300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>806100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>827000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>772800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>816000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>748600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>829800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>784700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>561500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>554600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>628800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>548800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>665900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>578700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>598100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>555100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>648900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>541500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>564600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>535600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>606584000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>518600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>546700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>505000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>569656000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>531695000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>558805000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>513451000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>486517000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>480575000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>544310000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>442687000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>428447000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>437818000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>461841000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>390511000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>400034000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>366453000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>390102000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>326931000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>342631000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>339686000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>343673000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>324707000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>344676000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>301626000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>334209000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>279463000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>263875000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>259783000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>280580000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>225351000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>222956000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>222523000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>230734000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>196252000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>183547000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>192337000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>191478000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>157617000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>148246000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>136648000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>144439000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>116284000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>118749000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>107060000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>114242000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>93616000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>89103000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>91846000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>91677000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>77101000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>55467000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>77919000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>83905000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>73643000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B31">
+        <v>-11500000.0</v>
+      </c>
+      <c r="C31">
         <v>-19300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-147500000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-26300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-34200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-34800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-44500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14700000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-20000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-17800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-72700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-15100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-16800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-20800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-25000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-16900000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-22200000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-20500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5100000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6700000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>700000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>529000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1900000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1700000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-743000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1239000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2036000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1521000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1672000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1771000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1362000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1407000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-842000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-894000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-562000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2137000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>2026000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1904000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1835000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2111000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-121000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>532000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2646000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>12709000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>9547000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>10568000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>14996000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>13808000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>12988000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>7888000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>6589000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>9628000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>10118000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>6990000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>5887000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>4836000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>4945000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>3469000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2510000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1553000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>768000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>466000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>405000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>440000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>344000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>110000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>165000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>240000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>129000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-221000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-179000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-316000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-430000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1399000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-5063000.0</v>
       </c>
-      <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
+        <v>1920600000.0</v>
+      </c>
+      <c r="C32">
         <v>2502400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1704600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1723200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1584600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2195400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1507500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1591100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1482400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2084500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1513200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1619500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1509500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2025400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1506500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1624900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1437500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2141200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1480900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1615400000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1273300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1685400000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1172200000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>714800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1072700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1816000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1357900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1513700000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1331400000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1800800000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1381200000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1483700000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1322400000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1785000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1288900000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1133800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>995200000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1321700000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1037600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1154600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1033100000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1273800000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1030300000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1004100000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>929300000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1219400000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1038800000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1136216000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1099600000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1419600000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1150800000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1222688000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1187578000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1503774000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1161350000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1155191000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1108981000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1448649000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1050359000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1031675000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>950706000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1264457000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>911669000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>950525000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>830669000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1065005000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>761437000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>777744000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>739939000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>960256000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>752529000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>781500000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>744522000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>978017000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>676718000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>652129000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>625303000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>805603000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>529421000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>514355000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>479718000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>650336000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>448951000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>418660000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>415939000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>531759000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>344065000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>338145000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>313073000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>411513000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>258375000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>231516000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>220396000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>308523000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>192791000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>171380000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>161571000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>235750000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>150702000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>136771000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>130598000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>214158000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>134552000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>121686000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>115072000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -31869,51 +32079,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>6142000000.0</v>
       </c>
       <c r="C2">
         <v>726100000.0</v>
       </c>
       <c r="D2">
         <v>789800000.0</v>
       </c>
       <c r="E2">
         <v>2007700000.0</v>
       </c>
       <c r="F2">
         <v>1426300000.0</v>
       </c>
       <c r="G2">
         <v>969200000.0</v>
       </c>
       <c r="H2">
         <v>1243400000.0</v>
       </c>
       <c r="I2">
         <v>2672900000.0</v>
       </c>
@@ -31952,51 +32162,51 @@
       </c>
       <c r="U2">
         <v>154566000.0</v>
       </c>
       <c r="V2">
         <v>262720000.0</v>
       </c>
       <c r="W2">
         <v>229176000.0</v>
       </c>
       <c r="X2">
         <v>93962000.0</v>
       </c>
       <c r="Y2">
         <v>3691000.0</v>
       </c>
       <c r="Z2">
         <v>162000.0</v>
       </c>
       <c r="AA2">
         <v>148000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>122700000</v>
       </c>
       <c r="C3">
         <v>108900000</v>
       </c>
       <c r="D3">
         <v>184200000</v>
       </c>
       <c r="E3">
         <v>93900000</v>
       </c>
       <c r="F3">
         <v>116000000</v>
       </c>
       <c r="G3">
         <v>205400000</v>
       </c>
       <c r="H3">
         <v>274200000</v>
       </c>
       <c r="I3">
         <v>267400000</v>
       </c>
@@ -32035,51 +32245,51 @@
       </c>
       <c r="U3">
         <v>133876000</v>
       </c>
       <c r="V3">
         <v>94592000</v>
       </c>
       <c r="W3">
         <v>67693000</v>
       </c>
       <c r="X3">
         <v>57112000</v>
       </c>
       <c r="Y3">
         <v>42764000</v>
       </c>
       <c r="Z3">
         <v>31868000</v>
       </c>
       <c r="AA3">
         <v>26060000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-55000000.0</v>
       </c>
       <c r="E4">
         <v>-1178500000.0</v>
       </c>
       <c r="F4">
         <v>566700000.0</v>
       </c>
       <c r="G4">
         <v>457200000.0</v>
       </c>
       <c r="H4">
         <v>-274200000.0</v>
       </c>
       <c r="I4">
         <v>-1429500000.0</v>
       </c>
       <c r="J4">
         <v>1813900000.0</v>
       </c>
       <c r="K4">
@@ -32094,51 +32304,51 @@
       <c r="N4">
         <v>145570000.0</v>
       </c>
       <c r="O4">
         <v>217433000.0</v>
       </c>
       <c r="P4">
         <v>103312000.0</v>
       </c>
       <c r="Q4">
         <v>-203892000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>87500000.0</v>
       </c>
       <c r="E5">
         <v>136500000.0</v>
       </c>
       <c r="F5">
         <v>-137400000.0</v>
       </c>
       <c r="G5">
         <v>384500000.0</v>
       </c>
       <c r="H5">
         <v>199000000.0</v>
       </c>
       <c r="I5">
         <v>341200000.0</v>
       </c>
       <c r="J5">
         <v>260800000.0</v>
       </c>
       <c r="K5">
@@ -32153,51 +32363,51 @@
       <c r="N5">
         <v>39665000.0</v>
       </c>
       <c r="O5">
         <v>-22812000.0</v>
       </c>
       <c r="P5">
         <v>-42174000.0</v>
       </c>
       <c r="Q5">
         <v>25191000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-5042000000.0</v>
       </c>
       <c r="C6">
         <v>5415900000.0</v>
       </c>
       <c r="D6">
         <v>-63700000.0</v>
       </c>
       <c r="E6">
         <v>-1217900000.0</v>
       </c>
       <c r="F6">
         <v>581400000.0</v>
       </c>
       <c r="G6">
         <v>457100000.0</v>
       </c>
       <c r="H6">
         <v>-274200000.0</v>
       </c>
       <c r="I6">
         <v>-1429500000.0</v>
       </c>
@@ -32236,51 +32446,51 @@
       </c>
       <c r="U6">
         <v>-11178000.0</v>
       </c>
       <c r="V6">
         <v>-108154000.0</v>
       </c>
       <c r="W6">
         <v>33544000.0</v>
       </c>
       <c r="X6">
         <v>135214000.0</v>
       </c>
       <c r="Y6">
         <v>90271000.0</v>
       </c>
       <c r="Z6">
         <v>3529000.0</v>
       </c>
       <c r="AA6">
         <v>14000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-39300000.0</v>
       </c>
       <c r="C7">
         <v>167900000.0</v>
       </c>
       <c r="D7">
         <v>-216800000.0</v>
       </c>
       <c r="E7">
         <v>-366800000.0</v>
       </c>
       <c r="F7">
         <v>230300000.0</v>
       </c>
       <c r="G7">
         <v>-80300000.0</v>
       </c>
       <c r="H7">
         <v>-273300000.0</v>
       </c>
       <c r="I7">
         <v>169200000.0</v>
       </c>
@@ -32319,51 +32529,51 @@
       </c>
       <c r="U7">
         <v>105024000.0</v>
       </c>
       <c r="V7">
         <v>58823000.0</v>
       </c>
       <c r="W7">
         <v>4446000.0</v>
       </c>
       <c r="X7">
         <v>-12155000.0</v>
       </c>
       <c r="Y7">
         <v>-17247000.0</v>
       </c>
       <c r="Z7">
         <v>36183000.0</v>
       </c>
       <c r="AA7">
         <v>21834000.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>44100000.0</v>
       </c>
       <c r="E8">
         <v>-96000000.0</v>
       </c>
       <c r="F8">
         <v>-9600000.0</v>
       </c>
       <c r="G8">
         <v>61900000.0</v>
       </c>
       <c r="H8">
         <v>25700000.0</v>
       </c>
       <c r="I8">
         <v>-5600000.0</v>
       </c>
       <c r="J8">
         <v>-29400000.0</v>
       </c>
       <c r="K8">
@@ -32378,51 +32588,51 @@
       <c r="N8">
         <v>-14231000.0</v>
       </c>
       <c r="O8">
         <v>-26565000.0</v>
       </c>
       <c r="P8">
         <v>-31831000.0</v>
       </c>
       <c r="Q8">
         <v>4344000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>8800000.0</v>
       </c>
       <c r="C9">
         <v>-37300000.0</v>
       </c>
       <c r="D9">
         <v>44100000.0</v>
       </c>
       <c r="E9">
         <v>-96000000.0</v>
       </c>
       <c r="F9">
         <v>-9600000.0</v>
       </c>
       <c r="G9">
         <v>61900000.0</v>
       </c>
       <c r="H9">
         <v>25700000.0</v>
       </c>
       <c r="I9">
         <v>-5600000.0</v>
       </c>
@@ -32459,51 +32669,51 @@
       <c r="T9">
         <v>-25298000.0</v>
       </c>
       <c r="U9">
         <v>-18962000.0</v>
       </c>
       <c r="V9">
         <v>-9675000.0</v>
       </c>
       <c r="W9">
         <v>-20254000.0</v>
       </c>
       <c r="X9">
         <v>-4545000.0</v>
       </c>
       <c r="Y9">
         <v>-5855000.0</v>
       </c>
       <c r="Z9">
         <v>-5041000.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-108200000.0</v>
       </c>
       <c r="C10">
         <v>85800000.0</v>
       </c>
       <c r="D10">
         <v>49900000.0</v>
       </c>
       <c r="E10">
         <v>-311700000.0</v>
       </c>
       <c r="F10">
         <v>32200000.0</v>
       </c>
       <c r="G10">
         <v>-58600000.0</v>
       </c>
       <c r="H10">
         <v>-104700000.0</v>
       </c>
       <c r="I10">
         <v>30400000.0</v>
       </c>
@@ -32542,51 +32752,51 @@
       </c>
       <c r="U10">
         <v>-49075000.0</v>
       </c>
       <c r="V10">
         <v>-22506000.0</v>
       </c>
       <c r="W10">
         <v>-18106000.0</v>
       </c>
       <c r="X10">
         <v>-7403000.0</v>
       </c>
       <c r="Y10">
         <v>-16638000.0</v>
       </c>
       <c r="Z10">
         <v>-3065000.0</v>
       </c>
       <c r="AA10">
         <v>-725000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-252200000.0</v>
       </c>
       <c r="E11">
         <v>61100000.0</v>
       </c>
       <c r="F11">
         <v>307300000.0</v>
       </c>
       <c r="G11">
         <v>-121900000.0</v>
       </c>
       <c r="H11">
         <v>-125100000.0</v>
       </c>
       <c r="I11">
         <v>63500000.0</v>
       </c>
       <c r="J11">
         <v>-95100000.0</v>
       </c>
       <c r="K11">
@@ -32619,51 +32829,51 @@
       </c>
       <c r="U11">
         <v>159884000.0</v>
       </c>
       <c r="V11">
         <v>82069000.0</v>
       </c>
       <c r="W11">
         <v>45214000.0</v>
       </c>
       <c r="X11">
         <v>9726000.0</v>
       </c>
       <c r="Y11">
         <v>18089000.0</v>
       </c>
       <c r="Z11">
         <v>13209000.0</v>
       </c>
       <c r="AA11">
         <v>3958000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>109900000.0</v>
       </c>
       <c r="E12">
         <v>168400000.0</v>
       </c>
       <c r="F12">
         <v>40500000.0</v>
       </c>
       <c r="G12">
         <v>793200000.0</v>
       </c>
       <c r="H12">
         <v>153400000.0</v>
       </c>
       <c r="I12">
         <v>169700000.0</v>
       </c>
       <c r="J12">
         <v>146500000.0</v>
       </c>
       <c r="K12">
@@ -32678,100 +32888,100 @@
       <c r="N12">
         <v>113478000.0</v>
       </c>
       <c r="O12">
         <v>67834000.0</v>
       </c>
       <c r="P12">
         <v>89194000.0</v>
       </c>
       <c r="Q12">
         <v>35977000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-366800000.0</v>
       </c>
       <c r="F13">
         <v>-99600000.0</v>
       </c>
       <c r="G13">
         <v>8100000.0</v>
       </c>
       <c r="H13">
         <v>-153800000.0</v>
       </c>
       <c r="I13">
         <v>222500000.0</v>
       </c>
       <c r="J13">
         <v>-55500000.0</v>
       </c>
       <c r="K13">
         <v>73300000.0</v>
       </c>
       <c r="L13">
         <v>75100000.0</v>
       </c>
       <c r="M13">
         <v>-44400000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>224900000.0</v>
       </c>
       <c r="C14">
         <v>229000000.0</v>
       </c>
       <c r="D14">
         <v>182200000.0</v>
       </c>
       <c r="E14">
         <v>195300000.0</v>
       </c>
       <c r="F14">
         <v>218700000.0</v>
       </c>
       <c r="G14">
         <v>248300000.0</v>
       </c>
       <c r="H14">
         <v>268200000.0</v>
       </c>
       <c r="I14">
         <v>260300000.0</v>
       </c>
@@ -32810,51 +33020,51 @@
       </c>
       <c r="U14">
         <v>65115000.0</v>
       </c>
       <c r="V14">
         <v>57033000.0</v>
       </c>
       <c r="W14">
         <v>42854000.0</v>
       </c>
       <c r="X14">
         <v>30231000.0</v>
       </c>
       <c r="Y14">
         <v>25494000.0</v>
       </c>
       <c r="Z14">
         <v>24131000.0</v>
       </c>
       <c r="AA14">
         <v>22628000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>299300000.0</v>
       </c>
       <c r="C15">
         <v>321400000.0</v>
       </c>
       <c r="D15">
         <v>283300000.0</v>
       </c>
       <c r="E15">
         <v>264400000.0</v>
       </c>
       <c r="F15">
         <v>53700000.0</v>
       </c>
       <c r="G15">
         <v>380300000.0</v>
       </c>
       <c r="H15">
         <v>390700000.0</v>
       </c>
       <c r="I15">
         <v>384100000.0</v>
       </c>
@@ -32879,51 +33089,51 @@
       <c r="P15">
         <v>178115000.0</v>
       </c>
       <c r="Q15">
         <v>94324000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>56878000.0</v>
       </c>
       <c r="U15">
         <v>58362000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15">
         <v>199961000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>1100000000.0</v>
       </c>
       <c r="C16">
         <v>6142000000.0</v>
       </c>
       <c r="D16">
         <v>726100000.0</v>
       </c>
       <c r="E16">
         <v>789800000.0</v>
       </c>
       <c r="F16">
         <v>2007700000.0</v>
       </c>
       <c r="G16">
         <v>1426300000.0</v>
       </c>
       <c r="H16">
         <v>969200000.0</v>
       </c>
       <c r="I16">
         <v>1243400000.0</v>
       </c>
@@ -32962,102 +33172,102 @@
       </c>
       <c r="U16">
         <v>143388000.0</v>
       </c>
       <c r="V16">
         <v>154566000.0</v>
       </c>
       <c r="W16">
         <v>262720000.0</v>
       </c>
       <c r="X16">
         <v>229176000.0</v>
       </c>
       <c r="Y16">
         <v>93962000.0</v>
       </c>
       <c r="Z16">
         <v>3691000.0</v>
       </c>
       <c r="AA16">
         <v>162000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>-6800000.0</v>
       </c>
       <c r="I17">
         <v>-11500000.0</v>
       </c>
       <c r="J17">
         <v>-2400000.0</v>
       </c>
       <c r="K17">
         <v>3500000.0</v>
       </c>
       <c r="L17">
         <v>-13900000.0</v>
       </c>
       <c r="M17">
         <v>-515000.0</v>
       </c>
       <c r="N17">
         <v>-8798000.0</v>
       </c>
       <c r="O17">
         <v>-2949000.0</v>
       </c>
       <c r="P17">
         <v>4798000.0</v>
       </c>
       <c r="Q17">
         <v>7374000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>1093900000.0</v>
       </c>
       <c r="C18">
         <v>1146700000.0</v>
       </c>
       <c r="D18">
         <v>791000000.0</v>
       </c>
       <c r="E18">
         <v>759300000.0</v>
       </c>
       <c r="F18">
         <v>1207700000.0</v>
       </c>
       <c r="G18">
         <v>201600000.0</v>
       </c>
       <c r="H18">
         <v>517500000.0</v>
       </c>
       <c r="I18">
         <v>729300000.0</v>
       </c>
@@ -33096,51 +33306,51 @@
       </c>
       <c r="U18">
         <v>462727000.0</v>
       </c>
       <c r="V18">
         <v>449671000.0</v>
       </c>
       <c r="W18">
         <v>380874000.0</v>
       </c>
       <c r="X18">
         <v>164512000.0</v>
       </c>
       <c r="Y18">
         <v>65173000.0</v>
       </c>
       <c r="Z18">
         <v>92461000.0</v>
       </c>
       <c r="AA18">
         <v>57978000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
         <v>914000000.0</v>
       </c>
       <c r="C19">
         <v>-1041900000.0</v>
       </c>
       <c r="D19">
         <v>5700000.0</v>
       </c>
       <c r="E19">
         <v>-540400000.0</v>
       </c>
       <c r="F19">
         <v>1100000.0</v>
       </c>
       <c r="G19">
         <v>249700000.0</v>
       </c>
       <c r="H19">
         <v>-256500000.0</v>
       </c>
       <c r="I19">
         <v>478400000.0</v>
       </c>
@@ -33159,82 +33369,82 @@
       <c r="N19">
         <v>-275810000.0</v>
       </c>
       <c r="O19">
         <v>-31441000.0</v>
       </c>
       <c r="P19">
         <v>88113000.0</v>
       </c>
       <c r="Q19">
         <v>-99928000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-4898700000.0</v>
       </c>
       <c r="C21">
         <v>5620700000.0</v>
       </c>
       <c r="D21">
         <v>-31200000.0</v>
       </c>
       <c r="E21">
         <v>98500000.0</v>
       </c>
       <c r="F21">
         <v>-712300000.0</v>
       </c>
       <c r="G21">
         <v>700000000.0</v>
       </c>
       <c r="H21">
         <v>-700000.0</v>
       </c>
       <c r="I21">
         <v>-800000.0</v>
       </c>
@@ -33253,51 +33463,51 @@
       <c r="N21">
         <v>-22375000.0</v>
       </c>
       <c r="O21">
         <v>-795000.0</v>
       </c>
       <c r="P21">
         <v>-746000.0</v>
       </c>
       <c r="Q21">
         <v>-8175000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
         <v>183200000.0</v>
       </c>
       <c r="C22">
         <v>816000000.0</v>
       </c>
       <c r="D22">
         <v>936000000.0</v>
       </c>
       <c r="E22">
         <v>856300000.0</v>
       </c>
       <c r="F22">
         <v>834200000.0</v>
       </c>
       <c r="G22">
         <v>-652100000.0</v>
       </c>
       <c r="H22">
         <v>643400000.0</v>
       </c>
       <c r="I22">
         <v>397500000.0</v>
       </c>
@@ -33336,66 +33546,66 @@
       </c>
       <c r="U22">
         <v>494277000.0</v>
       </c>
       <c r="V22">
         <v>388652000.0</v>
       </c>
       <c r="W22">
         <v>261748000.0</v>
       </c>
       <c r="X22">
         <v>146628000.0</v>
       </c>
       <c r="Y22">
         <v>85827000.0</v>
       </c>
       <c r="Z22">
         <v>64030000.0</v>
       </c>
       <c r="AA22">
         <v>38603000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>41500000.0</v>
       </c>
       <c r="C23">
         <v>-84900000.0</v>
       </c>
       <c r="D23">
         <v>-17900000.0</v>
       </c>
       <c r="E23">
         <v>986300000.0</v>
       </c>
       <c r="F23">
-        <v>45500000.0</v>
+        <v>-14900000.0</v>
       </c>
       <c r="G23">
         <v>-17300000.0</v>
       </c>
       <c r="H23">
         <v>5800000.0</v>
       </c>
       <c r="I23">
         <v>134200000.0</v>
       </c>
       <c r="J23">
         <v>35300000.0</v>
       </c>
       <c r="K23">
         <v>4600000.0</v>
       </c>
       <c r="L23">
         <v>4900000.0</v>
       </c>
       <c r="M23">
         <v>13800000.0</v>
       </c>
       <c r="N23">
         <v>72900000.0</v>
       </c>
@@ -33419,51 +33629,51 @@
       </c>
       <c r="U23">
         <v>99337000.0</v>
       </c>
       <c r="V23">
         <v>-4260000.0</v>
       </c>
       <c r="W23">
         <v>95239000.0</v>
       </c>
       <c r="X23">
         <v>-7773000.0</v>
       </c>
       <c r="Y23">
         <v>14363000.0</v>
       </c>
       <c r="Z23">
         <v>-153177000.0</v>
       </c>
       <c r="AA23">
         <v>-29466000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>1036700000.0</v>
       </c>
       <c r="C24">
         <v>103700000.0</v>
       </c>
       <c r="D24">
         <v>189900000.0</v>
       </c>
       <c r="E24">
         <v>380700000.0</v>
       </c>
       <c r="F24">
         <v>25000000.0</v>
       </c>
       <c r="G24">
         <v>249700000.0</v>
       </c>
       <c r="H24">
         <v>-256500000.0</v>
       </c>
       <c r="I24">
         <v>478400000.0</v>
       </c>
@@ -33502,51 +33712,51 @@
       </c>
       <c r="U24">
         <v>237000.0</v>
       </c>
       <c r="V24">
         <v>18000.0</v>
       </c>
       <c r="W24">
         <v>58000.0</v>
       </c>
       <c r="X24">
         <v>27000.0</v>
       </c>
       <c r="Y24">
         <v>1592000.0</v>
       </c>
       <c r="Z24">
         <v>799000.0</v>
       </c>
       <c r="AA24">
         <v>2695000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>900300000.0</v>
       </c>
       <c r="C25">
         <v>-45700000.0</v>
       </c>
       <c r="D25">
         <v>-46200000.0</v>
       </c>
       <c r="E25">
         <v>66300000.0</v>
       </c>
       <c r="F25">
         <v>-76200000.0</v>
       </c>
       <c r="G25">
         <v>953700000.0</v>
       </c>
       <c r="H25">
         <v>34100000.0</v>
       </c>
       <c r="I25">
         <v>139300000.0</v>
       </c>
@@ -33585,51 +33795,51 @@
       </c>
       <c r="U25">
         <v>-114060000.0</v>
       </c>
       <c r="V25">
         <v>96002000.0</v>
       </c>
       <c r="W25">
         <v>3372000.0</v>
       </c>
       <c r="X25">
         <v>6639000.0</v>
       </c>
       <c r="Y25">
         <v>1666000.0</v>
       </c>
       <c r="Z25">
         <v>5782000.0</v>
       </c>
       <c r="AA25">
         <v>-1688000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-2018700000.0</v>
       </c>
       <c r="C26">
         <v>-32700000.0</v>
       </c>
       <c r="D26">
         <v>-703500000.0</v>
       </c>
       <c r="E26">
         <v>-1600000000.0</v>
       </c>
       <c r="F26">
         <v>-7500000.0</v>
       </c>
       <c r="G26">
         <v>-300000000.0</v>
       </c>
       <c r="H26">
         <v>-100000000.0</v>
       </c>
       <c r="I26">
         <v>-31500000.0</v>
       </c>
@@ -33664,51 +33874,51 @@
         <v>-1336599000.0</v>
       </c>
       <c r="T26">
         <v>-149999000.0</v>
       </c>
       <c r="U26">
         <v>-600271000.0</v>
       </c>
       <c r="V26">
         <v>-264971000.0</v>
       </c>
       <c r="W26">
         <v>-54954000.0</v>
       </c>
       <c r="X26">
         <v>-49947000.0</v>
       </c>
       <c r="Y26">
         <v>-9848000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>87300000.0</v>
       </c>
       <c r="C27">
         <v>85900000.0</v>
       </c>
       <c r="D27">
         <v>78800000.0</v>
       </c>
       <c r="E27">
         <v>72200000.0</v>
       </c>
       <c r="F27">
         <v>64100000.0</v>
       </c>
       <c r="G27">
         <v>53100000.0</v>
       </c>
       <c r="H27">
         <v>84800000.0</v>
       </c>
       <c r="I27">
         <v>81300000.0</v>
       </c>
@@ -33741,51 +33951,51 @@
       </c>
       <c r="S27">
         <v>56726000.0</v>
       </c>
       <c r="T27">
         <v>56726000.0</v>
       </c>
       <c r="U27">
         <v>69190000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>124501000.0</v>
       </c>
       <c r="X27">
         <v>41503000.0</v>
       </c>
       <c r="Y27">
         <v>17166000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-7175200000.0</v>
       </c>
       <c r="C28">
         <v>5214400000.0</v>
       </c>
       <c r="D28">
         <v>-1035900000.0</v>
       </c>
       <c r="E28">
         <v>-1778100000.0</v>
       </c>
       <c r="F28">
         <v>-666000000.0</v>
       </c>
       <c r="G28">
         <v>5900000.0</v>
       </c>
       <c r="H28">
         <v>-484900000.0</v>
       </c>
       <c r="I28">
         <v>-249900000.0</v>
       </c>
@@ -33824,51 +34034,51 @@
       </c>
       <c r="U28">
         <v>-426826000.0</v>
       </c>
       <c r="V28">
         <v>-280585000.0</v>
       </c>
       <c r="W28">
         <v>-45665000.0</v>
       </c>
       <c r="X28">
         <v>-29325000.0</v>
       </c>
       <c r="Y28">
         <v>38311000.0</v>
       </c>
       <c r="Z28">
         <v>-89731000.0</v>
       </c>
       <c r="AA28">
         <v>-60659000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>1216600000.0</v>
       </c>
       <c r="C29">
         <v>1255600000.0</v>
       </c>
       <c r="D29">
         <v>975200000.0</v>
       </c>
       <c r="E29">
         <v>853200000.0</v>
       </c>
       <c r="F29">
         <v>1323700000.0</v>
       </c>
       <c r="G29">
         <v>407000000.0</v>
       </c>
       <c r="H29">
         <v>791700000.0</v>
       </c>
       <c r="I29">
         <v>996700000.0</v>
       </c>
@@ -33907,51 +34117,51 @@
       </c>
       <c r="U29">
         <v>596603000.0</v>
       </c>
       <c r="V29">
         <v>544263000.0</v>
       </c>
       <c r="W29">
         <v>448567000.0</v>
       </c>
       <c r="X29">
         <v>221624000.0</v>
       </c>
       <c r="Y29">
         <v>107937000.0</v>
       </c>
       <c r="Z29">
         <v>124329000.0</v>
       </c>
       <c r="AA29">
         <v>84038000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>914000000.0</v>
       </c>
       <c r="C30">
         <v>-1041900000.0</v>
       </c>
       <c r="D30">
         <v>5700000.0</v>
       </c>
       <c r="E30">
         <v>-253600000.0</v>
       </c>
       <c r="F30">
         <v>-91000000.0</v>
       </c>
       <c r="G30">
         <v>44300000.0</v>
       </c>
       <c r="H30">
         <v>-574200000.0</v>
       </c>
       <c r="I30">
         <v>-2164800000.0</v>
       </c>
@@ -34009,3546 +34219,3572 @@
       <c r="AA30">
         <v>-23365000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
       <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
       </c>
-      <c r="DA1" t="s">
-        <v>198</v>
+      <c r="DB1" t="s">
+        <v>199</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>1053300000.0</v>
+      </c>
+      <c r="C2">
         <v>719500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1100000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1037700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>983400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6462900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6142000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6975100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6833100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>622100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>726100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>637200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>830200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>526500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>789800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>806000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1257400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1252600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2007700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1651700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1642600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1513900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1426300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>742600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>896900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>522100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>969200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1075300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1237000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>904700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1243400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1031700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2065000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1373300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2672900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1394500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1309700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1000000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>859000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>821600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>843800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>966000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1291800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1782000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>836300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>660900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>591900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>463463000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>568228000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>714617000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1062785000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>876359000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>858657000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>760755000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>917215000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>929670000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1085595000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>845719000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>699782000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>812740000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>784232000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>621371000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>596470000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>702778000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1103177000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>994680000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>800362000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>551267000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>424153000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>409510000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>698905000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>608200000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>870250000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>786556000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>556956000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>222316000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>265335000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>95552000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>143388000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>184412000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>185125000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>108290000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>154566000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>216905000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>296728000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>224814000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>262720000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>445343000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>372775000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>255357000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>229176000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>192263000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>171141000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>44033000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>93962000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>76278000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>66523000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4733000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3691000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7241000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5331000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>164000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>162000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>76000000</v>
+      </c>
+      <c r="C3">
         <v>4400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>30900000</v>
       </c>
       <c r="F3">
         <v>30900000</v>
       </c>
       <c r="G3">
+        <v>30900000</v>
+      </c>
+      <c r="H3">
         <v>25600000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>46200000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34600000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40800000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>81500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18800000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33400000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>47100000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19200000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>23700000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>32500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>50700000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>71900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>90000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>67800000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>61200000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>55200000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>80800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>60100000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>77600000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>48900000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>86500000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>70700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>51500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67600000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>120600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>109200000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>69500000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>73700000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>56500000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>39200000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>40400000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>61963000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>50862000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>60862000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>45900000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>81422000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>42832000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>60809000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>56290000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>72733000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>41391000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>39290000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>30895000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>56766000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>41780000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>26118000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>23080000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>29496000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14721000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>16865000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>20034000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>25569000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>26571000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>142638000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>45551000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>54943000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>33278000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>47775000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>38724000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>42520000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>24544000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>37540000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>36268000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>34313000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>48741000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>28937000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>21885000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>30853000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>17282000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>29670000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>16787000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>26103000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11547000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>15847000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>14196000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>18045000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>12116000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13917000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>13034000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>13625000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7901000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>11553000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9685000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8621000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6244000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>9430000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>7573000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>26060000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>98300000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-191600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>288100000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-249800000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>10900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-449700000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>13100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-752800000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>354300000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>10800000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>122000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>79600000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>683400000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-153500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>374400000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-447100000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-106100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-161700000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>332300000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-338700000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>211700000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1033300000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>691700000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1299600000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1278400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>84800000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>309700000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>141000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>37400000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-22200000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-122200000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-325800000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-490200000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>945700000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>175400000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>69000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>128460000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-104765000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-146389000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-348168000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>186426000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>17702000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>97902000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-156460000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-12455000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-155925000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>239876000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>145937000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-112958000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>28508000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>162861000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>24901000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-106308000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-400399000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>108497000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BP4">
         <v>194318000.0</v>
       </c>
-      <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-30300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>90800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>107600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-80600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-41300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>48100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35400000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>94300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-89200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>25700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-59400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>144400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>133400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>51400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>55300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>63700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>64900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>91100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-20700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>170700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>96100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>58600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>137000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>44200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>40200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>39400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-39900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>32400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>109900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>101900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-82900000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>60100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>113600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>118800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-35880000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>10118000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-15392000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-23065000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>31429000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>29180000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2346000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-23290000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-39702000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6590000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3076000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7224000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-39388000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2330000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5151000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>35000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>31548000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>556000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8156000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-15069000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-6800000.0</v>
+      </c>
+      <c r="C6">
         <v>333800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-380500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>54300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5479500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>320900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-833100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>142000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6211000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-104000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>88900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-193000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>303700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-263300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-451400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-755100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>356000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>128700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>87600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>683700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-154300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>374800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-447100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-106100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-161700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>332300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-338700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>211700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1033300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>691700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1299600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1278400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>84800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>309700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>141000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>37400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-22200000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-122200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-325800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-490200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>945700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>175400000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>69000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>128460000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-104765000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-146389000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-348168000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>186426000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17702000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>97902000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-156460000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12455000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-155925000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>239876000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>145937000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-112958000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28508000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>162861000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24901000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-106308000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-400399000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>108497000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>194318000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>249095000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>127114000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>14643000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-289395000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>90705000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-262050000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>83694000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>229600000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>334640000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-43019000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>169783000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-47836000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-41024000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-713000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>76835000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-46276000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-62339000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-79823000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>71914000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-37906000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-182623000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>72568000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>117418000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>26181000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>36913000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>21122000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>127108000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-49929000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>17684000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9755000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>61790000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1042000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3550000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1910000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5167000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>109200000.0</v>
+      </c>
+      <c r="C7">
         <v>182700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-291900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>223300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-154200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-122500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>51500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-75600000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>378000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-213700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>96500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-131800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>218000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-399500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-42400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-244800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>180000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-259600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>49000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-38300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>300800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-81200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>84300000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-147700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>141700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-158600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-70400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-218500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>267300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-251400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>104800000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-136800000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>440900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-239700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>104100000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-44100000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>78100000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-234600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>162900000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4900000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>64100000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-194600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>68500000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>189500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-83000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>113257000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-170700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>24105000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-129000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>80287000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-98944000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>210344000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-88598000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-34442000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-124107000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>211031000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-70446000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-55226000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-19022000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>83348000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-70929000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-64824000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6509000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>100801000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>61179000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>58418000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>25495000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-13210000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-101067000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>32272000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-97236000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>125076000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-60112000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>31032000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-68270000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>98242000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-61004000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>83790000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-24813000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>85130000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-39083000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>77407000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-13496000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>32618000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-37706000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>19196000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>6103000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>16643000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-37496000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>4117000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-7562000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>27589000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-24144000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>744000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-25481000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>36326000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-28836000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>6132000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>14663000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>32196000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-16808000.0</v>
       </c>
-      <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>51700000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>11900000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-3700000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-15800000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-36500000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>29400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-48600000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-40300000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>39700000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>93900000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-113800000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-29400000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-13300000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>153900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-40600000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-38100000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-25200000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>85100000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-59700000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>25500000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-84200000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>64600000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-17600000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>31600000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-65300000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>71000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-35700000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>600000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>18900000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>40700000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-58600000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-29300000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>10300000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>32100000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-28000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-14100000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>236000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>31333000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-54681000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-601000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-3689000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>42631000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-48896000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-4277000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-321000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>44575000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-60003000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-10816000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-7756000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>45953000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-46279000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-23749000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>13309000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>60625000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BO8">
         <v>-74828000.0</v>
       </c>
-      <c r="BO8">
+      <c r="BP8">
         <v>5238000.0</v>
       </c>
-      <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>18900000.0</v>
+      </c>
+      <c r="C9">
         <v>-54500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-46200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>52600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-53700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-14700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-55600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>51700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-36500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-48600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-40300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>93900000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-113800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-29400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-13300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>153900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-40600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-38100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-25200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>85100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-59700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-84200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>64600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-17600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>31600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-65300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>71000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-35700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>40700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-58600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-29300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>32100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-28000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-14100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>236000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>31333000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-54681000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-601000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3689000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>42631000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-48896000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4277000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-321000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>44575000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-60003000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-10816000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-7756000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>45953000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-46279000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-23749000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>13309000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>60625000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-74828000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5238000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>21118000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>59769000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-26550000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-51028000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8213000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1183000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12459000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-43100000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-25298000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-7017000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-33721000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-18962000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>12630000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>-39507000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>18231000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>38119000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-36142000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-29883000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-20254000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>15795000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-34593000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-24389000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-4545000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>20581000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-22275000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-14084000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-5855000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3576000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-4069000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-8623000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-5041000.0</v>
       </c>
-      <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>-3800000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>196400000.0</v>
+      </c>
+      <c r="C10">
         <v>-19500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-160600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-181400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>133600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>193400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-181900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-119500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-174800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>67400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-84800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-31700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-80400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>201800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-57500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>113000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-191100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>136200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-116700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-81000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>108600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-150700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>168500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-156000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-86100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>19600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-17800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>134400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-95500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-17300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>141400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-92700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-8592000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-34445000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>83799000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-104836000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-29263000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-35642000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>97798000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-71523000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-7405000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-48230000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>85972000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-102017000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-32827000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-31210000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>96998000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-97681000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-55601000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-37821000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>65875000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-6331000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37685000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>20643000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24162000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-78420000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-38310000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4643000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>73444000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-71857000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-41374000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>615000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>51278000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-67361000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-23029000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-5423000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10209000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-30832000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-3605000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10042000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>13623000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-42566000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-8079000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3392000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>19568000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-32987000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-7811000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-88000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>16816000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-16320000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4621000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-12686000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>17045000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-16376000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-979000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-2810000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>18024000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-17300000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-28400000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>120700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-244500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-38200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-90200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-23100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-111300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-183000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>32300000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-22900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>223200000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>72100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-34600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-157300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>55900000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14100000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-48900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-224300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>192600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-44500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>71600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-154400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>254700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-108400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>85400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-106600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>62300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-136200000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>143100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>21700000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-44600000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-89000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>92000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>400000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>39500000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-10900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>158344000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-177727000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9528000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-542000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>81810000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-135113000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>159096000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>10492000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12986000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-127042000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>181986000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>35163000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>24745000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-25298000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>31391000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>46058000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-61330000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-12212000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>99011000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>72090000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>14611000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>26615000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>95525000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6517000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>76947000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>53864000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>125893000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>40263000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>99178000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>52908000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>159884000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>105171000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>132807000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>45414000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>82069000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>48081000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>107248000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>41617000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>45214000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>45889000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>63327000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>14867000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>9726000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>16821000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>37761000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>4114000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>18089000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3958000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>15716000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>13209000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4322000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14922000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5089000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3958000.0</v>
       </c>
-      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>49700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-10000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>99600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>78800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>90300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>48600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-67500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>622600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>54300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>71100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>89700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-30100000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>88100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>75300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-9200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>157700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-6000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75438000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39679000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31703000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30297000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>25616000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>30622000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>23953000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33287000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>31658000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-31749000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>19550000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>48375000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>42134000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19249000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-3855000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>31666000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>25339000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3754000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>-3520000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10404000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-99900000.0</v>
       </c>
       <c r="M13">
+        <v>-99900000.0</v>
+      </c>
+      <c r="N13">
         <v>-79500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>89400000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-399500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-271000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-123200000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-259600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8700000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-73000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>94100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-129400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>57800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-72700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>63900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-40900000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-67300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-166800000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>229200000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-149600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>111200000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-156200000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>358200000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-91500000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-55500000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-4300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7700000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>73300000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>75100000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-44400000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -37561,1674 +37797,1691 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>10400000.0</v>
+      </c>
+      <c r="C14">
         <v>53600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>61500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>103200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51700000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>47200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>48500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>48800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>50800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>64800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51200000.0</v>
       </c>
       <c r="W14">
         <v>51200000.0</v>
       </c>
       <c r="X14">
+        <v>51200000.0</v>
+      </c>
+      <c r="Y14">
         <v>53400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>69900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>60800000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>64200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>78400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>63500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>65300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>61000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>71700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>62300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>60800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>64100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>47900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>52300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>54000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>49500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>54400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>54600000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>47400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>46500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>43300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>51252000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>45169000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>47975000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>44964000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>47321000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>38785000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>35925000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36104000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>34176000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>33651000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33028000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32054000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>31257000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>30370000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>31228000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32251000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32733000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>32578000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>28053000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>33380000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>31191000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>30731000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30401000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>30691000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>25756000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>25809000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>24411000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>24728000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>21329000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>20642000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>20084000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18832000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>17081000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>16409000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>17636000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>13989000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13863000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>15454000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14296000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13420000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12315000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>12016000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9678000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8845000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>9308000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7416000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7027000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>6480000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6822000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6375000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6362000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>5935000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7139000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5545000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5829000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5618000.0</v>
       </c>
-      <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>81000000.0</v>
+      </c>
+      <c r="C15">
         <v>81300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>83300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>72800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>72700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>72400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>81400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80500000.0</v>
       </c>
       <c r="I15">
         <v>80500000.0</v>
       </c>
       <c r="J15">
-        <v>80200000.0</v>
+        <v>80500000.0</v>
       </c>
       <c r="K15">
         <v>80200000.0</v>
       </c>
       <c r="L15">
+        <v>80200000.0</v>
+      </c>
+      <c r="M15">
         <v>69100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>70000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>71500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>72700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>61600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>65300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>67900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69600000.0</v>
       </c>
       <c r="T15">
         <v>69600000.0</v>
       </c>
       <c r="U15">
         <v>69600000.0</v>
       </c>
       <c r="V15">
         <v>69600000.0</v>
       </c>
       <c r="W15">
-        <v>0.0</v>
+        <v>69600000.0</v>
       </c>
       <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
         <v>93200000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>93100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>97200000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>96800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97900000.0</v>
       </c>
       <c r="AC15">
         <v>97900000.0</v>
       </c>
       <c r="AD15">
+        <v>97900000.0</v>
+      </c>
+      <c r="AE15">
         <v>97700000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>97200000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>97000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>96100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>95900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>95100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>94800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>94700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>94500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>94000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>93800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93700000.0</v>
       </c>
       <c r="AP15">
         <v>93700000.0</v>
       </c>
       <c r="AQ15">
+        <v>93700000.0</v>
+      </c>
+      <c r="AR15">
         <v>93300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>93200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="AT15">
         <v>93000000.0</v>
       </c>
       <c r="AU15">
+        <v>93000000.0</v>
+      </c>
+      <c r="AV15">
         <v>92600000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>92774000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>93900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>94800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>95000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>339724000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>84271000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>169687000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>85766000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>64698000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>65014000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>65311000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>65253000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>44229000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>44829000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>44283000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>44774000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>22869000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>23729000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>23883000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>23843000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>16675000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>68968000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>19061000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>70652000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>248591000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>14057000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>75855000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>1046500000.0</v>
+      </c>
+      <c r="C16">
         <v>1053300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>719500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1100000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1037700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>983400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6462900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6142000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6975100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6833100000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>622100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>726100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>637200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>830200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>526500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>789800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>806000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1257400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1252600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2007700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1651700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1642600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1513900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1426300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>742600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>896900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>522100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>969200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1075300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1237000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>904700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1243400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1031700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2065000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1373300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2672900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1394500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1309700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1000000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>859000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>821600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>843800000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>966000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1291800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1782000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>836300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>660900000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>591923000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>463463000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>568228000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>714617000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1062785000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>876359000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>858657000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>760755000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>917215000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>929670000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1085595000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>845719000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>699782000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>812740000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>784232000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>621371000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>596470000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>702778000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1103177000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>994680000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>800362000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>551267000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>424153000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>409510000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>698905000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>608200000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>870250000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>786556000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>556956000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>222316000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>265335000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>95552000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>143388000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>184412000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>185125000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>108290000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>154566000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>216905000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>296728000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>224814000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>262720000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>445343000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>372775000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>255357000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>229176000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>192263000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>171141000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>44033000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>93962000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>76278000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>66523000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4733000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3691000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7241000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5331000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>164000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>162000.0</v>
       </c>
-      <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-1800000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1500000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6800000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-9800000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2300000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23300000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3400000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4400000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-11100000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>900000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3400000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-700000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2700000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2100000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-400000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-7000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-4400000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1087000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1739000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-430000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>567000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-537000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-5121000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-3925000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>785000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2627000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-7133000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-411000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1968000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2086000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-179000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>630000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>2261000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>3306000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-1938000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>-241000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>6247000.0</v>
       </c>
-      <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>186600000.0</v>
+      </c>
+      <c r="C18">
         <v>1076700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>80200000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>411500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>113400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>475100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>93900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>209800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>78800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>803700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>54400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>365800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>71600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>551300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-197700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>218000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-55100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>608000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>332000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>179100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>632600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>64000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-71600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-166300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>505700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-66200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>99500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-64600000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>557100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-74500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>329400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>95400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>457200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-152700000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>237300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>131200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>314700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-112500000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>128800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>90000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>196000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-61500000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>112900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>110700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>405500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>98500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>254110000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>54005000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>339508000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>118200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>293145000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>166563000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>567029000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>145884000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>210089000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>61406000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>571814000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>194071000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>163880000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>185629000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>381642000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>154376000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>152029000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>190395000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>346832000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>220505000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>244627000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>180371000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>112894000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>30931000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>268097000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>52140000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>341887000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>86517000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>214244000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>72151000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>307358000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>44477000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>160933000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>48968000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>220077000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>32749000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>115048000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>88563000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>204979000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>41081000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>120297000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>88021000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>158317000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>14239000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>38970000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>25963000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>104979000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-5400000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>12958000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-8102000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>79156000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-18839000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>8606000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>21732000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>68451000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-6328000.0</v>
       </c>
-      <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>1000000.0</v>
+      </c>
+      <c r="C19">
         <v>200000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>69300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-31200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>789300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>190100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-555800000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>168900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-632200000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-300000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>15300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>146800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-278000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>121600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-107300000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-395000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-300000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>100000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>146000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>109400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2400000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2700000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-99300000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-152100000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-300000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>20500000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>310700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>147500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>795800000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>33400000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-30300000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-50600000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>11100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-20000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-219300000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-150900000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1400000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>51400000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>20100000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>46400000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>29915000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-99498000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-231282000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-183497000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-114528000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-55370000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-105912000.0</v>
       </c>
-      <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19">
         <v>-23460000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-3418000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-4563000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>69533000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>78180000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-68936000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>9336000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>104950000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-204878000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39290,3022 +39543,3053 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C21">
         <v>-240000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>240000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-302400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4612100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-300000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6200000.0</v>
       </c>
       <c r="M21">
         <v>-6200000.0</v>
       </c>
       <c r="N21">
+        <v>-6200000.0</v>
+      </c>
+      <c r="O21">
         <v>-6300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>100700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="T21">
         <v>-200000.0</v>
       </c>
       <c r="U21">
+        <v>-200000.0</v>
+      </c>
+      <c r="V21">
         <v>-200000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-511500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="Z21">
         <v>-200000.0</v>
       </c>
       <c r="AA21">
         <v>-200000.0</v>
       </c>
       <c r="AB21">
         <v>-200000.0</v>
       </c>
       <c r="AC21">
         <v>-200000.0</v>
       </c>
       <c r="AD21">
         <v>-200000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>-200000.0</v>
+      </c>
       <c r="AF21"/>
-      <c r="AG21">
-[...1 lines deleted...]
-      </c>
+      <c r="AG21"/>
       <c r="AH21">
         <v>-1100000000.0</v>
       </c>
       <c r="AI21">
+        <v>-1100000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>1100000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>987400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>997200000.0</v>
       </c>
       <c r="AL21">
         <v>997200000.0</v>
       </c>
       <c r="AM21">
+        <v>997200000.0</v>
+      </c>
+      <c r="AN21">
         <v>-285000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3700000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>756200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>870100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-150000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>29500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-70000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>210000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-500000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-21622000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-103000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-554000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-96000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-94000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-516000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-94000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-91000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-90000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-27213000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26643000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-86000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-85000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-90000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-57000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-7943000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
+        <v>343800000.0</v>
+      </c>
+      <c r="C22">
         <v>561300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>274800000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-517100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>203300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>310400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>186600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>159300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>139400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>322300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>195000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>224100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>186700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>329900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>195300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>188800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>122700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>317900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>226900000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>199800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>91700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>311000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>231700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-293800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-677100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>298800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>148900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>117400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>254800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>122300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>211700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>140300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>63200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-17700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>151700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>122200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>199700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>117400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>81500000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>112500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>170100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>96400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>88100000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>183500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>119100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>75275000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>190740000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>297438000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>217883000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>221343000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>238932000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>352764000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>221381000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>251430000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>225002000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>347495000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>214983000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>202481000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>186015000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>303428000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>188876000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>195527000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>157636000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>240950000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>140827000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>145793000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>114859000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>216906000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>145811000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>213524000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>162408000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>252317000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>154806000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>160612000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>149964000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>227473000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>125616000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>117642000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>108846000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>174174000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>93615000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>97565000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>89239000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>134123000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>67725000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>65670000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>58311000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>95438000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>42329000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>29864000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>31853000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>62431000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>22480000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>17306000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11817000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>44166000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>12538000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>9242000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>7993000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>39204000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7591000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5258000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3034000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-400000.0</v>
+      </c>
+      <c r="C23">
         <v>-2600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-78700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2016800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-44200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-68900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-45800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>49100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-36200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-26400000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
-        <v>30500000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="V23">
-        <v>1200000.0</v>
+        <v>-1100000.0</v>
       </c>
       <c r="W23">
-        <v>-8200000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="X23">
+        <v>-1.0</v>
+      </c>
+      <c r="Y23">
         <v>2400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-13400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-99700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>97700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>17300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>21000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-17400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-8400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7897000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-11500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>29968000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3897000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>35951000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3177000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22522000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>76390000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>38441000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>81837000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>76418000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>287302000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4049000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>42064000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>106359000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>39841000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-212954000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-648000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3632000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-610000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1827000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1643000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1716000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>723000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-109000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20923000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20201000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22929000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>14424000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-9112000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18945000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>23108000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>57284000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>49688000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-72927000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4794000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>49766000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-14384000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>237026000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-21168000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-48755000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>78676000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>64387000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-9558000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7462000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>19475000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>185750000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>19469000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-24583000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>14363000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>46466000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-19882000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>122000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>6281000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-500000.0</v>
+      </c>
+      <c r="C24">
         <v>109600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>101700000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1036700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1035600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1035900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>215700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>103700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>187900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-609400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>189900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>190200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>189400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>41900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>102700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>121600000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>513300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-395000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-23900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>23900000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>146000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>109400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-99300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-152100000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>20500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>310700000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>147500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>132300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-6800000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-600000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-8300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-219300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-51400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-11600000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>20100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>46400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>30000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>18000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>500000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5495000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4601000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-6487000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-45444000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-67136000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3418000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-6819000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-7595000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-9559000.0</v>
       </c>
-      <c r="BI24">
-[...1 lines deleted...]
-      </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>-776000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-204878000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-1200000.0</v>
       </c>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
       <c r="BP24">
+        <v>0.0</v>
+      </c>
+      <c r="BQ24">
         <v>-24400000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>12800000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-12800000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>33000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-123000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>123000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>237000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-228431000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CK24">
         <v>1000.0</v>
       </c>
       <c r="CL24">
+        <v>1000.0</v>
+      </c>
+      <c r="CM24">
         <v>56000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>7000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>20000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>1117000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>122000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>353000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-68000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>60000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>758000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>49000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>-238800000.0</v>
+      </c>
+      <c r="C25">
         <v>214200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>838400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>93800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-30800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-27500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>63400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-19100000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>49000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-48200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-57900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>193300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>653600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>97100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-4000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>22400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>91700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-29600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>25100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>15600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>101049000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12820000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-5482000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-3700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-6520000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>12506000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1508000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3104000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-25087000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-34278000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2640000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-10520000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-10281000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>9490000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-40589000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-4980000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-17320000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3935000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-20610000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-4768000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3906000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1845000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>26325000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1410000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-41111000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2647000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>18761000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-12825000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-65389000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-9106000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-82000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-8730000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-60748000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-18840000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-23145000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-24328000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>22354000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1142000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>52909000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>19597000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>37402000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>23154000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>52470000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>14847000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>17014000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>6372000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>21868000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2888000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>6753000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7012000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4188000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>879000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1005000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-225000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1574000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6576000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>-150200000.0</v>
+      </c>
+      <c r="C26">
         <v>-403500000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-698200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2013000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-34500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-31600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-201500000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-202000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-205100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-94900000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-350200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-499800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-500000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-250000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-600000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1500000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-200000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-8199999.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-900000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-33000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-267000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-100000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-23100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3300000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-26000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-400000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-19500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1600000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1200000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-12100000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-700000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2500000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-500000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-11900000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-700000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-175000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-174900000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-175000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-5987000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-2060000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-225000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-175000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-169000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-172000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-300000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-59000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-380556000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-192445000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-387499000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-137500000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-449998000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-400000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-300000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1700000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-49999000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-103351000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-300436000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-169999000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-327445000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-706871000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-132284000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>35000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-149999000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-486472000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-18301000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-65525000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-29973000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>6200000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-170044000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>19900000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-94927000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-54954000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>5700000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-47200000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>10300000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>4400000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>4700000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>14600000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-49947000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>4900000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>4000000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-2191000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-7657000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>122000000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>27600000.0</v>
+      </c>
+      <c r="C27">
         <v>29000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>21800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>19100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>19700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20900000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19600000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17800000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>14900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13200000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>16700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>17100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>19400000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>23500000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>21100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>22000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>22400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>20000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>18500000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>18900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>20200000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>16000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21100000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>21200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>21600000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>21900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>22700000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>22400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>21900000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>26374000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>25805000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>25421000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>17506000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>31251000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>30183000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>30493000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>28533000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>28425000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>27494000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>26986000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>24606000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>24463000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>24044000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>24981000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>22342000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>22478000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>20054000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>19920000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>18968000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>17886000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>17684000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4534000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>13237000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>66979000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-6126000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>16406000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>56726000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>12702000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>69190000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>13001000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>51455000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>18194000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>15735000.0</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>570000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>4950000.0</v>
       </c>
-      <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-228800000.0</v>
+      </c>
+      <c r="C28">
         <v>-705700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-550800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-366800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6701300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-74500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-519200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-75600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5958600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-149400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-267200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-264000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-278500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-226200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-309800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-516200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-605900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-346200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-169700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-510500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>609000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-96600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-129100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-377400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-197600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-99800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-93700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-94100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-91500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1098400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-82400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1022400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>919700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-83200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-89600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-377400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-80300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-95700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-98200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-110700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-80000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>784000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-243200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-71500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-154877000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-57100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-254600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-281500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8346000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-80477000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-359290000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-257685000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-211270000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-161140000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-326964000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-42507000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-348457000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-235122000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-151251000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-140296000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-366593000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-383978000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-236894000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-32434000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9232000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-50609000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-99628000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-299078000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-175510000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-329191000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-688583000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-36977000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>35399000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>44127000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>56388000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-125522000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-461459000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>18738000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15241000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>654000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-75783000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-191155000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>47254000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-56107000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1198000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-15454000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-40954000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>11941000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2064000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4841000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>22109000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-44529000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3610000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>23526000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-17366000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>28541000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-12088000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-19882000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-64042000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6281000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>262600000.0</v>
+      </c>
+      <c r="C29">
         <v>1081100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>112600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>446800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>506000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>119500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>256000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>826500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>75300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>400400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>112400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>632800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-170400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>236800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-51700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>646300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>379100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>198300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>656300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-39100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-115600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>556000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>189500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3200000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>618300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-19300000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>410200000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>155500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>534800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-103800000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>323800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>201900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>366200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-38100000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>249400000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>199200000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>302000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>186600000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>167200000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>444700000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>138900000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>316073000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>104867000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>400370000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>164100000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>374567000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>209395000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>627838000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>202174000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>282822000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>102797000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>611104000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>224966000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>220646000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>227409000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>407760000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>177456000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>181525000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>205116000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>363697000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>240539000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>270196000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>206942000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>255532000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>76482000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>323040000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>85418000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>389662000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>125241000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>256764000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>96695000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>344898000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>80745000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>195246000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>97709000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>249014000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>54634000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>145901000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>105845000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>234649000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>57868000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>146400000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>99568000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>174164000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>28435000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>57015000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>38079000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>118896000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>7634000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>26583000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-201000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>90709000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-9154000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>17227000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>27976000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>77881000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1245000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>84038000.0</v>
       </c>
-      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-36300000.0</v>
+      </c>
+      <c r="C30">
         <v>-43400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>69300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>789300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>190100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-555800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>168900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-632200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-40000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>146800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>83900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>118200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-27300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-428400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-47400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-17800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>113500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>58700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-54300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-73600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-96500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-72200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-182500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-223000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-83700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-92600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>233100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2221600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-37300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>44200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>555600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-135100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-129200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-325300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-220400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-594700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5100000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-33823000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-150860000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-291644000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-231381000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-195950000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-106095000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-166721000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-101734000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-86634000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-90449000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-43853000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-38490000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12767000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>36400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-94278000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-14520000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>75454000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-219599000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-18065000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-20034000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-35462000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-26571000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-135819000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-66877000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-54943000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-20778000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>379825000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>141336000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>42477000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-183841000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-231503000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3059000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>225189000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-117160000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-187420000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-101564000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-132457000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10281000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-209989000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-39667000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-327825000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-11546000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-15791000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-14196000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-18038000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-12116000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-13897000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13034000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12509000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-13570000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-11553000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-18345000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-8689000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-6184000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-8672000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-7524000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>