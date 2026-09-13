--- v0 (2026-07-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2593,908 +2596,930 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>456614000.0</v>
+      </c>
+      <c r="C2">
         <v>379869130.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>763567670.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>533194250.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>533067000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>361017000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>368135000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>493194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>582265100.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3054365000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>444565150.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>889332400.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>707011500.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>681861450.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>222979400.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>472016900.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>352944900.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>363868600.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>358029300.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>508304450.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>623951240.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>689863105.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>856063265.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1144715433.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>971705788.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>916037923.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>710327248.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>712656578.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>1425008453.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1206965713.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1277388233.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>1621672282.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>32851450.0</v>
+        <v>32851000.0</v>
       </c>
       <c r="C5">
         <v>32851450.0</v>
       </c>
       <c r="D5">
         <v>32851450.0</v>
       </c>
       <c r="E5">
         <v>32851450.0</v>
       </c>
       <c r="F5">
         <v>32851450.0</v>
       </c>
       <c r="G5">
-        <v>32851000.0</v>
+        <v>32851450.0</v>
       </c>
       <c r="H5">
         <v>32851000.0</v>
       </c>
       <c r="I5">
+        <v>32851000.0</v>
+      </c>
+      <c r="J5">
         <v>32851450.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>32851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32851450.0</v>
       </c>
       <c r="L5">
         <v>32851450.0</v>
       </c>
       <c r="M5">
         <v>32851450.0</v>
       </c>
       <c r="N5">
         <v>32851450.0</v>
       </c>
       <c r="O5">
         <v>32851450.0</v>
       </c>
       <c r="P5">
         <v>32851450.0</v>
       </c>
       <c r="Q5">
         <v>32851450.0</v>
       </c>
       <c r="R5">
         <v>32851450.0</v>
       </c>
       <c r="S5">
         <v>32851450.0</v>
       </c>
       <c r="T5">
         <v>32851450.0</v>
       </c>
       <c r="U5">
         <v>32851450.0</v>
       </c>
       <c r="V5">
         <v>32851450.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>32851450.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>39162214779.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>14758605529.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>17362212570.0</v>
       </c>
       <c r="F9">
         <v>17362212570.0</v>
       </c>
       <c r="G9">
         <v>17362212570.0</v>
       </c>
       <c r="H9">
+        <v>17362212570.0</v>
+      </c>
+      <c r="I9">
         <v>17234537680.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>17234537680.0</v>
       </c>
       <c r="N9">
         <v>17234537680.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="O9">
         <v>17234537680.0</v>
       </c>
+      <c r="P9"/>
       <c r="Q9">
         <v>17234537680.0</v>
       </c>
       <c r="R9">
         <v>17234537680.0</v>
       </c>
       <c r="S9">
         <v>17234537680.0</v>
       </c>
       <c r="T9">
         <v>17234537680.0</v>
       </c>
       <c r="U9">
         <v>17234537680.0</v>
       </c>
       <c r="V9">
         <v>17234537680.0</v>
       </c>
       <c r="W9">
         <v>17234537680.0</v>
       </c>
       <c r="X9">
         <v>17234537680.0</v>
       </c>
       <c r="Y9">
         <v>17234537680.0</v>
       </c>
       <c r="Z9">
         <v>17234537680.0</v>
       </c>
       <c r="AA9">
         <v>17234537680.0</v>
       </c>
       <c r="AB9">
         <v>17234537680.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>17234537680.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>1016593000.0</v>
+      </c>
+      <c r="C10">
         <v>646470497.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1516264096.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2103568682.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2053136000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2026799000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1906217000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1742136000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3634991580.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2096092000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>884447404.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1291110761.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>794021802.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>896704954.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>867421834.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>892273527.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>924066141.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1072517495.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>996983206.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1004638488.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>924174051.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1332403752.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1736720140.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1643669303.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1688026691.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1687314415.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1747024623.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1312745298.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>1624246460.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1992135189.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1106114934.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-631843034.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>631843034.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-759121002.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>1016593000.0</v>
+      </c>
+      <c r="C12">
         <v>646470497.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1516264096.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2103568682.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2053136000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2026799000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1906217000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1742136000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3634991580.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2096092000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>884447404.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1291110761.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>794021802.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>896704954.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>867421834.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>892273527.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>924066141.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1072517495.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>996983206.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1004638488.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>924174051.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1332403752.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1736720140.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1643669303.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1688026691.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1687314415.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1747024623.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1312745298.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>1624246460.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1992135189.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1106114934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631843034.0</v>
       </c>
       <c r="AH12">
         <v>631843034.0</v>
       </c>
-      <c r="AI12"/>
+      <c r="AI12">
+        <v>631843034.0</v>
+      </c>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>759121000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>43500000000.0</v>
       </c>
       <c r="C13">
         <v>43500000000.0</v>
       </c>
       <c r="D13">
         <v>43500000000.0</v>
       </c>
       <c r="E13">
         <v>43500000000.0</v>
       </c>
       <c r="F13">
         <v>43500000000.0</v>
       </c>
       <c r="G13">
         <v>43500000000.0</v>
       </c>
       <c r="H13">
         <v>43500000000.0</v>
       </c>
       <c r="I13">
@@ -3535,69 +3560,72 @@
       </c>
       <c r="U13">
         <v>43500000000.0</v>
       </c>
       <c r="V13">
         <v>43500000000.0</v>
       </c>
       <c r="W13">
         <v>43500000000.0</v>
       </c>
       <c r="X13">
         <v>43500000000.0</v>
       </c>
       <c r="Y13">
         <v>43500000000.0</v>
       </c>
       <c r="Z13">
         <v>43500000000.0</v>
       </c>
       <c r="AA13">
         <v>43500000000.0</v>
       </c>
       <c r="AB13">
         <v>43500000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AC13">
         <v>43500000000.0</v>
       </c>
+      <c r="AD13"/>
       <c r="AE13">
         <v>43500000000.0</v>
       </c>
       <c r="AF13">
         <v>43500000000.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AG13">
+        <v>43500000000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>28500000000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>435000000.0</v>
       </c>
       <c r="C14">
         <v>435000000.0</v>
       </c>
       <c r="D14">
         <v>435000000.0</v>
       </c>
       <c r="E14">
         <v>435000000.0</v>
       </c>
       <c r="F14">
         <v>435000000.0</v>
       </c>
       <c r="G14">
         <v>435000000.0</v>
       </c>
       <c r="H14">
         <v>435000000.0</v>
       </c>
       <c r="I14">
@@ -3612,2004 +3640,2052 @@
       <c r="L14">
         <v>435000000.0</v>
       </c>
       <c r="M14">
         <v>435000000.0</v>
       </c>
       <c r="N14">
         <v>435000000.0</v>
       </c>
       <c r="O14">
         <v>435000000.0</v>
       </c>
       <c r="P14">
         <v>435000000.0</v>
       </c>
       <c r="Q14">
         <v>435000000.0</v>
       </c>
       <c r="R14">
         <v>435000000.0</v>
       </c>
       <c r="S14">
         <v>435000000.0</v>
       </c>
       <c r="T14">
+        <v>435000000.0</v>
+      </c>
+      <c r="U14">
         <v>435003552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435000000.0</v>
       </c>
       <c r="V14">
         <v>435000000.0</v>
       </c>
       <c r="W14">
         <v>435000000.0</v>
       </c>
       <c r="X14">
+        <v>435000000.0</v>
+      </c>
+      <c r="Y14">
         <v>435000085.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>435000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>435000001.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>435000062.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>435346550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435000000.0</v>
       </c>
       <c r="AD14">
         <v>435000000.0</v>
       </c>
       <c r="AE14">
+        <v>435000000.0</v>
+      </c>
+      <c r="AF14">
         <v>435645791.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>436302287.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000000.0</v>
       </c>
       <c r="AI14">
         <v>360000000.0</v>
       </c>
       <c r="AJ14">
         <v>360000000.0</v>
       </c>
       <c r="AK14">
         <v>360000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>360000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>27500000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>83911788.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>2274295.0</v>
       </c>
       <c r="Q16">
         <v>2274295.0</v>
       </c>
       <c r="R16">
-        <v>4436654.0</v>
+        <v>2274295.0</v>
       </c>
       <c r="S16">
         <v>4436654.0</v>
       </c>
       <c r="T16">
+        <v>4436654.0</v>
+      </c>
+      <c r="U16">
         <v>1167922.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2335844.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27502020.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>365110167.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>90624997.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>93749998.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>96875000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>82065000.0</v>
+      </c>
+      <c r="C22">
         <v>49313583.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>290713583.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23766000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8940000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>68244000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>75000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>67660000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23620000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>44600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>94524000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>37420000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>44640000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8940000.0</v>
       </c>
       <c r="P22">
         <v>8940000.0</v>
       </c>
       <c r="Q22">
+        <v>8940000.0</v>
+      </c>
+      <c r="R22">
         <v>35900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>94315000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>45405000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8940000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19890000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>45440000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8940000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>100190000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12315000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>77335000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>92095000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>126055000.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>103610000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>96945000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>160825000.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>279673100.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>52226450000.0</v>
+      </c>
+      <c r="C23">
         <v>53509192194.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56212597653.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>56491167059.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56739029000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>57413983000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58598328000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61804852000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>63714302856.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68108354000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65403191775.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>67984024359.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>69220076671.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>69852278892.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70849504985.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72663096015.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>73520941782.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>75468575800.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>76740944634.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>81078237927.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82509772886.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>86267915779.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>86141743970.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>88325264385.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>88924840547.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>95411027136.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98890963872.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96581854206.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>94579505234.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>94392166037.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78646513170.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>42255273306.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>55714321937.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>17851875788.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>634164470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
-      <c r="O25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25"/>
       <c r="Q25">
         <v>141113660.0</v>
       </c>
       <c r="R25">
         <v>141113660.0</v>
       </c>
       <c r="S25">
+        <v>141113660.0</v>
+      </c>
+      <c r="T25">
         <v>935661580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647599340.0</v>
       </c>
       <c r="U25">
         <v>1647599340.0</v>
       </c>
       <c r="V25">
         <v>1647599340.0</v>
       </c>
       <c r="W25">
-        <v>1146668770.0</v>
+        <v>1647599340.0</v>
       </c>
       <c r="X25">
         <v>1146668770.0</v>
       </c>
       <c r="Y25">
         <v>1146668770.0</v>
       </c>
       <c r="Z25">
+        <v>1146668770.0</v>
+      </c>
+      <c r="AA25">
         <v>1112732570.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7366371620.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7590058570.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>8446565000.0</v>
+      </c>
+      <c r="C28">
         <v>8592494915.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7700600121.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6239055606.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4640919000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4630125000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3625399000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3824052000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3020884005.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4912699000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5197091607.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5676687449.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7618037448.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7539483858.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7828219687.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8423958222.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8609412525.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8707771077.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9799920985.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1004638488.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-924174051.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1332403752.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1736720140.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1643669303.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1688026691.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1687314415.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1747024623.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1312745298.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>12917208003.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10871228354.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2569848110.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>631843034.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7545149665.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>759121002.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>6552745000.0</v>
+      </c>
+      <c r="C30">
         <v>6847214167.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8330444433.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7572061331.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6743665000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6168244000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6647932000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7700673000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7372554329.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10456474000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6846080730.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8360593306.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8592304547.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7571037375.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7251463101.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7680904417.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5204235904.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6562708252.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5945771929.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7099732924.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6004405156.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7412284882.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8656652795.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8761262156.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6848309964.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11201205720.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12424057683.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8197138413.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>8387931600.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8339348942.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7397812318.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>6333044568.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>52621661972.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>53268557577.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>56171521036.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>56817243042.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>58408948924.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>58676253768.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>60511059168.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>60557809750.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>62570104273.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>63490255062.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>65300564071.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>66153124546.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>70751210047.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>72973725894.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>70872393328.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>72602904571.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>69761386658.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>39162214779.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>43313960000.0</v>
+      </c>
+      <c r="C33">
         <v>44657297545.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>45476405399.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>45830864630.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>45992180000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>47652141000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>48713662000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>50435960000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>51125068262.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>54145216000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>55698089249.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>57567960209.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>59019598043.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>60658936636.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>62339992281.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>63333799442.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>66246000338.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>67179344665.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>69425231105.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>63163726660.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>64921536289.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>65729368864.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>64366723425.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>65130294642.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>66556670684.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>68359527382.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>69654455958.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>68844959842.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>83775566314.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>82885641194.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>69254377349.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>-631843034.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>45930339527.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-759121000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>5765605000.0</v>
+      </c>
+      <c r="C35">
         <v>5881228335.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5977933681.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5359608608.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4837547000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4912156000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4977193000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5879738000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5920197181.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5958390000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5961850294.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6035200466.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5923976996.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5974964117.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6094378360.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6054798971.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6010631701.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5957718077.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6757818566.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7523657474.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7179758250.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6857835283.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6059474240.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6308210927.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6011478193.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5605540955.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>11495914124.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10536206265.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>11641866266.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11420015420.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2723524850.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>89583000.0</v>
+      </c>
+      <c r="C36">
         <v>93750012.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>100000010.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>106250011.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>112500000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>118750000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>125000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>140625000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>143750000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>146875000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>150000004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="M36">
         <v>75000000.0</v>
       </c>
       <c r="N36">
         <v>75000000.0</v>
       </c>
       <c r="O36">
         <v>75000000.0</v>
       </c>
       <c r="P36">
         <v>75000000.0</v>
       </c>
       <c r="Q36">
         <v>75000000.0</v>
       </c>
       <c r="R36">
         <v>75000000.0</v>
       </c>
       <c r="S36">
         <v>75000000.0</v>
       </c>
       <c r="T36">
+        <v>75000000.0</v>
+      </c>
+      <c r="U36">
         <v>-63163726660.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-64921536289.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-65729368864.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-64366723425.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-65130294642.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-66556670684.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-68359527382.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-69654455958.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-68844959842.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>18433680500.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>18944000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>29794340167.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-631843034.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>20444035028.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-759121000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>106250010.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>112500010.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>75000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>125000010.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>140625000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>-1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2076998000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2076998002.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>5960648002.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7210648002.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6558114052.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7570648002.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8380648002.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9680648002.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10623948002.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>10824648002.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11485648002.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>12416464668.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>12416464669.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12916464668.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14685490500.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>18433680500.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>18944000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>29794340167.0</v>
       </c>
-      <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>20444035028.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>1261088000.0</v>
+      </c>
+      <c r="C39">
         <v>1308896402.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>598770140.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>960906416.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1941108000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1498554000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1255518000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1858423000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1558068685.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1365972000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1880050392.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1873366351.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2005136741.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1803080332.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1159413221.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1868473011.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2562114551.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1347680291.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>859881411.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1420551852.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>959119388.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1124470278.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>548059608.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1204200281.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1403053539.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1669179949.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2056865939.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3415465152.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>1976984413.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1078095712.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3268464861.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>5550657469.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>546088000.0</v>
+      </c>
+      <c r="C40">
         <v>814013730.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>795172261.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>521539785.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>927293000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>962328000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1214072337.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1075950000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>727412032.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1431793000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1791940207.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>873830497.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1130616956.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1062831937.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1209733140.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>354092434.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>612208548.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>758991982.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>747727084.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>12534216834.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>14147253645.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16149113117.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>15734951403.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15570773954.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15787532020.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>18137238211.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13709996606.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14365116516.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>460030533.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>951381674.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>917032614.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>2827529890.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5974964117.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>5913685307.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5869518037.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5816604414.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5822156983.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5876058139.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5532158915.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>5210235948.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4912805466.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5161542153.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4864809418.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4492808383.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4129542504.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>2744883938.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2794141913.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2723388006.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>17362212574.0</v>
+        <v>17362213000.0</v>
       </c>
       <c r="C42">
         <v>17362212574.0</v>
       </c>
       <c r="D42">
         <v>17362212574.0</v>
       </c>
       <c r="E42">
-        <v>17362213000.0</v>
+        <v>17362212574.0</v>
       </c>
       <c r="F42">
         <v>17362213000.0</v>
       </c>
       <c r="G42">
         <v>17362213000.0</v>
       </c>
       <c r="H42">
+        <v>17362213000.0</v>
+      </c>
+      <c r="I42">
         <v>17234538000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>17234537682.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>17234538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17234537682.0</v>
       </c>
       <c r="L42">
         <v>17234537682.0</v>
       </c>
       <c r="M42">
         <v>17234537682.0</v>
       </c>
       <c r="N42">
         <v>17234537682.0</v>
       </c>
       <c r="O42">
         <v>17234537682.0</v>
       </c>
       <c r="P42">
         <v>17234537682.0</v>
       </c>
       <c r="Q42">
         <v>17234537682.0</v>
       </c>
       <c r="R42">
         <v>17234537682.0</v>
       </c>
       <c r="S42">
         <v>17234537682.0</v>
       </c>
@@ -5618,1511 +5694,1552 @@
       </c>
       <c r="U42">
         <v>17234537682.0</v>
       </c>
       <c r="V42">
         <v>17234537682.0</v>
       </c>
       <c r="W42">
         <v>17234537682.0</v>
       </c>
       <c r="X42">
         <v>17234537682.0</v>
       </c>
       <c r="Y42">
         <v>17234537682.0</v>
       </c>
       <c r="Z42">
         <v>17234537682.0</v>
       </c>
       <c r="AA42">
         <v>17234537682.0</v>
       </c>
       <c r="AB42">
         <v>17234537682.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AC42">
         <v>17234537682.0</v>
       </c>
+      <c r="AD42"/>
       <c r="AE42">
         <v>17234537682.0</v>
       </c>
       <c r="AF42">
+        <v>17234537682.0</v>
+      </c>
+      <c r="AG42">
         <v>16046912916.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3093058527.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>442407591.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>3093270259.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>43224377000.0</v>
+      </c>
+      <c r="C46">
         <v>44563547533.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>45376405389.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>45724614619.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>45879680000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47533391000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48588662000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>50295335000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>50981318260.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>53998341000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>55548089245.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>57402335212.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>58850848045.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>60487061637.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>62264992281.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>63258799442.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>66171000338.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>67104344665.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>69350231106.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>63163726660.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>64921536289.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>65729368864.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>64366723425.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>65130294642.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>66556670684.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>68359527382.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>69654455958.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>68844959842.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>65341885814.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>63941641194.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>39460037182.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>25486304499.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>45724614620.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>45879680490.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47577141020.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>48588661540.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>50295334810.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>55490962210.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>56848850043.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>58485063635.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>60144494279.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>57373151440.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>59035352336.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>60621230613.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>61854583104.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>63163726660.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>64921536289.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>65729368864.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>64366723425.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>65130294642.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>66556670684.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>68359527383.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>69654455958.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>68844959840.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>65341885814.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>63941641194.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>39460037182.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-24044572000.0</v>
+      </c>
+      <c r="C48">
         <v>-22681851013.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-20280694562.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-18527200081.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17115646000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-16341156000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-14130813000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-11951108000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-10934484724.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-10113373000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-9645092019.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-8132261709.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-8051977162.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7401956556.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-6335051494.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-4595868096.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3950146090.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2358440208.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2091135364.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-223478514.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-176727932.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1835566591.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2755717380.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4566026389.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5418586864.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>10016672365.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>12239188212.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>10232337165.0</v>
       </c>
-      <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>10137855646.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>11868366889.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>10214473742.0</v>
       </c>
-      <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>10219807188.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-    </row>
-    <row r="49" spans="1:37">
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>9463158000.0</v>
+      </c>
+      <c r="C51">
         <v>9238965412.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9216864217.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8342624288.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6694055000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6656924000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5531615000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5566188000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6655875585.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7008791000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6081539011.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6967798210.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8412059250.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8436188812.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8695641521.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9316231749.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9533478666.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9780288572.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10796904191.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10447432630.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10297783510.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10534708400.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9114154680.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7641307040.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6767558900.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7149930370.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13776741170.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13273775080.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>14541454463.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>12863363543.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3675963044.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>8176992699.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>8607230000.0</v>
+      </c>
+      <c r="C52">
         <v>8220446027.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8061119045.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7708459819.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6694055000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6656924000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5531615000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5566188000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6655875585.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7008791000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6081539011.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7297798210.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8742059249.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8766188812.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8884527857.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9605118085.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9722365002.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9969174908.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10191242608.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8799833290.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8650184170.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8887109060.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7967485910.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6494638270.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5620890130.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6037197800.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6410369550.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5683716510.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>10179206654.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>8209898659.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3966180815.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>9009846459.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>1263686068.0</v>
       </c>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>1518242003.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>52226450000.0</v>
+      </c>
+      <c r="C55">
         <v>53509192194.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>56212597653.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>56491167059.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>56739029000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>57413983000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>58598328000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>61804852000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>63714302856.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>68108354000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>65403191775.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>67984024359.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>69220076671.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>69852278892.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>70849504985.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>72663096015.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>73520941782.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>75468575800.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>76740944634.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>81078237927.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>82509772886.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>86267915779.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>86141743970.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>88325264385.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>88924840547.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>95411027136.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>98890963872.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>96581854206.0</v>
       </c>
-      <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>94579505234.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>94392166037.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>78646513170.0</v>
       </c>
-      <c r="AG55"/>
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>58725557698.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-    </row>
-    <row r="56" spans="1:37">
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>8912490000.0</v>
+      </c>
+      <c r="C56">
         <v>8851894649.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10736192253.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10660302429.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10746849000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9761842000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9884667000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11368892000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12589234594.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>13963137000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9705102526.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>10416064151.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10200478628.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9193342256.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8509512704.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9329296573.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>7274941444.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8289231135.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7315713528.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9533863265.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7907588595.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>9914598913.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10950372543.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>11709321741.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>9951705195.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>14635035085.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>16320043246.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>13051403864.0</v>
       </c>
-      <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>10803938920.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>11506524843.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>9392135821.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>631843034.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>12795218171.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>759121000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>9609931000.0</v>
+      </c>
+      <c r="C57">
         <v>9414328887.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9619858976.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8763193854.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8154415000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7980269000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6856383000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7107833000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7993052717.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>11494948000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8318044368.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9312696471.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10579687705.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10510882199.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10321788986.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10435776008.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10692067039.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11100908798.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>11305872300.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>13042521284.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>14771204885.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>16838976222.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>16591014668.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>16715489387.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>16759237808.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19053276134.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>14420323854.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>15077773094.0</v>
       </c>
-      <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>12064245640.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>10368246046.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6160601662.0</v>
       </c>
-      <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>13459048631.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-    </row>
-    <row r="58" spans="1:37">
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>15375536000.0</v>
+      </c>
+      <c r="C58">
         <v>15295557222.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15597792657.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14122802462.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12991962000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12892425000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11833576000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12987571000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>13913249898.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17453338000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>14279894662.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>15347896937.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>16503664701.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16485846316.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>16416167346.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16490574979.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16702698740.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17058626875.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18063690866.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>20566178759.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>21950963136.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>23696811506.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22650488908.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>23023700314.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>22770716001.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>24658817089.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>25916237978.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>25613979359.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>23706111906.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>21788261466.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8884126512.0</v>
       </c>
-      <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>13459048631.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-    </row>
-    <row r="59" spans="1:37">
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>36850492000.0</v>
+      </c>
+      <c r="C60">
         <v>38213213011.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>40614369462.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>42367863943.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>43746567000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>44521057000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>46764251000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>48816282000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>49800052958.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>50654016000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>51122297113.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>52635127423.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>52715411970.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>53365432576.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>54432337638.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>56171521036.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>56817243042.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>58408948924.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>58676253768.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>60511059168.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>60557809750.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>62570104273.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>63490255062.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>65300564071.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>66153124546.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>70751210047.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>72973725894.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>70966874847.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>70872393328.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>72602904571.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>69761386658.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>42255273306.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>39162214779.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>17851875788.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7163,907 +7280,907 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>37073078701.0</v>
       </c>
       <c r="C2">
         <v>43934711518.0</v>
       </c>
       <c r="D2">
         <v>35976364130.0</v>
       </c>
       <c r="E2">
         <v>33262676100.0</v>
       </c>
       <c r="F2">
         <v>34993262000.0</v>
       </c>
       <c r="G2">
         <v>40946071000.0</v>
       </c>
       <c r="H2">
         <v>36554886666.0</v>
       </c>
       <c r="I2">
         <v>29436629161.0</v>
       </c>
       <c r="J2">
         <v>26706232820.0</v>
       </c>
       <c r="K2">
         <v>26349394985.0</v>
       </c>
       <c r="L2">
         <v>28033112813.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>6597939353.0</v>
       </c>
       <c r="C3">
         <v>6562312023.0</v>
       </c>
       <c r="D3">
         <v>6161594648.0</v>
       </c>
       <c r="E3">
         <v>6806853141.0</v>
       </c>
       <c r="F3">
         <v>7048810000.0</v>
       </c>
       <c r="G3">
         <v>7151613000.0</v>
       </c>
       <c r="H3">
         <v>6508135403.0</v>
       </c>
       <c r="I3">
         <v>3977265067.0</v>
       </c>
       <c r="J3">
         <v>3294607036.0</v>
       </c>
       <c r="K3">
         <v>3064375811.0</v>
       </c>
       <c r="L3">
         <v>2510062907.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>-5242666544.0</v>
       </c>
       <c r="C5">
         <v>-3415800136.0</v>
       </c>
       <c r="D5">
         <v>-2945807884.0</v>
       </c>
       <c r="E5">
         <v>-3685535160.0</v>
       </c>
       <c r="F5">
         <v>-2774552000.0</v>
       </c>
       <c r="G5">
         <v>-7066104000.0</v>
       </c>
       <c r="H5">
         <v>4829891892.0</v>
       </c>
       <c r="I5">
         <v>2434519779.0</v>
       </c>
       <c r="J5">
         <v>3046371858.0</v>
       </c>
       <c r="K5">
         <v>2778337200.0</v>
       </c>
       <c r="L5">
         <v>1911983127.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>1355272809.0</v>
       </c>
       <c r="C6">
         <v>3146511887.0</v>
       </c>
       <c r="D6">
         <v>3215786764.0</v>
       </c>
       <c r="E6">
         <v>3121317981.0</v>
       </c>
       <c r="F6">
         <v>4274258000.0</v>
       </c>
       <c r="G6">
         <v>85509000.0</v>
       </c>
       <c r="H6">
         <v>11338027295.0</v>
       </c>
       <c r="I6">
         <v>6411784846.0</v>
       </c>
       <c r="J6">
         <v>6340978894.0</v>
       </c>
       <c r="K6">
         <v>5842713011.0</v>
       </c>
       <c r="L6">
         <v>4422046034.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>5340869870.0</v>
       </c>
       <c r="C9">
         <v>6937226514.0</v>
       </c>
       <c r="D9">
         <v>7397676907.0</v>
       </c>
       <c r="E9">
         <v>5553150493.0</v>
       </c>
       <c r="F9">
         <v>4612961000.0</v>
       </c>
       <c r="G9">
         <v>1893735000.0</v>
       </c>
       <c r="H9">
         <v>13250128990.0</v>
       </c>
       <c r="I9">
         <v>9034353075.0</v>
       </c>
       <c r="J9">
         <v>9107947530.0</v>
       </c>
       <c r="K9">
         <v>8378208016.0</v>
       </c>
       <c r="L9">
         <v>6787696140.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-5977904251.0</v>
       </c>
       <c r="C10">
         <v>-4042365118.0</v>
       </c>
       <c r="D10">
         <v>-3701873860.0</v>
       </c>
       <c r="E10">
         <v>-4517671581.0</v>
       </c>
       <c r="F10">
         <v>-4247589000.0</v>
       </c>
       <c r="G10">
         <v>-8913969000.0</v>
       </c>
       <c r="H10">
         <v>2514800477.0</v>
       </c>
       <c r="I10">
         <v>2092062667.0</v>
       </c>
       <c r="J10">
         <v>2397162803.0</v>
       </c>
       <c r="K10">
         <v>2266019201.0</v>
       </c>
       <c r="L10">
         <v>1382097483.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>158302713.0</v>
       </c>
       <c r="C11">
         <v>661091757.0</v>
       </c>
       <c r="D11">
         <v>-237177255.0</v>
       </c>
       <c r="E11">
         <v>-251394369.0</v>
       </c>
       <c r="F11">
         <v>681206000.0</v>
       </c>
       <c r="G11">
         <v>328165000.0</v>
       </c>
       <c r="H11">
         <v>1566760582.0</v>
       </c>
       <c r="I11">
         <v>754957582.0</v>
       </c>
       <c r="J11">
         <v>968138316.0</v>
       </c>
       <c r="K11">
         <v>1004746808.0</v>
       </c>
       <c r="L11">
         <v>985536266.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>717132472.0</v>
       </c>
       <c r="C12">
         <v>626564985.0</v>
       </c>
       <c r="D12">
         <v>711183413.0</v>
       </c>
       <c r="E12">
         <v>832136419.0</v>
       </c>
       <c r="F12">
         <v>1473037000.0</v>
       </c>
       <c r="G12">
         <v>1847866000.0</v>
       </c>
       <c r="H12">
         <v>2129557605.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>597708010.0</v>
       </c>
       <c r="D13">
         <v>707932900.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>1473037120.0</v>
       </c>
       <c r="G13">
         <v>1847865620.0</v>
       </c>
       <c r="H13">
         <v>2129557610.0</v>
       </c>
       <c r="I13">
         <v>861943460.0</v>
       </c>
       <c r="J13">
         <v>445873800.0</v>
       </c>
       <c r="K13">
         <v>382234670.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>1000000.0</v>
       </c>
       <c r="H14">
         <v>1000000.0</v>
       </c>
       <c r="I14">
         <v>1000000.0</v>
       </c>
       <c r="J14">
         <v>3093058527.0</v>
       </c>
       <c r="K14">
         <v>3093270259.0</v>
       </c>
       <c r="L14">
         <v>2606365502.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-6135630737.0</v>
       </c>
       <c r="C15">
         <v>-4702940203.0</v>
       </c>
       <c r="D15">
         <v>-3464696605.0</v>
       </c>
       <c r="E15">
         <v>-4266277212.0</v>
       </c>
       <c r="F15">
         <v>-4928795000.0</v>
       </c>
       <c r="G15">
         <v>-9242135000.0</v>
       </c>
       <c r="H15">
         <v>948039895.0</v>
       </c>
       <c r="I15">
         <v>1284370152.0</v>
       </c>
       <c r="J15">
         <v>1429236219.0</v>
       </c>
       <c r="K15">
         <v>821867636.0</v>
       </c>
       <c r="L15">
         <v>570733089.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-4702940200.0</v>
       </c>
       <c r="D16">
         <v>-3464696610.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>-4928794993.0</v>
       </c>
       <c r="G16">
         <v>-9242134862.0</v>
       </c>
       <c r="H16">
         <v>948039895.0</v>
       </c>
       <c r="I16">
         <v>1284370152.0</v>
       </c>
       <c r="J16">
         <v>1429236219.0</v>
       </c>
       <c r="K16">
         <v>821867636.0</v>
       </c>
       <c r="L16">
         <v>570733090.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>1337105085.0</v>
       </c>
       <c r="J17">
         <v>1429024487.0</v>
       </c>
       <c r="K17">
         <v>1261272393.0</v>
       </c>
       <c r="L17">
         <v>396561217.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-5242666544.0</v>
       </c>
       <c r="C21">
         <v>-2819315744.0</v>
       </c>
       <c r="D21">
         <v>-2799784179.0</v>
       </c>
       <c r="E21">
         <v>-4054948460.0</v>
       </c>
       <c r="F21">
         <v>-4450904000.0</v>
       </c>
       <c r="G21">
         <v>-6935885000.0</v>
       </c>
       <c r="H21">
         <v>4962259880.0</v>
       </c>
       <c r="I21">
         <v>2620726960.0</v>
       </c>
       <c r="J21">
         <v>3046371860.0</v>
       </c>
       <c r="K21">
         <v>2957477440.0</v>
       </c>
       <c r="L21">
         <v>1997485400.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>47656615115.0</v>
       </c>
       <c r="C23">
         <v>53691253776.0</v>
       </c>
       <c r="D23">
         <v>46173825216.0</v>
       </c>
       <c r="E23">
         <v>42870775056.0</v>
       </c>
       <c r="F23">
         <v>44057126000.0</v>
       </c>
       <c r="G23">
         <v>49775691000.0</v>
       </c>
       <c r="H23">
         <v>44842755782.0</v>
       </c>
       <c r="I23">
         <v>35850255278.0</v>
       </c>
       <c r="J23">
         <v>32767808492.0</v>
       </c>
       <c r="K23">
         <v>31770125565.0</v>
       </c>
       <c r="L23">
         <v>32823323556.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>4597856523.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>10045826039.0</v>
       </c>
       <c r="D28">
         <v>10197461086.0</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>998891910.0</v>
       </c>
       <c r="H28">
         <v>915708090.0</v>
       </c>
       <c r="I28">
         <v>5928436773.0</v>
       </c>
       <c r="J28">
         <v>617149859.0</v>
       </c>
       <c r="K28">
         <v>5578570107.0</v>
       </c>
       <c r="L28">
         <v>4669057218.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>661091760.0</v>
       </c>
       <c r="D29">
         <v>-237177260.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>681205810.0</v>
       </c>
       <c r="G29">
         <v>328165370.0</v>
       </c>
       <c r="H29">
         <v>1566760580.0</v>
       </c>
       <c r="I29">
         <v>754957580.0</v>
       </c>
       <c r="J29">
         <v>968138320.0</v>
       </c>
       <c r="K29">
         <v>1004746810.0</v>
       </c>
       <c r="L29">
         <v>985536270.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>10583536416.0</v>
       </c>
       <c r="C30">
         <v>9756542254.0</v>
       </c>
       <c r="D30">
         <v>10197461086.0</v>
       </c>
       <c r="E30">
         <v>9608098955.0</v>
       </c>
       <c r="F30">
         <v>9063864000.0</v>
       </c>
       <c r="G30">
         <v>8829620000.0</v>
       </c>
       <c r="H30">
         <v>8287869114.0</v>
       </c>
       <c r="I30">
         <v>6413626117.0</v>
       </c>
       <c r="J30">
         <v>6061575672.0</v>
       </c>
       <c r="K30">
         <v>5420730580.0</v>
       </c>
       <c r="L30">
         <v>4790210743.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-735237707.0</v>
       </c>
       <c r="C31">
         <v>-1223049374.0</v>
       </c>
       <c r="D31">
         <v>-902089681.0</v>
       </c>
       <c r="E31">
         <v>-462723118.0</v>
       </c>
       <c r="F31">
         <v>203314000.0</v>
       </c>
       <c r="G31">
         <v>-1978085000.0</v>
       </c>
       <c r="H31">
         <v>-2447459397.0</v>
       </c>
       <c r="I31">
         <v>-528664293.0</v>
       </c>
       <c r="J31">
         <v>-649209055.0</v>
       </c>
       <c r="K31">
         <v>-691458239.0</v>
       </c>
       <c r="L31">
         <v>-615387917.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>42413948571.0</v>
       </c>
       <c r="C32">
         <v>50871938032.0</v>
       </c>
       <c r="D32">
         <v>43374041037.0</v>
       </c>
       <c r="E32">
         <v>38815826593.0</v>
       </c>
       <c r="F32">
         <v>39606223000.0</v>
       </c>
       <c r="G32">
         <v>42839806000.0</v>
       </c>
       <c r="H32">
         <v>49805015656.0</v>
       </c>
       <c r="I32">
         <v>38470982236.0</v>
       </c>
@@ -8076,2718 +8193,2780 @@
       <c r="L32">
         <v>34820808953.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>8215556024.0</v>
+      </c>
+      <c r="C2">
         <v>8714307108.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10138806829.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9820333229.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8264618442.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8577145696.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9388860434.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10207030065.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9339367466.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14882410086.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8693833624.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10466064210.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8384507755.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8826922466.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8670106632.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8308439202.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7907356775.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8376773492.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8785856739.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8968766353.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7707649960.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9579422872.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10416556032.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10772822955.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7955385998.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11169919444.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10828397429.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9252120987.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6915697963.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9040784622.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7503905072.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8281784614.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7013973818.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10822142011.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4097532143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5699633232.0</v>
       </c>
       <c r="AK2">
         <v>5699633232.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2">
+        <v>5699633232.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>1352570832.0</v>
+      </c>
+      <c r="C3">
         <v>1360933606.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1642289230.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1656669069.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1877019249.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1612895536.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1706673271.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1635983449.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1901929445.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1604032774.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1611816100.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1619639332.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1632088595.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1677055645.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1721527161.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1687200897.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1696911599.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1701213484.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1749016173.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1757974457.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1774482575.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1767337016.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1773571187.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1772256072.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1802856698.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1802928575.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1742842197.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1595447077.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1456562249.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1713283879.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1317243656.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>882212007.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>783971280.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1645979601.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>824313717.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>824313718.0</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>-1030805928.0</v>
+      </c>
+      <c r="C5">
         <v>-2124439704.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1316084064.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1239786712.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-576848022.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2218401000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1179143987.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-994483398.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-492468295.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-392880659.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1598641623.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>185056687.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-634803332.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-942302178.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-220787141.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-527990030.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1466872094.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-178981549.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1581605139.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>132473228.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1363389132.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-330912634.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1931397261.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-66264838.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3744561932.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1401266819.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4755153576.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1425135583.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>104233867.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1351124824.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2662714146.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-146130012.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-143497788.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2473884161.0</v>
       </c>
-      <c r="AI5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ5"/>
       <c r="AK5">
         <v>427605118.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5">
+        <v>427605118.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>321764904.0</v>
+      </c>
+      <c r="C6">
         <v>-763506098.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>326205166.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>416882357.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1300171227.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-605505464.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>527529284.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>641500051.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1409461150.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1211152115.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13174477.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1804696019.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>997285263.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>734753467.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1500740020.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1159210867.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>230039505.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1522231935.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>167411034.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1890447685.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>411093443.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1436424382.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-157826074.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1705991234.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1941705234.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>401661756.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6497995773.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3020582660.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1560796116.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>362159055.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3979957802.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>736081995.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>640473492.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4119863762.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-282722539.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1251918835.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1251918836.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>1230780551.0</v>
+      </c>
+      <c r="C9">
         <v>1081901174.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1645575389.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1193235376.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1738543705.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1035689905.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>901860608.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1892388799.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1768706156.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2491314418.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1354462918.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2309472661.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1680025284.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1658752119.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1656288762.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1658793540.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>527671439.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1710396751.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>740777026.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1197249021.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1122447260.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1504053417.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1804482302.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1654809699.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1780475779.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>846305311.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5979056087.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3585167739.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3399840661.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>803950168.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4750066497.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>946580434.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2080275342.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2180392212.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2377320401.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2468763559.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2468763560.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-1291622948.0</v>
+      </c>
+      <c r="C10">
         <v>-2440602253.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1507161462.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1428975120.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-728406783.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2313360886.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1320996935.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1135310757.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1003235785.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-582821641.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1766863827.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13634919.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-802223518.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1146421434.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1734795677.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-724778568.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1662016091.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-396081245.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1878913186.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>179571049.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1807949149.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-740297900.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2240964044.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-412296177.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4313771885.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1946937388.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4065660811.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>784216502.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-470906943.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1864169893.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2271637101.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>394261924.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-325926590.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2183341597.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-214012190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213916698.0</v>
       </c>
       <c r="AK10">
         <v>213916698.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10">
+        <v>213916698.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>66768930.0</v>
+      </c>
+      <c r="C11">
         <v>-43761537.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>69730585.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4036965.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>100392517.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15857354.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>960452301.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-112875314.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-110608849.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-75876381.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-116148250.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>99509737.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-146612641.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-73926101.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-59346473.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-50358137.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-41611784.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-100077975.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>120204185.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>209815541.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>187839283.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>163346798.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-239077073.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>295959653.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>140008973.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>131273815.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1208449029.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>169899420.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>231023396.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-42611263.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>948418797.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>174096151.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-17399729.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1051613464.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-241315036.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>78919943.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>78919944.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>229175681.0</v>
+      </c>
+      <c r="C12">
         <v>265500153.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>220350031.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>189188404.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>149182920.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>158411117.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>141852953.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140827362.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>153943683.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>189940987.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>168222206.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>171421766.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>167420186.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>204119255.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>223104185.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>196788541.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>195144001.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>217099692.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>297308044.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>365812601.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>400531202.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>409385270.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>456637850.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>400039430.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>461289950.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>529898390.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>569044390.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>526020420.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>513045071.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>280915460.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>288555803.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>300887516.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>188848700.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>148929590.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>158236740.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>141610270.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>122534010.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>170528750.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>166672910.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>203182130.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>196788540.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>195144000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>217099690.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>297308040.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>365812600.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>400531200.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>409385270.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>419337610.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>437339670.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>1000000.0</v>
       </c>
       <c r="W14">
         <v>1000000.0</v>
       </c>
       <c r="X14">
         <v>1000000.0</v>
       </c>
       <c r="Y14">
         <v>1000000.0</v>
       </c>
       <c r="Z14">
         <v>1000000.0</v>
       </c>
       <c r="AA14">
         <v>1000000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AB14">
         <v>1000000.0</v>
       </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
         <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>1000000.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-1358391878.0</v>
+      </c>
+      <c r="C15">
         <v>-2396840716.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1576315820.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1433012085.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-828799300.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2297503532.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2280932564.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1022435443.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-892626936.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-506945260.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1650715577.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-85874818.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-655610877.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1072495333.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1675449204.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-674420431.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1620404307.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-296003270.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1999117371.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-30244492.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1995788432.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-903644698.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2001886971.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-708255830.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4453780858.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2078211202.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2857211782.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>614317082.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-701930339.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1821558630.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1270483371.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>272900706.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-186012243.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1136271837.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>66322000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>113321190.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>113321191.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-1433012090.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-828799300.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2297503530.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2280932560.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1022435440.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-85874820.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-655610880.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1072495333.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1675449204.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-674420431.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1620404307.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-296003270.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1999117371.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-30244492.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1995788432.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-903644698.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2001886971.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-708255830.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4453780858.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2078211203.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2857211782.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>613317080.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-701930339.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1821558630.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1270483371.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>272900706.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-186012243.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-1821558630.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1323218304.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>220165773.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-308526861.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-1030805928.0</v>
+      </c>
+      <c r="C21">
         <v>-2124439704.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1316084064.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1271915732.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-573415022.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2185030269.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-850078405.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-686269165.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-939295924.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-343672250.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1520008610.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>460473850.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-705178880.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-896511630.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-692726360.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-191212250.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1411483250.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-465531330.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2130632120.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>123256620.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1378798540.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1064729550.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1931397261.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-66264838.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3744561932.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1401266819.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4755153576.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1425135583.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>104233867.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1454631134.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2662714146.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-146130012.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-143497788.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2473884161.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-282722539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427605118.0</v>
       </c>
       <c r="AK21">
         <v>427605118.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21">
+        <v>427605118.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>10477142503.0</v>
+      </c>
+      <c r="C23">
         <v>11920647987.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13100466282.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12285484337.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10576577169.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11824781906.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11140799447.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13504212885.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12047369545.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17717396755.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11568305148.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12315063024.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10769711913.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11382186217.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11019121755.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10158444992.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9846511468.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10552701571.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11657265894.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10042758751.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10208895756.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12148205843.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14042664765.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12402589164.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10027392154.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13433263750.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12152642749.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11547157364.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10264997847.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11195859612.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9701419008.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8545547320.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9119288233.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10982500369.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6576154911.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7866602590.0</v>
       </c>
       <c r="AK23">
         <v>7866602590.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23">
+        <v>7866602590.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>8196357960.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2073593708.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>511173068.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>7263164175.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1924995232.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1689192477.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1892931968.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2433591107.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1949604447.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1523525875.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1645394229.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1930123121.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>211067357.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1522760053.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1601238603.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2633993578.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1209103944.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1415413936.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1550656912.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>140130704.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1197179126.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1255742703.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1338726189.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1727064273.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1061140682.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1169284182.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1539286729.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1028291332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015139231.0</v>
       </c>
       <c r="AK27">
         <v>1015139231.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27">
+        <v>1015139231.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>10045826039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311338420.0</v>
       </c>
       <c r="I28">
         <v>1311338420.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="J28">
+        <v>1311338420.0</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28">
         <v>10197461086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>878022249.0</v>
       </c>
       <c r="M28">
         <v>878022249.0</v>
       </c>
       <c r="N28">
+        <v>878022249.0</v>
+      </c>
+      <c r="O28">
         <v>457046768.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>959962119.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>662185119.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>317229941.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>344955178.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1139026704.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>548499433.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>895653306.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>791872831.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>930276050.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>399339425.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>253110975.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>277825650.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2185448679.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>616274190.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>988140562.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>581033927.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1074955570.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>365938470.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>625748491.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1597961807.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1560612693.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>327249486.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>327249487.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>4036970.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100392520.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15857350.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>960452300.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-112875310.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>99509740.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-146612640.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-73926100.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>-50358140.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-41611780.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-100077980.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>120204190.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>209815540.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>187839280.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>163346800.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7858090.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>64740670.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>140008970.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>131273820.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1208449030.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>169899420.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>2261586479.0</v>
+      </c>
+      <c r="C30">
         <v>3206340878.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2961659455.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2465151105.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2311958727.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3247636210.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3708558759.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3384932128.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1822511488.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2834986670.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2874471526.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1848998814.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2385204161.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2555263751.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2349015123.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1850005790.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1939154693.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2175928079.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2871409151.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1073992398.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2501245796.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2568782971.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3626108733.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1629766209.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2072006156.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2263344306.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1324245320.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2295036377.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3349299884.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2155074990.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2197513936.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>263762706.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2105314415.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>160358358.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2478622768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2166969358.0</v>
       </c>
       <c r="AK30">
         <v>2166969358.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30">
+        <v>2166969358.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-260817020.0</v>
+      </c>
+      <c r="C31">
         <v>-316162549.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-191077398.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-157059388.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-154991761.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-128330617.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-470918530.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-449041592.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-63939861.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-239149391.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-246855221.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-446838931.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-97044644.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-249909804.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1042069317.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-533566318.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-250532841.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>69450085.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>196823173.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-342824285.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-429150609.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>324431650.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-249957736.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-458662507.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-602301948.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-578762565.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>131922699.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-672247707.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-606469437.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-409538759.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-485994548.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>874760642.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-182428802.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>61624463.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>68710349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-912458144.0</v>
       </c>
       <c r="AK31">
         <v>-912458144.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31">
+        <v>-912458144.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>9446336575.0</v>
+      </c>
+      <c r="C32">
         <v>9796208282.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11784382218.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11013568605.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10003162147.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9612835601.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10290721042.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12099418864.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11108073622.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17373724504.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>10048296542.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12775536871.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10064533039.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10485674585.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10326395394.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9967232742.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8435028214.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>10087170243.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>9526633765.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>10166015374.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8830097220.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11083476289.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12221038334.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12427632654.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6174910219.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12016224755.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>16807453516.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>12837288726.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10315538624.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>9844734790.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>12253971569.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9228365048.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9094249160.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13002534223.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>6474852544.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>8168396791.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8168396792.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -10830,843 +11009,843 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>1906216663.0</v>
       </c>
       <c r="C2">
         <v>884447404.0</v>
       </c>
       <c r="D2">
         <v>867421834.0</v>
       </c>
       <c r="E2">
         <v>996983206.0</v>
       </c>
       <c r="F2">
         <v>1736720000.0</v>
       </c>
       <c r="G2">
         <v>1747025000.0</v>
       </c>
       <c r="H2">
         <v>1992135000.0</v>
       </c>
       <c r="I2">
         <v>5631843034.0</v>
       </c>
       <c r="J2">
         <v>759121000.0</v>
       </c>
       <c r="K2">
         <v>227464360.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>972683198</v>
       </c>
       <c r="C3">
         <v>1604882323</v>
       </c>
       <c r="D3">
         <v>170501500</v>
       </c>
       <c r="E3">
         <v>4904220000</v>
       </c>
       <c r="F3">
         <v>2966327000</v>
       </c>
       <c r="G3">
         <v>589230000</v>
       </c>
       <c r="H3">
         <v>2012644000</v>
       </c>
       <c r="I3">
         <v>32891301762</v>
       </c>
       <c r="J3">
         <v>24813486500</v>
       </c>
       <c r="K3">
         <v>4127510000</v>
       </c>
       <c r="L3">
         <v>1120228800</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-389952567.0</v>
       </c>
       <c r="C6">
         <v>1021769259.0</v>
       </c>
       <c r="D6">
         <v>17025570.0</v>
       </c>
       <c r="E6">
         <v>-129561372.0</v>
       </c>
       <c r="F6">
         <v>-739737000.0</v>
       </c>
       <c r="G6">
         <v>-10304000.0</v>
       </c>
       <c r="H6">
         <v>-245111000.0</v>
       </c>
       <c r="I6">
         <v>-3639707845.0</v>
       </c>
       <c r="J6">
         <v>4872722033.0</v>
       </c>
       <c r="K6">
         <v>531656641.0</v>
       </c>
       <c r="L6">
         <v>227464360.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-9742987350.0</v>
       </c>
       <c r="D7">
         <v>-9368092120.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>-4195745000.0</v>
       </c>
       <c r="G7">
         <v>-4059220420.0</v>
       </c>
       <c r="H7">
         <v>-3885316240.0</v>
       </c>
       <c r="I7">
         <v>846101690.0</v>
       </c>
       <c r="J7">
         <v>-8150136940.0</v>
       </c>
       <c r="K7">
         <v>-3052775700.0</v>
       </c>
       <c r="L7">
         <v>-2839366960.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-335818212.0</v>
       </c>
       <c r="F12">
         <v>2789769812.0</v>
       </c>
       <c r="G12">
         <v>7981921597.0</v>
       </c>
       <c r="H12">
         <v>-2467837383.0</v>
       </c>
       <c r="I12">
         <v>-3474055493.0</v>
       </c>
       <c r="J12">
         <v>-934908748.0</v>
       </c>
       <c r="K12">
         <v>3003860378.0</v>
       </c>
       <c r="L12">
         <v>-72647541.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>6597939353.0</v>
       </c>
       <c r="C14">
         <v>6562312023.0</v>
       </c>
       <c r="D14">
         <v>6540599672.0</v>
       </c>
       <c r="E14">
         <v>6806853141.0</v>
       </c>
       <c r="F14">
         <v>7048810000.0</v>
       </c>
       <c r="G14">
         <v>7151613000.0</v>
       </c>
       <c r="H14">
         <v>6508135000.0</v>
       </c>
       <c r="I14">
         <v>3977265067.0</v>
       </c>
       <c r="J14">
         <v>3294607036.0</v>
       </c>
       <c r="K14">
         <v>3064375811.0</v>
       </c>
       <c r="L14">
         <v>2510062907.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>1516264096.0</v>
       </c>
       <c r="C16">
         <v>1906216663.0</v>
       </c>
       <c r="D16">
         <v>884447404.0</v>
       </c>
       <c r="E16">
         <v>867421834.0</v>
       </c>
       <c r="F16">
         <v>996983000.0</v>
       </c>
       <c r="G16">
         <v>1736720000.0</v>
       </c>
       <c r="H16">
         <v>1747025000.0</v>
       </c>
       <c r="I16">
         <v>1992135189.0</v>
       </c>
       <c r="J16">
         <v>5631843034.0</v>
       </c>
       <c r="K16">
         <v>759121000.0</v>
       </c>
       <c r="L16">
         <v>227464360.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-1653946720.0</v>
       </c>
       <c r="C18">
         <v>-987691420.0</v>
       </c>
       <c r="D18">
         <v>3567631629.0</v>
       </c>
       <c r="E18">
         <v>-2910896301.0</v>
       </c>
       <c r="F18">
         <v>1147497000.0</v>
       </c>
       <c r="G18">
         <v>4697516000.0</v>
       </c>
       <c r="H18">
         <v>846136000.0</v>
       </c>
       <c r="I18">
         <v>-31965665496.0</v>
       </c>
       <c r="J18">
         <v>-21470425797.0</v>
       </c>
       <c r="K18">
         <v>2380359159.0</v>
       </c>
       <c r="L18">
         <v>1358034014.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-104000000.0</v>
       </c>
       <c r="F19">
         <v>-104000000.0</v>
       </c>
       <c r="G19">
         <v>-104000000.0</v>
       </c>
       <c r="H19">
         <v>-104000000.0</v>
       </c>
       <c r="I19">
         <v>-950000000.0</v>
       </c>
       <c r="J19">
         <v>-1550000000.0</v>
       </c>
       <c r="K19">
         <v>-1550000000.0</v>
       </c>
       <c r="L19">
         <v>-1550000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-6883058157.0</v>
       </c>
       <c r="G21">
         <v>-4668108128.0</v>
       </c>
       <c r="H21">
         <v>-2956946875.0</v>
       </c>
       <c r="I21">
         <v>-6454386008.0</v>
       </c>
       <c r="J21">
         <v>3307147830.0</v>
       </c>
       <c r="K21">
         <v>-2318702518.0</v>
       </c>
       <c r="L21">
         <v>-1519981115.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-6135630737.0</v>
       </c>
       <c r="C22">
         <v>-4702940203.0</v>
       </c>
       <c r="D22">
         <v>-3464696605.0</v>
       </c>
       <c r="E22">
         <v>-4266277212.0</v>
       </c>
       <c r="F22">
         <v>-4928795000.0</v>
       </c>
       <c r="G22">
         <v>-9242135000.0</v>
       </c>
       <c r="H22">
         <v>948040000.0</v>
       </c>
       <c r="I22">
         <v>1284370152.0</v>
       </c>
       <c r="J22">
         <v>1429236219.0</v>
       </c>
       <c r="K22">
         <v>821867636.0</v>
       </c>
       <c r="L22">
         <v>570733089.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-158254628.0</v>
       </c>
       <c r="C23">
         <v>499886253.0</v>
       </c>
       <c r="D23">
         <v>-1858469255.0</v>
       </c>
       <c r="E23">
         <v>-786940859.0</v>
       </c>
       <c r="F23">
         <v>-747664000.0</v>
       </c>
       <c r="G23">
         <v>258203000.0</v>
       </c>
       <c r="H23">
         <v>95560000.0</v>
       </c>
       <c r="I23">
         <v>-1185705175.0</v>
       </c>
       <c r="J23">
         <v>-785904825.0</v>
       </c>
       <c r="K23">
         <v>-2400890800.0</v>
       </c>
       <c r="L23">
         <v>3729370859.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2001998000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>807900000.0</v>
       </c>
       <c r="G24">
         <v>500000000.0</v>
       </c>
       <c r="H24">
         <v>1645700000.0</v>
       </c>
       <c r="I24">
         <v>1044000000.0</v>
       </c>
       <c r="J24">
         <v>36000000.0</v>
       </c>
       <c r="K24">
         <v>470000000.0</v>
       </c>
       <c r="L24">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-1143572138.0</v>
       </c>
       <c r="C25">
         <v>-1242180917.0</v>
       </c>
       <c r="D25">
         <v>-44273487.0</v>
       </c>
       <c r="E25">
         <v>-547252230.0</v>
       </c>
       <c r="F25">
         <v>1993809000.0</v>
       </c>
       <c r="G25">
         <v>7377269000.0</v>
       </c>
       <c r="H25">
         <v>-4597395000.0</v>
       </c>
       <c r="I25">
         <v>3618531181.0</v>
       </c>
       <c r="J25">
         <v>5208431520.0</v>
       </c>
       <c r="K25">
         <v>8750377334.0</v>
       </c>
       <c r="L25">
         <v>4417592632.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>33735343660.0</v>
       </c>
       <c r="J26">
         <v>23000000000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>1063994157.0</v>
       </c>
       <c r="C28">
         <v>7462674.0</v>
       </c>
       <c r="D28">
         <v>-2844102510.0</v>
       </c>
       <c r="E28">
         <v>-2873315071.0</v>
       </c>
       <c r="F28">
         <v>-7560134000.0</v>
       </c>
       <c r="G28">
         <v>-5911321000.0</v>
       </c>
       <c r="H28">
         <v>-2956947000.0</v>
       </c>
       <c r="I28">
         <v>27280957651.0</v>
       </c>
       <c r="J28">
         <v>26307147830.0</v>
       </c>
       <c r="K28">
         <v>-2318702518.0</v>
       </c>
       <c r="L28">
         <v>-1519981115.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-681263522.0</v>
       </c>
       <c r="C29">
         <v>617190903.0</v>
       </c>
       <c r="D29">
         <v>3031629580.0</v>
       </c>
       <c r="E29">
         <v>1993323699.0</v>
       </c>
       <c r="F29">
         <v>4113824000.0</v>
       </c>
       <c r="G29">
         <v>5286746000.0</v>
       </c>
       <c r="H29">
         <v>2858780000.0</v>
       </c>
       <c r="I29">
         <v>925636266.0</v>
       </c>
       <c r="J29">
         <v>3343060703.0</v>
       </c>
       <c r="K29">
         <v>6507869159.0</v>
       </c>
       <c r="L29">
         <v>2478262814.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-772683202.0</v>
       </c>
       <c r="C30">
         <v>397115682.0</v>
       </c>
       <c r="D30">
         <v>-170501500.0</v>
       </c>
       <c r="E30">
         <v>750430000.0</v>
       </c>
       <c r="F30">
         <v>2706573000.0</v>
       </c>
       <c r="G30">
         <v>614270000.0</v>
       </c>
       <c r="H30">
         <v>-146944000.0</v>
       </c>
       <c r="I30">
         <v>-31846301762.0</v>
       </c>
@@ -11679,2442 +11858,2498 @@
       <c r="L30">
         <v>-1050228800.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>646470497.0</v>
+      </c>
+      <c r="C2">
         <v>1516264096.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2103568682.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2053135826.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2026798875.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1906216663.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1742136484.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3634991580.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2096091700.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>884447404.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1291110761.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>794021802.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>896704954.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>867421834.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>892273527.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>924066141.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1072517495.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>996983206.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1004638488.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>924174051.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1332403752.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1736720140.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1643669303.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1688026691.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1687314415.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1747024623.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1312745298.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1928765575.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1624246460.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1992135189.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1106114934.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1662496459.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>631843034.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1199886197.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>889361568.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>65120284.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>13400004</v>
+      </c>
+      <c r="C3">
         <v>548075744</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>274203205</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>108479996</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>590000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28999996</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>950000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>600597320</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25285000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9750000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160751500</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41766500</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>118985000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4747370000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1225000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1229383952</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>152466047</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1042580819</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1082295880</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23350000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>818100000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>962816665</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1425046666</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>127000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16414625000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15917340500</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>603600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3113528500</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2356451000</v>
-      </c>
-[...1 lines deleted...]
-        <v>256800000</v>
       </c>
       <c r="AG3">
         <v>256800000</v>
       </c>
       <c r="AH3">
+        <v>256800000</v>
+      </c>
+      <c r="AI3">
         <v>22457890000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1110000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>622798250</v>
       </c>
       <c r="AK3">
         <v>622798250</v>
       </c>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3">
+        <v>622798250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>370122328.0</v>
+      </c>
+      <c r="C6">
         <v>-869793599.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-587304586.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>50432856.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26336951.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>120582212.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>164080179.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1892855096.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1538899880.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1211644296.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-406663357.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>497088959.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-102683152.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29283120.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24851693.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-31792614.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-148451354.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>75534289.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7655282.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>80464437.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-408229701.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-404316388.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>93050837.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-44357388.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>712276.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-59710208.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>434279325.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-616020277.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>304519115.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-367888729.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>886020255.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1106114934.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1030653425.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-568043163.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>310524629.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>889361568.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>65120284.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-3975265220.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2703124920.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-9742987350.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3750632350.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2688095700.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-3836438000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2821874000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1475688000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-3885064950.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2537790000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1317660000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4195745000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3300955000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2387680000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1253420000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4059220420.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3095950000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2221325000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1170050000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3885316240.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3517534380.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AB11">
         <v>0.0</v>
       </c>
+      <c r="AC11"/>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1107603991.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7279772.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1659484764.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2401537622.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1417229213.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1010994567.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1930102389.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1082425637.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1985633275.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-43540215.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1408790098.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-670192751.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5053078036.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2190246214.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3744751352.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>5527750399.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3991779805.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1144179284.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-723780942.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-3857135000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>1352570832.0</v>
+      </c>
+      <c r="C14">
         <v>1360933606.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1642289230.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1656669069.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1941769245.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1612895536.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1706673271.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1635983449.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1841116946.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1563694354.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1611816100.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1619639332.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1632088595.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1677055645.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1721527161.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1687200897.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1696911599.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1701213484.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1749016173.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1757974457.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1774482575.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1767337016.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1773571187.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1772256072.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1802856698.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1802928575.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1742842197.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1595447077.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1456562249.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1713283880.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1317243656.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>882212007.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>783971280.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1645979601.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>824313717.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>824313718.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>1016592825.0</v>
+      </c>
+      <c r="C16">
         <v>646470497.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1516264096.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2103568682.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2053135826.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2026798875.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1906216663.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1742136484.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3634991580.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2096091700.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>884447404.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1291110761.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>794021802.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>896704954.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>867421834.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>892273527.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>924066141.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1072517495.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>996983206.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1004638488.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>924174051.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1332403752.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1736720140.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1643669303.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1688026691.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1687314415.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1747024623.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1312745298.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1928765575.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1624246460.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1992135189.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1106114934.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1662496459.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>631843034.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1199886197.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>889361568.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>65120284.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>185690180.0</v>
+      </c>
+      <c r="C18">
         <v>-855545290.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-565909810.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22516420.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>138388963.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-896315419.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-315681510.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1178167840.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>431260769.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>228840850.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>653301917.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1954656140.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-59798108.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>312968131.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2811232170.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-320702602.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>125249548.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>95788923.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>361413041.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-569647281.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1546826416.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-191094750.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2143290979.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1031239175.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2402153878.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1787963585.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17269927657.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13966632996.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6885982309.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7213583054.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1375455311.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>174531771.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3259175963.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-20425385437.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-876342811.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>138588127.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>138588128.0</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>510319500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-950000000.0</v>
       </c>
       <c r="AF19">
         <v>-950000000.0</v>
       </c>
       <c r="AG19">
         <v>-950000000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-950000000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-259452709.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-720590228.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-117246917.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-383659906.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1016615619.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2620357065.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1697041955.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1748675917.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-816983220.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-224085863.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-686095213.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1940151651.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1817775401.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-563393932.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>-7310015474.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6848419897.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>901136745.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>845452643.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-409283096.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-1358391878.0</v>
+      </c>
+      <c r="C22">
         <v>-2396840716.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1576315820.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1433012085.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-828799300.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2297503532.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2280932564.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1022435443.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-892626936.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-506945260.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1650715577.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-85874818.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-655610877.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1072495333.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1675449204.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-674420431.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1620404307.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-296003270.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1999117371.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30244492.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1995788432.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-903644698.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2001886971.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-708255830.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4453780858.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2078211202.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2857211782.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>614317082.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-701930339.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1821558630.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1270483371.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>272900706.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-186012243.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1136271837.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>66322000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>113321190.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>113321191.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-39760860.0</v>
+      </c>
+      <c r="C23">
         <v>-86349500.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9365292.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-167619920.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-112052012.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-158411117.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>655448253.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-96113664.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-836858892.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1123917111.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>494719206.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1615682806.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>152952474.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-238033205.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-788021677.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>392720942.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>217258350.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-427993010.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1304546161.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>26802787.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-123305084.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>653384724.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>129635021.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>436408475.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-877597622.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-858770515.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1322138295.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1250431521.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-7188067591.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>715323340.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1601346074.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1513910986.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5366820981.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>26746060950.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1612502049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-748967844.0</v>
       </c>
       <c r="AK23">
         <v>-748967844.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23">
+        <v>-748967844.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>200000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>50000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-2001998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001998000.0</v>
       </c>
       <c r="I24">
         <v>2001998000.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>2001998000.0</v>
+      </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3975150000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>446000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>166000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1067500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>807900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2500000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>820000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1406816666.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2110316666.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1406816666.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>500000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-15703210000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15808590500.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1250000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>510319500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-346000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>510319500.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-1315000000.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>675500000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24">
+        <v>675500000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>204911230.0</v>
+      </c>
+      <c r="C25">
         <v>728437564.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-357680015.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-137693408.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-974580982.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>378292577.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>287577779.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-841715845.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>83368079.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-802623244.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>701951394.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3660170290.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2269667864.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3181504109.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5333114196.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>815918726.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4671949406.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2245471724.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5152127404.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2300867548.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5340447423.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3297986964.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1408790098.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-670192751.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5053078037.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2190246212.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3744751322.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-259056655.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5527750399.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3991779804.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1144179284.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-723780942.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3857135000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-749746875.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>167335188.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-176248530.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-176248531.0</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>184432144.0</v>
+      </c>
+      <c r="C28">
         <v>-14248305.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-21394779.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-77050720.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-112052012.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>966897631.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>479761693.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-714687257.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-894358892.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>982803447.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1059965273.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1457567181.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-42885044.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-283685011.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1188769523.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-157090012.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-439700902.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1087754634.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2721968322.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1849888282.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1955056117.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1033221638.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-643423476.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1123434879.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2401441601.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2347673794.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1132438332.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2457977781.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7831463194.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6335374826.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-143435056.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>556896840.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-710170612.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26172342274.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1186867440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-748967844.0</v>
       </c>
       <c r="AK28">
         <v>-748967844.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AL28">
+        <v>-748967844.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>199090184.0</v>
+      </c>
+      <c r="C29">
         <v>-307469546.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-291706605.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85963576.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>138388963.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-306315419.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-286681514.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-228167839.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1031858089.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>254125850.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>663051917.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1954656140.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18031608.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>431953131.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1936137831.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1545702602.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1354633500.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>248254970.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1403993860.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>512648599.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1570176416.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>627005250.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1180474314.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>393807491.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2402153877.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1914963585.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>855302657.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1950707504.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6282382309.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4100054554.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3731906311.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>431331771.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3259175963.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2032504563.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>233657189.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>761386377.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>761386378.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-13400000.0</v>
+      </c>
+      <c r="C30">
         <v>-548075748.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-274203202.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-540000000.0</v>
       </c>
       <c r="F30">
         <v>-540000000.0</v>
       </c>
       <c r="G30">
+        <v>-540000000.0</v>
+      </c>
+      <c r="H30">
         <v>-29000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-950000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1401400682.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-25285000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9750000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-160751500.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41766500.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-118985000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-772220000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1671000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1063383951.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>915033953.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1310319180.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1417704120.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23350000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-444000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>685270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>373000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>711415000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-108750000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1853600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2603209000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2702451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-256800000.0</v>
       </c>
       <c r="AG30">
         <v>-256800000.0</v>
       </c>
       <c r="AH30">
+        <v>-256800000.0</v>
+      </c>
+      <c r="AI30">
         <v>-23772890000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1110000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>52701750.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>52701750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>