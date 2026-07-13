--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,2116 +845,2335 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>22142000000.0</v>
+      </c>
+      <c r="C2">
         <v>14277000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12250995000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14882639743.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7552067000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2765557000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>126875031250.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>91208635691.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>30865190422.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>6407000000.0</v>
+      </c>
+      <c r="C7">
+        <v>2353000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>16</v>
+      </c>
+      <c r="B8">
+        <v>121000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>121000000000.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>121000000000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>5875000000.0</v>
       </c>
       <c r="C9">
-        <v>5875031250.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="D9">
         <v>5875031250.0</v>
       </c>
       <c r="E9">
         <v>5875031250.0</v>
       </c>
       <c r="F9">
         <v>5875031250.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>5875031250.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>175897000000.0</v>
+      </c>
+      <c r="C10">
         <v>175178000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67935872000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>237759465243.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>72360423000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1798705000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2994016000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>385347882.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>634646416.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>42316000000.0</v>
+      </c>
+      <c r="C11">
         <v>70150000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3110000000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>175897000000.0</v>
+      </c>
+      <c r="C12">
         <v>175178000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>67935872000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>237759465243.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>72360423000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1798705000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2994016000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>385347882.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>634646416.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>121000000000.0</v>
       </c>
       <c r="C13">
         <v>121000000000.0</v>
       </c>
       <c r="D13">
         <v>121000000000.0</v>
       </c>
       <c r="E13">
         <v>121000000000.0</v>
       </c>
       <c r="F13">
         <v>121000000000.0</v>
       </c>
       <c r="G13">
-        <v>50000000000.0</v>
+        <v>121000000000.0</v>
       </c>
       <c r="H13">
         <v>50000000000.0</v>
       </c>
       <c r="I13">
         <v>50000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>50000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>1210000000.0</v>
       </c>
       <c r="C14">
         <v>1210000000.0</v>
       </c>
       <c r="D14">
         <v>1210000000.0</v>
       </c>
       <c r="E14">
         <v>1210000000.0</v>
       </c>
       <c r="F14">
         <v>1210000000.0</v>
       </c>
       <c r="G14">
         <v>1210000000.0</v>
       </c>
       <c r="H14">
         <v>1210000000.0</v>
       </c>
       <c r="I14">
         <v>1210000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>1210000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>203804000000.0</v>
+      </c>
+      <c r="C16">
         <v>242730000000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>278412000000.0</v>
+      </c>
+      <c r="E16">
         <v>684288060249.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>34218859000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>3750000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>118000000.0</v>
+      </c>
+      <c r="C21">
         <v>562000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>813482000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1204064776.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17873000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>97986749000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101579648000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>105196727147.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>490933000000.0</v>
+      </c>
+      <c r="C22">
         <v>383439000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>170243845000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>176891527599.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39726712000.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-11500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21283331.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1803188000000.0</v>
+      </c>
+      <c r="C23">
         <v>1580107000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1457070043000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1488828175253.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1007980153000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>320535958000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>284876519000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>303231626411.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38829911690.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>546404000000.0</v>
+      </c>
+      <c r="C24">
         <v>393278000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>370977116780.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>60141325740.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>528429712140.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>124000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>178000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>549727000000.0</v>
+      </c>
+      <c r="C25">
         <v>393326000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>373133912750.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>60141325740.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>528429712140.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>124000000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>178000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>433901000000.0</v>
+      </c>
+      <c r="C28">
         <v>261154000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>335750874000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>136150116775.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>483174342000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>187900812000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>192005984000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>208090082118.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4940783584.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>1005984000000.0</v>
+      </c>
+      <c r="C29">
+        <v>752832000000.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>304140350428.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>202561000000.0</v>
+      </c>
+      <c r="C30">
         <v>8636000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32893746000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6656702946.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13313299000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4484475000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9328812000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21283332.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>39725501756.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>16454084617.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-34180927052.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13988091456.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>30865190422.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C32"/>
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>426421000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-72395000000.0</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>61948254517.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>733965000000.0</v>
+      </c>
+      <c r="C33">
         <v>792676000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>833358294000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>745694637440.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>636095950000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>177827746000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>162521835000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>302834778529.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38173981942.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>556940000000.0</v>
+      </c>
+      <c r="C35">
         <v>397982000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>376700534000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>61496295844.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>528938665000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>125335167000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>187940540000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>208810683097.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5807183097.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
         <v>200000000000.0</v>
       </c>
       <c r="C36">
+        <v>200000000000.0</v>
+      </c>
+      <c r="D36">
         <v>212500689000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-135649264910.0</v>
       </c>
-      <c r="E36"/>
-[...1 lines deleted...]
-      <c r="G36">
+      <c r="F36">
+        <v>633996474383.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36">
         <v>-131765841000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>-38173981942.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
         <v>200000000000.0</v>
       </c>
       <c r="C38">
+        <v>200000000000.0</v>
+      </c>
+      <c r="D38">
         <v>212500000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>0.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>633996474382.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>51691572265.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>30755994770.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>164948375000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>199832000000.0</v>
+      </c>
+      <c r="C39">
         <v>220178000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>352638285000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>321825842025.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>246483768000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>136425033000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>110031855000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21283331.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>559813000000.0</v>
+        <v>356785000000.0</v>
       </c>
       <c r="C40">
+        <v>570963000000.0</v>
+      </c>
+      <c r="D40">
         <v>795823364000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>434047055997.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>370133497000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12294884000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8787258000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3212307623.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2157538171.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>508952825.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1335166555.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>345570357.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>335253097.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>231753097.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>5875000000.0</v>
       </c>
       <c r="C42">
+        <v>5875000000.0</v>
+      </c>
+      <c r="D42">
         <v>5875031000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-121000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5875031000.0</v>
       </c>
       <c r="F42">
         <v>5875031000.0</v>
       </c>
       <c r="G42">
+        <v>5875031000.0</v>
+      </c>
+      <c r="H42">
         <v>-1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-91208635691.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-30865190422.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>26186000000.0</v>
+      </c>
+      <c r="C45">
+        <v>20026000000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>66975358877.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>402936000000.0</v>
+      </c>
+      <c r="C46">
         <v>458970000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>481324000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>607196374353.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>629418814000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28149424000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>60913733000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>61075776382.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>38173981942.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>402936000000.0</v>
+      </c>
+      <c r="C47">
         <v>458970000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>481324688550.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>607196374350.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2081602900.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>28149424390.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30186192954.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>32689676382.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>38173981942.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>275718000000.0</v>
+      </c>
+      <c r="C48">
         <v>191978000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>114863685000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-146528703777.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-87131657000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-12434197000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>17398721000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>41208635691.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-19134809578.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C50"/>
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>56987000000.0</v>
+      </c>
+      <c r="C50">
+        <v>40653000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>65699516667.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>609798000000.0</v>
+      </c>
+      <c r="C51">
         <v>436332000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>403686746000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>373909582019.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>555534764000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>189699517000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>195000000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>208475430000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5575430000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
-        <v>43006000000.0</v>
+        <v>60071000000.0</v>
       </c>
       <c r="C52">
+        <v>45396000000.0</v>
+      </c>
+      <c r="D52">
         <v>30552833000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>313768256279.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>27394109000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>65699517000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>24446967710.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>216126611110.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1803188000000.0</v>
+      </c>
+      <c r="C55">
         <v>1580107000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1457070043000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1488828175253.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1007980153000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>320535958000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>284876519000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>303231626411.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>38829911690.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1069223000000.0</v>
+      </c>
+      <c r="C56">
         <v>787431000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>623711749000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>743133537813.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>371884203000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>142708212000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>122354683000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>396847882.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>655929748.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>642802000000.0</v>
+      </c>
+      <c r="C57">
         <v>859826000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>838627193000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1446986012268.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>439298532000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>80759958000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>29537258000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3212307623.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2157538171.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1199742000000.0</v>
+      </c>
+      <c r="C58">
         <v>1257808000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1215327727000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1508482308112.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>968237197000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>206095124000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>217477798000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>212022990720.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7964721268.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>402593000000.0</v>
+      </c>
+      <c r="C60">
         <v>318853000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>241738717000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-19653672527.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>39743375000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>114440834000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>67398721000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>91208635691.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>30865190422.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>26730000000.0</v>
+      </c>
+      <c r="C2">
+        <v>22142000000.0</v>
+      </c>
+      <c r="D2">
         <v>33115000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8749000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15828000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14277000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8438368000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30555671000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9702550000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12250995000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10042602919.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7331043455.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20122964472.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14882639743.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15506975525.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10199137994.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9054091863.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7552067365.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5086676222.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8681774456.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1167734360.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2765556622.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>187789531.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
+      <c r="J5"/>
+      <c r="K5"/>
       <c r="L5">
         <v>1553100.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>1553101.0</v>
+      </c>
       <c r="N5">
+        <v>1553100.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>1553101.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553100.0</v>
       </c>
       <c r="Q5">
         <v>1553100.0</v>
       </c>
       <c r="R5">
+        <v>1553100.0</v>
+      </c>
+      <c r="S5">
+        <v>1553100.0</v>
+      </c>
+      <c r="T5">
         <v>126875031250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7041051332.0</v>
       </c>
       <c r="U5">
         <v>126875031250.0</v>
       </c>
       <c r="V5">
+        <v>-7041051332.0</v>
+      </c>
+      <c r="W5">
         <v>126875031250.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5">
+        <v>126875031250.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>67398720650.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>91208635691.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>3078000000.0</v>
+      </c>
+      <c r="C7">
+        <v>6407000000.0</v>
+      </c>
+      <c r="D7">
         <v>583000000.0</v>
       </c>
-      <c r="C7"/>
-[...3 lines deleted...]
-      <c r="G7"/>
+      <c r="E7">
+        <v>527000000.0</v>
+      </c>
+      <c r="F7">
+        <v>2349000000.0</v>
+      </c>
+      <c r="G7">
+        <v>2353000000.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>121000000000.0</v>
       </c>
-      <c r="C8"/>
-[...3 lines deleted...]
-      <c r="G8"/>
+      <c r="C8">
+        <v>121000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>121000000000.0</v>
+      </c>
+      <c r="E8">
+        <v>121000000000.0</v>
+      </c>
+      <c r="F8">
+        <v>121000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>121000000000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>5875000000.0</v>
       </c>
       <c r="D9">
         <v>5875000000.0</v>
       </c>
       <c r="E9">
         <v>5875000000.0</v>
       </c>
       <c r="F9">
-        <v>5875031250.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="G9">
-        <v>5875031250.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="H9">
         <v>5875031250.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>5875031250.0</v>
+      </c>
       <c r="J9">
         <v>5875031250.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>5875031250.0</v>
       </c>
       <c r="M9">
         <v>5875031250.0</v>
       </c>
       <c r="N9">
         <v>5875031250.0</v>
       </c>
       <c r="O9">
         <v>5875031250.0</v>
       </c>
       <c r="P9">
         <v>5875031250.0</v>
       </c>
       <c r="Q9">
         <v>5875031250.0</v>
       </c>
       <c r="R9">
         <v>5875031250.0</v>
       </c>
       <c r="S9">
         <v>5875031250.0</v>
       </c>
       <c r="T9">
         <v>5875031250.0</v>
       </c>
       <c r="U9">
         <v>5875031250.0</v>
       </c>
       <c r="V9">
         <v>5875031250.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
+      <c r="W9">
+        <v>5875031250.0</v>
+      </c>
+      <c r="X9">
+        <v>5875031250.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>89432000000.0</v>
+      </c>
+      <c r="C10">
+        <v>175897000000.0</v>
+      </c>
+      <c r="D10">
         <v>116169000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>144951000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>150653000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>175178000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>161417534000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>172322676000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>116867617000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>116877400000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>112761524569.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>106376894741.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>238365883461.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>140337907296.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>448281830367.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>120015947278.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>122284858430.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>72360422591.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>24385843362.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>19689393104.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13395857094.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1798704660.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>653881651.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4057012410.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2994016377.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2994016377.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-385347882.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>42316000000.0</v>
+      </c>
+      <c r="D11">
         <v>25050000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>52055000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>125155000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>70150000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>74760000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>14360000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3110000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="K11"/>
+      <c r="L11">
         <v>15785000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>27485000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>94985000000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>89432000000.0</v>
+      </c>
+      <c r="C12">
+        <v>175897000000.0</v>
+      </c>
+      <c r="D12">
         <v>116169000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>144951000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>150653000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>175178000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>161417534000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>172322676000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>116867617000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>116877400000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>112761524569.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>106376894741.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>238365883461.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>140337907296.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>448281830367.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>120015947278.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>122284858430.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>72360422591.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24385843362.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19689393104.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13395857094.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1798704660.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>653881651.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4057012410.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2994016377.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2994016377.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>385347882.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>121000000000.0</v>
       </c>
       <c r="C13">
         <v>121000000000.0</v>
       </c>
       <c r="D13">
         <v>121000000000.0</v>
       </c>
       <c r="E13">
         <v>121000000000.0</v>
       </c>
       <c r="F13">
         <v>121000000000.0</v>
       </c>
       <c r="G13">
         <v>121000000000.0</v>
       </c>
       <c r="H13">
         <v>121000000000.0</v>
       </c>
       <c r="I13">
         <v>121000000000.0</v>
       </c>
@@ -2970,65 +3195,71 @@
       <c r="O13">
         <v>121000000000.0</v>
       </c>
       <c r="P13">
         <v>121000000000.0</v>
       </c>
       <c r="Q13">
         <v>121000000000.0</v>
       </c>
       <c r="R13">
         <v>121000000000.0</v>
       </c>
       <c r="S13">
         <v>121000000000.0</v>
       </c>
       <c r="T13">
         <v>121000000000.0</v>
       </c>
       <c r="U13">
         <v>121000000000.0</v>
       </c>
       <c r="V13">
         <v>121000000000.0</v>
       </c>
       <c r="W13">
+        <v>121000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>121000000000.0</v>
+      </c>
+      <c r="Y13">
         <v>93500000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>93500000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>50000000000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>1210000000.0</v>
       </c>
       <c r="C14">
         <v>1210000000.0</v>
       </c>
       <c r="D14">
         <v>1210000000.0</v>
       </c>
       <c r="E14">
         <v>1210000000.0</v>
       </c>
       <c r="F14">
         <v>1210000000.0</v>
       </c>
       <c r="G14">
         <v>1210000000.0</v>
       </c>
       <c r="H14">
         <v>1210000000.0</v>
       </c>
       <c r="I14">
         <v>1210000000.0</v>
       </c>
@@ -3050,8233 +3281,8947 @@
       <c r="O14">
         <v>1210000000.0</v>
       </c>
       <c r="P14">
         <v>1210000000.0</v>
       </c>
       <c r="Q14">
         <v>1210000000.0</v>
       </c>
       <c r="R14">
         <v>1210000000.0</v>
       </c>
       <c r="S14">
         <v>1210000000.0</v>
       </c>
       <c r="T14">
         <v>1210000000.0</v>
       </c>
       <c r="U14">
         <v>1210000000.0</v>
       </c>
       <c r="V14">
         <v>1210000000.0</v>
       </c>
       <c r="W14">
+        <v>1210000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1210000000.0</v>
+      </c>
+      <c r="Y14">
         <v>935000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>716978383.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>498956765.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>500347745.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>855173873.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>855173873.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>229255000000.0</v>
+      </c>
+      <c r="C16">
+        <v>203804000000.0</v>
+      </c>
+      <c r="D16">
         <v>169738000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16">
+        <v>191093000000.0</v>
+      </c>
+      <c r="F16">
+        <v>255408000000.0</v>
+      </c>
+      <c r="G16">
         <v>242730000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>252392646000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>239624191000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>227491354000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>278411827000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>243044063255.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>254144865046.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>377643973932.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>270330684217.0</v>
       </c>
       <c r="O16"/>
       <c r="P16">
+        <v>270330684217.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
         <v>118804911513.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>34218859322.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>106000000.0</v>
+      </c>
+      <c r="C21">
+        <v>118000000.0</v>
+      </c>
+      <c r="D21">
         <v>229000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>340000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>451000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>562000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>640497000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>751342000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>711667000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>813482000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>901208734.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1002160748.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1202487763.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1204064776.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1603141789.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>104718802.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>106295816.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>17872828.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>95269208519.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>96174739991.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>83324916099.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>97986749144.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>98866838120.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>99771107981.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>101579647703.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>508380000000.0</v>
+      </c>
+      <c r="C22">
+        <v>490933000000.0</v>
+      </c>
+      <c r="D22">
         <v>323533000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>131034000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>131853000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>383439000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>303188288000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>170243845000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>351982945000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>264102264000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>211897507833.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>217759203105.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>236796018944.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>29016455866.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>60732875950.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>63237838210.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>46491447671.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>39726712383.0</v>
       </c>
-      <c r="R22"/>
-[...1 lines deleted...]
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
         <v>229365238901.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1802735000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1803188000000.0</v>
+      </c>
+      <c r="D23">
         <v>1714563000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1626371000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1619528000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1580107000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1603243312000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1678085313000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1458293859000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1457070043000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1484319618924.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1546371918423.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1483410945310.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1488828175253.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1516545648625.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1134672079873.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1066734904041.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1007980152989.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>719134139932.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>681831726121.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>645297519000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>320535957959.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>325431093071.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>298119809305.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>67398720650.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>284876518586.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>91208635691.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>609025000000.0</v>
+      </c>
+      <c r="C24">
+        <v>546404000000.0</v>
+      </c>
+      <c r="D24">
         <v>522025000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>527677000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>416298000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>393278000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>396875959950.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>407050387870.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>391053403820.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>353977116780.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>353977116780.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>314706735310.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>60141325740.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>513308593190.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>520808593190.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>528429712140.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>528429712140.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>305763398110.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>518087065410.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>448581400000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>124000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>148000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>166000000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>549727000000.0</v>
+      </c>
+      <c r="D25">
         <v>522041000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>527677000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>416298000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>393326000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>396875959950.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>409207183840.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>393210199790.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>353977116780.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>353977116780.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>314706735310.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>60141325740.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>513308593190.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>520808593190.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>528429712140.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>528429712140.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>306644128110.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>518967795410.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>448581400000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>124000000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>148000000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>166000000000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>682147000000.0</v>
+      </c>
+      <c r="C28">
+        <v>433901000000.0</v>
+      </c>
+      <c r="D28">
         <v>460702000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>424479000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>321690000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>261154000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>270277123000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>256830713000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>298427935000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>286809346000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>258060168125.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>250105020925.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>122861932066.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>231053137017.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>75078522564.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>410791456136.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>416355397768.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>483174341659.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>282378059745.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>499460622302.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>483185542906.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>187900812007.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>192874233349.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>184942987590.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2994016377.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>201600953623.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>385347882.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>1111162000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1005984000000.0</v>
+      </c>
+      <c r="D29">
         <v>962944000000.0</v>
       </c>
-      <c r="C29"/>
-[...3 lines deleted...]
-      <c r="G29"/>
+      <c r="E29">
+        <v>862838000000.0</v>
+      </c>
+      <c r="F29">
+        <v>760057000000.0</v>
+      </c>
+      <c r="G29">
+        <v>752832000000.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>81877000000.0</v>
+      </c>
+      <c r="C30">
+        <v>202561000000.0</v>
+      </c>
+      <c r="D30">
         <v>176162000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3274000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4871000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8636000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19758466000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6324696000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>39124156000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32893746000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3866570405.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14225251277.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6139191627.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="O30"/>
+      <c r="P30">
         <v>3368120365.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4551156368.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8108644334.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13313299082.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22391054655.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3653464000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3944791000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4484475000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>147347745500.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5264213000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5264213000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>265067780347.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>250127370604.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-12691461957.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>12842945653.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>39725501756.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-43179809617.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-13635367220.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>583233558099.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>16454084617.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>21795398876.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>330891247.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-34180927052.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>319133000000.0</v>
+      </c>
+      <c r="C32">
+        <v>426421000000.0</v>
+      </c>
+      <c r="D32">
         <v>251833000000.0</v>
       </c>
-      <c r="C32"/>
-[...3 lines deleted...]
-      <c r="G32"/>
+      <c r="E32">
+        <v>217684000000.0</v>
+      </c>
+      <c r="F32">
+        <v>120315000000.0</v>
+      </c>
+      <c r="G32">
+        <v>-72395000000.0</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>838029000000.0</v>
+      </c>
+      <c r="C33">
+        <v>733965000000.0</v>
+      </c>
+      <c r="D33">
         <v>869863000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>819468000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>802783000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>792676000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>860422498000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>847330039000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>735399601000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>833358294000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>627948357997.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>691037909620.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>692605870838.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>745694637440.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>717887547617.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>635628836352.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>642072361556.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>636095950110.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>217855290515.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>205138334711.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>176411751486.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>177827745799.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>177218223201.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>178727788404.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>-2994016377.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>162521835427.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-385347882.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>616878000000.0</v>
+      </c>
+      <c r="C35">
+        <v>556940000000.0</v>
+      </c>
+      <c r="D35">
         <v>528260000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>532333000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>420954000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>397982000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>402229423000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>412773806000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>396776822000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>376700534000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>355332086888.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>355332086884.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>316061705418.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>61496295844.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>513817546010.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>521317546010.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>528938664964.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>528938664966.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>545760644494.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>528053378628.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>466235083222.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>125335166555.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>157942074846.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>166473081696.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>187940540357.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>57747000000.0</v>
+      </c>
+      <c r="C36">
         <v>200000000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
+        <v>200000000000.0</v>
+      </c>
+      <c r="E36">
         <v>690000000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>671575000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>200000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>218526392000.0</v>
       </c>
       <c r="H36">
         <v>212500000000.0</v>
       </c>
       <c r="I36">
+        <v>218526392000.0</v>
+      </c>
+      <c r="J36">
         <v>212500000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
+        <v>212500000000.0</v>
+      </c>
+      <c r="L36">
         <v>-135967282514.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-133530870909.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-135045448899.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>610045372529.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>630614099516.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36"/>
       <c r="R36">
-        <v>0.0</v>
+        <v>639856556553.0</v>
       </c>
       <c r="S36">
-        <v>0.0</v>
+        <v>633996474383.0</v>
       </c>
       <c r="T36">
-        <v>13755828468.0</v>
+        <v>-1.0</v>
       </c>
       <c r="U36">
         <v>0.0</v>
       </c>
-      <c r="V36"/>
+      <c r="V36">
+        <v>13755828468.0</v>
+      </c>
       <c r="W36">
+        <v>0.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36">
         <v>50031542605.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-2994016377.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>30755994770.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-385347882.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>200000000000.0</v>
       </c>
       <c r="D38">
         <v>200000000000.0</v>
       </c>
       <c r="E38">
         <v>200000000000.0</v>
       </c>
       <c r="F38">
+        <v>200000000000.0</v>
+      </c>
+      <c r="G38">
+        <v>200000000000.0</v>
+      </c>
+      <c r="H38">
         <v>212500000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>557507038711.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>583681272600.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>630614099516.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>639856556553.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>633996474382.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>80314134341.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>50345534283.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>50056774831.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>50031542605.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>50031542605.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>30755994770.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>285017000000.0</v>
+      </c>
+      <c r="C39">
+        <v>199832000000.0</v>
+      </c>
+      <c r="D39">
         <v>228836000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>527644000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>529368000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>220178000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>258456526000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>481864055000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>214919540000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>209838338000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>841331721513.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>828601793448.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>682415211815.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>573779174651.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>286275274326.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>379027296243.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>371720548481.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>333961573806.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>454501951400.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>453350534306.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>222179880519.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>136425032500.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>147558988219.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>115335008491.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>110000000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>119360666783.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>227034000000.0</v>
+      </c>
+      <c r="C40">
+        <v>356785000000.0</v>
+      </c>
+      <c r="D40">
         <v>335184000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>538717000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>624557000000.0</v>
       </c>
-      <c r="E40">
-[...4 lines deleted...]
-      </c>
       <c r="G40">
+        <v>570963000000.0</v>
+      </c>
+      <c r="H40">
+        <v>600884176381.0</v>
+      </c>
+      <c r="I40">
         <v>646338506000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>440731422000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>517411538000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>575116458424.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>660987357040.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>478535720030.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1120853653951.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>455106464242.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>605743757129.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>386566139091.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>370133496907.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>116077645314.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>62374980266.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>138381491682.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>12294884354.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>10638991698.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8544728381.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1276017959.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>12537257579.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1354970105.0</v>
       </c>
-      <c r="L41"/>
-[...6 lines deleted...]
-      </c>
+      <c r="N41"/>
+      <c r="O41"/>
       <c r="P41">
         <v>508952823.0</v>
       </c>
       <c r="Q41">
+        <v>508952823.0</v>
+      </c>
+      <c r="R41">
+        <v>508952823.0</v>
+      </c>
+      <c r="S41">
         <v>508952825.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1335166554.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23914964935.0</v>
       </c>
       <c r="U41">
         <v>1335166555.0</v>
       </c>
       <c r="V41">
+        <v>23914964935.0</v>
+      </c>
+      <c r="W41">
+        <v>1335166555.0</v>
+      </c>
+      <c r="X41">
         <v>431959846.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>473081696.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>473081696.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
-        <v>5875000000.0</v>
+        <v>-34269000000.0</v>
       </c>
       <c r="C42">
         <v>5875000000.0</v>
       </c>
       <c r="D42">
         <v>5875000000.0</v>
       </c>
       <c r="E42">
         <v>5875000000.0</v>
       </c>
       <c r="F42">
-        <v>5875031000.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="G42">
-        <v>5875031000.0</v>
+        <v>5875000000.0</v>
       </c>
       <c r="H42">
         <v>5875031000.0</v>
       </c>
       <c r="I42">
         <v>5875031000.0</v>
       </c>
       <c r="J42">
-        <v>5875031250.0</v>
+        <v>5875031000.0</v>
       </c>
       <c r="K42">
-        <v>5875031250.0</v>
+        <v>5875031000.0</v>
       </c>
       <c r="L42">
         <v>5875031250.0</v>
       </c>
       <c r="M42">
         <v>5875031250.0</v>
       </c>
       <c r="N42">
+        <v>5875031250.0</v>
+      </c>
+      <c r="O42">
+        <v>5875031250.0</v>
+      </c>
+      <c r="P42">
         <v>5873478149.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>5875031251.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>5875031250.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>5875031250.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-121000000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-120999999999.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>12916082582.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>5875031250.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>5875031250.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-1.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>31643000000.0</v>
+      </c>
+      <c r="C45">
+        <v>26186000000.0</v>
+      </c>
+      <c r="D45">
         <v>24105000000.0</v>
       </c>
-      <c r="C45"/>
-[...3 lines deleted...]
-      <c r="G45"/>
+      <c r="E45">
+        <v>21436000000.0</v>
+      </c>
+      <c r="F45">
+        <v>20157000000.0</v>
+      </c>
+      <c r="G45">
+        <v>20026000000.0</v>
+      </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>636238000000.0</v>
+      </c>
+      <c r="C46">
+        <v>402936000000.0</v>
+      </c>
+      <c r="D46">
         <v>541245000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5065000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>4914000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>458970000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>512178830000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>491632678000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>384297148000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>481324689000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>487597581509.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>553762363484.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>554162567989.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3484762480.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>578745292323.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1610018034.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>635306802558.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>629418814100.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>28417598359.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>28649460379.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>27639434654.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>28149424390.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>28319842478.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>28925137818.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>30186192954.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>402936000000.0</v>
+      </c>
+      <c r="D47">
         <v>541245000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>489265000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>470635000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>458970000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>512178829960.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>497659070480.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>384297147790.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47">
+      <c r="K47"/>
+      <c r="L47">
         <v>487597581510.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>2482318977.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>554162567990.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>607196374350.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1563133228.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1610018034.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2109509187.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2081602900.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>28417598359.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>28649460379.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>314603779442.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>28149424390.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>28294610250.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>28925137818.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>28925137818.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>255930000000.0</v>
+      </c>
+      <c r="C48">
+        <v>275718000000.0</v>
+      </c>
+      <c r="D48">
         <v>259781000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>167060000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>163188000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>191978000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>179025830000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>197044315000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>234627606000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>114863685000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>157062828857.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>139194909845.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>117648724992.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-146530256878.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>124855481143.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-139463327506.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-113925789781.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-87131656666.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-74785632348.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-44335658480.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-20793552504.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-12434197489.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-6212794254.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>6601999228.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>6601999228.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>17398720651.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>159476000000.0</v>
+      </c>
+      <c r="C50">
+        <v>56987000000.0</v>
+      </c>
+      <c r="D50">
         <v>54247000000.0</v>
       </c>
-      <c r="C50"/>
-[...3 lines deleted...]
-      <c r="G50"/>
+      <c r="E50">
+        <v>41226000000.0</v>
+      </c>
+      <c r="F50">
+        <v>53696000000.0</v>
+      </c>
+      <c r="G50">
+        <v>40653000000.0</v>
+      </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>771579000000.0</v>
+      </c>
+      <c r="C51">
+        <v>609798000000.0</v>
+      </c>
+      <c r="D51">
         <v>576871000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>569430000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>472343000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>436332000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>431694657000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>429153389000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>415295552000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>403686746000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>370821692694.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>356481915666.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>361227815527.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>371391044314.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>523360352934.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>530807403418.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>538640256198.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>555534764250.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>306763903110.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>519150015410.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>496581400000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>189699516667.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>193528115000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>189000000000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>204594970000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>162554000000.0</v>
+      </c>
+      <c r="C52">
+        <v>60071000000.0</v>
+      </c>
+      <c r="D52">
         <v>54830000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>41753000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>56045000000.0</v>
       </c>
-      <c r="E52">
-[...2 lines deleted...]
-      <c r="F52">
+      <c r="G52">
+        <v>45396000000.0</v>
+      </c>
+      <c r="H52">
         <v>34745426000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>19946206000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>22085352000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>30552833000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>16844575911.0</v>
       </c>
-      <c r="K52">
-[...2 lines deleted...]
-      <c r="L52">
+      <c r="M52">
+        <v>5009597772.0</v>
+      </c>
+      <c r="N52">
         <v>46521080213.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>311249718574.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>10051759744.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9998810228.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>10422277886.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>27394108777.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>119775000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>182220000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>48508808545.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>65699516667.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>36000000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>23000000000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>17000000000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
         <v>120000000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>5988032754.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>770695764.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1802735000000.0</v>
+      </c>
+      <c r="C55">
+        <v>1803188000000.0</v>
+      </c>
+      <c r="D55">
         <v>1714563000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1626371000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1619528000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1580107000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1603243312000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1678085313000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1458293859000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1457070043000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1484319618924.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1546371918423.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1483410945309.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1488828175253.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1516545648625.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1134672079873.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1066734904041.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1007980152989.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>719134139932.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>681831726121.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>645297519000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>320535957959.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>325431093071.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>298119809305.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>284876518587.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>964706000000.0</v>
+      </c>
+      <c r="C56">
+        <v>1069223000000.0</v>
+      </c>
+      <c r="D56">
         <v>844700000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>806903000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>816745000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>787431000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>742820814000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>830755273000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>722894258000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>623711749000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>856371260927.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>855334008803.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>790805074471.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>743133537813.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>798658101008.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>499043243521.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>424662542485.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>371884202879.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>501278849417.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>476693391410.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>468885767514.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>142708212160.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>148212869870.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>119392020901.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2994016377.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>122354683160.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>385347882.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>645573000000.0</v>
+      </c>
+      <c r="C57">
+        <v>642802000000.0</v>
+      </c>
+      <c r="D57">
         <v>592867000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>589219000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>696430000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>859826000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>889972109000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>936464573000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>700010677000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>838627193000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>845047700509.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>924968064427.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>922823738647.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1446986012268.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>750995883728.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>625941705351.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>524847420353.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>439298532371.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>121284096536.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>71238974722.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>72980957033.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>80759957643.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>46826781229.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>31544728381.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>31544728381.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>29537257579.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1262451000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1199742000000.0</v>
+      </c>
+      <c r="D58">
         <v>1121127000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1121552000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1117384000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1257808000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1292201532000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1349238378000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1096787499000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1215327727000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1200379787397.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1280300151312.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1238885444066.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1508482308112.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1264813429738.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1147259251361.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1053786085318.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>968237197337.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>667044741030.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>599292353350.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>539216040255.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>206095124198.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>204768856075.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>198017810077.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>217477797936.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>342661000000.0</v>
+      </c>
+      <c r="C60">
+        <v>402593000000.0</v>
+      </c>
+      <c r="D60">
         <v>386656000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>293935000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>290063000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>318853000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>305900862000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>323919347000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>361502637000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>241738717000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>283937860107.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>266069941095.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>244523756242.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-19655225628.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>251730512393.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-12586743155.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>12949241469.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>39743374584.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>52089398902.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>82539372771.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>106081478746.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>114440833761.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>120662236996.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>100101999228.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>67398720650.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>67398720650.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>91208635691.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>162471000000.0</v>
+      </c>
+      <c r="C2">
         <v>115846000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>222437186000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3510290000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12893267000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12910472000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12655027000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6948690863.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6737084490.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>5517000000.0</v>
+      </c>
+      <c r="C3">
         <v>4178000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3256305000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3510290000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6909835000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6252233000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6152708000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5843248792.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2630371139.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>58122000000.0</v>
+      </c>
+      <c r="C5">
         <v>90728000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>60958695000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-57649154000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-38627974000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5305486000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15095177000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7264619657.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10534777411.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>63639000000.0</v>
+      </c>
+      <c r="C6">
         <v>94906000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64215000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-54138864000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-31718139000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>946747000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8942469000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1421370865.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7904406272.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>181295000000.0</v>
+      </c>
+      <c r="C9">
         <v>202095000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>316604009000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3510290000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5433132000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1757159000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5769738000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5004734945.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1261468883.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>70957000000.0</v>
+      </c>
+      <c r="C10">
         <v>83487000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57863000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-59001570000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-76375392000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-29350190000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23845809000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>60421070269.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10448026049.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>102</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>14225000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2438000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>111970000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-232024000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-94318000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-10908000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2923129780.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11950638.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>2374000000.0</v>
+      </c>
+      <c r="C12">
         <v>1878000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>445805000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1352415000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44155177000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24044704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10004465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>3661000000.0</v>
+      </c>
+      <c r="C13">
         <v>3683000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3596615350.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1352415460.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>42490505250.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22164703740.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7672465280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>105</v>
+      </c>
+      <c r="B14">
+        <v>12142000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1458000000.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>83099000000.0</v>
+      </c>
+      <c r="C15">
         <v>84945000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>261223139000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-59113498000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-76143368000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-29255872000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23834901000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>60421070269.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10459976687.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16">
+        <v>83099000000.0</v>
+      </c>
+      <c r="C16">
         <v>84945000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>261223138800.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-59113498320.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-76143367649.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-29255872452.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-23834900780.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>60421070269.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-10459976687.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>70957000000.0</v>
+      </c>
+      <c r="C17">
+        <v>83487000000.0</v>
+      </c>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-29255872452.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>1287000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1680000000.0</v>
+      </c>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-22164703735.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>58122000000.0</v>
+      </c>
+      <c r="C21">
         <v>74590000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18328000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-66920869000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-38545193000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9240580000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15095177000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10187749440.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10534777410.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
-        <v>-243351000000.0</v>
+        <v>285644000000.0</v>
       </c>
       <c r="C23">
+        <v>243351000000.0</v>
+      </c>
+      <c r="D23">
         <v>317563361000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>66920869000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46005328000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20393893000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21980467000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12131705355.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16010393018.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>5517000000.0</v>
+      </c>
+      <c r="C25">
+        <v>4391000000.0</v>
+      </c>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>6252027351.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>17765000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15054991000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21752353000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8372465000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6252027000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>416432000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>270000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6194687387.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>45000000000.0</v>
+      </c>
+      <c r="C28">
         <v>98055000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>68291528000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>41465900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30272577000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12614420000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7672109000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>734954456.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1939627097.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>111969620.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-232023910.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-94317570.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10907900.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11950640.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>123173000000.0</v>
+      </c>
+      <c r="C30">
         <v>127505000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95126175000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>63410579000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33112061000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7483422000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9325440000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5183014496.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9273308524.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>12835000000.0</v>
+      </c>
+      <c r="C31">
         <v>8897000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>39535000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>7919299000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-37830198000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20109610000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8750631000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>73531949486.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>86751362.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>343766000000.0</v>
+      </c>
+      <c r="C32">
         <v>317941000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>539041194000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7460135000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11153313000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6885290000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1943955918.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5475615607.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>5924000000.0</v>
+      </c>
+      <c r="C2">
+        <v>39580000000.0</v>
+      </c>
+      <c r="D2">
         <v>95344000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24153000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>845000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22250665000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11435710000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7302874000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>73821878000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>42918499000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>112581450565.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7861922066.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>58764365557.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>780755289.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>76657355310.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>0.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>132809226.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>185589564.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2204675862.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5200904581.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3541172145.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3797332116.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2844843244.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>114121359487.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>117541060925.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1653403006.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1347821388.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1750547225.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1750547226.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>1523000000.0</v>
+      </c>
+      <c r="C3">
+        <v>1371000000.0</v>
+      </c>
+      <c r="D3">
         <v>1597000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>435000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>313000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1211781000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1285956000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>288762000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1391501000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>838031000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>999320035.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>648537706.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>770416011.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>208367655.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>232233523.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>650365105.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>132809226.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2132103989.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1694670502.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1539983312.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1539983312.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1647841064.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1534797429.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1534797429.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5383991046.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1538177119.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1538177117.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1538177118.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1538177118.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-25962000000.0</v>
+      </c>
+      <c r="C5">
+        <v>4506000000.0</v>
+      </c>
+      <c r="D5">
         <v>88920000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>2094000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-32233000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10993732000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-16008046000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-22282019000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>118024333000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2674388000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>13862406067.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-23578669612.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>272133900543.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9255890958.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>265071373275.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-15725331357.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15725414566.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-8306690679.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-18388875249.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10373690585.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3278271683.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4545717265.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5491652343.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-57406138234.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>55435403295.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1024050643.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9281178513.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2394974045.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2394974046.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-24439000000.0</v>
+      </c>
+      <c r="C6">
+        <v>5877000000.0</v>
+      </c>
+      <c r="D6">
         <v>90517000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2529000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-31920000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12205513000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-14722090000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-21993257000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>119415834000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3512419000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>14861726102.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-22930131906.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>272904316554.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9047523303.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>265303606798.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-15074966252.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15592605340.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6174586690.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-16694204747.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-8833707273.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1738288371.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2897876201.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3956854914.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-55871340805.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>60819394341.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>514126476.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7743001396.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-856796927.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-856796928.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>3303000000.0</v>
+      </c>
+      <c r="C9">
+        <v>37199000000.0</v>
+      </c>
+      <c r="D9">
         <v>119893000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>26194000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>558000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>42467492000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12246137000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8359452000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>140056792000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-21752631000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>34630583599.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2469129273.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>306506134443.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-366051255289.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>288613144690.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-107978627.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-24830599.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>83750149.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1930438732.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1852046164.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>26527752.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-295944293.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1024373312.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-353587677602.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>127756712175.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-28683227.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-76808300.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>244231249.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>244231249.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
-        <v>86990000000.0</v>
+        <v>-26832000000.0</v>
       </c>
       <c r="C10">
+        <v>13458000000.0</v>
+      </c>
+      <c r="D10">
+        <v>88386000000.0</v>
+      </c>
+      <c r="E10">
         <v>4029000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-29517000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10993733000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-17805155000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-26075548000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>112021000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1632784000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>17868064415.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>21546265867.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>264179634103.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>17854544877.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>264319390375.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-25535990211.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-26794136929.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-14023956697.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-30449973868.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-23542105977.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8359355014.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5738675121.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-12814793482.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-61541440968.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>50744689545.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5324547124.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-13728608730.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2396326410.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2396326411.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>102</v>
+      </c>
+      <c r="B11">
+        <v>121000000.0</v>
+      </c>
       <c r="C11">
+        <v>2462000000.0</v>
+      </c>
+      <c r="D11">
+        <v>1396000000.0</v>
+      </c>
+      <c r="E11">
         <v>1354000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>187000000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="G11">
+        <v>2069773670.0</v>
+      </c>
+      <c r="H11">
         <v>12155226000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>9075000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2488032000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>865343000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>145404.0</v>
       </c>
-      <c r="K11">
-[...2 lines deleted...]
-      <c r="L11">
+      <c r="M11">
+        <v>9131762500.0</v>
+      </c>
+      <c r="N11">
         <v>2205330.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>111969621.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2134828.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-5587.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3815.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-232023907.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>68801094.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>68801094.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-94317574.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-11948612674.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>11948612674.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2512940.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-8394955.0</v>
       </c>
-      <c r="AA11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>4329000000.0</v>
+      </c>
+      <c r="C12">
+        <v>761000000.0</v>
+      </c>
+      <c r="D12">
         <v>509000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>707000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>397000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>52850320.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>534036000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>959351000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>625000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>366194000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>61072310.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7954266440.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
-        <v>751982901.0</v>
+        <v>7954266440.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
+        <v>751982901.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
         <v>12806957014.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12321467496.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12061098615.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13168415393.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5081083333.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5397453742.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7323141143.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>606000000.0</v>
+      </c>
+      <c r="C13">
+        <v>574000000.0</v>
+      </c>
+      <c r="D13">
         <v>1115000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1333000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>673000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>956169050.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1051235560.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3574683680.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>203382830.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>61072310.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>7935728090.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7954266440.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1352415460.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>751982900.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>12677121130.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12806957010.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>12179907910.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>12061098620.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>13168415390.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5081083330.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3517453740.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7323141140.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11324108850.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5649375000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      <c r="G14"/>
+        <v>105</v>
+      </c>
+      <c r="B14">
+        <v>3230000000.0</v>
+      </c>
+      <c r="C14">
+        <v>5927000000.0</v>
+      </c>
+      <c r="D14">
+        <v>4104000000.0</v>
+      </c>
+      <c r="E14">
+        <v>1197000000.0</v>
+      </c>
+      <c r="F14">
+        <v>914000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1695000000.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-23723000000.0</v>
+      </c>
+      <c r="C15">
+        <v>16923000000.0</v>
+      </c>
+      <c r="D15">
         <v>91094000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3872000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-28790000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>10782855000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-18018485000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-27583291000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>119763921000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-42368394000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>17867919011.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>21546184853.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>264177428769.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>17741848095.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>264317255548.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-25535984624.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-26794133115.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-13791932790.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-30449973868.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-23542105977.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-8359355014.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-5644357547.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-12814793482.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-49592828294.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>38796076871.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-5322034184.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-13720213775.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2396326410.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2396326411.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>16923000000.0</v>
+      </c>
+      <c r="D16">
         <v>91094000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3872000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-28790000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>10782855070.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-18018485060.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-27583290770.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>119763920770.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="K16"/>
+      <c r="L16">
         <v>17867919010.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21546184853.0</v>
       </c>
       <c r="M16">
         <v>21546184853.0</v>
       </c>
       <c r="N16">
+        <v>21546184853.0</v>
+      </c>
+      <c r="O16">
+        <v>21546184853.0</v>
+      </c>
+      <c r="P16">
         <v>264317255548.0</v>
       </c>
+      <c r="Q16">
+        <v>-25535984624.0</v>
+      </c>
+      <c r="R16">
+        <v>-26794133115.0</v>
+      </c>
+      <c r="S16">
+        <v>-13791932790.0</v>
+      </c>
+      <c r="T16">
+        <v>-30449973868.0</v>
+      </c>
+      <c r="U16">
+        <v>-68957637929.0</v>
+      </c>
+      <c r="V16">
+        <v>37056176938.0</v>
+      </c>
+      <c r="W16">
+        <v>-5644357547.0</v>
+      </c>
+      <c r="X16">
+        <v>-12814793482.0</v>
+      </c>
+      <c r="Y16">
+        <v>-5398360712.0</v>
+      </c>
+      <c r="Z16">
+        <v>38796076871.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16">
+        <v>-13720213775.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-26953000000.0</v>
+      </c>
+      <c r="C17">
+        <v>10996000000.0</v>
+      </c>
+      <c r="D17">
+        <v>86990000000.0</v>
+      </c>
+      <c r="E17">
+        <v>2675000000.0</v>
+      </c>
+      <c r="F17">
+        <v>-29704000000.0</v>
+      </c>
+      <c r="G17">
+        <v>9088000000.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>-3723000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-187000000.0</v>
+      </c>
+      <c r="D18">
+        <v>306000000.0</v>
+      </c>
+      <c r="E18">
+        <v>447000000.0</v>
+      </c>
+      <c r="F18">
+        <v>721000000.0</v>
+      </c>
+      <c r="G18">
+        <v>950000000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21">
+        <v>-25962000000.0</v>
+      </c>
+      <c r="C21">
+        <v>4506000000.0</v>
+      </c>
+      <c r="D21">
+        <v>85083000000.0</v>
+      </c>
+      <c r="E21">
+        <v>740000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-32420000000.0</v>
+      </c>
+      <c r="G21">
+        <v>9399067000.0</v>
+      </c>
+      <c r="H21">
+        <v>-29769018000.0</v>
+      </c>
+      <c r="I21">
+        <v>-29873290000.0</v>
+      </c>
+      <c r="J21">
+        <v>107011000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-2163545000.0</v>
+      </c>
+      <c r="L21">
+        <v>13862406060.0</v>
+      </c>
+      <c r="M21">
+        <v>-23578669610.0</v>
+      </c>
+      <c r="N21">
+        <v>287699450420.0</v>
+      </c>
+      <c r="O21">
+        <v>-9255890958.0</v>
+      </c>
+      <c r="P21">
+        <v>262382953630.0</v>
+      </c>
+      <c r="Q21">
+        <v>-15725331357.0</v>
+      </c>
+      <c r="R21">
+        <v>-15725414570.0</v>
+      </c>
+      <c r="S21">
+        <v>-8306690680.0</v>
+      </c>
+      <c r="T21">
+        <v>-18470749030.0</v>
+      </c>
+      <c r="U21">
+        <v>-10279134300.0</v>
+      </c>
+      <c r="V21">
+        <v>-3280101030.0</v>
+      </c>
+      <c r="W21">
+        <v>-4216059760.0</v>
+      </c>
+      <c r="X21">
+        <v>-3048754530.0</v>
+      </c>
+      <c r="Y21">
+        <v>-57406138234.0</v>
+      </c>
+      <c r="Z21">
+        <v>55435403295.0</v>
+      </c>
+      <c r="AA21">
+        <v>-1024050643.0</v>
+      </c>
+      <c r="AB21">
+        <v>-9281178513.0</v>
+      </c>
+      <c r="AC21">
+        <v>-2394974045.0</v>
+      </c>
+      <c r="AD21">
+        <v>-2394974046.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23">
+        <v>35189000000.0</v>
+      </c>
+      <c r="C23">
+        <v>72273000000.0</v>
+      </c>
+      <c r="D23">
+        <v>130154000000.0</v>
+      </c>
+      <c r="E23">
+        <v>49607000000.0</v>
+      </c>
+      <c r="F23">
+        <v>33823000000.0</v>
+      </c>
+      <c r="G23">
+        <v>55319089000.0</v>
+      </c>
+      <c r="H23">
+        <v>53450865000.0</v>
+      </c>
+      <c r="I23">
+        <v>35456314000.0</v>
+      </c>
+      <c r="J23">
+        <v>89714000000.0</v>
+      </c>
+      <c r="K23">
+        <v>36784500000.0</v>
+      </c>
+      <c r="L23">
+        <v>133349628097.0</v>
+      </c>
+      <c r="M23">
+        <v>28971462405.0</v>
+      </c>
+      <c r="N23">
+        <v>77571049577.0</v>
+      </c>
+      <c r="O23">
+        <v>10535542663.0</v>
+      </c>
+      <c r="P23">
+        <v>102887546374.0</v>
+      </c>
+      <c r="Q23">
+        <v>12750890457.0</v>
+      </c>
+      <c r="R23">
+        <v>15833393193.0</v>
+      </c>
+      <c r="S23">
+        <v>8576030397.0</v>
+      </c>
+      <c r="T23">
+        <v>18744986159.0</v>
+      </c>
+      <c r="U23">
+        <v>13627992712.0</v>
+      </c>
+      <c r="V23">
+        <v>6847800930.0</v>
+      </c>
+      <c r="W23">
+        <v>7717447588.0</v>
+      </c>
+      <c r="X23">
+        <v>4869224465.0</v>
+      </c>
+      <c r="Y23">
+        <v>184483046423.0</v>
+      </c>
+      <c r="Z23">
+        <v>189839655616.0</v>
+      </c>
+      <c r="AA23">
+        <v>3728954393.0</v>
+      </c>
+      <c r="AB23">
+        <v>10547469043.0</v>
+      </c>
+      <c r="AC23">
+        <v>4391104884.0</v>
+      </c>
+      <c r="AD23">
+        <v>4391104886.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>1523000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1371000000.0</v>
+      </c>
+      <c r="D25">
+        <v>1596000000.0</v>
+      </c>
+      <c r="E25">
+        <v>1292000000.0</v>
+      </c>
+      <c r="F25">
+        <v>1258000000.0</v>
+      </c>
+      <c r="G25">
+        <v>1265000000.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>3748000000.0</v>
+      </c>
+      <c r="F27">
+        <v>5077000000.0</v>
+      </c>
+      <c r="G27">
+        <v>6238181000.0</v>
+      </c>
+      <c r="H27">
+        <v>4766912000.0</v>
+      </c>
+      <c r="I27">
+        <v>4519858000.0</v>
+      </c>
+      <c r="J27">
+        <v>2240049000.0</v>
+      </c>
+      <c r="K27">
+        <v>2173602000.0</v>
+      </c>
+      <c r="L27">
+        <v>3732764375.0</v>
+      </c>
+      <c r="M27">
+        <v>5175085928.0</v>
+      </c>
+      <c r="N27">
+        <v>3973537891.0</v>
+      </c>
+      <c r="O27">
+        <v>5802698690.0</v>
+      </c>
+      <c r="P27">
+        <v>4807259769.0</v>
+      </c>
+      <c r="Q27">
+        <v>3911814539.0</v>
+      </c>
+      <c r="R27">
+        <v>7230580037.0</v>
+      </c>
+      <c r="S27">
+        <v>8372465181.0</v>
+      </c>
+      <c r="T27">
+        <v>5464292903.0</v>
+      </c>
+      <c r="U27">
+        <v>4644588605.0</v>
+      </c>
+      <c r="V27">
+        <v>819704298.0</v>
+      </c>
+      <c r="W27">
+        <v>7222782811.0</v>
+      </c>
+      <c r="X27">
+        <v>509855460.0</v>
+      </c>
+      <c r="Y27">
+        <v>49940808610.0</v>
+      </c>
+      <c r="Z27">
+        <v>49940808610.0</v>
+      </c>
+      <c r="AA27">
+        <v>155831580.0</v>
+      </c>
+      <c r="AB27">
+        <v>78200000.0</v>
+      </c>
+      <c r="AC27">
+        <v>91200000.0</v>
+      </c>
+      <c r="AD27">
+        <v>91200000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>11795000000.0</v>
+      </c>
+      <c r="C28">
+        <v>14520000000.0</v>
+      </c>
+      <c r="D28">
+        <v>34811000000.0</v>
+      </c>
+      <c r="E28">
+        <v>20124000000.0</v>
+      </c>
+      <c r="F28">
+        <v>25922000000.0</v>
+      </c>
+      <c r="G28">
+        <v>25726270000.0</v>
+      </c>
+      <c r="H28">
+        <v>25435041000.0</v>
+      </c>
+      <c r="I28">
+        <v>25811645000.0</v>
+      </c>
+      <c r="J28">
+        <v>21082044000.0</v>
+      </c>
+      <c r="K28">
+        <v>19607096000.0</v>
+      </c>
+      <c r="L28">
+        <v>17974129587.0</v>
+      </c>
+      <c r="M28">
+        <v>17888709551.0</v>
+      </c>
+      <c r="N28">
+        <v>14285437925.0</v>
+      </c>
+      <c r="O28">
+        <v>3839384709.0</v>
+      </c>
+      <c r="P28">
+        <v>18382978823.0</v>
+      </c>
+      <c r="Q28">
+        <v>10640723377.0</v>
+      </c>
+      <c r="R28">
+        <v>8602813156.0</v>
+      </c>
+      <c r="S28">
+        <v>1252975557.0</v>
+      </c>
+      <c r="T28">
+        <v>23313093171.0</v>
+      </c>
+      <c r="U28">
+        <v>4995551457.0</v>
+      </c>
+      <c r="V28">
+        <v>3216907799.0</v>
+      </c>
+      <c r="W28">
+        <v>10069514722.0</v>
+      </c>
+      <c r="X28">
+        <v>1490275517.0</v>
+      </c>
+      <c r="Y28">
+        <v>20960362057.0</v>
+      </c>
+      <c r="Z28">
+        <v>21754162440.0</v>
+      </c>
+      <c r="AA28">
+        <v>698641283.0</v>
+      </c>
+      <c r="AB28">
+        <v>6363558610.0</v>
+      </c>
+      <c r="AC28">
+        <v>1003595866.0</v>
+      </c>
+      <c r="AD28">
+        <v>1003595866.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>121000000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>111969620.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>-232023910.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
+        <v>-94317570.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30">
+        <v>29265000000.0</v>
+      </c>
+      <c r="C30">
+        <v>32693000000.0</v>
+      </c>
+      <c r="D30">
+        <v>34810000000.0</v>
+      </c>
+      <c r="E30">
+        <v>25454000000.0</v>
+      </c>
+      <c r="F30">
+        <v>32978000000.0</v>
+      </c>
+      <c r="G30">
+        <v>33068424000.0</v>
+      </c>
+      <c r="H30">
+        <v>40980281000.0</v>
+      </c>
+      <c r="I30">
+        <v>28153440000.0</v>
+      </c>
+      <c r="J30">
+        <v>25948000000.0</v>
+      </c>
+      <c r="K30">
+        <v>34752722000.0</v>
+      </c>
+      <c r="L30">
+        <v>20768177536.0</v>
+      </c>
+      <c r="M30">
+        <v>21109540339.0</v>
+      </c>
+      <c r="N30">
+        <v>18806684020.0</v>
+      </c>
+      <c r="O30">
+        <v>9754787374.0</v>
+      </c>
+      <c r="P30">
+        <v>26230191064.0</v>
+      </c>
+      <c r="Q30">
+        <v>12750890457.0</v>
+      </c>
+      <c r="R30">
+        <v>15700583967.0</v>
+      </c>
+      <c r="S30">
+        <v>6443926407.0</v>
+      </c>
+      <c r="T30">
+        <v>16540310297.0</v>
+      </c>
+      <c r="U30">
+        <v>8427088131.0</v>
+      </c>
+      <c r="V30">
+        <v>3306628785.0</v>
+      </c>
+      <c r="W30">
+        <v>3920115471.0</v>
+      </c>
+      <c r="X30">
+        <v>2024381217.0</v>
+      </c>
+      <c r="Y30">
+        <v>70361686936.0</v>
+      </c>
+      <c r="Z30">
+        <v>72298594691.0</v>
+      </c>
+      <c r="AA30">
+        <v>2075551387.0</v>
+      </c>
+      <c r="AB30">
+        <v>9199647655.0</v>
+      </c>
+      <c r="AC30">
+        <v>2640557659.0</v>
+      </c>
+      <c r="AD30">
+        <v>2640557660.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31">
+        <v>-870000000.0</v>
+      </c>
+      <c r="C31">
+        <v>8952000000.0</v>
+      </c>
+      <c r="D31">
+        <v>3303000000.0</v>
+      </c>
+      <c r="E31">
+        <v>3289000000.0</v>
+      </c>
+      <c r="F31">
+        <v>2903000000.0</v>
+      </c>
+      <c r="G31">
+        <v>1594665000.0</v>
+      </c>
+      <c r="H31">
+        <v>11963863000.0</v>
+      </c>
+      <c r="I31">
+        <v>3797742000.0</v>
+      </c>
+      <c r="J31">
+        <v>5010000000.0</v>
+      </c>
+      <c r="K31">
+        <v>3796329000.0</v>
+      </c>
+      <c r="L31">
+        <v>4005658349.0</v>
+      </c>
+      <c r="M31">
+        <v>45124935477.0</v>
+      </c>
+      <c r="N31">
+        <v>-23519816317.0</v>
+      </c>
+      <c r="O31">
+        <v>27110435835.0</v>
+      </c>
+      <c r="P31">
+        <v>1936436750.0</v>
+      </c>
+      <c r="Q31">
+        <v>-9810658854.0</v>
+      </c>
+      <c r="R31">
+        <v>-11068722363.0</v>
+      </c>
+      <c r="S31">
+        <v>-5902765577.0</v>
+      </c>
+      <c r="T31">
+        <v>-11460273056.0</v>
+      </c>
+      <c r="U31">
+        <v>-13262971682.0</v>
+      </c>
+      <c r="V31">
+        <v>-5079253984.0</v>
+      </c>
+      <c r="W31">
+        <v>-1522615356.0</v>
+      </c>
+      <c r="X31">
+        <v>-9766038949.0</v>
+      </c>
+      <c r="Y31">
+        <v>-4063678837.0</v>
+      </c>
+      <c r="Z31">
+        <v>-4762337647.0</v>
+      </c>
+      <c r="AA31">
+        <v>-4300496481.0</v>
+      </c>
+      <c r="AB31">
+        <v>-4447430217.0</v>
+      </c>
+      <c r="AC31">
+        <v>-1352365.0</v>
+      </c>
+      <c r="AD31">
+        <v>-1352365.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>9227000000.0</v>
+      </c>
+      <c r="C32">
+        <v>76779000000.0</v>
+      </c>
+      <c r="D32">
+        <v>215237000000.0</v>
+      </c>
+      <c r="E32">
+        <v>50347000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1403000000.0</v>
+      </c>
+      <c r="G32">
+        <v>64718157000.0</v>
+      </c>
+      <c r="H32">
+        <v>23681847000.0</v>
+      </c>
+      <c r="I32">
+        <v>15662326000.0</v>
+      </c>
+      <c r="J32">
+        <v>196725000000.0</v>
+      </c>
+      <c r="K32">
+        <v>34620955000.0</v>
+      </c>
+      <c r="L32">
+        <v>147212034164.0</v>
+      </c>
+      <c r="M32">
+        <v>5392792793.0</v>
+      </c>
+      <c r="N32">
+        <v>365270500000.0</v>
+      </c>
+      <c r="O32">
+        <v>-365270500000.0</v>
+      </c>
+      <c r="P32">
+        <v>365270500000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-107978627.0</v>
+      </c>
+      <c r="R32">
+        <v>107978627.0</v>
+      </c>
+      <c r="S32">
+        <v>269339713.0</v>
+      </c>
+      <c r="T32">
+        <v>274237130.0</v>
+      </c>
+      <c r="U32">
+        <v>3348858417.0</v>
+      </c>
+      <c r="V32">
+        <v>3567699897.0</v>
+      </c>
+      <c r="W32">
+        <v>3501387823.0</v>
+      </c>
+      <c r="X32">
+        <v>1820469932.0</v>
+      </c>
+      <c r="Y32">
+        <v>-239466318115.0</v>
+      </c>
+      <c r="Z32">
+        <v>245297773100.0</v>
+      </c>
+      <c r="AA32">
+        <v>1624719779.0</v>
+      </c>
+      <c r="AB32">
+        <v>1271013088.0</v>
+      </c>
+      <c r="AC32">
+        <v>1994778474.0</v>
+      </c>
+      <c r="AD32">
+        <v>1994778475.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>175178000000.0</v>
+      </c>
+      <c r="C2">
+        <v>116880000000.0</v>
+      </c>
+      <c r="D2">
+        <v>140337907000.0</v>
+      </c>
+      <c r="E2">
+        <v>72360423000.0</v>
+      </c>
+      <c r="F2">
+        <v>1798705000.0</v>
+      </c>
+      <c r="G2">
+        <v>2994016000.0</v>
+      </c>
+      <c r="H2">
+        <v>385348000.0</v>
+      </c>
+      <c r="I2">
+        <v>634646416.0</v>
+      </c>
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>4011000000</v>
+      </c>
+      <c r="C3">
+        <v>1685000000</v>
+      </c>
+      <c r="D3">
+        <v>562097000</v>
+      </c>
+      <c r="E3">
+        <v>2007621000</v>
+      </c>
+      <c r="F3">
+        <v>2695798000</v>
+      </c>
+      <c r="G3">
+        <v>622566000</v>
+      </c>
+      <c r="H3">
+        <v>32146000</v>
+      </c>
+      <c r="I3">
+        <v>152006400000</v>
+      </c>
+      <c r="J3">
+        <v>18180000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>719000000.0</v>
+      </c>
+      <c r="C6">
+        <v>58298000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-72402036000.0</v>
+      </c>
+      <c r="E6">
+        <v>165399043000.0</v>
+      </c>
+      <c r="F6">
+        <v>70561718000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1195312000.0</v>
+      </c>
+      <c r="H6">
+        <v>2608668000.0</v>
+      </c>
+      <c r="I6">
+        <v>-249298534.0</v>
+      </c>
+      <c r="J6">
+        <v>634646416.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7">
+        <v>-61832000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-88530000000.0</v>
+      </c>
+      <c r="D7">
+        <v>4042420180.0</v>
+      </c>
+      <c r="E7">
+        <v>3506441960.0</v>
+      </c>
+      <c r="F7">
+        <v>7087300530.0</v>
+      </c>
+      <c r="G7">
+        <v>-17581455980.0</v>
+      </c>
+      <c r="H7">
+        <v>-22060073920.0</v>
+      </c>
+      <c r="I7">
+        <v>-4666786750.0</v>
+      </c>
+      <c r="J7">
+        <v>-10131613750.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>123197412689.0</v>
+      </c>
+      <c r="G12">
+        <v>-27849167638.0</v>
+      </c>
+      <c r="H12">
+        <v>-2332933597.0</v>
+      </c>
+      <c r="I12">
+        <v>-97407217595.0</v>
+      </c>
+      <c r="J12">
+        <v>1628745717.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14">
+        <v>5517000000.0</v>
+      </c>
+      <c r="C14">
+        <v>4178000000.0</v>
+      </c>
+      <c r="D14">
+        <v>3469838000.0</v>
+      </c>
+      <c r="E14">
+        <v>3510290000.0</v>
+      </c>
+      <c r="F14">
+        <v>6909835000.0</v>
+      </c>
+      <c r="G14">
+        <v>6252233000.0</v>
+      </c>
+      <c r="H14">
+        <v>6152708000.0</v>
+      </c>
+      <c r="I14">
+        <v>5843248792.0</v>
+      </c>
+      <c r="J14">
+        <v>2630371139.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>9866000000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16">
+        <v>175897000000.0</v>
+      </c>
+      <c r="C16">
+        <v>175178000000.0</v>
+      </c>
+      <c r="D16">
+        <v>67935872000.0</v>
+      </c>
+      <c r="E16">
+        <v>237759465000.0</v>
+      </c>
+      <c r="F16">
+        <v>72360423000.0</v>
+      </c>
+      <c r="G16">
+        <v>1798705000.0</v>
+      </c>
+      <c r="H16">
+        <v>2994016000.0</v>
+      </c>
+      <c r="I16">
+        <v>385347882.0</v>
+      </c>
+      <c r="J16">
+        <v>634646416.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>-164496000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-74673000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-91937026000.0</v>
+      </c>
+      <c r="E18">
+        <v>406558954000.0</v>
+      </c>
+      <c r="F18">
+        <v>51268082000.0</v>
+      </c>
+      <c r="G18">
+        <v>-51475373000.0</v>
+      </c>
+      <c r="H18">
+        <v>-20047272000.0</v>
+      </c>
+      <c r="I18">
+        <v>-183149298534.0</v>
+      </c>
+      <c r="J18">
+        <v>-6219039831.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="G19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="H19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="I19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>5875031250.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>169144000000.0</v>
+      </c>
+      <c r="C21">
+        <v>42941000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>359813299037.0</v>
+      </c>
+      <c r="G21">
+        <v>-26594970000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3880460000.0</v>
+      </c>
+      <c r="I21">
+        <v>202900000000.0</v>
+      </c>
+      <c r="J21">
+        <v>5575430000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22">
+        <v>83099000000.0</v>
+      </c>
+      <c r="C22">
+        <v>84945000000.0</v>
+      </c>
+      <c r="D22">
+        <v>261223139000.0</v>
+      </c>
+      <c r="E22">
+        <v>-59113498000.0</v>
+      </c>
+      <c r="F22">
+        <v>-76143368000.0</v>
+      </c>
+      <c r="G22">
+        <v>-29255872000.0</v>
+      </c>
+      <c r="H22">
+        <v>-23834901000.0</v>
+      </c>
+      <c r="I22">
+        <v>60421070269.0</v>
+      </c>
+      <c r="J22">
+        <v>-10459976687.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>-1826000000.0</v>
+      </c>
+      <c r="C23">
+        <v>64101000000.0</v>
+      </c>
+      <c r="D23">
+        <v>18421195000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1890893000.0</v>
+      </c>
+      <c r="F23">
+        <v>9998810000.0</v>
+      </c>
+      <c r="G23">
+        <v>5875031000.0</v>
+      </c>
+      <c r="H23">
+        <v>26536400000.0</v>
+      </c>
+      <c r="I23">
+        <v>-136536400000.0</v>
+      </c>
+      <c r="J23">
+        <v>-18180000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>42275000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1790076000.0</v>
+      </c>
+      <c r="E24">
+        <v>-20000000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-216126611000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>8024016696.0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>-249101000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-162111000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-356067905000.0</v>
+      </c>
+      <c r="E25">
+        <v>464169783000.0</v>
+      </c>
+      <c r="F25">
+        <v>123197413000.0</v>
+      </c>
+      <c r="G25">
+        <v>-27849168000.0</v>
+      </c>
+      <c r="H25">
+        <v>-2332934000.0</v>
+      </c>
+      <c r="I25">
+        <v>-85720720011.0</v>
+      </c>
+      <c r="J25">
+        <v>6889487995.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>76875031250.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>167318000000.0</v>
+      </c>
+      <c r="C28">
+        <v>97176000000.0</v>
+      </c>
+      <c r="D28">
+        <v>25628866000.0</v>
+      </c>
+      <c r="E28">
+        <v>-168900018000.0</v>
+      </c>
+      <c r="F28">
+        <v>359813299000.0</v>
+      </c>
+      <c r="G28">
+        <v>50280061000.0</v>
+      </c>
+      <c r="H28">
+        <v>22655940000.0</v>
+      </c>
+      <c r="I28">
+        <v>66363600000.0</v>
+      </c>
+      <c r="J28">
+        <v>5575430000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>-160485000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-72988000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-91374929000.0</v>
+      </c>
+      <c r="E29">
+        <v>408566575000.0</v>
+      </c>
+      <c r="F29">
+        <v>53963880000.0</v>
+      </c>
+      <c r="G29">
+        <v>-50852807000.0</v>
+      </c>
+      <c r="H29">
+        <v>-20015126000.0</v>
+      </c>
+      <c r="I29">
+        <v>-31142898534.0</v>
+      </c>
+      <c r="J29">
+        <v>-6200859831.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>-4011000000.0</v>
+      </c>
+      <c r="C30">
+        <v>45314000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-6655973000.0</v>
+      </c>
+      <c r="E30">
+        <v>-153047621000.0</v>
+      </c>
+      <c r="F30">
+        <v>-363821294000.0</v>
+      </c>
+      <c r="G30">
+        <v>-622566000.0</v>
+      </c>
+      <c r="H30">
+        <v>-32146000.0</v>
+      </c>
+      <c r="I30">
+        <v>-35470000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-18180000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>175897000000.0</v>
+      </c>
+      <c r="C2">
+        <v>116169000000.0</v>
+      </c>
+      <c r="D2">
+        <v>177882000000.0</v>
+      </c>
+      <c r="E2">
+        <v>150653000000.0</v>
+      </c>
+      <c r="F2">
+        <v>137438000000.0</v>
+      </c>
+      <c r="G2">
+        <v>161417534000.0</v>
+      </c>
+      <c r="H2">
+        <v>217305458611.0</v>
+      </c>
+      <c r="I2">
+        <v>76157015000.0</v>
+      </c>
+      <c r="J2">
+        <v>116877400000.0</v>
+      </c>
+      <c r="K2">
+        <v>112761525000.0</v>
+      </c>
+      <c r="L2">
+        <v>106376894741.0</v>
+      </c>
+      <c r="M2">
+        <v>238365883461.0</v>
+      </c>
+      <c r="N2">
+        <v>448281830367.0</v>
+      </c>
+      <c r="O2">
+        <v>362648393724.0</v>
+      </c>
+      <c r="P2">
+        <v>120015947278.0</v>
+      </c>
+      <c r="Q2">
+        <v>82807759995.0</v>
+      </c>
+      <c r="R2">
+        <v>72360422591.0</v>
+      </c>
+      <c r="S2">
+        <v>24385843362.0</v>
+      </c>
+      <c r="T2">
+        <v>19689393104.0</v>
+      </c>
+      <c r="U2">
+        <v>13395857094.0</v>
+      </c>
+      <c r="V2">
+        <v>1798704660.0</v>
+      </c>
+      <c r="W2">
+        <v>653881651.0</v>
+      </c>
+      <c r="X2">
+        <v>4055512410.0</v>
+      </c>
+      <c r="Y2">
+        <v>-106638429997.0</v>
+      </c>
+      <c r="Z2">
+        <v>2994016377.0</v>
+      </c>
+      <c r="AA2">
+        <v>6067359633.0</v>
+      </c>
+      <c r="AB2">
+        <v>2994016377.0</v>
+      </c>
+      <c r="AC2">
+        <v>1689682130.0</v>
+      </c>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>200000000</v>
+      </c>
+      <c r="D3">
+        <v>2387000000</v>
+      </c>
+      <c r="E3">
+        <v>1292000000</v>
+      </c>
+      <c r="F3">
+        <v>132000000</v>
+      </c>
+      <c r="G3">
+        <v>690080000</v>
+      </c>
+      <c r="H3">
+        <v>29030005</v>
+      </c>
+      <c r="I3">
+        <v>433924000</v>
+      </c>
+      <c r="J3">
+        <v>531966000</v>
+      </c>
+      <c r="K3">
+        <v>155125000</v>
+      </c>
+      <c r="L3">
+        <v>29678075</v>
+      </c>
+      <c r="M3">
+        <v>224494156</v>
+      </c>
+      <c r="N3">
+        <v>166600000</v>
+      </c>
+      <c r="O3">
+        <v>30603176</v>
+      </c>
+      <c r="P3">
+        <v>183771704</v>
+      </c>
+      <c r="Q3">
+        <v>44107500</v>
+      </c>
+      <c r="R3">
+        <v>249138500</v>
+      </c>
+      <c r="S3">
+        <v>42055752695</v>
+      </c>
+      <c r="T3">
+        <v>1881330291</v>
+      </c>
+      <c r="U3">
+        <v>1644004460</v>
+      </c>
+      <c r="V3">
+        <v>123989000</v>
+      </c>
+      <c r="W3">
+        <v>18674664499</v>
+      </c>
+      <c r="X3">
+        <v>1</v>
+      </c>
+      <c r="Y3">
+        <v>8607094204</v>
+      </c>
+      <c r="Z3">
+        <v>8607094204</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>32145600</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>-86465000000.0</v>
+      </c>
+      <c r="C6">
+        <v>59728000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-61713000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-5702000000.0</v>
+      </c>
+      <c r="F6">
+        <v>13215000000.0</v>
+      </c>
+      <c r="G6">
+        <v>13760466000.0</v>
+      </c>
+      <c r="H6">
+        <v>-55887924950.0</v>
+      </c>
+      <c r="I6">
+        <v>96165661000.0</v>
+      </c>
+      <c r="J6">
+        <v>8221000000.0</v>
+      </c>
+      <c r="K6">
+        <v>4115876000.0</v>
+      </c>
+      <c r="L6">
+        <v>6384629828.0</v>
+      </c>
+      <c r="M6">
+        <v>-131988988720.0</v>
+      </c>
+      <c r="N6">
+        <v>-209915946906.0</v>
+      </c>
+      <c r="O6">
+        <v>-222310486428.0</v>
+      </c>
+      <c r="P6">
+        <v>242632446446.0</v>
+      </c>
+      <c r="Q6">
+        <v>37208187283.0</v>
+      </c>
+      <c r="R6">
+        <v>49924435839.0</v>
+      </c>
+      <c r="S6">
+        <v>47974579229.0</v>
+      </c>
+      <c r="T6">
+        <v>4696450258.0</v>
+      </c>
+      <c r="U6">
+        <v>6293536010.0</v>
+      </c>
+      <c r="V6">
+        <v>11597152434.0</v>
+      </c>
+      <c r="W6">
+        <v>1144823009.0</v>
+      </c>
+      <c r="X6">
+        <v>-3401630759.0</v>
+      </c>
+      <c r="Y6">
+        <v>110693942407.0</v>
+      </c>
+      <c r="Z6">
+        <v>-109632446374.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3073343256.0</v>
+      </c>
+      <c r="AB6">
+        <v>3073343256.0</v>
+      </c>
+      <c r="AC6">
+        <v>1304334247.0</v>
+      </c>
+      <c r="AD6">
+        <v>1304334248.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-61832000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-47075000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-32691000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-16814000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-88530000000.0</v>
+      </c>
+      <c r="H7">
+        <v>2848344220.0</v>
+      </c>
+      <c r="I7">
+        <v>1300062990.0</v>
+      </c>
+      <c r="J7">
+        <v>421601740.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-83166734760.0</v>
+      </c>
+      <c r="M7">
+        <v>2837404480.0</v>
+      </c>
+      <c r="N7">
+        <v>1351910040.0</v>
+      </c>
+      <c r="O7">
+        <v>3506441960.0</v>
+      </c>
+      <c r="P7">
+        <v>273834712090.0</v>
+      </c>
+      <c r="Q7">
+        <v>-54008251850.0</v>
+      </c>
+      <c r="R7">
+        <v>-42328133890.0</v>
+      </c>
+      <c r="S7">
+        <v>7087300530.0</v>
+      </c>
+      <c r="T7">
+        <v>-7966920590.0</v>
+      </c>
+      <c r="U7">
+        <v>-5402515960.0</v>
+      </c>
+      <c r="V7">
+        <v>-1631214970.0</v>
+      </c>
+      <c r="W7">
+        <v>-17581455980.0</v>
+      </c>
+      <c r="X7">
+        <v>-3430105860.0</v>
+      </c>
+      <c r="Y7">
+        <v>-11704007570.0</v>
+      </c>
+      <c r="Z7">
+        <v>-118400000.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-91515689155.0</v>
+      </c>
+      <c r="N12">
+        <v>-91515689155.0</v>
+      </c>
+      <c r="O12">
+        <v>-91515689155.0</v>
+      </c>
+      <c r="P12">
+        <v>112059342420.0</v>
+      </c>
+      <c r="Q12">
+        <v>71596900251.0</v>
+      </c>
+      <c r="R12">
+        <v>54315824153.0</v>
+      </c>
+      <c r="S12">
+        <v>117759009459.0</v>
+      </c>
+      <c r="T12">
+        <v>-11842216722.0</v>
+      </c>
+      <c r="U12">
+        <v>45762450682.0</v>
+      </c>
+      <c r="V12">
+        <v>-28481830730.0</v>
+      </c>
+      <c r="W12">
+        <v>-48835565901.0</v>
+      </c>
+      <c r="X12">
+        <v>20829307165.0</v>
+      </c>
+      <c r="Y12">
+        <v>78545549.0</v>
+      </c>
+      <c r="Z12">
+        <v>2072994589.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>-5165519486.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14">
+        <v>1523000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1371000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1597000000.0</v>
+      </c>
+      <c r="E14">
+        <v>1072000000.0</v>
+      </c>
+      <c r="F14">
+        <v>1258000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1211781000.0</v>
+      </c>
+      <c r="H14">
+        <v>1285956124.0</v>
+      </c>
+      <c r="I14">
+        <v>912124000.0</v>
+      </c>
+      <c r="J14">
+        <v>821522000.0</v>
+      </c>
+      <c r="K14">
+        <v>838031000.0</v>
+      </c>
+      <c r="L14">
+        <v>999320035.0</v>
+      </c>
+      <c r="M14">
+        <v>648537706.0</v>
+      </c>
+      <c r="N14">
+        <v>770416011.0</v>
+      </c>
+      <c r="O14">
+        <v>2254378158.0</v>
+      </c>
+      <c r="P14">
+        <v>284039938.0</v>
+      </c>
+      <c r="Q14">
+        <v>781597116.0</v>
+      </c>
+      <c r="R14">
+        <v>132809226.0</v>
+      </c>
+      <c r="S14">
+        <v>2132103989.0</v>
+      </c>
+      <c r="T14">
+        <v>1694670502.0</v>
+      </c>
+      <c r="U14">
+        <v>1539983312.0</v>
+      </c>
+      <c r="V14">
+        <v>1539983312.0</v>
+      </c>
+      <c r="W14">
+        <v>1647841064.0</v>
+      </c>
+      <c r="X14">
+        <v>1534797429.0</v>
+      </c>
+      <c r="Y14">
+        <v>-2952636283.0</v>
+      </c>
+      <c r="Z14">
+        <v>6022231141.0</v>
+      </c>
+      <c r="AA14">
+        <v>1538177119.0</v>
+      </c>
+      <c r="AB14">
+        <v>1538177117.0</v>
+      </c>
+      <c r="AC14">
+        <v>1538177118.0</v>
+      </c>
+      <c r="AD14">
+        <v>1538177118.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>56480.0</v>
+      </c>
+      <c r="H15">
+        <v>9865943520.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16">
+        <v>89432000000.0</v>
+      </c>
+      <c r="C16">
+        <v>175897000000.0</v>
+      </c>
+      <c r="D16">
+        <v>116169000000.0</v>
+      </c>
+      <c r="E16">
+        <v>144951000000.0</v>
+      </c>
+      <c r="F16">
+        <v>150653000000.0</v>
+      </c>
+      <c r="G16">
+        <v>175178000000.0</v>
+      </c>
+      <c r="H16">
+        <v>161417533661.0</v>
+      </c>
+      <c r="I16">
+        <v>172322676000.0</v>
+      </c>
+      <c r="J16">
+        <v>116867617000.0</v>
+      </c>
+      <c r="K16">
+        <v>116877400000.0</v>
+      </c>
+      <c r="L16">
+        <v>112761524569.0</v>
+      </c>
+      <c r="M16">
+        <v>106376894741.0</v>
+      </c>
+      <c r="N16">
+        <v>238365883461.0</v>
+      </c>
       <c r="O16">
-        <v>-25535984624.0</v>
+        <v>140337907296.0</v>
       </c>
       <c r="P16">
-        <v>-26794133115.0</v>
+        <v>362648393724.0</v>
       </c>
       <c r="Q16">
-        <v>-13791932790.0</v>
+        <v>120015947278.0</v>
       </c>
       <c r="R16">
-        <v>-30449973868.0</v>
+        <v>122284858430.0</v>
       </c>
       <c r="S16">
-        <v>-68957637929.0</v>
+        <v>72360422591.0</v>
       </c>
       <c r="T16">
-        <v>37056176938.0</v>
+        <v>24385843362.0</v>
       </c>
       <c r="U16">
-        <v>-5644357547.0</v>
+        <v>19689393104.0</v>
       </c>
       <c r="V16">
-        <v>-12814793482.0</v>
+        <v>13395857094.0</v>
       </c>
       <c r="W16">
-        <v>-5398360712.0</v>
+        <v>1798704660.0</v>
       </c>
       <c r="X16">
-        <v>38796076871.0</v>
-[...1 lines deleted...]
-      <c r="Y16"/>
+        <v>653881651.0</v>
+      </c>
+      <c r="Y16">
+        <v>4055512410.0</v>
+      </c>
       <c r="Z16">
-        <v>-13720213775.0</v>
-[...4 lines deleted...]
-    <row r="17" spans="1:28">
+        <v>-106638429997.0</v>
+      </c>
+      <c r="AA16">
+        <v>2994016377.0</v>
+      </c>
+      <c r="AB16">
+        <v>6067359633.0</v>
+      </c>
+      <c r="AC16">
+        <v>2994016377.0</v>
+      </c>
+      <c r="AD16">
+        <v>1304334248.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...29 lines deleted...]
-    <row r="19" spans="1:28">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>-80119000000.0</v>
+      </c>
+      <c r="C18">
+        <v>29997000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-71260000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-100680000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-22553000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-77228315000.0</v>
+      </c>
+      <c r="H18">
+        <v>137848379200.0</v>
+      </c>
+      <c r="I18">
+        <v>-130123433000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5169631000.0</v>
+      </c>
+      <c r="K18">
+        <v>-118390136000.0</v>
+      </c>
+      <c r="L18">
+        <v>84165888464.0</v>
+      </c>
+      <c r="M18">
+        <v>-70969797694.0</v>
+      </c>
+      <c r="N18">
+        <v>13243219073.0</v>
+      </c>
+      <c r="O18">
+        <v>-42476297279.0</v>
+      </c>
+      <c r="P18">
+        <v>376478443013.0</v>
+      </c>
+      <c r="Q18">
+        <v>46668750248.0</v>
+      </c>
+      <c r="R18">
+        <v>27405361764.0</v>
+      </c>
+      <c r="S18">
+        <v>148158027102.0</v>
+      </c>
+      <c r="T18">
+        <v>-42478850379.0</v>
+      </c>
+      <c r="U18">
+        <v>-11116333007.0</v>
+      </c>
+      <c r="V18">
+        <v>-2192534866.0</v>
+      </c>
+      <c r="W18">
+        <v>-34157417885.0</v>
+      </c>
+      <c r="X18">
+        <v>9549311113.0</v>
+      </c>
+      <c r="Y18">
+        <v>-39025813394.0</v>
+      </c>
+      <c r="Z18">
+        <v>38284208397.0</v>
+      </c>
+      <c r="AA18">
+        <v>-4851273256.0</v>
+      </c>
+      <c r="AB18">
+        <v>-17379701744.0</v>
+      </c>
+      <c r="AC18">
+        <v>1091851747.0</v>
+      </c>
+      <c r="AD18">
+        <v>1091851748.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19"/>
+      <c r="F19">
+        <v>-1000000000.0</v>
+      </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19"/>
-[...9 lines deleted...]
-      <c r="W19"/>
+      <c r="M19">
+        <v>-914046471.0</v>
+      </c>
+      <c r="N19">
+        <v>-914046471.0</v>
+      </c>
+      <c r="O19">
+        <v>-914046471.0</v>
+      </c>
+      <c r="P19">
+        <v>-914046471.0</v>
+      </c>
+      <c r="Q19">
+        <v>-131040000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-131040000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="T19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="U19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="V19">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="W19">
+        <v>-316466862680.0</v>
+      </c>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="B21">
-        <v>85083000000.0</v>
+        <v>8188000000.0</v>
       </c>
       <c r="C21">
-        <v>740000000.0</v>
+        <v>27104000000.0</v>
       </c>
       <c r="D21">
-        <v>-32420000000.0</v>
+        <v>7098000000.0</v>
       </c>
       <c r="E21">
-        <v>9399067000.0</v>
+        <v>98919000000.0</v>
       </c>
       <c r="F21">
-        <v>-29769018000.0</v>
+        <v>36023000000.0</v>
       </c>
       <c r="G21">
-        <v>-29873290000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>6992000000.0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
-        <v>-9255890958.0</v>
+        <v>-14744710089.0</v>
       </c>
       <c r="N21">
-        <v>262382953630.0</v>
+        <v>-14744710089.0</v>
       </c>
       <c r="O21">
-        <v>-15725331357.0</v>
+        <v>-14744710089.0</v>
       </c>
       <c r="P21">
-        <v>-15725414570.0</v>
+        <v>-3473247972.0</v>
       </c>
       <c r="Q21">
-        <v>-8306690680.0</v>
+        <v>-7699813230.0</v>
       </c>
       <c r="R21">
-        <v>-18470749030.0</v>
+        <v>-77322840.0</v>
       </c>
       <c r="S21">
-        <v>-10279134300.0</v>
+        <v>127372164498.0</v>
       </c>
       <c r="T21">
-        <v>-3280101030.0</v>
+        <v>-151174933880.0</v>
       </c>
       <c r="U21">
-        <v>-4216059760.0</v>
+        <v>386631658700.0</v>
       </c>
       <c r="V21">
-        <v>-3048754530.0</v>
+        <v>-3015590281.0</v>
       </c>
       <c r="W21">
-        <v>-57406138234.0</v>
+        <v>3172443122.0</v>
       </c>
       <c r="X21">
-        <v>55435403295.0</v>
+        <v>-14172443122.0</v>
       </c>
       <c r="Y21">
-        <v>-1024050643.0</v>
+        <v>-7797485000.0</v>
       </c>
       <c r="Z21">
-        <v>-9281178513.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3486587888.0</v>
+      </c>
+      <c r="AA21"/>
       <c r="AB21">
-        <v>-2394974046.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:28">
+        <v>-5240000000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
-[...29 lines deleted...]
-    <row r="23" spans="1:28">
+        <v>106</v>
+      </c>
+      <c r="B22">
+        <v>-19948000000.0</v>
+      </c>
+      <c r="C22">
+        <v>16923000000.0</v>
+      </c>
+      <c r="D22">
+        <v>91094000000.0</v>
+      </c>
+      <c r="E22">
+        <v>3872000000.0</v>
+      </c>
+      <c r="F22">
+        <v>-28790000000.0</v>
+      </c>
+      <c r="G22">
+        <v>10782855000.0</v>
+      </c>
+      <c r="H22">
+        <v>-18018485063.0</v>
+      </c>
+      <c r="I22">
+        <v>-27583291000.0</v>
+      </c>
+      <c r="J22">
+        <v>112021000000.0</v>
+      </c>
+      <c r="K22">
+        <v>1632922000.0</v>
+      </c>
+      <c r="L22">
+        <v>17867919011.0</v>
+      </c>
+      <c r="M22">
+        <v>21546184853.0</v>
+      </c>
+      <c r="N22">
+        <v>264177428769.0</v>
+      </c>
+      <c r="O22">
+        <v>17741848095.0</v>
+      </c>
+      <c r="P22">
+        <v>-24525228677.0</v>
+      </c>
+      <c r="Q22">
+        <v>-25535984624.0</v>
+      </c>
+      <c r="R22">
+        <v>-26794133115.0</v>
+      </c>
+      <c r="S22">
+        <v>-13791932790.0</v>
+      </c>
+      <c r="T22">
+        <v>-30449973868.0</v>
+      </c>
+      <c r="U22">
+        <v>-23542105977.0</v>
+      </c>
+      <c r="V22">
+        <v>-8359355014.0</v>
+      </c>
+      <c r="W22">
+        <v>-5644357547.0</v>
+      </c>
+      <c r="X22">
+        <v>-12814793482.0</v>
+      </c>
+      <c r="Y22">
+        <v>-49592828294.0</v>
+      </c>
+      <c r="Z22">
+        <v>38796076871.0</v>
+      </c>
+      <c r="AA22">
+        <v>-5322034184.0</v>
+      </c>
+      <c r="AB22">
+        <v>-13720213775.0</v>
+      </c>
+      <c r="AC22">
+        <v>-2396326410.0</v>
+      </c>
+      <c r="AD22">
+        <v>-2396326411.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="B23">
-        <v>130154000000.0</v>
+        <v>-1094000000.0</v>
       </c>
       <c r="C23">
-        <v>49607000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="D23">
-        <v>33823000000.0</v>
+        <v>2353000000.0</v>
       </c>
       <c r="E23">
-        <v>55319089000.0</v>
+        <v>-2109000000.0</v>
       </c>
       <c r="F23">
-        <v>53450865000.0</v>
+        <v>-243000000.0</v>
       </c>
       <c r="G23">
-        <v>35456314000.0</v>
+        <v>74664173000.0</v>
       </c>
       <c r="H23">
-        <v>89714000000.0</v>
+        <v>-209600398589.0</v>
       </c>
       <c r="I23">
-        <v>36784500000.0</v>
+        <v>212448727000.0</v>
       </c>
       <c r="J23">
-        <v>133349628097.0</v>
+        <v>-6520000000.0</v>
       </c>
       <c r="K23">
-        <v>28971462405.0</v>
+        <v>100997421000.0</v>
       </c>
       <c r="L23">
-        <v>77571049577.0</v>
+        <v>-94698548915.0</v>
       </c>
       <c r="M23">
-        <v>10535542663.0</v>
+        <v>353977116781.0</v>
       </c>
       <c r="N23">
-        <v>102887546374.0</v>
+        <v>-2682956263.0</v>
       </c>
       <c r="O23">
-        <v>12750890457.0</v>
+        <v>20331938206.0</v>
       </c>
       <c r="P23">
-        <v>15833393193.0</v>
+        <v>6274093469.0</v>
       </c>
       <c r="Q23">
-        <v>8576030397.0</v>
+        <v>-1760749735.0</v>
       </c>
       <c r="R23">
-        <v>18744986159.0</v>
+        <v>3366853790.0</v>
       </c>
       <c r="S23">
-        <v>13627992712.0</v>
+        <v>96757422510.0</v>
       </c>
       <c r="T23">
-        <v>6847800930.0</v>
+        <v>244286772825.0</v>
       </c>
       <c r="U23">
-        <v>7717447588.0</v>
+        <v>330273616993.0</v>
       </c>
       <c r="V23">
-        <v>4869224465.0</v>
+        <v>-315083284920.0</v>
       </c>
       <c r="W23">
-        <v>184483046423.0</v>
+        <v>-38844970000.0</v>
       </c>
       <c r="X23">
-        <v>189839655616.0</v>
+        <v>30547558128.0</v>
       </c>
       <c r="Y23">
-        <v>3728954393.0</v>
+        <v>54376086912.0</v>
       </c>
       <c r="Z23">
-        <v>10547469043.0</v>
+        <v>10473678691.0</v>
       </c>
       <c r="AA23">
-        <v>4391104884.0</v>
+        <v>843355000.0</v>
       </c>
       <c r="AB23">
-        <v>4391104886.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:28">
+        <v>-157121990000.0</v>
+      </c>
+      <c r="AC23">
+        <v>212482500.0</v>
+      </c>
+      <c r="AD23">
+        <v>212482500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>145</v>
+      </c>
+      <c r="B24">
+        <v>-4100000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24"/>
-      <c r="H24"/>
+      <c r="G24">
+        <v>11942596000.0</v>
+      </c>
+      <c r="H24">
+        <v>30332403675.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24"/>
+      <c r="K24">
+        <v>-1790076000.0</v>
+      </c>
+      <c r="L24">
+        <v>-3375953529.0</v>
+      </c>
+      <c r="M24">
+        <v>-914046471.0</v>
+      </c>
       <c r="N24"/>
-      <c r="O24"/>
-      <c r="P24"/>
+      <c r="O24">
+        <v>-13343403864.0</v>
+      </c>
+      <c r="P24">
+        <v>-132540000000.0</v>
+      </c>
       <c r="Q24"/>
-      <c r="R24"/>
-[...7 lines deleted...]
-      <c r="Z24"/>
+      <c r="R24">
+        <v>-90000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-216126611111.0</v>
+      </c>
+      <c r="T24">
+        <v>273263889911.0</v>
+      </c>
+      <c r="U24">
+        <v>-315740801283.0</v>
+      </c>
+      <c r="V24">
+        <v>-803792458.0</v>
+      </c>
+      <c r="W24">
+        <v>19246766271.0</v>
+      </c>
+      <c r="X24">
+        <v>-803792458.0</v>
+      </c>
+      <c r="Y24">
+        <v>-18978637000.0</v>
+      </c>
+      <c r="Z24">
+        <v>72350000.0</v>
+      </c>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
-[...29 lines deleted...]
-    <row r="26" spans="1:28">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>-61694000000.0</v>
+      </c>
+      <c r="C25">
+        <v>11903000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-161564000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-104332000000.0</v>
+      </c>
+      <c r="F25">
+        <v>5111000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-88532871000.0</v>
+      </c>
+      <c r="H25">
+        <v>154609938144.0</v>
+      </c>
+      <c r="I25">
+        <v>-103018342000.0</v>
+      </c>
+      <c r="J25">
+        <v>-117480188000.0</v>
+      </c>
+      <c r="K25">
+        <v>-120705964000.0</v>
+      </c>
+      <c r="L25">
+        <v>67326967563.0</v>
+      </c>
+      <c r="M25">
+        <v>-91642950685.0</v>
+      </c>
+      <c r="N25">
+        <v>-249997193685.0</v>
+      </c>
+      <c r="O25">
+        <v>-62441920356.0</v>
+      </c>
+      <c r="P25">
+        <v>400903403456.0</v>
+      </c>
+      <c r="Q25">
+        <v>71467245256.0</v>
+      </c>
+      <c r="R25">
+        <v>54581442605.0</v>
+      </c>
+      <c r="S25">
+        <v>122026311186.0</v>
+      </c>
+      <c r="T25">
+        <v>-8452875718.0</v>
+      </c>
+      <c r="U25">
+        <v>15609760742.0</v>
+      </c>
+      <c r="V25">
+        <v>7830792459.0</v>
+      </c>
+      <c r="W25">
+        <v>-45539883773.0</v>
+      </c>
+      <c r="X25">
+        <v>23898902023.0</v>
+      </c>
+      <c r="Y25">
+        <v>4912556979.0</v>
+      </c>
+      <c r="Z25">
+        <v>2072994589.0</v>
+      </c>
+      <c r="AA25">
+        <v>-1067416191.0</v>
+      </c>
+      <c r="AB25">
+        <v>-5165519486.0</v>
+      </c>
+      <c r="AC25">
+        <v>1950001039.0</v>
+      </c>
+      <c r="AD25">
+        <v>1950001041.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26"/>
-      <c r="S26"/>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
       <c r="T26"/>
-      <c r="U26"/>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
       <c r="V26"/>
-      <c r="W26"/>
-[...2 lines deleted...]
-      <c r="Z26"/>
+      <c r="W26">
+        <v>76875031250.0</v>
+      </c>
+      <c r="X26">
+        <v>76795033750.0</v>
+      </c>
+      <c r="Y26">
+        <v>43500000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>43500000000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
-[...1136 lines deleted...]
-      <c r="A29" t="s">
         <v>148</v>
-      </c>
-[...1666 lines deleted...]
-        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>7017000000.0</v>
+      </c>
+      <c r="C28">
+        <v>27103000000.0</v>
+      </c>
+      <c r="D28">
         <v>9469000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>94978000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>35768000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>81655634000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-219404002847.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>226433594000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13390775000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>123163978000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-80107446151.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-14744710088.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2682956263.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-166490785285.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1305996567.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-9460562965.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1683426895.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>240336214901.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>47175300637.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>58512096198.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>13789687301.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>35327473122.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-12952441872.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>29493288830.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-8783900800.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1777930000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>20453045000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>212482500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>212482500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-80119000000.0</v>
+      </c>
+      <c r="C29">
+        <v>30197000000.0</v>
+      </c>
+      <c r="D29">
         <v>-68873000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-99388000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22421000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-76538235000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>137877409205.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-129689509000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-4637665000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-118235011000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>84195566539.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-70745303538.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13409819073.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-42445694103.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>376662214717.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>46712857748.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>27654500264.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>106102274407.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-40597520088.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9472328547.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2068545866.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-52832082384.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9549311112.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-47632907598.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>46891302601.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4851273256.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-17347556144.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1091851747.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1091851748.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-5100000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-200000000.0</v>
+      </c>
+      <c r="D30">
         <v>-2387000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1292000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-132000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11221017000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>30303373675.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-578424000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-531966000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1945200000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-3405631604.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1138540627.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-166600000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-13374007040.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-132723771704.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-44107500.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-249138500.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-319069743031.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1881330291.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-42746231641.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-123989000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>18649432271.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-10371542796.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-8534744204.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-32145600.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>