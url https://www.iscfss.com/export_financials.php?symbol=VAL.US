--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1439,51 +1442,51 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
-        <v>77300000.0</v>
+        <v>60900000.0</v>
       </c>
       <c r="C5">
         <v>34200000.0</v>
       </c>
       <c r="D5">
         <v>25200000.0</v>
       </c>
       <c r="E5">
         <v>14700000.0</v>
       </c>
       <c r="F5">
         <v>-9100000.0</v>
       </c>
       <c r="G5">
         <v>-87900000.0</v>
       </c>
       <c r="H5">
         <v>6200000.0</v>
       </c>
       <c r="I5">
         <v>18200000.0</v>
       </c>
       <c r="J5">
         <v>28600000.0</v>
       </c>
@@ -1680,51 +1683,53 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>41</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1134900000.0</v>
+      </c>
       <c r="C9">
         <v>1113300000.0</v>
       </c>
       <c r="D9">
         <v>1119800000.0</v>
       </c>
       <c r="E9">
         <v>1097900000.0</v>
       </c>
       <c r="F9">
         <v>1083000000.0</v>
       </c>
       <c r="G9">
         <v>8639900000.0</v>
       </c>
       <c r="H9">
         <v>8627800000.0</v>
       </c>
       <c r="I9">
         <v>7225000000.0</v>
       </c>
       <c r="J9">
         <v>7195000000.0</v>
       </c>
       <c r="K9">
@@ -4097,51 +4102,51 @@
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
-        <v>709800000.0</v>
+        <v>726200000.0</v>
       </c>
       <c r="C42">
         <v>804600000.0</v>
       </c>
       <c r="D42">
         <v>936100000.0</v>
       </c>
       <c r="E42">
         <v>1114300000.0</v>
       </c>
       <c r="F42">
         <v>1102100000.0</v>
       </c>
       <c r="G42">
         <v>8563700000.0</v>
       </c>
       <c r="H42">
         <v>8550500000.0</v>
       </c>
       <c r="I42">
         <v>7152800000.0</v>
       </c>
       <c r="J42">
         <v>7126000000.0</v>
       </c>
@@ -5685,803 +5690,810 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>398500000.0</v>
+      </c>
+      <c r="C2">
         <v>348200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>327100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>332300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>328500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>303700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>347000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>394200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>400100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>376400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>364200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>324100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>256500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>256600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>287000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>311200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>225800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>203000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>183900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>176800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>180700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>151900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>258400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>288200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>326400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>335200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>214200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>210500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>225800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>218300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>251500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>432600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>187900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>188000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>165300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>145900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>156500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>152300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>213000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>224600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>267899999.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>318900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>296500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>373200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>423800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>494300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>411900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>341100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>374600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>300900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>308900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>357800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>346700000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>542000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>554000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>644000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>552000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>553000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>296000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>164000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>182000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>153000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>98000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>159000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>29000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>38000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>196000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>25000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>30000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>19000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BY2">
         <v>19000000.0</v>
       </c>
       <c r="BZ2">
+        <v>19000000.0</v>
+      </c>
+      <c r="CA2">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="CB2">
         <v>17000000.0</v>
       </c>
       <c r="CC2">
+        <v>17000000.0</v>
+      </c>
+      <c r="CD2">
         <v>25000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>26000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>16000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="CL2">
         <v>16000000.0</v>
       </c>
       <c r="CM2">
+        <v>16000000.0</v>
+      </c>
+      <c r="CN2">
         <v>12000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>30000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CV2">
         <v>9000000.0</v>
       </c>
       <c r="CW2">
+        <v>9000000.0</v>
+      </c>
+      <c r="CX2">
         <v>6000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CZ2">
         <v>10000000.0</v>
       </c>
       <c r="DA2">
+        <v>10000000.0</v>
+      </c>
+      <c r="DB2">
         <v>7000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6000000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6570,52 +6582,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6704,442 +6717,446 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
-        <v>77300000.0</v>
+        <v>63900000.0</v>
       </c>
       <c r="C5">
+        <v>60900000.0</v>
+      </c>
+      <c r="D5">
         <v>37900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>35300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>34200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>24400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24300000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>25200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>31100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="T5">
         <v>-200000.0</v>
       </c>
       <c r="U5">
-        <v>-93200000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="V5">
+        <v>-93199999.0</v>
+      </c>
+      <c r="W5">
         <v>-87900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28600000.0</v>
       </c>
       <c r="AI5">
         <v>28600000.0</v>
       </c>
       <c r="AJ5">
+        <v>28600000.0</v>
+      </c>
+      <c r="AK5">
         <v>26900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>23500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>19000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>21500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>19800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>21800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>26700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>23600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18200000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>15000000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-2461000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2328000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2194000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2062000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1922000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1793000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1753000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1695000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1640000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1623000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1650000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1674000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1621000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1570000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1551000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1505000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1459000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1436000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1392000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1346000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1302000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1258000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1212000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1169000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1123000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1081000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1039000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1009000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-983000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-949000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1047000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1014000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-980000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-945000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-911000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-909000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-875000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-842000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-809000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-832000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-751000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-721000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-692000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-671000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-665000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-638000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-610000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-584000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-563000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-539000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-517000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-500000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-479000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-455000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-432000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-410000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-389000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-394000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-375000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-357000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-331000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-305000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-280000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-257000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-235000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-219000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-201000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-185000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-170000000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-165000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-151000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-129000000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-143000000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-130000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-136000000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-125000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7228,117 +7245,120 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
+        <v>67800000.0</v>
+      </c>
+      <c r="C7">
         <v>72900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>78500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>85500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>79200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>84900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>90000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>71800000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>79300000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>76100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11300000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11600000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15100000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>15700000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -7402,52 +7422,53 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
         <v>800000.0</v>
       </c>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>800000.0</v>
       </c>
       <c r="E8">
         <v>800000.0</v>
       </c>
       <c r="F8">
         <v>800000.0</v>
       </c>
       <c r="G8">
         <v>800000.0</v>
       </c>
       <c r="H8">
         <v>800000.0</v>
       </c>
       <c r="I8">
@@ -7456,59 +7477,61 @@
       <c r="J8">
         <v>800000.0</v>
       </c>
       <c r="K8">
         <v>800000.0</v>
       </c>
       <c r="L8">
         <v>800000.0</v>
       </c>
       <c r="M8">
         <v>800000.0</v>
       </c>
       <c r="N8">
         <v>800000.0</v>
       </c>
       <c r="O8">
         <v>800000.0</v>
       </c>
       <c r="P8">
         <v>800000.0</v>
       </c>
       <c r="Q8">
         <v>800000.0</v>
       </c>
       <c r="R8">
+        <v>800000.0</v>
+      </c>
+      <c r="S8">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="T8">
         <v>800000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>800000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7574,118 +7597,121 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>1134900000.0</v>
+      </c>
+      <c r="D9">
         <v>1128600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1124600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1118600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1113300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1108200000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1110300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1103600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1097900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1092000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1089900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1086400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1083000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1080300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1078700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8643500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8639900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8636500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8639900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8634900000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -7746,497 +7772,501 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>584400000.0</v>
+      </c>
+      <c r="C10">
         <v>606400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>662700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>503400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>441400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>368200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>379300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>398300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>494100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>620500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1057300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>787300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>822500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>748500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>406000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>553500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>578200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>608700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>620800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>608800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>291700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>325800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>180400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>202000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>184900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>97200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>129500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>959100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>298400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>275100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>196000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>485500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>465400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>445400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>724400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>169600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>271700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1159700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>465400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>790300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1084000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>121300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>240400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>648300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>887800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>664800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1173700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>145000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>122500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>165600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>325400000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>489800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>561800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>487100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>159800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>227000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>209000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>431000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>480000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>554000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3432000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1051000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>905000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1237000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1229000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1141000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1017000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>882000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>927000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>790000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>448000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>532000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>665000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>630000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>623000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>547000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>620000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>566000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>429000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>310000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>251000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>269000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>232000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>297000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>231000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>267000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>281000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>283000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>297000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>354000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>327000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>262000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>159000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>147000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>163000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>307000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>319000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>279000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>215000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>242000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>210000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>107000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>103000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>106000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>83000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>144000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>194000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>253000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>295000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>330000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>294000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>351000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>319000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>262000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>122000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>72000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>88000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>81000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>90000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>77000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>75000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>77000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>90000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>98000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>120000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>148000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>129000000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>109000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>89000000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>128000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>43</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>599400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>662700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>503400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>441400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>368200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>379300000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>787300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>822500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>724100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>406000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>553500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>578200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>608700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>620800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>608800000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8302,444 +8332,448 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>584400000.0</v>
+      </c>
+      <c r="C12">
         <v>606400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>662700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>503400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>441400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>368200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>379300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>398300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>494100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>620500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1057300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>787300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>822500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>748500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>626000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>553500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>578200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>608700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>620800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>608800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>291700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>325800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>180400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>202000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>184900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>97200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>129500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1094100000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>543400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>604100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>630000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>740500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>864400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>885400000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1794200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1850000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2077300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2602300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1767400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1800300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1379000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1301300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1090400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1298300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1633100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1422100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1219000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>178300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>172500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>215600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>325400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>489800000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>611800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>537100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>159800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>227000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>209000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>468000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>480000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>554000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3432000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1051000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>905000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1237000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1229000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1141000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1017000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>882000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>927000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>790000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>486000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>532000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>665000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>630000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>623000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>547000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>620000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>566000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>429000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>310000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>251000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>269000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>232000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>297000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>231000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>267000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>281000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>283000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>297000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>354000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>327000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>271000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>196000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>185000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>337000000.0</v>
       </c>
       <c r="CS12">
         <v>337000000.0</v>
       </c>
       <c r="CT12">
+        <v>337000000.0</v>
+      </c>
+      <c r="CU12">
         <v>311000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>258000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>256000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>210000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>107000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>103000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>106000000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>83000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>165000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>194000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>253000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>295000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>330000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>294000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>351000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>319000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>262000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>122000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>72000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>88000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>81000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>90000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>77000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>75000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>82000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>90000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>101000000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>126000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>154000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>135000000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>109000000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>89000000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>128000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>800000.0</v>
       </c>
       <c r="C13">
         <v>800000.0</v>
       </c>
       <c r="D13">
         <v>800000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>800000.0</v>
       </c>
       <c r="G13">
         <v>800000.0</v>
       </c>
       <c r="H13">
         <v>800000.0</v>
       </c>
       <c r="I13">
@@ -8757,192 +8791,192 @@
       <c r="M13">
         <v>800000.0</v>
       </c>
       <c r="N13">
         <v>800000.0</v>
       </c>
       <c r="O13">
         <v>800000.0</v>
       </c>
       <c r="P13">
         <v>800000.0</v>
       </c>
       <c r="Q13">
         <v>800000.0</v>
       </c>
       <c r="R13">
         <v>800000.0</v>
       </c>
       <c r="S13">
         <v>800000.0</v>
       </c>
       <c r="T13">
         <v>800000.0</v>
       </c>
       <c r="U13">
-        <v>82600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="V13">
         <v>82600000.0</v>
       </c>
       <c r="W13">
         <v>82600000.0</v>
       </c>
       <c r="X13">
         <v>82600000.0</v>
       </c>
       <c r="Y13">
-        <v>82500000.0</v>
+        <v>82600000.0</v>
       </c>
       <c r="Z13">
         <v>82500000.0</v>
       </c>
       <c r="AA13">
         <v>82500000.0</v>
       </c>
       <c r="AB13">
         <v>82500000.0</v>
       </c>
       <c r="AC13">
-        <v>46200000.0</v>
+        <v>82500000.0</v>
       </c>
       <c r="AD13">
         <v>46200000.0</v>
       </c>
       <c r="AE13">
         <v>46200000.0</v>
       </c>
       <c r="AF13">
         <v>46200000.0</v>
       </c>
       <c r="AG13">
-        <v>44800000.0</v>
+        <v>46200000.0</v>
       </c>
       <c r="AH13">
         <v>44800000.0</v>
       </c>
       <c r="AI13">
+        <v>44800000.0</v>
+      </c>
+      <c r="AJ13">
         <v>31600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100000.0</v>
       </c>
       <c r="AK13">
         <v>31100000.0</v>
       </c>
       <c r="AL13">
         <v>31100000.0</v>
       </c>
       <c r="AM13">
-        <v>31000000.0</v>
+        <v>31100000.0</v>
       </c>
       <c r="AN13">
         <v>31000000.0</v>
       </c>
       <c r="AO13">
-        <v>24400000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="AP13">
         <v>24400000.0</v>
       </c>
       <c r="AQ13">
         <v>24400000.0</v>
       </c>
       <c r="AR13">
         <v>24400000.0</v>
       </c>
       <c r="AS13">
-        <v>24200000.0</v>
+        <v>24400000.0</v>
       </c>
       <c r="AT13">
         <v>24200000.0</v>
       </c>
       <c r="AU13">
         <v>24200000.0</v>
       </c>
       <c r="AV13">
         <v>24200000.0</v>
       </c>
       <c r="AW13">
-        <v>24100000.0</v>
+        <v>24200000.0</v>
       </c>
       <c r="AX13">
         <v>24100000.0</v>
       </c>
       <c r="AY13">
         <v>24100000.0</v>
       </c>
       <c r="AZ13">
         <v>24100000.0</v>
       </c>
       <c r="BA13">
-        <v>23900000.0</v>
+        <v>24100000.0</v>
       </c>
       <c r="BB13">
         <v>23900000.0</v>
       </c>
       <c r="BC13">
         <v>23900000.0</v>
       </c>
       <c r="BD13">
-        <v>24000000.0</v>
+        <v>23900000.0</v>
       </c>
       <c r="BE13">
         <v>24000000.0</v>
       </c>
       <c r="BF13">
         <v>24000000.0</v>
       </c>
       <c r="BG13">
         <v>24000000.0</v>
       </c>
       <c r="BH13">
         <v>24000000.0</v>
       </c>
       <c r="BI13">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="BJ13">
         <v>15000000.0</v>
       </c>
       <c r="BK13">
         <v>15000000.0</v>
       </c>
       <c r="BL13">
         <v>15000000.0</v>
       </c>
       <c r="BM13">
         <v>15000000.0</v>
       </c>
       <c r="BN13">
         <v>15000000.0</v>
       </c>
       <c r="BO13">
+        <v>15000000.0</v>
+      </c>
+      <c r="BP13">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BQ13">
         <v>18000000.0</v>
       </c>
       <c r="BR13">
         <v>18000000.0</v>
       </c>
       <c r="BS13">
         <v>18000000.0</v>
       </c>
       <c r="BT13">
         <v>18000000.0</v>
       </c>
       <c r="BU13">
         <v>18000000.0</v>
       </c>
       <c r="BV13">
         <v>18000000.0</v>
       </c>
       <c r="BW13">
         <v>18000000.0</v>
       </c>
       <c r="BX13">
         <v>18000000.0</v>
       </c>
@@ -8955,78 +8989,78 @@
       <c r="CA13">
         <v>18000000.0</v>
       </c>
       <c r="CB13">
         <v>18000000.0</v>
       </c>
       <c r="CC13">
         <v>18000000.0</v>
       </c>
       <c r="CD13">
         <v>18000000.0</v>
       </c>
       <c r="CE13">
         <v>18000000.0</v>
       </c>
       <c r="CF13">
         <v>18000000.0</v>
       </c>
       <c r="CG13">
         <v>18000000.0</v>
       </c>
       <c r="CH13">
         <v>18000000.0</v>
       </c>
       <c r="CI13">
-        <v>17000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="CJ13">
         <v>17000000.0</v>
       </c>
       <c r="CK13">
         <v>17000000.0</v>
       </c>
       <c r="CL13">
         <v>17000000.0</v>
       </c>
       <c r="CM13">
         <v>17000000.0</v>
       </c>
       <c r="CN13">
         <v>17000000.0</v>
       </c>
       <c r="CO13">
         <v>17000000.0</v>
       </c>
       <c r="CP13">
         <v>17000000.0</v>
       </c>
       <c r="CQ13">
         <v>17000000.0</v>
       </c>
       <c r="CR13">
-        <v>16000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="CS13">
         <v>16000000.0</v>
       </c>
       <c r="CT13">
         <v>16000000.0</v>
       </c>
       <c r="CU13">
         <v>16000000.0</v>
       </c>
       <c r="CV13">
         <v>16000000.0</v>
       </c>
       <c r="CW13">
         <v>16000000.0</v>
       </c>
       <c r="CX13">
         <v>16000000.0</v>
       </c>
       <c r="CY13">
         <v>16000000.0</v>
       </c>
       <c r="CZ13">
         <v>16000000.0</v>
       </c>
@@ -9042,570 +9076,574 @@
       <c r="DD13">
         <v>16000000.0</v>
       </c>
       <c r="DE13">
         <v>16000000.0</v>
       </c>
       <c r="DF13">
         <v>16000000.0</v>
       </c>
       <c r="DG13">
         <v>16000000.0</v>
       </c>
       <c r="DH13">
         <v>16000000.0</v>
       </c>
       <c r="DI13">
         <v>16000000.0</v>
       </c>
       <c r="DJ13">
         <v>16000000.0</v>
       </c>
       <c r="DK13">
         <v>16000000.0</v>
       </c>
       <c r="DL13">
-        <v>8000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="DM13">
         <v>8000000.0</v>
       </c>
       <c r="DN13">
         <v>8000000.0</v>
       </c>
       <c r="DO13">
         <v>8000000.0</v>
       </c>
       <c r="DP13">
         <v>8000000.0</v>
       </c>
       <c r="DQ13">
-        <v>7000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="DR13">
         <v>7000000.0</v>
       </c>
       <c r="DS13">
         <v>7000000.0</v>
       </c>
       <c r="DT13">
         <v>7000000.0</v>
       </c>
       <c r="DU13">
         <v>7000000.0</v>
       </c>
       <c r="DV13">
         <v>7000000.0</v>
       </c>
       <c r="DW13">
         <v>7000000.0</v>
       </c>
       <c r="DX13">
+        <v>7000000.0</v>
+      </c>
+      <c r="DY13">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DZ13">
         <v>25000000.0</v>
       </c>
+      <c r="EA13">
+        <v>25000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>69200000.0</v>
+      </c>
+      <c r="C14">
         <v>69900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>71300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>73900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74800000.0</v>
       </c>
       <c r="L14">
         <v>74800000.0</v>
       </c>
       <c r="M14">
+        <v>74800000.0</v>
+      </c>
+      <c r="N14">
         <v>75200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75600000.0</v>
       </c>
       <c r="P14">
         <v>75600000.0</v>
       </c>
       <c r="Q14">
-        <v>75000000.0</v>
+        <v>75600000.0</v>
       </c>
       <c r="R14">
         <v>75000000.0</v>
       </c>
       <c r="S14">
         <v>75000000.0</v>
       </c>
       <c r="T14">
         <v>75000000.0</v>
       </c>
       <c r="U14">
-        <v>75000001.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="V14">
         <v>75000001.0</v>
       </c>
       <c r="W14">
         <v>75000001.0</v>
       </c>
       <c r="X14">
         <v>75000001.0</v>
       </c>
       <c r="Y14">
-        <v>92100001.0</v>
+        <v>75000001.0</v>
       </c>
       <c r="Z14">
         <v>92100001.0</v>
       </c>
       <c r="AA14">
         <v>92100001.0</v>
       </c>
       <c r="AB14">
         <v>92100001.0</v>
       </c>
       <c r="AC14">
+        <v>92100001.0</v>
+      </c>
+      <c r="AD14">
         <v>109200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108600000.0</v>
       </c>
       <c r="AE14">
         <v>108600000.0</v>
       </c>
       <c r="AF14">
+        <v>108600000.0</v>
+      </c>
+      <c r="AG14">
         <v>108500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>108400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>106575000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>75300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>75225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75150000.0</v>
       </c>
       <c r="AL14">
         <v>75150000.0</v>
       </c>
       <c r="AM14">
+        <v>75150000.0</v>
+      </c>
+      <c r="AN14">
         <v>74650000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>71150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58125000.0</v>
       </c>
       <c r="AP14">
         <v>58125000.0</v>
       </c>
       <c r="AQ14">
         <v>58125000.0</v>
       </c>
       <c r="AR14">
+        <v>58125000.0</v>
+      </c>
+      <c r="AS14">
         <v>58050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57975000.0</v>
       </c>
       <c r="AT14">
         <v>57975000.0</v>
       </c>
       <c r="AU14">
+        <v>57975000.0</v>
+      </c>
+      <c r="AV14">
         <v>58000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>57875000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>57825000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57850000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57825000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57750000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>57650000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>57575000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>57475000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>57400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>57300000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>57600000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>57200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>42600000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>35400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35300000.0</v>
       </c>
       <c r="BK14">
         <v>35300000.0</v>
       </c>
       <c r="BL14">
-        <v>35200000.0</v>
+        <v>35300000.0</v>
       </c>
       <c r="BM14">
         <v>35200000.0</v>
       </c>
       <c r="BN14">
         <v>35200000.0</v>
       </c>
       <c r="BO14">
         <v>35200000.0</v>
       </c>
       <c r="BP14">
+        <v>35200000.0</v>
+      </c>
+      <c r="BQ14">
         <v>35400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BR14">
         <v>35000000.0</v>
       </c>
       <c r="BS14">
+        <v>35000000.0</v>
+      </c>
+      <c r="BT14">
         <v>35400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35800000.0</v>
       </c>
       <c r="BU14">
         <v>35800000.0</v>
       </c>
       <c r="BV14">
+        <v>35800000.0</v>
+      </c>
+      <c r="BW14">
         <v>36000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>36700000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>37800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>37700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>38300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38400000.0</v>
       </c>
       <c r="CC14">
         <v>38400000.0</v>
       </c>
       <c r="CD14">
         <v>38400000.0</v>
       </c>
       <c r="CE14">
+        <v>38400000.0</v>
+      </c>
+      <c r="CF14">
         <v>37900000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>37600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>37800000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>37700000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>37800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37700000.0</v>
       </c>
       <c r="CK14">
         <v>37700000.0</v>
       </c>
       <c r="CL14">
-        <v>37600000.0</v>
+        <v>37700000.0</v>
       </c>
       <c r="CM14">
         <v>37600000.0</v>
       </c>
       <c r="CN14">
-        <v>37500000.0</v>
+        <v>37600000.0</v>
       </c>
       <c r="CO14">
         <v>37500000.0</v>
       </c>
       <c r="CP14">
+        <v>37500000.0</v>
+      </c>
+      <c r="CQ14">
         <v>37300000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>36100000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>34100000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>33900000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>33700000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>34300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34900000.0</v>
       </c>
       <c r="CW14">
         <v>34900000.0</v>
       </c>
       <c r="CX14">
         <v>34900000.0</v>
       </c>
       <c r="CY14">
         <v>34900000.0</v>
       </c>
       <c r="CZ14">
+        <v>34900000.0</v>
+      </c>
+      <c r="DA14">
         <v>34800000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>34700000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>35300000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>34200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>34100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>34200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>34400000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>34900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35700000.0</v>
       </c>
       <c r="DI14">
         <v>35700000.0</v>
       </c>
       <c r="DJ14">
+        <v>35700000.0</v>
+      </c>
+      <c r="DK14">
         <v>35600000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>35800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35700000.0</v>
       </c>
       <c r="DM14">
         <v>35700000.0</v>
       </c>
       <c r="DN14">
+        <v>35700000.0</v>
+      </c>
+      <c r="DO14">
         <v>35500000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>35400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>31400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30300000.0</v>
       </c>
       <c r="DR14">
         <v>30300000.0</v>
       </c>
       <c r="DS14">
-        <v>30200000.0</v>
+        <v>30300000.0</v>
       </c>
       <c r="DT14">
         <v>30200000.0</v>
       </c>
       <c r="DU14">
+        <v>30200000.0</v>
+      </c>
+      <c r="DV14">
         <v>30300000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>30600000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>29100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="DY14">
         <v>28000000.0</v>
       </c>
       <c r="DZ14">
+        <v>28000000.0</v>
+      </c>
+      <c r="EA14">
         <v>28100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>800000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>82500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>82600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82500000.0</v>
       </c>
       <c r="Z15">
         <v>82500000.0</v>
       </c>
       <c r="AA15">
         <v>82500000.0</v>
       </c>
       <c r="AB15">
         <v>82500000.0</v>
       </c>
       <c r="AC15">
-        <v>46200000.0</v>
+        <v>82500000.0</v>
       </c>
       <c r="AD15">
         <v>46200000.0</v>
       </c>
       <c r="AE15">
         <v>46200000.0</v>
       </c>
       <c r="AF15">
+        <v>46200000.0</v>
+      </c>
+      <c r="AG15">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AH15">
         <v>45000000.0</v>
       </c>
       <c r="AI15">
+        <v>45000000.0</v>
+      </c>
+      <c r="AJ15">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AK15">
         <v>31000000.0</v>
       </c>
       <c r="AL15">
         <v>31000000.0</v>
       </c>
       <c r="AM15">
         <v>31000000.0</v>
       </c>
       <c r="AN15">
         <v>31000000.0</v>
       </c>
       <c r="AO15">
-        <v>24000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="AP15">
         <v>24000000.0</v>
       </c>
       <c r="AQ15">
         <v>24000000.0</v>
       </c>
       <c r="AR15">
         <v>24000000.0</v>
       </c>
       <c r="AS15">
         <v>24000000.0</v>
       </c>
       <c r="AT15">
         <v>24000000.0</v>
       </c>
       <c r="AU15">
         <v>24000000.0</v>
       </c>
       <c r="AV15">
         <v>24000000.0</v>
       </c>
       <c r="AW15">
         <v>24000000.0</v>
       </c>
@@ -9621,72 +9659,72 @@
       <c r="BA15">
         <v>24000000.0</v>
       </c>
       <c r="BB15">
         <v>24000000.0</v>
       </c>
       <c r="BC15">
         <v>24000000.0</v>
       </c>
       <c r="BD15">
         <v>24000000.0</v>
       </c>
       <c r="BE15">
         <v>24000000.0</v>
       </c>
       <c r="BF15">
         <v>24000000.0</v>
       </c>
       <c r="BG15">
         <v>24000000.0</v>
       </c>
       <c r="BH15">
         <v>24000000.0</v>
       </c>
       <c r="BI15">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="BJ15">
         <v>15000000.0</v>
       </c>
       <c r="BK15">
         <v>15000000.0</v>
       </c>
       <c r="BL15">
         <v>15000000.0</v>
       </c>
       <c r="BM15">
         <v>15000000.0</v>
       </c>
       <c r="BN15">
         <v>15000000.0</v>
       </c>
       <c r="BO15">
+        <v>15000000.0</v>
+      </c>
+      <c r="BP15">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BQ15">
         <v>18000000.0</v>
       </c>
       <c r="BR15">
         <v>18000000.0</v>
       </c>
       <c r="BS15">
         <v>18000000.0</v>
       </c>
       <c r="BT15">
         <v>18000000.0</v>
       </c>
       <c r="BU15">
         <v>18000000.0</v>
       </c>
       <c r="BV15">
         <v>18000000.0</v>
       </c>
       <c r="BW15">
         <v>18000000.0</v>
       </c>
       <c r="BX15">
         <v>18000000.0</v>
       </c>
@@ -9699,78 +9737,78 @@
       <c r="CA15">
         <v>18000000.0</v>
       </c>
       <c r="CB15">
         <v>18000000.0</v>
       </c>
       <c r="CC15">
         <v>18000000.0</v>
       </c>
       <c r="CD15">
         <v>18000000.0</v>
       </c>
       <c r="CE15">
         <v>18000000.0</v>
       </c>
       <c r="CF15">
         <v>18000000.0</v>
       </c>
       <c r="CG15">
         <v>18000000.0</v>
       </c>
       <c r="CH15">
         <v>18000000.0</v>
       </c>
       <c r="CI15">
-        <v>17000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="CJ15">
         <v>17000000.0</v>
       </c>
       <c r="CK15">
         <v>17000000.0</v>
       </c>
       <c r="CL15">
         <v>17000000.0</v>
       </c>
       <c r="CM15">
         <v>17000000.0</v>
       </c>
       <c r="CN15">
         <v>17000000.0</v>
       </c>
       <c r="CO15">
         <v>17000000.0</v>
       </c>
       <c r="CP15">
         <v>17000000.0</v>
       </c>
       <c r="CQ15">
         <v>17000000.0</v>
       </c>
       <c r="CR15">
-        <v>16000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="CS15">
         <v>16000000.0</v>
       </c>
       <c r="CT15">
         <v>16000000.0</v>
       </c>
       <c r="CU15">
         <v>16000000.0</v>
       </c>
       <c r="CV15">
         <v>16000000.0</v>
       </c>
       <c r="CW15">
         <v>16000000.0</v>
       </c>
       <c r="CX15">
         <v>16000000.0</v>
       </c>
       <c r="CY15">
         <v>16000000.0</v>
       </c>
       <c r="CZ15">
         <v>16000000.0</v>
       </c>
@@ -9786,422 +9824,428 @@
       <c r="DD15">
         <v>16000000.0</v>
       </c>
       <c r="DE15">
         <v>16000000.0</v>
       </c>
       <c r="DF15">
         <v>16000000.0</v>
       </c>
       <c r="DG15">
         <v>16000000.0</v>
       </c>
       <c r="DH15">
         <v>16000000.0</v>
       </c>
       <c r="DI15">
         <v>16000000.0</v>
       </c>
       <c r="DJ15">
         <v>16000000.0</v>
       </c>
       <c r="DK15">
         <v>16000000.0</v>
       </c>
       <c r="DL15">
-        <v>8000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="DM15">
         <v>8000000.0</v>
       </c>
       <c r="DN15">
         <v>8000000.0</v>
       </c>
       <c r="DO15">
         <v>8000000.0</v>
       </c>
       <c r="DP15">
         <v>8000000.0</v>
       </c>
       <c r="DQ15">
-        <v>7000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="DR15">
         <v>7000000.0</v>
       </c>
       <c r="DS15">
         <v>7000000.0</v>
       </c>
       <c r="DT15">
         <v>7000000.0</v>
       </c>
       <c r="DU15">
         <v>7000000.0</v>
       </c>
       <c r="DV15">
         <v>7000000.0</v>
       </c>
       <c r="DW15">
         <v>7000000.0</v>
       </c>
       <c r="DX15">
+        <v>7000000.0</v>
+      </c>
+      <c r="DY15">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DZ15">
         <v>25000000.0</v>
       </c>
+      <c r="EA15">
+        <v>25000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
+        <v>98900000.0</v>
+      </c>
+      <c r="C16">
         <v>87700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>78000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>87200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>107600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>117300000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>122300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>116200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>103400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>96200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>78000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>63500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>45800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>32500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>35200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>57600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>38900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>30000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-125500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1125300000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>-37600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-331900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-25600000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-870000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>208000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>210000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>182000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>179000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>258000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>317000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>364000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>362000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>340000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>338000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>346000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>351000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>327000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>334000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>341000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>339000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>355000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>364000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>350000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>358000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>376000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>365000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>379000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>377000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>372000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>356000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>344000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>340000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>346000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>357000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>356000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>352000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>353000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>347000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>349000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>356000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>350000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>333000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>343000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>345000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>356000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>355000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>371000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>375000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>362000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>353000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>337000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>345000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>325000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>324000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>312000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>332000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>341000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>270000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>263000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>259000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>261000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="CX16">
         <v>-12000000.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16">
+      <c r="CY16">
+        <v>-12000000.0</v>
+      </c>
+      <c r="CZ16"/>
+      <c r="DA16">
         <v>-1000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-2000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>-4000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>-10000000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10290,81 +10334,82 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>8400000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -10426,52 +10471,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10560,152 +10606,151 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ20"/>
       <c r="AR20">
         <v>276100000.0</v>
       </c>
       <c r="AS20">
         <v>276100000.0</v>
       </c>
       <c r="AT20">
         <v>276100000.0</v>
       </c>
       <c r="AU20">
-        <v>3274000000.0</v>
+        <v>276100000.0</v>
       </c>
       <c r="AV20">
         <v>3274000000.0</v>
       </c>
       <c r="AW20">
         <v>3274000000.0</v>
       </c>
       <c r="AX20">
         <v>3274000000.0</v>
       </c>
       <c r="AY20">
         <v>3274000000.0</v>
       </c>
       <c r="AZ20">
         <v>3274000000.0</v>
       </c>
       <c r="BA20">
         <v>3274000000.0</v>
       </c>
       <c r="BB20">
         <v>3274000000.0</v>
       </c>
       <c r="BC20">
         <v>3274000000.0</v>
       </c>
       <c r="BD20">
         <v>3274000000.0</v>
       </c>
       <c r="BE20">
+        <v>3274000000.0</v>
+      </c>
+      <c r="BF20">
         <v>3263000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>3274000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>3296000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>3295000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336000000.0</v>
       </c>
       <c r="BJ20">
         <v>336000000.0</v>
       </c>
       <c r="BK20">
         <v>336000000.0</v>
       </c>
       <c r="BL20">
         <v>336000000.0</v>
       </c>
       <c r="BM20">
         <v>336000000.0</v>
       </c>
       <c r="BN20">
         <v>336000000.0</v>
       </c>
       <c r="BO20">
         <v>336000000.0</v>
       </c>
       <c r="BP20">
         <v>336000000.0</v>
       </c>
       <c r="BQ20">
         <v>336000000.0</v>
       </c>
@@ -10736,247 +10781,250 @@
       <c r="BZ20">
         <v>336000000.0</v>
       </c>
       <c r="CA20">
         <v>336000000.0</v>
       </c>
       <c r="CB20">
         <v>336000000.0</v>
       </c>
       <c r="CC20">
         <v>336000000.0</v>
       </c>
       <c r="CD20">
         <v>336000000.0</v>
       </c>
       <c r="CE20">
         <v>336000000.0</v>
       </c>
       <c r="CF20">
         <v>336000000.0</v>
       </c>
       <c r="CG20">
         <v>336000000.0</v>
       </c>
       <c r="CH20">
-        <v>341000000.0</v>
+        <v>336000000.0</v>
       </c>
       <c r="CI20">
         <v>341000000.0</v>
       </c>
       <c r="CJ20">
-        <v>343000000.0</v>
+        <v>341000000.0</v>
       </c>
       <c r="CK20">
         <v>343000000.0</v>
       </c>
       <c r="CL20">
         <v>343000000.0</v>
       </c>
       <c r="CM20">
+        <v>343000000.0</v>
+      </c>
+      <c r="CN20">
         <v>342000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>351000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000000.0</v>
       </c>
       <c r="CP20">
         <v>350000000.0</v>
       </c>
       <c r="CQ20">
         <v>350000000.0</v>
       </c>
       <c r="CR20">
+        <v>350000000.0</v>
+      </c>
+      <c r="CS20">
         <v>104000000.0</v>
       </c>
-      <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>104000000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>282300000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>444200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>305900000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>300100000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14900000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15700000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>300000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>8500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>31700000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>40400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>49000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>57800000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>66600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>75300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>83800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>92600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>101500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>115000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>143300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>156900000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>171000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>184000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>197000000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -11004,772 +11052,775 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>57900000.0</v>
       </c>
-      <c r="H22">
-[...5 lines deleted...]
-      <c r="J22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>163200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>154000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>126000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>125000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>146800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>269700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>279400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>293100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>303000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>308900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>340100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>347100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>360700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>263800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>268100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>270700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>274800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>281900000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>278800000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>219700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>219200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>220900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>225200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>231300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>231400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>235400000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>235300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>256399999.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>251700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>250400000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>240300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>253700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>254800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>262100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>256400000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>239800000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>227700000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>215900000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>207800000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>205100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>203000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>192000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>201000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>177000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>171000000.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>56000000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
-[...1 lines deleted...]
-      </c>
+      <c r="CL22"/>
       <c r="CM22">
         <v>192251000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CN22">
+        <v>192251000.0</v>
+      </c>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
-      <c r="DV22">
-[...1 lines deleted...]
-      </c>
+      <c r="DV22"/>
       <c r="DW22">
         <v>4000000.0</v>
       </c>
       <c r="DX22">
         <v>4000000.0</v>
       </c>
       <c r="DY22">
         <v>4000000.0</v>
       </c>
       <c r="DZ22">
+        <v>4000000.0</v>
+      </c>
+      <c r="EA22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>5363700000.0</v>
+      </c>
+      <c r="C23">
         <v>5304800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4638000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4503300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4386800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4419800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4333400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4415600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4354400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4322200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3484900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3088400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2951200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2860300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2821200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2760800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2637700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2609200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2602500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2601700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11946900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12873200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12911200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13038900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14025100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16931200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17230600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18440100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13863000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14023700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14218600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14340600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14533700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14625900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13682900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13723900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13972300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14374500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13602300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13765000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13610000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13610500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>16440799999.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16338100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>16346200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16040800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19772500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>18271200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19521200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19472900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19142900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18806600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>18592500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18565000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18234000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18159000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>17948000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>17899000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>17650000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17512000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9665000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7052000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7111000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6921000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6783000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6747000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6455000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6350000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6085000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5830000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5457000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5205000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5195000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4969000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4765000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4620000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4510000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4334000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4132000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3922000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3818000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3618000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3509000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3403000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3381000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3322000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3254000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3219000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3211000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3183000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3174000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3110000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3103000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3062000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3085000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2362000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2342000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2324000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2292000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2253000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2191000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2108000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2043000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1989000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1924000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1984000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1972000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1984000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1983000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1993000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1990000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1989000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1908000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1772000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1487000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1414000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1339000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1315000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1251000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1242000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>825000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>821000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>807000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>782000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>779000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>773000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>779000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>736000000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>709000000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>692000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>1086800000.0</v>
+      </c>
+      <c r="C24">
         <v>1086000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1085200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1084300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1083500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1082700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1081800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1081000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1080100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1079300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1079400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>681900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>542800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>542400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>541800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>545700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>545500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>545300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>545100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>544800000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>4092200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6148600000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -11830,114 +11881,115 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>57</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1086000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1085200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1084300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1083500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1082700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1081800000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>681900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>542800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>542400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>541800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>545700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>545500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>545300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>545100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>544800000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>4092200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6148600000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -11998,117 +12050,120 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>128600000.0</v>
+      </c>
+      <c r="C26">
         <v>121800000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>119300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>114900000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>116000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>113400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>102700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>126500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>126800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>124400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>116100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>113700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>114400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>111100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>102600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>99600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>90900000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>86600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>87900000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>85400000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>120900000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
@@ -12172,52 +12227,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12306,509 +12362,515 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>570200000.0</v>
+      </c>
+      <c r="C28">
         <v>589800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>501000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>666400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>721300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>799400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>792500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>754500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>665300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>534900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-105400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-279700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-196700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>145500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-23000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-63400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-64100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-48900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-251800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-288500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-124200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6469200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6255300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6024000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6091800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6234900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4761200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4735300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4806600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4509400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4521900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4305300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4023300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4575100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4671800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4114800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4237200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4115300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4777000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5747300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5662900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5277400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5243000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5255600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4784000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4581600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4628700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4600800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4465700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4316400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4269000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4358900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4710200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4633000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4854000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4572000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4597000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4453000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-729000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-794000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-639000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-971000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-955000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-867000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-734000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-599000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-635000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-498000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-148000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-232000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-353000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-319000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-156000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-80000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-144000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-90000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>55000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>174000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>242000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>224000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>269000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>204000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>316000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>283000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>278000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>279000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>273000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>219000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>254000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>296000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>407000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>422000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>408000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>162000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>156000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>196000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>266000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>239000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>278000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>328000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>307000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>306000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>280000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>231000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>182000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>124000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>84000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>69000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>111000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>61000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>102000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>168000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>120000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>179000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>183000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>213000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>198000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>230000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>108000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>114000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>104000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>85000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>71000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>55000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>79000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>62000000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>66000000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>4248000000.0</v>
+      </c>
+      <c r="C29">
         <v>4255600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3533000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3414000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3290500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3321200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3196700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3257800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3101000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3066900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1079400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>681900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>542800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1832300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1756200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>545700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1568100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>545300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1581700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1634300000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>4374600000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -12872,499 +12934,503 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>455000000.0</v>
+      </c>
+      <c r="C30">
         <v>479100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>513700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>554200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>557700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>571200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>555800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>631700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>510900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>459300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>492400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>473400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>393400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>449100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>535500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>544600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>439300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>444200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>455800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>436100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>449800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>449200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>429700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>363300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>493200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>520700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>567000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>628700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>313700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>344700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>348500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>332700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>304100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>345400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>349000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>366400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>324100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>361000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>352100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>391300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>574000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>565700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>721200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>714400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>795400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>867400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>869800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>843600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>779600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>841400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>764900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>902100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>809100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>811400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>853000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>856300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>760400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>852000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>655000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>683000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>269000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>214600000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>414900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>303000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>310600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>324600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>341000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>489000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>477000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>483000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>520000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>436000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>421000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>383000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>434100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>445000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>385500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>339000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>358000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>370100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>294000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>269000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>218000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>188000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>178200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>183000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>151000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>144000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>151000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>149000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>164000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>166000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>174000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>162000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>147000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>116000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>108000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>116000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>179000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>160000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>152000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>159000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>141000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>114000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>97000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>85000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>80000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>64000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>81000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>118000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>149000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>155000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>166000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>157000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>163000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>143000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>124000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>111000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>96000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>97000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>65000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>61000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>65000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>54000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>46000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="DX30">
         <v>52000000.0</v>
       </c>
       <c r="DY30">
+        <v>52000000.0</v>
+      </c>
+      <c r="DZ30">
         <v>49000000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1183900000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1254100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1342100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1289900000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1214400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1137700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1022600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1058100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1036600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1089500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3463100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4372200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4515600000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5186600000.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
@@ -13426,117 +13492,120 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>427200000.0</v>
+      </c>
+      <c r="C32">
         <v>533700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>625600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>548700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>463200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>399200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>419200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>517000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>436900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>527900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1005400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>788500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>803700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>841800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>823500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>733800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>649900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>784600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>800700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>821100000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>746100000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
@@ -13600,509 +13669,515 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>4213200000.0</v>
+      </c>
+      <c r="C33">
         <v>4117200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3294700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3275900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3229000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3341100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3266900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3191000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3156800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3050000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1835400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1641000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1555700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1573200000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1478600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1479900000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1464500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1402600000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1375000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1384000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10837300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11717700000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11867900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11994700000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12952100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>15890100000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>16046600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>16217600000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12651100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12714000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12836100000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>12877800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>12955000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>13013900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11221400000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11192100000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11258700000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>11095200000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>11136600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11210300000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11287200000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>11325400000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>14028200000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>13697500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>13292400000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>13149800000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>16742100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>16495400000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>18048800000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>17937700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>17625800000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>17023100000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>16807600000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>16562900000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>16550900000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>16697000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>16651000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>16218000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>16136000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>15945000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5780000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5615000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5584000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>5233000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5082000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5094000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4904000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4812000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4533000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4429000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4325000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4139000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>3991000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3840000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3602000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3537000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3423000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3347000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3278000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>3196000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>3230000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3040000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>3013000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2875000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2927000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2828000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2784000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2759000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2726000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>2640000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>2641000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>2636000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>2689000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>2674000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>2699000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1872000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1862000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1863000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1825000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1806000000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1805000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1819000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1778000000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1750000000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1724000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1711000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1674000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1643000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1585000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>1517000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>1479000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>1462000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>1402000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>1325000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183000000.0</v>
       </c>
       <c r="DL33">
         <v>1183000000.0</v>
       </c>
       <c r="DM33">
+        <v>1183000000.0</v>
+      </c>
+      <c r="DN33">
         <v>1111000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>1104000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>1050000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>1041000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>663000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>655000000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>639000000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>618000000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>592000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>557000000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>576000000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>565000000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>558000000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>498000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>156500000.0</v>
+      </c>
+      <c r="C34">
         <v>157000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>159400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>157800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>151000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>148400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>172100000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>167700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>226200000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>243600000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>482500000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>481500000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>464600000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>80800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>79000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>527600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>60400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>581100000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>82200000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>88200000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>7457900000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
@@ -14166,836 +14241,843 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>1424300000.0</v>
+      </c>
+      <c r="C35">
         <v>1441500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1469400000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1491300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1480700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1496000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1517300000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1520600000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1563400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1580900000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1561900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1163400000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1007400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1058000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1081600000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1073300000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1090300000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1126400000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1136400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1114600000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8018300000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8076100000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8010600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4785400000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6844300000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6790900000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6840500000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6819100000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5445800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5406400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5392600000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>5356900000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>5369300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5137400000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5026900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5030600000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5200400000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5265100000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5031100000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5267300000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5396200000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6317800000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6615900000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6647900000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6697500000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6715800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6792000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5588400000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5637500000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5626700000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5599800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5627500000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5678500000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4798400000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4822900000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5599000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>5628000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5687000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5684000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5745000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>746000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>743000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>767000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>737000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>755000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>763000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>768000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>773000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>751000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>725000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>719000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>716000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>721000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>713000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>723000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>730000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>741000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>733000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>857000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>834000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>850000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>847000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>862000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>856000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>915000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>924000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>916000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>910000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>916000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>915000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>901000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>877000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>901000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>897000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>906000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>741000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>740000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>735000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>740000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>725000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>722000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>662000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>624000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>623000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>575000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>614000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>610000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>602000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>597000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>589000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>586000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>575000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>571000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>564000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>364000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>360000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>355000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>365000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>332000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>352000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>200000000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>203000000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>208000000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>181000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>184000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>199000000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>214000000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>181000000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>168000000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>171000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>185100000.0</v>
+      </c>
+      <c r="C36">
         <v>104200000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>466800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>463900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>456900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>445300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>219100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>414000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>442900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>154400000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>284200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>453600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>425800000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>209900000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>347400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>396400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>360500000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>176000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>25600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>126200000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>133500000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>134100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>133500000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>136300000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>115000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>491000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>444000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>95300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>99100000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>85700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>106000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>124500000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>125000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>133100000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>138000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>175600000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>167900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>189100000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>190100000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>237600000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>6700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>219800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>250600000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>289900000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>282700000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>273600000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>281200000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>268900000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>261800000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>257100000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>263400000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-16562900000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-16550900000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-66000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-27000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-15000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>173000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>177000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-165000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-129000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-159000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-118000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-171000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-157000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-196000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-177000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-172000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-183000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-202000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-221000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-215000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-207000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-303000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-295000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-299000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-306000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-301000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-297000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-295000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-298000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-318000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-322000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-340000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-319000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-322000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-313000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-260000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-266000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-252000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-259000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-181000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-266000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-275000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-202000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-119000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-215000000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-138000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-121000000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-110000000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-96000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-75000000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-74000000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-72000000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-78000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-82000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-73000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-67000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-52000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-30000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-9000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>20000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>13000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>24000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>25000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>39000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>52000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>60000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-8000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-5000000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>9000000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DV36">
         <v>4000000.0</v>
       </c>
       <c r="DW36">
         <v>4000000.0</v>
       </c>
       <c r="DX36">
+        <v>4000000.0</v>
+      </c>
+      <c r="DY36">
         <v>6000000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>5000000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15084,156 +15166,157 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>70</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1523900000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-300000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>830900000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>828000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>998600000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-45000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>480500000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>185600000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>164800000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>171800000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>175500000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>425600000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>421300000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>404600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>370900000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>368400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>576200000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>580700000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>598200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>613000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>72000000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>278500000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>272800000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
@@ -15264,885 +15347,892 @@
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>111100000.0</v>
+      </c>
+      <c r="C39">
         <v>102100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>167200000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>169800000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>158700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>139300000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>176400000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>194600000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>192600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>192400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>99800000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>168700000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>158100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>89500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>181100000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>182800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>155700000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>117800000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>150900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>172800000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>98400000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>101100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>140100000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>175900000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>86000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>83100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>115200000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>91500000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>62800000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>69300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>103200000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>75300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>82400000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>72700000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>67200000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>69300000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>61600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>58400000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>80000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>131700000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>369800000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>182799999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>344599999.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>627900000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>625300000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>361200000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>986900000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>787200000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>570300000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>221800000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>187000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>391600000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>414000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>425400000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>192700000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>175000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>327700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>160000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>202000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>158000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>184000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>171400000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>205800000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>148000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>161000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>187000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>193000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>166000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>148000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>128000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>126000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>98000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>118000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>116000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>105000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>91000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>80600000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>82000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>67000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>45900000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>44000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>40000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>47000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>43000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>45000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>44000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>38000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>32000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>37000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>40000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>41000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>37000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>44000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>40000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>43000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="CT39">
         <v>36000000.0</v>
       </c>
       <c r="CU39">
+        <v>36000000.0</v>
+      </c>
+      <c r="CV39">
         <v>30000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>31000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>25000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>23000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>22000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>19000000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>20000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>23000000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>24000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>23000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>22000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>28000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="DI39">
         <v>21000000.0</v>
       </c>
       <c r="DJ39">
+        <v>21000000.0</v>
+      </c>
+      <c r="DK39">
         <v>28000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>19000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>16000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>17000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>19000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>14000000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>27000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>22000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>23000000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>13000000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>9000000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>15000000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>26000000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>12000000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>6000000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>9000000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>242700000.0</v>
+      </c>
+      <c r="C40">
         <v>220100000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>276900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>147300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>178700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>178600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>186800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>146400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>153000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>147900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>226200000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>187200000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>193100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>160500000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>117000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>133000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>97500000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>140400000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>121200000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>110900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>218200000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>177100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>152800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>349800000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>358700000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>366600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>407700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>438300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>302700000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>318000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>310000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>331500000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>321800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>325900000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>300800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>315000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>343200000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>376600000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>408100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>458500000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>424400000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>546900000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>327200001.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>595000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>625600000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>694100000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>653900000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>548200000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>493500000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>296600000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>518400000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>512900000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>489000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>232700000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>520700000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>253000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>144000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>225000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>173000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>188000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>173000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-190200000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>278800000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>245800000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>221800000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>308800000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>356800000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>48800000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>38800000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>214800000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>319800000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>198800000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>392700000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>113900000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>236900000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>223900000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>238900000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>205900000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>218800000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>195800000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>233800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-150200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>185800000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>198800000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>178000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>177000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-193000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>150000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>151000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>148000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-115000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>180000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>170000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>162000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-170000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="CT40">
         <v>127000000.0</v>
       </c>
       <c r="CU40">
+        <v>127000000.0</v>
+      </c>
+      <c r="CV40">
         <v>-139000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>79000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>81000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>92000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>107000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>89000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>95000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>123000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>115000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>131000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>124000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>159000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>178000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>183000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>176000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>131000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>123000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>119000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="DO40">
         <v>104000000.0</v>
       </c>
       <c r="DP40">
+        <v>104000000.0</v>
+      </c>
+      <c r="DQ40">
         <v>103000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>78000000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>87000000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>85000000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>105000000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>106000000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>86000000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>83000000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>79000000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>75000000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>482500000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>515600000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>539800000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>527600000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>581100000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>591300000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>569800000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>683500000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>740800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>656300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>649100000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
@@ -16204,444 +16294,448 @@
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
-        <v>709800000.0</v>
+        <v>731200000.0</v>
       </c>
       <c r="C42">
+        <v>726200000.0</v>
+      </c>
+      <c r="D42">
         <v>744900000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>815900000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>809900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>804600000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>824500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>951100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>944000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>936100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>962200000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1073700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1129900000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1097900000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1108400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1106100000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1102800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1099400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1096700000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1095100000.0</v>
       </c>
-      <c r="U42">
-[...1 lines deleted...]
-      </c>
       <c r="V42">
+        <v>8567499999.0</v>
+      </c>
+      <c r="W42">
         <v>8563700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>8560200000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>8563100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>8557600000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>8550500000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>8542300000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>8533400000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>7155300000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7152800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7144500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7137500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7132400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7126000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>6360800000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>6353800000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6345200000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6336400000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>6092000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6083100000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>5496000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5490700000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>5485599999.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5475600000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>5467200000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>5494600000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>5447500000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>5436300000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>5429800000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5464300000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5410200000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>5400200000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>5387900000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>5411700000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-8803300000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7667000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>7459000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>7304000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>7144000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>5192400000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2406000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2335000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2269000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2234000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>608000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>599700000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2217000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2146000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>2098000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>2050000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1999000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>2128000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>787800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>778700000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>869000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2240000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2309000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1227000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2350000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1299200000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>2338000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2301000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>2198000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2118000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2214000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>2162000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>2124000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1170000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1171000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1163000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>2003000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1154000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1148000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1144000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1862000000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>678000000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>663000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>659000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1306000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>740000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>742000000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>732000000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1279000000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1245000000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1216000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>710000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1173000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1148000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1123000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1101000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1084000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>1150000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>1138000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>1119000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>1090000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>1072000000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>1046000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>1023000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1002000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>985000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>750000000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>733000000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>718000000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>711000000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>697000000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>682000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>698000000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>687000000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>673000000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>662000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16730,52 +16824,53 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16864,896 +16959,903 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>2715600000.0</v>
+      </c>
+      <c r="C45">
         <v>2598300000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2507700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2461600000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2381600000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2309400000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2185400000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2120700000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2014000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1889000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1388000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1276100000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1196100000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1134500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1110800000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>930200000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>10960000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>11082400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>11238800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>12211100000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>15155000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15315600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15512800000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>12556800000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>12616200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>12731600000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12784000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>12835000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12874000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>11096000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>11059000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>11121000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>10919000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>10960000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11021000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11097000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>11088000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>13529000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>13170000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>12725000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>12535000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13128000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>12881000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>14418000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>14311000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>13997000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13391000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>13155000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>13146000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>13120000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12984000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>12890000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>12422000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>12312000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>12109000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5259000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5050000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>4986000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4605000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4483000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4477000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4331000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4234000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3962000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3871000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3774000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3597000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3438000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3359000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3215000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3148000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3036000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2960000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2892000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2823000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2846000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2664000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2639000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2505000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2559000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2431000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2402000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2375000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2306000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2217000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2225000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2219000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2207000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2258000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2283000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1700000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1717000000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1715000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1702000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1681000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1678000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1685000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1651000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1622000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1596000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1577000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>1550000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>1519000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>1461000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>1389000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>1338000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>1321000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>1262000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>1177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000000.0</v>
       </c>
       <c r="DL45">
         <v>1057000000.0</v>
       </c>
       <c r="DM45">
+        <v>1057000000.0</v>
+      </c>
+      <c r="DN45">
         <v>1000000000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>992000000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>947000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>934000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>642000000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>633000000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>598000000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>582000000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>558000000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>523000000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>537000000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>522000000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>516000000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>456000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>2165000000.0</v>
+      </c>
+      <c r="C46">
         <v>2158100000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2034700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2021600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1977100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1932900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1842700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1809400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1732300000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1633800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1159900000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1073700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1015500000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>998200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>977300000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>931700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>952300000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>890900000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>916200000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>930200000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>10122900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10996300000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>11124000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>11238800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12211100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>15155000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15315600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15512800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>12556800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>12616200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12731600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12783900000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12834800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12873700000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11096400000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>11059000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11120700000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10919300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10959700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11021200000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11097100000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11087800000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>13528900000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>13169900000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>12725300000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12534800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13127600000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>12881200000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>14418300000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>14311000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>13997400000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13390500000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13155200000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13145600000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13120000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12984000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12890000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>12422000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>12312000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12109000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5259000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5050000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4986000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4605000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4483000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4477000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4331000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4234000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3962000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3871000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3774000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3597000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3438000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3359000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3215000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3148000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3036000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2960000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2892000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2823000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2846000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2664000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2639000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2505000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2559000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2431000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2402000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2375000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2306000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2217000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2225000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2219000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2207000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2258000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2283000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1700000000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1717000000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1715000000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1702000000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1681000000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1678000000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1685000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1651000000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1622000000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1596000000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1577000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1550000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>1519000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>1461000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>1389000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>1338000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>1321000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>1262000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>1177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000000.0</v>
       </c>
       <c r="DL46">
         <v>1057000000.0</v>
       </c>
       <c r="DM46">
+        <v>1057000000.0</v>
+      </c>
+      <c r="DN46">
         <v>1000000000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>992000000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>947000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>934000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>642000000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>633000000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>598000000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>582000000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>558000000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>523000000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>537000000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>522000000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>516000000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>456000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>79</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>2088800000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2034400000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2021600000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1977100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1932900000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1842700000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1159900000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1073700000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1015500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>977200000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>953600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>954700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>952300000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>911400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>916200000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>930200000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>10122900000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>10996300000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11124000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11238800000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12211100000.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
@@ -17814,444 +17916,448 @@
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>2365300000.0</v>
+      </c>
+      <c r="C48">
         <v>2381700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1664200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1476100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1361000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1398900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1265200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1200600000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1051000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1025500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>190300000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>177400000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>206800000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>160100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>114300000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-71600000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-33000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-60700000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6200000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-5093800000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4183800000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-4112900000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3442000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2334600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>671700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>887700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1084800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>679300000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>874200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1082500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1232000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1387400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1532700000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1744200000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1772800000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1821400000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1864100000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1828200000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1746000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1158500000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>985300000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3492600000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3236000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3011000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2720400000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6348400000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6095400000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7444100000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7327300000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>7141300000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>6879400000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>6635300000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>6434700000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>6302300000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6046000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>5792000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5613000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>5465000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5341000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>5319000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5305000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>5222000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>5142000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>5066000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>4879000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4674000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4528000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>4331000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>4114000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>3818000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3539000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3246000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2978000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2743000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>2480000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2229000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1995000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1777000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1566000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1375000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1230000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1193000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1121000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1054000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1016000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>982000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>960000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>946000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>929000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>906000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>882000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>854000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>835000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>850000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>823000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>803000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>790000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>764000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>698000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>640000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>597000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>570000000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>545000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>532000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>525000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>527000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>542000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>555000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>538000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>515000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>459000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>382000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>299000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>225000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>160000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>108000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>72000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>40000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>13000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-9000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-24000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-41000000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-57000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-64000000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-72000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-80000000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-87000000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-96000000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>-107000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -18340,52 +18446,53 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -18474,1006 +18581,1014 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>1154600000.0</v>
+      </c>
+      <c r="C51">
         <v>1196200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1163700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1169800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1162700000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1167600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1171800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1152800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1159400000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1155400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1096400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>693200000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>551600000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>551800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>551500000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>554200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>555200000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>555300000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>556700000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>559900000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>39900000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>37300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>56200000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6671200000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6440200000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6121200000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6221300000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7194000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>5059600000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5010400000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5002600000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4994900000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4987300000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4750700000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4747700000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4744700000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4943500000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5274500000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4702600000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4905600000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5861000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>5868600000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>5903300000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5925700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6130800000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>5920400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>5957700000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>4726600000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4751200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4766400000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4791100000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4806200000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4830800000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4846000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4870000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4860000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>5063000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>5003000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>5077000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5007000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2703000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000000.0</v>
       </c>
       <c r="BL51">
         <v>266000000.0</v>
       </c>
       <c r="BM51">
-        <v>274000000.0</v>
+        <v>266000000.0</v>
       </c>
       <c r="BN51">
         <v>274000000.0</v>
       </c>
       <c r="BO51">
-        <v>283000000.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="BP51">
         <v>283000000.0</v>
       </c>
       <c r="BQ51">
-        <v>292000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="BR51">
         <v>292000000.0</v>
       </c>
       <c r="BS51">
-        <v>300000000.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="BT51">
         <v>300000000.0</v>
       </c>
       <c r="BU51">
+        <v>300000000.0</v>
+      </c>
+      <c r="BV51">
         <v>312000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>311000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467000000.0</v>
       </c>
       <c r="BX51">
         <v>467000000.0</v>
       </c>
       <c r="BY51">
-        <v>476000000.0</v>
+        <v>467000000.0</v>
       </c>
       <c r="BZ51">
         <v>476000000.0</v>
       </c>
       <c r="CA51">
-        <v>484000000.0</v>
+        <v>476000000.0</v>
       </c>
       <c r="CB51">
         <v>484000000.0</v>
       </c>
       <c r="CC51">
-        <v>493000000.0</v>
+        <v>484000000.0</v>
       </c>
       <c r="CD51">
         <v>493000000.0</v>
       </c>
       <c r="CE51">
-        <v>501000000.0</v>
+        <v>493000000.0</v>
       </c>
       <c r="CF51">
         <v>501000000.0</v>
       </c>
       <c r="CG51">
+        <v>501000000.0</v>
+      </c>
+      <c r="CH51">
         <v>547000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>550000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>559000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>562000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>570000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>573000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>581000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>558000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>566000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>569000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>571000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>469000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>475000000.0</v>
       </c>
       <c r="CT51">
         <v>475000000.0</v>
       </c>
       <c r="CU51">
-        <v>481000000.0</v>
+        <v>475000000.0</v>
       </c>
       <c r="CV51">
         <v>481000000.0</v>
       </c>
       <c r="CW51">
+        <v>481000000.0</v>
+      </c>
+      <c r="CX51">
         <v>488000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>435000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>410000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>412000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>363000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>375000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>376000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>377000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>379000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>399000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>405000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>412000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>421000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>430000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>242000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>251000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>271000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>294000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>288000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>307000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>183000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>191000000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>194000000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>183000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>191000000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>203000000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>208000000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>171000000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>155000000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>37600000.0</v>
+      </c>
+      <c r="C52">
         <v>35600000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>35000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34600000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>27300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="G52">
         <v>28000000.0</v>
       </c>
       <c r="H52">
+        <v>28000000.0</v>
+      </c>
+      <c r="I52">
         <v>29300000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>29500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>27200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11300000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8800000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9400000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9700000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11600000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15100000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>18800000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>15700000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2534900000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>243600000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>145900000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>125500000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1125300000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>37600000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>331900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>25600000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>870000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>208000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>14400000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>211500000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>34800000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>53800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="AW52">
         <v>47500000.0</v>
       </c>
       <c r="AX52">
         <v>47500000.0</v>
       </c>
       <c r="AY52">
         <v>47500000.0</v>
       </c>
       <c r="AZ52">
         <v>47500000.0</v>
       </c>
       <c r="BA52">
         <v>47500000.0</v>
       </c>
       <c r="BB52">
         <v>47500000.0</v>
       </c>
       <c r="BC52">
         <v>47500000.0</v>
       </c>
       <c r="BD52">
+        <v>47500000.0</v>
+      </c>
+      <c r="BE52">
         <v>22000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>200000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>125000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>175000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>90000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2463000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="BK52">
         <v>17200000.0</v>
       </c>
       <c r="BL52">
         <v>17200000.0</v>
       </c>
       <c r="BM52">
         <v>17200000.0</v>
       </c>
       <c r="BN52">
         <v>17200000.0</v>
       </c>
       <c r="BO52">
         <v>17200000.0</v>
       </c>
       <c r="BP52">
         <v>17200000.0</v>
       </c>
       <c r="BQ52">
         <v>17200000.0</v>
       </c>
       <c r="BR52">
         <v>17200000.0</v>
       </c>
       <c r="BS52">
         <v>17200000.0</v>
       </c>
       <c r="BT52">
         <v>17200000.0</v>
       </c>
       <c r="BU52">
+        <v>17200000.0</v>
+      </c>
+      <c r="BV52">
         <v>20300000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>19100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167100000.0</v>
       </c>
       <c r="BX52">
         <v>167100000.0</v>
       </c>
       <c r="BY52">
         <v>167100000.0</v>
       </c>
       <c r="BZ52">
         <v>167100000.0</v>
       </c>
       <c r="CA52">
-        <v>17200000.0</v>
+        <v>167100000.0</v>
       </c>
       <c r="CB52">
         <v>17200000.0</v>
       </c>
       <c r="CC52">
         <v>17200000.0</v>
       </c>
       <c r="CD52">
         <v>17200000.0</v>
       </c>
       <c r="CE52">
         <v>17200000.0</v>
       </c>
       <c r="CF52">
         <v>17200000.0</v>
       </c>
       <c r="CG52">
-        <v>23000000.0</v>
+        <v>17200000.0</v>
       </c>
       <c r="CH52">
         <v>23000000.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CI52">
         <v>23000000.0</v>
       </c>
+      <c r="CJ52"/>
       <c r="CK52">
         <v>23000000.0</v>
       </c>
       <c r="CL52">
         <v>23000000.0</v>
       </c>
-      <c r="CM52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM52">
+        <v>23000000.0</v>
+      </c>
+      <c r="CN52"/>
       <c r="CO52">
         <v>21000000.0</v>
       </c>
       <c r="CP52">
         <v>21000000.0</v>
       </c>
-      <c r="CQ52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ52">
+        <v>21000000.0</v>
+      </c>
+      <c r="CR52"/>
       <c r="CS52">
         <v>12000000.0</v>
       </c>
       <c r="CT52">
         <v>12000000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CU52">
         <v>12000000.0</v>
       </c>
+      <c r="CV52"/>
       <c r="CW52">
         <v>12000000.0</v>
       </c>
       <c r="CX52">
         <v>12000000.0</v>
       </c>
-      <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CY52">
+        <v>12000000.0</v>
+      </c>
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>1000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DC52">
         <v>4000000.0</v>
       </c>
-      <c r="DD52"/>
+      <c r="DD52">
+        <v>4000000.0</v>
+      </c>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53">
         <v>220000000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>87000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>85000000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>120000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>121000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>117000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>135000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>245000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>329000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>434000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>255000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>399000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>440000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1069800000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1680400000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1805600000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1442600000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1302000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1010000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>295000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1180000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>850000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>650000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>745300000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>757300000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>45300000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>33300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AX53">
         <v>50000000.0</v>
       </c>
-      <c r="AY53"/>
+      <c r="AY53">
+        <v>50000000.0</v>
+      </c>
       <c r="AZ53"/>
-      <c r="BA53">
-[...1 lines deleted...]
-      </c>
+      <c r="BA53"/>
       <c r="BB53">
         <v>50000000.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>50000000.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>37000000.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>38000000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
-[...1 lines deleted...]
-      </c>
+      <c r="CM53"/>
       <c r="CN53">
         <v>9000000.0</v>
       </c>
       <c r="CO53">
+        <v>9000000.0</v>
+      </c>
+      <c r="CP53">
         <v>37000000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>38000000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>33000000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>30000000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>18000000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>32000000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>43000000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>14000000.0</v>
       </c>
-      <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
-[...1 lines deleted...]
-      </c>
+      <c r="DA53"/>
       <c r="DB53">
         <v>21000000.0</v>
       </c>
-      <c r="DC53"/>
+      <c r="DC53">
+        <v>21000000.0</v>
+      </c>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
-      <c r="DQ53">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ53"/>
       <c r="DR53">
         <v>5000000.0</v>
       </c>
-      <c r="DS53"/>
-      <c r="DT53">
+      <c r="DS53">
+        <v>5000000.0</v>
+      </c>
+      <c r="DT53"/>
+      <c r="DU53">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DV53">
         <v>6000000.0</v>
       </c>
       <c r="DW53">
         <v>6000000.0</v>
       </c>
-      <c r="DX53"/>
+      <c r="DX53">
+        <v>6000000.0</v>
+      </c>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19562,1620 +19677,1633 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>5363700000.0</v>
+      </c>
+      <c r="C55">
         <v>5304800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4638000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4503300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4386800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4419800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4333400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4415600000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4354400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4322200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3484900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3088400000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2951200000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2860300000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2821200000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2760800000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2637700000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2609200000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2602500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2601700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11946900000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>12873200000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>12911200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13038900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14025100000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>16931200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>17230600000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>18440100000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>13863000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14023700000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>14218600000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>14340600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14533700000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>14625900000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>13682900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>13723900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>13972300000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14374500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>13602300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>13765000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>13610000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>13610500000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>16440800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>16338100000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>16346200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>16040800000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>19772500000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>18271200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>19521200000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>19472900000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>19142900000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>18806600000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>18592500000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>18565300000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>18234300000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>18158000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>17948000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>17899000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>17650000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>17511000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>9665000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7052000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>7110000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>6921000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6783000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6747000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6455000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6349000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6085000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5830000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5457000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>5205000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5195000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4969000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4764000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>4620000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>4510000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4334000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4132000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>3922000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>3819000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>3618000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3510000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3403000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3381000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3322000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3254000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>3219000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3211000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>3183000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>3173000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>3110000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>3103000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3062000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3085000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2362000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2342000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2324000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2292000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2252000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2191000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2108000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2044000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1989000000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1924000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1984000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983000000.0</v>
       </c>
       <c r="DE55">
         <v>1983000000.0</v>
       </c>
       <c r="DF55">
+        <v>1983000000.0</v>
+      </c>
+      <c r="DG55">
         <v>1993000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1990000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1989000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1908000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1772000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1487000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1414000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1340000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1315000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>1250000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>1242000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>825000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>821000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>807000000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>782000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>779000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>773000000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>779000000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>736000000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>709000000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>691000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>1150500000.0</v>
+      </c>
+      <c r="C56">
         <v>1187600000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1343600000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1227400000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1157800000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1078700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1111500000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1224600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1197600000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1272200000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1649500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1447400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1395500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1287100000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1342600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1280900000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1173200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1206600000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1227500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1217700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1109600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1155500000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1043300000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1044200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1073000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1041100000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1184000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2222500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1211900000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1309700000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1382500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1462800000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1578700000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1612000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2461500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2531800000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2713600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3279300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2465700000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2554700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2322800000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2285100000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2412600000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2640600000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3053800000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2891000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3030400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1775800000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1472400000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1535200000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1517100000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1783500000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1784900000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1723900000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1410600000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1461000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1297000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1681000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1514000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1566000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3885000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1437000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1526000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1688000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1701000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1653000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1551000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1537000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1552000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1401000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1132000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1066000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1204000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1129000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1162000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1083000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1087000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>987000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>854000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>726000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>589000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>578000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>497000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>528000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>454000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>494000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>470000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>460000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>485000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>543000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>532000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>474000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>414000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>388000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>386000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>490000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>480000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>461000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>467000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>446000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>386000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>289000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>266000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>239000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>200000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>273000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>298000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>340000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>398000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>476000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>511000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>527000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>506000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>447000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>304000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>231000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>229000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>211000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>200000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>201000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>162000000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>166000000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>168000000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>164000000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>187000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>216000000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>203000000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>171000000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>151000000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>193000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>777700000.0</v>
+      </c>
+      <c r="C57">
         <v>691600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>718000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>678700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>694600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>679500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>692300000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>707600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>760700000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>744300000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>723000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>658900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>591800000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>504400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>519100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>547100000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>523300000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>422000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>426800000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>396600000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>467400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>426800000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>388000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3068100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>885200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>830700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>859600000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1898800000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>516900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>528500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>535800000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>549800000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>573300000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>758500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>488700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>503000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>546100000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>854400000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>590200000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>610800000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1507400000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>775500000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>803100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>928300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1133600000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1102100000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1131500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1090000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>952900000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1047300000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>940500000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>861300000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>845400000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>989700000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>914900000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1151000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1239000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1333000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1255000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1195000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2932000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>349000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>478000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>416000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>337000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>485000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>403000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>455000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>438000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>428000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>362000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>240000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>443000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>504000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>432000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>410000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>425000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>385000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>253000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>230000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>276000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>231000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>221000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>239000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>227000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>216000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="CK57">
         <v>190000000.0</v>
       </c>
       <c r="CL57">
+        <v>190000000.0</v>
+      </c>
+      <c r="CM57">
         <v>187000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>222000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>211000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>212000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>198000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>201000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>129000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>146000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>149000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>131000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>100000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="CY57">
         <v>117000000.0</v>
       </c>
       <c r="CZ57">
+        <v>117000000.0</v>
+      </c>
+      <c r="DA57">
         <v>99000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>102000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>135000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>125000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>131000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>124000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>159000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>178000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>183000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>176000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>131000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>123000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>119000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="DO57">
         <v>104000000.0</v>
       </c>
       <c r="DP57">
+        <v>104000000.0</v>
+      </c>
+      <c r="DQ57">
         <v>103000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>78000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>87000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>85000000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>105000000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>106000000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>86000000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>83000000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>79000000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>75000000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>2202000000.0</v>
+      </c>
+      <c r="C58">
         <v>2133100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2187400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2170000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2175300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2175500000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2209600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2228200000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2324100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2325200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2284900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1822300000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1599200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1562400000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1600700000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1620400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1613600000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1548400000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1563200000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1511200000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8485700000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8502900000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8398600000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7853500000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7729500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7621600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7700100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8717900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5962700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5934900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5928400000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5906700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5942600000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5895900000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>5515600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5533600000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5746500000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6119500000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5621300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5878100000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6903600000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7093300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7419000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7576200000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7831100000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7817900000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7923500000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6678400000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6590400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6674000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6540300000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6488800000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6523900000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6713200000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>6540400000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6750000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6867000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>7020000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>6939000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>6940000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3678000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1092000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1245000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1153000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1092000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1248000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1171000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1228000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1189000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1153000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1081000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>956000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1164000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1217000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1155000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1140000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1166000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1118000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1110000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1064000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1126000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1078000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1083000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1095000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1142000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1140000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1111000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1100000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1106000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1102000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1123000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1088000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1113000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1095000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1107000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>870000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>886000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>884000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>871000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>825000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>821000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>779000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>741000000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>722000000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>677000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>749000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>735000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>733000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>721000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>748000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>764000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>758000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>747000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>695000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>487000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>479000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>457000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>469000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>436000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>455000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>278000000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>290000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>293000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>286000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>290000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>285000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>297000000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>260000000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>243000000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>237000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -21264,482 +21392,486 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>3161200000.0</v>
+      </c>
+      <c r="C60">
         <v>3169600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2447800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2329700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2207000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2238500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2114900000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2176800000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2020900000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1987600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1183900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1266100000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1352000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1289900000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1214400000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1140400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1022600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1060800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1036600000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1089500000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3463100000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4374600000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4518700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5190400000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6298300000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9310900000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>9531400000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>9720600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>7900500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8091400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8292400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>8436200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8593600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>8732100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8165200000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8184600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>8221200000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8250600000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7972700000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7879900000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6700700000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6512900000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9011099999.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8750600000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>8504500000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8215000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>11836400000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>11582600000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>12921600000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>12791600000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>12593100000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>12310100000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>12062100000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>11846400000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6326200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>11409000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>11081000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>10879000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>10711000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>10572000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5987000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>5960000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>5866000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5768000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5691000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5499000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>5284000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>5122000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4896000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4677000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>4376000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>4249000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4031000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3752000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3610000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3480000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3344000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3216000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3022000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2858000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>2692000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2540000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2426000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2308000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2239000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2182000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2143000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2119000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>2105000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2081000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2051000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2022000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1990000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1967000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1978000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1492000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1456000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1440000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1421000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1428000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1370000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1329000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1302000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1267000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1247000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1235000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1237000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1251000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1262000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1245000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1226000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1231000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>1161000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>1077000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>1000000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>935000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>882000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>846000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>815000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>787000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>547000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>531000000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>514000000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>496000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>489000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>488000000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>482000000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>476000000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>466000000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>455000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-76000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-76200000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-76300000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-76800000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-77300000.0</v>
       </c>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
@@ -21800,52 +21932,53 @@
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21934,50 +22067,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22073,51 +22207,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>1776000000.0</v>
       </c>
       <c r="C2">
         <v>1760900000.0</v>
       </c>
       <c r="D2">
         <v>1543600000.0</v>
       </c>
       <c r="E2">
         <v>1383200000.0</v>
       </c>
       <c r="F2">
         <v>1067900000.0</v>
       </c>
       <c r="G2">
         <v>1470400000.0</v>
       </c>
       <c r="H2">
         <v>1807800000.0</v>
       </c>
       <c r="I2">
         <v>1319400000.0</v>
       </c>
@@ -22177,51 +22311,51 @@
       </c>
       <c r="AB2">
         <v>250800000.0</v>
       </c>
       <c r="AC2">
         <v>329100000.0</v>
       </c>
       <c r="AD2">
         <v>306700000.0</v>
       </c>
       <c r="AE2">
         <v>227300000.0</v>
       </c>
       <c r="AF2">
         <v>156000000.0</v>
       </c>
       <c r="AG2">
         <v>147100000.0</v>
       </c>
       <c r="AH2">
         <v>154600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>146300000.0</v>
       </c>
       <c r="C3">
         <v>122100000.0</v>
       </c>
       <c r="D3">
         <v>101100000.0</v>
       </c>
       <c r="E3">
         <v>91200000.0</v>
       </c>
       <c r="F3">
         <v>225700000.0</v>
       </c>
       <c r="G3">
         <v>547000000.0</v>
       </c>
       <c r="H3">
         <v>592900000.0</v>
       </c>
       <c r="I3">
         <v>438700000.0</v>
       </c>
@@ -22281,93 +22415,93 @@
       </c>
       <c r="AB3">
         <v>98200000.0</v>
       </c>
       <c r="AC3">
         <v>83500000.0</v>
       </c>
       <c r="AD3">
         <v>104800000.0</v>
       </c>
       <c r="AE3">
         <v>81800000.0</v>
       </c>
       <c r="AF3">
         <v>58400000.0</v>
       </c>
       <c r="AG3">
         <v>54200000.0</v>
       </c>
       <c r="AH3">
         <v>30100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>-8100000.0</v>
       </c>
       <c r="J4">
         <v>1000000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>651100000.0</v>
       </c>
       <c r="C5">
         <v>365700000.0</v>
       </c>
       <c r="D5">
         <v>41100000.0</v>
       </c>
       <c r="E5">
         <v>63600000.0</v>
       </c>
       <c r="F5">
         <v>-136000000.0</v>
       </c>
       <c r="G5">
         <v>-665900000.0</v>
       </c>
       <c r="H5">
         <v>-547400000.0</v>
       </c>
       <c r="I5">
         <v>-195600000.0</v>
       </c>
@@ -22427,51 +22561,51 @@
       </c>
       <c r="AB5">
         <v>-1800000.0</v>
       </c>
       <c r="AC5">
         <v>366600000.0</v>
       </c>
       <c r="AD5">
         <v>357700000.0</v>
       </c>
       <c r="AE5">
         <v>123000000.0</v>
       </c>
       <c r="AF5">
         <v>41400000.0</v>
       </c>
       <c r="AG5">
         <v>34200000.0</v>
       </c>
       <c r="AH5">
         <v>25200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>797400000.0</v>
       </c>
       <c r="C6">
         <v>487800000.0</v>
       </c>
       <c r="D6">
         <v>142200000.0</v>
       </c>
       <c r="E6">
         <v>154800000.0</v>
       </c>
       <c r="F6">
         <v>89700000.0</v>
       </c>
       <c r="G6">
         <v>-118900000.0</v>
       </c>
       <c r="H6">
         <v>45500000.0</v>
       </c>
       <c r="I6">
         <v>243100000.0</v>
       </c>
@@ -22531,133 +22665,133 @@
       </c>
       <c r="AB6">
         <v>96400000.0</v>
       </c>
       <c r="AC6">
         <v>450100000.0</v>
       </c>
       <c r="AD6">
         <v>462500000.0</v>
       </c>
       <c r="AE6">
         <v>204800000.0</v>
       </c>
       <c r="AF6">
         <v>99800000.0</v>
       </c>
       <c r="AG6">
         <v>88400000.0</v>
       </c>
       <c r="AH6">
         <v>55300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-8100000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
         <v>8100000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>593000000.0</v>
       </c>
       <c r="C9">
         <v>601700000.0</v>
       </c>
       <c r="D9">
         <v>240600000.0</v>
       </c>
       <c r="E9">
         <v>219300000.0</v>
       </c>
       <c r="F9">
         <v>164500000.0</v>
       </c>
       <c r="G9">
         <v>-43200000.0</v>
       </c>
       <c r="H9">
         <v>245400000.0</v>
       </c>
       <c r="I9">
         <v>386000000.0</v>
       </c>
@@ -22717,51 +22851,51 @@
       </c>
       <c r="AB9">
         <v>112900000.0</v>
       </c>
       <c r="AC9">
         <v>484100000.0</v>
       </c>
       <c r="AD9">
         <v>508400000.0</v>
       </c>
       <c r="AE9">
         <v>241500000.0</v>
       </c>
       <c r="AF9">
         <v>123100000.0</v>
       </c>
       <c r="AG9">
         <v>114900000.0</v>
       </c>
       <c r="AH9">
         <v>91600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>552300000.0</v>
       </c>
       <c r="C10">
         <v>370200000.0</v>
       </c>
       <c r="D10">
         <v>84200000.0</v>
       </c>
       <c r="E10">
         <v>224900000.0</v>
       </c>
       <c r="F10">
         <v>-4434800000.0</v>
       </c>
       <c r="G10">
         <v>-5117000000.0</v>
       </c>
       <c r="H10">
         <v>-63800000.0</v>
       </c>
       <c r="I10">
         <v>-538900000.0</v>
       </c>
@@ -22821,51 +22955,51 @@
       </c>
       <c r="AB10">
         <v>5200000.0</v>
       </c>
       <c r="AC10">
         <v>382500000.0</v>
       </c>
       <c r="AD10">
         <v>375800000.0</v>
       </c>
       <c r="AE10">
         <v>142700000.0</v>
       </c>
       <c r="AF10">
         <v>47300000.0</v>
       </c>
       <c r="AG10">
         <v>43900000.0</v>
       </c>
       <c r="AH10">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>-426800000.0</v>
       </c>
       <c r="C11">
         <v>400000.0</v>
       </c>
       <c r="D11">
         <v>-782600000.0</v>
       </c>
       <c r="E11">
         <v>43100000.0</v>
       </c>
       <c r="F11">
         <v>52600000.0</v>
       </c>
       <c r="G11">
         <v>-259400000.0</v>
       </c>
       <c r="H11">
         <v>128400000.0</v>
       </c>
       <c r="I11">
         <v>89600000.0</v>
       </c>
@@ -22925,51 +23059,51 @@
       </c>
       <c r="AB11">
         <v>-2900000.0</v>
       </c>
       <c r="AC11">
         <v>123800000.0</v>
       </c>
       <c r="AD11">
         <v>137800000.0</v>
       </c>
       <c r="AE11">
         <v>44000000.0</v>
       </c>
       <c r="AF11">
         <v>3400000.0</v>
       </c>
       <c r="AG11">
         <v>3800000.0</v>
       </c>
       <c r="AH11">
         <v>5900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>98800000.0</v>
       </c>
       <c r="C12">
         <v>84800000.0</v>
       </c>
       <c r="D12">
         <v>68900000.0</v>
       </c>
       <c r="E12">
         <v>45300000.0</v>
       </c>
       <c r="F12">
         <v>278200000.0</v>
       </c>
       <c r="G12">
         <v>290600000.0</v>
       </c>
       <c r="H12">
         <v>428300000.0</v>
       </c>
       <c r="I12">
         <v>282700000.0</v>
       </c>
@@ -23029,51 +23163,51 @@
       </c>
       <c r="AB12">
         <v>300000.0</v>
       </c>
       <c r="AC12">
         <v>11100000.0</v>
       </c>
       <c r="AD12">
         <v>14000000.0</v>
       </c>
       <c r="AE12">
         <v>16400000.0</v>
       </c>
       <c r="AF12">
         <v>10100000.0</v>
       </c>
       <c r="AG12">
         <v>6800000.0</v>
       </c>
       <c r="AH12">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
         <v>28000000.0</v>
       </c>
       <c r="C13">
         <v>86100000.0</v>
       </c>
       <c r="D13">
         <v>89700000.0</v>
       </c>
       <c r="E13">
         <v>65500000.0</v>
       </c>
       <c r="F13">
         <v>1300000.0</v>
       </c>
       <c r="G13">
         <v>270900000.0</v>
       </c>
       <c r="H13">
         <v>400200000.0</v>
       </c>
       <c r="I13">
         <v>268200000.0</v>
       </c>
@@ -23087,51 +23221,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>3700000.0</v>
       </c>
       <c r="C14">
         <v>3600000.0</v>
       </c>
       <c r="D14">
         <v>-10000000.0</v>
       </c>
       <c r="E14">
         <v>-5300000.0</v>
       </c>
       <c r="F14">
         <v>-7000000.0</v>
       </c>
       <c r="G14">
         <v>-4300000.0</v>
       </c>
       <c r="H14">
         <v>-1300000.0</v>
       </c>
       <c r="I14">
         <v>-2600000.0</v>
       </c>
@@ -23143,51 +23277,51 @@
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>982800000.0</v>
       </c>
       <c r="C15">
         <v>373400000.0</v>
       </c>
       <c r="D15">
         <v>865400000.0</v>
       </c>
       <c r="E15">
         <v>176500000.0</v>
       </c>
       <c r="F15">
         <v>-4494400000.0</v>
       </c>
       <c r="G15">
         <v>-4855500000.0</v>
       </c>
       <c r="H15">
         <v>-198000000.0</v>
       </c>
       <c r="I15">
         <v>-639700000.0</v>
       </c>
@@ -23247,51 +23381,51 @@
       </c>
       <c r="AB15">
         <v>6700000.0</v>
       </c>
       <c r="AC15">
         <v>253900000.0</v>
       </c>
       <c r="AD15">
         <v>233900000.0</v>
       </c>
       <c r="AE15">
         <v>95400000.0</v>
       </c>
       <c r="AF15">
         <v>48100000.0</v>
       </c>
       <c r="AG15">
         <v>37200000.0</v>
       </c>
       <c r="AH15">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>982800000.0</v>
       </c>
       <c r="C16">
         <v>373400000.0</v>
       </c>
       <c r="D16">
         <v>865400000.0</v>
       </c>
       <c r="E16">
         <v>176500000.0</v>
       </c>
       <c r="F16">
         <v>-4500000000.0</v>
       </c>
       <c r="G16">
         <v>-4855500000.0</v>
       </c>
       <c r="H16">
         <v>-198100000.0</v>
       </c>
       <c r="I16">
         <v>-640200000.0</v>
       </c>
@@ -23305,51 +23439,51 @@
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>979100000.0</v>
       </c>
       <c r="C17">
         <v>369800000.0</v>
       </c>
       <c r="D17">
         <v>69400000.0</v>
       </c>
       <c r="E17">
         <v>181800000.0</v>
       </c>
       <c r="F17">
         <v>-4493000000.0</v>
       </c>
       <c r="G17">
         <v>-4857600000.0</v>
       </c>
       <c r="H17">
         <v>-192200000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
@@ -23357,177 +23491,177 @@
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-28000000.0</v>
       </c>
       <c r="C18">
         <v>1300000.0</v>
       </c>
       <c r="D18">
         <v>32000000.0</v>
       </c>
       <c r="E18">
         <v>20200000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>-270900000.0</v>
       </c>
       <c r="H18">
         <v>-400200000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>495900000.0</v>
       </c>
       <c r="C21">
         <v>352300000.0</v>
       </c>
       <c r="D21">
         <v>53500000.0</v>
       </c>
       <c r="E21">
         <v>37200000.0</v>
       </c>
       <c r="F21">
         <v>-897400000.0</v>
       </c>
       <c r="G21">
         <v>-4334500000.0</v>
       </c>
       <c r="H21">
         <v>-669800000.0</v>
       </c>
       <c r="I21">
         <v>-235900000.0</v>
       </c>
@@ -23587,89 +23721,89 @@
       </c>
       <c r="AB21">
         <v>3500000.0</v>
       </c>
       <c r="AC21">
         <v>385200000.0</v>
       </c>
       <c r="AD21">
         <v>389300000.0</v>
       </c>
       <c r="AE21">
         <v>148700000.0</v>
       </c>
       <c r="AF21">
         <v>55200000.0</v>
       </c>
       <c r="AG21">
         <v>51500000.0</v>
       </c>
       <c r="AH21">
         <v>36200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>1873100000.0</v>
       </c>
       <c r="C23">
         <v>2010300000.0</v>
       </c>
       <c r="D23">
         <v>1730700000.0</v>
       </c>
       <c r="E23">
         <v>1565300000.0</v>
       </c>
       <c r="F23">
         <v>2129800000.0</v>
       </c>
       <c r="G23">
         <v>5761700000.0</v>
       </c>
       <c r="H23">
         <v>2722999999.0</v>
       </c>
       <c r="I23">
         <v>1941300000.0</v>
       </c>
@@ -23729,177 +23863,177 @@
       </c>
       <c r="AB23">
         <v>360200000.0</v>
       </c>
       <c r="AC23">
         <v>428000000.0</v>
       </c>
       <c r="AD23">
         <v>425800000.0</v>
       </c>
       <c r="AE23">
         <v>320100000.0</v>
       </c>
       <c r="AF23">
         <v>223900000.0</v>
       </c>
       <c r="AG23">
         <v>210500000.0</v>
       </c>
       <c r="AH23">
         <v>210100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>146300000.0</v>
       </c>
       <c r="C25">
         <v>122100000.0</v>
       </c>
       <c r="D25">
         <v>82300000.0</v>
       </c>
       <c r="E25">
         <v>82200000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>547000000.0</v>
       </c>
       <c r="H25">
         <v>592900000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2400000.0</v>
       </c>
       <c r="D27">
         <v>900000.0</v>
       </c>
       <c r="E27">
         <v>16400000.0</v>
       </c>
       <c r="F27">
         <v>14100000.0</v>
       </c>
       <c r="G27">
         <v>14600000.0</v>
       </c>
       <c r="H27">
         <v>5800000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>32200000.0</v>
       </c>
       <c r="K27"/>
@@ -23907,51 +24041,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>97100000.0</v>
       </c>
       <c r="C28">
         <v>116300000.0</v>
       </c>
       <c r="D28">
         <v>99300000.0</v>
       </c>
       <c r="E28">
         <v>80900000.0</v>
       </c>
       <c r="F28">
         <v>88900000.0</v>
       </c>
       <c r="G28">
         <v>214600000.0</v>
       </c>
       <c r="H28">
         <v>188900000.0</v>
       </c>
       <c r="I28">
         <v>102700000.0</v>
       </c>
@@ -24011,51 +24145,51 @@
       </c>
       <c r="AB28">
         <v>11200000.0</v>
       </c>
       <c r="AC28">
         <v>15400000.0</v>
       </c>
       <c r="AD28">
         <v>14300000.0</v>
       </c>
       <c r="AE28">
         <v>11000000.0</v>
       </c>
       <c r="AF28">
         <v>9600000.0</v>
       </c>
       <c r="AG28">
         <v>9300000.0</v>
       </c>
       <c r="AH28">
         <v>11700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>-426800000.0</v>
       </c>
       <c r="C29">
         <v>400000.0</v>
       </c>
       <c r="D29">
         <v>17400000.0</v>
       </c>
       <c r="E29">
         <v>43100000.0</v>
       </c>
       <c r="F29">
         <v>53000000.0</v>
       </c>
       <c r="G29">
         <v>-259400000.0</v>
       </c>
       <c r="H29">
         <v>128400000.0</v>
       </c>
       <c r="I29">
         <v>89600000.0</v>
       </c>
@@ -24069,51 +24203,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>97100000.0</v>
       </c>
       <c r="C30">
         <v>249400000.0</v>
       </c>
       <c r="D30">
         <v>187100000.0</v>
       </c>
       <c r="E30">
         <v>182100000.0</v>
       </c>
       <c r="F30">
         <v>1061900000.0</v>
       </c>
       <c r="G30">
         <v>4291300000.0</v>
       </c>
       <c r="H30">
         <v>915199999.0</v>
       </c>
       <c r="I30">
         <v>621900000.0</v>
       </c>
@@ -24173,51 +24307,51 @@
       </c>
       <c r="AB30">
         <v>119400000.0</v>
       </c>
       <c r="AC30">
         <v>109000000.0</v>
       </c>
       <c r="AD30">
         <v>127700000.0</v>
       </c>
       <c r="AE30">
         <v>97200000.0</v>
       </c>
       <c r="AF30">
         <v>71400000.0</v>
       </c>
       <c r="AG30">
         <v>66700000.0</v>
       </c>
       <c r="AH30">
         <v>44500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>56400000.0</v>
       </c>
       <c r="C31">
         <v>17900000.0</v>
       </c>
       <c r="D31">
         <v>30700000.0</v>
       </c>
       <c r="E31">
         <v>187700000.0</v>
       </c>
       <c r="F31">
         <v>-3537400000.0</v>
       </c>
       <c r="G31">
         <v>-782500000.0</v>
       </c>
       <c r="H31">
         <v>606000000.0</v>
       </c>
       <c r="I31">
         <v>-303000000.0</v>
       </c>
@@ -24277,51 +24411,51 @@
       </c>
       <c r="AB31">
         <v>1700000.0</v>
       </c>
       <c r="AC31">
         <v>-2700000.0</v>
       </c>
       <c r="AD31">
         <v>-13500000.0</v>
       </c>
       <c r="AE31">
         <v>-6000000.0</v>
       </c>
       <c r="AF31">
         <v>-7900000.0</v>
       </c>
       <c r="AG31">
         <v>-7600000.0</v>
       </c>
       <c r="AH31">
         <v>-6600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>2369000000.0</v>
       </c>
       <c r="C32">
         <v>2362600000.0</v>
       </c>
       <c r="D32">
         <v>1784200000.0</v>
       </c>
       <c r="E32">
         <v>1602500000.0</v>
       </c>
       <c r="F32">
         <v>1232400000.0</v>
       </c>
       <c r="G32">
         <v>1427200000.0</v>
       </c>
       <c r="H32">
         <v>2053199999.0</v>
       </c>
       <c r="I32">
         <v>1705400000.0</v>
       </c>
@@ -24400,1243 +24534,1253 @@
       <c r="AH32">
         <v>246200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>416100000.0</v>
+      </c>
+      <c r="C2">
         <v>454000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>405600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>395700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>415000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>415300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>462100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>438700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>444800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>402000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>390900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>373500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>377200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>353400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>336700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>361800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>331300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>280900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>274600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>258800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>253600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>316500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>307200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>370700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>476000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>476600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>496500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>500300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>332600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>322800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>327100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>344300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>325200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>334300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>285800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>291300000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>278100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>289000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>298100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>350200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>363700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>415200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>433500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>502600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>518299999.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>514000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>500200000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>542500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>520200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>405800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>534299999.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>527200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>479800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>524500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>507300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>494000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>502200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>493700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>477500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>286300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>191600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>185600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>194100000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>206000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>182400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>175800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>175400000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>203200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>154600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185200000.0</v>
       </c>
       <c r="BS2">
         <v>185200000.0</v>
       </c>
       <c r="BT2">
+        <v>185200000.0</v>
+      </c>
+      <c r="BU2">
         <v>203000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>178600000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>170600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>175500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>162300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>162800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>151900000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>150500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>146400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>127900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>123500000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>114800000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>108700000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>107400000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>101800000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>99400000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>102100000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>102800000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>113900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>112800000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>109000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>109500000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>102500000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>93500000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>74100000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>78800000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>88700000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>90900000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>89700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>89600000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>78100000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>81000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>67700000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>63800000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>58900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>62100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>62300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>67500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>81300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>80500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>83600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>83700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>79000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>80400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>77200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>70100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>69800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>64800000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>49200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>43500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>43200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>40500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>36200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>36100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>34200000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>34000000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>34300000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>32700000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>40600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>42700000.0</v>
+      </c>
+      <c r="C3">
         <v>40600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35500000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>33100000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33900000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29700000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26800000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25800000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24700000.0</v>
       </c>
       <c r="P3">
         <v>24700000.0</v>
       </c>
       <c r="Q3">
+        <v>24700000.0</v>
+      </c>
+      <c r="R3">
         <v>24100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24600000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>53600000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>117500000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>114200000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>124600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>140900000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>167300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>165100000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>162200000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>155100000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>110500000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>112900000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>114300000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>113100000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>98400000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>114100000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>89000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>89900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>90200000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>105900000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>104400000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>106199999.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>108300000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>145600000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>160900000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>131500000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>133100000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>137600000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>133300000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>130800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>128300000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>93600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>129500000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>105000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>139700000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>138500000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>138200000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>132900000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>139400000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>130100000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>135800000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>83500000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>59500000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>51200000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>55600000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>51900000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>51700000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>51600000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>48300000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>44500000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>45100000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>33200000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>47000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>46000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46400000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>41500000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>44100000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>46800000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>45100000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>40700000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>44300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>44100000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>42000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>39600000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>39100000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>38100000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>36600000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>31000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>34300000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>32100000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>35600000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>22500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32600000.0</v>
       </c>
       <c r="CN3">
         <v>32600000.0</v>
       </c>
       <c r="CO3">
+        <v>32600000.0</v>
+      </c>
+      <c r="CP3">
         <v>31800000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>27400000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>29900000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>27800000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>26900000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>22400000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>28600000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>29100000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>28900000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>26200000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>25200000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>23799999.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>23500000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>24500000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>25200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>24900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>23600000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>22600000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>20900000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>20200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>19800000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>27799999.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>27000000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>25800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>24200000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>23900000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>23600000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>17900000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>16400000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>15799999.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>14700000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>14400000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>13500000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>13600000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>12000000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>13500000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>12700000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25723,838 +25867,845 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>34700000.0</v>
+      </c>
+      <c r="C5">
         <v>61200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>240800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>164900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>148000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>108900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>119300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>109900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>27600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>30600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>36800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>62700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-50200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-35100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-88900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-163400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-213400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-172900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-234300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-168200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-142400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-138500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-78500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-62300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-41900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-32600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-51300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-18900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>35800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>27800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>57800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>80700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>115400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>419600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>313600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>233200000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>405100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>386200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>478400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>478100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>536700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>425700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>377300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>445900000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>457900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>434700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>394800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>382100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>433600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>274400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>273700000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>356500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>125700000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>109900000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>77700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>145000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>157400000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>148900000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>224900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>259300000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>180100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>246600000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>275600000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>347200000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>332500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>365000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>335600000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>312000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>327400000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>320400000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>300800000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-500200000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>257600000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>269500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>194900000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>143600000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>97600000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>85400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>60700000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>61500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>43700000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>30900000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>37900000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>45700000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>48100000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-31100000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>42600000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-6600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>52100000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>25200000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>17100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>48700000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>105600000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>80100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>61300000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>62600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>35900000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>20900001.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3900000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-16400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-12800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>30000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>49800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>75100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>116300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>128100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>115000001.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>103200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>79600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>53100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>43200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>33900000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>26000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>15500000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>14900001.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>13600000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>3100000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>3200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>9400000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>7500000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>11500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>12600000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>10100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>77400000.0</v>
+      </c>
+      <c r="C6">
         <v>101800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>277900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>200400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>181100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>142800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>151000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>54400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>58100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>40100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>54500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>87400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>39000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-49200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-88800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-32000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-67000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>19800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>32000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>50600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>72400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>80500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>47100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>95200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>124800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>117700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>148000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>186600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>219800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>525799999.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>421900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>378800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>566000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>517700000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>611500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>615700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>670000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>556500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>505600000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>539500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>587400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>539700000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>534500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>520600000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>571800000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>407300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>413100000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>486600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>261500000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>193400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>137200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>196200000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>213000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>200800000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>276600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>310900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>228400000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>291100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>320700000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>380400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>379500000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>411000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>382000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>353500000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>371500000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>367200000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>345900000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-459500000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>301900000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>313600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>236900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>183200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>136700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>123500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>97300000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>92500000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>78000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>63000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>73500000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>68200000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>80700000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1500000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>74400000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>20800000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>82000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>53000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>44000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>71100000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>134200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>109200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>90200000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>88800000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>61100000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>44700000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>27400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>21900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>8800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>12100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>53600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>72400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>96000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>136500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>147900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>142800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>130200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>105400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>77300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>67100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>57500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>43900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>31900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>30700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>28300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>17500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>16700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>23000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>19500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>25000000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>25300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>19100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -26641,54 +26792,55 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26775,1686 +26927,1701 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>49300000.0</v>
+      </c>
+      <c r="C9">
         <v>83400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>190100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>219500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>205700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>169100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>181000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>171400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>80200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>64200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>52900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>100500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>34300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>53500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-20000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-21900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-19400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>35500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>54800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>83600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>73300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>76200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>103800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>114200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>91800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>119900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>174400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>166200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>193000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>215600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>250100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>559400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>450300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>413100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>578700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>556400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>645600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>645800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>701200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>594100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>546500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>584800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>627900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>603100000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>560500000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>561000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>616200000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>577100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>518400000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>462700000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>438100000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>277900000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>169900000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>222900000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>234200000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>205400000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>266200000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>322000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>233500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>294800000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>329600000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>419600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>434300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>406400000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>381300000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>347100000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>360900000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>358100000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>351300000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>318700000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>335600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>328800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>253700000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>187800000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>156800000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>134300000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>101000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>102800000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>87600000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>68800000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>75300000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>82800000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>84500000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>85300000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>83400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>91700000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>85700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>72000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>51200000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>90400000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>136600000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>125800000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>105700000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>93100000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>68800000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>48900000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>32400000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>21300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>14300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>17100000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>60200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>71700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>99300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>150400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>162700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>155800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>142900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>118200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>91500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>82700000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>69800000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>48000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>41000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>40600000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>31300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>26200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>25000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>28400000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>25100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>28900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>27800000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>29900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>10400000.0</v>
+      </c>
+      <c r="C10">
         <v>36400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>215900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>145700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>154300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>123800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>87200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>120800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>91500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>133000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-40500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3560700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-875900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-182600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-650100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1124600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3159700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-151200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-196000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>439900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-156500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-179900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-119600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-117400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-122000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-166100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-25400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>84500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>629500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>249000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2558100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>350300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>330800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>405800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3086700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>498300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-308600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>348200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>417000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>456300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>394900000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>365000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>360400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>408100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>380600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>317500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>263800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>248000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>128900000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>82500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>142500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>160700000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>144300000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>197000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>250600000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>174600000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>240500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>269500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>351400000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>365600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>352700000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>327400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>300600000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>313000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>302100000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>299800000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>263400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>279400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>270800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>197700000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>134100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>105000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>80600000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>50800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>54300000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>39500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>19400000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>26700000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>37000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>39500000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>38300000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>37400000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-12000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>42600000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>33100000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>21800000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>41700000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>96600000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>86300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>67300000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>60600000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>38200000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>21500000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4900000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-15200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-12000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>32300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>42400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>82400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>123400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>134300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>122000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>108700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>85200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>59900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>50500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>40900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>31400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>19900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>19500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>12400000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>7400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>8000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>9200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>7700000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>11300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>12100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>12200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>28400000.0</v>
+      </c>
+      <c r="C11">
         <v>-680400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28600000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>193500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>24300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-30000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-790200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-27600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-32000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>53300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>31700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-113500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-15800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-152000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>62800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>32600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>31500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>23200000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>23300000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>42400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>24100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3900000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>36700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>71400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-182800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>33200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>58000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>77700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-26200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>74600000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>42600000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>49500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>38400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>65400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>48500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>50800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>117100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>46900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>43400000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>37000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>31200000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>41900000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>25300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>17000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>11900000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>26700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>22400000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>35000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>50300000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>29600000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>45900000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>54200000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>45300000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>68800000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>64600000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>58600000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>66700000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>53600000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>60500000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>67500000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>57700000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>64700000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>76800000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>53500000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>34000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>28000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>24100000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>14400000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>15000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8900000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4400000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6900000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>10200000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>11300000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>10900000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>10700000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-3900000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>13600000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>10600000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>6900000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>11800000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>27300000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>25100000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>20400000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>17900000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>12900000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>7200000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1800000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-2200000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-3900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-1700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>11300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>13400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>22300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>42300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>45800000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>42600000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>40400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>32200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>22700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>17400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>13000000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>8800000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>4800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>2000000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1200000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>100000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-5700000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>900000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>700000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>1000000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>1200000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>24300000.0</v>
+      </c>
+      <c r="C12">
         <v>24800000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>59800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>116200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428300000.0</v>
       </c>
       <c r="Z12">
         <v>428300000.0</v>
       </c>
       <c r="AA12">
+        <v>428300000.0</v>
+      </c>
+      <c r="AB12">
         <v>108600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>193200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>80600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>282700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>66700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>82100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>61000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>224200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>40300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>53200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>51300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>228800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>49400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>61700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>216300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>54600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>47500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>50100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>161400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>36800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>31700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>158800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39200000.0</v>
       </c>
       <c r="BA12">
         <v>39200000.0</v>
       </c>
       <c r="BB12">
+        <v>39200000.0</v>
+      </c>
+      <c r="BC12">
         <v>123600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24200000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28700000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>95900000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>24300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BK12">
         <v>200000.0</v>
       </c>
       <c r="BL12">
         <v>200000.0</v>
       </c>
       <c r="BM12">
+        <v>200000.0</v>
+      </c>
+      <c r="BN12">
         <v>100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>300000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>800000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6700000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7100000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5500000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CJ12">
         <v>9000000.0</v>
       </c>
       <c r="CK12">
+        <v>9000000.0</v>
+      </c>
+      <c r="CL12">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CM12">
         <v>9000000.0</v>
       </c>
       <c r="CN12">
         <v>9000000.0</v>
       </c>
       <c r="CO12">
         <v>9000000.0</v>
       </c>
       <c r="CP12">
-        <v>8000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="CQ12">
         <v>8000000.0</v>
       </c>
       <c r="CR12">
         <v>8000000.0</v>
       </c>
       <c r="CS12">
-        <v>7000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="CT12">
         <v>7000000.0</v>
       </c>
       <c r="CU12">
+        <v>7000000.0</v>
+      </c>
+      <c r="CV12">
         <v>9000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6200000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2300000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>600000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4400000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DE12">
         <v>1300000.0</v>
       </c>
       <c r="DF12">
+        <v>1300000.0</v>
+      </c>
+      <c r="DG12">
         <v>9300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4900000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>5200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>5000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>4800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>5900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>6300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>4400000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>4000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>4200000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>3900000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>4100000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>4400000.0</v>
       </c>
-      <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
+        <v>17000000.0</v>
+      </c>
+      <c r="C13">
         <v>6100000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9700000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17500000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>31000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>27200000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>26600000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>24600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>23000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16200000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9700000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>55100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>110500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>108400000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
@@ -28515,125 +28682,128 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>1600000.0</v>
+      </c>
+      <c r="C14">
         <v>700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="N14">
         <v>-1900000.0</v>
       </c>
       <c r="O14">
+        <v>-1900000.0</v>
+      </c>
+      <c r="P14">
         <v>-3400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1900000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-4300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-6100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-5000000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
@@ -28695,514 +28865,518 @@
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>-16399999.0</v>
+      </c>
+      <c r="C15">
         <v>717500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>188100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>115100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-37900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>133699999.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64599999.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>149600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>835200000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-29400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>46700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>29200000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>74300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>111600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-38600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>33299999.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-54500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3563200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-910000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-70900000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-670900000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1107400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3006300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-216000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-197100000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>405500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-190400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-203600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-145000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-151000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-140100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-207100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-25400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-45500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-25700000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>39000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>85300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>590600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>175300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2471800000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>292000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>260300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>324700000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3451800000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>429400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1172700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>292700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>372100000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>384300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>340800000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>308100000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>239100000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>355700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>341300000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>265400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>229400000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>204500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>101900000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>64600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>132900000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>130500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>126300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>189800000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>208700000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>149700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>200300000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>220700000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>299800000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>282300000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>296700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>272000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>238600000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>266700000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>254400000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>232300000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>210400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>214800000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>194700000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>149800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>103600000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>74300000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>67700000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>39300000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>38500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>25800000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>17500000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>21000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>26500000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>27800000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>31100000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>22900000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-10700000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>30500000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>23300000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>16200000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>29900000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>69300000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>61200000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>46900000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>42700000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>25300000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>14300000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3100000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1100000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-11000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-9800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>20000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>27100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>59000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>80600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>87200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>77600000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>67800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>52200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>36300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>31900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>27200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>21600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>14700000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>17100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>16300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>7100000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>7600000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>8500000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>6800000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>10500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>11400000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>9900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>206</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>717500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>188100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>115100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-37900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64600000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>12900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-29400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>46700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111600000.0</v>
       </c>
       <c r="Q16">
         <v>111600000.0</v>
       </c>
       <c r="R16">
+        <v>111600000.0</v>
+      </c>
+      <c r="S16">
         <v>27700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-54500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3563200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-910000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-70900000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-670900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1107400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3006300000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
@@ -29263,123 +29437,126 @@
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C17">
         <v>716800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>187300000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>114200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-39200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>130600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>62900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>150800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>25500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>828500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>17000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>48600000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>31100000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>77700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>112800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-39800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>27700000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-52800000.0</v>
       </c>
-      <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>-907600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-69100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-672000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1108800000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
@@ -29441,123 +29618,126 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-7300000.0</v>
+      </c>
+      <c r="C18">
         <v>-6100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1600000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>1300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3100000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-55100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-110500000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -29619,54 +29799,55 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29753,54 +29934,55 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29887,446 +30069,450 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>24000000.0</v>
+      </c>
+      <c r="C21">
         <v>56400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>126100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>164100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>143000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>119200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>94900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>108900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-9900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>41100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-49900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-897400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-32900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-847500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-169100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-94400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1019200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3051800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-193100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-236200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-157400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-81300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-110100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-41900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-32600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-51300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-253400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>35800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>57800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>80700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>115400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>419600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>313600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2510800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>402700000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>386200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>478400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3037100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>536700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-277800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>377300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>445900000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>457900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>434700000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>394800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>382100000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>433600000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>405300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>344200000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>292300000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>261500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>147000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>80300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>142900000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>158000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>131300000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>193800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>248000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>171000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>233600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>273800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>360400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>372100000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>345900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>322900000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>290000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>303200000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>294300000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>290200000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>261700000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>280000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>274200000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>201300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>139000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>109900000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>88700000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>56900000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>61500000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>48700000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>27300000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>36000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>43500000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>46700000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>47900000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>45700000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-5400000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>51000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>39600000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>19900000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>47700000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>104000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>92500000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>73100000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>63200000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>40300000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>21900000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5800000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-5800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-13700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-10700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>33700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>45200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>74600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>126100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>139300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>124000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>112400000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>88700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>64200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>55700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>43400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>27200000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>22400000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>22000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>14400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>9500000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>9300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>12200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>9700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13600000.0</v>
       </c>
       <c r="DY21">
         <v>13600000.0</v>
       </c>
       <c r="DZ21">
+        <v>13600000.0</v>
+      </c>
+      <c r="EA21">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -30413,446 +30599,450 @@
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>441400000.0</v>
+      </c>
+      <c r="C23">
         <v>481000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>469600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>451100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>477700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>465200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>548200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>501200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>495700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>445500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>438500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>425100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>421600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>392500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>375600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>428900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>368300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1202900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>323600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>326000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1154600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>465600000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>379700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1408000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3508400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>705200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>787500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>741300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>487200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>509100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>472800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>491100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>468300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>707600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>424400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>429700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>413300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>423900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>432800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>490000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>500400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3339100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>609500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>672800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>685500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4196900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>664700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1414400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>687500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>542699999.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>669999999.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>695900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>639400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>702500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>324500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>665800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>676400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>664100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>654100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>417200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>281200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>265600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>270300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>279900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>254700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>249800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>237900000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>264400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>210400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>244400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>247400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>263500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>237000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>227700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>233200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>226100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>223900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>208900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>206100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>201000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>180300000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>172300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>161700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>154300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>151500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>143100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>138300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>143600000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>142100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>153200000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>150600000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>146400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>147200000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>199600000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>128200000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>106500000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>110100000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>131400000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>123500000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>123000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>122200000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>108000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>109500000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>94700000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>90400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90100000.0</v>
       </c>
       <c r="DD23">
         <v>90100000.0</v>
       </c>
       <c r="DE23">
+        <v>90100000.0</v>
+      </c>
+      <c r="DF23">
         <v>94000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>107800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>105200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>107900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>107100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>110700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>111000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>106700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>97400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>96700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>91200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>70100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>62100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>61799999.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>57400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>52900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>51800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>50500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>49400000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>49600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>46900000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>55100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30939,446 +31129,450 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>42700000.0</v>
+      </c>
+      <c r="C25">
         <v>40600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>27500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>25800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>54000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>117500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>114200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>124600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>131500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>164500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>163800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>163000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>157900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>125000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>122400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>120600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>120700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>115200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>119500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>108200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>107900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>109200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>110200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>109400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>112400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>113300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>149700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>145200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>140500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>137100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>139400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>135200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>132200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>131100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>103700000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>132600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>110900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>149000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>29100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>142400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>132900000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>139400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>130100000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>135800000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>83500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>59500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>51200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>55600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>51900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>51700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>51600000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>48300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>44500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>45100000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>33200000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>47000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>46000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>46400000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>41500000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>44100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>46800000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>45100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>40700000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>44300000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>44100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>42000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>39600000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>39100000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>38100000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>36600000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>31000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>34300000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>32100000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>35600000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>22500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32600000.0</v>
       </c>
       <c r="CN25">
         <v>32600000.0</v>
       </c>
       <c r="CO25">
+        <v>32600000.0</v>
+      </c>
+      <c r="CP25">
         <v>31800000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>27400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>29900000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>27800000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>26900000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>22400000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>28600000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>29100000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>28900000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>26200000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>25200000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>23800000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>23500000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>24500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>25200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>24900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>23600000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>22600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>20900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>20200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>19800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>27800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>27000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>25800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>24200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>23900000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>23600000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>17900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>16400000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>15800000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>14700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>14400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>13500000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>13600000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>12000000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>13500000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>12700000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -31465,842 +31659,849 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="I27">
         <v>700000.0</v>
       </c>
       <c r="J27">
+        <v>700000.0</v>
+      </c>
+      <c r="K27">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="L27">
         <v>100000.0</v>
       </c>
       <c r="M27">
         <v>100000.0</v>
       </c>
       <c r="N27">
+        <v>100000.0</v>
+      </c>
+      <c r="O27">
         <v>4300000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3700000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5500000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2100000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2000000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>145200000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>139500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>139400000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>109100000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>135800000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>106500000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>67500000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>57100000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>55600000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>52800000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>53900000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>56100000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>53300000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>49300000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>48000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>47900000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>47700000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>48400000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>47500000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>45300000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>47100000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>46800000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>45100000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>43500000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>44700000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>44400000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>42400000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>37600000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>38400000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>37100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36500000.0</v>
       </c>
       <c r="CH27">
         <v>36500000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CI27">
+        <v>36500000.0</v>
+      </c>
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>36000000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>35600000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>34400000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>33700000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>33900000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>33000000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>94100000.0</v>
       </c>
-      <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>29400000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>28500000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>37800000.0</v>
       </c>
-      <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>29100000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>28900000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>28100000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>27300000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>23500000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>26500000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>27700000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>27600000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>26400000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>24600000.0</v>
       </c>
-      <c r="DG27"/>
-      <c r="DH27">
+      <c r="DH27"/>
+      <c r="DI27">
         <v>22800000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>22200000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>31700000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>27200000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>27300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25600000.0</v>
       </c>
       <c r="DN27">
         <v>25600000.0</v>
       </c>
-      <c r="DO27"/>
-      <c r="DP27">
+      <c r="DO27">
+        <v>25600000.0</v>
+      </c>
+      <c r="DP27"/>
+      <c r="DQ27">
         <v>18700000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>17100000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>16800000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>17200000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>16700000.0</v>
       </c>
-      <c r="DU27">
+      <c r="DV27">
         <v>14100000.0</v>
       </c>
-      <c r="DV27">
+      <c r="DW27">
         <v>15300000.0</v>
       </c>
-      <c r="DW27"/>
-      <c r="DX27">
+      <c r="DX27"/>
+      <c r="DY27">
         <v>14200000.0</v>
       </c>
-      <c r="DY27">
+      <c r="DZ27">
         <v>13400000.0</v>
       </c>
-      <c r="DZ27">
+      <c r="EA27">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>25300000.0</v>
+      </c>
+      <c r="C28">
         <v>27000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>26400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>72100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>62600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>53400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>42000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>35900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>66200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>26100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>30400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>30500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>25300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>30200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>28400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>28300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>36200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>37400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>36400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>37800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>35000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>40200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>35500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>38200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>71300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>24400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>22900000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>20600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>22000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>22400000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13600000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>15200000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>19100000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>16000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="CE28">
         <v>8100000.0</v>
       </c>
       <c r="CF28">
+        <v>8100000.0</v>
+      </c>
+      <c r="CG28">
         <v>7800000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>8000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6400000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>6800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7400000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5700000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>6100000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="CQ28">
         <v>4800000.0</v>
       </c>
       <c r="CR28">
+        <v>4800000.0</v>
+      </c>
+      <c r="CS28">
         <v>4600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4900000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="CX28">
         <v>3700000.0</v>
       </c>
       <c r="CY28">
+        <v>3700000.0</v>
+      </c>
+      <c r="CZ28">
         <v>3300000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3200000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3100000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="DE28">
         <v>2900000.0</v>
       </c>
       <c r="DF28">
+        <v>2900000.0</v>
+      </c>
+      <c r="DG28">
         <v>3900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>3800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>3600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>3900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>3600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DN28">
         <v>3100000.0</v>
       </c>
       <c r="DO28">
+        <v>3100000.0</v>
+      </c>
+      <c r="DP28">
         <v>2800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>3000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>2200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>2700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>2200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>2500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>2100000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>2600000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>2200000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>2300000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>2200000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>28400000.0</v>
+      </c>
+      <c r="C29">
         <v>-680400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>193500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-30000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-790200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-27600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-31000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>53300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>31700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-113500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-152000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -32361,1224 +32562,1234 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>25300000.0</v>
+      </c>
+      <c r="C30">
         <v>27000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>86100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>922000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>67200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>901000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>149100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>72500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1037300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3032400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>228600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>291000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>241000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>154600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>186300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>145700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>146800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>143100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>373300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>138600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>138400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>135200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>134900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>134700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>139800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>136700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2923900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>176000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>170200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>167200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3682900000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>164500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>871900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>167300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>136899999.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>135700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>168700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>159600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>178000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>182800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>175000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>177600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>180400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>176600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>130900000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>89600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>80000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>76200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>74800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>74500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>78500000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>66900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>65300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="BR30">
         <v>60000000.0</v>
       </c>
       <c r="BS30">
+        <v>60000000.0</v>
+      </c>
+      <c r="BT30">
         <v>62900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>62200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>60200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>58200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>58600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>65900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>61100000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>55900000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>56000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>54900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>52800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>45700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>46500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>44900000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>44500000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>42900000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>42800000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>43400000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>41300000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>40500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>38900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>38700000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>38900000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>98900000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>36500000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>34000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>32900000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>42700000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32600000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33300000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>32600000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>31800000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>30100000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>30500000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>26600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>29100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30500000.0</v>
       </c>
       <c r="DD30">
         <v>30500000.0</v>
       </c>
       <c r="DE30">
+        <v>30500000.0</v>
+      </c>
+      <c r="DF30">
         <v>29300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>28500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>27800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>26900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>25800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>35600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>30800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28700000.0</v>
       </c>
       <c r="DN30">
         <v>28700000.0</v>
       </c>
       <c r="DO30">
+        <v>28700000.0</v>
+      </c>
+      <c r="DP30">
         <v>27600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>21700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>19300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>19500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>19400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>19200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>16200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>17900000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>16700000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>16500000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>15600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
+        <v>-13600000.0</v>
+      </c>
+      <c r="C31">
         <v>-20000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>89800000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-18400000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>11300000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>9100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>29900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>148600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>898700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3527800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-28400000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-555700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-105400000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-107900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>41900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>40200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>597300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-75200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-69800000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-77700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-84800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-70700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>87300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-40400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-53200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-57700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-46200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-30900000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>209900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-64600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-47300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-52400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-55400000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-72600000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-49600000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-38400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-30800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-29100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-28900000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-39800000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-29800000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-21700000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-25500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-24700000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11100000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-41700000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-13500000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-18100000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2200000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-400000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2700000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>13000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>3200000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>2600000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>3600000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-28000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-11400000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-14300000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6500000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>6800000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-27600000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>9800000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>7800000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>9600000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1700000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-600000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2200000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3600000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-4900000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-6500000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4200000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-6100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-7200000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-9200000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-11600000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-9300000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6500000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-7200000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>38200000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-8300000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6600000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-8400000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6500000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>3100000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-5700000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-7400000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-6500000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-5800000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2600000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2100000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-400000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-900000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>8900000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1300000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1400000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-2800000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>7800000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2700000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-5000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-2000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-3700000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-3500000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-4300000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-5200000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-2500000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DR31">
         <v>-2500000.0</v>
       </c>
       <c r="DS31">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DT31">
         <v>-2000000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-2100000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-1300000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-3000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-2000000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-2300000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1500000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-3100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>465400000.0</v>
+      </c>
+      <c r="C32">
         <v>537400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>595700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>615200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>620700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>584400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>643100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>610100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>525000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>483800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>455100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>415200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>430100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>433600000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>437200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>413300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>318400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>305500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>326700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>293100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>307100000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>296500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>285300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>388800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>456600000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>512100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>551300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>583900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>405900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>399000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>430900000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>458500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>417000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>454200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>460200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>457500000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>471100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>504600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>548200000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>909600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>814000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>828300000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1012200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1059000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1163900000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1159800000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1201400000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1136600000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1066700000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>990600000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1162200000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1130300000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1040300000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1085500000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1123500000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1071100000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1020600000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>956400000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>915600000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>564200000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>361500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>408500000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>428300000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>411400000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>448600000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>497800000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>408900000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>498000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>484200000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>604800000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>619500000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>609400000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>559900000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>517700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>536400000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>520400000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>514100000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>470600000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>486100000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>475200000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>381600000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>311300000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>271600000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>243000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>208400000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>204600000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>187000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>170900000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>178100000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>196700000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>197300000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>194300000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>192900000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>194200000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>179200000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>146100000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>130000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>179100000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>227500000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>215500000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>195300000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>171200000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>149800000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>116600000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>96200000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>80200000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>76400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>79400000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>127700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>153000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>179800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>234000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>246400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>234800000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>223300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>195400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>161600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>152500000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>134600000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>97200000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>84500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>83800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>71800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>62400000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>61100000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>62600000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>59100000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>63200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>60500000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>70500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -33676,51 +33887,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>380500000.0</v>
       </c>
       <c r="C2">
         <v>635700000.0</v>
       </c>
       <c r="D2">
         <v>748500000.0</v>
       </c>
       <c r="E2">
         <v>644600000.0</v>
       </c>
       <c r="F2">
         <v>325800000.0</v>
       </c>
       <c r="G2">
         <v>97200000.0</v>
       </c>
       <c r="H2">
         <v>275100000.0</v>
       </c>
       <c r="I2">
         <v>445400000.0</v>
       </c>
@@ -33780,51 +33991,51 @@
       </c>
       <c r="AB2">
         <v>330000000.0</v>
       </c>
       <c r="AC2">
         <v>262000000.0</v>
       </c>
       <c r="AD2">
         <v>81000000.0</v>
       </c>
       <c r="AE2">
         <v>77000000.0</v>
       </c>
       <c r="AF2">
         <v>148000000.0</v>
       </c>
       <c r="AG2">
         <v>128000000.0</v>
       </c>
       <c r="AH2">
         <v>26000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>343500000</v>
       </c>
       <c r="C3">
         <v>455100000</v>
       </c>
       <c r="D3">
         <v>696100000</v>
       </c>
       <c r="E3">
         <v>207000000</v>
       </c>
       <c r="F3">
         <v>58899999</v>
       </c>
       <c r="G3">
         <v>93800000</v>
       </c>
       <c r="H3">
         <v>227000000</v>
       </c>
       <c r="I3">
         <v>426700000</v>
       </c>
@@ -33884,127 +34095,127 @@
       </c>
       <c r="AB3">
         <v>248100000</v>
       </c>
       <c r="AC3">
         <v>330800000</v>
       </c>
       <c r="AD3">
         <v>282300000</v>
       </c>
       <c r="AE3">
         <v>176000000</v>
       </c>
       <c r="AF3">
         <v>143200000</v>
       </c>
       <c r="AG3">
         <v>153200000</v>
       </c>
       <c r="AH3">
         <v>83000000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>225900000.0</v>
       </c>
       <c r="C6">
         <v>-255200000.0</v>
       </c>
       <c r="D6">
         <v>-112800000.0</v>
       </c>
       <c r="E6">
         <v>103900000.0</v>
       </c>
       <c r="F6">
         <v>318800000.0</v>
       </c>
       <c r="G6">
         <v>228600000.0</v>
       </c>
       <c r="H6">
         <v>-177900000.0</v>
       </c>
       <c r="I6">
         <v>-170300000.0</v>
       </c>
@@ -34064,51 +34275,51 @@
       </c>
       <c r="AB6">
         <v>-185700000.0</v>
       </c>
       <c r="AC6">
         <v>67900000.0</v>
       </c>
       <c r="AD6">
         <v>181500000.0</v>
       </c>
       <c r="AE6">
         <v>3600000.0</v>
       </c>
       <c r="AF6">
         <v>-70800000.0</v>
       </c>
       <c r="AG6">
         <v>20100000.0</v>
       </c>
       <c r="AH6">
         <v>102600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>43700000.0</v>
       </c>
       <c r="C7">
         <v>-134200000.0</v>
       </c>
       <c r="D7">
         <v>121800000.0</v>
       </c>
       <c r="E7">
         <v>-6600000.0</v>
       </c>
       <c r="F7">
         <v>73200000.0</v>
       </c>
       <c r="G7">
         <v>-22000000.0</v>
       </c>
       <c r="H7">
         <v>-52500000.0</v>
       </c>
       <c r="I7">
         <v>-18000000.0</v>
       </c>
@@ -34168,89 +34379,89 @@
       </c>
       <c r="AB7">
         <v>-179000000.0</v>
       </c>
       <c r="AC7">
         <v>1000000.0</v>
       </c>
       <c r="AD7">
         <v>209000000.0</v>
       </c>
       <c r="AE7">
         <v>28000000.0</v>
       </c>
       <c r="AF7">
         <v>-45000000.0</v>
       </c>
       <c r="AG7">
         <v>-3000000.0</v>
       </c>
       <c r="AH7">
         <v>88000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>119200000.0</v>
       </c>
       <c r="C9">
         <v>-64900000.0</v>
       </c>
       <c r="D9">
         <v>44900000.0</v>
       </c>
       <c r="E9">
         <v>-6900000.0</v>
       </c>
       <c r="F9">
         <v>4900000.0</v>
       </c>
       <c r="G9">
         <v>53300000.0</v>
       </c>
       <c r="H9">
         <v>29500000.0</v>
       </c>
       <c r="I9">
         <v>-6200000.0</v>
       </c>
@@ -34308,51 +34519,51 @@
       </c>
       <c r="AB9">
         <v>57000000.0</v>
       </c>
       <c r="AC9">
         <v>39000000.0</v>
       </c>
       <c r="AD9">
         <v>-46000000.0</v>
       </c>
       <c r="AE9">
         <v>-50000000.0</v>
       </c>
       <c r="AF9">
         <v>-21000000.0</v>
       </c>
       <c r="AG9">
         <v>11000000.0</v>
       </c>
       <c r="AH9">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>-526000000.0</v>
       </c>
       <c r="T10">
         <v>-564000000.0</v>
       </c>
       <c r="U10">
@@ -34376,201 +34587,201 @@
       </c>
       <c r="AB10">
         <v>-375000000.0</v>
       </c>
       <c r="AC10">
         <v>-354000000.0</v>
       </c>
       <c r="AD10">
         <v>-64000000.0</v>
       </c>
       <c r="AE10">
         <v>-27000000.0</v>
       </c>
       <c r="AF10">
         <v>3000000.0</v>
       </c>
       <c r="AG10">
         <v>-128000000.0</v>
       </c>
       <c r="AH10">
         <v>-38000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-167600000.0</v>
       </c>
       <c r="F12">
         <v>4124500000.0</v>
       </c>
       <c r="G12">
         <v>4042000000.0</v>
       </c>
       <c r="H12">
         <v>-650800000.0</v>
       </c>
       <c r="I12">
         <v>175800000.0</v>
       </c>
       <c r="J12">
         <v>106700000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>42300000.0</v>
       </c>
       <c r="F13">
         <v>73900000.0</v>
       </c>
       <c r="G13">
         <v>-75300000.0</v>
       </c>
       <c r="H13">
         <v>-82000000.0</v>
       </c>
       <c r="I13">
         <v>-14600000.0</v>
       </c>
       <c r="J13">
         <v>-10800000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>146300000.0</v>
       </c>
       <c r="C14">
         <v>122100000.0</v>
       </c>
       <c r="D14">
         <v>101100000.0</v>
       </c>
       <c r="E14">
         <v>91200000.0</v>
       </c>
       <c r="F14">
         <v>225700000.0</v>
       </c>
       <c r="G14">
         <v>547000000.0</v>
       </c>
       <c r="H14">
         <v>592900000.0</v>
       </c>
       <c r="I14">
         <v>479700000.0</v>
       </c>
@@ -34630,51 +34841,51 @@
       </c>
       <c r="AB14">
         <v>98200000.0</v>
       </c>
       <c r="AC14">
         <v>83500000.0</v>
       </c>
       <c r="AD14">
         <v>104800000.0</v>
       </c>
       <c r="AE14">
         <v>81800000.0</v>
       </c>
       <c r="AF14">
         <v>58400000.0</v>
       </c>
       <c r="AG14">
         <v>54200000.0</v>
       </c>
       <c r="AH14">
         <v>30100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>4500000.0</v>
       </c>
       <c r="I15">
         <v>17900000.0</v>
       </c>
       <c r="J15">
         <v>13800000.0</v>
       </c>
       <c r="K15">
         <v>11600000.0</v>
       </c>
       <c r="L15">
         <v>141200000.0</v>
       </c>
       <c r="M15">
@@ -34720,51 +34931,51 @@
         <v>13000000.0</v>
       </c>
       <c r="AA15">
         <v>13000000.0</v>
       </c>
       <c r="AB15">
         <v>13000000.0</v>
       </c>
       <c r="AC15">
         <v>14100000.0</v>
       </c>
       <c r="AD15">
         <v>7100000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15">
         <v>2100000.0</v>
       </c>
       <c r="AH15">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>606400000.0</v>
       </c>
       <c r="C16">
         <v>380500000.0</v>
       </c>
       <c r="D16">
         <v>635700000.0</v>
       </c>
       <c r="E16">
         <v>748500000.0</v>
       </c>
       <c r="F16">
         <v>644600000.0</v>
       </c>
       <c r="G16">
         <v>325800000.0</v>
       </c>
       <c r="H16">
         <v>97200000.0</v>
       </c>
       <c r="I16">
         <v>275100000.0</v>
       </c>
@@ -34824,89 +35035,89 @@
       </c>
       <c r="AB16">
         <v>144300000.0</v>
       </c>
       <c r="AC16">
         <v>329900000.0</v>
       </c>
       <c r="AD16">
         <v>262500000.0</v>
       </c>
       <c r="AE16">
         <v>80600000.0</v>
       </c>
       <c r="AF16">
         <v>77200000.0</v>
       </c>
       <c r="AG16">
         <v>148100000.0</v>
       </c>
       <c r="AH16">
         <v>128600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>202700000.0</v>
       </c>
       <c r="C18">
         <v>-99700000.0</v>
       </c>
       <c r="D18">
         <v>-428600000.0</v>
       </c>
       <c r="E18">
         <v>-80000000.0</v>
       </c>
       <c r="F18">
         <v>-124900000.0</v>
       </c>
       <c r="G18">
         <v>-345500000.0</v>
       </c>
       <c r="H18">
         <v>-503900000.0</v>
       </c>
       <c r="I18">
         <v>-482400000.0</v>
       </c>
@@ -34966,51 +35177,51 @@
       </c>
       <c r="AB18">
         <v>-133100000.0</v>
       </c>
       <c r="AC18">
         <v>117900000.0</v>
       </c>
       <c r="AD18">
         <v>54300000.0</v>
       </c>
       <c r="AE18">
         <v>22600000.0</v>
       </c>
       <c r="AF18">
         <v>-58600000.0</v>
       </c>
       <c r="AG18">
         <v>-45400000.0</v>
       </c>
       <c r="AH18">
         <v>-27500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-452300000.0</v>
       </c>
       <c r="D19">
         <v>-34300000.0</v>
       </c>
       <c r="E19">
         <v>-16700000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-42000000.0</v>
       </c>
       <c r="H19">
         <v>329000000.0</v>
       </c>
       <c r="I19">
         <v>111000000.0</v>
       </c>
       <c r="J19">
         <v>1002500000.0</v>
       </c>
       <c r="K19"/>
@@ -35018,89 +35229,89 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>531200000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>390100000.0</v>
       </c>
       <c r="G21">
         <v>571300000.0</v>
       </c>
       <c r="H21">
         <v>-928100000.0</v>
       </c>
       <c r="I21">
         <v>228800000.0</v>
       </c>
@@ -35112,51 +35323,51 @@
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>717500000.0</v>
       </c>
       <c r="C22">
         <v>369800000.0</v>
       </c>
       <c r="D22">
         <v>866800000.0</v>
       </c>
       <c r="E22">
         <v>181800000.0</v>
       </c>
       <c r="F22">
         <v>-4494400000.0</v>
       </c>
       <c r="G22">
         <v>-4857600000.0</v>
       </c>
       <c r="H22">
         <v>-192200000.0</v>
       </c>
       <c r="I22">
         <v>-632100000.0</v>
       </c>
@@ -35216,51 +35427,51 @@
       </c>
       <c r="AB22">
         <v>6700000.0</v>
       </c>
       <c r="AC22">
         <v>253900000.0</v>
       </c>
       <c r="AD22">
         <v>233900000.0</v>
       </c>
       <c r="AE22">
         <v>95400000.0</v>
       </c>
       <c r="AF22">
         <v>48100000.0</v>
       </c>
       <c r="AG22">
         <v>37200000.0</v>
       </c>
       <c r="AH22">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>-3600000.0</v>
       </c>
       <c r="C23">
         <v>-31900000.0</v>
       </c>
       <c r="D23">
         <v>-47100000.0</v>
       </c>
       <c r="E23">
         <v>-6400000.0</v>
       </c>
       <c r="F23">
         <v>-1400000.0</v>
       </c>
       <c r="G23">
         <v>-49100000.0</v>
       </c>
       <c r="H23">
         <v>195300000.0</v>
       </c>
       <c r="I23">
         <v>206100000.0</v>
       </c>
@@ -35320,51 +35531,51 @@
       </c>
       <c r="AB23">
         <v>-29200000.0</v>
       </c>
       <c r="AC23">
         <v>-118400000.0</v>
       </c>
       <c r="AD23">
         <v>124500000.0</v>
       </c>
       <c r="AE23">
         <v>-44900000.0</v>
       </c>
       <c r="AF23">
         <v>-23500000.0</v>
       </c>
       <c r="AG23">
         <v>44800000.0</v>
       </c>
       <c r="AH23">
         <v>83400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
         <v>137900000.0</v>
       </c>
       <c r="C24">
         <v>2800000.0</v>
       </c>
       <c r="D24">
         <v>30300000.0</v>
       </c>
       <c r="E24">
         <v>190300000.0</v>
       </c>
       <c r="F24">
         <v>55200000.0</v>
       </c>
       <c r="G24">
         <v>7200000.0</v>
       </c>
       <c r="H24">
         <v>1278600000.0</v>
       </c>
       <c r="I24">
         <v>13500000.0</v>
       </c>
@@ -35422,51 +35633,51 @@
       </c>
       <c r="AB24">
         <v>9600000.0</v>
       </c>
       <c r="AC24">
         <v>68400000.0</v>
       </c>
       <c r="AD24">
         <v>2700000.0</v>
       </c>
       <c r="AE24">
         <v>25900000.0</v>
       </c>
       <c r="AF24">
         <v>11400000.0</v>
       </c>
       <c r="AG24">
         <v>20700000.0</v>
       </c>
       <c r="AH24">
         <v>46700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>128600000.0</v>
       </c>
       <c r="C25">
         <v>-35800000.0</v>
       </c>
       <c r="D25">
         <v>-63100000.0</v>
       </c>
       <c r="E25">
         <v>-164700000.0</v>
       </c>
       <c r="F25">
         <v>4169000000.0</v>
       </c>
       <c r="G25">
         <v>4165200000.0</v>
       </c>
       <c r="H25">
         <v>-686300000.0</v>
       </c>
       <c r="I25">
         <v>1032700000.0</v>
       </c>
@@ -35526,51 +35737,51 @@
       </c>
       <c r="AB25">
         <v>168600000.0</v>
       </c>
       <c r="AC25">
         <v>59700000.0</v>
       </c>
       <c r="AD25">
         <v>-266800000.0</v>
       </c>
       <c r="AE25">
         <v>-45200000.0</v>
       </c>
       <c r="AF25">
         <v>23500000.0</v>
       </c>
       <c r="AG25">
         <v>20300000.0</v>
       </c>
       <c r="AH25">
         <v>-82300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>-100000000.0</v>
       </c>
       <c r="C26">
         <v>-126400000.0</v>
       </c>
       <c r="D26">
         <v>-198600000.0</v>
       </c>
       <c r="E26">
         <v>-2500000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>585500000.0</v>
       </c>
       <c r="L26">
         <v>300000.0</v>
       </c>
       <c r="M26">
@@ -35616,51 +35827,51 @@
         <v>-77100000.0</v>
       </c>
       <c r="AA26">
         <v>16900000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-74200000.0</v>
       </c>
       <c r="AD26">
         <v>293000000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>-7200000.0</v>
       </c>
       <c r="AG26">
         <v>-2400000.0</v>
       </c>
       <c r="AH26">
         <v>900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>25200000.0</v>
       </c>
       <c r="C27">
         <v>27700000.0</v>
       </c>
       <c r="D27">
         <v>27300000.0</v>
       </c>
       <c r="E27">
         <v>17400000.0</v>
       </c>
       <c r="F27">
         <v>6700000.0</v>
       </c>
       <c r="G27">
         <v>21400000.0</v>
       </c>
       <c r="H27">
         <v>37300000.0</v>
       </c>
       <c r="I27">
         <v>41600000.0</v>
       </c>
@@ -35708,51 +35919,51 @@
       </c>
       <c r="X27">
         <v>6000000.0</v>
       </c>
       <c r="Y27">
         <v>4000000.0</v>
       </c>
       <c r="Z27">
         <v>3000000.0</v>
       </c>
       <c r="AA27">
         <v>7000000.0</v>
       </c>
       <c r="AB27">
         <v>1000000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>-103600000.0</v>
       </c>
       <c r="C28">
         <v>-158300000.0</v>
       </c>
       <c r="D28">
         <v>285500000.0</v>
       </c>
       <c r="E28">
         <v>-6400000.0</v>
       </c>
       <c r="F28">
         <v>388700000.0</v>
       </c>
       <c r="G28">
         <v>522200000.0</v>
       </c>
       <c r="H28">
         <v>-952300000.0</v>
       </c>
       <c r="I28">
         <v>188200000.0</v>
       </c>
@@ -35812,51 +36023,51 @@
       </c>
       <c r="AB28">
         <v>-42200000.0</v>
       </c>
       <c r="AC28">
         <v>-118400000.0</v>
       </c>
       <c r="AD28">
         <v>124500000.0</v>
       </c>
       <c r="AE28">
         <v>-44900000.0</v>
       </c>
       <c r="AF28">
         <v>-23500000.0</v>
       </c>
       <c r="AG28">
         <v>44800000.0</v>
       </c>
       <c r="AH28">
         <v>83400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>546200000.0</v>
       </c>
       <c r="C29">
         <v>355400000.0</v>
       </c>
       <c r="D29">
         <v>267500000.0</v>
       </c>
       <c r="E29">
         <v>127000000.0</v>
       </c>
       <c r="F29">
         <v>-66000000.0</v>
       </c>
       <c r="G29">
         <v>-251700000.0</v>
       </c>
       <c r="H29">
         <v>-276900000.0</v>
       </c>
       <c r="I29">
         <v>-55700000.0</v>
       </c>
@@ -35916,51 +36127,51 @@
       </c>
       <c r="AB29">
         <v>115000000.0</v>
       </c>
       <c r="AC29">
         <v>448700000.0</v>
       </c>
       <c r="AD29">
         <v>336600000.0</v>
       </c>
       <c r="AE29">
         <v>198600000.0</v>
       </c>
       <c r="AF29">
         <v>84600000.0</v>
       </c>
       <c r="AG29">
         <v>107800000.0</v>
       </c>
       <c r="AH29">
         <v>55500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-205600000.0</v>
       </c>
       <c r="C30">
         <v>-452300000.0</v>
       </c>
       <c r="D30">
         <v>-665800000.0</v>
       </c>
       <c r="E30">
         <v>-16700000.0</v>
       </c>
       <c r="F30">
         <v>-3700000.0</v>
       </c>
       <c r="G30">
         <v>-42000000.0</v>
       </c>
       <c r="H30">
         <v>1051600000.0</v>
       </c>
       <c r="I30">
         <v>-302200000.0</v>
       </c>
@@ -36037,1243 +36248,1253 @@
       <c r="AH30">
         <v>-36300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>617500000.0</v>
+      </c>
+      <c r="C2">
         <v>675500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>516200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>453700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>380500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>392200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>410300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>509100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>635700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1057300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>805300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>844000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>748500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>424200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>577300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>608200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>644600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>654700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>661900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>291700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>325800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>180400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>202000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>184900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>97200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>129500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>959100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>298400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>275100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>196000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>485500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>465400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>445400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>724400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>169600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>271700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1159700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>465400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>790300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1084000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121300000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>240400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>648300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>887800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>664800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1173700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>145000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>122500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>165600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>325400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>489800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>561800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>487000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>160000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>227000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>209000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>431000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>480000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>554000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3432000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1051000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>905000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1237000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1229000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1141000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1017000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>882000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>927000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>790000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>448000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>532000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>665000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>630000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>623000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>547000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>620000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>566000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>429000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>310000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>251000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>269000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>232000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>297000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>231000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>267000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>281000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>283000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>297000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>354000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>327000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>262000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>159000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>147000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>163000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>307000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>319000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>279000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>215000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>242000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>210000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>107000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>103000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>106000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>83000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>144000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>194000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>253000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>295000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>330000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>294000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>351000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>319000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>262000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>122000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>72000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>88000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>81000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>90000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>77000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>75000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>77000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>90000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>98000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>120000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>148000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>129000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>109000000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>89000000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>128000000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>82000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
+        <v>100900000</v>
+      </c>
+      <c r="C3">
         <v>103155629</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>69800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>100200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>111700000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>81900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109569792</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>151300000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>457076247</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>105800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>72928212</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>56300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46417589</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>61100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>25383144</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15417721</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10918870</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29846806</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36299999</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>60074265</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39400000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>105800000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>29000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>48000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>46800000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>62600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>269300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>62600000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>141500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>50000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>282600000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>66700000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46100000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>51300000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>158100000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>173700000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>531900000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>516800000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>397100000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>321600000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>615400000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>357100000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>272600000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>489900000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>682200000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>423100000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>168300000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>218400000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>536700000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>283000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>764100000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>243200000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>232800000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>134600000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>131000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>875300000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>401000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>169000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>167000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>177000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>213000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>287000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>184000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>118000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>240000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>298000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>116000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>112000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>117000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>184000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>106000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>123000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>122000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>38000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>245000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>77000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>178000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>77000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>146000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>57000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>68000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>54000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>125000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>45000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>41000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>47000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>53000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>63000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>68000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>53000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>42000000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>44000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>42000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>27500000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>31800000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>73200000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>42300000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>54100000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>86500000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>45000000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>64000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>59000000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>80100000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>77000000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>101700000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>71100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>81000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>141700000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>26600000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>82300000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>31700000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>69700000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>37000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>30400000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>38900000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>40000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>36100000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>39100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>28000000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>14500000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>26600000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>36100000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>73200000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>12400000</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -37360,54 +37581,55 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -37494,838 +37716,845 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>-22100000.0</v>
+      </c>
+      <c r="C6">
         <v>-69100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>159299999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62500000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>73200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18100000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-98800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-126600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-421600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>252000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-38700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>95500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>324300000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-153100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-30900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>370200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-34100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>145400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>87700000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-32300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-829600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>660700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>79100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-289500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>20000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-279000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>554800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-102100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-888000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>694300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-324900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-293700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>962700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-119100000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-407900000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-239500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>223000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-508900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1028700000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-43100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-159800000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-164400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-72000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>74800000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>327100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-67200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>17800000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-221800000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-49200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-74100000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2878100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2381400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>145500000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-331900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7700000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>88000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>124200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>135200000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-45300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>137700000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>342000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-84000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-133300000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>35400000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6600000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>75900000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-73400000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>54600000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>136700000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>119300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>58700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-17400000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>36300000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-64700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>66200000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-36300000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-13700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-2500000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-14100000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-56700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>27100000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>64700000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>103300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>11800000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-15900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-143800000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-12000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>40000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>63400000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-26800000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>32400000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>103200000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3400000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-2400000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>22999999.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-61800000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-49900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-58400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-42200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-35200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>36500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-57700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>32800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>56300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>140500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>50000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-15800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>6800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-8900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>12800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-13400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-6800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-22600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-28000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>18900000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>20000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>20200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-39300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>42700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>80300000.0</v>
+      </c>
+      <c r="C7">
         <v>-44484124.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35655880.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-20569600.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3200000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37800000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-147093194.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21300000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>42492245.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-37895664.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>100800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>121300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18873499.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-134800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>32500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15894988.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44525324.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22202850.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>109800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>24900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-24573977.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-129900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>114647340.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-35800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-152000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>40500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>54700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-74700000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-48100000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>61800000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>68000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>15600000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-28800000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>10600000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>91700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7300000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>135200000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-93600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>95200000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-129000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-12400000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-37800000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>53300000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>42700000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-56500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>89300000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-70200000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-113700000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>28100000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>186000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>252000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-290000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>89000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-112000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-582000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-135000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>40000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-224000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-92000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>196000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>20000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>66000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-32000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>141000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>203000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-56000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>65000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>136000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-105000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>57000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>11000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>60000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>105000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>183000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-34000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>71000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-13000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>62000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-51000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>5000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-25000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-61000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>46000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>47000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>61000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>12000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>5000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-176000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>27000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>22000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-24000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-10000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>59000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>115000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>23000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>9000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>42000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-40000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-35000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-36000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-65000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-43000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-16000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="DI7">
         <v>14000000.0</v>
       </c>
       <c r="DJ7">
+        <v>14000000.0</v>
+      </c>
+      <c r="DK7">
         <v>135000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>69000000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-15000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>20000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>11000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-2000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>14000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>5000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-4000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>24000000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-22000000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-49000000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>10000000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>28000000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>16000000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-51000000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -38412,378 +38641,380 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>44900000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-6900000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-6900000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>4900000.0</v>
       </c>
       <c r="T9">
         <v>4900000.0</v>
       </c>
       <c r="U9">
         <v>4900000.0</v>
       </c>
       <c r="V9">
+        <v>4900000.0</v>
+      </c>
+      <c r="W9">
         <v>29500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53300000.0</v>
       </c>
       <c r="X9">
         <v>53300000.0</v>
       </c>
       <c r="Y9">
+        <v>53300000.0</v>
+      </c>
+      <c r="Z9">
         <v>-29500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>29500000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-6200000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>83200000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>222400000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>269500000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
+      <c r="AS9"/>
       <c r="AT9">
         <v>-38500000.0</v>
       </c>
-      <c r="AU9"/>
+      <c r="AU9">
+        <v>-38500000.0</v>
+      </c>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>-46700000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>28100000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>-80000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>80000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>72000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-47000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-55000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>66000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-71000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-3000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>31000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>119000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="BR9">
         <v>-24000000.0</v>
       </c>
       <c r="BS9">
+        <v>-24000000.0</v>
+      </c>
+      <c r="BT9">
         <v>-33000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-15000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-38000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>51000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>11000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-60000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-46000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>19000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>13000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-77000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-24000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-52000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-29000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-9000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>4000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-32000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-5000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-1000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>14000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>9000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="CQ9">
         <v>-15000000.0</v>
       </c>
       <c r="CR9">
+        <v>-15000000.0</v>
+      </c>
+      <c r="CS9">
         <v>-8000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>8000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>61000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-18000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-7000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>6000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-18000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-27000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-17000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-12000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-4000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-17000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>17000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>37000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>31000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>6000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>11000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-9000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>6000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-20000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-19000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-13000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-15000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-32000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-4000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>4000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-11000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-8000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-10000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="DX9">
         <v>-3000000.0</v>
       </c>
       <c r="DY9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="DZ9">
         <v>2000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -38805,250 +39036,251 @@
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-1156000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1224000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1141000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-752000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-794000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-739000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-598000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-772000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-693000000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-562000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-615000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-510000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-228000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-329000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-225000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-255000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-215000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-292000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-233000000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>-301000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-355300000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-326000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-267000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-202000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-183000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-160000000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>-328000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-317000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-398000000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>-277000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-185000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-128000000.0</v>
       </c>
-      <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>-78000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-127000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-168000000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>4000000.0</v>
       </c>
-      <c r="DW10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX10"/>
       <c r="DY10">
         <v>-1000000.0</v>
       </c>
       <c r="DZ10">
         <v>-1000000.0</v>
       </c>
+      <c r="EA10">
+        <v>-1000000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>3600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
@@ -39110,107 +39342,108 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10200000.0</v>
       </c>
       <c r="M12">
         <v>10200000.0</v>
       </c>
       <c r="N12">
+        <v>10200000.0</v>
+      </c>
+      <c r="O12">
         <v>-18100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-21100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110700000.0</v>
       </c>
       <c r="Q12">
         <v>-110700000.0</v>
       </c>
       <c r="R12">
+        <v>-110700000.0</v>
+      </c>
+      <c r="S12">
         <v>-50700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-12700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3448000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>739900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>498100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>802000000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
@@ -39272,107 +39505,108 @@
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31100000.0</v>
       </c>
       <c r="M13">
         <v>-31100000.0</v>
       </c>
       <c r="N13">
+        <v>-31100000.0</v>
+      </c>
+      <c r="O13">
         <v>128200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134800000.0</v>
       </c>
       <c r="Q13">
         <v>-134800000.0</v>
       </c>
       <c r="R13">
+        <v>-134800000.0</v>
+      </c>
+      <c r="S13">
         <v>-13900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>45000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>21900000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20900000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>56500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>24900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-26800000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -39434,1156 +39668,1164 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
+        <v>42700000.0</v>
+      </c>
+      <c r="C14">
         <v>40600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>54100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>117500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>114200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>124600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>144000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>165500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>164100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>162200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>155100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>110500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>112900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>114300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>113100000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>98400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>114100000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>89000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>89900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>90200000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-13300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>104400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>106200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>108300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>145600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>160900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>131500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>133100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>137600000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>133300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>130800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>128300000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>93600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>129500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>105000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>139700000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>138500000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>138200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>132900000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>139400000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>130100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>135800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>83500000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>59500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>51200000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>55600000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>51900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>51700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>51600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>48300000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>44500000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>45100000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>33200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>47000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>46000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>46400000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>41500000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>44100000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>46800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>45100000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>40700000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>44300000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>44100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>42000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>39600000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>39100000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>38100000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>36600000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>31000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>34300000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>32100000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>35600000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>22500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32600000.0</v>
       </c>
       <c r="CN14">
         <v>32600000.0</v>
       </c>
       <c r="CO14">
+        <v>32600000.0</v>
+      </c>
+      <c r="CP14">
         <v>31800000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>27400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>29900000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>27800000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>26900000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>22400000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>28600000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>29100000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>28900000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>26200000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>25200000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>23799999.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>23500000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>24500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>25200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>24900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>23600000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>22600000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>20900000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>20200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>19800000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>27799999.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>27000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>25800000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>24200000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>23900000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>23600000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>17900000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>16400000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>15799999.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>14700000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>14400000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>13500000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>13600000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>12000000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>13500000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>12700000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>176285.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>4500000.0</v>
       </c>
       <c r="AE15">
+        <v>4500000.0</v>
+      </c>
+      <c r="AF15">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AG15">
         <v>4500000.0</v>
       </c>
       <c r="AH15">
+        <v>4500000.0</v>
+      </c>
+      <c r="AI15">
         <v>4400000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3100000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>35300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>35400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>35300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>35200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>176300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175500000.0</v>
       </c>
       <c r="AV15">
         <v>175500000.0</v>
       </c>
       <c r="AW15">
+        <v>175500000.0</v>
+      </c>
+      <c r="AX15">
         <v>175700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>175400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>116900000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>116800000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>116500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>87200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>87100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>87000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>86800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>80900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>80700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>80500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>50200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>50100000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>50000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>50100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="BN15">
         <v>3500000.0</v>
       </c>
       <c r="BO15">
-        <v>3600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="BP15">
         <v>3600000.0</v>
       </c>
       <c r="BQ15">
+        <v>3600000.0</v>
+      </c>
+      <c r="BR15">
         <v>3500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="BU15">
         <v>3600000.0</v>
       </c>
       <c r="BV15">
         <v>3600000.0</v>
       </c>
       <c r="BW15">
-        <v>3700000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="BX15">
         <v>3700000.0</v>
       </c>
       <c r="BY15">
-        <v>3800000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="BZ15">
         <v>3800000.0</v>
       </c>
       <c r="CA15">
         <v>3800000.0</v>
       </c>
       <c r="CB15">
         <v>3800000.0</v>
       </c>
       <c r="CC15">
+        <v>3800000.0</v>
+      </c>
+      <c r="CD15">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CE15">
         <v>3800000.0</v>
       </c>
       <c r="CF15">
         <v>3800000.0</v>
       </c>
       <c r="CG15">
         <v>3800000.0</v>
       </c>
       <c r="CH15">
         <v>3800000.0</v>
       </c>
       <c r="CI15">
         <v>3800000.0</v>
       </c>
       <c r="CJ15">
         <v>3800000.0</v>
       </c>
       <c r="CK15">
+        <v>3800000.0</v>
+      </c>
+      <c r="CL15">
         <v>700000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CN15">
         <v>3800000.0</v>
       </c>
       <c r="CO15">
+        <v>3800000.0</v>
+      </c>
+      <c r="CP15">
         <v>700000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3500000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3700000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3400000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="CV15">
         <v>3400000.0</v>
       </c>
       <c r="CW15">
+        <v>3400000.0</v>
+      </c>
+      <c r="CX15">
         <v>500000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="CZ15">
         <v>3500000.0</v>
       </c>
       <c r="DA15">
+        <v>3500000.0</v>
+      </c>
+      <c r="DB15">
         <v>3400000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DG15">
         <v>3500000.0</v>
       </c>
       <c r="DH15">
         <v>3500000.0</v>
       </c>
       <c r="DI15">
-        <v>3600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="DJ15">
         <v>3600000.0</v>
       </c>
       <c r="DK15">
+        <v>3600000.0</v>
+      </c>
+      <c r="DL15">
         <v>3500000.0</v>
       </c>
-      <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
-      <c r="DW15">
-[...1 lines deleted...]
-      </c>
+      <c r="DW15"/>
       <c r="DX15">
         <v>1000000.0</v>
       </c>
       <c r="DY15">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DZ15">
         <v>1100000.0</v>
       </c>
+      <c r="EA15">
+        <v>1100000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>595400000.0</v>
+      </c>
+      <c r="C16">
         <v>606400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>675500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>516200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>453700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>380500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>392200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>410300000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>509100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>635700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1057300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>805300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>844000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>748500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>424200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>577300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>608200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>644600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>654700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>661900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>291700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>325800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>180400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>202000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>184900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>97200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>129500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>959100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>298400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>275100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>196000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>485500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>465400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>445400000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>724400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>169600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>271700000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1159700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>465400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>790300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1084000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>121300000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>240400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>648300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>887800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>664800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1173700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>145000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>122500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>165600000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>325400000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>489800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>561800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>487100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>159800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>226800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>209200000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>430800000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>479900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>553900000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3432400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1050500000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>905100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1236700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1229000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1141200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1017200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>881700000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>927700000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>790000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>448000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>531700000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>665400000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>629600000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>622900000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>546600000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>620600000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>565700000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>429300000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>309700000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>251600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>268300000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>232300000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>297200000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>230700000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>267300000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>280500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>282900000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>297300000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>354100000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>326700000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>262300000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>158800000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>147100000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>163200000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>307000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>319000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>278400000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>215200000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>242400000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>210200000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>106400000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>103600000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>106000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>82200000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>144100000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>194600000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>252800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>294800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>330500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>293300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>351800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>318300000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>262500000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>122000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>72200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>87800000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>81100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>89800000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>76600000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>75100000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>76600000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>91200000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>97400000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>120000000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>147900000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>129000000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>109200000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>88700000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>124700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40670,508 +40912,512 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>-25900000.0</v>
+      </c>
+      <c r="C18">
         <v>-38515960.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>128300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>52800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>55700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>111100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-98160890.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-125000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-364239890.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-57600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-100171190.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>95400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>100600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>38811360.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-175700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-31375680.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7937760.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45383760.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-37700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>133800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-31100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-201133040.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-240700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>75062310.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-173500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-374800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-53400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-21500000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-111000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-120100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-227300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-23200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-52600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-23700000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-178600000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>148200000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>517900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>80600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>251400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-156800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-89000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>61900000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>209200000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-13500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>147700000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>144000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>58000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-33500000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>18500000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>174000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>381200000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>40200000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>180300000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-216800000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>87000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-6600000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-84000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-5800000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-556900000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-282000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>45800000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1100000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>125400000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>137100000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-34500000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>136800000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>271500000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>109400000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-35900000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>36700000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>268300000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>217600000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>68700000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>173700000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>166500000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>175800000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>103500000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-27000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>30700000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-100300000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-5900000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-44200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-200000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>3100000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-54100000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>40000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>40200000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>6200000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>15000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-8900000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>4900000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-17200000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>800000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>76400000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>79600000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>56300000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>50600000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-17400000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-6900000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-26400000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-67600000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-26600000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-54200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-39200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-11900000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-15600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>13700000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>52500000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>67900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-37100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>60300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>2800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>28300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-19200000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>27200000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>16500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-1900000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-16600001.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-18600000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-16600000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-6800000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>15100000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-11000000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-3700000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-41600000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>7400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>38900000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-57400000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-82400000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-109100000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-81800000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-110100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-151300000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-461900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-105700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-42000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-56200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>169600000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-233200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>84100000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-37200000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2900000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-2300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14600000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
@@ -41234,54 +41480,55 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41368,101 +41615,102 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>403000000.0</v>
       </c>
       <c r="M21">
         <v>403000000.0</v>
       </c>
       <c r="N21">
         <v>403000000.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>403000000.0</v>
+      </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>390100000.0</v>
       </c>
       <c r="V21">
         <v>390100000.0</v>
       </c>
       <c r="W21">
+        <v>390100000.0</v>
+      </c>
+      <c r="X21">
         <v>30000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>222100000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
@@ -41524,3378 +41772,3404 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C22">
         <v>717500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>187300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>114200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-39200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>130600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>62900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>149600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>835200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-29400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>74300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>112800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-38600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>33300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-54500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3563200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-907600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-69100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-672000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1107400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3006300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-216000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-197100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>405500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-190400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-203600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-145000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-151000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-140100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-207100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-25400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-45500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-25700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>39000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>85300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>590600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>175300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2471800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>292000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>260300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>324700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3451800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>429400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1172700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>292500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>361400000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>378800000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>360900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>317100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>219500000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>343500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>341300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>265400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>229400000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>204500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>101900000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>64600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>132900000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>130500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>126300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>189800000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>208700000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>149700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>200300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>220700000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>299800000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>282300000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>296700000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>272000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>238600000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>266700000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>254400000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>232300000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>210400000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>214800000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>194700000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>149800000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>103599999.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>74300000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>67700000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>39300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>38500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>25800000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>17500000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>21000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>26500000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>27800000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>31100000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>22900000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-10700000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>30500000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23300000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>16200000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>29900000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>69300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>61200000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>46900000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>42700000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>25300000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>14299999.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3100000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-11000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-9800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>20000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>27100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>59000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>80600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>87200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>77600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>67800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>52200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>36300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>31900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>27200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>21600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>14700000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>17100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>16300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>7100000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>7600000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>8500000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>6800000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>10500000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>11400000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>9900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C23">
         <v>-450808.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-735215.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-29300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1200963.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3181671.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-406058.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-56200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-124864.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5775831.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-37200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25314.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>389349217.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1409906.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-40000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-973009.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>213540588.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>104171894.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-6456707.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6864172.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1802214.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>211000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-7273277.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-202600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-343500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>56317201.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>280546.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-100700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-16100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-210300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>183400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-40900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1223700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-23800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-13300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-21800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-14200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-16300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-4900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-26000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-219700000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>76200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-55700000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-68400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-177500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2436800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-11100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-50600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-76000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-9000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-3300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-13800000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-4600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-5500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-151800000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-99500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-253900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-143800000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-143300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-116900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-40300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-8300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-10100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-50900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>14500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-3000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-12500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-9600000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>23600000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-9080000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>100000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-52400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-14600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-10800000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>51300000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>21600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-1700000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>48400000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-12400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-9100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-4500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-3200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-23900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-14400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-6500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-20400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-12300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-108600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-11900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-19000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-21800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>4500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-37500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-7200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-7800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>11200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-7300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-19600000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-7800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>37700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>14900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>700000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
+        <v>5200000.0</v>
+      </c>
+      <c r="C24">
         <v>1600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2739969.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="H24">
         <v>100000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="I24">
+        <v>100000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
         <v>630189.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-129838.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-440777.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1595351.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>37308545.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4734971.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>23600000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>26600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7600000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>30400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4749811.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>135400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>114200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>84300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>106000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-171900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>146800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>41100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>630000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>611400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>126700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-362800000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-138500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-291900000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-707500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>885100000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-327300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-199400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>95000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>12800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-500900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-5800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>74000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-21400000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>43600000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>16400000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>38100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>56500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-2655500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-30100000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>71200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>763600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>38100000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>94400000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>11100000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5800000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>52800000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2800000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>83500000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2200000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2100000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1600000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>14400000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>700000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>800000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>10800000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>1000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>123600000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-2400000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-4500000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-4400000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-300000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-38700000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>105000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1300000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>800000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-11700000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>26200000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>15500000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-13100000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1800000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-18200000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>8500000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>200000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>600000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>66500000.0</v>
       </c>
-      <c r="DG24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DH24"/>
       <c r="DI24">
         <v>700000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DJ24">
+        <v>700000.0</v>
+      </c>
+      <c r="DK24"/>
+      <c r="DL24">
         <v>1600000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>300000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>5900000.0</v>
       </c>
-      <c r="DO24"/>
-      <c r="DP24">
+      <c r="DP24"/>
+      <c r="DQ24">
         <v>-10200000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>7100000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>1300000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-1600000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>11500000.0</v>
       </c>
-      <c r="DW24"/>
-      <c r="DX24">
+      <c r="DX24"/>
+      <c r="DY24">
         <v>9000000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>1600000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>-45900000.0</v>
+      </c>
+      <c r="C25">
         <v>31823793.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-67955880.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-18630400.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-48700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-28129000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-34260548.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-25157073.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12945142.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-31300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-26400000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-30683365.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-122500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-15300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-26755796.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7199631.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3470553259.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>732800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-11700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>497400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>844737909.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2845800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>44601986.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-63400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-687100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28100000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>54500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-44700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-284600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>41800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2649800000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>40300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>29500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3837900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-14100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1492700000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-28200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>137200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>39100000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>45900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-26900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>241600000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>95200000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-281400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>416200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-126800000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-11500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>439100000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>133900000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>59400000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>144800000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>122900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-293400000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>20700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>67300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>18200000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-99800000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-140500000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>58400000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-154700000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-312000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>201700000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-45400000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-72700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-65900000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>28800000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-90600000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-283200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>57900000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-102700000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-32700000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-98600000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>73100000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-18800000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-3400000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>30400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>68700000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-12500000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-36600000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-82900000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-7800000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>43500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>175300000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-51300000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-27800000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>102500000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>17600000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-73800000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-115800000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-65100000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-24100000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-56000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>30500000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>21600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>22000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>63900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>56600000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>20200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>25500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-2300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>16900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-151800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-89400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>8400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-34000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-31200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>4400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-14900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-3500000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-6300000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-35800000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>22000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>49600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31400000.0</v>
       </c>
       <c r="DW25">
         <v>-31400000.0</v>
       </c>
       <c r="DX25">
+        <v>-31400000.0</v>
+      </c>
+      <c r="DY25">
         <v>-8300000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>57800000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-51000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>246</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-23927372.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-76964785.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-25000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-100000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1396626.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1400000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-47929095.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-83000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-65375466.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-2500000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>4200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4172624.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-4172624.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-2000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-585500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585500000.0</v>
       </c>
       <c r="AN26">
         <v>585500000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AO26">
+        <v>585500000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>300000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
+      <c r="AS26"/>
       <c r="AT26">
         <v>2600000.0</v>
       </c>
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>2600000.0</v>
+      </c>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-22000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>8600000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>13400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>13700000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7700000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>14400000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>39900000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>7200000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-5800000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>9400000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-2300000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="BR26">
         <v>-200000.0</v>
       </c>
       <c r="BS26">
+        <v>-200000.0</v>
+      </c>
+      <c r="BT26">
         <v>-147600000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-84600000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-100000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-98300000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-146400000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-129300000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-117800000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-34400000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-53300000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-32700000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1200000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>5000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>40900000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>2300000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>19000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1600000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="CK26">
         <v>4800000.0</v>
       </c>
       <c r="CL26">
+        <v>4800000.0</v>
+      </c>
+      <c r="CM26">
         <v>4700000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>1800000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>3300000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>2600000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>2200000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>1300000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>13400000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>2600000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-7600000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-73700000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-700000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>4900000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-100000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>8000000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>3700000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>5300000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>100000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>99999.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>1700000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>100000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-3000000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-61900000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>-7700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289400000.0</v>
       </c>
       <c r="DJ26">
         <v>289400000.0</v>
       </c>
-      <c r="DK26"/>
+      <c r="DK26">
+        <v>289400000.0</v>
+      </c>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
-      <c r="DT26">
+      <c r="DT26"/>
+      <c r="DU26">
         <v>-200000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>-7000000.0</v>
       </c>
-      <c r="DV26">
+      <c r="DW26">
         <v>-2100000.0</v>
       </c>
-      <c r="DW26">
+      <c r="DX26">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DY26">
         <v>200000.0</v>
       </c>
       <c r="DZ26">
         <v>200000.0</v>
       </c>
+      <c r="EA26">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
-        <v>6800000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C27">
         <v>6800000.0</v>
       </c>
       <c r="D27">
+        <v>6800000.0</v>
+      </c>
+      <c r="E27">
         <v>6000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6800000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5700000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1600000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3800000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500000.0</v>
       </c>
       <c r="AB27">
         <v>9500000.0</v>
       </c>
       <c r="AC27">
+        <v>9500000.0</v>
+      </c>
+      <c r="AD27">
         <v>19200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>34400000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6800000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>10400000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10900000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21800000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6900000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>13500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>9500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="AV27">
         <v>11300000.0</v>
       </c>
       <c r="AW27">
+        <v>11300000.0</v>
+      </c>
+      <c r="AX27">
         <v>24200000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>12200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13300000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>26100000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12300000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>17300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>11900000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>11700000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>13800000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>11700000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="BJ27">
         <v>11500000.0</v>
       </c>
       <c r="BK27">
+        <v>11500000.0</v>
+      </c>
+      <c r="BL27">
         <v>11000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>12000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>10700000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10500000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>8000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>7000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>6300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BT27">
         <v>8000000.0</v>
       </c>
       <c r="BU27">
+        <v>8000000.0</v>
+      </c>
+      <c r="BV27">
         <v>5500000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>6900000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>6000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>14000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>10300000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6900000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>6000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1200000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>4200000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>3000000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>1000000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1100000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>800000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>2000000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>1000000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>2000000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CQ27">
         <v>1000000.0</v>
       </c>
       <c r="CR27">
+        <v>1000000.0</v>
+      </c>
+      <c r="CS27">
         <v>2000000.0</v>
       </c>
-      <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>3000000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>500000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>7000000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>0.0</v>
       </c>
-      <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>1000000.0</v>
       </c>
-      <c r="DC27"/>
-      <c r="DD27">
+      <c r="DD27"/>
+      <c r="DE27">
         <v>0.0</v>
       </c>
-      <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>0.0</v>
       </c>
-      <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
-      <c r="DV27">
+      <c r="DV27"/>
+      <c r="DW27">
         <v>0.0</v>
       </c>
-      <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
-      <c r="DZ27">
+      <c r="DZ27"/>
+      <c r="EA27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C28">
         <v>-24378180.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-77700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-129300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-195662.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-63642608.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>309500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32890762.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>309500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-124864.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5775831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="Q28">
         <v>-200000.0</v>
       </c>
       <c r="R28">
+        <v>-200000.0</v>
+      </c>
+      <c r="S28">
         <v>-7028251.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3511105.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>391450416.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>388700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>213437482.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>318300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-176116752.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-791200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>206500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-14100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-205600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-346700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>816700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-181000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-103800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-42900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-51500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-245600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>148200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-217200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1048200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-199300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-189000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-197200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-131100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-133100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-115700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-92100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-113100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-219700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-10600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-136600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-68400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-177500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2386600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-61200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-50600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-76000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-4800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-12500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-13800000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-4600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-12900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-151800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-99500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-263200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-143800000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-143300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-120700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-44100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-57200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-44800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-8900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>34700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-50900000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10700000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-9100000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5400000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12500000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-1800000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-13300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>21600000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-9100000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4600000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-3400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-54800000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2900000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-17300000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-77200000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-10800000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>50800000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>19000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2800000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>48600000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-10500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-11800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-4500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-3200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-23900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-14400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-71900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-20400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-12300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>177200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-11900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-19000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-21800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>4500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-37500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-4700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-7200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-7800000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>11200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-7300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-19600000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-7800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>37000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>14900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>700000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>27700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>75000000.0</v>
+      </c>
+      <c r="C29">
         <v>64639669.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>198100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>120000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>155900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>124600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>193000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11408902.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>92836357.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-27242977.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>151700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>154500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>85228949.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-114600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5992535.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7479961.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-34464889.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-31700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>144700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-171286233.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-204400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>135136575.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-134100000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-269000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-24400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>26500000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-64200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-57500000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>42000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>39400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>88900000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>26300000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>104000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>83600000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>194300000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>569200000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>238700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>425100000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>375100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>427800000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>459000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>530800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>601900000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>504800000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>416600000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>547900000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>648700000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>441600000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>342300000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>599600000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>576900000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>463300000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>547300000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>330200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>226200000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>50600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>125200000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>318400000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>119000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>214800000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>165900000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>302400000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>350100000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>252500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>320800000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>389500000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>349400000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>262100000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>152700000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>380300000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>334600000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>252700000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>279700000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>289500000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>297800000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>141500000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>218000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>107700000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>77700000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>71100000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>101800000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>56800000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>70800000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>57100000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>70900000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>85000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>81200000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>53200000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>68000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>54100000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>70200000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>35800000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>42800000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>120400000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>121300000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>83800000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>82400000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>55800000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>35400000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>27700000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>18900000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>18400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>9800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>19800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>68200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>61400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>115400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>123600000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>148900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>104600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>86900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>85100000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>60000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>50500000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>64200000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>46900000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>37000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>23399999.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>17500000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>22500000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>21200000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>29600000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>15600000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>32400000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>31600000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-95700000.0</v>
+      </c>
+      <c r="C30">
         <v>-103904113.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-57400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-82400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-109100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-81800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-109470029.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-151300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-456606436.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-105700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-43487435.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-56200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>169600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-219148713.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-37200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2827423.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14393959.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15895525.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-26642839.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-25900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2421987.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>940300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>55300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>58000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-218700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>84200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-228200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-304200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>469900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>76700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-645400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-205200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-338000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-758800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>727000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-501000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-731300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-421800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-384300000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-822500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-621200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-283100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-270800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-511300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-682000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-379500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-151900000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-180300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-531400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-226500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-759000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-242700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-231100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2751200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-130500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-111700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-400500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-130900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-72600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-165900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-211800000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-284400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-178200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-27200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-276500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-295200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-115500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-109800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-114900000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-182700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-104400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-108600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-121300000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-37200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-234200000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-177000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>46600000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-148400000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-61500000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-58400000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-125300000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-45700000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>58000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-51400000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-67200000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-50700000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1800000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-39500000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-40600000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-30000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-71400000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>-56500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-63700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-58800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-79500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-10500000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-70400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-80300000.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>-25000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-81800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-31400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-63800000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>-40600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-31800000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-35600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-37800000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-29600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-3000000.0</v>
       </c>
-      <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>-27100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-71600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-4900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>