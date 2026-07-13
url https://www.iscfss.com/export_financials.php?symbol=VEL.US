--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -866,13847 +872,14688 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>168314000.0</v>
+      </c>
+      <c r="C2">
         <v>147814000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>121969000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91525000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63361000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49846000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26797000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22029000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12264000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-2602000.0</v>
+      </c>
+      <c r="C5">
         <v>-805000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
         <v>-90000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5151000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4037000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2712000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>148381000.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
+        <v>398000.0</v>
+      </c>
+      <c r="C8">
         <v>339000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>331000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>326000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>323000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>201000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9">
+        <v>382564000.0</v>
+      </c>
+      <c r="C9">
         <v>322954000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>306736000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>300310000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>296364000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>204190000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>92103000.0</v>
+      </c>
+      <c r="C10">
         <v>50111000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40756000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>45248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36131000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13273000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22551000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15954000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15920000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49978000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12287000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5636000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11">
+        <v>92103000.0</v>
+      </c>
+      <c r="C11">
         <v>49901000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>40566000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>45248000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>35965000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13273000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21465000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15008000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15422000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>49978000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>92103000.0</v>
+      </c>
+      <c r="C12">
         <v>50111000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40756000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3317638000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36131000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13273000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22551000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15954000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15920000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49978000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12287000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5636000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>398000.0</v>
+      </c>
+      <c r="C13">
         <v>339000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>331000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>376811000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>323000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>201000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>152844000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>136800000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>130943000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>125345000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>86433000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>79279000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>38178000.0</v>
+      </c>
+      <c r="C14">
         <v>35760000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34484000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34131000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20087494.0</v>
       </c>
       <c r="G14">
         <v>20087494.0</v>
       </c>
       <c r="H14">
-        <v>11749994.0</v>
+        <v>20087494.0</v>
       </c>
       <c r="I14">
         <v>11749994.0</v>
       </c>
       <c r="J14">
         <v>11749994.0</v>
       </c>
       <c r="K14">
-        <v>20087494.0</v>
+        <v>11749994.0</v>
       </c>
       <c r="L14">
         <v>20087494.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>20087494.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>326000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>323000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>201000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>214075000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>208874000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12562000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>501000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>502000.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>4000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1259000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20">
         <v>6775000.0</v>
       </c>
       <c r="C20">
         <v>6775000.0</v>
       </c>
       <c r="D20">
         <v>6775000.0</v>
       </c>
       <c r="E20">
         <v>6775000.0</v>
       </c>
       <c r="F20">
+        <v>6775000.0</v>
+      </c>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>4321000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>12963000.0</v>
+      </c>
+      <c r="C21">
         <v>13712000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8578000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9238000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7152000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4597000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5266000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4782000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4946000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>44268000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13325000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17557000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15767000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13068000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1743821000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1371845000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1163522000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>7381513000.0</v>
+      </c>
+      <c r="C23">
         <v>5527408000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4404573000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3748975000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2812478000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2102874000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2214766000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1737985000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1371845000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>972484000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>912649000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>448530000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>6229005000.0</v>
+      </c>
+      <c r="C24">
         <v>4511297000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3507311000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2946136000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2074724000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1654001000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2005776000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1545173000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1194182000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>972484000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>817654000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>365545000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25">
+        <v>6229005000.0</v>
+      </c>
+      <c r="C25">
         <v>4511297000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3507311000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3276950000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2375793000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1729924000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2005776000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1545173000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1194182000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>972484000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>817654000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>365545000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>3548485000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2616831000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1962734000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>6445408000.0</v>
+      </c>
+      <c r="C28">
         <v>4809268000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3801310000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3231702000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2339662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1716651000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1983225000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1529219000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1178262000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>995685000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>805367000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>359909000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>7210046000.0</v>
+      </c>
+      <c r="C29">
         <v>5376323000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4275510000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3653761000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2716902000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1949513000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2005776000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1545173000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1194182000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>49678000.0</v>
+      </c>
+      <c r="C30">
         <v>160088000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>120868000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87182000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89301000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>86502000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67732000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52981000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34271000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1075406000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18891000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7105000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>370036000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>337715000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>214992000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>147578000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>132018000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>125997000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>125345000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>7079892000.0</v>
+      </c>
+      <c r="C33">
         <v>5315064000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4240923000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15164000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21501000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4145000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10687000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5535000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5766000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1083151000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>880720000.0</v>
       </c>
-      <c r="L33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:12">
+      <c r="M33"/>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>3067104000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2212948000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1654942000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>6229005000.0</v>
+      </c>
+      <c r="C35">
         <v>4511297000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3510976000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3276950000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2074724000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1654001000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1584228000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1329242000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1108879000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>972484000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>826216000.0</v>
       </c>
-      <c r="L35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>275008000.0</v>
+      </c>
+      <c r="C36">
         <v>89948000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>66289000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-9238000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-21501000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-11489000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-8280000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-5535000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-5766000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1079276000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1473000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-690000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>3689000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>3381000.0</v>
       </c>
-      <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38">
+        <v>7206936000.0</v>
+      </c>
+      <c r="C38">
         <v>5418876000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4316317000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>375247000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2665545000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1998954000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2113796000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1663515000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1315888000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1454000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>912649000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>448530000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:12">
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>159840000.0</v>
+      </c>
+      <c r="C39">
         <v>2145000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2026000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-170806000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-154941000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-122658000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-108352000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>81230000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6893000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2416000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-31178000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-12741000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>-994000.0</v>
+      </c>
+      <c r="C40">
         <v>-495896000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-670799000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-330814000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-301069000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-75923000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-421548000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-26797000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-22029000.0</v>
       </c>
-      <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-    </row>
-    <row r="41" spans="1:12">
+      <c r="M40"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>372360000.0</v>
+      </c>
+      <c r="C42">
         <v>320085000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>305417000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-76633000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>296364000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>204190000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>152844000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>143755000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>133655000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>687986000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>86433000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>79279000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>12082000.0</v>
+      </c>
+      <c r="C45">
         <v>12133000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12947000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12680000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15026000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4145000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10687000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5535000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5766000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>4240000.0</v>
+      </c>
+      <c r="C46">
         <v>4151000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5329000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3356000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7574000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4145000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10687000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5535000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5766000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3875000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1473000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>690000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47">
+        <v>4240000.0</v>
+      </c>
+      <c r="C47">
         <v>4151000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5329000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3356000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3830000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4328000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5421000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>753000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>820000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3875000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1473000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>690000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>302379000.0</v>
+      </c>
+      <c r="C48">
         <v>197325000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>128906000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>76633000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>44422000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>15198000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>152844000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>163265000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>155634000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>148381000.0</v>
       </c>
-      <c r="K48"/>
       <c r="L48"/>
-    </row>
-    <row r="49" spans="1:12">
+      <c r="M48"/>
+    </row>
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>76633000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>44422000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>15198000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50">
+        <v>308506000.0</v>
+      </c>
+      <c r="C50">
         <v>348082000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>334755000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>330814000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>301069000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>75923000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>421548000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>215931000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>85303000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>6537511000.0</v>
+      </c>
+      <c r="C51">
         <v>4859379000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3842066000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3607764000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2676862000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1805847000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2427324000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1761104000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1279485000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1047429000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>817654000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>365545000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>308506000.0</v>
+      </c>
+      <c r="C52">
         <v>348082000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>334755000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>330814000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>301069000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>75923000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>421548000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>215931000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>85303000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>64</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>210000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>-190000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3272390000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2527564000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>7381513000.0</v>
+      </c>
+      <c r="C55">
         <v>5527408000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4404573000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3748975000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2812478000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2102874000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2214766000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1737985000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1371845000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1133129000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>912649000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>448530000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>301621000.0</v>
+      </c>
+      <c r="C56">
         <v>212344000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>163650000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3358564000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>125432000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99775000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>90283000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>68935000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>50191000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>49978000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>31929000.0</v>
       </c>
-      <c r="L56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:12">
+      <c r="M56"/>
+    </row>
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>476820000.0</v>
+      </c>
+      <c r="C57">
         <v>495896000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>456724000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>91525000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>301069000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75923000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>421548000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>215931000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85303000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1957232000.0</v>
       </c>
-      <c r="K57"/>
       <c r="L57"/>
-    </row>
-    <row r="58" spans="1:12">
+      <c r="M57"/>
+    </row>
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>6705825000.0</v>
+      </c>
+      <c r="C58">
         <v>5007193000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3967700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3368475000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2467988000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1883285000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2061922000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1598267000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1240902000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>984748000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>826216000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>369251000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>672535000.0</v>
+      </c>
+      <c r="C60">
         <v>516944000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>433444000.0</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
-        <v>341109000.0</v>
+        <v>380500000.0</v>
       </c>
       <c r="F60">
+        <v>344490000.0</v>
+      </c>
+      <c r="G60">
         <v>219589000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>152844000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>139718000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>130943000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1133129000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>86433000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>79279000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-458000.0</v>
       </c>
-      <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
-      <c r="F62">
+      <c r="F62"/>
+      <c r="G62">
         <v>90000000.0</v>
       </c>
-      <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>173076000.0</v>
+      </c>
+      <c r="C2">
+        <v>168314000.0</v>
+      </c>
+      <c r="D2">
         <v>170584000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>164935000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>153475000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>147814000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>140534000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>138033000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>123988000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>121969000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>97869000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>95344000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>84976000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>91525000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>75150000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>78384000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>92768000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>92195000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>79360000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>70049000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>65003000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>63361000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>55690000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55938000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>51559000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>49835000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>41789000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30664000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>26629000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-2310000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2602000.0</v>
+      </c>
+      <c r="D5">
         <v>-2917000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3207000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1799000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-805000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2655000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1598000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>794000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1210000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>905000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
-        <v>-90000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S5">
-        <v>-90000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T5">
         <v>-90000000.0</v>
       </c>
       <c r="U5">
         <v>-90000000.0</v>
       </c>
       <c r="V5">
         <v>-90000000.0</v>
       </c>
       <c r="W5">
         <v>-90000000.0</v>
       </c>
       <c r="X5">
+        <v>-90000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-90000000.0</v>
+      </c>
+      <c r="Z5">
         <v>-5151000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5151000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>136800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4037000.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>130943000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
+        <v>403000.0</v>
+      </c>
+      <c r="C8">
+        <v>398000.0</v>
+      </c>
+      <c r="D8">
         <v>396000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>390000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>359000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>339000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>335000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>335000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>334000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>331000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>330000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>329000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>387624000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="P8">
         <v>325000.0</v>
       </c>
       <c r="Q8">
+        <v>325000.0</v>
+      </c>
+      <c r="R8">
+        <v>325000.0</v>
+      </c>
+      <c r="S8">
         <v>323000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>206000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>206000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>20</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>382564000.0</v>
+      </c>
+      <c r="D9">
         <v>379401000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>368527000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>353446000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>322954000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>313087000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>304906000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>303207000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>301308000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>300310000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>298772000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>297840000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>297031000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>296364000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>205915000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>205215000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>204670000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>204190000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>203937000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>203685000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>247746000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>87054000.0</v>
+      </c>
+      <c r="C10">
+        <v>92103000.0</v>
+      </c>
+      <c r="D10">
         <v>98964000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>79559000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>51676000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>50111000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>44094000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>47366000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>59045000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>40756000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>29393000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>33987000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>39397000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>45248000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>26372000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>46250000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>36629000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>36131000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>35497000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>27741000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20434000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13273000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19210000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9803000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>22551000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>22551000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8849000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>14105000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>15954000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>33793000.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>15422000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>22</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>92103000.0</v>
+      </c>
+      <c r="D11">
         <v>98964000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>79559000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>51676000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>49901000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>44094000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>29393000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>33987000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>39397000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>45248000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>26372000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>46250000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>36629000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>35965000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>35497000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>27741000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>87054000.0</v>
+      </c>
+      <c r="C12">
+        <v>92103000.0</v>
+      </c>
+      <c r="D12">
         <v>98964000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>79559000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>51676000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>50111000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>44094000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>47366000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>59045000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>40756000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>29393000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>33987000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>39397000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3317638000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>26372000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3165049000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>36629000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2563695000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>35497000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>27741000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>20434000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13273000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19210000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9803000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>22551000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21465000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8849000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>14105000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>15954000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>33793000.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>15422000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>403000.0</v>
+      </c>
+      <c r="C13">
+        <v>398000.0</v>
+      </c>
+      <c r="D13">
         <v>396000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>390000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>359000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>339000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>335000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>335000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>334000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>331000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>330000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>329000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>387624000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>376811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="P13">
         <v>325000.0</v>
       </c>
       <c r="Q13">
+        <v>325000.0</v>
+      </c>
+      <c r="R13">
+        <v>325000.0</v>
+      </c>
+      <c r="S13">
         <v>323000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="T13">
         <v>206000.0</v>
       </c>
       <c r="U13">
-        <v>201000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="V13">
-        <v>201000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="W13">
         <v>201000.0</v>
       </c>
       <c r="X13">
         <v>201000.0</v>
       </c>
       <c r="Y13">
+        <v>201000.0</v>
+      </c>
+      <c r="Z13">
+        <v>201000.0</v>
+      </c>
+      <c r="AA13">
         <v>152844000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>150579000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>147013000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>139718000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>151904000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>130943000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>39174000.0</v>
+      </c>
+      <c r="C14">
+        <v>38178000.0</v>
+      </c>
+      <c r="D14">
         <v>38800000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>37790000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>36811000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36097000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>35895000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>35600000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>35439000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>34991000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>34731000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>34140000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>34052000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34063000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34199000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34057000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34204000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>34257000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>34212000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>33960000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>33407000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>32793000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>32435000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>20087000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>19838462.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18999988.0</v>
       </c>
       <c r="AA14">
         <v>11749994.0</v>
       </c>
       <c r="AB14">
-        <v>20087494.0</v>
+        <v>18999988.0</v>
       </c>
       <c r="AC14">
         <v>11749994.0</v>
       </c>
       <c r="AD14">
+        <v>20087494.0</v>
+      </c>
+      <c r="AE14">
         <v>11749994.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
+        <v>11749994.0</v>
+      </c>
+      <c r="AG14">
         <v>20087494.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>113586000.0</v>
       </c>
       <c r="AH14">
         <v>20087494.0</v>
       </c>
       <c r="AI14">
-        <v>20087494.0</v>
+        <v>113586000.0</v>
       </c>
       <c r="AJ14">
         <v>20087494.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>20087494.0</v>
+      </c>
+      <c r="AL14">
+        <v>20087494.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>329000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>328000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="P15">
         <v>325000.0</v>
       </c>
       <c r="Q15">
+        <v>325000.0</v>
+      </c>
+      <c r="R15">
+        <v>325000.0</v>
+      </c>
+      <c r="S15">
         <v>323000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="T15">
         <v>206000.0</v>
       </c>
       <c r="U15">
-        <v>201000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="V15">
-        <v>201000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="W15">
         <v>201000.0</v>
       </c>
       <c r="X15">
         <v>201000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>201000.0</v>
+      </c>
+      <c r="Z15">
+        <v>201000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>99404000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>236228000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>214075000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>117307000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>140405000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>213337000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>501000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>502000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>4000000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1259000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20">
         <v>6775000.0</v>
       </c>
       <c r="C20">
         <v>6775000.0</v>
       </c>
       <c r="D20">
         <v>6775000.0</v>
       </c>
       <c r="E20">
         <v>6775000.0</v>
       </c>
       <c r="F20">
         <v>6775000.0</v>
       </c>
       <c r="G20">
         <v>6775000.0</v>
       </c>
       <c r="H20">
         <v>6775000.0</v>
       </c>
       <c r="I20">
         <v>6775000.0</v>
       </c>
       <c r="J20">
         <v>6775000.0</v>
       </c>
       <c r="K20">
         <v>6775000.0</v>
       </c>
       <c r="L20">
         <v>6775000.0</v>
       </c>
       <c r="M20">
         <v>6775000.0</v>
       </c>
       <c r="N20">
         <v>6775000.0</v>
       </c>
       <c r="O20">
         <v>6775000.0</v>
       </c>
       <c r="P20">
         <v>6775000.0</v>
       </c>
       <c r="Q20">
         <v>6775000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
+      <c r="R20">
+        <v>6775000.0</v>
+      </c>
+      <c r="S20">
+        <v>6775000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>12645000.0</v>
+      </c>
+      <c r="C21">
+        <v>12963000.0</v>
+      </c>
+      <c r="D21">
         <v>12597000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12940000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12631000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>13712000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12416000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12229000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9022000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>8578000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9786000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9445000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9143000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9238000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9868000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8438000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7661000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7152000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>4597000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>5266000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>4782000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>4946000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>46280000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>44268000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>29299000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>20388000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21778000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13325000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13188000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19218000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>144440000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="S22"/>
+      <c r="T22">
         <v>57927000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>20046000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14487000.0</v>
       </c>
-      <c r="U22"/>
-[...1 lines deleted...]
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
         <v>-40637000.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>7591443000.0</v>
+      </c>
+      <c r="C23">
+        <v>7381513000.0</v>
+      </c>
+      <c r="D23">
         <v>6958683000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6475880000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5971530000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5527408000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5202474000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4873393000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4628218000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4404573000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4117308000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3951145000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3837094000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3748975000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3647366000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3332739000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3109722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2812478000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2457164000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2267605000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2164839000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2102874000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2126866000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2187051000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2214766000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2214766000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2064501000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1873554000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>163265000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1737985000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1616820000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>155634000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1349816000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23"/>
       <c r="AJ23"/>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>6623954000.0</v>
+      </c>
+      <c r="C24">
+        <v>6229005000.0</v>
+      </c>
+      <c r="D24">
         <v>5818257000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5378275000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4680807000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4511297000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4138738000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4022802000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3687562000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3507311000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3384247000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3450559000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3062565000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2946136000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2861432000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2686453000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2244330000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2074724000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1787123000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1722216000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1583052000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1654001000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1765247000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1835086000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1948333000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2005776000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1872133000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1668477000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>1329242000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1438906000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>36</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>6229005000.0</v>
+      </c>
+      <c r="D25">
         <v>5818257000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5378275000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4680807000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4511297000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4138738000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>3599423000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3450559000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3360878000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3276950000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3201482000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2894843000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2669022000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2375793000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2045614000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1874088000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1786366000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1729924000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1765247000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1835086000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1948333000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2005776000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1872133000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1668477000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>1545173000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1438906000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>3763270000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3638093000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3548485000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3463058000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3120150000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2907157000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2616831000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2297057000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2093039000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2009869000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1962734000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>6634909000.0</v>
+      </c>
+      <c r="C28">
+        <v>6445408000.0</v>
+      </c>
+      <c r="D28">
         <v>6051679000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5629773000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5199156000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4809268000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4528671000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4212873000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3988733000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3801310000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3570030000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3416572000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3321481000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3231702000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3175110000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2848593000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2632393000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2339662000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2010117000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1846347000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1765932000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1716651000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1746037000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1825283000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1983225000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1983225000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1863284000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1654372000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>1529219000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1405113000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>1178760000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>7415311000.0</v>
+      </c>
+      <c r="C29">
+        <v>7210046000.0</v>
+      </c>
+      <c r="D29">
         <v>6784902000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6307227000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5814019000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5376323000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5057401000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4731562000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4500719000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4275510000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4015821000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3852266000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3748502000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3653761000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3568292000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3250738000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3013463000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2716902000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2287804000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2107556000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2009836000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1949513000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1975007000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2041113000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2198763000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>51259000.0</v>
+      </c>
+      <c r="C30">
+        <v>51575000.0</v>
+      </c>
+      <c r="D30">
         <v>46553000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>186345000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>162075000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>160088000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>130890000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>120049000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>119010000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>120868000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>95131000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>87804000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>87252000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>87182000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>87287000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>92828000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>96974000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>89301000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>69902000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>94780000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>92779000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>86502000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>58002000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>58430000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>67732000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>67732000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>58384000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>48265000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>52981000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9361000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-    </row>
-    <row r="31" spans="1:36">
+      <c r="AK30"/>
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>409623000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>394932000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>380849000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>370036000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>360035000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>349120000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>337666000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>337715000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>332190000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>233468000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>313470000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>214992000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>209760000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>206027000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>250430000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>147578000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>150579000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>147013000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>132018000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>134936000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
-    </row>
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
-        <v>24881000.0</v>
+        <v>7428134000.0</v>
       </c>
       <c r="C33">
+        <v>30899000.0</v>
+      </c>
+      <c r="D33">
+        <v>6794320000.0</v>
+      </c>
+      <c r="E33">
         <v>6209976000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>5757779000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5315064000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5027490000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4705978000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4593389000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4240923000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10341000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11676000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>12527000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>15164000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>20138000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>25602000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>18126000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>27209000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>20374000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>16821000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3891000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4145000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4446000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2159455000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>12960000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>4903000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5045000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>5535000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1605456000.0</v>
       </c>
-      <c r="AE33"/>
-[...1 lines deleted...]
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33">
         <v>1356423000.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33"/>
       <c r="AJ33"/>
-    </row>
-    <row r="34" spans="1:36">
+      <c r="AK33"/>
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>3240095000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>3150723000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3067104000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>2991945000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>2685616000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2460066000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2212948000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1882165000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1710035000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1656700000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1654942000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
-        <v>5988841000.0</v>
+        <v>6623954000.0</v>
       </c>
       <c r="C35">
+        <v>6398504000.0</v>
+      </c>
+      <c r="D35">
+        <v>5818257000.0</v>
+      </c>
+      <c r="E35">
         <v>5378835000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4681811000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4511297000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4140224000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4023176000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4171766000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3510976000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3384247000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3214810000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>298313000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3276950000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>340050000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2686453000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2244330000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2074724000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1787123000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1722216000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1583052000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1654001000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1745706000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1835086000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1584228000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>1523018000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1388517000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>1329242000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1438906000.0</v>
       </c>
-      <c r="AE35"/>
-[...1 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>1194182000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
-        <v>-12615000.0</v>
+        <v>282926000.0</v>
       </c>
       <c r="C36">
+        <v>-13029000.0</v>
+      </c>
+      <c r="D36">
+        <v>255747000.0</v>
+      </c>
+      <c r="E36">
         <v>123009000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>111525000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>89948000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>91836000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>92616000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>194974000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>66289000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-9786000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-9445000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-9143000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-9238000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-4337000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-8438000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-18126000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-10896000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6843000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7257000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-9246000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-6654000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-1832000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2149181000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-6007000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>-4903000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-5045000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-5535000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1599678000.0</v>
       </c>
-      <c r="AE36"/>
-[...1 lines deleted...]
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>1350657000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36"/>
       <c r="AJ36"/>
-    </row>
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>3535000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>3616000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>3689000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>3924000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>3617000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>3491000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>3381000.0</v>
       </c>
-      <c r="R37"/>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38">
+        <v>7283090000.0</v>
+      </c>
+      <c r="C38">
+        <v>7206936000.0</v>
+      </c>
+      <c r="D38">
         <v>6785530000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>6331405000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>5858377000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>5292571000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>5098202000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>4778506000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>-143226000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>4404573000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4052582000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3881574000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3764239000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>375247000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3513569000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>126268000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2957993000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>206769000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2388449000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2201780000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2140514000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2085456000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2103210000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>17793000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2162268000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>25348000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1992365000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1806139000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>1663515000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>15278000.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-    </row>
-    <row r="39" spans="1:36">
+      <c r="AK38"/>
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
-        <v>2755000.0</v>
-[...1 lines deleted...]
-      <c r="C39">
+        <v>24996000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>18846000.0</v>
+      </c>
+      <c r="E39">
         <v>-142231000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2145000.0</v>
       </c>
       <c r="F39"/>
       <c r="G39">
+        <v>2145000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
         <v>-82359000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-224335000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2026000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-171526000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-158965000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-165063000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-170806000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-141380000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-77008000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>88340000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-74496000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9586000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-11094000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-92779000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-86502000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-58002000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-17793000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>227606000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>222128000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>173592000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>83850000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>81232000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
-    </row>
-    <row r="40" spans="1:36">
+      <c r="AK39"/>
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>214360000.0</v>
+      </c>
+      <c r="C40">
+        <v>-168314000.0</v>
+      </c>
+      <c r="D40">
         <v>-170584000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>164935000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-495896000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-574561000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-99404000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-484204000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-670799000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-215176000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-235749000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-298313000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-330814000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-340050000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-78384000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>369000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-301069000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>140000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>140000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-138311000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-75923000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>42318000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-160796000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-835000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>-390904000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-310624000.0</v>
       </c>
-      <c r="AB40"/>
-      <c r="AC40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>-26797000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
-    </row>
-    <row r="41" spans="1:36">
+      <c r="AK40"/>
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
-    </row>
-    <row r="42" spans="1:36">
+      <c r="AK41"/>
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>370513000.0</v>
+      </c>
+      <c r="C42">
+        <v>372360000.0</v>
+      </c>
+      <c r="D42">
         <v>369198000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>358503000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>348415000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>320085000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>310218000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>308455000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>305656000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>305417000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>302707000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>301913000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-87282000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-76633000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>298314000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>297382000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>296573000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>296364000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>205915000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>205215000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>204670000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>204190000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>203937000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>203685000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>157995000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>152844000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>150579000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>147013000.0</v>
       </c>
-      <c r="AB42"/>
-      <c r="AC42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>143755000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>151904000.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
-    </row>
-    <row r="43" spans="1:36">
+      <c r="AK42"/>
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>12082000.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>12133000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
         <v>12947000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>12680000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>3625000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>3891000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>4145000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>4446000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>4718000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>4964000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>10687000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>4903000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>5045000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>5535000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>1324000.0</v>
+      </c>
+      <c r="C46">
+        <v>1415000.0</v>
+      </c>
+      <c r="D46">
         <v>1481000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1539000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1592000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4151000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1693000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1912000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2013000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5329000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2861000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3023000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3209000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3356000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3495000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3632000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3690000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>7574000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3348000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3625000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3891000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>4145000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4446000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>4718000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>10687000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>4903000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5045000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>5535000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5778000.0</v>
       </c>
-      <c r="AE46"/>
-[...1 lines deleted...]
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
         <v>820000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>58</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1415000.0</v>
+      </c>
+      <c r="D47">
         <v>1481000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1539000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1592000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1650000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1693000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>2861000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>3023000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3209000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3356000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3495000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3632000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3690000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3830000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3348000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3625000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3891000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>4328000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>4446000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>4718000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>4964000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>5421000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>4903000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5045000.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>753000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5778000.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
-    </row>
-    <row r="48" spans="1:36">
+      <c r="AK47"/>
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>324742000.0</v>
+      </c>
+      <c r="C48">
+        <v>302379000.0</v>
+      </c>
+      <c r="D48">
         <v>267582000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>242209000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>216212000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>197325000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>176738000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>160935000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>146157000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>128906000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>112456000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>99465000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>87282000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>76633000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>68171000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>58188000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>47543000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>44422000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>36069000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>28047000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>18594000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>15198000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>5622000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>2141000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>2483000.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48">
         <v>-163265000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
-    </row>
-    <row r="49" spans="1:36">
+      <c r="AK48"/>
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>99465000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>87282000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>76633000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>68171000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>58188000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>47543000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>44422000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>36069000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>28047000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>18594000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>15198000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50">
+        <v>98009000.0</v>
+      </c>
+      <c r="C50">
+        <v>308506000.0</v>
+      </c>
+      <c r="D50">
         <v>332386000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>331057000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>570025000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>348082000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>434027000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>237437000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>360216000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>334755000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>215176000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>235749000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>298313000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>330814000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>340050000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>208390000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>424692000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>301069000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>258491000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>151872000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>203314000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>75923000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>19541000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>160796000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>297537000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>421548000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>215931000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>6721963000.0</v>
+      </c>
+      <c r="C51">
+        <v>6537511000.0</v>
+      </c>
+      <c r="D51">
         <v>6150643000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5709332000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5250832000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4859379000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4572765000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4260239000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4047778000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3842066000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3814599000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3686308000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3659191000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3607764000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3541532000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3103233000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3093714000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2676862000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2304105000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2025960000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1989680000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1805847000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1784788000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1995882000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2369881000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2427324000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2221248000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1948437000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>1761104000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1438906000.0</v>
       </c>
-      <c r="AE51"/>
-[...1 lines deleted...]
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>1194182000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>98009000.0</v>
+      </c>
+      <c r="C52">
+        <v>309500000.0</v>
+      </c>
+      <c r="D52">
         <v>332386000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>331057000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>570025000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>348082000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>434027000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>237437000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>360216000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>334755000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>215176000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>235749000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>298313000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>330814000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>340050000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>208390000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>424692000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>301069000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>258491000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>151872000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>203314000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>75923000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>19541000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>160796000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>421548000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>421548000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>349115000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>279960000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>215931000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-    </row>
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>210000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>3272390000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>3445563000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>3118799000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>2828302000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>2527564000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-    </row>
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>7591443000.0</v>
+      </c>
+      <c r="C55">
+        <v>7381513000.0</v>
+      </c>
+      <c r="D55">
         <v>6958683000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>6475880000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5971530000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5527408000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5202474000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4873393000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4628218000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4404573000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4117308000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3951145000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3837094000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3748975000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3647366000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3332739000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3109722000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2812478000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2457164000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2267605000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2164839000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2102874000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2126866000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2187051000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2214766000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2214766000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2064501000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1873554000.0</v>
       </c>
-      <c r="AB55"/>
-      <c r="AC55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>1737985000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1639249000.0</v>
       </c>
-      <c r="AE55"/>
-[...1 lines deleted...]
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55">
         <v>1371845000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-    </row>
-    <row r="56" spans="1:36">
+      <c r="AK55"/>
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
-        <v>148272000.0</v>
+        <v>163309000.0</v>
       </c>
       <c r="C56">
+        <v>143678000.0</v>
+      </c>
+      <c r="D56">
+        <v>164363000.0</v>
+      </c>
+      <c r="E56">
         <v>265904000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>213751000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>212344000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>174984000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>167415000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>178055000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>163650000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>54385000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>57895000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>60328000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3358564000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>113659000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3180869000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>133603000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2578500000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>48341000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>49004000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>20434000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>13273000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>19210000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>9803000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>39538000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2178731000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>67233000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>62370000.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>68935000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>33793000.0</v>
       </c>
-      <c r="AE56"/>
-[...1 lines deleted...]
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56"/>
+      <c r="AI56">
         <v>15422000.0</v>
       </c>
-      <c r="AH56"/>
-      <c r="AI56"/>
       <c r="AJ56"/>
-    </row>
-    <row r="57" spans="1:36">
+      <c r="AK56"/>
+      <c r="AL56"/>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
-        <v>332386000.0</v>
+        <v>271085000.0</v>
       </c>
       <c r="C57">
+        <v>309500000.0</v>
+      </c>
+      <c r="D57">
+        <v>502970000.0</v>
+      </c>
+      <c r="E57">
         <v>495992000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>723500000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>495896000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>574561000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>375470000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>484204000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>456724000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>215176000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>235749000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>298313000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>91525000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>340050000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>208390000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>424692000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>301069000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>258491000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>151872000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>65003000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>63361000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>61859000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>55938000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>421548000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>472909000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>349115000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>279960000.0</v>
       </c>
-      <c r="AB57"/>
-      <c r="AC57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>215931000.0</v>
       </c>
-      <c r="AD57"/>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
-    </row>
-    <row r="58" spans="1:36">
+      <c r="AK57"/>
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>6895039000.0</v>
+      </c>
+      <c r="C58">
+        <v>6705825000.0</v>
+      </c>
+      <c r="D58">
         <v>6321227000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5874827000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5405311000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5007193000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4714785000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4398646000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4171766000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3967700000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3697292000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3545903000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3445854000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3368475000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3276632000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2973227000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2761790000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2467988000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2214974000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2034137000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1941369000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1883285000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1917106000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1981024000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2061922000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2061922000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1913922000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1726541000.0</v>
       </c>
-      <c r="AB58"/>
-      <c r="AC58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>1598267000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1438906000.0</v>
       </c>
-      <c r="AE58"/>
-[...1 lines deleted...]
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58">
         <v>1194182000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58"/>
       <c r="AJ58"/>
-    </row>
-    <row r="59" spans="1:36">
+      <c r="AK58"/>
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>693348000.0</v>
+      </c>
+      <c r="C60">
+        <v>672535000.0</v>
+      </c>
+      <c r="D60">
         <v>634259000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>597895000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>563187000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>516944000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>484636000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>471323000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>452941000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>433444000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>416398000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>401707000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>387624000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>376811000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>366810000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>355895000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>344441000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>341109000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>242190000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>233468000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>223470000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>219589000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>209760000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>206027000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>152844000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>152844000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>150579000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>147013000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>163265000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>139718000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>177914000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>155634000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>155634000.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60"/>
       <c r="AJ60"/>
-    </row>
-    <row r="61" spans="1:36">
+      <c r="AK60"/>
+      <c r="AL60"/>
+    </row>
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
         <v>-1294000.0</v>
       </c>
-      <c r="L61">
+      <c r="N61">
         <v>-1294000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-458000.0</v>
       </c>
       <c r="O61">
         <v>-458000.0</v>
       </c>
       <c r="P61">
         <v>-458000.0</v>
       </c>
-      <c r="Q61"/>
-      <c r="R61"/>
+      <c r="Q61">
+        <v>-458000.0</v>
+      </c>
+      <c r="R61">
+        <v>-458000.0</v>
+      </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
-      <c r="R62">
-[...4 lines deleted...]
-      </c>
+      <c r="R62"/>
+      <c r="S62"/>
       <c r="T62">
         <v>90000000.0</v>
       </c>
       <c r="U62">
         <v>90000000.0</v>
       </c>
-      <c r="V62"/>
-      <c r="W62"/>
+      <c r="V62">
+        <v>90000000.0</v>
+      </c>
+      <c r="W62">
+        <v>90000000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>33409000.0</v>
+      </c>
+      <c r="C2">
         <v>272212000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32851000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158347000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105703000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104943000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99660000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76120000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61713000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52280000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3139000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1793000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>2020000.0</v>
+      </c>
+      <c r="C3">
         <v>2000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2297000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2116000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2411000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2446000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2468000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1434000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1191000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>514000.0</v>
       </c>
-      <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>509268000.0</v>
+      </c>
+      <c r="C5">
         <v>96391000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>215287000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>44552000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>39793000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23129000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25398000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19249000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13989000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6797000.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>511288000.0</v>
+      </c>
+      <c r="C6">
         <v>98391000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>279023000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>46668000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>42204000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25575000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27866000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20683000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15180000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7311000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42740000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17251000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>681039000.0</v>
+      </c>
+      <c r="C9">
         <v>210564000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>131718000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>90033000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75607000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>60897000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>53124000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33218000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23191000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>53360000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>146240000.0</v>
+      </c>
+      <c r="C10">
         <v>96391000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71127000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44552000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39793000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23129000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25398000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19249000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13989000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6797000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7154000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6303000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>41257000.0</v>
+      </c>
+      <c r="C11">
         <v>27925000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18834000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12033000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10569000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5352000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8106000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11618000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>76305000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>59528000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>365048000.0</v>
+      </c>
+      <c r="C12">
         <v>247218000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>203024000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>157195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>105995000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>99875000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>98521000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>75919000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>61292000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50825000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34876000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>556685000.0</v>
+      </c>
+      <c r="C13">
         <v>413333000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>290138000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>240343000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>181968000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>167322000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>98521000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>75919000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>61292000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50825000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>34876000.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>71000.0</v>
+      </c>
+      <c r="C14">
         <v>-47000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>105054000.0</v>
+      </c>
+      <c r="C15">
         <v>68419000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>52273000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29224000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17777000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>17292000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7631000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13989000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6797000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7154000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6303000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16">
+        <v>103706000.0</v>
+      </c>
+      <c r="C16">
         <v>67585000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51520000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32211000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20635000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-31178000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17292000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7631000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13989000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6797000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7154000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>104983000.0</v>
+      </c>
+      <c r="C17">
         <v>68466000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43353000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32519000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>50362000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17777000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>17292000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10549000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>13989000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6797000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>191637000.0</v>
+      </c>
+      <c r="C18">
         <v>142294000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>97666000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>83148000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>75973000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>67447000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>59010000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>48803000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>36538000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>27593000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>511288000.0</v>
+      </c>
+      <c r="C21">
         <v>96391000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76848000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44552000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>39793000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23129000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25398000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19249000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13989000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6797000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>42740000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17251000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>203160000.0</v>
+      </c>
+      <c r="C23">
         <v>386385000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>54870000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>203828000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141517000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>142711000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>127386000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>102271000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80942000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68674000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13759000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9242000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>48955000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>2020000.0</v>
+      </c>
+      <c r="C25">
         <v>2000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2074000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2116000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2411000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2446000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2468000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1434000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1191000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.21</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.18</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.21</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.13</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.16</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.15</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.09</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>127</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1237000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>872000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1421000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>661000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>578000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>6098000.0</v>
+      </c>
+      <c r="C28">
         <v>73311000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52122000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34507000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23379000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24653000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22804000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21453000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16728000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12990000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9401000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5007000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>41257000.0</v>
+      </c>
+      <c r="C29">
         <v>27925000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17158000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12033000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10569000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5352000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8106000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29"/>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>169751000.0</v>
+      </c>
+      <c r="C30">
         <v>114173000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54870000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45481000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35814000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37768000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27726000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26151000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19229000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16394000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10242000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7449000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-365048000.0</v>
+      </c>
+      <c r="C31">
         <v>-5007000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5721000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-155109000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-105995000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-100475000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17785000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11088000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-61292000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-50825000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35586000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-23554000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>714448000.0</v>
+      </c>
+      <c r="C32">
         <v>482776000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>131718000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>248380000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181310000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>165840000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>152784000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>121520000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>94931000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75471000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>56499000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>26493000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>14168000.0</v>
+      </c>
+      <c r="C2">
+        <v>17238999.0</v>
+      </c>
+      <c r="D2">
         <v>95424000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>89579000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>81231000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17703000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>69945000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>65561000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8224000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56372000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51875000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>49888000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>46804000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>44556000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39152000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>33213000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>41426000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28504000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25037000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23875000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>28287000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>23748000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25833000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24883000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>30480000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1939000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26007000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>23889000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22763000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21365000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19969000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17730000.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>1314000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1199000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1075000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>320000.0</v>
+      </c>
+      <c r="C3">
+        <v>752000.0</v>
+      </c>
+      <c r="D3">
         <v>323000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>338000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>138000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>302000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>615000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>557000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>526000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>755000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>519000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>518000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>505000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>532000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>519000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>529000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>536000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>643000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>600000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>500000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>668000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>612000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>619000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>613000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>602000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>692000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>536000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>620000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>620000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>365000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>364000.0</v>
       </c>
-      <c r="AE3">
-[...4 lines deleted...]
-      </c>
       <c r="AG3">
-        <v>-5718000.0</v>
-[...2 lines deleted...]
-      <c r="AI3"/>
+        <v>352500.0</v>
+      </c>
+      <c r="AH3">
+        <v>352500.0</v>
+      </c>
+      <c r="AI3">
+        <v>230000.0</v>
+      </c>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>139717000.0</v>
+      </c>
+      <c r="C5">
+        <v>150843000.0</v>
+      </c>
+      <c r="D5">
         <v>35375000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>33922000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>101982000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>106933000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>21244000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>19873000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>86746000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>22308000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>17239000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>16824000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>14757000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>11692000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>14049000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14790000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4021000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>11377000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>10927000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>12885000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4604000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>11753000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5025000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2625000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3727000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>5676000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4979000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6601000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3414000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4846000.0</v>
       </c>
-      <c r="AE5">
-[...2 lines deleted...]
-      <c r="AF5">
+      <c r="AG5">
+        <v>5973000.0</v>
+      </c>
+      <c r="AH5">
         <v>22272000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>21844000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>140037000.0</v>
+      </c>
+      <c r="C6">
+        <v>151595000.0</v>
+      </c>
+      <c r="D6">
         <v>35698000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>34260000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>102120000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>107235000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>21859000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>20430000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>87272000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>23063000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>17758000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>17342000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>15262000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>12224000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>14568000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15319000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4557000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>12020000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11527000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13385000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5272000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12365000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5644000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3238000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4329000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>6212000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>5599000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7221000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3779000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5210000.0</v>
       </c>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>21844000.0</v>
+        <v>6325500.0</v>
       </c>
       <c r="AH6">
+        <v>22624500.0</v>
+      </c>
+      <c r="AI6">
+        <v>22074000.0</v>
+      </c>
+      <c r="AJ6">
         <v>19746000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>17942000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>16351000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>153750000.0</v>
+      </c>
+      <c r="C9">
+        <v>165086001.0</v>
+      </c>
+      <c r="D9">
         <v>76870000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>76437000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>38030000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>107183000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>49334000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>48851000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>90383000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>46762000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>39399000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>34656000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32781000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>28862000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>23771000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>24828000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>13511000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>20993000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>20211000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21613000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>13354000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>20523000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14722000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11779000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>13539000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>43681000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12203000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>11752000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>13238000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>10467000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>11666000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>12208000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>12554500.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>12359000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>24592000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>23094000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>20910000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>30877000.0</v>
+      </c>
+      <c r="C10">
+        <v>50049000.0</v>
+      </c>
+      <c r="D10">
         <v>35375000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>33922000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26894000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>32037000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21244000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19873000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>23236000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>22308000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>17239000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16824000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14757000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>11692000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>14049000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14790000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4021000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11377000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>10927000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12885000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4604000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11753000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5025000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2625000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3727000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8142000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5676000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4979000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6601000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3414000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4846000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5973000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5495000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5718000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3696000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2723000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1851000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>8578000.0</v>
+      </c>
+      <c r="C11">
+        <v>15296000.0</v>
+      </c>
+      <c r="D11">
         <v>9963000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7752000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>8246000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>11232000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>5627000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5162000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5903000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5141000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5070000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4602000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4021000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3465000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3759000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4019000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>790000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3024000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2905000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3432000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1208000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2177000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1544000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>484000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1148000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2960000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1796000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1444000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1906000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1459000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1528000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1653000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2857000.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>109160000.0</v>
+      </c>
+      <c r="C12">
+        <v>100794000.0</v>
+      </c>
+      <c r="D12">
         <v>95043000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>87981000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>75088000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>74628000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>63871000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>47664000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>61055000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>55545000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>51721000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>49590000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>46168000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>44993000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38572000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32934000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>40696000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>28128000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24809000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>24875000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>28182000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>23342000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24260000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>23083000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>29190000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>26759000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>25669000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>23677000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>22415000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>21143000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19756000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17999000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>154485000.0</v>
+      </c>
+      <c r="C13">
+        <v>153851000.0</v>
+      </c>
+      <c r="D13">
         <v>145683000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>137072000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>120079000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>114936000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>106746000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>99491000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>90529000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>86269000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>79088000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>49590000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>70521000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>65632000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>63419000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>59243000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>52049000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>49360000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>46923000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44978000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>40707000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>41556000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>41374000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>23083000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>29190000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>26759000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>25669000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>23677000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>22415000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>64000.0</v>
+      </c>
+      <c r="C14">
+        <v>44000.0</v>
+      </c>
+      <c r="D14">
         <v>-39000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-173000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>239000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-218000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>186000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>67000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-82000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>188000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-83000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>39000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>87000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-235000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>307000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>126000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>110000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>22363000.0</v>
+      </c>
+      <c r="C15">
+        <v>34797000.0</v>
+      </c>
+      <c r="D15">
         <v>25373000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>25997000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>18409000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>20587000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>15803000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>14778000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>17251000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>17355000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12086000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12183000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10649000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>8462000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9983000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>10645000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3121000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>8353000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>8022000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>9453000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3396000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>9576000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3481000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2141000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2579000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>5182000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3880000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3535000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4695000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1955000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3318000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4320000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>956000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>5718000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3696000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2723000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1851000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>116</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>34320000.0</v>
+      </c>
+      <c r="D16">
         <v>25021000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25711000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18654000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>20333000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>15612000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>11903000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12183000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10649000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8462000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>9831000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10645000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3121000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7991000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8022000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5882000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3396000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>9576000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3481000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-46814000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2579000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5182000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3880000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3535000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4695000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-11730000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3318000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>22299000.0</v>
+      </c>
+      <c r="C17">
+        <v>34753000.0</v>
+      </c>
+      <c r="D17">
         <v>25412000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>26170000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>18648000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>20805000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>15617000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>14711000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>17333000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>17167000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12169000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>12222000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>10736000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>8227000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>10290000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10771000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3231000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>29491000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>8022000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>9453000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3396000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>9576000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3481000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2141000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2579000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>5182000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3880000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>3535000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>4695000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-11730000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>45325000.0</v>
+      </c>
+      <c r="C18">
+        <v>53057000.0</v>
+      </c>
+      <c r="D18">
         <v>50640000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>49091000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>38849000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>40308000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>36732000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>34148000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>29474000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>30724000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>27367000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>25307000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24353000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>20639000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>24847000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>26309000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>11353000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>21232000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>22114000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>20103000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12525000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>18214000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>17114000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>16672000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>15447000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>17365000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>14710000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>13207000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>13728000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>146899000.0</v>
+      </c>
+      <c r="C21">
+        <v>159494000.0</v>
+      </c>
+      <c r="D21">
         <v>35375000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>33922000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6032000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>107235000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>21244000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>19873000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>87748000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>22308000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17239000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>16824000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>14757000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>11692000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>14049000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14790000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4021000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11377000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>10927000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>12885000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4604000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11753000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5025000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2625000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3727000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>36200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5676000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4979000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6601000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3414000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4846000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5973000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7970000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8222000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>19746000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>17942000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>16351000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>21019000.0</v>
+      </c>
+      <c r="C23">
+        <v>22831000.0</v>
+      </c>
+      <c r="D23">
         <v>136919000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>132094000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>125293000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>17651000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>98035000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>94539000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10859000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>80826000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>74035000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>67720000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>64828000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61726000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>48874000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>43251000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>50916000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>38120000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34321000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32603000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>37037000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>32518000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>35530000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>34037000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>40292000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3694000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>32534000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>30662000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>29400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>28418000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26789000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>23965000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4584500.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4137000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6160000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6351000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5634000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>320000.0</v>
+      </c>
+      <c r="C25">
+        <v>752000.0</v>
+      </c>
+      <c r="D25">
         <v>323000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>338000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>607000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>302000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>615000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>557000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>526000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>755000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>519000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>518000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>505000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>532000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>519000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>529000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>536000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>643000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>600000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>500000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>668000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>612000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>619000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>613000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>602000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>692000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>536000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>620000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>620000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>365000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>364000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
-        <v>17179000.0</v>
+        <v>1237000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
+        <v>17179000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>872000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>1421000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>110000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>4068000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3766000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>5781000.0</v>
+      </c>
+      <c r="C28">
+        <v>42162000.0</v>
+      </c>
+      <c r="D28">
         <v>23574000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>22903000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1783000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22173000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>18105000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>17179000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>15855000.0</v>
       </c>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28">
+      <c r="K28">
+        <v>18417000.0</v>
+      </c>
+      <c r="L28">
         <v>12995000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11128000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10454000.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="O28">
+        <v>16102000.0</v>
+      </c>
+      <c r="P28">
         <v>7233000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6979000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5765000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>12139000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5185000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4976000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5649000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11046000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6107000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6311000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5497000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10180000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4081000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4199000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4344000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9191000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4125000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4067000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>516499.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>371000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>8578000.0</v>
+      </c>
+      <c r="C29">
+        <v>15296000.0</v>
+      </c>
+      <c r="D29">
         <v>9963000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7752000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8246000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11232000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5627000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5162000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5903000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5141000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5070000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4602000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4021000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3465000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3759000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4019000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>790000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3024000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2905000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3432000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1208000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2177000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1544000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>484000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1148000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2960000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1796000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1444000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1906000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4377000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>6851000.0</v>
+      </c>
+      <c r="C30">
+        <v>5592001.0</v>
+      </c>
+      <c r="D30">
         <v>41495000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>42515000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>44062000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-52000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>28090000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>28978000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2635000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>24454000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22160000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17832000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18024000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17170000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9722000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10038000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9490000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9616000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9284000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8728000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8750000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8770000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9697000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9154000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9812000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>6527000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6773000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6637000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7053000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6820000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6235000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4584500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6641000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4846000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5152000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4559000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-116022000.0</v>
+      </c>
+      <c r="C31">
+        <v>-109445000.0</v>
+      </c>
+      <c r="D31">
         <v>-1702000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-5925000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>32926000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-75198000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>512000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-66916000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-64512000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-59648000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-52960000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2787000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>14757000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-15756000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>11540000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>11751000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1627000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-28128000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>10588000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-4838000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1803000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5433000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3307000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>13533000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2107000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-4873000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4146000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-22415000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-21143000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19756000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-17999000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2475000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-2504000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-16050000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-15219000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-14500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>167918000.0</v>
+      </c>
+      <c r="C32">
+        <v>182325000.0</v>
+      </c>
+      <c r="D32">
         <v>172294000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>166016000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>119261000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>124886000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>119279000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>114412000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>98607000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>103134000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>91274000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>84544000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79585000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>73418000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>62923000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>58041000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>54937000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>49497000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>45248000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>45488000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41641000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>44271000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>40555000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>36662000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>44019000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>16258000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>38210000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>35641000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>36001000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>31832000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>31635000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>29938000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>12554500.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>12359000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>25906000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>24293000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>21985000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>70830000.0</v>
+      </c>
+      <c r="C2">
         <v>61927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62056000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47604000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20293000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27552000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16677000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15727000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51744000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12287000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>281000</v>
+      </c>
+      <c r="C3">
         <v>289000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>180000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>326000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>135000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1572000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2004000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1701000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3082000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2916000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>14452000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>27311000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-7259000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-13109000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10720000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29665000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>178407000.0</v>
+      </c>
+      <c r="C6">
         <v>8903000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-129000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14452000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27311000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7259000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10875000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>950000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-36017000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39457000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-1307000.0</v>
+      </c>
+      <c r="C7">
         <v>19622000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16660000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18023000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12803000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9592000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>628000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18859000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4838000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1149000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-7421000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-3287000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-5603000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>-17215000.0</v>
+      </c>
+      <c r="C9">
         <v>-6374000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13393000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7421000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3287000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5603000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14452000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-16248000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3690000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1588000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>7421000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3287000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5603000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14452000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2562000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16452000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11058000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18314000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>434000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9214000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2975000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10157000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-16830000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8984000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-136166000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-70051000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10433000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14305000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-8043000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-362000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4074000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3234000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-3045000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-686000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-238000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>2020000.0</v>
+      </c>
+      <c r="C14">
         <v>2000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2297000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2116000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2411000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2446000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2468000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1434000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1191000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>1069208000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>249237000.0</v>
+      </c>
+      <c r="C16">
         <v>70830000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>61927000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>62056000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47604000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20293000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27552000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16677000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15727000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51744000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>17880000.0</v>
+      </c>
+      <c r="C18">
         <v>37466000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>60874000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>48348000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>57293000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>53320000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-107340000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-74186000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34562000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26851000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1045082000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-449963000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>815917000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>685218000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>87739000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-305934000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-270196000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-274779000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-181094000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20">
+        <v>40969000.0</v>
+      </c>
+      <c r="C20">
         <v>10145000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2005000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>607000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>137000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>141844000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>100800000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>1639548000.0</v>
+      </c>
+      <c r="C21">
         <v>1011929000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>537666000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18562000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>65820000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-283120000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>467741000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>351477000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>215616000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>144812000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>104983000.0</v>
+      </c>
+      <c r="C22">
         <v>68466000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51520000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32519000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29224000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17777000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17292000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7631000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13989000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6797000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-47000.0</v>
+      </c>
+      <c r="C23">
         <v>-5844000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-279999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-25594000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-27584000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32430000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45596000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7846000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14498000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45972000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-1650436000.0</v>
+      </c>
+      <c r="C24">
         <v>-1078327000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-615507000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-907912000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-666591000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>88465000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-305052000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-268893000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-271697000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-178178000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-87685000.0</v>
+      </c>
+      <c r="C25">
         <v>-47057000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-9423000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17148000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20975000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22445000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-117961000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-62174000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17626000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21307000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>-7335000.0</v>
+      </c>
+      <c r="C26">
         <v>10145000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-861000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-458000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-423000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>144002000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-27714000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>160000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>58588000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>8284000.0</v>
+      </c>
+      <c r="C27">
         <v>6155000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4128000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3343000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2159000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>965000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12808000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10527000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>1682028000.0</v>
+      </c>
+      <c r="C28">
         <v>1016230000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>535768000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>874016000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>626172000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-149890000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>422145000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>343631000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>201118000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>190784000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>18161000.0</v>
+      </c>
+      <c r="C29">
         <v>37755000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>61054000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57622000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54892000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-105336000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-72485000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37644000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29767000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-1521782000.0</v>
+      </c>
+      <c r="C30">
         <v>-1045082000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-596951000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-908238000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-656483000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87739000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-305934000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-270196000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-274779000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-181094000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>249237000.0</v>
+      </c>
+      <c r="C2">
+        <v>117810000.0</v>
+      </c>
+      <c r="D2">
         <v>97189000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>74461000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>70830000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>67261000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>79659000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>59045000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>61927000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>47096000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>50773000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>56033000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>62056000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>40905000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>55467000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>47466000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>47604000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>45083000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>35662000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>27242000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20293000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>27031000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16538000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12132000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27552000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12001000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>15647000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18934000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16677000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>34531000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12938000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14332500.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>15727000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>19223000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>42000</v>
+      </c>
+      <c r="C3">
+        <v>76000</v>
+      </c>
+      <c r="D3">
         <v>146000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>78000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>99000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>98000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>65000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>84000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>41000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>108000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>24000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>48000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>48000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>53000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>56000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>151000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>66000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>31000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>51000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>72000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>49000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>250000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>293000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>285000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>744000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>504000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>602000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>556000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>341000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>480000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>361000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>430000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>430000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>556000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-5260000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-6023000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>21151000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-14562000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>8001000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-138000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>2521000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>9421000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>8420000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>6949000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-3887000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4677000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2134000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8070000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3491000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>586000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4840000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2710000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2313000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>857000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-137187000.0</v>
+      </c>
+      <c r="C6">
+        <v>131427000.0</v>
+      </c>
+      <c r="D6">
         <v>20621000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>22728000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3631000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3569000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-12398000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>20614000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2882000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14831000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3677000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5260000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6023000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>21151000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14562000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8001000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-138000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2521000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9421000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8420000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6949000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6738000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10493000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4406000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15420000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>15551000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3646000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3287000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2257000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-17854000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>21593000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1394500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1394500.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3496000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>2598000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5037000.0</v>
+      </c>
+      <c r="D7">
         <v>5282000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2125000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>573000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7582000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8384000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>826000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2830000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11889000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-628000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14123000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-8472000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>14908000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-15231000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-15564000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2139000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>465000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>7444000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-113000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5007000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11745000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>43000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1629000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-630000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>8390000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-6555000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-13009000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>11803000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6868000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>3436000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-6995500.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-6995500.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3666000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-789000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-2458000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2468000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-3273000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>190000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1870000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-2244000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-567000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3276000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2800000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>-3086000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3177000.0</v>
+      </c>
+      <c r="D9">
         <v>-5888000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3146000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-5004000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2801000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1986000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-6015000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>456000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-8491000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1655000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-789000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2458000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2468000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3273000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>190000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1870000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2244000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-567000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3276000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2800000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-54000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1109000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-5528000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1088000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-11262000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>653000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4332000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-4930000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2398000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-6858000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-6858000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-3369000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
+        <v>6013999.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
         <v>1.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6014000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2468000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-190000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-310000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>10764000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-6960000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>12824000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4245000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-11730000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>589000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2559000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>7442000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3314000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3137000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2613000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5289000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2723000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>433000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6288000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>6747000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>10638000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>505000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-26048000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20526000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-14043000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>17611000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-4921000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>465000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-2998000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1832000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-3141000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-3121000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-6470000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-7754000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5536000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18562000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-7360000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-45154000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-87380000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-87380000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20581000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-35118000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>1085000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1085000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>946000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4552000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-7713000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4024000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-858000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>150000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>569000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-151000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-930000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9186000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-4137000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1176000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2151000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10277000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-2040000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-2040000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-3167000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-2443000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>320000.0</v>
+      </c>
+      <c r="C14">
+        <v>752000.0</v>
+      </c>
+      <c r="D14">
         <v>323000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>338000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>607000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>302000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>615000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>557000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>526000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>755000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>519000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>518000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>505000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>532000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>519000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>529000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>536000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>643000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>600000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>500000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>668000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>612000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>619000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>613000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>602000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>692000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>536000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>620000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>620000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>365000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>364000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>352500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>352500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
-        <v>875000.0</v>
+        <v>936000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
+        <v>875000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
         <v>458000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>112050000.0</v>
+      </c>
+      <c r="C16">
+        <v>249237000.0</v>
+      </c>
+      <c r="D16">
         <v>117810000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>97189000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>74461000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>70830000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>67261000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>79659000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>59045000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>61927000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>47096000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>50773000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>56033000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>62056000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>40905000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>55467000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47466000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>47604000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45083000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>35662000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>27242000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20293000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>27031000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16538000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12132000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>27552000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>12001000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15647000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>18934000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16677000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>34531000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1394500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>14332500.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>15727000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>12000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4565000.0</v>
+      </c>
+      <c r="D18">
         <v>11306000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7584000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3437000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>33175000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-17636000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>11388000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10540000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>19992000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9777000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>44357000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11976000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>39965000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4500000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1113000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>11770000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>16105000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>18627000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10400000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>10365000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>17278000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13331000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>22089000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>622000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-28647000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-87000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-30965000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>39273000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-51912000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>15214000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-18744000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-18744000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>12421000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>150</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-429074000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-441198000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-401413000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-356069000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-279732000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-196837000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-212444000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-223942000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-148181000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>113097000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>121269000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>173909000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>120871000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>232209000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>288928000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>168289000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>163521000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-85988000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>182113000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>14400000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>70635000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>54768000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-52064000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-86900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-91085000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-75997000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-51952000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>1038000.0</v>
+      </c>
+      <c r="D20">
         <v>8835000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>2299000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>28797000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>8300000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>189000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1501000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>155000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>907000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>523000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>875000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>607000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...4 lines deleted...]
-      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>137000.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>221733000.0</v>
+      </c>
+      <c r="C21">
+        <v>385407000.0</v>
+      </c>
+      <c r="D21">
         <v>429749000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>449242000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>375150000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>319050000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>285285000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>154487000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1373000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>78479000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2494000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3801000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-9215000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>34072000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-9136000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4999000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>88053000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>50166000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-38349000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-70481000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-114099000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-60191000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>133643000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>212847000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>212847000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>17830000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>109059000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>22051000.0</v>
+      </c>
+      <c r="C22">
+        <v>34753000.0</v>
+      </c>
+      <c r="D22">
         <v>25412000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>26170000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>18648000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>20805000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16031000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14778000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>17333000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>17130000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12168000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12222000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10649000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8227000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10290000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10771000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3231000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7991000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8022000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9453000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3396000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9576000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3481000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2141000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2579000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5182000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3880000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3535000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4695000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1955000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3318000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4320000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2638000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5718000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>211052000.0</v>
+      </c>
+      <c r="C23">
+        <v>-431000.0</v>
+      </c>
+      <c r="D23">
         <v>-162000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-47000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2439000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2535000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-569000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-414000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2326000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-936000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-753000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1493000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-160000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>527971000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3801000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-9215000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-10084000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-8210000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4298000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4117000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-10959000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-317000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3285000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>41363000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-5331000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>472294000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-39010000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-302000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3235000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-4712000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-468000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>76225000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>76225000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-10291000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-369502000.0</v>
+      </c>
+      <c r="C24">
+        <v>-378975000.0</v>
+      </c>
+      <c r="D24">
         <v>-429008000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-441120000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-401333000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-355970000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-297065000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-196753000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-218144000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-235753000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-148157000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-141031000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-71530000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-263029000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-311130000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-214070000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-293592000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-341846000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-176649000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-85935000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-53607000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>14402000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>70677000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>54825000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-51439000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1897000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-90896000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-75864000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-51896000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-70624000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-80518000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-58875500.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-58875500.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-69227000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-19701000.0</v>
+      </c>
+      <c r="C25">
+        <v>-31114000.0</v>
+      </c>
+      <c r="D25">
         <v>-17463000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-17883000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-21225000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3266000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-32423000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-6457000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-11959000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-9674000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-24186000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>15804000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-18100000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>16113000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-11811000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3437000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9412000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7037000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5943000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4082000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3460000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>164000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5557000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>16441000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>398000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-41770000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-88105000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-20105000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>23757000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-44753000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8517000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-15991000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-14309000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>10695000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>-4537000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1000.0</v>
+      </c>
+      <c r="D26">
         <v>-179000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-4993000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>28797000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>10145000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1550000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-266000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1284000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-24000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>561000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-836000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>458000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-458000.0</v>
       </c>
       <c r="P26">
         <v>-458000.0</v>
       </c>
       <c r="Q26">
+        <v>-458000.0</v>
+      </c>
+      <c r="R26">
+        <v>-458000.0</v>
+      </c>
+      <c r="S26">
         <v>-167000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-256000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-43203000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-43203000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>144002000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>43203000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>100800000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-27714000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-27714000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>2695000.0</v>
+      </c>
+      <c r="C27">
+        <v>2131000.0</v>
+      </c>
+      <c r="D27">
         <v>2154000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2029000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1970000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1645000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1574000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1600000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1371000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>923000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1200000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1026000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>933000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>931000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>810000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>669000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>564000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>500000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>500000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>485000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="W27">
         <v>253000.0</v>
       </c>
       <c r="X27">
+        <v>200000.0</v>
+      </c>
+      <c r="Y27">
+        <v>253000.0</v>
+      </c>
+      <c r="Z27">
         <v>207000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>4746000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2952000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1595000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3214000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2935000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>202099000.0</v>
+      </c>
+      <c r="C28">
+        <v>386013000.0</v>
+      </c>
+      <c r="D28">
         <v>438243000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>456264000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>401508000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>326365000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>284905000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>205979000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>198981000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>212614000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>154257000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>91414000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>77483000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>70306000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>301068000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>220958000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>281684000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>324661000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>167394000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>83936000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>50181000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-38666000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-73766000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-72736000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>35278000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>130594000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>173837000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>103119000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14595000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>104347000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>86834000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>76225000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>76225000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>53310000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>12042000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4489000.0</v>
+      </c>
+      <c r="D29">
         <v>11452000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7662000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3536000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>33273000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-17571000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11472000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10581000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>20100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9753000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>44357000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11928000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>40018000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4444000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1264000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11836000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>16136000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>18678000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10472000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10424000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>17528000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13624000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>22374000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1366000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-28143000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-86398000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-30409000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>39614000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-51432000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>15575000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-18314000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-18314000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>12977000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>-351328000.0</v>
+      </c>
+      <c r="C30">
+        <v>-250097000.0</v>
+      </c>
+      <c r="D30">
         <v>-429074000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-441198000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-401413000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-356069000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-279732000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-196837000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-212444000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-217883000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-148181000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-141031000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-71578000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-89173000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-311186000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-214221000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-293658000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-338276000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-176651000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-85988000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-53656000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14400000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>70635000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>54768000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-52064000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-86900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-91085000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-75997000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-51952000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-70769000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-80816000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-59305500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-59305500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-69783000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>