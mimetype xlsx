--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -981,51 +984,53 @@
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>437500000000.0</v>
       </c>
       <c r="C8">
         <v>437500000000.0</v>
       </c>
       <c r="D8">
         <v>437500000000.0</v>
       </c>
       <c r="E8">
         <v>350000000000.0</v>
       </c>
       <c r="F8">
         <v>1250000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>663463000000.0</v>
+      </c>
       <c r="C9">
         <v>663463000000.0</v>
       </c>
       <c r="D9">
         <v>663463000000.0</v>
       </c>
       <c r="E9">
         <v>-104351000000.0</v>
       </c>
       <c r="F9">
         <v>7000000.0</v>
       </c>
       <c r="G9">
         <v>7000000.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>51992000000.0</v>
       </c>
       <c r="C10">
@@ -1277,98 +1282,100 @@
       </c>
       <c r="B24">
         <v>93862000000.0</v>
       </c>
       <c r="C24">
         <v>17047000000.0</v>
       </c>
       <c r="D24">
         <v>9611000000.0</v>
       </c>
       <c r="E24">
         <v>30176000000.0</v>
       </c>
       <c r="F24">
         <v>42277000000.0</v>
       </c>
       <c r="G24">
         <v>37430000000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>95025000000.0</v>
+      </c>
       <c r="C25">
         <v>23709000000.0</v>
       </c>
       <c r="D25">
         <v>18904000000.0</v>
       </c>
       <c r="E25">
         <v>31942000000.0</v>
       </c>
       <c r="F25">
         <v>43447000000.0</v>
       </c>
       <c r="G25">
         <v>37650000000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>168600000000.0</v>
+        <v>167437000000.0</v>
       </c>
       <c r="C28">
         <v>48748000000.0</v>
       </c>
       <c r="D28">
         <v>-685540000000.0</v>
       </c>
       <c r="E28">
         <v>293747000000.0</v>
       </c>
       <c r="F28">
         <v>109422000000.0</v>
       </c>
       <c r="G28">
         <v>76281000000.0</v>
       </c>
       <c r="H28">
         <v>-87224000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1527,74 +1534,76 @@
       </c>
       <c r="F36">
         <v>44511000000.0</v>
       </c>
       <c r="G36">
         <v>47689000000.0</v>
       </c>
       <c r="H36"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>151502000000.0</v>
+      </c>
       <c r="C38">
         <v>139922000000.0</v>
       </c>
       <c r="D38">
         <v>104158000000.0</v>
       </c>
       <c r="E38">
         <v>111771000000.0</v>
       </c>
       <c r="F38">
         <v>38214000000.0</v>
       </c>
       <c r="G38">
         <v>44404000000.0</v>
       </c>
       <c r="H38"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>172226000000.0</v>
+        <v>172393000000.0</v>
       </c>
       <c r="C39">
         <v>105193000000.0</v>
       </c>
       <c r="D39">
         <v>45255000000.0</v>
       </c>
       <c r="E39">
         <v>39357000000.0</v>
       </c>
       <c r="F39">
         <v>14631000000.0</v>
       </c>
       <c r="G39">
         <v>4941000000.0</v>
       </c>
       <c r="H39">
         <v>123213000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
@@ -1620,54 +1629,54 @@
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>663463000000.0</v>
       </c>
       <c r="C42">
         <v>663463000000.0</v>
       </c>
       <c r="D42">
-        <v>679450000000.0</v>
+        <v>663463000000.0</v>
       </c>
       <c r="E42">
-        <v>-86352000000.0</v>
+        <v>-104351000000.0</v>
       </c>
       <c r="F42">
         <v>7000000.0</v>
       </c>
       <c r="G42">
         <v>7000000.0</v>
       </c>
       <c r="H42">
         <v>244711000000.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
@@ -1709,51 +1718,53 @@
       </c>
       <c r="B46">
         <v>802430000000.0</v>
       </c>
       <c r="C46">
         <v>624521000000.0</v>
       </c>
       <c r="D46">
         <v>398528000000.0</v>
       </c>
       <c r="E46">
         <v>371356000000.0</v>
       </c>
       <c r="F46">
         <v>354029000000.0</v>
       </c>
       <c r="G46">
         <v>381868000000.0</v>
       </c>
       <c r="H46"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>802430000000.0</v>
+      </c>
       <c r="C47">
         <v>624521000000.0</v>
       </c>
       <c r="D47">
         <v>398528000000.0</v>
       </c>
       <c r="E47">
         <v>371356000000.0</v>
       </c>
       <c r="F47">
         <v>354029000000.0</v>
       </c>
       <c r="G47">
         <v>381868000000.0</v>
       </c>
       <c r="H47"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-79796000000.0</v>
       </c>
       <c r="C48">
@@ -1790,51 +1801,51 @@
         <v>56</v>
       </c>
       <c r="B50">
         <v>118652000000.0</v>
       </c>
       <c r="C50">
         <v>93650000000.0</v>
       </c>
       <c r="D50">
         <v>24946000000.0</v>
       </c>
       <c r="E50">
         <v>153508000000.0</v>
       </c>
       <c r="F50">
         <v>21903000000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>220592000000.0</v>
+        <v>219429000000.0</v>
       </c>
       <c r="C51">
         <v>123870000000.0</v>
       </c>
       <c r="D51">
         <v>50359000000.0</v>
       </c>
       <c r="E51">
         <v>364642000000.0</v>
       </c>
       <c r="F51">
         <v>135918000000.0</v>
       </c>
       <c r="G51">
         <v>82921000000.0</v>
       </c>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>124404000000.0</v>
       </c>
@@ -2044,2090 +2055,2239 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>139792000000.0</v>
+      </c>
+      <c r="C2">
         <v>140611000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>137538000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>123337000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105977000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>138195000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148460000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>138007000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>97036000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>113764000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>133176000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>166816000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>181536000000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>19868000000.0</v>
+      </c>
+      <c r="C5">
         <v>14804000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20563000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20400000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19492000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19533000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15374000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15987000000.0</v>
       </c>
       <c r="I5">
         <v>15987000000.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>15987000000.0</v>
+      </c>
       <c r="K5">
-        <v>17999000000.0</v>
+        <v>15987000000.0</v>
       </c>
       <c r="L5">
         <v>17999000000.0</v>
       </c>
       <c r="M5">
+        <v>17999000000.0</v>
+      </c>
+      <c r="N5">
         <v>182225000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-86352000000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>5179000000.0</v>
+      </c>
+      <c r="C7">
         <v>6915000000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>10448000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11546000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13173000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13060000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12130000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>437500000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>437500000000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>437500000000.0</v>
       </c>
       <c r="F8">
         <v>437500000000.0</v>
       </c>
       <c r="G8">
         <v>437500000000.0</v>
       </c>
       <c r="H8">
         <v>437500000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>437500000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>663463000000.0</v>
       </c>
       <c r="D9">
         <v>663463000000.0</v>
       </c>
       <c r="E9">
         <v>663463000000.0</v>
       </c>
       <c r="F9">
         <v>663463000000.0</v>
       </c>
       <c r="G9">
         <v>663463000000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>663463000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>663463000000.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>663463000000.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>62510000000.0</v>
+      </c>
+      <c r="C10">
         <v>51992000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45189000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26247000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>46225000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>75122000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>363596000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>515890000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>571740000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>735899000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>543352000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>875548000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-70895000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>70895000000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>162898000000.0</v>
+      </c>
+      <c r="C12">
         <v>152462000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>145659000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>126513000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>146511000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>175449000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>364005000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>516912000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>572762000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>736921000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>543352000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>875548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70895000000.0</v>
       </c>
       <c r="N12">
         <v>70895000000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="O12">
+        <v>70895000000.0</v>
+      </c>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>437500000000.0</v>
       </c>
       <c r="C13">
         <v>437500000000.0</v>
       </c>
       <c r="D13">
         <v>437500000000.0</v>
       </c>
       <c r="E13">
         <v>437500000000.0</v>
       </c>
       <c r="F13">
         <v>437500000000.0</v>
       </c>
       <c r="G13">
         <v>437500000000.0</v>
       </c>
       <c r="H13">
         <v>437500000000.0</v>
       </c>
       <c r="I13">
         <v>437500000000.0</v>
       </c>
       <c r="J13">
         <v>437500000000.0</v>
       </c>
       <c r="K13">
         <v>437500000000.0</v>
       </c>
       <c r="L13">
         <v>437500000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="M13">
+        <v>437500000000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>350000000000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>43750000000.0</v>
       </c>
       <c r="C14">
         <v>43750000000.0</v>
       </c>
       <c r="D14">
         <v>43750000000.0</v>
       </c>
       <c r="E14">
         <v>43750000000.0</v>
       </c>
       <c r="F14">
         <v>43750000000.0</v>
       </c>
       <c r="G14">
         <v>43750000000.0</v>
       </c>
       <c r="H14">
         <v>43750000000.0</v>
       </c>
       <c r="I14">
         <v>43750000000.0</v>
       </c>
       <c r="J14">
         <v>43750000000.0</v>
       </c>
       <c r="K14">
         <v>43750000000.0</v>
       </c>
       <c r="L14">
         <v>43750000000.0</v>
       </c>
       <c r="M14">
+        <v>43750000000.0</v>
+      </c>
+      <c r="N14">
         <v>43710369863.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35000000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39375000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-2837000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>736000000.0</v>
+      </c>
+      <c r="C21">
         <v>777000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>819000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>860000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>698000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>727000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>157000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>169000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>182000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>173000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>122706000000.0</v>
+      </c>
+      <c r="C22">
         <v>123572000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>235789000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>156391000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>144007000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>139917000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>165188000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>153655000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>150620000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>142444000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>125530000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>128412000000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>94770000000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1834302000000.0</v>
+      </c>
+      <c r="C23">
         <v>1798212000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1851406000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1791473000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1663492000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1608602000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1737473000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1717187000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1677002000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1668360000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1716137000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1937242000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>274880000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1032905000000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>91289000000.0</v>
+      </c>
+      <c r="C24">
         <v>93862000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>36970000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>32712000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20785000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17047000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25475000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15441000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>16362000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>31317000000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>95025000000.0</v>
+      </c>
+      <c r="D25">
         <v>43765000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39507000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27447000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23709000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36972000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>24812000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>33131000000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>173438000000.0</v>
+      </c>
+      <c r="C28">
         <v>168600000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141243000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>146485000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34882000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48748000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-282189000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-462577000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-520525000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-685540000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-495130000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-686256000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70895000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>293747000000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>1275271000000.0</v>
+      </c>
+      <c r="C29">
         <v>1248485000000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>1219951000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1124893000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1162765000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1119242000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1097249000000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>366981000000.0</v>
+      </c>
+      <c r="C30">
         <v>279282000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>270077000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>210855000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>214292000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>309417000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>127896000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121100000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73477000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>122955000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>107303000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134169000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>130815000000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>400187000000.0</v>
+      </c>
+      <c r="C32">
         <v>413497000000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>295366000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>336613000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>437571000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>819431000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>790130000000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>1089705000000.0</v>
+      </c>
+      <c r="C33">
         <v>1070670000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1064749000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1050362000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>991839000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>878626000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>680831000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>684255000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>642303000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>634997000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>632144000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>739850000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>-70895000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>697068000000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>229033000000.0</v>
+      </c>
+      <c r="C35">
         <v>238979000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>188306000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>180884000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>167239000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>160271000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>337020000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>320231000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>318900000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>311630000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>322146000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>316127000000.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35">
+        <v>-274880000000.0</v>
+      </c>
+      <c r="O35">
         <v>307982000000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>100861000000.0</v>
+      </c>
+      <c r="C36">
         <v>82767000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>92888000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>206761000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>190459000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>197279000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>181295000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>204855000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>169141000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>168655000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>19860000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>337940000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-70895000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>294532000000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>151502000000.0</v>
+      </c>
+      <c r="D38">
         <v>159667000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>151390000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>135505000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>139922000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>128945000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>156343000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>154236000000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>172226000000.0</v>
+        <v>92012000000.0</v>
       </c>
       <c r="C39">
+        <v>172393000000.0</v>
+      </c>
+      <c r="D39">
         <v>135132000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>247352000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>166843000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>105193000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>399553000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>241265000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>237840000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>45255000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>307808000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>59263000000.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39">
+        <v>-70895000000.0</v>
+      </c>
+      <c r="O39">
         <v>39357000000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>37338000000.0</v>
+      </c>
+      <c r="C40">
         <v>49030000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>217708000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>170837000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>151476000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>34089000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29033000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>56881000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>39897000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>68097000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>63854000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>101591000000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>92859000000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>663463000000.0</v>
       </c>
       <c r="C42">
         <v>663463000000.0</v>
       </c>
       <c r="D42">
         <v>663463000000.0</v>
       </c>
       <c r="E42">
         <v>663463000000.0</v>
       </c>
       <c r="F42">
         <v>663463000000.0</v>
       </c>
       <c r="G42">
         <v>663463000000.0</v>
       </c>
       <c r="H42">
         <v>663463000000.0</v>
       </c>
       <c r="I42">
         <v>663463000000.0</v>
       </c>
       <c r="J42">
+        <v>663463000000.0</v>
+      </c>
+      <c r="K42">
         <v>679450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663463000000.0</v>
       </c>
       <c r="L42">
         <v>663463000000.0</v>
       </c>
       <c r="M42">
+        <v>663463000000.0</v>
+      </c>
+      <c r="N42">
         <v>92655000000.0</v>
       </c>
-      <c r="N42">
-[...4 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="O42">
+        <v>-104351000000.0</v>
+      </c>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>1573854000000.0</v>
+      </c>
+      <c r="C45">
         <v>1555932000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>1490103000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1440468000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1314202000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1074439000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1053996000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>802465000000.0</v>
+      </c>
+      <c r="C46">
         <v>802430000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>784798000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>778428000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>742396000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>624521000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>419763000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>404971000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>404699000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>398528000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>378414000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>370730000000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>371356000000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>802430000000.0</v>
+      </c>
+      <c r="D47">
         <v>784798000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>778428000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>742396000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>624521000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>419763000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>378414000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>370730000000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-76329000000.0</v>
+      </c>
+      <c r="C48">
         <v>-79796000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-67255000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-63696000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-65123000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-68428000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-65442000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-60884000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-55034000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-75995000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-61905000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-38196000000.0</v>
       </c>
-      <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>-81423000000.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>139480000000.0</v>
+      </c>
+      <c r="C50">
         <v>118652000000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>129572000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>48776000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>93650000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>42872000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>25742000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>235948000000.0</v>
+      </c>
+      <c r="C51">
         <v>220592000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>186432000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>172732000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>81107000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>123870000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>81407000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>53313000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>51215000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>50359000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>48222000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>189292000000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>364642000000.0</v>
       </c>
-      <c r="O51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>124404000000.0</v>
+        <v>143904000000.0</v>
       </c>
       <c r="C52">
+        <v>130156000000.0</v>
+      </c>
+      <c r="D52">
         <v>142667000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>133225000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>53660000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>100161000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>44435000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>28579000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>28866000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>31455000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>23410000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>156161000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>156768000000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
-        <v>100470000000.0</v>
+        <v>100388000000.0</v>
       </c>
       <c r="C53">
         <v>100470000000.0</v>
       </c>
       <c r="D53">
+        <v>100470000000.0</v>
+      </c>
+      <c r="E53">
         <v>100266000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>100286000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>100327000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022000000.0</v>
       </c>
       <c r="I53">
         <v>1022000000.0</v>
       </c>
       <c r="J53">
         <v>1022000000.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>1022000000.0</v>
+      </c>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>141790000000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1834302000000.0</v>
+      </c>
+      <c r="C55">
         <v>1798212000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1851406000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1791473000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1663492000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1608602000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1737473000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1717187000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1677002000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1668360000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1716137000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1937242000000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>1032905000000.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>744597000000.0</v>
+      </c>
+      <c r="C56">
         <v>727542000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>786657000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>741111000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>671653000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>729976000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1056642000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1032932000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1034699000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1033363000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1083993000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1197392000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>70895000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>335837000000.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>344410000000.0</v>
+      </c>
+      <c r="C57">
         <v>314045000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>497913000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>445745000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>335040000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>292405000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>237211000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>242802000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>186221000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>208872000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>232694000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>441675000000.0</v>
       </c>
-      <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>450043000000.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>573443000000.0</v>
+      </c>
+      <c r="C58">
         <v>553024000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>686219000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>626629000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>502279000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>452676000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>574231000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>563033000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>505121000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>520502000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>554840000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>757802000000.0</v>
       </c>
-      <c r="M58"/>
       <c r="N58">
+        <v>-274880000000.0</v>
+      </c>
+      <c r="O58">
         <v>758025000000.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1044502000000.0</v>
+      </c>
+      <c r="C60">
         <v>1035971000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1054271000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1057667000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1055332000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1052068000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1050895000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1056066000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1061916000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1040955000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1057057000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1080766000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>274880000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>182225000000.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4148,1880 +4308,1967 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B2">
         <v>906064000000.0</v>
       </c>
       <c r="C2">
         <v>825513000000.0</v>
       </c>
       <c r="D2">
         <v>854132000000.0</v>
       </c>
       <c r="E2">
         <v>878468000000.0</v>
       </c>
       <c r="F2">
         <v>565562000000.0</v>
       </c>
       <c r="G2">
         <v>390271000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B3">
         <v>66091000000.0</v>
       </c>
       <c r="C3">
         <v>9909000000.0</v>
       </c>
       <c r="D3">
         <v>8689000000.0</v>
       </c>
       <c r="E3">
         <v>4738000000.0</v>
       </c>
       <c r="F3">
         <v>7249000000.0</v>
       </c>
       <c r="G3">
         <v>6966000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B5">
         <v>16251000000.0</v>
       </c>
       <c r="C5">
         <v>21041000000.0</v>
       </c>
       <c r="D5">
         <v>51304000000.0</v>
       </c>
       <c r="E5">
         <v>79288000000.0</v>
       </c>
       <c r="F5">
         <v>34837000000.0</v>
       </c>
       <c r="G5">
         <v>-150254000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B6">
         <v>82342000000.0</v>
       </c>
       <c r="C6">
         <v>30950000000.0</v>
       </c>
       <c r="D6">
         <v>59993000000.0</v>
       </c>
       <c r="E6">
         <v>84026000000.0</v>
       </c>
       <c r="F6">
         <v>42086000000.0</v>
       </c>
       <c r="G6">
         <v>-143288000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B9">
         <v>183173000000.0</v>
       </c>
       <c r="C9">
         <v>178145000000.0</v>
       </c>
       <c r="D9">
         <v>207730000000.0</v>
       </c>
       <c r="E9">
         <v>192662000000.0</v>
       </c>
       <c r="F9">
         <v>113616000000.0</v>
       </c>
       <c r="G9">
         <v>-26715000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B10">
         <v>3759000000.0</v>
       </c>
       <c r="C10">
         <v>13443000000.0</v>
       </c>
       <c r="D10">
         <v>42251000000.0</v>
       </c>
       <c r="E10">
         <v>75853000000.0</v>
       </c>
       <c r="F10">
         <v>55223000000.0</v>
       </c>
       <c r="G10">
         <v>-153523000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11">
         <v>3336000000.0</v>
       </c>
       <c r="C11">
         <v>1150000000.0</v>
       </c>
       <c r="D11">
         <v>12689000000.0</v>
       </c>
       <c r="E11">
         <v>7612000000.0</v>
       </c>
       <c r="F11">
         <v>11812000000.0</v>
       </c>
       <c r="G11">
         <v>2672000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12">
         <v>17085000000.0</v>
       </c>
       <c r="C12">
         <v>7598000000.0</v>
       </c>
       <c r="D12">
         <v>11687000000.0</v>
       </c>
       <c r="E12">
         <v>6627000000.0</v>
       </c>
       <c r="F12">
         <v>4961000000.0</v>
       </c>
       <c r="G12">
         <v>3269000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B13">
         <v>8401000000.0</v>
       </c>
       <c r="C13">
         <v>1183000000.0</v>
       </c>
       <c r="D13">
         <v>1165000000.0</v>
       </c>
       <c r="E13">
         <v>5990000000.0</v>
       </c>
       <c r="F13">
         <v>9664000000.0</v>
       </c>
       <c r="G13">
         <v>9846000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14">
         <v>-11791000000.0</v>
       </c>
       <c r="C14">
         <v>-4726000000.0</v>
       </c>
       <c r="D14">
         <v>-24134000000.0</v>
       </c>
       <c r="E14">
         <v>-18645000000.0</v>
       </c>
       <c r="F14">
         <v>-22501000000.0</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B15">
         <v>-11368000000.0</v>
       </c>
       <c r="C15">
         <v>7567000000.0</v>
       </c>
       <c r="D15">
         <v>5428000000.0</v>
       </c>
       <c r="E15">
         <v>49596000000.0</v>
       </c>
       <c r="F15">
         <v>20910000000.0</v>
       </c>
       <c r="G15">
         <v>-140640000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>94</v>
+      </c>
+      <c r="B16">
+        <v>-11368000000.0</v>
+      </c>
       <c r="C16">
         <v>7567000000.0</v>
       </c>
       <c r="D16">
         <v>5428000000.0</v>
       </c>
       <c r="E16">
         <v>49596000000.0</v>
       </c>
       <c r="F16">
         <v>20910000000.0</v>
       </c>
       <c r="G16">
         <v>-140640000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B17">
         <v>423000000.0</v>
       </c>
       <c r="C17">
         <v>12293000000.0</v>
       </c>
       <c r="D17">
         <v>29562000000.0</v>
       </c>
       <c r="E17">
         <v>68241000000.0</v>
       </c>
       <c r="F17">
         <v>43411000000.0</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B18">
         <v>-8684000000.0</v>
       </c>
       <c r="C18">
         <v>-1415000000.0</v>
       </c>
       <c r="D18">
         <v>-3666000000.0</v>
       </c>
       <c r="E18">
         <v>-8084000000.0</v>
       </c>
       <c r="F18">
         <v>-9727000000.0</v>
       </c>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21">
         <v>16251000000.0</v>
       </c>
       <c r="C21">
         <v>9403000000.0</v>
       </c>
       <c r="D21">
         <v>51304000000.0</v>
       </c>
       <c r="E21">
         <v>79288000000.0</v>
       </c>
       <c r="F21">
         <v>34837000000.0</v>
       </c>
       <c r="G21">
         <v>-124953000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23">
         <v>1072986000000.0</v>
       </c>
       <c r="C23">
         <v>994255000000.0</v>
       </c>
       <c r="D23">
         <v>1010558000000.0</v>
       </c>
       <c r="E23">
         <v>991842000000.0</v>
       </c>
       <c r="F23">
         <v>644341000000.0</v>
       </c>
       <c r="G23">
         <v>488509000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25">
         <v>14306000000.0</v>
       </c>
       <c r="C25">
         <v>9909000000.0</v>
       </c>
       <c r="D25">
         <v>8689000000.0</v>
       </c>
       <c r="E25">
         <v>4738000000.0</v>
       </c>
       <c r="F25">
         <v>7249000000.0</v>
       </c>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>105</v>
+      </c>
+      <c r="B27">
+        <v>6962000000.0</v>
+      </c>
       <c r="C27">
         <v>7806000000.0</v>
       </c>
       <c r="D27">
         <v>8901000000.0</v>
       </c>
       <c r="E27">
         <v>3947000000.0</v>
       </c>
       <c r="F27">
         <v>893000000.0</v>
       </c>
       <c r="G27">
         <v>2103000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28">
-        <v>71562000000.0</v>
+        <v>64600000000.0</v>
       </c>
       <c r="C28">
         <v>56394000000.0</v>
       </c>
       <c r="D28">
         <v>51905000000.0</v>
       </c>
       <c r="E28">
         <v>43743000000.0</v>
       </c>
       <c r="F28">
         <v>19872000000.0</v>
       </c>
       <c r="G28">
         <v>30167000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B29">
         <v>3336000000.0</v>
       </c>
       <c r="C29">
         <v>1150000000.0</v>
       </c>
       <c r="D29">
         <v>12689000000.0</v>
       </c>
       <c r="E29">
         <v>7612000000.0</v>
       </c>
       <c r="F29">
         <v>11812000000.0</v>
       </c>
       <c r="G29">
         <v>2672000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30">
         <v>166922000000.0</v>
       </c>
       <c r="C30">
         <v>168742000000.0</v>
       </c>
       <c r="D30">
         <v>162088000000.0</v>
       </c>
       <c r="E30">
         <v>113374000000.0</v>
       </c>
       <c r="F30">
         <v>78779000000.0</v>
       </c>
       <c r="G30">
         <v>98238000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31">
         <v>-12492000000.0</v>
       </c>
       <c r="C31">
         <v>4040000000.0</v>
       </c>
       <c r="D31">
         <v>-9053000000.0</v>
       </c>
       <c r="E31">
         <v>-3435000000.0</v>
       </c>
       <c r="F31">
         <v>20386000000.0</v>
       </c>
       <c r="G31">
         <v>-28570000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32">
         <v>1089237000000.0</v>
       </c>
       <c r="C32">
         <v>1003658000000.0</v>
       </c>
       <c r="D32">
         <v>1061862000000.0</v>
       </c>
       <c r="E32">
         <v>1071130000000.0</v>
       </c>
       <c r="F32">
         <v>679178000000.0</v>
       </c>
       <c r="G32">
         <v>363556000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>280569000000.0</v>
+      </c>
+      <c r="C2">
         <v>308449000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254711000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>161226000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>173681000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>304060000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>195424000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>174514000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>151515000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>113613000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>224820000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>274153000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>235884000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>191135000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>221608000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B3">
+        <v>3646000000.0</v>
+      </c>
+      <c r="C3">
         <v>25399000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18626000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4148000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3777000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3586000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2169000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2110000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2044000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3373000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1798000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2556000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>943000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12978000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28415000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B5">
+        <v>20941000000.0</v>
+      </c>
+      <c r="C5">
         <v>7765000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6240000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1153000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8526000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>509000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1227000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6183000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21206000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12245000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15209000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34978000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24433000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9400000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23046000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B6">
+        <v>24587000000.0</v>
+      </c>
+      <c r="C6">
         <v>33164000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24866000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5301000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12303000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4095000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>942000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4073000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>23250000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15618000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13411000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37534000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25376000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3578000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>51461000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>64427000000.0</v>
+      </c>
+      <c r="C9">
         <v>63879000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>48162000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34732000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44397000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53792000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41390000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>29401000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>53562000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>57256000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23974000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>76406000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55756000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>46659000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50892000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>14501000000.0</v>
+      </c>
+      <c r="C10">
         <v>-2234000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1666000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1454000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5781000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2017000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2847000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7258000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25565000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1976000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16627000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20178000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40676000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10868000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32628000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>3945000000.0</v>
+      </c>
+      <c r="C11">
         <v>5574000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1486000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4173000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>449000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4125000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1372000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3905000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2302000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2758000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2049000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2762000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5120000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>709000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2950000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>6440000000.0</v>
+      </c>
+      <c r="C12">
         <v>7066000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4574000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2656000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2745000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2526000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1620000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1075000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2377000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3320000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1418000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4986000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1963000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1468000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1850000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B13">
+        <v>1708000000.0</v>
+      </c>
+      <c r="C13">
         <v>6341000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4933000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1816000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1949000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2104000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1132000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2787000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3310000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6683000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>1187000000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14">
+        <v>-7089000000.0</v>
+      </c>
+      <c r="C14">
         <v>-4733000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-1292000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2027000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3156000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3083000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2497000000.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>3467000000.0</v>
+      </c>
+      <c r="C15">
         <v>-12541000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3559000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1427000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3305000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2986000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4558000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5850000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20961000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-14090000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-23709000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14611000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>28616000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14670000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23161000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-12541000000.0</v>
+      </c>
+      <c r="D16">
         <v>-3559000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1427000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3305000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2986000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-4558000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-23709000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43227000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-14670000000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B17">
+        <v>10556000000.0</v>
+      </c>
+      <c r="C17">
         <v>-7808000000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>2719000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5332000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6142000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1475000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3353000000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B18">
+        <v>-4828000000.0</v>
+      </c>
+      <c r="C18">
         <v>-725000000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-1820000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2133000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2766000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-943000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>736000000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21">
+        <v>20890000000.0</v>
+      </c>
+      <c r="C21">
         <v>7765000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7675287000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1456000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2263000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1155000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1047000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11695000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21206000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12245000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-20352000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34978000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24433000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16738000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23046000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23">
+        <v>324106000000.0</v>
+      </c>
+      <c r="C23">
         <v>364563000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>295197713000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>197414000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>215815000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>359007000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>235767000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>215610000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>183871000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>158624000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>269146000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>315581000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>267207000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>246991000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>237772000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25">
+        <v>3646000000.0</v>
+      </c>
+      <c r="C25">
         <v>1445000000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>4148000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3777000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3586000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2169000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2110000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      <c r="D27">
+        <v>105</v>
+      </c>
+      <c r="B27">
+        <v>1574000000.0</v>
+      </c>
+      <c r="C27">
+        <v>370000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>1017000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1305000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3995000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1419000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1063000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1329000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2119000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5085000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>936000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>761000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1922000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1076000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28">
-        <v>29414000000.0</v>
+        <v>9083000000.0</v>
       </c>
       <c r="C28">
+        <v>29044000000.0</v>
+      </c>
+      <c r="D28">
         <v>45980000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5573000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14229000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22521000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12792000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13730000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7351000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13875000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13262000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16059000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10139000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27999000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26770000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B29">
+        <v>3945000000.0</v>
+      </c>
+      <c r="C29">
         <v>5574000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1486000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4173000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>449000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4125000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1372000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3905000000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>2049000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7882000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>709000000.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30">
+        <v>43537000000.0</v>
+      </c>
+      <c r="C30">
         <v>56114000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40486713000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36188000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>42134000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54947000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40343000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41096000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32356000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45011000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44326000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41428000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31323000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55856000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16164000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31">
+        <v>-6389000000.0</v>
+      </c>
+      <c r="C31">
         <v>-9999000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6009287000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3518000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-862000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3894000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4437000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4359000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14221000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3725000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14800000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>16243000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-27606000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9582000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>344996000000.0</v>
+      </c>
+      <c r="C32">
         <v>372328000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>302873000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>195958000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>218078000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>357852000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>236814000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>203915000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>205077000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>170869000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>248794000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>350559000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>291640000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>237794000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>272500000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -6044,1606 +6291,1685 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
         <v>75284000000.0</v>
       </c>
       <c r="C2">
         <v>735899000000.0</v>
       </c>
       <c r="D2">
         <v>70895000000.0</v>
       </c>
       <c r="E2">
         <v>26496000000.0</v>
       </c>
       <c r="F2">
         <v>6640000000.0</v>
       </c>
       <c r="G2">
         <v>11962000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
         <v>146414000000</v>
       </c>
       <c r="C3">
         <v>278049000000</v>
       </c>
       <c r="D3">
         <v>47693000000</v>
       </c>
       <c r="E3">
         <v>27392000000</v>
       </c>
       <c r="F3">
         <v>9063000000</v>
       </c>
       <c r="G3">
         <v>12293000000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
         <v>-23292000000.0</v>
       </c>
       <c r="C6">
         <v>-660777000000.0</v>
       </c>
       <c r="D6">
         <v>665004000000.0</v>
       </c>
       <c r="E6">
         <v>44399000000.0</v>
       </c>
       <c r="F6">
         <v>19856000000.0</v>
       </c>
       <c r="G6">
         <v>-5322000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>116</v>
+      </c>
+      <c r="B7">
+        <v>-183514000000.0</v>
+      </c>
       <c r="C7">
         <v>-197898000000.0</v>
       </c>
       <c r="D7">
         <v>-210436000000.0</v>
       </c>
       <c r="E7">
         <v>-176833000000.0</v>
       </c>
       <c r="F7">
         <v>-112906000000.0</v>
       </c>
       <c r="G7">
         <v>-114539000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
         <v>66091000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>56693000000.0</v>
+      </c>
       <c r="D14">
         <v>52146000000.0</v>
       </c>
       <c r="E14">
         <v>44582000000.0</v>
       </c>
       <c r="F14">
         <v>43162000000.0</v>
       </c>
       <c r="G14">
         <v>47768000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
         <v>-5000000000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16">
         <v>51992000000.0</v>
       </c>
       <c r="C16">
         <v>75122000000.0</v>
       </c>
       <c r="D16">
         <v>735899000000.0</v>
       </c>
       <c r="E16">
         <v>70895000000.0</v>
       </c>
       <c r="F16">
         <v>26496000000.0</v>
       </c>
       <c r="G16">
         <v>6640000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>-85551000000.0</v>
       </c>
       <c r="C18">
         <v>-400269000000.0</v>
       </c>
       <c r="D18">
         <v>-136373000000.0</v>
       </c>
       <c r="E18">
         <v>-268061000000.0</v>
       </c>
       <c r="F18">
         <v>-17480000000.0</v>
       </c>
       <c r="G18">
         <v>16627000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-100000000000.0</v>
       </c>
       <c r="D19">
         <v>99638000000.0</v>
       </c>
       <c r="E19">
         <v>-54947000000.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>875000000000.0</v>
       </c>
       <c r="E20">
         <v>288750000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
         <v>102620000000.0</v>
       </c>
       <c r="C21">
         <v>78666000000.0</v>
       </c>
       <c r="D21">
         <v>-144547000000.0</v>
       </c>
       <c r="E21">
         <v>118559000000.0</v>
       </c>
       <c r="F21">
         <v>-15248000000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22">
         <v>-11368000000.0</v>
       </c>
       <c r="C22">
         <v>7567000000.0</v>
       </c>
       <c r="D22">
         <v>5428000000.0</v>
       </c>
       <c r="E22">
         <v>49596000000.0</v>
       </c>
       <c r="F22">
         <v>20910000000.0</v>
       </c>
       <c r="G22">
         <v>-140640000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
         <v>-9249000000.0</v>
       </c>
       <c r="C23">
         <v>-9622000000.0</v>
       </c>
       <c r="D23">
         <v>-17511000000.0</v>
       </c>
       <c r="E23">
         <v>110210000000.0</v>
       </c>
       <c r="F23">
         <v>-600000000.0</v>
       </c>
       <c r="G23">
         <v>3530000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24">
         <v>-27427000000.0</v>
       </c>
       <c r="C24">
         <v>-229590000000.0</v>
       </c>
       <c r="D24">
         <v>-11404000000.0</v>
       </c>
       <c r="E24">
         <v>-150112000000.0</v>
       </c>
       <c r="F24">
         <v>-649000000.0</v>
       </c>
       <c r="G24">
         <v>-9635000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>6140000000.0</v>
       </c>
       <c r="C25">
         <v>-122220000000.0</v>
       </c>
       <c r="D25">
         <v>-146254000000.0</v>
       </c>
       <c r="E25">
         <v>-334847000000.0</v>
       </c>
       <c r="F25">
         <v>-72489000000.0</v>
       </c>
       <c r="G25">
         <v>121792000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>288750000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
         <v>88371000000.0</v>
       </c>
       <c r="C28">
         <v>69044000000.0</v>
       </c>
       <c r="D28">
         <v>712942000000.0</v>
       </c>
       <c r="E28">
         <v>522519000000.0</v>
       </c>
       <c r="F28">
         <v>37985000000.0</v>
       </c>
       <c r="G28">
         <v>-15879000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
         <v>60863000000.0</v>
       </c>
       <c r="C29">
         <v>-122220000000.0</v>
       </c>
       <c r="D29">
         <v>-88680000000.0</v>
       </c>
       <c r="E29">
         <v>-240669000000.0</v>
       </c>
       <c r="F29">
         <v>-8417000000.0</v>
       </c>
       <c r="G29">
         <v>28920000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
         <v>-172531000000.0</v>
       </c>
       <c r="C30">
         <v>-607601000000.0</v>
       </c>
       <c r="D30">
         <v>40742000000.0</v>
       </c>
       <c r="E30">
         <v>-237451000000.0</v>
       </c>
       <c r="F30">
         <v>-9712000000.0</v>
       </c>
       <c r="G30">
         <v>-18363000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>51825000000.0</v>
+      </c>
+      <c r="C2">
         <v>45189000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26414000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46225000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>75122000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>363596000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>515890000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>571740000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>735899000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>543352000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>875548000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43367000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45700000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57746000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>69012000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>18540000000</v>
+      </c>
+      <c r="C3">
         <v>43915000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26599000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49838000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26267000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>226377000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>30969000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13924000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6779000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9145000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19386000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7740000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11422000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>468000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9506000000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>10685000000.0</v>
+      </c>
+      <c r="C6">
         <v>6803000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18775000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19978000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28897000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-288474000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-152294000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-55850000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-164159000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>192547000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-332196000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>832181000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2333000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13149000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11266000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-183514000000.0</v>
+      </c>
+      <c r="D7">
         <v>-156520000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-103250000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38069000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-197898000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-52092000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-54468000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-39672000000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-36766000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>18546000000.0</v>
+      </c>
+      <c r="C14">
         <v>25399000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18626000000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>13646000000.0</v>
+      </c>
+      <c r="F14">
+        <v>8420000000.0</v>
+      </c>
+      <c r="G14">
+        <v>36924000000.0</v>
+      </c>
       <c r="H14">
+        <v>5664000000.0</v>
+      </c>
+      <c r="I14">
         <v>6229000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8287000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22640000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12223000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8146000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8700000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14317000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28415000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>124</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>-5000000000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>62510000000.0</v>
+      </c>
+      <c r="C16">
         <v>51992000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45189000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26247000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46225000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>75122000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>363596000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>515890000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>571740000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>735899000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>543352000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>875548000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43367000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>70895000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57746000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>13252000000.0</v>
+      </c>
+      <c r="C18">
         <v>1153000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5575000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-73016000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19468000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-162398000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-169434000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-71741000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3304000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-59804000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-30991000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4731000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-40847000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-272648000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3520000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>143000000.0</v>
       </c>
-      <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>-100000000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>18733000000.0</v>
+      </c>
+      <c r="C21">
         <v>35352000000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>71723000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20136000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>44876000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25248000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4083000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>3467000000.0</v>
+      </c>
+      <c r="C22">
         <v>-12541000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3559000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1427000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3305000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2986000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4558000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5850000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20961000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-14090000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-23709000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14611000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28616000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14670000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23161000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>-2870000000.0</v>
+      </c>
+      <c r="C23">
         <v>-2239000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2725000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2104000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1695000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-70223000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23245000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38154000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-798000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-18634000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8193000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>836099000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-601000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>308453000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-248000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>-18430000000.0</v>
+      </c>
+      <c r="C24">
         <v>-31436000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4995000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16786000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12402000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-100767000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-31353000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-26346000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-171124000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>326122000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-293394000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-43652000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-299000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-39721000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-44971000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>9779000000.0</v>
+      </c>
+      <c r="C25">
         <v>32210000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17107000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23178000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6799000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>63979000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-138465000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-58196000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-19165000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-59209000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-119000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-19748000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-66741000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-271827000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-38550000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>138750000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>15863000000.0</v>
+      </c>
+      <c r="C28">
         <v>27627000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12956000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>69619000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-21831000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25347000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48493000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42237000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3661000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-73790000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-87449000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>835368000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38813000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>295105000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30185000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>31792000000.0</v>
+      </c>
+      <c r="C29">
         <v>45068000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32174000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23178000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6799000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63979000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-138465000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-57817000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10083000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-50659000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-11605000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3009000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-29425000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-272180000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13026000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-36970000000.0</v>
+      </c>
+      <c r="C30">
         <v>-65888000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26359000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-66419000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13865000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-327106000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-62322000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40270000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-177903000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>316997000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-233142000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31392000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11721000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9567000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-54477000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>