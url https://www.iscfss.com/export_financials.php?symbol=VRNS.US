--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2071,51 +2077,51 @@
       <c r="G29">
         <v>312531000.0</v>
       </c>
       <c r="H29">
         <v>93532000.0</v>
       </c>
       <c r="I29">
         <v>125370000.0</v>
       </c>
       <c r="J29">
         <v>101578000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
-        <v>242822000.0</v>
+        <v>289340000.0</v>
       </c>
       <c r="C30">
         <v>236617000.0</v>
       </c>
       <c r="D30">
         <v>184522000.0</v>
       </c>
       <c r="E30">
         <v>143155000.0</v>
       </c>
       <c r="F30">
         <v>117179000.0</v>
       </c>
       <c r="G30">
         <v>95815000.0</v>
       </c>
       <c r="H30">
         <v>76407000.0</v>
       </c>
       <c r="I30">
         <v>85097000.0</v>
       </c>
       <c r="J30">
         <v>76138000.0</v>
       </c>
@@ -2472,51 +2478,51 @@
         <v>7243000.0</v>
       </c>
       <c r="K38">
         <v>609000.0</v>
       </c>
       <c r="L38">
         <v>477000.0</v>
       </c>
       <c r="M38">
         <v>332000.0</v>
       </c>
       <c r="N38">
         <v>1625000.0</v>
       </c>
       <c r="O38">
         <v>118000.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>134767000.0</v>
+        <v>88249000.0</v>
       </c>
       <c r="C39">
         <v>38907000.0</v>
       </c>
       <c r="D39">
         <v>27226000.0</v>
       </c>
       <c r="E39">
         <v>10625000.0</v>
       </c>
       <c r="F39">
         <v>34417000.0</v>
       </c>
       <c r="G39">
         <v>11627000.0</v>
       </c>
       <c r="H39">
         <v>7965000.0</v>
       </c>
       <c r="I39">
         <v>7023000.0</v>
       </c>
       <c r="J39">
         <v>6425000.0</v>
       </c>
@@ -3486,393 +3492,405 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>12328000.0</v>
+      </c>
+      <c r="C2">
+        <v>10762000.0</v>
+      </c>
+      <c r="D2">
         <v>5735000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5261000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7115000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6274000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4313000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1489000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2532000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2899000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>672000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1328000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>680000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>708000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2962000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5989000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4757000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4771000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5324000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3446000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3167000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>637000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>850000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>767000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>678000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>823000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>997000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2999000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2299000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>624000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2620000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3145000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1899000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>483000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>635000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1366000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1348000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1582000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1288000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>944000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2074000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>702000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2612000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2215000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2584000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2122000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2703000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2754000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2089000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2163000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1512000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1277000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>1896000.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3886,52 +3904,54 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3945,253 +3965,257 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>27159000.0</v>
+      </c>
+      <c r="C5">
+        <v>20529000.0</v>
+      </c>
+      <c r="D5">
         <v>23132000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>18382000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>14497000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1162000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2676000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4381000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-10625000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-9105000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8649000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-23120000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-18019000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-14381000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9557000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-12357000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7919000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2894000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6083000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2528000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3093000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4191000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>9371000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3665000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3536000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>291000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-449000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>771000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>258000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-688000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3633000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1742000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2838000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1973000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>136000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1009000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2128000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1645000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-479000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>379000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>48000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>893000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-331000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>67000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>610000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-446000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-326000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-542000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>47000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-22000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2661000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-46641000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-37448000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1886000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4199,570 +4223,596 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>62854000.0</v>
+      </c>
+      <c r="C7">
+        <v>58431000.0</v>
+      </c>
+      <c r="D7">
         <v>69488000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>59921000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>39865000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>40559000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>53634000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>43654000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>45414000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>48009000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>61362000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>51433000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>53565000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>55993000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>57627000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>58867000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>61982000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>65786000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>68694000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>70318000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>52720000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>54383000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>54540000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>48377000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>53539000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>54580000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>57040000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>58667000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>59842000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>52697000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
+        <v>115000.0</v>
+      </c>
+      <c r="C8">
+        <v>115000.0</v>
+      </c>
+      <c r="D8">
         <v>118000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>118000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>112000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>113000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>113000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="I8">
         <v>112000.0</v>
       </c>
       <c r="J8">
+        <v>112000.0</v>
+      </c>
+      <c r="K8">
+        <v>112000.0</v>
+      </c>
+      <c r="L8">
         <v>109000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>109000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="O8">
         <v>110000.0</v>
       </c>
       <c r="P8">
-        <v>110000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="Q8">
         <v>110000.0</v>
       </c>
       <c r="R8">
+        <v>110000.0</v>
+      </c>
+      <c r="S8">
+        <v>110000.0</v>
+      </c>
+      <c r="T8">
         <v>108000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>107000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>107000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1109093000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1077327000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1055048000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1077280000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1038250000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1000493000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1018005000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>976995000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>946532000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>920691000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>395410000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>370933000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>347447000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>327881000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>310682000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>299051000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>285001000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>271260000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>266941000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>256210000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>243733000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>231860000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>223868000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>213995000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>204751000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>197237000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>189335000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>185583000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>179574000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>175711000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>172326000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>169828000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>166744000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>164711000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>162478000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>160484000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>159087000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>158092000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>233643000.0</v>
+      </c>
+      <c r="C10">
+        <v>179339000.0</v>
+      </c>
+      <c r="D10">
         <v>202482000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>157354000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>199231000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>153107000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>185585000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>282218000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>155403000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>147051000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>230740000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>111196000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>399196000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>248585000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>367800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>754245000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>753172000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>775719000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>805761000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>803144000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>781357000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>753606000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>234092000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>231458000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>239979000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>77533000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>68929000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>52984000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>69159000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>64461000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>48707000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>67868000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>73636000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>70778000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>56689000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>53478000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>53539000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>51070000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>48315000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>41688000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>56102000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>54455000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>49241000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>69927000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>69778000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>77919000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>76593000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>115237000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>120128000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>125496000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>9633000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>15254000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>13845000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-14900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>14470000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4776,849 +4826,877 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>660117000.0</v>
+      </c>
+      <c r="C12">
+        <v>785909000.0</v>
+      </c>
+      <c r="D12">
         <v>920966000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>707921000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>807448000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>609219000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>568418000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>878960000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>627314000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>548074000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>533715000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>525087000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>753754000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>756270000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>732488000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>790351000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>788763000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>804091000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>807611000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>813430000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>813668000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>823970000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>298262000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>325570000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>326095000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>126270000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>120460000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>131381000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>146332000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>163631000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>158915000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>158082000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>158681000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>153670000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>136557000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>128441000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>121578000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>121320000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>113930000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>112041000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>108455000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>111808000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>106344000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>105029000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>104880000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>113021000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>111695000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>115339000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>120230000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>125853000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>13977000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>15598000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14189000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>14900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>14813000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
+        <v>115000.0</v>
+      </c>
+      <c r="C13">
+        <v>115000.0</v>
+      </c>
+      <c r="D13">
         <v>118000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>118000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>112000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>113000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>113000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="I13">
         <v>112000.0</v>
       </c>
       <c r="J13">
+        <v>112000.0</v>
+      </c>
+      <c r="K13">
+        <v>112000.0</v>
+      </c>
+      <c r="L13">
         <v>109000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>109000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="O13">
         <v>110000.0</v>
       </c>
       <c r="P13">
-        <v>110000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="Q13">
         <v>110000.0</v>
       </c>
       <c r="R13">
+        <v>110000.0</v>
+      </c>
+      <c r="S13">
+        <v>110000.0</v>
+      </c>
+      <c r="T13">
         <v>108000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>107000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>107000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>106000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="X13">
         <v>32000.0</v>
       </c>
       <c r="Y13">
+        <v>32000.0</v>
+      </c>
+      <c r="Z13">
+        <v>32000.0</v>
+      </c>
+      <c r="AA13">
         <v>31000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AC13">
         <v>30000.0</v>
       </c>
       <c r="AD13">
         <v>30000.0</v>
       </c>
       <c r="AE13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AF13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AG13">
         <v>29000.0</v>
       </c>
       <c r="AH13">
+        <v>29000.0</v>
+      </c>
+      <c r="AI13">
+        <v>29000.0</v>
+      </c>
+      <c r="AJ13">
         <v>28000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AL13">
         <v>27000.0</v>
       </c>
       <c r="AM13">
         <v>27000.0</v>
       </c>
       <c r="AN13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AO13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AP13">
         <v>26000.0</v>
       </c>
       <c r="AQ13">
         <v>26000.0</v>
       </c>
       <c r="AR13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AS13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT13">
         <v>25000.0</v>
       </c>
       <c r="AU13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AV13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AW13">
         <v>24000.0</v>
       </c>
       <c r="AX13">
+        <v>24000.0</v>
+      </c>
+      <c r="AY13">
+        <v>24000.0</v>
+      </c>
+      <c r="AZ13">
         <v>19000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>4000.0</v>
       </c>
-      <c r="AZ13">
-[...2 lines deleted...]
-      <c r="BA13"/>
       <c r="BB13">
         <v>4000.0</v>
       </c>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13">
+        <v>4000.0</v>
+      </c>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>115300485.0</v>
+      </c>
+      <c r="C14">
+        <v>115788061.0</v>
+      </c>
+      <c r="D14">
         <v>129166667.0</v>
       </c>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
-        <v>112651000.0</v>
+        <v>114974455.0</v>
       </c>
       <c r="F14">
+        <v>112054715.0</v>
+      </c>
+      <c r="G14">
+        <v>112651178.0</v>
+      </c>
+      <c r="H14">
         <v>112488000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>112268000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>111885305.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>109990177.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>109007859.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>109429722.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>109740289.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>108387402.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>109214698.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>109996589.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>109675310.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>108204960.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>107406930.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>107028201.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>106393429.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>100246972.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>95313234.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>94842726.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>94482873.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>92679000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>91574082.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>91140462.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>90853263.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>89483781.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>97519266.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>87845103.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>86760942.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>85087437.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>93365418.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>82786383.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>81965511.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>80853615.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>87959637.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>79476939.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>78820140.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>78351219.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>83297541.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>76102041.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>74625681.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>74223918.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>73855296.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>73549251.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>73365777.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>72436071.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>72436071.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56893068.0</v>
       </c>
       <c r="BA14">
         <v>56893068.0</v>
       </c>
       <c r="BB14">
         <v>56893068.0</v>
       </c>
       <c r="BC14">
         <v>56893068.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>56893068.0</v>
+      </c>
+      <c r="BE14">
+        <v>56893068.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="O15">
         <v>110000.0</v>
       </c>
       <c r="P15">
-        <v>110000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="Q15">
         <v>110000.0</v>
       </c>
       <c r="R15">
+        <v>110000.0</v>
+      </c>
+      <c r="S15">
+        <v>110000.0</v>
+      </c>
+      <c r="T15">
         <v>108000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>107000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>107000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>106000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="X15">
         <v>32000.0</v>
       </c>
       <c r="Y15">
+        <v>32000.0</v>
+      </c>
+      <c r="Z15">
+        <v>32000.0</v>
+      </c>
+      <c r="AA15">
         <v>31000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AC15">
         <v>30000.0</v>
       </c>
       <c r="AD15">
         <v>30000.0</v>
       </c>
       <c r="AE15">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AF15">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AG15">
         <v>29000.0</v>
       </c>
       <c r="AH15">
+        <v>29000.0</v>
+      </c>
+      <c r="AI15">
+        <v>29000.0</v>
+      </c>
+      <c r="AJ15">
         <v>28000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AL15">
         <v>27000.0</v>
       </c>
       <c r="AM15">
         <v>27000.0</v>
       </c>
       <c r="AN15">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AO15">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AP15">
         <v>26000.0</v>
       </c>
       <c r="AQ15">
         <v>26000.0</v>
       </c>
       <c r="AR15">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AS15">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT15">
         <v>25000.0</v>
       </c>
       <c r="AU15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AV15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AW15">
         <v>24000.0</v>
       </c>
       <c r="AX15">
+        <v>24000.0</v>
+      </c>
+      <c r="AY15">
+        <v>24000.0</v>
+      </c>
+      <c r="AZ15">
         <v>19000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4000.0</v>
       </c>
-      <c r="AZ15"/>
-[...1 lines deleted...]
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>4000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
+        <v>420198000.0</v>
+      </c>
+      <c r="C16">
+        <v>416383000.0</v>
+      </c>
+      <c r="D16">
         <v>427811000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>333578000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>322791000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>296142000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>290113000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>217605000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>208907000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>185086000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>181049000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>145453000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>130727000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>109297000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>110550000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>94190000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>98369000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>98763000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>104221000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>86253000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>86421000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>91596000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>98588000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>81192000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>79129000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>84331000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>95975000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>76978000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>79078000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>81844000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>87729000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>72544000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>71663000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>68481000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>73891000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>58383000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>57457000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>54576000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>58478000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>46434000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>44953000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>43201000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>45675000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>34950000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>33589000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>31891000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>33753000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>25914000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>25868000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>25189000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>26591000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>19921000.0</v>
       </c>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>19024000.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:55">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5632,151 +5710,155 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>6487000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>6374000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>6274000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>6247000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7034000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>5047000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>3889000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>4261000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3562000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>2739000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2674000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2868000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>3096000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2931000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>3031000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3225000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3464000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3083000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2146000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>2087000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5790,132 +5872,134 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
+        <v>215082000.0</v>
+      </c>
+      <c r="C20">
+        <v>216801000.0</v>
+      </c>
+      <c r="D20">
         <v>135276000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>135176000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>39750000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>39750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23135000.0</v>
       </c>
       <c r="H20">
         <v>23135000.0</v>
       </c>
       <c r="I20">
         <v>23135000.0</v>
       </c>
       <c r="J20">
         <v>23135000.0</v>
       </c>
       <c r="K20">
         <v>23135000.0</v>
       </c>
       <c r="L20">
         <v>23135000.0</v>
       </c>
       <c r="M20">
         <v>23135000.0</v>
       </c>
       <c r="N20">
         <v>23135000.0</v>
       </c>
       <c r="O20">
         <v>23135000.0</v>
       </c>
       <c r="P20">
         <v>23135000.0</v>
       </c>
       <c r="Q20">
         <v>23135000.0</v>
       </c>
       <c r="R20">
         <v>23135000.0</v>
       </c>
       <c r="S20">
         <v>23135000.0</v>
       </c>
       <c r="T20">
         <v>23135000.0</v>
       </c>
       <c r="U20">
         <v>23135000.0</v>
       </c>
       <c r="V20">
         <v>23135000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
+      <c r="W20">
+        <v>23135000.0</v>
+      </c>
+      <c r="X20">
+        <v>23135000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -5923,136 +6007,142 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>56006000.0</v>
+      </c>
+      <c r="C21">
+        <v>56596000.0</v>
+      </c>
+      <c r="D21">
         <v>16687000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>17332000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5844000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6014000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="H21"/>
+      <c r="I21">
         <v>119000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>500000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>881000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1263000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1644000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2025000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2406000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2788000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3169000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3550000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3931000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4313000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4695000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5078000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5462000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5846000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -6060,440 +6150,454 @@
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>-65206000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22"/>
-      <c r="U22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-[...1 lines deleted...]
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>199000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1301000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>171000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1213000.0</v>
       </c>
-      <c r="BC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:55">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>1654395000.0</v>
+      </c>
+      <c r="C23">
+        <v>1634577000.0</v>
+      </c>
+      <c r="D23">
         <v>1791612000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1665006000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1615012000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1577094000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1664275000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1521154000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1094815000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1053654000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1103910000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1020709000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1036893000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1011320000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1043732000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1058508000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1052287000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1051561999.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1108537000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1058482000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1032332000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1037807000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>555482000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>502519000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>498296000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>286982000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>318312000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>298152000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>304020000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>305446000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>284978000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>245879000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>237067000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>224925000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>245475000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>190994000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>182440000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>168142000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>181838000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>155874000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>153728000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>149811000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>165144000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>144645000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>143593000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>141818000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>156847000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>141668000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>143344000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>144506000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>47254000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>33663000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>28983000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6285000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>37694000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>453278000.0</v>
+      </c>
+      <c r="C24">
+        <v>452769000.0</v>
+      </c>
+      <c r="D24">
         <v>452259000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>451754000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>451247000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>450746000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>450243000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>449759000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>251239000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>250860000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>250477000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>250096000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>249716000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>249339000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>248963000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>248589000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>248216000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>247846000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>225330000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>223584000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>221857000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>220149000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>218460000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>216791000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>215144000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>52697000.0</v>
+      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -6501,224 +6605,238 @@
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>249716000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>249339000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>248963000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>248589000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>248216000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>247846000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>225330000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>223584000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>221857000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>220149000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>218460000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>216791000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>215144000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>213260000.0</v>
+      </c>
+      <c r="C26">
+        <v>113614000.0</v>
+      </c>
+      <c r="D26">
         <v>187202000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>395651000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>364203000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>591702000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>658896000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>332329000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>162972000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>226366000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>211063000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>206440000.0</v>
       </c>
-      <c r="L26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6732,1413 +6850,1461 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>282489000.0</v>
+      </c>
+      <c r="C28">
+        <v>342830000.0</v>
+      </c>
+      <c r="D28">
         <v>369275000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>363312000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>554426000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>599899000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>568821000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>473232000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>151342000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>161940000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>81099000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>190333000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-95915000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>66593000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-51338000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-446789000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-442974000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-452847000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-511737000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-500919000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-492959000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-465851000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>38908000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>42238000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>36892000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-14757000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-11889000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5683000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-9317000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-8296000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-48707000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-67868000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-73636000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-70778000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-56689000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-53478000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-53539000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-51070000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-48315000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-41688000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-56102000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-54455000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-49241000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-69927000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-69778000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-77919000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-76593000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-115237000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-120128000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-125496000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-9633000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-15254000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-13845000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-14470000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:55">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>897771000.0</v>
+      </c>
+      <c r="C29">
+        <v>906282000.0</v>
+      </c>
+      <c r="D29">
         <v>1050915000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1056589000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1043894000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1069401000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1156428000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1129944000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>709845000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>703209000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>740125000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>694669000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>720425000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>730617000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>751088000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>780896000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>774648000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>783624000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>821923000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>800554000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>792243000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>798739000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>312531000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>299711000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>293674000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>80041000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>150896000.0</v>
+      </c>
+      <c r="C30">
+        <v>156617000.0</v>
+      </c>
+      <c r="D30">
         <v>242822000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>142628000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>149703000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>123579000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>236617000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>119203000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>122412000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>100441000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>184522000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>111084000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>103668000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>75393000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>135979000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>91685000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>83929000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>63604000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>117179000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>71382000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>60145000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>51302000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>95815000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>60111000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>48766000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>38265000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>76407000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>51866000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>45563000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>41796000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>85097000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>52938000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>41393000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>32468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>76138000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>44680000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>41313000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>27466000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>54230000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>30125000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>33493000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>24400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>47943000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>28186000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>28949000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>20643000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>38003000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>21146000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>18854000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>14254000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>28435000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>14154000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>14334000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>20189000.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:55">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>445549000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>455737000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>502125000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>506003000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>499747000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>508712000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>569145000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>549140000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>542173000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>578590000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>94071000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>82920000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>78530000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>80041000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>93532000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>97770000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>100194000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>109995000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>125370000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>110061000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>103805000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>105479000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>101578000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>87044000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>82232000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>79270000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>82739000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>76323000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>74371000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>77846000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>83587000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>78853000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>81236000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>84469000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>95026000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>93146000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>98692000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>102267000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>391013000.0</v>
+      </c>
+      <c r="C32">
+        <v>442423000.0</v>
+      </c>
+      <c r="D32">
         <v>639598000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>429473000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>296965000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>107982000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>168189000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>480394000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>481691000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>410572000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>460379000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>419521000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>650574000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>658701000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>676914000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>707164000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>697684000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>707413000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>747436000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>729933000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>715395000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>720577000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>237212000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>252689000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>245528000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>32151000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>657443000.0</v>
+      </c>
+      <c r="C33">
+        <v>553540000.0</v>
+      </c>
+      <c r="D33">
         <v>493057000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>703620000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>546648999.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>759004000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>820333000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>446785000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>278671000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>345895000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>358447000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>334627000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>131569000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>135276000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>138075000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>141915000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>145695000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>148054999.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>149330000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>146933000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>135376000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>137971000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>149777999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>101388000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>107867000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>109683000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>113480000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>99854999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>96889999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>85120000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>33943000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>20193999.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>20066000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>19854000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>26354999.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>12372999.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>11978000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>11563999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>10775000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>9775999.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>9157000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>8984000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>8742000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>8307000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>6996000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>5800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4321000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3687000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2905000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2590000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3481000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1991000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1662000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>-14900000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1416000.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>72463000.0</v>
+      </c>
+      <c r="C34">
+        <v>8183000.0</v>
+      </c>
+      <c r="D34">
         <v>7585000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>8653000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>10895000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>7812000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3491000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3676000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5081000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4846000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4808000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>7891000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7505000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>63360000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>63901000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>7191000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>68731000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>71844000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3583000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4122000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3756000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>59809000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>60315000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>54366000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>59721000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>61793000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>65201000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>2555000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>2694000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>62682000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>6781000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>7651000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>7933000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>8045000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>6561000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>6988000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>6745000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>6874000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>7292000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>7237000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>6942000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>7076000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>7145000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>6641000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>6286000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>5631000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>5147000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>1890000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>1455000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>1432000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>603963000.0</v>
+      </c>
+      <c r="C35">
+        <v>542450000.0</v>
+      </c>
+      <c r="D35">
         <v>533999000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>528258000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>502114999.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>499243000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>498733999.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>498619000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>301756000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>304117999.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>307483999.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>309575000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>311434000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>312699000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>312864000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>316772000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>316947000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>319690000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>300173000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>299895999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>280385000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>279957999.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>278775000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>271157000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>274865000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>61793000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>65200999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>66711000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>68655000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>62681999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>13268000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>14025000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>14206999.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>14292000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>14415000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>12034999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>10634000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>11135000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>10854000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>9976000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>9616000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>9944000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>10241000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>9572000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>9317000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>8856000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>8611000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>4973000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>3601000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>3519000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3224000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>48999000.0</v>
       </c>
-      <c r="AZ35"/>
-[...1 lines deleted...]
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
         <v>46795000.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:55">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>70955000.0</v>
+      </c>
+      <c r="C36">
+        <v>69955000.0</v>
+      </c>
+      <c r="D36">
         <v>60183000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>52452000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>49199999.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>46231000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>58831000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>15334000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14582000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>14560000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>37184000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>16333000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>15888000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>16400000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>16337000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>18666000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>18862000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>20142999.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>19835000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>19369000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>19988000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>19444000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>35709999.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>21686000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>19461000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>17343000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>22085000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>15620999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>13148999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>12180000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>16620000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>7600999.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>7204000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>7128000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>13911999.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>860999.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>818000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>777999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>865000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>544999.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>511000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>494000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>477000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>475000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>570000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>326000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>332000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>950000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>295000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>380000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1625000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>426000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>93000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-14900000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>118000.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:55">
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8146,813 +8312,841 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-      <c r="AY37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>16337000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>18666000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>18862000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="S38"/>
+      <c r="T38">
         <v>19835000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>19717000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19988000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19444000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>21566000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>21686000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>20007000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>19026000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18360000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>15621000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>13149000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>12180000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>8565000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7601000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>7724000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>7674000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>973000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>861000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>818000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>778000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>609000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>545000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>511000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>494000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>477000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>475000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>570000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>326000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>332000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>950000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>295000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>380000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1625000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38">
         <v>118000.0</v>
       </c>
-      <c r="BC38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:55">
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>185939000.0</v>
+      </c>
+      <c r="C39">
+        <v>138511000.0</v>
+      </c>
+      <c r="D39">
         <v>134767000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>110837000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>111212000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>85292000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>38907000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>76206000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>66418000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>59244000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>27225999.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>49911000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>47902000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>44381000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>37190000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>34557000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>33900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>35812000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>34417000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>26737000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>23143000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>24564000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>11627000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>15450000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>15568000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>12764000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>7965000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15050000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>15235000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>14899000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>7023000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>14665000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>16927000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>18933000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>6425000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>5500000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7571000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>7792000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2903000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3932000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2623000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>4619000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2115000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>3123000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2768000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2354000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>3814000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1496000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1355000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1809000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1361000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1920000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1249000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>1276000.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:55">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>185741000.0</v>
+      </c>
+      <c r="C40">
+        <v>200500000.0</v>
+      </c>
+      <c r="D40">
         <v>225411000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>184083000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>178947000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>145991000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>154085000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>112844000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>112922000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>99080000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>115008000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>121108000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>124023000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>97492000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>105359000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>109250000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>105782000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>83320000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>62000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>83594000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>78152000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>73803000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>83198000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>57955000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>56906000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>51798000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>62607000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>53693999.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>53794000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>46833000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>55991000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>46104000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>45493000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>36190000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>42453000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>32166000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>30769000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>21579000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>28479000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>22197000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>22714000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>18118000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>23029000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>19055000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>16867000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>14480000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>16754000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>14881000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>12883000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>11442000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>11643000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>8488000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>26317000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>7427000.0</v>
       </c>
-      <c r="BC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:55">
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>6274000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>9316000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6749000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="S41"/>
+      <c r="T41">
         <v>6149000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>5994000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5808000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5426000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>5775000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>5989000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6182000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>7213000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>8161000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>8044000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>8813000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>9985000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>13268000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>14025000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>14207000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>14292000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>13595000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>12035000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>10634000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>11135000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>10854000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>9976000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>9616000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>9944000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>10241000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>9572000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>9317000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>8856000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>8611000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>4973000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>3601000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>3519000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>6090000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>8836000.0</v>
       </c>
-      <c r="BC41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:55">
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>1370361000.0</v>
+      </c>
+      <c r="C42">
+        <v>1339202000.0</v>
+      </c>
+      <c r="D42">
         <v>1444885000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1428039000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1138652000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1144730000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1193022000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1159990000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1177947000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1146222000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1142578000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1111076000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1109093000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1077327000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1055048000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1077280000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1038250000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1000493000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1018005000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>976995000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>946532000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>920691000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>395410000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>370933000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>347447000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>327881000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>310682000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>299051000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>285001000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>271260000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>266940999.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>256209999.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>243733000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>231860000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>223868000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>213995000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>204751000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>197237000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>189335000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>185583000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>179574000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>175711000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>172326000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>169828000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>166744000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>164711000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>162478000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>160484000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>159087000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>158092000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>4741000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>4008000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3490000.0</v>
       </c>
-      <c r="BA42"/>
-[...2 lines deleted...]
-      </c>
       <c r="BC42"/>
-    </row>
-    <row r="43" spans="1:55">
+      <c r="BD42">
+        <v>-39021000.0</v>
+      </c>
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8966,90 +9160,88 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9058,1322 +9250,1364 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>43775000.0</v>
       </c>
-      <c r="AY44"/>
-      <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44">
         <v>37959000.0</v>
       </c>
-      <c r="BC44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:55">
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>102140000.0</v>
+      </c>
+      <c r="C45">
+        <v>96574000.0</v>
+      </c>
+      <c r="D45">
         <v>149949000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>93899000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>74831000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>74613000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>127666000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>74298000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>77284000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>80953000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>131326000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>87075000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>90521000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>93335000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>39043000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>96945000.0</v>
       </c>
-      <c r="P45"/>
-[...1 lines deleted...]
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45">
         <v>38298000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>34163000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>87175000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>89930000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>37163000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>79702000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>87860000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>90657000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>91395000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>84234000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>83741000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>72940000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>17323000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>12593000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>12342000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>12180000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>11896000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>11512000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>11160000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>10786000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>9910000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>9231000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>8646000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>8490000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>8265000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>7832000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>6426000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>5474000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>3989000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2737000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2610000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2210000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1856000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1565000.0</v>
       </c>
-      <c r="AZ45"/>
-[...1 lines deleted...]
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45">
         <v>1298000.0</v>
       </c>
-      <c r="BC45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:55">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>102140000.0</v>
+      </c>
+      <c r="C46">
+        <v>96574000.0</v>
+      </c>
+      <c r="D46">
         <v>93709000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>93899000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>74831000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>74613000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>76388000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>74298000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>77284000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>80953000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>85802000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>87075000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>90521000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>93335000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>95815000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>96945000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>100148000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>100846000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>102047000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>99386000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>87175000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>89930000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>85087000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>79702000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>87860000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>90657000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>91395000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>84234000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>83741000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>72940000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>17323000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>12593000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>12342000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>12180000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>11896000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>11512000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>11160000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>10786000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>9910000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>9231000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>8646000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8490000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>8265000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>7832000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>6426000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>5474000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3989000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2737000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2610000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2210000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1856000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1565000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1569000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1298000.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:55">
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>36602000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>37643000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>39043000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>96945000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>100148000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>39495000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>102047000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>99386000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>87175000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>35930000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>37163000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>36019000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>36566000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>36849000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>36338000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>84234000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>24351000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>21065000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>17323000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>12593000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>12342000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>12180000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>11896000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>11512000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>11160000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>10786000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>9910000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>9231000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>8646000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>8490000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>8265000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>7832000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>6426000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>5474000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3989000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2737000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2610000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2210000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1856000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>1298000.0</v>
       </c>
-      <c r="BC47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:55">
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-953142000.0</v>
+      </c>
+      <c r="C48">
+        <v>-906333000.0</v>
+      </c>
+      <c r="D48">
         <v>-869479000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-841704000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-811762000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-775938000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-740155000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-727161000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-708828000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-684880000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-644390000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-643492000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-620475000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-581778000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-543474000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-532726000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-504009000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-467719000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-427603000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-402660000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-379346000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-346398000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-310742000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-291710000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-272485000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-248162000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-216732000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-202082000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-185095000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-160607000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-137968000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-144436000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-137119000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-124437000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-122454000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-127988000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-124674000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-119639000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-106144000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-109666000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-105277000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-98784000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-88434000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-91068000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-86143000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-79821000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-67151000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-66820000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-60466000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-55827000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-47753000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-49269000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-46705000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-40278000.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:55">
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-620475000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-581778000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-543474000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-532726000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-504009000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-467719000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-427603000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-402660000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-379346000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-346398000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-310742000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-291710000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-272485000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-248162000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-216732000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-202082000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-185095000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-160607000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-137968000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-144436000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-137119000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-124437000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-122454000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-127988000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-124674000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-119639000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-106144000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-109666000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-105277000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-98784000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-88434000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-91068000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-86143000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-79821000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-67151000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-66820000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-60466000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-55827000.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50">
         <v>251148000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>250912000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>250529000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>251625000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>3468000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>516132000.0</v>
+      </c>
+      <c r="C51">
+        <v>522169000.0</v>
+      </c>
+      <c r="D51">
         <v>571757000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>520666000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>753657000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>753006000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>754406000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>755450000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>306745000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>308991000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>311839000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>301529000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>303281000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>315178000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>316462000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>307456000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>310198000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>322872000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>327494000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>302225000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>288398000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>287755000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>273000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>273696000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>276871000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>62776000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>57040000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>58667000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>59842000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>56165000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>10969000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
         <v>8991000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>262545000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>261701000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>261374000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>262036999.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10092000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10122000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>10049000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1328000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>680000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>9846000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9872000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9721000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>9577000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>9240000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>102164000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>8323000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>13821000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>13223000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>8528000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>8188000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>8196000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>61934000.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>3468000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>51032000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>41261000.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52">
         <v>27376000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>22184000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>16715000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>426474000.0</v>
+      </c>
+      <c r="C53">
+        <v>606570000.0</v>
+      </c>
+      <c r="D53">
         <v>718484000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>550567000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>608217000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>456112000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>382833000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>596742000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>471911000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>401023000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>302975000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>413891000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>354558000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>507685000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>364688000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>36106000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>35591000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>28372000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1850000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>10286000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>32311000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>70364000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>64170000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>94112000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>86116000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>48737000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>51531000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>78397000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>77173000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>99170000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>110208000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>90214000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>85045000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>82892000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>79868000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>74963000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>68039000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>70250000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>65614999.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>70353000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>52353000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>57353000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>57103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35102000.0</v>
       </c>
       <c r="AS53">
         <v>35102000.0</v>
       </c>
       <c r="AT53">
         <v>35102000.0</v>
       </c>
       <c r="AU53">
+        <v>35102000.0</v>
+      </c>
+      <c r="AV53">
+        <v>35102000.0</v>
+      </c>
+      <c r="AW53">
         <v>102000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>102000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>357000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>4344000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>344000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>344000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>29800000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>343000.0</v>
       </c>
-      <c r="BC53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:55">
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10381,750 +10615,776 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-      <c r="AY54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>1654395000.0</v>
+      </c>
+      <c r="C55">
+        <v>1634577000.0</v>
+      </c>
+      <c r="D55">
         <v>1791612000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1665006000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1615012000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1577094000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1664275000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1521154000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1094815000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1053654000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1103910000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1020709000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1036893000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1011320000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1043732000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1058508000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1052287000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1051561999.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1108537000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1058482000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1032332000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1037807000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>555482000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>502519000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>498296000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>286982000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>318312000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>298152000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>304020000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>305446000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>284978000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>245879000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>237067000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>224925000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>245475000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>190994000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>182440000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>168142000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>181838000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>155874000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>153728000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>149811000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>165144000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>144645000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>143593000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>141818000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>156847000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>141668000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>143344000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>144506000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>47254000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>33663000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>31434000.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>37694000.0</v>
       </c>
-      <c r="BC55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:55">
+      <c r="BE55"/>
+    </row>
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>996952000.0</v>
+      </c>
+      <c r="C56">
+        <v>1081037000.0</v>
+      </c>
+      <c r="D56">
         <v>1298555000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>961386000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1068363000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>818090000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>843942000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1074369000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>816144000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>707759000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>745463000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>686082000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>905324000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>876044000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>905657000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>916593000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>906592000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>903507000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>959207000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>911549000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>896956000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>899836000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>405704000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>401131000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>390429000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>177299000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>204832000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>198297000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>207130000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>220326000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>251035000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>225685000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>217001000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>205071000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>219120000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>178621000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>170462000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>156578000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>171063000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>146098000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>144571000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>140827000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>156402000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>136338000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>136597000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>136018000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>152526000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>137981000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>140439000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>141916000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>43773000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>31672000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>29772000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>14900000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>36278000.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>605939000.0</v>
+      </c>
+      <c r="C57">
+        <v>638614000.0</v>
+      </c>
+      <c r="D57">
         <v>658957000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>531913000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>771398000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>710108000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>709885000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>593975000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>334453000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>297187000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>306778000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>266561000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>254750000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>217343000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>228743000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>209429000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>208908000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>196094000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>211771000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>181616000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>181561000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>179259000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>182636000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>148442000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>144901000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>145148000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>159579000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>133671000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>135171000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>132769000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>146340000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>121793000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>119055000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>105154000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>116979000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>91915000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>89574000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>77737000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>88245000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>69575000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>69741000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>62021000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>71316000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>56220000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>53040000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>48493000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>53210000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>43549000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>41051000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>38720000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>40397000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>29921000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>27594000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>28347000.0</v>
       </c>
-      <c r="BC57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:55">
+      <c r="BE57"/>
+    </row>
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>1209902000.0</v>
+      </c>
+      <c r="C58">
+        <v>1181064000.0</v>
+      </c>
+      <c r="D58">
         <v>1192956000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1060171000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1273513000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1209351000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1208619000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1092594000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>636209000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>601305000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>614262000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>576136000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>566184000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>530042000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>541607000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>526201000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>525855000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>515784000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>511944000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>481512000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>461946000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>459217000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>461411000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>419599000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>419766000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>206941000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>224780000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>200382000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>203826000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>195451000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>159608000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>135818000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>133262000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>119446000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>130996000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>103950000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>100208000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>88872000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>99099000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>79551000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>79357000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>71965000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>81557000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>65792000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>62357000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>57349000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>61821000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>48522000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>44652000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>42239000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>43621000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>78920000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>27594000.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>75142000.0</v>
       </c>
-      <c r="BC58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:55">
+      <c r="BE58"/>
+    </row>
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11132,261 +11392,269 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-      <c r="AY59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>444493000.0</v>
+      </c>
+      <c r="C60">
+        <v>453513000.0</v>
+      </c>
+      <c r="D60">
         <v>598656000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>604835000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>341499000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>367743000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>455656000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>428560000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>458606000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>452349000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>489648000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>444573000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>470709000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>481278000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>502125000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>532307000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>526432000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>535778000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>596593000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>576970000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>570386000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>578590000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>94071000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>82920000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>78530000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>80041000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>93532000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>97770000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>100194000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>109995000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>125370000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>110061000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>103805000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>105479000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>101578000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>87044000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>82232000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>79270000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>82739000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>76323000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>74371000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>77846000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>83587000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>78853000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>81236000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>84469000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>95026000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>93146000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>98692000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>102267000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3633000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-45257000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1389000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>6285000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-37448000.0</v>
       </c>
-      <c r="BC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:55">
+      <c r="BE60"/>
+    </row>
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11394,58 +11662,64 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11459,50 +11733,52 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11563,51 +11839,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>130090000.0</v>
       </c>
       <c r="C2">
         <v>93847000.0</v>
       </c>
       <c r="D2">
         <v>71751000.0</v>
       </c>
       <c r="E2">
         <v>69836000.0</v>
       </c>
       <c r="F2">
         <v>59399000.0</v>
       </c>
       <c r="G2">
         <v>44261000.0</v>
       </c>
       <c r="H2">
         <v>35144000.0</v>
       </c>
       <c r="I2">
         <v>27683000.0</v>
       </c>
@@ -11616,51 +11892,51 @@
       </c>
       <c r="K2">
         <v>15843000.0</v>
       </c>
       <c r="L2">
         <v>12019000.0</v>
       </c>
       <c r="M2">
         <v>9911000.0</v>
       </c>
       <c r="N2">
         <v>6476000.0</v>
       </c>
       <c r="O2">
         <v>4928000.0</v>
       </c>
       <c r="P2">
         <v>3524000.0</v>
       </c>
       <c r="Q2">
         <v>2396000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>12309000.0</v>
       </c>
       <c r="C3">
         <v>11126000.0</v>
       </c>
       <c r="D3">
         <v>11703000.0</v>
       </c>
       <c r="E3">
         <v>12176000.0</v>
       </c>
       <c r="F3">
         <v>19120000.0</v>
       </c>
       <c r="G3">
         <v>18904000.0</v>
       </c>
       <c r="H3">
         <v>15344000.0</v>
       </c>
       <c r="I3">
         <v>4155999.0</v>
       </c>
@@ -11669,72 +11945,72 @@
       </c>
       <c r="K3">
         <v>2180000.0</v>
       </c>
       <c r="L3">
         <v>1615000.0</v>
       </c>
       <c r="M3">
         <v>1285000.0</v>
       </c>
       <c r="N3">
         <v>796000.0</v>
       </c>
       <c r="O3">
         <v>465000.0</v>
       </c>
       <c r="P3">
         <v>453000.0</v>
       </c>
       <c r="Q3">
         <v>291000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
         <v>-116320000.0</v>
       </c>
       <c r="C5">
         <v>-74705000.0</v>
       </c>
       <c r="D5">
         <v>-117223000.0</v>
       </c>
       <c r="E5">
         <v>-121228000.0</v>
       </c>
       <c r="F5">
         <v>-99270000.0</v>
       </c>
       <c r="G5">
         <v>-80611000.0</v>
       </c>
       <c r="H5">
         <v>-76171000.0</v>
       </c>
       <c r="I5">
         <v>-27969999.0</v>
       </c>
@@ -11743,51 +12019,51 @@
       </c>
       <c r="K5">
         <v>-16430000.0</v>
       </c>
       <c r="L5">
         <v>-20597000.0</v>
       </c>
       <c r="M5">
         <v>-18711000.0</v>
       </c>
       <c r="N5">
         <v>-6970000.0</v>
       </c>
       <c r="O5">
         <v>-4513000.0</v>
       </c>
       <c r="P5">
         <v>-2908000.0</v>
       </c>
       <c r="Q5">
         <v>-2365000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-104011000.0</v>
       </c>
       <c r="C6">
         <v>-63579000.0</v>
       </c>
       <c r="D6">
         <v>-117223000.0</v>
       </c>
       <c r="E6">
         <v>-109052000.0</v>
       </c>
       <c r="F6">
         <v>-80150000.0</v>
       </c>
       <c r="G6">
         <v>-61707000.0</v>
       </c>
       <c r="H6">
         <v>-60827000.0</v>
       </c>
       <c r="I6">
         <v>-23814000.0</v>
       </c>
@@ -11796,93 +12072,93 @@
       </c>
       <c r="K6">
         <v>-14250000.0</v>
       </c>
       <c r="L6">
         <v>-18982000.0</v>
       </c>
       <c r="M6">
         <v>-17426000.0</v>
       </c>
       <c r="N6">
         <v>-6174000.0</v>
       </c>
       <c r="O6">
         <v>-4048000.0</v>
       </c>
       <c r="P6">
         <v>-2455000.0</v>
       </c>
       <c r="Q6">
         <v>-2074000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>493443000.0</v>
       </c>
       <c r="C9">
         <v>457103000.0</v>
       </c>
       <c r="D9">
         <v>427409000.0</v>
       </c>
       <c r="E9">
         <v>403798000.0</v>
       </c>
       <c r="F9">
         <v>330735000.0</v>
       </c>
       <c r="G9">
         <v>248428000.0</v>
       </c>
       <c r="H9">
         <v>219046000.0</v>
       </c>
       <c r="I9">
         <v>242605000.0</v>
       </c>
@@ -11891,51 +12167,51 @@
       </c>
       <c r="K9">
         <v>148613000.0</v>
       </c>
       <c r="L9">
         <v>115191000.0</v>
       </c>
       <c r="M9">
         <v>91437000.0</v>
       </c>
       <c r="N9">
         <v>68140000.0</v>
       </c>
       <c r="O9">
         <v>48482000.0</v>
       </c>
       <c r="P9">
         <v>36255000.0</v>
       </c>
       <c r="Q9">
         <v>26469000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-116320000.0</v>
       </c>
       <c r="C10">
         <v>-83007000.0</v>
       </c>
       <c r="D10">
         <v>-86918000.0</v>
       </c>
       <c r="E10">
         <v>-110815000.0</v>
       </c>
       <c r="F10">
         <v>-110839000.0</v>
       </c>
       <c r="G10">
         <v>-85898000.0</v>
       </c>
       <c r="H10">
         <v>-76376000.0</v>
       </c>
       <c r="I10">
         <v>-28165000.0</v>
       </c>
@@ -11944,51 +12220,51 @@
       </c>
       <c r="K10">
         <v>-16579000.0</v>
       </c>
       <c r="L10">
         <v>-20597000.0</v>
       </c>
       <c r="M10">
         <v>-19022000.0</v>
       </c>
       <c r="N10">
         <v>-7119000.0</v>
       </c>
       <c r="O10">
         <v>-4599000.0</v>
       </c>
       <c r="P10">
         <v>-3574000.0</v>
       </c>
       <c r="Q10">
         <v>-2635000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>13004000.0</v>
       </c>
       <c r="C11">
         <v>12758000.0</v>
       </c>
       <c r="D11">
         <v>13998000.0</v>
       </c>
       <c r="E11">
         <v>13703000.0</v>
       </c>
       <c r="F11">
         <v>6022000.0</v>
       </c>
       <c r="G11">
         <v>8112000.0</v>
       </c>
       <c r="H11">
         <v>2388000.0</v>
       </c>
       <c r="I11">
         <v>413000.0</v>
       </c>
@@ -11997,51 +12273,51 @@
       </c>
       <c r="K11">
         <v>1131000.0</v>
       </c>
       <c r="L11">
         <v>686000.0</v>
       </c>
       <c r="M11">
         <v>376000.0</v>
       </c>
       <c r="N11">
         <v>356000.0</v>
       </c>
       <c r="O11">
         <v>247000.0</v>
       </c>
       <c r="P11">
         <v>224000.0</v>
       </c>
       <c r="Q11">
         <v>126000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
         <v>12903000.0</v>
       </c>
       <c r="C12">
         <v>8302000.0</v>
       </c>
       <c r="D12">
         <v>3197000.0</v>
       </c>
       <c r="E12">
         <v>3167000.0</v>
       </c>
       <c r="F12">
         <v>11569000.0</v>
       </c>
       <c r="G12">
         <v>5287000.0</v>
       </c>
       <c r="H12">
         <v>205000.0</v>
       </c>
       <c r="I12">
         <v>195000.0</v>
       </c>
@@ -12050,115 +12326,115 @@
       </c>
       <c r="K12">
         <v>149000.0</v>
       </c>
       <c r="L12">
         <v>142000.0</v>
       </c>
       <c r="M12">
         <v>311000.0</v>
       </c>
       <c r="N12">
         <v>149000.0</v>
       </c>
       <c r="O12">
         <v>86000.0</v>
       </c>
       <c r="P12">
         <v>666000.0</v>
       </c>
       <c r="Q12">
         <v>270000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
         <v>49946000.0</v>
       </c>
       <c r="C13">
         <v>30355000.0</v>
       </c>
       <c r="D13">
         <v>34561000.0</v>
       </c>
       <c r="E13">
         <v>10414000.0</v>
       </c>
       <c r="F13">
         <v>164000.0</v>
       </c>
       <c r="G13">
         <v>674000.0</v>
       </c>
       <c r="H13">
         <v>2034000.0</v>
       </c>
       <c r="I13">
         <v>1741000.0</v>
       </c>
       <c r="J13">
         <v>747000.0</v>
       </c>
       <c r="K13">
         <v>520000.0</v>
       </c>
       <c r="L13">
         <v>1381000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>-129324000.0</v>
       </c>
       <c r="C15">
         <v>-95765000.0</v>
       </c>
       <c r="D15">
         <v>-100916000.0</v>
       </c>
       <c r="E15">
         <v>-124518000.0</v>
       </c>
       <c r="F15">
         <v>-116861000.0</v>
       </c>
       <c r="G15">
         <v>-94010000.0</v>
       </c>
       <c r="H15">
         <v>-78764000.0</v>
       </c>
       <c r="I15">
         <v>-28578000.0</v>
       </c>
@@ -12167,236 +12443,236 @@
       </c>
       <c r="K15">
         <v>-17710000.0</v>
       </c>
       <c r="L15">
         <v>-21283000.0</v>
       </c>
       <c r="M15">
         <v>-19398000.0</v>
       </c>
       <c r="N15">
         <v>-7475000.0</v>
       </c>
       <c r="O15">
         <v>-4846000.0</v>
       </c>
       <c r="P15">
         <v>-3798000.0</v>
       </c>
       <c r="Q15">
         <v>-2761000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-124518000.0</v>
       </c>
       <c r="F16">
         <v>-116861000.0</v>
       </c>
       <c r="G16">
         <v>-94010000.0</v>
       </c>
       <c r="H16">
         <v>-78764000.0</v>
       </c>
       <c r="I16">
         <v>-28578000.0</v>
       </c>
       <c r="J16">
         <v>-13844000.0</v>
       </c>
       <c r="K16">
         <v>-17710000.0</v>
       </c>
       <c r="L16">
         <v>-21283000.0</v>
       </c>
       <c r="M16">
         <v>-19398000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
         <v>-129324000.0</v>
       </c>
       <c r="C17">
         <v>-95765000.0</v>
       </c>
       <c r="D17">
         <v>-110766000.0</v>
       </c>
       <c r="E17">
         <v>-124518000.0</v>
       </c>
       <c r="F17">
         <v>-116861000.0</v>
       </c>
       <c r="G17">
         <v>-94010000.0</v>
       </c>
       <c r="H17">
         <v>-78764000.0</v>
       </c>
       <c r="I17">
         <v>-28578000.0</v>
       </c>
       <c r="J17">
         <v>-13694000.0</v>
       </c>
       <c r="K17">
         <v>-17710000.0</v>
       </c>
       <c r="L17">
         <v>-21283000.0</v>
       </c>
       <c r="M17">
         <v>-19398000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>37341000.0</v>
       </c>
       <c r="C18">
         <v>22781000.0</v>
       </c>
       <c r="D18">
         <v>23995000.0</v>
       </c>
       <c r="E18">
         <v>10413000.0</v>
       </c>
       <c r="F18">
         <v>-12145000.0</v>
       </c>
       <c r="G18">
         <v>-7483000.0</v>
       </c>
       <c r="H18">
         <v>1836000.0</v>
       </c>
       <c r="I18">
         <v>1544000.0</v>
       </c>
       <c r="J18">
         <v>589000.0</v>
       </c>
       <c r="K18">
         <v>339000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>10413000.0</v>
       </c>
       <c r="F19">
         <v>-12145000.0</v>
       </c>
       <c r="G19">
         <v>-7483000.0</v>
       </c>
       <c r="H19">
         <v>-389000.0</v>
       </c>
       <c r="I19">
         <v>970000.0</v>
       </c>
       <c r="J19">
         <v>2362000.0</v>
       </c>
       <c r="K19">
         <v>-885000.0</v>
       </c>
       <c r="L19">
         <v>-1523000.0</v>
       </c>
       <c r="M19">
         <v>-1714000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-146514000.0</v>
       </c>
       <c r="C21">
         <v>-106810000.0</v>
       </c>
       <c r="D21">
         <v>-117223000.0</v>
       </c>
       <c r="E21">
         <v>-121228000.0</v>
       </c>
       <c r="F21">
         <v>-107595000.0</v>
       </c>
       <c r="G21">
         <v>-78415000.0</v>
       </c>
       <c r="H21">
         <v>-75987000.0</v>
       </c>
       <c r="I21">
         <v>-29135000.0</v>
       </c>
@@ -12405,72 +12681,72 @@
       </c>
       <c r="K21">
         <v>-15694000.0</v>
       </c>
       <c r="L21">
         <v>-19074000.0</v>
       </c>
       <c r="M21">
         <v>-17308000.0</v>
       </c>
       <c r="N21">
         <v>-5845000.0</v>
       </c>
       <c r="O21">
         <v>-1554000.0</v>
       </c>
       <c r="P21">
         <v>-3403000.0</v>
       </c>
       <c r="Q21">
         <v>-1186000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>770046000.0</v>
       </c>
       <c r="C23">
         <v>657760000.0</v>
       </c>
       <c r="D23">
         <v>616383000.0</v>
       </c>
       <c r="E23">
         <v>594862000.0</v>
       </c>
       <c r="F23">
         <v>497729000.0</v>
       </c>
       <c r="G23">
         <v>371104000.0</v>
       </c>
       <c r="H23">
         <v>330177000.0</v>
       </c>
       <c r="I23">
         <v>299423000.0</v>
       </c>
@@ -12479,111 +12755,111 @@
       </c>
       <c r="K23">
         <v>180150000.0</v>
       </c>
       <c r="L23">
         <v>146284000.0</v>
       </c>
       <c r="M23">
         <v>118656000.0</v>
       </c>
       <c r="N23">
         <v>80461000.0</v>
       </c>
       <c r="O23">
         <v>54964000.0</v>
       </c>
       <c r="P23">
         <v>43182000.0</v>
       </c>
       <c r="Q23">
         <v>30051000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>12309000.0</v>
       </c>
       <c r="C25">
         <v>11126000.0</v>
       </c>
       <c r="D25">
         <v>12787000.0</v>
       </c>
       <c r="E25">
         <v>12176000.0</v>
       </c>
       <c r="F25">
         <v>10888000.0</v>
       </c>
       <c r="G25">
         <v>9903000.0</v>
       </c>
       <c r="H25">
         <v>15344000.0</v>
       </c>
       <c r="I25">
         <v>4156000.0</v>
       </c>
       <c r="J25">
         <v>3328000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>237814000.0</v>
       </c>
       <c r="C26">
         <v>196765000.0</v>
       </c>
       <c r="D26">
         <v>183838000.0</v>
       </c>
       <c r="E26">
         <v>177881000.0</v>
       </c>
       <c r="F26">
         <v>137882000.0</v>
       </c>
       <c r="G26">
         <v>99363000.0</v>
       </c>
       <c r="H26">
         <v>80764000.0</v>
       </c>
       <c r="I26">
         <v>69971000.0</v>
       </c>
@@ -12592,51 +12868,51 @@
       </c>
       <c r="K26">
         <v>36660000.0</v>
       </c>
       <c r="L26">
         <v>31792000.0</v>
       </c>
       <c r="M26">
         <v>28086000.0</v>
       </c>
       <c r="N26">
         <v>20973000.0</v>
       </c>
       <c r="O26">
         <v>15034000.0</v>
       </c>
       <c r="P26">
         <v>13049000.0</v>
       </c>
       <c r="Q26">
         <v>7735000.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>301342000.0</v>
       </c>
       <c r="C27">
         <v>288769000.0</v>
       </c>
       <c r="D27">
         <v>277893000.0</v>
       </c>
       <c r="E27">
         <v>275090000.0</v>
       </c>
       <c r="F27">
         <v>230314000.0</v>
       </c>
       <c r="G27">
         <v>179902000.0</v>
       </c>
       <c r="H27">
         <v>169898000.0</v>
       </c>
       <c r="I27">
         <v>168309000.0</v>
       </c>
@@ -12645,51 +12921,51 @@
       </c>
       <c r="K27">
         <v>107825000.0</v>
       </c>
       <c r="L27">
         <v>86367000.0</v>
       </c>
       <c r="M27">
         <v>68787000.0</v>
       </c>
       <c r="N27">
         <v>44131000.0</v>
       </c>
       <c r="O27">
         <v>30036000.0</v>
       </c>
       <c r="P27">
         <v>22095000.0</v>
       </c>
       <c r="Q27">
         <v>16608000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>98916000.0</v>
       </c>
       <c r="C28">
         <v>89220000.0</v>
       </c>
       <c r="D28">
         <v>82901000.0</v>
       </c>
       <c r="E28">
         <v>72055000.0</v>
       </c>
       <c r="F28">
         <v>61233000.0</v>
       </c>
       <c r="G28">
         <v>47578000.0</v>
       </c>
       <c r="H28">
         <v>44371000.0</v>
       </c>
       <c r="I28">
         <v>33460000.0</v>
       </c>
@@ -12698,94 +12974,94 @@
       </c>
       <c r="K28">
         <v>19822000.0</v>
       </c>
       <c r="L28">
         <v>16106000.0</v>
       </c>
       <c r="M28">
         <v>11872000.0</v>
       </c>
       <c r="N28">
         <v>8881000.0</v>
       </c>
       <c r="O28">
         <v>4966000.0</v>
       </c>
       <c r="P28">
         <v>4514000.0</v>
       </c>
       <c r="Q28">
         <v>3312000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>13004000.0</v>
       </c>
       <c r="C29">
         <v>12758000.0</v>
       </c>
       <c r="D29">
         <v>17936000.0</v>
       </c>
       <c r="E29">
         <v>13703000.0</v>
       </c>
       <c r="F29">
         <v>6022000.0</v>
       </c>
       <c r="G29">
         <v>8112000.0</v>
       </c>
       <c r="H29">
         <v>2388000.0</v>
       </c>
       <c r="I29">
         <v>413000.0</v>
       </c>
       <c r="J29">
         <v>2459000.0</v>
       </c>
       <c r="K29">
         <v>1131000.0</v>
       </c>
       <c r="L29">
         <v>686000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>638072000.0</v>
       </c>
       <c r="C30">
         <v>563913000.0</v>
       </c>
       <c r="D30">
         <v>544632000.0</v>
       </c>
       <c r="E30">
         <v>525026000.0</v>
       </c>
       <c r="F30">
         <v>438330000.0</v>
       </c>
       <c r="G30">
         <v>326843000.0</v>
       </c>
       <c r="H30">
         <v>295033000.0</v>
       </c>
       <c r="I30">
         <v>271740000.0</v>
       </c>
@@ -12794,51 +13070,51 @@
       </c>
       <c r="K30">
         <v>164307000.0</v>
       </c>
       <c r="L30">
         <v>134265000.0</v>
       </c>
       <c r="M30">
         <v>108745000.0</v>
       </c>
       <c r="N30">
         <v>73985000.0</v>
       </c>
       <c r="O30">
         <v>50036000.0</v>
       </c>
       <c r="P30">
         <v>39658000.0</v>
       </c>
       <c r="Q30">
         <v>27655000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
         <v>30194000.0</v>
       </c>
       <c r="C31">
         <v>23803000.0</v>
       </c>
       <c r="D31">
         <v>30305000.0</v>
       </c>
       <c r="E31">
         <v>10413000.0</v>
       </c>
       <c r="F31">
         <v>-3244000.0</v>
       </c>
       <c r="G31">
         <v>-7483000.0</v>
       </c>
       <c r="H31">
         <v>-389000.0</v>
       </c>
       <c r="I31">
         <v>970000.0</v>
       </c>
@@ -12847,51 +13123,51 @@
       </c>
       <c r="K31">
         <v>-885000.0</v>
       </c>
       <c r="L31">
         <v>-1523000.0</v>
       </c>
       <c r="M31">
         <v>-1714000.0</v>
       </c>
       <c r="N31">
         <v>-1274000.0</v>
       </c>
       <c r="O31">
         <v>-3045000.0</v>
       </c>
       <c r="P31">
         <v>-171000.0</v>
       </c>
       <c r="Q31">
         <v>-1449000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
         <v>623533000.0</v>
       </c>
       <c r="C32">
         <v>550950000.0</v>
       </c>
       <c r="D32">
         <v>499160000.0</v>
       </c>
       <c r="E32">
         <v>473634000.0</v>
       </c>
       <c r="F32">
         <v>390134000.0</v>
       </c>
       <c r="G32">
         <v>292689000.0</v>
       </c>
       <c r="H32">
         <v>254190000.0</v>
       </c>
       <c r="I32">
         <v>270288000.0</v>
       </c>
@@ -12919,615 +13195,629 @@
       <c r="Q32">
         <v>28865000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>44512000.0</v>
+      </c>
+      <c r="C2">
+        <v>41570000.0</v>
+      </c>
+      <c r="D2">
         <v>36558000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>35149000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31249000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29018000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26055000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24007000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>22436000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21349000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19347000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17381000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17386000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17637000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17030000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17198000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17809000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17378000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14338000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14201000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13482000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12462000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11284000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10335000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10180000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9652000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8768000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8398000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8326000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7749000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7052000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6440000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6442000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5887000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5436000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4878000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4672000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4510000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4116000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3721000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3496000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3279000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3044000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2863000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2833000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2788000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2590000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2491000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2042000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1968000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1652000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1349000.0</v>
       </c>
       <c r="BB2">
         <v>1507000.0</v>
       </c>
       <c r="BC2">
+        <v>1349000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1507000.0</v>
+      </c>
+      <c r="BE2">
         <v>1249000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1236000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>936000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>7181000.0</v>
+      </c>
+      <c r="C3">
+        <v>4354000.0</v>
+      </c>
+      <c r="D3">
         <v>4345000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2976000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2569000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2419000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2583000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2776000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2858000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2909000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2967000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5285000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5280000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5258000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6382000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5276000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4818000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5005000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4648000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4805000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4692000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4975000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4359000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5347000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5140000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4058000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4014999.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5676000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2917000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2736000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1676000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>854000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>829000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>797000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1358000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>686000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>662000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>622000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>570000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>544000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>569000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>497000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>564000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>362000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>345000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>344000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>427000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>324000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>280000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>254000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>230000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>213000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>191000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>162000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>136000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>124000.0</v>
       </c>
-      <c r="BD3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13562,431 +13852,445 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-40631000.0</v>
+      </c>
+      <c r="C5">
+        <v>-40035000.0</v>
+      </c>
+      <c r="D5">
         <v>-24792000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-28128000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-31585000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-31815000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-9947000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-13395000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-20577000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-39088000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>189000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-20512999.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-31251000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-35343000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5723000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-23151000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-34592000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-47344000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-17779000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-18184000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-28468000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-33304000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8099000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-19005000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-23939000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-31217000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13848999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-16457000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-23941000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-22129000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5204000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6734000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-12116000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-14519000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8389000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2505000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5157000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-10556000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3872000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-4117000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5585000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-10789000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>3558000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4545000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-6536000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-11551000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1795000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5114000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-4558000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7932000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>308000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2127000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1265000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4035000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-640000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>11000.0</v>
       </c>
-      <c r="BD5">
-[...6 lines deleted...]
-    <row r="6" spans="1:57">
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-33450000.0</v>
+      </c>
+      <c r="C6">
+        <v>-35681000.0</v>
+      </c>
+      <c r="D6">
         <v>-20447000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-25152000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-29016000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-29396000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7364000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-10619000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-17719000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-36179000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3156000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-15227999.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-25971000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-30085000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>659000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-17875000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-29774000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-42339000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13131000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-13379000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-23776000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-28329000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3740000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-13658000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-18799000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-27159000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-9834000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10781000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-21024000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-19393000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>6880000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5880000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-11287000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-13722000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>9747000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1819000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4495000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-9934000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>4442000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3573000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-5016000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-10292000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>4122000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4183000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-6191000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-11207000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1368000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-4790000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-4278000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-7678000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>538000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1914000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1074000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3873000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-504000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>135000.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14021,89 +14325,91 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14138,854 +14444,882 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>135511000.0</v>
+      </c>
+      <c r="C9">
+        <v>131556000.0</v>
+      </c>
+      <c r="D9">
         <v>136811000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>126428000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>120914000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>107405000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>132459000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>124061000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>107910000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>92673000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>134752000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>104927000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>98032000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>89698000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>125587000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>106110000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>93649000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>78452000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>109200000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>86015000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>74217000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>61303000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>82735000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>65467000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>56230000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>43996000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>62908000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>56881000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>51223000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>48034000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>79769000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>60000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>55750000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>47086000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>67322000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>48165000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>45296000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>35708000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>49899000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>36821000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>34920000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>26974000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>40558000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>28193000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>26287000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>20153000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>30926000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>22973000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>22125000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>15413000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>23721000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>16858000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>16330000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>11231000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>17050000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>12270000.0</v>
       </c>
-      <c r="BD9">
-[...6 lines deleted...]
-    <row r="10" spans="1:57">
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-41394000.0</v>
+      </c>
+      <c r="C10">
+        <v>-40035000.0</v>
+      </c>
+      <c r="D10">
         <v>-24792000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-28128000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-31585000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-31815000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-9947000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-13395000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20577000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-39088000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>189000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-20513000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-31251000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-35343000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5723000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23151000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-34592000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-47349000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-21920000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-21789000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-32033000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-35097000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-11737000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-19005000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-23939000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-31217000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-13849000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-16457000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-23941000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-22129000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5204000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6734000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-12116000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-14519000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6344000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2629000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4394000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-10556000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3872000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-4117000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-6190000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-10144000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2778000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4649000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-6134000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-12592000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-510000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6058000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4484000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-7970000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1698000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-2514000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1589000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4714000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2242000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>38000.0</v>
       </c>
-      <c r="BD10">
-[...6 lines deleted...]
-    <row r="11" spans="1:57">
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>-5415000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3181000.0</v>
+      </c>
+      <c r="D11">
         <v>2983000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1814000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4239000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3968000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3047000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4938000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3371000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1402000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1087000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2504000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7446000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2961000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5025000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5566000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1698000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1414000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3023000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1525000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>915000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>559000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7295000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>220000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>384000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>213000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>801000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>530000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>547000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>510000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1264000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>583000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>567000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>527000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1248000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>759000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>580000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>323000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>350000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>272000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>303000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>206000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>144000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>276000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>188000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>78000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-179000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>296000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>155000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>104000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>182000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>50000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>47000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>77000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>42000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>66000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>63000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>763000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>7773000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>7773000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4270000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2431000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2976000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4141000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3605000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3565000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1793000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3638000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2553000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1845000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1453000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2381000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1433000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>25000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>599000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AF12">
         <v>2000.0</v>
       </c>
       <c r="AG12">
         <v>2000.0</v>
       </c>
       <c r="AH12">
+        <v>2000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2000.0</v>
+      </c>
+      <c r="AJ12">
         <v>185000.0</v>
       </c>
-      <c r="AI12">
-[...4 lines deleted...]
-      </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>32000.0</v>
       </c>
-      <c r="AM12">
-[...2 lines deleted...]
-      <c r="AN12">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
         <v>605000.0</v>
       </c>
-      <c r="AO12">
-[...2 lines deleted...]
-      <c r="AP12">
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>47000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>104000.0</v>
       </c>
-      <c r="AR12">
-[...2 lines deleted...]
-      <c r="AS12">
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>1041000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>296000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>944000.0</v>
       </c>
-      <c r="AV12">
-[...2 lines deleted...]
-      <c r="AW12">
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>38000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>349000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>387000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>324000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>679000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>267000.0</v>
       </c>
-      <c r="BC12">
-[...4 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>131</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>4446000.0</v>
+      </c>
+      <c r="D13">
         <v>25222000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>7806000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4967000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>11951000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3316000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>10245000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>8249000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>8545000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="L13"/>
+      <c r="M13">
         <v>8634000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8465000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7773000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1453000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>156000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>482000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>65000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>128000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15020,842 +15354,866 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-46809000.0</v>
+      </c>
+      <c r="C15">
+        <v>-36854000.0</v>
+      </c>
+      <c r="D15">
         <v>-27775000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-29942000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-35824000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-35783000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-12994000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-18333000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-23948000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-40490000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-898000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-23017000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-38697000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-38304000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10748000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-28717000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-36290000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-48763000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-24943000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-23314000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-32948000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-35656000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-19032000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-19225000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-24323000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-31430000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-14650000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-16987000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-24488000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-22639000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6468000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7317000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-12683000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-15046000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6820000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3264000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-5737000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-10879000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3522000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-4389000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-6493000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-10350000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2634000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4925000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-6322000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-12670000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-331000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-6354000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-4639000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-8074000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1516000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-2564000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1636000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4791000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-28000.0</v>
       </c>
-      <c r="BD15">
-[...6 lines deleted...]
-    <row r="16" spans="1:57">
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-38697000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-38304000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-10748000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-28717000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-36290000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-48763000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-24943000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-23314000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-32948000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-35656000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-19032000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-19225000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-24323000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-31430000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-14650000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-16987000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-24488000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-22639000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6468000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-7317000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-12683000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-15046000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5534000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3314000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-5035000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-10879000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3522000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-4389000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-6493000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-10350000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2634000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4925000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-6322000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-12670000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-331000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-6354000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-4639000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-8074000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1516000.0</v>
       </c>
-      <c r="AY16">
-[...4 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>2201000.0</v>
       </c>
-      <c r="BC16">
-[...4 lines deleted...]
-      </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-46809000.0</v>
+      </c>
+      <c r="C17">
+        <v>-36854000.0</v>
+      </c>
+      <c r="D17">
         <v>-27775000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-29942000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-35824000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-35783000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-12994000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-18333000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-23948000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-40490000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-898000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-23017000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-38697000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-38304000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10748000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-28717000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-36290000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-48763000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-24943000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-23314000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-32948000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-35656000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-19032000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-19225000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-24323000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-31430000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-14650000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-16987000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-24488000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-22639000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>6468000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-7317000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-12683000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-15046000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5534000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-3314000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-5035000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-10879000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>3522000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4389000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-6493000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-10350000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>2634000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-4925000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-6322000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-12670000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-331000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-6354000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-4639000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-8074000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-763000.0</v>
+      </c>
+      <c r="C18">
+        <v>4446000.0</v>
+      </c>
+      <c r="D18">
         <v>12617000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7806000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4967000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>11951000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4258000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10245000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>8249000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>8545000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4517000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8634000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>8465000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>7773000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4270000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2431000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2976000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>736000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4087000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3234000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3802000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1022000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4538000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2553000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1845000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1453000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2381000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-482000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>65000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-128000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>8465000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>7773000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>4270000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2431000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2976000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>736000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4087000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3234000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3802000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1022000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4538000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2553000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1845000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1453000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>156000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-482000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>65000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-128000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>704000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>99000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-811000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>978000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>321000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>622000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>950000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>469000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-738000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-187000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-605000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>645000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-780000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-104000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>402000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-1041000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-806000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-944000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>74000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-38000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -15890,262 +16248,270 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-40631000.0</v>
+      </c>
+      <c r="C21">
+        <v>-44481000.0</v>
+      </c>
+      <c r="D21">
         <v>-30262000.0</v>
       </c>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
       <c r="E21">
-        <v>-44428000.0</v>
+        <v>-35934000.0</v>
       </c>
       <c r="F21">
+        <v>-36552000.0</v>
+      </c>
+      <c r="G21">
+        <v>-43766000.0</v>
+      </c>
+      <c r="H21">
         <v>-14121000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-24662000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-31971000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-50876000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10004000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-32692999.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-43018000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-45764000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7560000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-24070000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-37275000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-48505000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-25338000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-18994000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-28641000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-34075000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7199000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-16452000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-22094000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-32670000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14005000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-15975000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-24006000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-22001000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-6833000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-11305000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-15497000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>7747000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3127000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6107000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-11025000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4611000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-3930000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5585000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-10789000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3558000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4545000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-6536000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-11551000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>296000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-5114000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-4558000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-7932000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1582000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2127000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1265000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-4035000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2319000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>11000.0</v>
       </c>
-      <c r="BD21">
-[...6 lines deleted...]
-    <row r="22" spans="1:57">
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16180,227 +16546,239 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>220654000.0</v>
+      </c>
+      <c r="C23">
+        <v>217607000.0</v>
+      </c>
+      <c r="D23">
         <v>203631000.0</v>
       </c>
-      <c r="C23">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
-        <v>180851000.0</v>
+        <v>197511000.0</v>
       </c>
       <c r="F23">
+        <v>188715000.0</v>
+      </c>
+      <c r="G23">
+        <v>180189000.0</v>
+      </c>
+      <c r="H23">
         <v>172635000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>172730000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>162317000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>164898000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>164103000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>155001000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>158436000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>153099000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>150177000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>147378000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>148723000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>144766000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>151916000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>119347000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>117059000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>108860000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>102396000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>93203000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>88659000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>86846000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>86565000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>81624000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>83627000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>78361000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>83018000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>73885000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>73495000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>69025000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>65254000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>56492000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>55538000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>51405000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>49798000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>44867000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>44226000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>41259000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>40279000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>35782000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35686000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>34537000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>33418000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>30677000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>29174000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>25387000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>24107000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>20637000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>19102000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>16615000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16238000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>11010000.0</v>
       </c>
-      <c r="BD23">
-[...6 lines deleted...]
-    <row r="24" spans="1:57">
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16414,1366 +16792,1416 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>7181000.0</v>
+      </c>
+      <c r="C25">
+        <v>4354000.0</v>
+      </c>
+      <c r="D25">
         <v>4345000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2976000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2569000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2419000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2583000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2776000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2858000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2909000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2967000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2929000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2916000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2891000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4051000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2948000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2498000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2679000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2617000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2815000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3107000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2349000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4642000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5347000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5140000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4058000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4015000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5676000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2917000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2736000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1676000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>854000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>829000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>797000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1358000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>686000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>662000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>622000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>570000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>544000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>569000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>497000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>564000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>362000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>345000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>344000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>427000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>324000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>280000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>254000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>230000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>213000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>191000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>162000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>136000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>73339000.0</v>
+      </c>
+      <c r="C26">
+        <v>69761000.0</v>
+      </c>
+      <c r="D26">
         <v>64620000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>62737000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>56247000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>54210000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>50546000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>53459000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>44933000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>47827000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>48144000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>44818000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>46144000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>44732000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>45018000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>44478000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>44815000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>43570000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>40143000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>34344000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>33333000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>30062000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>27938000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>24670000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>24067000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>22688000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>21874000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>20400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19722000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>18768000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>19445000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>17267000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>17717000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>15542000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>13559000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>11903000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>11498000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>10409000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>9627000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>9290000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>8905000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>8837000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>8175000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>8085000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>7799000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>7733000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>7499000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>7316000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>6832000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>6439000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>5867000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5712000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>4875000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>4519000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4179000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>3656000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3591000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3608000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>78978000.0</v>
+      </c>
+      <c r="C27">
+        <v>80336000.0</v>
+      </c>
+      <c r="D27">
         <v>77976000.0</v>
       </c>
-      <c r="C27">
-[...2 lines deleted...]
-      <c r="D27">
+      <c r="E27">
+        <v>74025000.0</v>
+      </c>
+      <c r="F27">
         <v>76578000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>72763000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>76123000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>71378000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>70041000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>71227000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>70569000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>68610000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>70321000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>68393000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>71779000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>69810000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>68714000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>64787000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>67673000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>56229000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>54919000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>51493000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>48904000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>45435000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>42983000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>42580000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>44129000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>42117000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>41656000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>41996000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>46196000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>40792000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>41349000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>39972000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>39723000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>32802000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>32560000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>30811000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>30212000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>26410000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>26840000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>24364000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>24295000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>20617000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>21264000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>20191000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>19619000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>17741000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>17186000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>14241000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>13308000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>11115000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>10500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>9208000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>9136000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>7518000.0</v>
       </c>
-      <c r="BD27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>23825000.0</v>
+      </c>
+      <c r="C28">
+        <v>24864000.0</v>
+      </c>
+      <c r="D28">
         <v>24477000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25600000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24641000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="G28">
+        <v>23595000.0</v>
+      </c>
+      <c r="H28">
         <v>23342000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>22864000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21762000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21252000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20646000.0</v>
       </c>
       <c r="L28">
         <v>21283000.0</v>
       </c>
       <c r="M28">
+        <v>20646000.0</v>
+      </c>
+      <c r="N28">
+        <v>21283000.0</v>
+      </c>
+      <c r="O28">
         <v>19689000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>18783000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>17404000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>17688000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18180000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>19217000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13997000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14196000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>13823000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13092000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11814000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11274000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11398000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>10339000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13851000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9271000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9628000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8774000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7989000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7069000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8017000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6711000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>6582000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5513000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5449000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5051000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4760000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4562000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4530000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4036000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3760000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3780000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3512000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3030000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2665000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2665000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2964000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2158000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2220000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1539000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1416000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1085000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11777000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>11269000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>5415000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3181000.0</v>
+      </c>
+      <c r="D29">
         <v>2983000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1814000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4239000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3968000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3047000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4938000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3371000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1402000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1087000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2504000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7446000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2961000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5025000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5566000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1698000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1414000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3023000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1525000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>915000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>559000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7295000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>220000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>384000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>213000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>801000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>530000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>547000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>510000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>176142000.0</v>
+      </c>
+      <c r="C30">
+        <v>176037000.0</v>
+      </c>
+      <c r="D30">
         <v>167073000.0</v>
       </c>
-      <c r="C30">
-[...4 lines deleted...]
-      </c>
       <c r="E30">
-        <v>151833000.0</v>
+        <v>162362000.0</v>
       </c>
       <c r="F30">
+        <v>157466000.0</v>
+      </c>
+      <c r="G30">
+        <v>151171000.0</v>
+      </c>
+      <c r="H30">
         <v>146580000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>148723000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>139881000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>143549000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>144756000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>137620000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>141050000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>135462000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>133146999.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>130180000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>130924000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>126957000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>134538000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>105009000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>102858000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>95378000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>89934000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>81919000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>78324000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>76666000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>76913000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>72856000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>75229000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>70035000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>75269000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>66833000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>67055000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>62583000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>59537000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>51069000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>50657000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>46733000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>45288000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>40751000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40505000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>37763000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>37000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>32738000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>32823000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>31704000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>30630000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>28087000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>26683000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>23345000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>22139000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>18985000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17595000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>15266000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>14731000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12259000.0</v>
       </c>
-      <c r="BD30">
-[...6 lines deleted...]
-    <row r="31" spans="1:57">
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-763000.0</v>
+      </c>
+      <c r="C31">
+        <v>4446000.0</v>
+      </c>
+      <c r="D31">
         <v>5470000.0</v>
       </c>
-      <c r="C31">
-[...4 lines deleted...]
-      </c>
       <c r="E31">
-        <v>12613000.0</v>
+        <v>7806000.0</v>
       </c>
       <c r="F31">
+        <v>4967000.0</v>
+      </c>
+      <c r="G31">
+        <v>11951000.0</v>
+      </c>
+      <c r="H31">
         <v>4174000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>11267000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>11394000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>11788000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>10193000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>12179999.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>11767000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>10421000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1837000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>919000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2683000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1156000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3418000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2795000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3392000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1022000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-4538000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2552999.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1845000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1453000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>156000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-482000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>65000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-128000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>704000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>99000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-811000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>978000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>321000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>622000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>950000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>469000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-739000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-187000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-605000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>645000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-780000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-104000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>402000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1041000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-806000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-944000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>74000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-38000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>116000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-387000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-324000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-679000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-77000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>27000.0</v>
       </c>
-      <c r="BD31">
-[...6 lines deleted...]
-    <row r="32" spans="1:57">
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>180023000.0</v>
+      </c>
+      <c r="C32">
+        <v>173126000.0</v>
+      </c>
+      <c r="D32">
         <v>173369000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>161577000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>152163000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>136423000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>158514000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>148068000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>130346000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>114022000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>154099000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>122308000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>115418000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>107335000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>142617000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>123308000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>111448000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>96261000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>126578000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>100353000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>88418000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>74785000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>95197000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>76751000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>66565000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>54176000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>72560000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>65649000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>59621000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>56360000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>87518000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>67052000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>62190000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>53528000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>73209000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>53601000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>50174000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>40380000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>54409000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>40937000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>38641000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>30470000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>43837000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>31237000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>29150000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>22986000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>33714000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>25563000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>24616000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>17455000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>25689000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>18510000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>17837000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>12580000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>18557000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>13519000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>12533000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>8801000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -17836,51 +18264,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>185585000.0</v>
       </c>
       <c r="C2">
         <v>230740000.0</v>
       </c>
       <c r="D2">
         <v>367800000.0</v>
       </c>
       <c r="E2">
         <v>805761000.0</v>
       </c>
       <c r="F2">
         <v>234092000.0</v>
       </c>
       <c r="G2">
         <v>68929000.0</v>
       </c>
       <c r="H2">
         <v>48707000.0</v>
       </c>
       <c r="I2">
         <v>57236000.0</v>
       </c>
@@ -17889,51 +18317,51 @@
       </c>
       <c r="K2">
         <v>49241000.0</v>
       </c>
       <c r="L2">
         <v>76593000.0</v>
       </c>
       <c r="M2">
         <v>9633000.0</v>
       </c>
       <c r="N2">
         <v>14470000.0</v>
       </c>
       <c r="O2">
         <v>12977000.0</v>
       </c>
       <c r="P2">
         <v>12142000.0</v>
       </c>
       <c r="Q2">
         <v>13290000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>12628000</v>
       </c>
       <c r="C3">
         <v>6694000</v>
       </c>
       <c r="D3">
         <v>5099000</v>
       </c>
       <c r="E3">
         <v>11396000</v>
       </c>
       <c r="F3">
         <v>10490000</v>
       </c>
       <c r="G3">
         <v>10116000</v>
       </c>
       <c r="H3">
         <v>25392000</v>
       </c>
       <c r="I3">
         <v>9583000</v>
       </c>
@@ -17942,129 +18370,129 @@
       </c>
       <c r="K3">
         <v>3825000</v>
       </c>
       <c r="L3">
         <v>4536000</v>
       </c>
       <c r="M3">
         <v>2333000</v>
       </c>
       <c r="N3">
         <v>1349000</v>
       </c>
       <c r="O3">
         <v>920000</v>
       </c>
       <c r="P3">
         <v>561000</v>
       </c>
       <c r="Q3">
         <v>633000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-437961000.0</v>
       </c>
       <c r="F4">
         <v>571669000.0</v>
       </c>
       <c r="G4">
         <v>165163000.0</v>
       </c>
       <c r="H4">
         <v>20222000.0</v>
       </c>
       <c r="I4">
         <v>-8529000.0</v>
       </c>
       <c r="J4">
         <v>8433000.0</v>
       </c>
       <c r="K4">
         <v>-926000.0</v>
       </c>
       <c r="L4">
         <v>-27352000.0</v>
       </c>
       <c r="M4">
         <v>66960000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-13121000.0</v>
       </c>
       <c r="F5">
         <v>-6600000.0</v>
       </c>
       <c r="G5">
         <v>-9670000.0</v>
       </c>
       <c r="H5">
         <v>-4034000.0</v>
       </c>
       <c r="I5">
         <v>-17510000.0</v>
       </c>
       <c r="J5">
         <v>-3317000.0</v>
       </c>
       <c r="K5">
         <v>-1028000.0</v>
       </c>
       <c r="L5">
         <v>796000.0</v>
       </c>
       <c r="M5">
         <v>19000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>16897000.0</v>
       </c>
       <c r="C6">
         <v>-45155000.0</v>
       </c>
       <c r="D6">
         <v>-137060000.0</v>
       </c>
       <c r="E6">
         <v>-437961000.0</v>
       </c>
       <c r="F6">
         <v>571669000.0</v>
       </c>
       <c r="G6">
         <v>165163000.0</v>
       </c>
       <c r="H6">
         <v>20222000.0</v>
       </c>
       <c r="I6">
         <v>-8529000.0</v>
       </c>
@@ -18073,51 +18501,51 @@
       </c>
       <c r="K6">
         <v>-926000.0</v>
       </c>
       <c r="L6">
         <v>-27352000.0</v>
       </c>
       <c r="M6">
         <v>66960000.0</v>
       </c>
       <c r="N6">
         <v>-4837000.0</v>
       </c>
       <c r="O6">
         <v>1493000.0</v>
       </c>
       <c r="P6">
         <v>835000.0</v>
       </c>
       <c r="Q6">
         <v>-1148000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>67235000.0</v>
       </c>
       <c r="C7">
         <v>13132000.0</v>
       </c>
       <c r="D7">
         <v>-14349000.0</v>
       </c>
       <c r="E7">
         <v>-51339000.0</v>
       </c>
       <c r="F7">
         <v>-25877000.0</v>
       </c>
       <c r="G7">
         <v>-16259000.0</v>
       </c>
       <c r="H7">
         <v>-7077000.0</v>
       </c>
       <c r="I7">
         <v>-152000.0</v>
       </c>
@@ -18126,90 +18554,90 @@
       </c>
       <c r="K7">
         <v>9941000.0</v>
       </c>
       <c r="L7">
         <v>9149000.0</v>
       </c>
       <c r="M7">
         <v>6162000.0</v>
       </c>
       <c r="N7">
         <v>3242000.0</v>
       </c>
       <c r="O7">
         <v>1917000.0</v>
       </c>
       <c r="P7">
         <v>4734000.0</v>
       </c>
       <c r="Q7">
         <v>1798000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18800000.0</v>
       </c>
       <c r="F8">
         <v>-22950000.0</v>
       </c>
       <c r="G8">
         <v>-19075000.0</v>
       </c>
       <c r="H8">
         <v>8173000.0</v>
       </c>
       <c r="I8">
         <v>-7627000.0</v>
       </c>
       <c r="J8">
         <v>-21735000.0</v>
       </c>
       <c r="K8">
         <v>-6425000.0</v>
       </c>
       <c r="L8">
         <v>-9567000.0</v>
       </c>
       <c r="M8">
         <v>-9601000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>-52554000.0</v>
       </c>
       <c r="C9">
         <v>-23716000.0</v>
       </c>
       <c r="D9">
         <v>-33137000.0</v>
       </c>
       <c r="E9">
         <v>-18800000.0</v>
       </c>
       <c r="F9">
         <v>-22950000.0</v>
       </c>
       <c r="G9">
         <v>-19075000.0</v>
       </c>
       <c r="H9">
         <v>8173000.0</v>
       </c>
       <c r="I9">
         <v>-7627000.0</v>
       </c>
@@ -18218,215 +18646,215 @@
       </c>
       <c r="K9">
         <v>-6425000.0</v>
       </c>
       <c r="L9">
         <v>-9567000.0</v>
       </c>
       <c r="M9">
         <v>-9601000.0</v>
       </c>
       <c r="N9">
         <v>-8233000.0</v>
       </c>
       <c r="O9">
         <v>-4370000.0</v>
       </c>
       <c r="P9">
         <v>-3217000.0</v>
       </c>
       <c r="Q9">
         <v>-4656000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-26840000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>8329000.0</v>
       </c>
       <c r="G10">
         <v>22444000.0</v>
       </c>
       <c r="H10">
         <v>-1714000.0</v>
       </c>
       <c r="I10">
         <v>6683000.0</v>
       </c>
       <c r="J10">
         <v>10405000.0</v>
       </c>
       <c r="K10">
         <v>4285000.0</v>
       </c>
       <c r="L10">
         <v>7174000.0</v>
       </c>
       <c r="M10">
         <v>6358000.0</v>
       </c>
       <c r="N10">
         <v>3404000.0</v>
       </c>
       <c r="O10">
         <v>972000.0</v>
       </c>
       <c r="P10">
         <v>1712000.0</v>
       </c>
       <c r="Q10">
         <v>725000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10113000.0</v>
       </c>
       <c r="F11">
         <v>9895000.0</v>
       </c>
       <c r="G11">
         <v>21223000.0</v>
       </c>
       <c r="H11">
         <v>-2193000.0</v>
       </c>
       <c r="I11">
         <v>24985000.0</v>
       </c>
       <c r="J11">
         <v>20207000.0</v>
       </c>
       <c r="K11">
         <v>17394000.0</v>
       </c>
       <c r="L11">
         <v>17920000.0</v>
       </c>
       <c r="M11">
         <v>15744000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>142841000.0</v>
       </c>
       <c r="F12">
         <v>118011000.0</v>
       </c>
       <c r="G12">
         <v>68585000.0</v>
       </c>
       <c r="H12">
         <v>46184000.0</v>
       </c>
       <c r="I12">
         <v>34934000.0</v>
       </c>
       <c r="J12">
         <v>19815000.0</v>
       </c>
       <c r="K12">
         <v>12936000.0</v>
       </c>
       <c r="L12">
         <v>7790000.0</v>
       </c>
       <c r="M12">
         <v>4654000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-35443000.0</v>
       </c>
       <c r="F13">
         <v>-12822000.0</v>
       </c>
       <c r="G13">
         <v>3313000.0</v>
       </c>
       <c r="H13">
         <v>-20846000.0</v>
       </c>
       <c r="I13">
         <v>-8625000.0</v>
       </c>
       <c r="J13">
         <v>-4011000.0</v>
       </c>
       <c r="K13">
         <v>-7212000.0</v>
       </c>
       <c r="L13">
         <v>7253000.0</v>
       </c>
       <c r="M13">
         <v>6706000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>14576000.0</v>
       </c>
       <c r="C14">
         <v>11126000.0</v>
       </c>
       <c r="D14">
         <v>11702000.0</v>
       </c>
       <c r="E14">
         <v>21481000.0</v>
       </c>
       <c r="F14">
         <v>19120000.0</v>
       </c>
       <c r="G14">
         <v>18904000.0</v>
       </c>
       <c r="H14">
         <v>15344000.0</v>
       </c>
       <c r="I14">
         <v>4155999.0</v>
       </c>
@@ -18435,82 +18863,82 @@
       </c>
       <c r="K14">
         <v>2180000.0</v>
       </c>
       <c r="L14">
         <v>1615000.0</v>
       </c>
       <c r="M14">
         <v>1285000.0</v>
       </c>
       <c r="N14">
         <v>796000.0</v>
       </c>
       <c r="O14">
         <v>465000.0</v>
       </c>
       <c r="P14">
         <v>453000.0</v>
       </c>
       <c r="Q14">
         <v>291000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>254599000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>202482000.0</v>
       </c>
       <c r="C16">
         <v>185585000.0</v>
       </c>
       <c r="D16">
         <v>230740000.0</v>
       </c>
       <c r="E16">
         <v>367800000.0</v>
       </c>
       <c r="F16">
         <v>805761000.0</v>
       </c>
       <c r="G16">
         <v>234092000.0</v>
       </c>
       <c r="H16">
         <v>68929000.0</v>
       </c>
       <c r="I16">
         <v>48707000.0</v>
       </c>
@@ -18519,72 +18947,72 @@
       </c>
       <c r="K16">
         <v>48315000.0</v>
       </c>
       <c r="L16">
         <v>49241000.0</v>
       </c>
       <c r="M16">
         <v>76593000.0</v>
       </c>
       <c r="N16">
         <v>9633000.0</v>
       </c>
       <c r="O16">
         <v>14470000.0</v>
       </c>
       <c r="P16">
         <v>12977000.0</v>
       </c>
       <c r="Q16">
         <v>12142000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>134803000.0</v>
       </c>
       <c r="C18">
         <v>108506000.0</v>
       </c>
       <c r="D18">
         <v>54317000.0</v>
       </c>
       <c r="E18">
         <v>475000.0</v>
       </c>
       <c r="F18">
         <v>-3312000.0</v>
       </c>
       <c r="G18">
         <v>-15958000.0</v>
       </c>
       <c r="H18">
         <v>-36075000.0</v>
       </c>
       <c r="I18">
         <v>13962000.0</v>
       </c>
@@ -18593,164 +19021,164 @@
       </c>
       <c r="K18">
         <v>3522000.0</v>
       </c>
       <c r="L18">
         <v>-7265000.0</v>
       </c>
       <c r="M18">
         <v>-9443000.0</v>
       </c>
       <c r="N18">
         <v>-1295000.0</v>
       </c>
       <c r="O18">
         <v>812000.0</v>
       </c>
       <c r="P18">
         <v>718000.0</v>
       </c>
       <c r="Q18">
         <v>870000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>138198000.0</v>
       </c>
       <c r="C19">
         <v>-532255000.0</v>
       </c>
       <c r="D19">
         <v>-585709000.0</v>
       </c>
       <c r="E19">
         <v>-236271000.0</v>
       </c>
       <c r="F19">
         <v>64869000.0</v>
       </c>
       <c r="G19">
         <v>-12657000.0</v>
       </c>
       <c r="H19">
         <v>58705000.0</v>
       </c>
       <c r="I19">
         <v>-30319000.0</v>
       </c>
       <c r="J19">
         <v>-20001000.0</v>
       </c>
       <c r="K19">
         <v>-12345000.0</v>
       </c>
       <c r="L19">
         <v>-22001000.0</v>
       </c>
       <c r="M19">
         <v>-30758000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>500034000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-137000.0</v>
       </c>
       <c r="C21">
         <v>449635000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>245308000.0</v>
       </c>
       <c r="H21">
         <v>245308000.0</v>
       </c>
       <c r="I21">
         <v>245308000.0</v>
       </c>
       <c r="J21">
         <v>245308000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
         <v>30194000.0</v>
       </c>
       <c r="C22">
         <v>-95765000.0</v>
       </c>
       <c r="D22">
         <v>-100916000.0</v>
       </c>
       <c r="E22">
         <v>-124518000.0</v>
       </c>
       <c r="F22">
         <v>-116861000.0</v>
       </c>
       <c r="G22">
         <v>-94010000.0</v>
       </c>
       <c r="H22">
         <v>-78764000.0</v>
       </c>
       <c r="I22">
         <v>-28578000.0</v>
       </c>
@@ -18759,51 +19187,51 @@
       </c>
       <c r="K22">
         <v>-17710000.0</v>
       </c>
       <c r="L22">
         <v>-21283000.0</v>
       </c>
       <c r="M22">
         <v>-19398000.0</v>
       </c>
       <c r="N22">
         <v>-7475000.0</v>
       </c>
       <c r="O22">
         <v>-4846000.0</v>
       </c>
       <c r="P22">
         <v>-3798000.0</v>
       </c>
       <c r="Q22">
         <v>-2761000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-28909000.0</v>
       </c>
       <c r="C23">
         <v>-38295000.0</v>
       </c>
       <c r="D23">
         <v>-21415000.0</v>
       </c>
       <c r="E23">
         <v>-31077000.0</v>
       </c>
       <c r="F23">
         <v>10078000.0</v>
       </c>
       <c r="G23">
         <v>-29348000.0</v>
       </c>
       <c r="H23">
         <v>-2398000.0</v>
       </c>
       <c r="I23">
         <v>8114000.0</v>
       </c>
@@ -18812,102 +19240,102 @@
       </c>
       <c r="K23">
         <v>4072000.0</v>
       </c>
       <c r="L23">
         <v>2055000.0</v>
       </c>
       <c r="M23">
         <v>-1937000.0</v>
       </c>
       <c r="N23">
         <v>-439000.0</v>
       </c>
       <c r="O23">
         <v>169000.0</v>
       </c>
       <c r="P23">
         <v>2500000.0</v>
       </c>
       <c r="Q23">
         <v>105000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>250375000.0</v>
       </c>
       <c r="C24">
         <v>-6653000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-362855000.0</v>
       </c>
       <c r="F24">
         <v>30752000.0</v>
       </c>
       <c r="G24">
         <v>-2606000.0</v>
       </c>
       <c r="H24">
         <v>-21000.0</v>
       </c>
       <c r="I24">
         <v>-286000.0</v>
       </c>
       <c r="J24">
         <v>-285000.0</v>
       </c>
       <c r="K24">
         <v>-130000.0</v>
       </c>
       <c r="L24">
         <v>-156000.0</v>
       </c>
       <c r="M24">
         <v>-30489000.0</v>
       </c>
       <c r="N24">
         <v>-338000.0</v>
       </c>
       <c r="O24">
         <v>-10000.0</v>
       </c>
       <c r="P24">
         <v>27000.0</v>
       </c>
       <c r="Q24">
         <v>-220000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>-94816000.0</v>
       </c>
       <c r="C25">
         <v>60025000.0</v>
       </c>
       <c r="D25">
         <v>162979000.0</v>
       </c>
       <c r="E25">
         <v>166247000.0</v>
       </c>
       <c r="F25">
         <v>130796000.0</v>
       </c>
       <c r="G25">
         <v>85523000.0</v>
       </c>
       <c r="H25">
         <v>59814000.0</v>
       </c>
       <c r="I25">
         <v>13158000.0</v>
       </c>
@@ -18916,100 +19344,100 @@
       </c>
       <c r="K25">
         <v>12936000.0</v>
       </c>
       <c r="L25">
         <v>-4000.0</v>
       </c>
       <c r="M25">
         <v>177000.0</v>
       </c>
       <c r="N25">
         <v>1703000.0</v>
       </c>
       <c r="O25">
         <v>3348000.0</v>
       </c>
       <c r="P25">
         <v>-345000.0</v>
       </c>
       <c r="Q25">
         <v>1664000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-115000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-43522000.0</v>
       </c>
       <c r="E26">
         <v>-56444000.0</v>
       </c>
       <c r="F26">
         <v>-1042999.0</v>
       </c>
       <c r="G26">
         <v>-502000.0</v>
       </c>
       <c r="H26">
         <v>-2398000.0</v>
       </c>
       <c r="I26">
         <v>8114000.0</v>
       </c>
       <c r="J26">
         <v>12083000.0</v>
       </c>
       <c r="K26">
         <v>4072000.0</v>
       </c>
       <c r="L26">
         <v>2055000.0</v>
       </c>
       <c r="M26">
         <v>106892000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>-766000.0</v>
       </c>
       <c r="P26">
         <v>-1904000.0</v>
       </c>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>130242000.0</v>
       </c>
       <c r="C27">
         <v>126682000.0</v>
       </c>
       <c r="D27">
         <v>139819000.0</v>
       </c>
       <c r="E27">
         <v>142862000.0</v>
       </c>
       <c r="F27">
         <v>109779000.0</v>
       </c>
       <c r="G27">
         <v>68585000.0</v>
       </c>
       <c r="H27">
         <v>46139000.0</v>
       </c>
       <c r="I27">
         <v>34961000.0</v>
       </c>
@@ -19018,51 +19446,51 @@
       </c>
       <c r="K27">
         <v>12938000.0</v>
       </c>
       <c r="L27">
         <v>7794000.0</v>
       </c>
       <c r="M27">
         <v>4664000.0</v>
       </c>
       <c r="N27">
         <v>1788000.0</v>
       </c>
       <c r="O27">
         <v>848000.0</v>
       </c>
       <c r="P27">
         <v>235000.0</v>
       </c>
       <c r="Q27">
         <v>511000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-129697000.0</v>
       </c>
       <c r="C28">
         <v>371900000.0</v>
       </c>
       <c r="D28">
         <v>-53400000.0</v>
       </c>
       <c r="E28">
         <v>-75581000.0</v>
       </c>
       <c r="F28">
         <v>510112000.0</v>
       </c>
       <c r="G28">
         <v>225753000.0</v>
       </c>
       <c r="H28">
         <v>-2398000.0</v>
       </c>
       <c r="I28">
         <v>8114000.0</v>
       </c>
@@ -19071,51 +19499,51 @@
       </c>
       <c r="K28">
         <v>4072000.0</v>
       </c>
       <c r="L28">
         <v>2055000.0</v>
       </c>
       <c r="M28">
         <v>106892000.0</v>
       </c>
       <c r="N28">
         <v>825000.0</v>
       </c>
       <c r="O28">
         <v>403000.0</v>
       </c>
       <c r="P28">
         <v>562000.0</v>
       </c>
       <c r="Q28">
         <v>-1645000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>147431000.0</v>
       </c>
       <c r="C29">
         <v>115200000.0</v>
       </c>
       <c r="D29">
         <v>59416000.0</v>
       </c>
       <c r="E29">
         <v>11871000.0</v>
       </c>
       <c r="F29">
         <v>7178000.0</v>
       </c>
       <c r="G29">
         <v>-5842000.0</v>
       </c>
       <c r="H29">
         <v>-10683000.0</v>
       </c>
       <c r="I29">
         <v>23545000.0</v>
       </c>
@@ -19124,51 +19552,51 @@
       </c>
       <c r="K29">
         <v>7347000.0</v>
       </c>
       <c r="L29">
         <v>-2729000.0</v>
       </c>
       <c r="M29">
         <v>-7110000.0</v>
       </c>
       <c r="N29">
         <v>53999.0</v>
       </c>
       <c r="O29">
         <v>1732000.0</v>
       </c>
       <c r="P29">
         <v>1279000.0</v>
       </c>
       <c r="Q29">
         <v>1503000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-837000.0</v>
       </c>
       <c r="C30">
         <v>-532255000.0</v>
       </c>
       <c r="D30">
         <v>-143076000.0</v>
       </c>
       <c r="E30">
         <v>-374251000.0</v>
       </c>
       <c r="F30">
         <v>54379000.0</v>
       </c>
       <c r="G30">
         <v>-54748000.0</v>
       </c>
       <c r="H30">
         <v>33303000.0</v>
       </c>
       <c r="I30">
         <v>-40188000.0</v>
       </c>
@@ -19196,2203 +19624,2255 @@
       <c r="Q30">
         <v>-1006000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>179339000.0</v>
+      </c>
+      <c r="C2">
+        <v>202482000.0</v>
+      </c>
+      <c r="D2">
         <v>157354000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>199231000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>153107000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>185585000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>282218000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>155403000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>147051000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>230740000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>111196000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>399196000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>248585000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>367800000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>754245000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>753172000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>775719000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>805761000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>803144000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>781357000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>753606000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>234092000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>231458000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>239979000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>77533000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>68929000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>52984000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>69159000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>64461000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>48707000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>67868000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>74156000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>71324000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>57236000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>53478000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>53539000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>51070000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>48315000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>41688000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>56102000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>54455000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>49241000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>69927000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>69778000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>77919000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>76593000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>115237000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>120128000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>125496000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>9633000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15254000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>13845000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17474000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>14470000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13357000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>12864000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>4381000</v>
+      </c>
+      <c r="C3">
+        <v>4971000</v>
+      </c>
+      <c r="D3">
         <v>3941000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2971000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3052000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2664000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4352000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1226000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>819000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>297000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2154000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>342000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1493000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1110000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3762000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1500000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2639000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3495000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6370000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1974000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1030000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1116000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3115000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2565000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1827000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2609000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>11173000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4341000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4775000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5103000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>6406000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1105000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>991000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1081000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1742000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1038000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1036000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1498000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1249000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1129000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>725000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>722000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>999000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1767000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1297000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>473000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>594000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>451000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>680000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>608000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>521000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>199000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>399000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>230000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>427000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>177000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>150611000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-119215000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-386445000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>1073000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-22547000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-30042000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>2617000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>21787000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>27751000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>519514000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>2634000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-8521000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>162446000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>8604000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>15945000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-16175000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>4698000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>15754000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-19161000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-6288000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>2832000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>14088000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>3270000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-61000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>2469000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>2755000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>6627000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-14414000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1647000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>5214000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-20686000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>149000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-8141000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>1326000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-38644000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-4891000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-5368000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>115863000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>10983000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9865000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>11785000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7369000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5059000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12478000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>12705000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3466000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-5817000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-10022000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15331000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2384000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-9998000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12619000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>16296000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3708000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-7125000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9497000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-6724000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1412000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1175000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-8199000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2479000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>945000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>714000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2497000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-98000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-977000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>695000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-648000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>108000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-572000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>196000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1064000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>866000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-865000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>302000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-284000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>54304000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23143000.0</v>
+      </c>
+      <c r="D6">
         <v>45128000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-41877000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>46124000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-32478000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-96633000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>126815000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8352000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-83689000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>119544000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-288000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>150611000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-119215000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-386445000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1073000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-22547000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-30042000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2617000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>21787000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>27751000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>519514000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2634000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8521000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>162446000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>8604000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15945000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-16175000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4698000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>15754000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-19161000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6288000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2832000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>14088000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3758000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-61000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2469000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2755000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>6627000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-14414000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1647000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>5214000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-20686000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>149000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-8141000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1326000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-38644000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-4891000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-5368000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>115863000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5621000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1409000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3629000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3004000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1113000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>493000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C7">
+        <v>41001000.0</v>
+      </c>
+      <c r="D7">
         <v>-1351000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>11013000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3279000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>54294000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-34324000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5103000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2686000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>55245000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-26214000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-11484000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-8170999.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>31520000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-32101000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-18161000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-26889000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>25812000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-21859000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-15387000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-12854000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>24223000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2033000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-12908000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-16431999.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>15114000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-3853000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-16734000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-7837000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>21347000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-15118000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-9306000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>2831000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>21441000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-11356000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-1981000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-4109000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>14150000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-4764000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>2584000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-550000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>12671000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-3382000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>3300000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-2656000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>11887000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-4472000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>690000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-1536000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>11480000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-3174000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1671000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-2571000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>7316000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1417000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-93000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-28275000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>60586000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-44294000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-7756000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-20325000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>53575000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-45797000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-11237000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-8843000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>42927000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-34014000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-11345000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-10501000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>36785000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-23184000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-6303000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-3767000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>41427000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-30285000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-11545000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-8925000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>43128000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-30916000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-3367000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-13847000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>26395000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-23736000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>3368000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-9093000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>23036000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-19250000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>763000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-8306000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>17226000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-16723000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-2292000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-4600000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>14014000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>5720000.0</v>
+      </c>
+      <c r="C9">
+        <v>86206000.0</v>
+      </c>
+      <c r="D9">
         <v>-99088000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7530000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-26125000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>65129000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-73629000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3209000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-21971000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>68675000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-58032000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-7416000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-28275000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>60586000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-44294000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-7756000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-20325000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>53575000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-45797000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-11237000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-8843000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>42927000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-34014000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-11345000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-10501000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>36785000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-23184000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-6303000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-3767000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>41427000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-30285000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-11545000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-8925000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>43128000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-30916000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-3367000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-13847000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>26395000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-23736000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3368000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-9093000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>23036000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-19250000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>763000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-8306000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>17226000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-16723000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2292000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-4600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>14014000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-14114000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>180000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-4470000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>10171000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-8142000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-93000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-227000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13034000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8826000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-14622000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>10897000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>830000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3602000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21115000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-389000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5954000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6658000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8096000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3543000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1563000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-7830000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5838000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4052000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>10521000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-13728000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7422000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2352000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>9748000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-9117000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5653000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1207000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5588000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5749000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4531000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1633000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3667000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2657000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4078000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1540000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2090000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1350000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2725000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>384000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1727000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1432000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1226000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>11485000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-16834000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2739000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-708000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-509000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-12959000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>20540000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-69000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2745000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6440000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18161000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3057000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>7097000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-7092000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5049000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-2551000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4493000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-9184000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>21891000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3651000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>12931000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-13488000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>26624000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3742000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>11336000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-9748000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>19070000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>193000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>7848000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-9717000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>15760000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>3109000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>5454000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-6403000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>11385000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3847000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2762000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-2250000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>39385000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>35811000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>34806000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>34279000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>40078000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>35998000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>40141000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>26412000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>27837000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21379000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19401000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18678000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17623000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12883000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11381000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11022000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>14796000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8985000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10787000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8374000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8846000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6927000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5384000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4770000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5257000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4404000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3483000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3456000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3373000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2624000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2088000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2056000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1962000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1684000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1816000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1214000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>978000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>646000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-518000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-7306000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-6055000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-6055000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3398000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4081000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1266000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-10873000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15156000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-3324000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>375000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-8894000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2365000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-8401000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2110000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-12700000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>394000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>12000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>7131000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-16162000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>10405000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2585000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>9775000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2497000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>4421000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-977000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>695000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>7253000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>6706000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>7181000.0</v>
+      </c>
+      <c r="C14">
+        <v>5236000.0</v>
+      </c>
+      <c r="D14">
         <v>17812000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2976000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2569000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2419000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2583000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2776000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2858000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2909000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2967000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5285000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5280000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5258000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6382000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5276000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4818000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5005000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4648000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4805000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4692000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4975000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4359000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5347000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5140000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4058000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4014999.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5676000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2917000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2736000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1676000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>854000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>829000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>797000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1358000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>686000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>662000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>622000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>570000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>544000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>569000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>497000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>564000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>362000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>345000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>344000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>427000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>324000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>280000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>254000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>230000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>213000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>191000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>162000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>136000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>124000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -21400,227 +21880,239 @@
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>233643000.0</v>
+      </c>
+      <c r="C16">
+        <v>179339000.0</v>
+      </c>
+      <c r="D16">
         <v>202482000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>157354000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>199231000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>153107000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>185585000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>282218000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>155403000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>147051000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>230740000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>111196000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>399196000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>248585000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>367800000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>754245000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>753172000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>775719000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>805761000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>803144000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>781357000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>753606000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>234092000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>231458000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>239979000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>77533000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>68929000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>52984000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>69159000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>64461000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>48707000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>67868000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>74156000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>71324000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>57236000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>53478000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>53539000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>51070000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>48315000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>41688000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>56102000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>54455000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>49241000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>69927000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>69778000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>77919000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>76593000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>115237000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>120128000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>125496000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>9633000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>15254000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>13845000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>17474000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>14470000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>13357000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21632,1981 +22124,2053 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>20700000.0</v>
+      </c>
+      <c r="C18">
+        <v>50071000.0</v>
+      </c>
+      <c r="D18">
         <v>20743000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>30427000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>18297000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>65336000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>19922000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>21253000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10905000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>56426000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>8293000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5991000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4313000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>35720000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-328000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3138000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-17106000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>21047000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6032000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6279000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10268000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>19267000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4539000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5257000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-16505000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1265000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11180000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-17970000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-15877000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>8952000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>874000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5223000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1948000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>16363000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3763000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>2424000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1949000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>6799000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>1562000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1066000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3826000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>4720000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>905000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-974000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-7968000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>772000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-3060000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-4515000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5597000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3729000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1249000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>556000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-3679000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3077000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1026000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>463000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>41241000.0</v>
+      </c>
+      <c r="C19">
+        <v>182969000.0</v>
+      </c>
+      <c r="D19">
         <v>40248000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-81693000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>69950000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-25017000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-119412000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-295875000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5002000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-111966000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>110350000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-263335000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>152424000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-42905000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-211019000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3483000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5440000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-28372000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>8527000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>22025000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>40506000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-6189000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>29922000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-8067000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-37501000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>2989000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>26858000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1232000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>22031000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>11048000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-19986000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-5167000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2133000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-3033000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-4929000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-6917000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-2556000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-2556000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-8390000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-4750000.0</v>
       </c>
-      <c r="AN19"/>
-[...1 lines deleted...]
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-22001000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-30758000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B21"/>
       <c r="C21"/>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>-464000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
-[...4 lines deleted...]
-      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>245308000.0</v>
       </c>
       <c r="AA21">
         <v>245308000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>245308000.0</v>
+      </c>
+      <c r="AC21">
+        <v>245308000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-46809000.0</v>
+      </c>
+      <c r="C22">
+        <v>-36854000.0</v>
+      </c>
+      <c r="D22">
         <v>-27775000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-29942000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-35824000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-35783000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-12994000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-18333000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-23948000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-40490000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-898000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-23017000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-38697000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-38304000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10748000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-28717000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-36290000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-48763000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-24943000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-23314000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-32948000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-35656000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-19032000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-19225000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-24323000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-31430000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-14650000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-16987000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-24488000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-22639000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6468000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7317000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-12683000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-15046000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5534000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3314000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-5035000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-10879000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3522000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-4389000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-6493000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-10350000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2634000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4925000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-6322000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-12670000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-331000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-6354000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-4639000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-8074000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1516000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-2564000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1636000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4791000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-28000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
-        <v>-479000.0</v>
+        <v>-3946000.0</v>
       </c>
       <c r="C23">
+        <v>-14486000.0</v>
+      </c>
+      <c r="D23">
+        <v>-732000.0</v>
+      </c>
+      <c r="E23">
         <v>-631000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6439000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-21360000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
+        <v>-1.0</v>
+      </c>
+      <c r="I23">
         <v>-656000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1748000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-34860000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1444000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-532000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2575000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-16864000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1583000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-663000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-28825000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>122000.0</v>
       </c>
-      <c r="S23">
-[...4 lines deleted...]
-      </c>
       <c r="U23">
+        <v>6289000.0</v>
+      </c>
+      <c r="V23">
+        <v>37000.0</v>
+      </c>
+      <c r="W23">
         <v>3942000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-9622000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4808000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-24534000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4316000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>271000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3028000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1463000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-4234000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-55000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4078000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3025000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1066000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4483000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4463000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2255000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>882000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>269000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2552000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>490000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>761000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>408000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1028000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>71000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>548000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-587000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-336000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-310000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-322000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-368000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1145000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>37000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>11000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>59000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>58000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>174</v>
+      </c>
+      <c r="B24">
+        <v>33947000.0</v>
+      </c>
       <c r="C24">
+        <v>61522000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>1500000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1500000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-325000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-6653000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-4183000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-111669000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>112504000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-262993000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>153917000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-98500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-6882000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6882000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-5440000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-28375000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>30752000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>22025000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>38046000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3729000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-7219000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-8072000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-6000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>34000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-5000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1628000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>10000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-12000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>6000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>24000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-308000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-47000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-6948000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-169000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>27000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-4748000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4983000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-17000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-21999000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>95000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-244000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>6000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-31010000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-40000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>539000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>22000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-4004000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-292000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>13000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-84000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>28000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-28000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>73608000.0</v>
+      </c>
+      <c r="C25">
+        <v>11920000.0</v>
+      </c>
+      <c r="D25">
         <v>35998000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>17801000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17466000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>14815000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>36440000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>43139000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>35500000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>39059000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2949000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>35549000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>47394000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>38356000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>39901000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>39964000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>43894000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>42488000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>42492000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>29591000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>31872000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>26841000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>24360000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>24094000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>20937000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>16132000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3121000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3394000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3510000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3650000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3467000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3252000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3114000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3325000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>8683000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3239000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3012000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4404000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3483000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-2000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2930000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-4612000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1966000.0</v>
       </c>
       <c r="AS25">
         <v>-1000.0</v>
       </c>
       <c r="AT25">
+        <v>1966000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-1000.0</v>
+      </c>
+      <c r="AV25">
         <v>94000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>62000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>949000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>31000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>38000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>935000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>309000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>426000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>416000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>544000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-135000000.0</v>
+      </c>
+      <c r="D26">
         <v>-15000000.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-38736000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-61264000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1030999.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>36608000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1748000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-34860000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1444000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-35923000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-5080000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2519000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-56444000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-663000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-6000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-28825000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>122000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-248000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-64000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>500034000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>9793000.0</v>
       </c>
-      <c r="W26"/>
-[...1 lines deleted...]
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>4316000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-2398000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-2669000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-5697000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-4234000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-55000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4078000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3025000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1066000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4483000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4463000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2255000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>882000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>269000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2552000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>490000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>761000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>408000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1028000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>71000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>548000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-587000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-336000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-310000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>108125000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>34619000.0</v>
+      </c>
+      <c r="C27">
+        <v>33739000.0</v>
+      </c>
+      <c r="D27">
         <v>32578000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>31550000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>33859000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>32255000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>32569000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>31931000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>30089000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>32093000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>31643000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>32980000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>39385000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>35811000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>34806000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>34300000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>37758000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>35998000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>38110000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>24422000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>25868000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>21379000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>19401000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>18678000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>17623000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>12883000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>11360000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11022000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>14796000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>8961000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>10787000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>8399000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8848000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6927000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5390000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4782000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5259000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4404000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3483000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3458000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3373000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2624000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2090000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2057000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1962000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1685000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1826000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1214000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>978000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>646000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>662000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>510000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>422000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>194000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>118000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-6962000.0</v>
+      </c>
+      <c r="C28">
+        <v>-141516000.0</v>
+      </c>
+      <c r="D28">
         <v>-15479000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6418000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-45175000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-75461000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1495000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>400211000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1630000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-28446000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1253000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-30998000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-7619000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-13530000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-57596000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4730000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-22714000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>122000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6041000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-27000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>503976000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>171000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4808000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>216458000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4316000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>271000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3028000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1463000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4234000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-55000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4078000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3025000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1066000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4483000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4463000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2255000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>882000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>269000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2552000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>490000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>761000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>408000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1028000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>71000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>548000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-587000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-336000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-310000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>108125000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-368000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1145000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>37000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>11000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>59000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>58000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>25081000.0</v>
+      </c>
+      <c r="C29">
+        <v>55042000.0</v>
+      </c>
+      <c r="D29">
         <v>24684000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33398000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>21349000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>68000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>24274000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>22479000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11724000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>56723000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10447000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6333000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5806000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>36830000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3434000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1638000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-14467000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>24542000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>337999.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4305000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-9238000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>20383000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7654000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2692000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-14678000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3874000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-7000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-13629000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-11102000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>14055000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>7280000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-4118000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2939000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>17444000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>5505000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>3462000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-913000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>8297000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>2811000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2195000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3101000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5442000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>1904000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>793000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-6671000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1245000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-2466000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-4064000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-4917000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4337000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-728000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>755000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-3280000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3307000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1453000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>640000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>36185000.0</v>
+      </c>
+      <c r="C30">
+        <v>63331000.0</v>
+      </c>
+      <c r="D30">
         <v>35923000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-81693000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>69950000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-25017000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-119412000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-295875000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5002000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-111966000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>110350000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-263335000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>152424000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-142515000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-332283000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2019000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-8079000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-31870000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2157000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>20051000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>37016000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4845000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5191000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-10637000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-39334000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>414000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>15681000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5574000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>17263000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5933000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-26386000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-6248000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3132000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-4422000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-6718000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-7986000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1127000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-6424000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3547000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-19161000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4258000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-989000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-22998000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1672000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1541000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-467000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-35591000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-491000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-141000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3401000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-4525000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-491000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-386000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-314000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-399000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-205000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>