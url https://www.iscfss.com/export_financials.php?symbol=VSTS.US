--- v0 (2026-07-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -1181,51 +1184,51 @@
       <c r="C21">
         <v>212773000.0</v>
       </c>
       <c r="D21">
         <v>238608000.0</v>
       </c>
       <c r="E21">
         <v>264264000.0</v>
       </c>
       <c r="F21">
         <v>276911000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
         <v>584645000.0</v>
       </c>
       <c r="C22">
         <v>561007000.0</v>
       </c>
       <c r="D22">
-        <v>573754000.0</v>
+        <v>573755000.0</v>
       </c>
       <c r="E22">
         <v>576579000.0</v>
       </c>
       <c r="F22">
         <v>557143000.0</v>
       </c>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>2906900000.0</v>
       </c>
       <c r="C23">
         <v>2932387000.0</v>
       </c>
       <c r="D23">
         <v>3157124000.0</v>
       </c>
       <c r="E23">
         <v>3133012000.0</v>
       </c>
@@ -1371,51 +1374,51 @@
       <c r="B32">
         <v>441067000.0</v>
       </c>
       <c r="C32">
         <v>331287000.0</v>
       </c>
       <c r="D32">
         <v>624440000.0</v>
       </c>
       <c r="E32">
         <v>585086000.0</v>
       </c>
       <c r="F32">
         <v>548602000.0</v>
       </c>
       <c r="G32"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>2056869000.0</v>
       </c>
       <c r="C33">
-        <v>2144998000.0</v>
+        <v>2119118000.0</v>
       </c>
       <c r="D33">
         <v>2137159000.0</v>
       </c>
       <c r="E33">
         <v>2145731000.0</v>
       </c>
       <c r="F33">
         <v>2176459000.0</v>
       </c>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34">
         <v>91709000.0</v>
       </c>
       <c r="C34">
         <v>52600000.0</v>
       </c>
       <c r="D34">
         <v>52598000.0</v>
       </c>
@@ -1434,124 +1437,124 @@
       <c r="B35">
         <v>1632292000.0</v>
       </c>
       <c r="C35">
         <v>1573234000.0</v>
       </c>
       <c r="D35">
         <v>1884239000.0</v>
       </c>
       <c r="E35">
         <v>395005000.0</v>
       </c>
       <c r="F35">
         <v>393076000.0</v>
       </c>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>157730000.0</v>
       </c>
       <c r="C36">
-        <v>223993000.0</v>
+        <v>198113000.0</v>
       </c>
       <c r="D36">
         <v>212587000.0</v>
       </c>
       <c r="E36">
         <v>195926000.0</v>
       </c>
       <c r="F36">
         <v>194393000.0</v>
       </c>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>212587000.0</v>
       </c>
       <c r="E38">
         <v>195926000.0</v>
       </c>
       <c r="F38">
         <v>194393000.0</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>73343000.0</v>
       </c>
       <c r="C39">
-        <v>18101000.0</v>
+        <v>43981000.0</v>
       </c>
       <c r="D39">
-        <v>17244000.0</v>
+        <v>17243000.0</v>
       </c>
       <c r="E39">
         <v>18252000.0</v>
       </c>
       <c r="F39">
         <v>16399000.0</v>
       </c>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>195179000.0</v>
       </c>
       <c r="C40">
-        <v>483630000.0</v>
+        <v>241815000.0</v>
       </c>
       <c r="D40">
-        <v>170583000.0</v>
+        <v>187183000.0</v>
       </c>
       <c r="E40">
         <v>177089000.0</v>
       </c>
       <c r="F40">
         <v>206319000.0</v>
       </c>
       <c r="G40"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41">
         <v>270245000.0</v>
       </c>
       <c r="E41">
         <v>254205000.0</v>
       </c>
       <c r="F41">
         <v>255130000.0</v>
       </c>
       <c r="G41"/>
@@ -1770,51 +1773,51 @@
       <c r="B55">
         <v>2906900000.0</v>
       </c>
       <c r="C55">
         <v>2932387000.0</v>
       </c>
       <c r="D55">
         <v>3157124000.0</v>
       </c>
       <c r="E55">
         <v>3133012000.0</v>
       </c>
       <c r="F55">
         <v>3108383000.0</v>
       </c>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
         <v>850031000.0</v>
       </c>
       <c r="C56">
-        <v>787389000.0</v>
+        <v>813269000.0</v>
       </c>
       <c r="D56">
         <v>1019965000.0</v>
       </c>
       <c r="E56">
         <v>987281000.0</v>
       </c>
       <c r="F56">
         <v>931924000.0</v>
       </c>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
         <v>408964000.0</v>
       </c>
       <c r="C57">
         <v>456102000.0</v>
       </c>
       <c r="D57">
         <v>395525000.0</v>
       </c>
@@ -1900,2600 +1903,2733 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>128771000.0</v>
+      </c>
+      <c r="C2">
         <v>154514000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>147851000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158362000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156661000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150752000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>164924000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>163054000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>150542000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>146528000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>130001000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>134498000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>145455000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>164428000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>153908000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>167125000.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
+        <v>-29950000.0</v>
+      </c>
+      <c r="C5">
         <v>-26317000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23155000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-26327000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-21811000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30830000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-32068000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28911000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-34681000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30982000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24533000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-31173000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-24669000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25892000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2335812000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31680000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>2331985000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>252707000.0</v>
+      </c>
+      <c r="C7">
         <v>262141000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>258854000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>263526000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>250689000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>244071000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>233515000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>232669000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>219195000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>201224000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>201352000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>198895000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>192239000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>194632000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>182181000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
+        <v>1322000.0</v>
+      </c>
+      <c r="C8">
         <v>1321000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1320000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318000.0</v>
       </c>
       <c r="F8">
         <v>1318000.0</v>
       </c>
       <c r="G8">
+        <v>1318000.0</v>
+      </c>
+      <c r="H8">
         <v>1317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315000.0</v>
       </c>
       <c r="I8">
         <v>1315000.0</v>
       </c>
       <c r="J8">
         <v>1315000.0</v>
       </c>
       <c r="K8">
+        <v>1315000.0</v>
+      </c>
+      <c r="L8">
         <v>1314000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>0.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1310000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>57659000.0</v>
+      </c>
+      <c r="C10">
         <v>50340000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41547000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29748000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23743000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28806000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18564000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31010000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29098000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30659000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48857000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="N10">
         <v>30000000.0</v>
       </c>
       <c r="O10">
+        <v>30000000.0</v>
+      </c>
+      <c r="P10">
         <v>-23736000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23736000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-41106000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>57659000.0</v>
+      </c>
+      <c r="C12">
         <v>50340000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41547000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29748000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23743000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28806000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18564000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31010000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29098000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30659000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48857000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="N12">
         <v>30000000.0</v>
       </c>
       <c r="O12">
-        <v>23736000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="P12">
         <v>23736000.0</v>
       </c>
-      <c r="Q12"/>
+      <c r="Q12">
+        <v>23736000.0</v>
+      </c>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>41106000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
+        <v>1322000.0</v>
+      </c>
+      <c r="C13">
         <v>1321000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1320000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318000.0</v>
       </c>
       <c r="F13">
         <v>1318000.0</v>
       </c>
       <c r="G13">
+        <v>1318000.0</v>
+      </c>
+      <c r="H13">
         <v>1317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315000.0</v>
       </c>
       <c r="I13">
         <v>1315000.0</v>
       </c>
       <c r="J13">
         <v>1315000.0</v>
       </c>
       <c r="K13">
+        <v>1315000.0</v>
+      </c>
+      <c r="L13">
         <v>1314000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>908533000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398824000.0</v>
       </c>
       <c r="O13">
         <v>2398824000.0</v>
       </c>
       <c r="P13">
+        <v>2398824000.0</v>
+      </c>
+      <c r="Q13">
         <v>2367492000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>134335000.0</v>
+      </c>
+      <c r="C14">
         <v>133050000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>131904000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>131840000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>131812000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>131751000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>132115000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>131566000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>131833000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>131893000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>131735000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>131431959.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>130855166.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>130920155.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>130985144.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>131000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130148354.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>130432236.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>130716118.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>4600000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
+        <v>960584000.0</v>
+      </c>
+      <c r="C20">
         <v>961750000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>962779000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>961732000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>963027000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>960033000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>959620000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>963844000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>963036000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>963734000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>965251000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>963543000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>963777000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>963585000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>963375000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>168456000.0</v>
+      </c>
+      <c r="C21">
         <v>175457000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>182423000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>188837000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>196370000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>202203000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>208690000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>212773000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>219010000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>225657000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>232579000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>238608000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>245586000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>251696000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>264264000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>158900000.0</v>
+      </c>
+      <c r="C22">
         <v>174958000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>169097000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>584645000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>587366000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>594115000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>565228000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>561007000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>552155000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>541592000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>550043000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>573755000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>604892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606834000.0</v>
       </c>
       <c r="O22">
         <v>606834000.0</v>
       </c>
       <c r="P22">
+        <v>606834000.0</v>
+      </c>
+      <c r="Q22">
         <v>576579000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>2830498000.0</v>
+      </c>
+      <c r="C23">
         <v>2873194000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2884021000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2906900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2908091000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2899007000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2897153000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2932387000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3145630000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3121661000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3161746000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3157124000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3169800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3176541000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2335812000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3133012000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>2331985000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
+        <v>1086134000.0</v>
+      </c>
+      <c r="C24">
         <v>1115457000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1148793000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1155143000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1156457000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1158995000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1128444000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1147733000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1394528000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1410849000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1454803000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1462693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487450000.0</v>
       </c>
       <c r="N24">
         <v>1487450000.0</v>
       </c>
-      <c r="O24"/>
+      <c r="O24">
+        <v>1487450000.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>1281182000.0</v>
+      </c>
+      <c r="C28">
         <v>1327258000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1366100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1388921000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1383403000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1374260000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1343395000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1349392000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1642183000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1589414000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1633548000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1651787000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1649689000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1652082000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23736000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>158445000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>41106000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>1963805000.0</v>
+      </c>
+      <c r="C29">
         <v>1982659000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2013221000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2020787000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2038685000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2035269000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2028034000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2050784000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2303705000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2319560000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2385211000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2366303000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2401207000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2392439000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>2335812000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>142952000.0</v>
+      </c>
+      <c r="C30">
         <v>149544000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>152985000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>162295000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>175789000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>162359000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187242000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>177271000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>409926000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>405954000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>403265000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>392916000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>388438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379647000.0</v>
       </c>
       <c r="O30">
         <v>379647000.0</v>
       </c>
       <c r="P30">
+        <v>379647000.0</v>
+      </c>
+      <c r="Q30">
         <v>368714000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-    </row>
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-324791000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1172519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157651000.0</v>
       </c>
       <c r="O31">
         <v>1157651000.0</v>
       </c>
-      <c r="P31"/>
+      <c r="P31">
+        <v>1157651000.0</v>
+      </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>447676000.0</v>
+      </c>
+      <c r="C32">
         <v>451866000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>460840000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>441067000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>374736000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>380095000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>360893000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>331287000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>590165000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>604594000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>633845000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>624440000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>672042000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>655765000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>585086000.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>1998853000.0</v>
+      </c>
+      <c r="C33">
         <v>2022509000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2030958000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2056869000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2087489000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2081756000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2087565000.0</v>
       </c>
-      <c r="H33">
-[...1 lines deleted...]
-      </c>
       <c r="I33">
+        <v>2119118000.0</v>
+      </c>
+      <c r="J33">
         <v>2125673000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2116913000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2134096000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2137159000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2130460000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2141532000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>-23736000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2145731000.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>-41106000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34">
+        <v>101548000.0</v>
+      </c>
+      <c r="C34">
         <v>97564000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>93151000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>91709000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>51218000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>51134000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>52137000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>52600000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>50117000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>50610000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>48304000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>52598000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>52674000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>52449000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>52379000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>1568858000.0</v>
+      </c>
+      <c r="C35">
         <v>1607173000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1627370000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1632292000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1579997000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1585577000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1548867000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1573234000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1814661000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1820796000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1863783000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1884239000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1888745000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1892308000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>-2335812000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>395005000.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>-2331985000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>144837000.0</v>
+      </c>
+      <c r="C36">
         <v>149924000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>152845000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>157730000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>189058000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>188475000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>190112000.0</v>
       </c>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
       <c r="I36">
+        <v>198113000.0</v>
+      </c>
+      <c r="J36">
         <v>217483000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>216627000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>217429000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>212587000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>208088000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>203308000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-23736000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>195926000.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-41106000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-1000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>212587000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>208088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203308000.0</v>
       </c>
       <c r="O38">
         <v>203308000.0</v>
       </c>
-      <c r="P38"/>
+      <c r="P38">
+        <v>203308000.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>472134000.0</v>
+      </c>
+      <c r="C39">
         <v>475843000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>489434000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>73343000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>33704000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31971000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>38555000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
+        <v>43981000.0</v>
+      </c>
+      <c r="J39">
         <v>28778000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>26543000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>25485000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17244000.0</v>
       </c>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
       <c r="N39">
+        <v>16010000.0</v>
+      </c>
+      <c r="O39">
         <v>18528000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-23736000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18252000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>-41106000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>198909999.0</v>
+      </c>
+      <c r="C40">
         <v>193510000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>189065000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>195179000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>235769000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>234842000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>231854000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>241815000.0</v>
+      </c>
+      <c r="J40">
         <v>172134000.0</v>
       </c>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
       <c r="K40">
+        <v>198579000.0</v>
+      </c>
+      <c r="L40">
         <v>188722000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>170583000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>178121000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>169741000.0</v>
       </c>
-      <c r="O40"/>
-      <c r="P40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>177089000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
-    </row>
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>270245000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>256351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255301000.0</v>
       </c>
       <c r="O41">
         <v>255301000.0</v>
       </c>
-      <c r="P41"/>
+      <c r="P41">
+        <v>255301000.0</v>
+      </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
+        <v>945927000.0</v>
+      </c>
+      <c r="C42">
         <v>942872000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>939533000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>937531000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>937051000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>939440000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>931554000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>928082000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>925077000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>921346000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>919710000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>908533000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>937116000.0</v>
       </c>
-      <c r="N42">
-[...1 lines deleted...]
-      </c>
       <c r="O42">
+        <v>930881000.0</v>
+      </c>
+      <c r="P42">
         <v>-25892000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2367492000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-    </row>
-    <row r="43" spans="1:19">
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>1798024000.0</v>
+      </c>
+      <c r="C45">
         <v>1809223000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1817092000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1823662000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1831449000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1806619000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1803065000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1832644000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1807183000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1774171000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1765299000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1754499000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>713009000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>722943000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>1679706000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>724976000.0</v>
+      </c>
+      <c r="C46">
         <v>735378000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>732911000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>748570000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>739034000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>731045000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>729143000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>744388000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>726144000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>710895000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>718837000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>722421000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>713009000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>722943000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>722166000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-    </row>
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>722421000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>713009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>716003000.0</v>
       </c>
       <c r="O47">
         <v>716003000.0</v>
       </c>
-      <c r="P47"/>
+      <c r="P47">
+        <v>716003000.0</v>
+      </c>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-39628000.0</v>
+      </c>
+      <c r="C48">
         <v>-50674000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-53270000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-46879000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-34330000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-33654000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1213000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2565000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9466000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9032000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7667000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>0.0</v>
       </c>
-      <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
-    </row>
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
-[...1 lines deleted...]
-      </c>
+      <c r="I50"/>
       <c r="J50">
         <v>8000000.0</v>
       </c>
       <c r="K50">
-        <v>26250000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="L50">
         <v>26250000.0</v>
       </c>
-      <c r="M50"/>
+      <c r="M50">
+        <v>26250000.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>1338841000.0</v>
+      </c>
+      <c r="C51">
         <v>1377598000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1407647000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1418669000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1407146000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1403066000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1361959000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1380402000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1671281000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1620073000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1682405000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1687838000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1679689000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1682082000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>182181000.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-    </row>
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>56288000.0</v>
+      </c>
+      <c r="C52">
         <v>50795000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>55307000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>55423000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>53436000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>51562000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>51918000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>51233000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>107116000.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
+        <v>55047000.0</v>
+      </c>
+      <c r="L52">
         <v>75082000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>73844000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43722000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>45075000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>41381000.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-    </row>
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
         <v>47472000.0</v>
       </c>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>47472000.0</v>
+      </c>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>82212000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>2830498000.0</v>
+      </c>
+      <c r="C55">
         <v>2873194000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2884021000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2906900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2908091000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2899007000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2897153000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2932387000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3145630000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3121661000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3161746000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3157124000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3169800000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3176541000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>3133012000.0</v>
       </c>
-      <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
-    </row>
-    <row r="56" spans="1:19">
+      <c r="T55"/>
+    </row>
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>831645000.0</v>
+      </c>
+      <c r="C56">
         <v>850685000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>853063000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>850031000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>820602000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>817251000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>809589000.0</v>
       </c>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
+        <v>813269000.0</v>
+      </c>
+      <c r="J56">
         <v>1019957000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1004748000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1027650000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1019965000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1039340000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1035009000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>23736000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>987281000.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
-      <c r="S56">
+      <c r="S56"/>
+      <c r="T56">
         <v>41106000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>383969000.0</v>
+      </c>
+      <c r="C57">
         <v>398819000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>392223000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>408964000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>445866000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>437156000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>448696000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>456102000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>429792000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>400154000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>393805000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>395525000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>367298000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>379244000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>368724000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>402195000.0</v>
       </c>
-      <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
-    </row>
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>1952827000.0</v>
+      </c>
+      <c r="C58">
         <v>2005992000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2019593000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2041256000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2025863000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2022733000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1997563000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2029336000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2244453000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2220950000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2257588000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2279764000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2256043000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2271552000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>-2335812000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>797200000.0</v>
       </c>
-      <c r="Q58"/>
       <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>-2331985000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>877671000.0</v>
+      </c>
+      <c r="C60">
         <v>867202000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>864428000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>865644000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>882228000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>876274000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>899590000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>903051000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>901177000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>900711000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>904158000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>877360000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>913757000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>904989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335812000.0</v>
       </c>
       <c r="P60">
         <v>2335812000.0</v>
       </c>
-      <c r="Q60"/>
+      <c r="Q60">
+        <v>2335812000.0</v>
+      </c>
       <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>2331985000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4514,2108 +4650,2181 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
         <v>2010082000.0</v>
       </c>
       <c r="C2">
         <v>1989872000.0</v>
       </c>
       <c r="D2">
         <v>1970215000.0</v>
       </c>
       <c r="E2">
         <v>1909676000.0</v>
       </c>
       <c r="F2">
         <v>1765635000.0</v>
       </c>
       <c r="G2">
         <v>1813985000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3">
         <v>143017000.0</v>
       </c>
       <c r="C3">
         <v>140781000.0</v>
       </c>
       <c r="D3">
         <v>136504000.0</v>
       </c>
       <c r="E3">
         <v>134352000.0</v>
       </c>
       <c r="F3">
         <v>133306000.0</v>
       </c>
       <c r="G3">
         <v>137158000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>47958000.0</v>
       </c>
       <c r="C5">
         <v>158593000.0</v>
       </c>
       <c r="D5">
         <v>271839000.0</v>
       </c>
       <c r="E5">
         <v>194507000.0</v>
       </c>
       <c r="F5">
         <v>97359000.0</v>
       </c>
       <c r="G5">
         <v>149720000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B6">
         <v>190975000.0</v>
       </c>
       <c r="C6">
         <v>299374000.0</v>
       </c>
       <c r="D6">
         <v>408343000.0</v>
       </c>
       <c r="E6">
         <v>328859000.0</v>
       </c>
       <c r="F6">
         <v>230665000.0</v>
       </c>
       <c r="G6">
         <v>286878000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
         <v>724757000.0</v>
       </c>
       <c r="C9">
         <v>815948000.0</v>
       </c>
       <c r="D9">
         <v>855071000.0</v>
       </c>
       <c r="E9">
         <v>777329000.0</v>
       </c>
       <c r="F9">
         <v>690942000.0</v>
       </c>
       <c r="G9">
         <v>748011000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
         <v>-44306000.0</v>
       </c>
       <c r="C10">
         <v>32030000.0</v>
       </c>
       <c r="D10">
         <v>269730000.0</v>
       </c>
       <c r="E10">
         <v>189959000.0</v>
       </c>
       <c r="F10">
         <v>97359000.0</v>
       </c>
       <c r="G10">
         <v>149514000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11">
         <v>-4083000.0</v>
       </c>
       <c r="C11">
         <v>11060000.0</v>
       </c>
       <c r="D11">
         <v>56572000.0</v>
       </c>
       <c r="E11">
         <v>48280000.0</v>
       </c>
       <c r="F11">
         <v>23089000.0</v>
       </c>
       <c r="G11">
         <v>37867000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12">
         <v>92264000.0</v>
       </c>
       <c r="C12">
         <v>126563000.0</v>
       </c>
       <c r="D12">
         <v>10000.0</v>
       </c>
       <c r="E12">
         <v>2284000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>206000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>10000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>1120000.0</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
         <v>-40223000.0</v>
       </c>
       <c r="C15">
         <v>20970000.0</v>
       </c>
       <c r="D15">
         <v>213158000.0</v>
       </c>
       <c r="E15">
         <v>141679000.0</v>
       </c>
       <c r="F15">
         <v>74270000.0</v>
       </c>
       <c r="G15">
         <v>111647000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>213158000.0</v>
       </c>
       <c r="E16">
         <v>141679000.0</v>
       </c>
       <c r="F16">
         <v>74270000.0</v>
       </c>
       <c r="G16">
         <v>111647000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17">
         <v>-40223000.0</v>
       </c>
       <c r="C17">
         <v>20970000.0</v>
       </c>
       <c r="D17">
         <v>213158000.0</v>
       </c>
       <c r="E17">
         <v>52837000.0</v>
       </c>
       <c r="F17">
         <v>74270000.0</v>
       </c>
       <c r="G17">
         <v>111647000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18">
         <v>-92264000.0</v>
       </c>
       <c r="C18">
         <v>-126563000.0</v>
       </c>
       <c r="D18">
         <v>-10000.0</v>
       </c>
       <c r="E18">
         <v>-117922000.0</v>
       </c>
       <c r="F18">
         <v>1120000.0</v>
       </c>
       <c r="G18">
         <v>-206000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
         <v>64431000.0</v>
       </c>
       <c r="C21">
         <v>157951000.0</v>
       </c>
       <c r="D21">
         <v>217909000.0</v>
       </c>
       <c r="E21">
         <v>192243000.0</v>
       </c>
       <c r="F21">
         <v>96239000.0</v>
       </c>
       <c r="G21">
         <v>149720000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23">
         <v>2670408000.0</v>
       </c>
       <c r="C23">
         <v>2647869000.0</v>
       </c>
       <c r="D23">
         <v>2607377000.0</v>
       </c>
       <c r="E23">
         <v>2494762000.0</v>
       </c>
       <c r="F23">
         <v>2360338000.0</v>
       </c>
       <c r="G23">
         <v>2412276000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25">
         <v>143017000.0</v>
       </c>
       <c r="C25">
         <v>140781000.0</v>
       </c>
       <c r="D25">
         <v>136504000.0</v>
       </c>
       <c r="E25">
         <v>134352000.0</v>
       </c>
       <c r="F25">
         <v>133306000.0</v>
       </c>
       <c r="G25">
         <v>137158000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
         <v>517309000.0</v>
       </c>
       <c r="C28">
         <v>517216000.0</v>
       </c>
       <c r="D28">
         <v>500658000.0</v>
       </c>
       <c r="E28">
         <v>454733000.0</v>
       </c>
       <c r="F28">
         <v>461397000.0</v>
       </c>
       <c r="G28">
         <v>461133000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29">
         <v>-4083000.0</v>
       </c>
       <c r="C29">
         <v>11060000.0</v>
       </c>
       <c r="D29">
         <v>56572000.0</v>
       </c>
       <c r="E29">
         <v>17485000.0</v>
       </c>
       <c r="F29">
         <v>23089000.0</v>
       </c>
       <c r="G29">
         <v>37867000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
         <v>660326000.0</v>
       </c>
       <c r="C30">
         <v>657997000.0</v>
       </c>
       <c r="D30">
         <v>637162000.0</v>
       </c>
       <c r="E30">
         <v>585086000.0</v>
       </c>
       <c r="F30">
         <v>594703000.0</v>
       </c>
       <c r="G30">
         <v>598291000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B31">
         <v>-108737000.0</v>
       </c>
       <c r="C31">
         <v>-125921000.0</v>
       </c>
       <c r="D31">
         <v>51821000.0</v>
       </c>
       <c r="E31">
         <v>-2284000.0</v>
       </c>
       <c r="F31">
         <v>1120000.0</v>
       </c>
       <c r="G31">
         <v>-206000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
         <v>2734839000.0</v>
       </c>
       <c r="C32">
         <v>2805820000.0</v>
       </c>
       <c r="D32">
         <v>2825286000.0</v>
       </c>
       <c r="E32">
         <v>2687005000.0</v>
       </c>
       <c r="F32">
         <v>2456577000.0</v>
       </c>
       <c r="G32">
         <v>2561996000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
+        <v>476269000.0</v>
+      </c>
+      <c r="C2">
         <v>520320000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>492217000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>533150000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>491681000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>489991000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>495260000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>487315000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>495759000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>504417000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>502381000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>490072000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>484568000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>499462000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>496113000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>511464000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>476245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460983500.0</v>
       </c>
       <c r="S2">
         <v>460983500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2">
+        <v>460983500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3">
+        <v>33272000.0</v>
+      </c>
+      <c r="C3">
         <v>34568000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34341000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35343000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34856000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35882000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36936000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35281000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>34925000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35213000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35362000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34792000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>34205000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>33620000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33887000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33749000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33434000.0</v>
       </c>
       <c r="S3">
         <v>33434000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3">
+        <v>33434000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5">
+        <v>34462000.0</v>
+      </c>
+      <c r="C5">
         <v>23576000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13632000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13438000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21746000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11863000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>24637000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>30418000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>37994000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>43667000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>48354000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>112261000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>66367000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>49555000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44563000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>26579000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>57134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50861500.0</v>
       </c>
       <c r="S5">
         <v>50861500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5">
+        <v>50861500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B6">
+        <v>67734000.0</v>
+      </c>
+      <c r="C6">
         <v>58144000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47973000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>48781000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>56602000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24019000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>61573000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>65699000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>72919000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>78880000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>83716000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>147053000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>100572000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>83175000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>78450000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>60328000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>90869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84295500.0</v>
       </c>
       <c r="S6">
         <v>84295500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6">
+        <v>84295500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
+        <v>185394000.0</v>
+      </c>
+      <c r="C9">
         <v>139117000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>171171000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>178861000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>182118000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>175258000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>188520000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>196966000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>202489000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>200951000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>215542000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>225829000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>224816000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>199843000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>204583000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>171709000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>203475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201072500.0</v>
       </c>
       <c r="S9">
         <v>201072500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9">
+        <v>201072500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
+        <v>14344000.0</v>
+      </c>
+      <c r="C10">
         <v>2511000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8559000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10905000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-749000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34192000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1540000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1271000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8137000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8341000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16823000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>198711000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>66284000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>49555000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44563000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-88535000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50861500.0</v>
       </c>
       <c r="S10">
         <v>50861500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10">
+        <v>50861500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11">
+        <v>3298000.0</v>
+      </c>
+      <c r="C11">
         <v>-85000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2168000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1644000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-73000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6362000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>708000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1027000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2376000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4557000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>38363000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17421000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11095000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-22906000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12951000.0</v>
       </c>
       <c r="S11">
         <v>12951000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11">
+        <v>12951000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12">
+        <v>20118000.0</v>
+      </c>
+      <c r="C12">
         <v>21065000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22191000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24343000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22495000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22329000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23097000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31689000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29386000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34713000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30775000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>86450000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>83000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>115114000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>247000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>278000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>161000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>190000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
+        <v>11046000.0</v>
+      </c>
+      <c r="C15">
         <v>2596000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6391000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12549000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-676000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-27830000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>832000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2298000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5037000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5965000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12266000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>160348000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>48863000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>36855000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>33468000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-65629000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37910500.0</v>
       </c>
       <c r="S15">
         <v>37910500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15">
+        <v>37910500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>93972000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35161500.0</v>
       </c>
       <c r="O16">
         <v>35161500.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="P16">
+        <v>35161500.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
         <v>42645000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17">
+        <v>11046000.0</v>
+      </c>
+      <c r="C17">
         <v>2596000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-6391000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12549000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-676000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-27830000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>832000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2298000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5037000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5965000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12266000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>93972000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>25493000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6151000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>33468000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-65629000.0</v>
       </c>
-      <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18">
+        <v>-20118000.0</v>
+      </c>
+      <c r="C18">
         <v>-21065000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22191000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24343000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22495000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22329000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23097000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31689000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29386000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34713000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-30775000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>86450000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-30867000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55783000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>190000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-115114000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
+        <v>37248000.0</v>
+      </c>
+      <c r="C21">
         <v>27779000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16578000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17641000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24961000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8570000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30399000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29776000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>37523000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>43054000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>47598000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60430000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>66367000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49394000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44373000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26579000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>56887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52389000.0</v>
       </c>
       <c r="S21">
         <v>52389000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21">
+        <v>52389000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23">
+        <v>624415000.0</v>
+      </c>
+      <c r="C23">
         <v>631658000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>646810000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>694370000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>648838000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>673819000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>653381000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>654505000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>660725000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>662314000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>670325000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>655471000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>643017000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>649911000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>656323000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>656594000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>622833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609667000.0</v>
       </c>
       <c r="S23">
         <v>609667000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:19">
+      <c r="T23">
+        <v>609667000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25">
+        <v>33272000.0</v>
+      </c>
+      <c r="C25">
         <v>34568000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34341000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35343000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34856000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35882000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36936000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35281000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>34925000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35213000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>35362000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34792000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34205000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33620000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33887000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33749000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
+        <v>114874000.0</v>
+      </c>
+      <c r="C28">
         <v>112338000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>120252000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>125877000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>122301000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147946000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>121185000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>131909000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>130041000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>122684000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>132582000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>133262000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>126087000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>117641000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>126323000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>111381000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-    </row>
-    <row r="29" spans="1:19">
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29">
+        <v>3298000.0</v>
+      </c>
+      <c r="C29">
         <v>-85000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2168000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1644000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-73000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6362000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>708000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1027000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2376000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4557000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15356000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9320000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2206000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11095000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-22906000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
+        <v>148146000.0</v>
+      </c>
+      <c r="C30">
         <v>111338000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>154593000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>161220000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>157157000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>183828000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>158121000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>167190000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>164966000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>157897000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>167944000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>165399000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>158449000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>150449000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>160210000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>145130000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>146588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148683499.0</v>
       </c>
       <c r="S30">
         <v>148683499.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:19">
+      <c r="T30">
+        <v>148683499.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B31">
+        <v>-22904000.0</v>
+      </c>
+      <c r="C31">
         <v>-25268000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25137000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-28546000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-25710000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-25622000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-28859000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-31047000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-29386000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-34713000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-30775000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>138281000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-83000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>161000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>190000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-115114000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1527500.0</v>
       </c>
       <c r="S31">
         <v>-1527500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31">
+        <v>-1527500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
+        <v>661663000.0</v>
+      </c>
+      <c r="C32">
         <v>659437000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>663388000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>712011000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>673799000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>665249000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>683780000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>684281000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>698248000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>705368000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>717923000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>715901000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>709384000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>699305000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>700696000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>683173000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>679720000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>662056000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>662056000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -6638,2122 +6847,2193 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>31010000.0</v>
       </c>
       <c r="C2">
         <v>36051000.0</v>
       </c>
       <c r="D2">
         <v>23736000.0</v>
       </c>
       <c r="E2">
         <v>41106000.0</v>
       </c>
       <c r="F2">
         <v>24338000.0</v>
       </c>
       <c r="G2">
         <v>11436000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>58460000</v>
       </c>
       <c r="C3">
         <v>78905000</v>
       </c>
       <c r="D3">
         <v>77870000</v>
       </c>
       <c r="E3">
         <v>76449000</v>
       </c>
       <c r="F3">
         <v>90138000</v>
       </c>
       <c r="G3">
         <v>58074000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
         <v>-1262000.0</v>
       </c>
       <c r="C6">
         <v>-5041000.0</v>
       </c>
       <c r="D6">
         <v>12315000.0</v>
       </c>
       <c r="E6">
         <v>-17370000.0</v>
       </c>
       <c r="F6">
         <v>16768000.0</v>
       </c>
       <c r="G6">
         <v>12902000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7">
         <v>-43612000.0</v>
       </c>
       <c r="C7">
         <v>302689000.0</v>
       </c>
       <c r="D7">
         <v>-77389000.0</v>
       </c>
       <c r="E7">
         <v>-107368000.0</v>
       </c>
       <c r="F7">
         <v>-12525000.0</v>
       </c>
       <c r="G7">
         <v>-11272000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>14002000.0</v>
       </c>
       <c r="C9">
         <v>215814000.0</v>
       </c>
       <c r="D9">
         <v>-40247000.0</v>
       </c>
       <c r="E9">
         <v>-94225000.0</v>
       </c>
       <c r="F9">
         <v>-20516000.0</v>
       </c>
       <c r="G9">
         <v>7419000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>-24369000.0</v>
       </c>
       <c r="C10">
         <v>12994000.0</v>
       </c>
       <c r="D10">
         <v>3595000.0</v>
       </c>
       <c r="E10">
         <v>-42857000.0</v>
       </c>
       <c r="F10">
         <v>-4006000.0</v>
       </c>
       <c r="G10">
         <v>-12568000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-32888000.0</v>
       </c>
       <c r="E11">
         <v>31398000.0</v>
       </c>
       <c r="F11">
         <v>10298000.0</v>
       </c>
       <c r="G11">
         <v>-12104000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-15296000.0</v>
       </c>
       <c r="E12">
         <v>64184000.0</v>
       </c>
       <c r="F12">
         <v>49284000.0</v>
       </c>
       <c r="G12">
         <v>-6242000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-29818000.0</v>
       </c>
       <c r="E13">
         <v>-84275000.0</v>
       </c>
       <c r="F13">
         <v>1578000.0</v>
       </c>
       <c r="G13">
         <v>40798000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>143017000.0</v>
       </c>
       <c r="C14">
         <v>140781000.0</v>
       </c>
       <c r="D14">
         <v>136504000.0</v>
       </c>
       <c r="E14">
         <v>134352000.0</v>
       </c>
       <c r="F14">
         <v>133306000.0</v>
       </c>
       <c r="G14">
         <v>137158000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
-        <v>-13822000.0</v>
+        <v>13822000.0</v>
       </c>
       <c r="C15">
-        <v>-19852000.0</v>
+        <v>19852000.0</v>
       </c>
       <c r="D15">
         <v>1688919000.0</v>
       </c>
       <c r="E15">
         <v>134502000.0</v>
       </c>
       <c r="F15">
         <v>95596000.0</v>
       </c>
       <c r="G15">
         <v>143008000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16">
         <v>29748000.0</v>
       </c>
       <c r="C16">
         <v>31010000.0</v>
       </c>
       <c r="D16">
         <v>36051000.0</v>
       </c>
       <c r="E16">
         <v>23736000.0</v>
       </c>
       <c r="F16">
         <v>41106000.0</v>
       </c>
       <c r="G16">
         <v>24338000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
         <v>5769000.0</v>
       </c>
       <c r="C18">
         <v>392883000.0</v>
       </c>
       <c r="D18">
         <v>179107000.0</v>
       </c>
       <c r="E18">
         <v>156398000.0</v>
       </c>
       <c r="F18">
         <v>154197000.0</v>
       </c>
       <c r="G18">
         <v>173217000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-73636000.0</v>
       </c>
       <c r="D19">
         <v>-14746000.0</v>
       </c>
       <c r="E19">
         <v>-86133000.0</v>
       </c>
       <c r="F19">
         <v>-103156000.0</v>
       </c>
       <c r="G19">
         <v>-43373000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>-28496000.0</v>
       </c>
       <c r="C21">
         <v>-370108000.0</v>
       </c>
       <c r="D21">
         <v>1472399000.0</v>
       </c>
       <c r="E21">
         <v>-28041000.0</v>
       </c>
       <c r="F21">
         <v>-29917000.0</v>
       </c>
       <c r="G21">
         <v>-32125000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22">
         <v>-40223000.0</v>
       </c>
       <c r="C22">
         <v>20970000.0</v>
       </c>
       <c r="D22">
         <v>213158000.0</v>
       </c>
       <c r="E22">
         <v>141679000.0</v>
       </c>
       <c r="F22">
         <v>74270000.0</v>
       </c>
       <c r="G22">
         <v>111647000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>-3739000.0</v>
       </c>
       <c r="C23">
         <v>-13015000.0</v>
       </c>
       <c r="D23">
         <v>1486251000.0</v>
       </c>
       <c r="E23">
         <v>-86133000.0</v>
       </c>
       <c r="F23">
         <v>-103156000.0</v>
       </c>
       <c r="G23">
         <v>-43373000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24">
         <v>984000.0</v>
       </c>
       <c r="C24">
         <v>5269000.0</v>
       </c>
       <c r="D24">
         <v>75000.0</v>
       </c>
       <c r="E24">
         <v>200000.0</v>
       </c>
       <c r="F24">
         <v>43000.0</v>
       </c>
       <c r="G24">
         <v>56000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>6880000.0</v>
       </c>
       <c r="C25">
         <v>10621000.0</v>
       </c>
       <c r="D25">
         <v>-88266000.0</v>
       </c>
       <c r="E25">
         <v>26183000.0</v>
       </c>
       <c r="F25">
         <v>34472000.0</v>
       </c>
       <c r="G25">
         <v>5981000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27">
         <v>11565000.0</v>
       </c>
       <c r="C27">
         <v>16336000.0</v>
       </c>
       <c r="D27">
         <v>14467000.0</v>
       </c>
       <c r="E27">
         <v>17398000.0</v>
       </c>
       <c r="F27">
         <v>15427000.0</v>
       </c>
       <c r="G27">
         <v>6818000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>-46057000.0</v>
       </c>
       <c r="C28">
         <v>-402975000.0</v>
       </c>
       <c r="D28">
         <v>-230269000.0</v>
       </c>
       <c r="E28">
         <v>-162543000.0</v>
       </c>
       <c r="F28">
         <v>-125513000.0</v>
       </c>
       <c r="G28">
         <v>-175133000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>64229000.0</v>
       </c>
       <c r="C29">
         <v>471788000.0</v>
       </c>
       <c r="D29">
         <v>256977000.0</v>
       </c>
       <c r="E29">
         <v>232847000.0</v>
       </c>
       <c r="F29">
         <v>244335000.0</v>
       </c>
       <c r="G29">
         <v>231291000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>-19817000.0</v>
       </c>
       <c r="C30">
         <v>-73636000.0</v>
       </c>
       <c r="D30">
         <v>-14746000.0</v>
       </c>
       <c r="E30">
         <v>-86133000.0</v>
       </c>
       <c r="F30">
         <v>-103156000.0</v>
       </c>
       <c r="G30">
         <v>-43373000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
+        <v>76</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>50340000.0</v>
+      </c>
+      <c r="C2">
         <v>41547000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29748000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23743000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28806000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18564000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31010000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29098000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30659000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48857000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36051000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14248000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16823000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23736000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25568000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24755000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32930500.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>17955000</v>
+      </c>
+      <c r="C3">
         <v>12690000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9386000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15358000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14860000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13510000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14732000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28118000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20962000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12876000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16949000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25229000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20296000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18690000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13655000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30021000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22236000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12096000</v>
       </c>
       <c r="S3">
         <v>12096000</v>
       </c>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3">
+        <v>12096000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>7319000.0</v>
+      </c>
+      <c r="C6">
         <v>8793000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11799000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6005000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5063000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10242000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12446000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1912000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1561000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18198000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12806000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21803000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3755000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6330000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6913000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1832000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8175500.0</v>
       </c>
       <c r="S6">
         <v>-8175500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6">
+        <v>-8175500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7">
+        <v>-1621000.0</v>
+      </c>
+      <c r="C7">
         <v>18513000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1996000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2296000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2154000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6044000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-37710000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>258159000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5873000.0</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
+        <v>27589000.0</v>
+      </c>
+      <c r="L7">
         <v>779000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20401000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-12324000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>-8934000.0</v>
+      </c>
+      <c r="P7">
         <v>-69555000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23111000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
-        <v>-44175500.0</v>
+        <v>-5198000.0</v>
       </c>
       <c r="S7">
         <v>-44175500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7">
+        <v>-44175500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>6065000.0</v>
+      </c>
+      <c r="C9">
         <v>2944000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9815000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12939000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11879000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25263000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12321000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>233044000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4307000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3461000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9462000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6705000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-211000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4717000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14937000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-14042000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15496500.0</v>
       </c>
       <c r="S9">
         <v>-15496500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9">
+        <v>-15496500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>15888000.0</v>
+      </c>
+      <c r="C10">
         <v>5921000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11956000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1826000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8713000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-28595000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6313000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8320000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11034000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
+        <v>8784000.0</v>
+      </c>
+      <c r="L10">
         <v>24936000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29985000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2922000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7116000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22196000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13136000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1993000.0</v>
       </c>
       <c r="S10">
         <v>-1993000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10">
+        <v>-1993000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-10742000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-8653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6746500.0</v>
       </c>
       <c r="O11">
         <v>-6746500.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="P11">
+        <v>-6746500.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
         <v>19393000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-36125000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200500.0</v>
       </c>
       <c r="O12">
         <v>8200500.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="P12">
+        <v>8200500.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
         <v>10595000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2326000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15917000.0</v>
       </c>
       <c r="O13">
         <v>-15917000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="P13">
+        <v>-15917000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
         <v>-14497000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
-    </row>
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>33272000.0</v>
+      </c>
+      <c r="C14">
         <v>34568000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34341000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35343000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34856000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35882000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36936000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35281000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>34925000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35213000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35362000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34792000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34205000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33620000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33887000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33749000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33434000.0</v>
       </c>
       <c r="S14">
         <v>33434000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14">
+        <v>33434000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
-        <v>-9221000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G15">
-        <v>-4601000.0</v>
+        <v>9221000.0</v>
       </c>
       <c r="H15">
-        <v>-4602000.0</v>
+        <v>4601000.0</v>
       </c>
       <c r="I15">
-        <v>-4599000.0</v>
+        <v>4602000.0</v>
       </c>
       <c r="J15">
-        <v>-4600000.0</v>
+        <v>4599000.0</v>
       </c>
       <c r="K15">
-        <v>-3573000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="L15">
+        <v>3573000.0</v>
+      </c>
+      <c r="M15">
         <v>1597213000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>44765000.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
+        <v>46941000.0</v>
+      </c>
+      <c r="P15">
         <v>23470500.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>32897000.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
       <c r="R15">
-        <v>-26656500.0</v>
+        <v>48292000.0</v>
       </c>
       <c r="S15">
-        <v>-26656500.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:19">
+        <v>26656500.0</v>
+      </c>
+      <c r="T15">
+        <v>26656500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16">
+        <v>57659000.0</v>
+      </c>
+      <c r="C16">
         <v>50340000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41547000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29748000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23743000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>28806000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18564000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31010000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29098000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30659000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>48857000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36051000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14248000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10493000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16823000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23736000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25568000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24755000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8175500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>46980000.0</v>
+      </c>
+      <c r="C18">
         <v>45561000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>28301000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15569000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8004000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6852000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10952000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>267470000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27696000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>63161000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>34556000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>87811000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54876000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>42102000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5682000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37850000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>56347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100500.0</v>
       </c>
       <c r="S18">
         <v>31100500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18">
+        <v>31100500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-14722000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8653000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17854000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22849000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20962000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12876000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16949000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>26852000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51869000.0</v>
       </c>
       <c r="O19">
         <v>51869000.0</v>
       </c>
       <c r="P19">
+        <v>51869000.0</v>
+      </c>
+      <c r="Q19">
         <v>-28968000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>-39519000.0</v>
+      </c>
+      <c r="C21">
         <v>-43515000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-16186000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10808000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21481000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28303000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-266036000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24424000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>1493202000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6926000.0</v>
       </c>
       <c r="O21">
         <v>-6926000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="P21">
+        <v>-6926000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-6957000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22">
+        <v>11046000.0</v>
+      </c>
+      <c r="C22">
         <v>2596000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6391000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12549000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-676000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-27830000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>832000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2298000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5037000.0</v>
       </c>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
       <c r="K22">
+        <v>5967000.0</v>
+      </c>
+      <c r="L22">
         <v>12266000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>93972000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48863000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36855000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>33468000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23213000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37910500.0</v>
       </c>
       <c r="S22">
         <v>37910500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22">
+        <v>37910500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>-9748000.0</v>
+      </c>
+      <c r="C23">
         <v>-34000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-342000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-74000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1870000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-89000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1706000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-28000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-125000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>-21166000.0</v>
+      </c>
+      <c r="L23">
         <v>-1710000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1486251000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-19905000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-51521000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4580000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-28968000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-21911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7217000.0</v>
       </c>
       <c r="S23">
         <v>-7217000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:19">
+      <c r="T23">
+        <v>-7217000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24">
+        <v>-238000.0</v>
+      </c>
+      <c r="C24">
         <v>6548000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>265000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>195000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>138000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4857000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4206000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5269000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>212000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>75000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9933000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>719000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1053000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3069000.0</v>
       </c>
       <c r="S24">
         <v>3069000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24">
+        <v>3069000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>16586000.0</v>
+      </c>
+      <c r="C25">
         <v>-2093000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1228000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2677000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1862000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>520000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1821000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10823000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3398000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
+        <v>5696000.0</v>
+      </c>
+      <c r="L25">
         <v>958000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-103662000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-6382000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>-4760000.0</v>
+      </c>
+      <c r="P25">
         <v>5481000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26183000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>11795000.0</v>
+        <v>-3194000.0</v>
       </c>
       <c r="S25">
         <v>11795000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25">
+        <v>11795000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27">
+        <v>3287000.0</v>
+      </c>
+      <c r="C27">
         <v>3374000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2343000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>556000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-2148000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7977000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5180000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3033000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3856000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4731000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2887000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3630000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3454000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4496000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4510000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4232500.0</v>
       </c>
       <c r="S27">
         <v>4232500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27">
+        <v>4232500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>-39748000.0</v>
+      </c>
+      <c r="C28">
         <v>-43549000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16528000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10940000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12678000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12171000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34610000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-270666000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-29148000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-81516000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-21645000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-117760000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-51716000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-58484000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2309000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-39547000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-55249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33873500.0</v>
       </c>
       <c r="S28">
         <v>-33873500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:19">
+      <c r="T28">
+        <v>-33873500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>64935000.0</v>
+      </c>
+      <c r="C29">
         <v>58251000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37687000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30927000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22864000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6658000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3780000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>295588000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48658000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76037000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51505000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>113040000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>75172000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>60792000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7973000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>67871000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>78583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43196500.0</v>
       </c>
       <c r="S29">
         <v>43196500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29">
+        <v>43196500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>-18193000.0</v>
+      </c>
+      <c r="C30">
         <v>-6142000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9121000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14296000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14722000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8653000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17854000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22849000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20962000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12876000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16949000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26852000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19905000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8757000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12936000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-28968000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-21911000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17627000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17627000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>